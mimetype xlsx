--- v0 (2026-04-05)
+++ v1 (2026-06-02)
@@ -13,51 +13,51 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="flId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="flId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="flId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" rupBuild="4506" lastEdited="4" lowestEdited="4"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
     <sheet name="Appendix E" sheetId="1" r:id="flId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="394" uniqueCount="159">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="394" uniqueCount="160">
   <si>
     <t>Product Name</t>
   </si>
   <si>
     <t>Product Description</t>
   </si>
   <si>
     <t>Product Category</t>
   </si>
   <si>
     <t>Manufacturer Part Number (SKU)</t>
   </si>
   <si>
     <t>Lot Information</t>
   </si>
   <si>
     <t>Type of Cloud Service (Ex. XaaS - Anything as a Service)</t>
   </si>
   <si>
     <t>Unit of Measure</t>
   </si>
   <si>
     <t>Units Per Unit of Measure</t>
   </si>
   <si>
@@ -75,438 +75,441 @@
   <si>
     <t>AB Fixed-Adjustable V4 Stand Retrofit Kit</t>
   </si>
   <si>
     <t>Retrofit kit for installation of projector on V4 Fixed and Adjustable stands. Includes projector and ABAFS-UST2</t>
   </si>
   <si>
     <t>ActivBoards and Upgrade Kits</t>
   </si>
   <si>
     <t>ABKIT-AFSV4-UST2</t>
   </si>
   <si>
     <t>Lot 2 Hardware</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Each</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
+    <t>Radix 1 Year</t>
+  </si>
+  <si>
+    <t>Radix VISO premium device management 1 year License</t>
+  </si>
+  <si>
+    <t>Software License</t>
+  </si>
+  <si>
+    <t>RADIX-1YR</t>
+  </si>
+  <si>
+    <t>Radix 2 Years</t>
+  </si>
+  <si>
+    <t>Radix VISO premium device management 2 year License</t>
+  </si>
+  <si>
+    <t>RADIX-2YR</t>
+  </si>
+  <si>
+    <t>Radix 3 Years</t>
+  </si>
+  <si>
+    <t>Radix VISO premium device management 3 year License</t>
+  </si>
+  <si>
+    <t>RADIX-3YR</t>
+  </si>
+  <si>
+    <t>Radix 4 Years</t>
+  </si>
+  <si>
+    <t>Radix VISO premium device management 4 year License</t>
+  </si>
+  <si>
+    <t>RADIX-4YR</t>
+  </si>
+  <si>
+    <t>Radix 5 Years</t>
+  </si>
+  <si>
+    <t>Radix VISO premium device management 5 year License</t>
+  </si>
+  <si>
+    <t>RADIX-5YR</t>
+  </si>
+  <si>
+    <t>AP Adj System Mobile</t>
+  </si>
+  <si>
+    <t>Manual height adjustable mobile stand for use with ActivPanel</t>
+  </si>
+  <si>
+    <t>Stands</t>
+  </si>
+  <si>
+    <t>AP-ASM-TR-02-90</t>
+  </si>
+  <si>
+    <t>D Series 55"</t>
+  </si>
+  <si>
+    <t>Digital Signage 55" display</t>
+  </si>
+  <si>
+    <t>Flat Panel</t>
+  </si>
+  <si>
+    <t>APD1-55-NA-1</t>
+  </si>
+  <si>
+    <t>D Series 65"</t>
+  </si>
+  <si>
+    <t>Digital Signage 65" display</t>
+  </si>
+  <si>
+    <t>APD1-65-NA-1</t>
+  </si>
+  <si>
+    <t>D Series 75"</t>
+  </si>
+  <si>
+    <t>Digital Signage 75" display</t>
+  </si>
+  <si>
+    <t>APD1-75-NA-1</t>
+  </si>
+  <si>
+    <t>AP Fixed Height System Mobile</t>
+  </si>
+  <si>
+    <t>Promethean fixed height mobile stand</t>
+  </si>
+  <si>
+    <t>AP-FSM-WH</t>
+  </si>
+  <si>
+    <t>ActivPanel LE 65"</t>
+  </si>
+  <si>
+    <t>ActivPanel LE 65" - 2 x Pens &amp; Cable pack included</t>
+  </si>
+  <si>
+    <t>Interactive Flat Panel</t>
+  </si>
+  <si>
+    <t>APLE-65-NA-1</t>
+  </si>
+  <si>
+    <t>ActivPanel LE 75"</t>
+  </si>
+  <si>
+    <t>ActivPanel LE 75" - 2 x Pens &amp; Cable pack included</t>
+  </si>
+  <si>
+    <t>APLE-75-NA-1</t>
+  </si>
+  <si>
+    <t>ActivPanel LE 86"</t>
+  </si>
+  <si>
+    <t>ActivPanel LE 86" - 2 x Pens &amp; Cable pack included</t>
+  </si>
+  <si>
+    <t>APLE-86-NA-1</t>
+  </si>
+  <si>
+    <t>ActivPanel Wall Mount</t>
+  </si>
+  <si>
+    <t>Wall Mount bracket for ActivPanel</t>
+  </si>
+  <si>
+    <t>AP-WALLMNT-2</t>
+  </si>
+  <si>
+    <t>Promethean 4K ePTZ Cam</t>
+  </si>
+  <si>
+    <t>ePTZ Camera for use with AP10 Premium Only</t>
+  </si>
+  <si>
+    <t>Accessories</t>
+  </si>
+  <si>
+    <t>EPTZCAM-1</t>
+  </si>
+  <si>
+    <t>All in One Remote Control</t>
+  </si>
+  <si>
+    <t>All in One Remote Control for ActivPanel 10</t>
+  </si>
+  <si>
+    <t>ERCU1-NA-BOXED-1</t>
+  </si>
+  <si>
+    <t>OPS-M Series</t>
+  </si>
+  <si>
+    <t>Promethean OPS-M i5 with vPro (no OS preinstalled)</t>
+  </si>
+  <si>
+    <t>Computing Devices</t>
+  </si>
+  <si>
+    <t>OPS4-5P8R256SV-NA-1</t>
+  </si>
+  <si>
+    <t>Promethean OPS-M i5 with vPro (OS preinstalled)</t>
+  </si>
+  <si>
+    <t>OPS4-5P8R256SV-WIN-NA-1</t>
+  </si>
+  <si>
+    <t>Promethean OPS-M i7 with vPro (OS preinstalled)</t>
+  </si>
+  <si>
+    <t>OPS4-7P16R256SV-WIN-NA-1</t>
+  </si>
+  <si>
+    <t>Promethean OPS-M N97 (no OS preinstalled)</t>
+  </si>
+  <si>
+    <t>OPS4-NP8R256S-NA-1</t>
+  </si>
+  <si>
+    <t>Promethean OPS-M N97 (OS preinstalled)</t>
+  </si>
+  <si>
+    <t>OPS4-NP8R256S-WIN-NA-1</t>
+  </si>
+  <si>
+    <t>Promethean Android OPS</t>
+  </si>
+  <si>
+    <t>Promethean OPS-A2 (8GB RAM/64GB ROM)</t>
+  </si>
+  <si>
+    <t>OPS-A2-8R64S-NA-1</t>
+  </si>
+  <si>
+    <t>Promethean Chromebox OPS</t>
+  </si>
+  <si>
+    <t>OPS-C1-CP8R256S-NA-1</t>
+  </si>
+  <si>
+    <t>ActivPen2</t>
+  </si>
+  <si>
+    <t>Rechargeable ActivPen with Charging unit</t>
+  </si>
+  <si>
+    <t>ACTIVPEN-2</t>
+  </si>
+  <si>
+    <t>ActivPanel 10 65"</t>
+  </si>
+  <si>
+    <t>ActivPanel 10 65" - 2 x Pens &amp; Cable Pack. 2 x ActivSuite Licenses included</t>
+  </si>
+  <si>
+    <t>AP10-A65-NA-1</t>
+  </si>
+  <si>
+    <t>ActivPanel 10 75"</t>
+  </si>
+  <si>
+    <t>ActivPanel 10 75" - 2 x Pens &amp; Cable Pack. 2 x ActivSuite Licenses included</t>
+  </si>
+  <si>
+    <t>AP10-A75-NA-1</t>
+  </si>
+  <si>
+    <t>ActivPanel 10 86"</t>
+  </si>
+  <si>
+    <t>ActivPanel 10 86" - 2 x Pens &amp; Cable Pack. 2 x ActivSuite Licenses included</t>
+  </si>
+  <si>
+    <t>AP10-A86-NA-1</t>
+  </si>
+  <si>
+    <t>ActivPanel 10 Premium 55"</t>
+  </si>
+  <si>
+    <t>ActivPanel 10 Premium 55" - 2 x Pens 1 x ActivPen 1 x All-in-One Remote &amp; Cable Pack. 2 x ActivSuite Licenses included</t>
+  </si>
+  <si>
+    <t>AP10-B55-NA-1</t>
+  </si>
+  <si>
+    <t>ActivPanel 10 Premium 65"</t>
+  </si>
+  <si>
+    <t>ActivPanel 10 Premium 65" - 2 x Pens 1 x ActivPen 1 x All-in-One Remote &amp; Cable Pack. 2 x ActivSuite Licenses included</t>
+  </si>
+  <si>
+    <t>AP10-B65-NA-1</t>
+  </si>
+  <si>
+    <t>ActivPanel 10 Premium 75"</t>
+  </si>
+  <si>
+    <t>ActivPanel 10 Premium 75" - 2 x Pens 1 x ActivPen 1 x All-in-One Remote &amp; Cable Pack. 2 x ActivSuite Licenses included</t>
+  </si>
+  <si>
+    <t>AP10-B75-NA-1</t>
+  </si>
+  <si>
+    <t>ActivPanel 10 Premium 86"</t>
+  </si>
+  <si>
+    <t>ActivPanel 10 Premium 86" - 2 x Pens 1 x ActivPen 1 x All-in-One Remote &amp; Cable Pack. 2 x ActivSuite Licenses included</t>
+  </si>
+  <si>
+    <t>AP10-B86-NA-1</t>
+  </si>
+  <si>
+    <t>AP-ASM-TR-02-70</t>
+  </si>
+  <si>
+    <t>NFC Card V9 Premium</t>
+  </si>
+  <si>
+    <t>NFC Card for ActivPanel V9 Premium</t>
+  </si>
+  <si>
+    <t>AP9-NFC-2</t>
+  </si>
+  <si>
+    <t>Wi-Fi Module V9</t>
+  </si>
+  <si>
+    <t>Wi-Fi Module for ActivPanel V9</t>
+  </si>
+  <si>
+    <t>AP9-WIFIBT-AB</t>
+  </si>
+  <si>
     <t>AP Adj System Floor Support</t>
   </si>
   <si>
-    <t>Manual height adjustable wall mount stand with floor support for use with ActivPanel</t>
-[...2 lines deleted...]
-    <t>Stands</t>
+    <t>Manual height adjustable wall mount with floor support for use with ActivPanel</t>
   </si>
   <si>
     <t>AP-ASF-70</t>
   </si>
   <si>
+    <t>each</t>
+  </si>
+  <si>
     <t>AP-ASF-90</t>
   </si>
   <si>
     <t>AP Adj System Wallmount</t>
   </si>
   <si>
-    <t>Manual height adjustable wall mount stand for use with ActivPanel</t>
+    <t>Manual height adjustable wall mount for use with ActivPanel</t>
   </si>
   <si>
     <t>AP-ASW-70</t>
   </si>
   <si>
     <t>AP-ASW-90</t>
   </si>
   <si>
+    <t>Laptop Shelf</t>
+  </si>
+  <si>
+    <t>Side mounted laptop shelf</t>
+  </si>
+  <si>
+    <t>AP-FSM-TRAY-TR</t>
+  </si>
+  <si>
+    <t>ActivPanel (Large) 5 Year OSS</t>
+  </si>
+  <si>
+    <t>ActivPanel Large (size 80"+) - Extension, On Site Support, 5 Years</t>
+  </si>
+  <si>
+    <t>Hardware Warranty</t>
+  </si>
+  <si>
+    <t>APL5YROSS</t>
+  </si>
+  <si>
+    <t>ActivPanel (Medium) 5 Year OSS</t>
+  </si>
+  <si>
+    <t>ActivPanel Medium (size up to &amp; including 79") - Extension, On Site Support, 5 years</t>
+  </si>
+  <si>
+    <t>APM5YROSS</t>
+  </si>
+  <si>
     <t>Distance Learning Bundle</t>
   </si>
   <si>
     <t>Promethean Webcam &amp; Tripod Bundle</t>
   </si>
   <si>
-    <t>Accessories</t>
-[...1 lines deleted...]
-  <si>
     <t>DLB-1</t>
   </si>
   <si>
+    <t>Promethean OPS-A (4GB RAM/32GB ROM)</t>
+  </si>
+  <si>
+    <t>Computing Device</t>
+  </si>
+  <si>
+    <t>OPS-A-4R32S</t>
+  </si>
+  <si>
     <t>Onsite Face to Face-Full Day</t>
   </si>
   <si>
     <t>Onsite Face to Face Training - Full Day</t>
   </si>
   <si>
-    <t>Hardware Warranty</t>
-[...1 lines deleted...]
-  <si>
     <t>PROFDEV</t>
   </si>
   <si>
     <t>Virtual Training</t>
   </si>
   <si>
     <t>PROFDEV-VIR</t>
-  </si>
-[...331 lines deleted...]
-    <t>APM5YROSS</t>
   </si>
   <si>
     <t>UST-P3 DLP Projector</t>
   </si>
   <si>
     <t>DLP Ultra Short Throw Projector</t>
   </si>
   <si>
     <t>UST-P3</t>
   </si>
   <si>
     <t>Bundled Part Number?Yes/No</t>
   </si>
   <si>
     <t xml:space="preserve">Percentage-Based List Price  ($)</t>
   </si>
   <si>
     <t>Minimum NYS Discount (%)</t>
   </si>
   <si>
     <t>Actual NYS Discount (%)</t>
   </si>
   <si>
     <t xml:space="preserve">Percentage-Based Net Price  ($)</t>
   </si>
@@ -950,81 +953,81 @@
     <col min="13" max="13" width="42.171875" customWidth="1"/>
     <col min="14" max="14" width="47.56640625" customWidth="1"/>
     <col min="15" max="15" width="56.5625" customWidth="1"/>
     <col min="16" max="16" width="58.359375" customWidth="1"/>
     <col min="17" max="17" width="52.9609375" customWidth="1"/>
     <col min="18" max="18" width="7.98046875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="11" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="11" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="11" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="11" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="11" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="11" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="G1" s="11" t="s">
         <v>5</v>
       </c>
       <c r="H1" s="11" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="11" t="s">
         <v>7</v>
       </c>
       <c r="J1" s="12" t="s">
         <v>8</v>
       </c>
       <c r="K1" s="11" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="L1" s="11" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="M1" s="11" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="N1" s="12" t="s">
         <v>9</v>
       </c>
       <c r="O1" s="11" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="P1" s="11" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="Q1" s="12" t="s">
         <v>11</v>
       </c>
       <c r="R1" s="11" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C2" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D2" s="7" t="s">
         <v>15</v>
       </c>
       <c r="E2" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F2" s="8" t="s">
@@ -1050,1647 +1053,1647 @@
       <c r="A3" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B3" s="6" t="s">
         <v>21</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>22</v>
       </c>
       <c r="D3" s="7" t="s">
         <v>23</v>
       </c>
       <c r="E3" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F3" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H3" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I3" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J3" s="10">
-        <v>1429</v>
+        <v>35</v>
       </c>
       <c r="L3" s="7">
         <v>33.5</v>
       </c>
+      <c r="M3" s="7">
+        <v>35</v>
+      </c>
       <c r="N3" s="10">
-        <v>950.29</v>
+        <v>22.75</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="B4" s="6" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>22</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="E4" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F4" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H4" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I4" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J4" s="10">
-        <v>1429</v>
+        <v>63.64</v>
       </c>
       <c r="L4" s="7">
         <v>33.5</v>
       </c>
+      <c r="M4" s="7">
+        <v>36</v>
+      </c>
       <c r="N4" s="10">
-        <v>950.29</v>
+        <v>40.73</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B5" s="6" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>22</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F5" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I5" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J5" s="10">
-        <v>1069</v>
+        <v>88.98</v>
       </c>
       <c r="L5" s="7">
         <v>33.5</v>
       </c>
+      <c r="M5" s="7">
+        <v>37</v>
+      </c>
       <c r="N5" s="10">
-        <v>710.89</v>
+        <v>56.06</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="B6" s="6" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>22</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="E6" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F6" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H6" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I6" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J6" s="10">
-        <v>1069</v>
+        <v>113.26</v>
       </c>
       <c r="L6" s="7">
         <v>33.5</v>
       </c>
+      <c r="M6" s="7">
+        <v>37</v>
+      </c>
       <c r="N6" s="10">
-        <v>710.89</v>
+        <v>71.35</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="B7" s="6" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="E7" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F7" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H7" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I7" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J7" s="10">
-        <v>199</v>
+        <v>134.62</v>
       </c>
       <c r="L7" s="7">
         <v>33.5</v>
       </c>
+      <c r="M7" s="7">
+        <v>37</v>
+      </c>
       <c r="N7" s="10">
-        <v>132.34</v>
+        <v>84.81</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="E8" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F8" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H8" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I8" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J8" s="10">
-        <v>2859</v>
+        <v>2230.77</v>
       </c>
       <c r="L8" s="7">
         <v>33.5</v>
       </c>
       <c r="N8" s="10">
-        <v>1901.24</v>
+        <v>1483.46</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="E9" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F9" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H9" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I9" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J9" s="10">
-        <v>709</v>
+        <v>1932.31</v>
       </c>
       <c r="L9" s="7">
         <v>33.5</v>
       </c>
       <c r="N9" s="10">
-        <v>471.49</v>
+        <v>1284.99</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F10" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H10" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I10" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J10" s="10">
-        <v>35</v>
+        <v>2567.69</v>
       </c>
       <c r="L10" s="7">
         <v>33.5</v>
       </c>
-      <c r="M10" s="7">
-[...1 lines deleted...]
-      </c>
       <c r="N10" s="10">
-        <v>22.75</v>
+        <v>1707.51</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F11" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H11" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I11" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J11" s="10">
-        <v>63.64</v>
+        <v>3338.46</v>
       </c>
       <c r="L11" s="7">
         <v>33.5</v>
       </c>
-      <c r="M11" s="7">
-[...1 lines deleted...]
-      </c>
       <c r="N11" s="10">
-        <v>40.73</v>
+        <v>2220.08</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="E12" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F12" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H12" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I12" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J12" s="10">
-        <v>88.98</v>
+        <v>767.69</v>
       </c>
       <c r="L12" s="7">
         <v>33.5</v>
       </c>
-      <c r="M12" s="7">
-[...1 lines deleted...]
-      </c>
       <c r="N12" s="10">
-        <v>56.06</v>
+        <v>510.51</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>41</v>
+        <v>55</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="E13" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F13" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H13" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I13" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J13" s="10">
-        <v>113.26</v>
+        <v>2689.23</v>
       </c>
       <c r="L13" s="7">
         <v>33.5</v>
       </c>
-      <c r="M13" s="7">
-[...1 lines deleted...]
-      </c>
       <c r="N13" s="10">
-        <v>71.35</v>
+        <v>1788.34</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>41</v>
+        <v>55</v>
       </c>
       <c r="D14" s="7" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="E14" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F14" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H14" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I14" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J14" s="10">
-        <v>134.62</v>
+        <v>3464.62</v>
       </c>
       <c r="L14" s="7">
         <v>33.5</v>
       </c>
-      <c r="M14" s="7">
-[...1 lines deleted...]
-      </c>
       <c r="N14" s="10">
-        <v>84.81</v>
+        <v>2303.97</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="B15" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="C15" s="7" t="s">
         <v>55</v>
       </c>
-      <c r="B15" s="6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D15" s="7" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="E15" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F15" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H15" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I15" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J15" s="10">
-        <v>2230.77</v>
+        <v>5663.08</v>
       </c>
       <c r="L15" s="7">
         <v>33.5</v>
       </c>
       <c r="N15" s="10">
-        <v>1483.46</v>
+        <v>3765.95</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="B16" s="6" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>60</v>
+        <v>38</v>
       </c>
       <c r="D16" s="7" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="E16" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F16" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H16" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I16" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J16" s="10">
-        <v>1932.31</v>
+        <v>106.15</v>
       </c>
       <c r="L16" s="7">
         <v>33.5</v>
       </c>
       <c r="N16" s="10">
-        <v>1284.99</v>
+        <v>70.59</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="B17" s="6" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="D17" s="7" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="E17" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F17" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H17" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I17" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J17" s="10">
-        <v>2567.69</v>
+        <v>269.23</v>
       </c>
       <c r="L17" s="7">
         <v>33.5</v>
       </c>
       <c r="N17" s="10">
-        <v>1707.51</v>
+        <v>179.04</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="B18" s="6" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="D18" s="7" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="E18" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F18" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H18" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I18" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J18" s="10">
-        <v>3338.46</v>
+        <v>76.92</v>
       </c>
       <c r="L18" s="7">
         <v>33.5</v>
       </c>
       <c r="N18" s="10">
-        <v>2220.08</v>
+        <v>51.15</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="B19" s="6" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>22</v>
+        <v>75</v>
       </c>
       <c r="D19" s="7" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="E19" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F19" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H19" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I19" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J19" s="10">
-        <v>767.69</v>
+        <v>1613.85</v>
       </c>
       <c r="L19" s="7">
         <v>33.5</v>
       </c>
       <c r="N19" s="10">
-        <v>510.51</v>
+        <v>1073.21</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="B20" s="6" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="D20" s="7" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="E20" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F20" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H20" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I20" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J20" s="10">
-        <v>2689.23</v>
+        <v>1844.62</v>
       </c>
       <c r="L20" s="7">
         <v>33.5</v>
       </c>
       <c r="N20" s="10">
-        <v>1788.34</v>
+        <v>1226.67</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="B21" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="C21" s="7" t="s">
         <v>75</v>
       </c>
-      <c r="B21" s="6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D21" s="7" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="E21" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F21" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H21" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I21" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J21" s="10">
-        <v>3464.62</v>
+        <v>2313.85</v>
       </c>
       <c r="L21" s="7">
         <v>33.5</v>
       </c>
       <c r="N21" s="10">
-        <v>2303.97</v>
+        <v>1538.71</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="s">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="B22" s="6" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="D22" s="7" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="E22" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F22" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H22" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I22" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J22" s="10">
-        <v>5663.08</v>
+        <v>789.23</v>
       </c>
       <c r="L22" s="7">
         <v>33.5</v>
       </c>
       <c r="N22" s="10">
-        <v>3765.95</v>
+        <v>524.84</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="s">
-        <v>81</v>
+        <v>73</v>
       </c>
       <c r="B23" s="6" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>22</v>
+        <v>75</v>
       </c>
       <c r="D23" s="7" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="E23" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F23" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H23" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I23" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J23" s="10">
-        <v>106.15</v>
+        <v>1241.54</v>
       </c>
       <c r="L23" s="7">
         <v>33.5</v>
       </c>
       <c r="N23" s="10">
-        <v>70.59</v>
+        <v>825.62</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="5" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B24" s="6" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>31</v>
+        <v>75</v>
       </c>
       <c r="D24" s="7" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F24" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H24" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I24" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J24" s="10">
-        <v>269.23</v>
+        <v>440</v>
       </c>
       <c r="L24" s="7">
         <v>33.5</v>
       </c>
       <c r="N24" s="10">
-        <v>179.04</v>
+        <v>292.6</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B25" s="6" t="s">
         <v>88</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>31</v>
+        <v>75</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>89</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F25" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H25" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I25" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J25" s="10">
-        <v>76.92</v>
+        <v>1323.08</v>
       </c>
       <c r="L25" s="7">
         <v>33.5</v>
       </c>
       <c r="N25" s="10">
-        <v>51.15</v>
+        <v>879.85</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="5" t="s">
         <v>90</v>
       </c>
       <c r="B26" s="6" t="s">
         <v>91</v>
       </c>
       <c r="C26" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="D26" s="7" t="s">
         <v>92</v>
       </c>
-      <c r="D26" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E26" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F26" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H26" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I26" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J26" s="10">
-        <v>1613.85</v>
+        <v>152.31</v>
       </c>
       <c r="L26" s="7">
         <v>33.5</v>
       </c>
       <c r="N26" s="10">
-        <v>1073.21</v>
+        <v>101.29</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="B27" s="6" t="s">
         <v>94</v>
       </c>
       <c r="C27" s="7" t="s">
-        <v>92</v>
+        <v>55</v>
       </c>
       <c r="D27" s="7" t="s">
         <v>95</v>
       </c>
       <c r="E27" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F27" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H27" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I27" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J27" s="10">
-        <v>1844.62</v>
+        <v>4007.69</v>
       </c>
       <c r="L27" s="7">
         <v>33.5</v>
       </c>
       <c r="N27" s="10">
-        <v>1226.67</v>
+        <v>2665.11</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="5" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="B28" s="6" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C28" s="7" t="s">
-        <v>92</v>
+        <v>55</v>
       </c>
       <c r="D28" s="7" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="E28" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F28" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H28" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I28" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J28" s="10">
-        <v>2313.85</v>
+        <v>4783.08</v>
       </c>
       <c r="L28" s="7">
         <v>33.5</v>
       </c>
       <c r="N28" s="10">
-        <v>1538.71</v>
+        <v>3180.75</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="s">
-        <v>90</v>
+        <v>99</v>
       </c>
       <c r="B29" s="6" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="C29" s="7" t="s">
-        <v>92</v>
+        <v>55</v>
       </c>
       <c r="D29" s="7" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="E29" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F29" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H29" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I29" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J29" s="10">
-        <v>789.23</v>
+        <v>7498.46</v>
       </c>
       <c r="L29" s="7">
         <v>33.5</v>
       </c>
       <c r="N29" s="10">
-        <v>524.84</v>
+        <v>4986.48</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="5" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="B30" s="6" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="C30" s="7" t="s">
-        <v>92</v>
+        <v>55</v>
       </c>
       <c r="D30" s="7" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="E30" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F30" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H30" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I30" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J30" s="10">
-        <v>1241.54</v>
+        <v>4266.15</v>
       </c>
       <c r="L30" s="7">
         <v>33.5</v>
       </c>
       <c r="N30" s="10">
-        <v>825.62</v>
+        <v>2836.99</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="5" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="B31" s="6" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="C31" s="7" t="s">
-        <v>92</v>
+        <v>55</v>
       </c>
       <c r="D31" s="7" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="E31" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F31" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H31" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I31" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J31" s="10">
-        <v>440</v>
+        <v>4783.08</v>
       </c>
       <c r="L31" s="7">
         <v>33.5</v>
       </c>
       <c r="N31" s="10">
-        <v>292.6</v>
+        <v>3180.75</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="5" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="B32" s="6" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="C32" s="7" t="s">
-        <v>92</v>
+        <v>55</v>
       </c>
       <c r="D32" s="7" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="E32" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F32" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H32" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I32" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J32" s="10">
-        <v>1323.08</v>
+        <v>5558.46</v>
       </c>
       <c r="L32" s="7">
         <v>33.5</v>
       </c>
       <c r="N32" s="10">
-        <v>879.85</v>
+        <v>3696.38</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="5" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="B33" s="6" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="C33" s="7" t="s">
-        <v>31</v>
+        <v>55</v>
       </c>
       <c r="D33" s="7" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="E33" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F33" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H33" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I33" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J33" s="10">
-        <v>152.31</v>
+        <v>8273.85</v>
       </c>
       <c r="L33" s="7">
         <v>33.5</v>
       </c>
       <c r="N33" s="10">
-        <v>101.29</v>
+        <v>5502.11</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="5" t="s">
-        <v>110</v>
+        <v>36</v>
       </c>
       <c r="B34" s="6" t="s">
-        <v>111</v>
+        <v>37</v>
       </c>
       <c r="C34" s="7" t="s">
-        <v>73</v>
+        <v>38</v>
       </c>
       <c r="D34" s="7" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E34" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F34" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H34" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I34" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J34" s="10">
-        <v>4007.69</v>
+        <v>2230.77</v>
       </c>
       <c r="L34" s="7">
         <v>33.5</v>
       </c>
       <c r="N34" s="10">
-        <v>2665.11</v>
+        <v>1483.46</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="5" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B35" s="6" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="C35" s="7" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="D35" s="7" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="E35" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F35" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H35" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I35" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J35" s="10">
-        <v>4783.08</v>
+        <v>13</v>
       </c>
       <c r="L35" s="7">
         <v>33.5</v>
       </c>
       <c r="N35" s="10">
-        <v>3180.75</v>
+        <v>8.65</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="5" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B36" s="6" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="D36" s="7" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="E36" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F36" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H36" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I36" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J36" s="10">
-        <v>7498.46</v>
+        <v>70</v>
       </c>
       <c r="L36" s="7">
         <v>33.5</v>
       </c>
       <c r="N36" s="10">
-        <v>4986.48</v>
+        <v>46.55</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="5" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B37" s="6" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>73</v>
+        <v>38</v>
       </c>
       <c r="D37" s="7" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F37" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H37" s="7" t="s">
-        <v>18</v>
+        <v>124</v>
       </c>
       <c r="I37" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J37" s="10">
-        <v>4266.15</v>
+        <v>1776.92</v>
       </c>
       <c r="L37" s="7">
         <v>33.5</v>
       </c>
       <c r="N37" s="10">
-        <v>2836.99</v>
+        <v>1181.65</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="5" t="s">
+        <v>121</v>
+      </c>
+      <c r="B38" s="6" t="s">
         <v>122</v>
       </c>
-      <c r="B38" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C38" s="7" t="s">
-        <v>73</v>
+        <v>38</v>
       </c>
       <c r="D38" s="7" t="s">
+        <v>125</v>
+      </c>
+      <c r="E38" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F38" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H38" s="7" t="s">
         <v>124</v>
       </c>
-      <c r="E38" s="7" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I38" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J38" s="10">
-        <v>4783.08</v>
+        <v>1776.92</v>
       </c>
       <c r="L38" s="7">
         <v>33.5</v>
       </c>
       <c r="N38" s="10">
-        <v>3180.75</v>
+        <v>1181.65</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="5" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B39" s="6" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C39" s="7" t="s">
-        <v>73</v>
+        <v>38</v>
       </c>
       <c r="D39" s="7" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E39" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F39" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H39" s="7" t="s">
-        <v>18</v>
+        <v>124</v>
       </c>
       <c r="I39" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J39" s="10">
-        <v>5558.46</v>
+        <v>1389.23</v>
       </c>
       <c r="L39" s="7">
         <v>33.5</v>
       </c>
       <c r="N39" s="10">
-        <v>3696.38</v>
+        <v>923.84</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="5" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="B40" s="6" t="s">
+        <v>127</v>
+      </c>
+      <c r="C40" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="D40" s="7" t="s">
         <v>129</v>
       </c>
-      <c r="C40" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E40" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F40" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H40" s="7" t="s">
-        <v>18</v>
+        <v>124</v>
       </c>
       <c r="I40" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J40" s="10">
-        <v>8273.85</v>
+        <v>1389.23</v>
       </c>
       <c r="L40" s="7">
         <v>33.5</v>
       </c>
       <c r="N40" s="10">
-        <v>5502.11</v>
+        <v>923.84</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="5" t="s">
-        <v>55</v>
+        <v>130</v>
       </c>
       <c r="B41" s="6" t="s">
-        <v>56</v>
+        <v>131</v>
       </c>
       <c r="C41" s="7" t="s">
-        <v>22</v>
+        <v>68</v>
       </c>
       <c r="D41" s="7" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F41" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H41" s="7" t="s">
-        <v>18</v>
+        <v>124</v>
       </c>
       <c r="I41" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J41" s="10">
-        <v>2230.77</v>
+        <v>152.31</v>
       </c>
       <c r="L41" s="7">
         <v>33.5</v>
       </c>
       <c r="N41" s="10">
-        <v>1483.46</v>
+        <v>101.29</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="5" t="s">
-        <v>102</v>
+        <v>133</v>
       </c>
       <c r="B42" s="6" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="C42" s="7" t="s">
-        <v>92</v>
+        <v>135</v>
       </c>
       <c r="D42" s="7" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="E42" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F42" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H42" s="7" t="s">
-        <v>134</v>
+        <v>124</v>
       </c>
       <c r="I42" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J42" s="10">
-        <v>427</v>
+        <v>583.08</v>
       </c>
       <c r="L42" s="7">
         <v>33.5</v>
       </c>
       <c r="N42" s="10">
-        <v>283.96</v>
+        <v>387.75</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="5" t="s">
+        <v>137</v>
+      </c>
+      <c r="B43" s="6" t="s">
+        <v>138</v>
+      </c>
+      <c r="C43" s="7" t="s">
         <v>135</v>
       </c>
-      <c r="B43" s="6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D43" s="7" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="E43" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F43" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H43" s="7" t="s">
-        <v>18</v>
+        <v>124</v>
       </c>
       <c r="I43" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J43" s="10">
-        <v>13</v>
+        <v>383.08</v>
       </c>
       <c r="L43" s="7">
         <v>33.5</v>
       </c>
       <c r="N43" s="10">
-        <v>8.65</v>
+        <v>254.75</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="5" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B44" s="6" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="C44" s="7" t="s">
-        <v>31</v>
+        <v>68</v>
       </c>
       <c r="D44" s="7" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="E44" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F44" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H44" s="7" t="s">
-        <v>18</v>
+        <v>124</v>
       </c>
       <c r="I44" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J44" s="10">
-        <v>70</v>
+        <v>213.85</v>
       </c>
       <c r="L44" s="7">
         <v>33.5</v>
       </c>
       <c r="N44" s="10">
-        <v>46.55</v>
+        <v>142.21</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="5" t="s">
-        <v>141</v>
+        <v>85</v>
       </c>
       <c r="B45" s="6" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="C45" s="7" t="s">
-        <v>31</v>
+        <v>144</v>
       </c>
       <c r="D45" s="7" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="E45" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F45" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H45" s="7" t="s">
-        <v>18</v>
+        <v>124</v>
       </c>
       <c r="I45" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J45" s="10">
-        <v>139</v>
+        <v>460</v>
       </c>
       <c r="L45" s="7">
         <v>33.5</v>
       </c>
       <c r="N45" s="10">
-        <v>92.44</v>
+        <v>305.9</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="5" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B46" s="6" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="C46" s="7" t="s">
-        <v>35</v>
+        <v>135</v>
       </c>
       <c r="D46" s="7" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="E46" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F46" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H46" s="7" t="s">
-        <v>18</v>
+        <v>124</v>
       </c>
       <c r="I46" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J46" s="10">
-        <v>539</v>
+        <v>3075.38</v>
       </c>
       <c r="L46" s="7">
         <v>33.5</v>
       </c>
       <c r="N46" s="10">
-        <v>358.44</v>
+        <v>2045.13</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="5" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B47" s="6" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C47" s="7" t="s">
-        <v>35</v>
+        <v>135</v>
       </c>
       <c r="D47" s="7" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E47" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F47" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H47" s="7" t="s">
-        <v>18</v>
+        <v>124</v>
       </c>
       <c r="I47" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J47" s="10">
-        <v>359</v>
+        <v>923.08</v>
       </c>
       <c r="L47" s="7">
         <v>33.5</v>
       </c>
       <c r="N47" s="10">
-        <v>238.74</v>
+        <v>613.85</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="5" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B48" s="6" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D48" s="7" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E48" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F48" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H48" s="7" t="s">
-        <v>18</v>
+        <v>124</v>
       </c>
       <c r="I48" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J48" s="10">
-        <v>1859</v>
+        <v>767.69</v>
       </c>
       <c r="L48" s="7">
         <v>33.5</v>
       </c>
       <c r="N48" s="10">
-        <v>1236.24</v>
+        <v>510.51</v>
       </c>
     </row>
   </sheetData>
   <pageSetup usePrinterDefaults="0"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010028F0AC6A6E38CD4A93AEB8722B6C91D2" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e4568b544d03cf4e8e652e780b214b61">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c168b142-b8f7-4789-8d4a-1d544364992b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0355e1bd8629e6fe14723f637ed371ce" ns2:_="">
     <xsd:import namespace="c168b142-b8f7-4789-8d4a-1d544364992b"/>
     <xsd:element name="properties">
@@ -2827,59 +2830,59 @@
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C420A27C-2BDA-47F1-90DF-3068731D6D10}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3B7972E8-C35E-4538-9F14-77B007CB0657}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5A0F2F7F-F661-4771-8A30-8EE634342FC5}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3D99A10F-41E8-40A9-AEEE-4C518B03B4B9}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{89976743-418F-45BD-BA7D-6FF20AAF7179}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{24FE2388-D5D9-429C-BA16-06DB3F179096}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>FlexCel Studio for .NET</Application>
   <DocSecurity>0</DocSecurity>
   <HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr>Appendix E</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 