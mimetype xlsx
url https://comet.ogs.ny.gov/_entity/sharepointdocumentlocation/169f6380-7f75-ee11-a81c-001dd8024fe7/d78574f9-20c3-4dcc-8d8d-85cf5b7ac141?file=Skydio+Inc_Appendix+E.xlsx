--- v0 (2026-04-05)
+++ v1 (2026-06-01)
@@ -13,2715 +13,2921 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="flId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="flId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="flId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" rupBuild="4506" lastEdited="4" lowestEdited="4"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
     <sheet name="Appendix E" sheetId="1" r:id="flId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2373" uniqueCount="894">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2614" uniqueCount="957">
   <si>
     <t>Product Name</t>
   </si>
   <si>
     <t>Product Description</t>
   </si>
   <si>
     <t>Product Category</t>
   </si>
   <si>
     <t>Manufacturer Part Number (SKU)</t>
   </si>
   <si>
     <t>Lot Information</t>
   </si>
   <si>
     <t>Type of Cloud Service (Ex. XaaS - Anything as a Service)</t>
   </si>
   <si>
     <t>Unit of Measure</t>
   </si>
   <si>
     <t>Units Per Unit of Measure</t>
   </si>
   <si>
     <t>List Price ($)</t>
   </si>
   <si>
     <t>Net NYS Contract Price ($)</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
     <t>Net NYS Educational Price ($)</t>
   </si>
   <si>
+    <t>Skydio X10 Ready Kit (2.4/5 GHz, Visible Light) NA + V100-L</t>
+  </si>
+  <si>
+    <t>Kit includes one (1) Skydio X10 Vehicle with Sensor Package (2.4/5 GHz, Visible Light) NA + V100-L, one (1) Enterprise Controller, one (1) Ready Case, two (2) wall adapters, one (1) set additional propellers, three (3) batteries, and one (1) dual charger. Includes one (1) subscription to Skydio Autonomy Drone Software that allows the drone to see, understand, and act upon the world. License is perpetual and non-transferable.</t>
+  </si>
+  <si>
+    <t>Software as a Service</t>
+  </si>
+  <si>
+    <t>DR4ERKT1V1G0000NA</t>
+  </si>
+  <si>
+    <t>Lot 3 Cloud</t>
+  </si>
+  <si>
+    <t>Each</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>Skydio X10 Ready Kit (2.4/5 GHz, Visible Light) NA + VT300-Z</t>
+  </si>
+  <si>
+    <t>Kit includes one (1) Skydio X10 Vehicle with Sensor Package (2.4/5 GHz, Visible Light) NA + VT300-Z, one (1) Enterprise Controller, one (1) Ready Case, two (2) wall adapters, one (1) set additional propellers, three (3) batteries, and one (1) dual charger. Includes one (1) subscription to Skydio Autonomy Drone Software that allows the drone to see, understand, and act upon the world. License is perpetual and non-transferable.</t>
+  </si>
+  <si>
+    <t>DR4ERKT1VZG0000NA</t>
+  </si>
+  <si>
+    <t>Skydio X10 Vehicle with Sensor Package (2.4/5 GHz, 5G/LTE Ready, IR) NA + VT300-Z</t>
+  </si>
+  <si>
+    <t>Includes one (1) Skydio X10 2.4/5 GHz, 5G/LTE Ready vehicle one (1) VT300-Z Sensor Package. Includes one (1) license to Skydio Autonomy Drone Software that allows the drone to see, understand, and act upon the world. License is perpetual and non-transferable.</t>
+  </si>
+  <si>
+    <t>DR4EVHG2IZG0300NA</t>
+  </si>
+  <si>
+    <t>Skydio Assured Future Equipment - Ready Kit (Non-Thermal), Refresh 1</t>
+  </si>
+  <si>
+    <t>SAFE refresh years 2.5-5. Kit includes one "like system" to Skydio X10 Ready Kit. Includes future equivalent of Skydio On Drone Software for X10. Does not include attachments.</t>
+  </si>
+  <si>
+    <t>DR4SAFERKTN1</t>
+  </si>
+  <si>
+    <t>Skydio Assured Future Equipment - Ready Kit (Thermal), Refresh 1</t>
+  </si>
+  <si>
+    <t>Kit includes one "like system" to Skydio X10 Ready Kit to be delivered two and a half to three years following the delivery of the associated Skydio X10. Includes future equivalent of Skydio On Drone Software for X10. Does not include attachments.</t>
+  </si>
+  <si>
+    <t>DR4SAFERKTT1</t>
+  </si>
+  <si>
+    <t>Skydio Connect Fusion+ for X10</t>
+  </si>
+  <si>
+    <t>Skydio Connect Fusion+ enables dynamic and automatic adaptation around ever-changing RF environments. Includes one (1) additional cellular data link between the drone and cloud and one (1) hardware attachment for the additional SIM card. Data purchased separately. Price is annual.</t>
+  </si>
+  <si>
+    <t>DR4SWFUSPL</t>
+  </si>
+  <si>
+    <t>Skydio Assured Future Equipment - Ready Kit (Non-Thermal), Refresh 3</t>
+  </si>
+  <si>
+    <t>SAFE refresh years 7.5-10. Kit includes one "like system" to Skydio X10 Ready Kit. Includes future equivalent of Skydio On Drone Software for X10. Does not include attachments.</t>
+  </si>
+  <si>
+    <t>DR4SAFERKTN3</t>
+  </si>
+  <si>
+    <t>Skydio Assured Future Equipment - Starter Kit (Thermal), Refresh 2</t>
+  </si>
+  <si>
+    <t>SAFE refresh years 5-7.5. Kit includes one "like system" to Skydio X10 Starter Kit. Includes future equivalent of Skydio On Drone Software for X10. Does not include attachments.</t>
+  </si>
+  <si>
+    <t>DR4SAFESKTT2</t>
+  </si>
+  <si>
+    <t>Skydio Assured Future Equipment - Starter Kit (Thermal), Refresh 3</t>
+  </si>
+  <si>
+    <t>SAFE refresh years 7.5-10. Kit includes one "like system" to Skydio X10 Starter Kit. Includes future equivalent of Skydio On Drone Software for X10. Does not include attachments.</t>
+  </si>
+  <si>
+    <t>DR4SAFESKTT3</t>
+  </si>
+  <si>
+    <t>Skydio Connect 5G - Range Extender with Data (Controller Only), US</t>
+  </si>
+  <si>
+    <t>Covers Skydio Enterprise Controller data only (not X10 data). Extended range flight over 5G for operator launched flights between a single X10 vehicle and the paired X10 Enterprise Controller (a 1:1 relationship). Extended range flight over 5G using any interface other than the controller used by the onsite operator to launch the X10 vehicle (i.e., other network connected X10 Enterprise controllers, Remote Flight Deck browser) is not authorized or supported; Skydio may introduce controls designed to enforce this restriction. Only available in the US.</t>
+  </si>
+  <si>
+    <t>DR4SWRNGEXTCTLNA</t>
+  </si>
+  <si>
+    <t>Skydio Dock for X10 Enterprise Kit (VT300-Z), 5-Year Term</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Includes one (1) 5-year X10 Dock system. System includes: one (1) Skydio Dock for X10, one (1) External Radio, one (1) Skydio X10 Vehicle with Sensor Package (VT300-Z), and Dock accessories. One (1) 5-year term of Skydio Remote Ops Suite for X10 Dock. Includes one (1) "like system" refresh to the Skydio X10 + VT300-Z. 
+Includes Dock for X10 Commissioning: Physical Site survey, physical installation of hardware and system initialization for all networking and software for (1) site. Includes installation of the Skydio Dock for X10, Skydio X10 Drone, Skydio Connect External Radio, Skydio Cloud and any system equipment purchased to support the Customer’s configuration. Includes virtual and on-site support by Skydio Field Services for up to (5) business days from the original installation date. Also includes a dedicated Launch Team member to coordinate both Skydio and customer readiness. Deployment plan will be developed between Customer and Skydio Launch Team. All actions related to system installation and deployment must be conducted by Skydio-authorized technicians and Field Services teams. Travel and lodging costs for Skydio personnel are included.
+Includes repair and preventative maintenance services on the Dock for X10 Flight System for 5 years. Customer is responsible for maintaining system components in accordance with the Skydio Dock for X10 Flight System Maintenance Manual. Customer must contact Skydio Support to schedule maintenance and repairs. Repairs and replacements are conducted as-needed based on system faults detected within Skydio Cloud, or as reported by the Customer and mutually agreed upon based on diagnostics and troubleshooting. Field-replaceable components, shipping, handling, field services work hours and travel are included. Includes wearable drone parts (propellers and batteries). Customer is responsible for the replacement of batteries and propellers on the drone in accordance with Skydio recommendation.
+Includes access to a discounted and fixed repair and replacement price of $990 per X10 vehicle, up to 3 units over Customer's purchased term, beginning on the date of customer receipt of X10. Customer will be charged the full cost of the replacement drone if Skydio fails to receive payment of associated replacement fees (covered in T&amp;C) within thirty (30) days of the shipment. 
+Includes regulatory waiver templates and support. Includes access to Skydio Academy Online.</t>
+  </si>
+  <si>
+    <t>DOKDR4ENTVZ5Y</t>
+  </si>
+  <si>
+    <t>Skydio Battery (150W) for X10</t>
+  </si>
+  <si>
+    <t>One (1) battery for Skydio X10.</t>
+  </si>
+  <si>
+    <t>DR4ACCBAT</t>
+  </si>
+  <si>
+    <t>Skydio Admin Hard Case (2 Drone) for X10</t>
+  </si>
+  <si>
+    <t>One (1) ruggedized protective case capable of holding two Skydio X10s, one X10 Controller, and assorted accessories.</t>
+  </si>
+  <si>
+    <t>DR4ACCCASA</t>
+  </si>
+  <si>
+    <t>Skydio Sensor Package Case for X10</t>
+  </si>
+  <si>
+    <t>One (1) ruggedized protective case for Skydio X10 Sensor Package. Fits VT300-Z and VT300-L packages.</t>
+  </si>
+  <si>
+    <t>DR4ACCCASG</t>
+  </si>
+  <si>
+    <t>Skydio Pro Case (hard-shell) for X10</t>
+  </si>
+  <si>
+    <t>One (1) ruggedized case for Skydio X10 with capacity to carry the contents of the X10 starter kit, which can hold: one (1) vehicle, one (1) enterprise controller, one (1) sensor package, one (1) additional propeller set, three (3) batteries, and one (1) 2-up charger.</t>
+  </si>
+  <si>
+    <t>DR4ACCCASP</t>
+  </si>
+  <si>
+    <t>Skydio Ready Case</t>
+  </si>
+  <si>
+    <t>The Skydio Ready Case bypasses the need to step through a full drone deployment sequence for situations where every second matters. The case holds one (1) unfolded Skydio X10 drone and sensor package (with one battery and optionally any attachment), four (4) additional batteries, one (1) Skydio X10 Controller, one (1) dual charger, two (2) flex pockets for attachments, cables, or other small equipment.</t>
+  </si>
+  <si>
+    <t>DR4ACCCASR</t>
+  </si>
+  <si>
+    <t>Skydio Dual Charger for X10 with 230W Wall Adapter Assembly, NA</t>
+  </si>
+  <si>
+    <t>Includes one (1) dual charger that can charge two batteries for Skydio X10 at once, one (1) wall adapter (230W) to charge batteries with either Skydio X10 or dual charger, and one (1) power cord.</t>
+  </si>
+  <si>
+    <t>DR4ACCCHRG2230NA</t>
+  </si>
+  <si>
+    <t>Skydio Landing Pad</t>
+  </si>
+  <si>
+    <t>One (1) collapsible landing pad.</t>
+  </si>
+  <si>
+    <t>DR4ACCLPAD</t>
+  </si>
+  <si>
+    <t>ND Filters for the Skydio V100-L Sensor Package</t>
+  </si>
+  <si>
+    <t>Includes three (3) ND filter attachments (ND8, 16, 32) for the Skydio V100-L Sensor Package?s wide camera and one (1) filter hard case.</t>
+  </si>
+  <si>
+    <t>DR4ACCNDV100L</t>
+  </si>
+  <si>
+    <t>Skydio Spare Propellers for X10</t>
+  </si>
+  <si>
+    <t>One (1) set of spare propellers for Skydio X10. Includes two (2) CW and two (2) CCW propellers.</t>
+  </si>
+  <si>
+    <t>DR4ACCPRP</t>
+  </si>
+  <si>
+    <t>Ready Case Foam Insert</t>
+  </si>
+  <si>
+    <t>One (1) foam insert. Does not include case.</t>
+  </si>
+  <si>
+    <t>DR4ACCRFI</t>
+  </si>
+  <si>
+    <t>Skydio Parachute for X10</t>
+  </si>
+  <si>
+    <t>Includes one (1) parachute for X10 plan. The plan covers one (1) parachute attachment hardware with unlimited deployment repacks and useful life hardware replacements as determined by Skydio. Customer is responsible for the replacement of the parachute attachment on the drone in accordance with Skydio recommendation. Customer will be charged the full cost of the parachute if Skydio fails to receive the replaced hardware within thirty (30) days of the shipment. Price is annual.</t>
+  </si>
+  <si>
+    <t>DR4ATTPCHTPL</t>
+  </si>
+  <si>
+    <t>Skydio RTK/PPK for X10</t>
+  </si>
+  <si>
+    <t>One (1) RTK/PPK attachment for Real-time or Post-processing Kinematic measurements that can be carried by the Skydio X10. Compatible with X10 only.</t>
+  </si>
+  <si>
+    <t>DR4ATTRTK</t>
+  </si>
+  <si>
+    <t>Skydio Speaker for X10</t>
+  </si>
+  <si>
+    <t>One (1) speaker attachment that can be carried by the Skydio X10.</t>
+  </si>
+  <si>
+    <t>DR4ATTSPK</t>
+  </si>
+  <si>
+    <t>Skydio Spotlight for X10</t>
+  </si>
+  <si>
+    <t>One (1) spotlight attachment that can be carried by the Skydio X10.</t>
+  </si>
+  <si>
+    <t>DR4ATTSPTL</t>
+  </si>
+  <si>
+    <t>Skydio NightSense with IR Attachment for X10</t>
+  </si>
+  <si>
+    <t>Skydio NightSense for X10 includes access to advanced autonomy functionality in no and low light situations. Includes one (1) perpetual license and one (1) infrared light spectrum active illumination attachment that can be carried by Skydio X10.</t>
+  </si>
+  <si>
+    <t>DR4ATTSWNAIR</t>
+  </si>
+  <si>
+    <t>Skydio NightSense with Visible Light Attachment for X10</t>
+  </si>
+  <si>
+    <t>Skydio NightSense for X10 includes access to advanced autonomy functionality in no and low light situations. Includes one (1) perpetual license and one (1) visible light spectrum active illumination attachment that can be carried by the Skydio X10.</t>
+  </si>
+  <si>
+    <t>DR4ATTSWNAV</t>
+  </si>
+  <si>
+    <t>Skydio X10 Plan</t>
+  </si>
+  <si>
+    <t>Skydio X10 Plan includes one (1) Skydio Remote Ops for X10 subscription, access to Skydio Paraverse platform, integration catalog, and all API's. Includes access to a discounted and fixed repair and replacement price of $990 per X10 vehicle, up to 3 units over customer's purchased term, beginning on the date of customer receipt of X10. Customer will be charged the full cost of the replacement drone if Skydio fails to receive payment of associated replacement fees (covered in T&amp;C) within thirty (30) days of the shipment. Includes access to Skydio Academy Online content. Price is annual.</t>
+  </si>
+  <si>
+    <t>DR4CTRPLN</t>
+  </si>
+  <si>
+    <t>Skydio X10 Plan with Cellular Data</t>
+  </si>
+  <si>
+    <t>Skydio X10 Plan includes one (1) Skydio Remote Ops for X10 subscription and one (1) cellular data plan for the X10, access to Skydio Paraverse platform, integration catalog, and all API's. Includes access to a discounted and fixed repair and replacement price of $990 per X10 vehicle, up to 3 units over customer's purchased term, beginning on the date of customer receipt of X10. Customer will be charged the full cost of the replacement drone if Skydio fails to receive payment of associated replacement fees (covered in T&amp;C) within thirty (30) days of the shipment. Includes access to Skydio Academy Online content. Price is annual.</t>
+  </si>
+  <si>
+    <t>DR4CTRPLN5G</t>
+  </si>
+  <si>
+    <t>Skydio Remote Ops Suite for X10</t>
+  </si>
+  <si>
+    <t>Skydio Remote Ops Suite for X10 includes one (1) Skydio Remote Ops for X10 subscription, access to Skydio Paraverse platform, integration catalog, and all API's. Price is annual per drone.</t>
+  </si>
+  <si>
+    <t>DR4CTRREMOP</t>
+  </si>
+  <si>
+    <t>Skydio Remote Ops Suite for X10 with Cellular Data</t>
+  </si>
+  <si>
+    <t>Skydio Remote Ops Suite for X10 includes one (1) Skydio Remote Ops for X10 subscription and one (1) cellular data plan for the X10 and controller, access to Skydio Paraverse platform, integration catalog, and all API's. Price is annual per drone.</t>
+  </si>
+  <si>
+    <t>DR4CTRREMOP5G</t>
+  </si>
+  <si>
+    <t>Remote Ops X10 Services - Premium Solution</t>
+  </si>
+  <si>
+    <t>Includes access to a discounted and fixed repair and replacement price of $990 per X10 vehicle, up to 3 units over customer's purchased term, beginning on the date of customer receipt of X10. Customer will be charged the full cost of the replacement drone if Skydio fails to receive payment of associated replacement fees (covered in T&amp;C) within thirty (30) days of the shipment. Includes regulatory waiver templates and support. Includes access to Skydio Academy Online content. Price is annual.</t>
+  </si>
+  <si>
+    <t>DR4CTRREMOPRMA</t>
+  </si>
+  <si>
+    <t>Skydio X10 DFR Plan</t>
+  </si>
+  <si>
+    <t>Skydio X10 DFR Plan enables public safety agencies to operate Drone as First Responder programs with DFR Command. Includes one (1) Skydio DFR Command for X10 Dock subscription, access to all Skydio Extend APIs, Axon Integrations, and Extend Partner Integrations. Price is annual per drone.</t>
+  </si>
+  <si>
+    <t>DR4DOKDFRCR</t>
+  </si>
+  <si>
+    <t>Skydio X10 DFR Plan with Cellular Data</t>
+  </si>
+  <si>
+    <t>Skydio X10 DFR Plan enables public safety agencies to operate Drone as First Responder programs with DFR Command. Includes one (1) Skydio DFR Command for X10 Dock subscription and one (1) cellular data plan for the X10. Includes access to all Skydio Extend APIs, Axon Integrations, and Extend Partner Integrations. Price is annual per drone.</t>
+  </si>
+  <si>
+    <t>DR4DOKDFRCR5G</t>
+  </si>
+  <si>
+    <t>DFR Dock Services - Premium Solution</t>
+  </si>
+  <si>
+    <t>Includes one (1) parachute for X10 plan. The plan covers one (1) parachute attachment hardware with unlimited deployment repacks and useful life hardware replacements as determined by Skydio. Customer is responsible for the replacement of the parachute attachment on the drone in accordance with Skydio recommendation. Customer will be charged the full cost of the parachute if Skydio fails to receive the replaced hardware within thirty (30) days of the shipment. Includes repair and preventative maintenance services on the Dock for X10 Flight System. Customer is responsible for maintaining system components in accordance with the Skydio Dock for X10 Flight System Maintenance Manual. Customer must contact Skydio Support to schedule maintenance and repairs. Repairs and replacements are conducted as-needed based on system faults detected within Skydio Cloud, or as reported by the Customer and mutually agreed upon based on diagnostics and troubleshooting. Field-replaceable components, shipping, handling, field services work hours and travel are included. Includes wearable drone parts (propellers and batteries). Customer is responsible for the replacement of batteries and propellers on the drone in accordance with Skydio recommendation. Includes access to a discounted and fixed repair and replacement price of $990 per X10 vehicle, up to 3 units over Customer's purchased term, beginning on the date of customer receipt of X10. Customer will be charged the full cost of the replacement drone if Skydio fails to receive payment of associated replacement fees (covered in T&amp;C) within thirty (30) days of the shipment. Includes assistance with procuring regulatory waivers, where feasible, for use of Skydio products and services within Skydio's published product specifications. Includes access to Skydio Academy Online content. Price is annual per dock.</t>
+  </si>
+  <si>
+    <t>DR4DOKDFRCRMA</t>
+  </si>
+  <si>
+    <t>Skydio Dock for X10 Boots</t>
+  </si>
+  <si>
+    <t>Dock base accessory for increased wind resistance. Includes four (4) metal plates with screws and one (1) rubber mat.</t>
+  </si>
+  <si>
+    <t>DR4DOKMRTN</t>
+  </si>
+  <si>
+    <t>Skydio X10 Dock Plan</t>
+  </si>
+  <si>
+    <t>Skydio X10 Dock Plan includes one (1) Skydio Remote Ops for X10 subscription, access to Skydio Paraverse platform, integration catalog, and all API's. Includes repair and preventative maintenance services on the Dock for X10 Flight System. Customer is responsible for maintaining system components in accordance with the Skydio Dock for X10 Flight System Maintenance Manual. Customer must contact Skydio Support to schedule maintenance and repairs. Repairs and replacements are conducted as-needed based on system faults detected within Skydio Cloud, or as reported by the Customer and mutually agreed upon based on diagnostics and troubleshooting. Field-replaceable components, shipping, handling, field services work hours and travel are included. Includes wearable drone parts (propellers and batteries). Customer is responsible for the replacement of batteries and propellers on the drone in accordance with Skydio recommendation. Includes access to a discounted and fixed repair and replacement price of $990 per X10 vehicle, up to 3 units over Customer's purchased term, beginning on the date of customer receipt of X10. Customer will be charged the full cost of the replacement drone if Skydio fails to receive payment of associated replacement fees (covered in T&amp;C) within thirty (30) days of the shipment. Includes access to Skydio Academy Online content. Price is annual per dock.</t>
+  </si>
+  <si>
+    <t>DR4DOKPLN</t>
+  </si>
+  <si>
+    <t>Skydio X10 Dock Plan with Cellular Data</t>
+  </si>
+  <si>
+    <t>Skydio X10 Dock Plan includes one (1) Skydio Remote Ops for X10 subscription, one (1) cellular data plan for the X10, access to Skydio Paraverse platform, integration catalog, and all API's. Includes repair and preventative maintenance services on the Dock for X10 Flight System. Customer is responsible for maintaining system components in accordance with the Skydio Dock for X10 Flight System Maintenance Manual. Customer must contact Skydio Support to schedule maintenance and repairs. Repairs and replacements are conducted as-needed based on system faults detected within Skydio Cloud, or as reported by the Customer and mutually agreed upon based on diagnostics and troubleshooting. Field-replaceable components, shipping, handling, field services work hours and travel are included. Includes wearable drone parts (propellers and batteries). Customer is responsible for the replacement of batteries and propellers on the drone in accordance with Skydio recommendation. Includes access to a discounted and fixed repair and replacement price of $990 per X10 vehicle, up to 3 units over Customer's purchased term, beginning on the date of customer receipt of X10. Customer will be charged the full cost of the replacement drone if Skydio fails to receive payment of associated replacement fees (covered in T&amp;C) within thirty (30) days of the shipment. Includes access to Skydio Academy Online content. Price is annual per dock.</t>
+  </si>
+  <si>
+    <t>DR4DOKPLN5G</t>
+  </si>
+  <si>
+    <t>Skydio Remote Ops Suite for X10 Dock</t>
+  </si>
+  <si>
+    <t>Skydio Remote Ops Suite for X10 Dock includes one (1) Skydio Remote Ops for X10 Dock subscription, access to Skydio Paraverse platform, integration catalog, and all API's. Price is annual per drone.</t>
+  </si>
+  <si>
+    <t>DR4DOKREMOP</t>
+  </si>
+  <si>
+    <t>Skydio Remote Ops Suite for X10 Dock with Cellular Data</t>
+  </si>
+  <si>
+    <t>Skydio Remote Ops Suite for X10 Dock includes one (1) Skydio Remote Ops for X10 Dock subscription and one (1) cellular data plan for the X10, access to Skydio Paraverse platform, integration catalog, and all API's. Price is annual per drone.</t>
+  </si>
+  <si>
+    <t>DR4DOKREMOP5G</t>
+  </si>
+  <si>
+    <t>Remote Ops Dock Services - Premium Solution</t>
+  </si>
+  <si>
+    <t>Includes repair and preventative maintenance services on the Dock for X10 Flight System. Customer is responsible for maintaining system components in accordance with the Skydio Dock for X10 Flight System Maintenance Manual. Customer must contact Skydio Support to schedule maintenance and repairs. Repairs and replacements are conducted as-needed based on system faults detected within Skydio Cloud, or as reported by the Customer and mutually agreed upon based on diagnostics and troubleshooting. Field-replaceable components, shipping, handling, field services work hours and travel are included. Includes wearable drone parts (propellers and batteries). Customer is responsible for the replacement of batteries and propellers on the drone in accordance with Skydio recommendation. Includes access to a discounted and fixed repair and replacement price of $990 per X10 vehicle, up to 3 units over Customer's purchased term, beginning on the date of customer receipt of X10. Customer will be charged the full cost of the replacement drone if Skydio fails to receive payment of associated replacement fees (covered in T&amp;C) within thirty (30) days of the shipment. Includes regulatory waiver templates and support. Includes access to Skydio Academy Online content. Price is annual per dock.</t>
+  </si>
+  <si>
+    <t>DR4DOKREMOPRMA</t>
+  </si>
+  <si>
+    <t>Skydio X10 Controller Only (2.4/5 GHz, 5G/LTE Ready: SIM Card Included) NA</t>
+  </si>
+  <si>
+    <t>Includes one (1) Skydio X10 2.4/5 GHz, 5G/LTE Ready Enterprise Controller</t>
+  </si>
+  <si>
+    <t>DR4ECTR200G0000NA</t>
+  </si>
+  <si>
+    <t>Skydio X10 Dock Bundle (2.4/5 GHz, 5G/LTE Ready: SIM Card Included, IR) NA + V100-L</t>
+  </si>
+  <si>
+    <t>Includes one (1) Skydio Dock for X10, one (1) External Radio (2.4/5 GHz), one (1) Skydio X10 Vehicle with Sensor Package (2.4/5 GHz, 5G/LTE Ready, IR) NA + V100-L [includes Skydio Autonomy, which allows the drone to see, understand, and act upon the world. License is perpetual and non-transferable.], two (2) Skydio Dock Battery for X10, one (1) Skydio 100W Wall Adapter, NA, one (1) Skydio Spare Propellers for X10.</t>
+  </si>
+  <si>
+    <t>DR4EDBN2I11G0000NA</t>
+  </si>
+  <si>
+    <t>Skydio Crosshair Coordinates for X10</t>
+  </si>
+  <si>
+    <t>One (1) term license for Skydio Crosshair Coordinates enables operators to understand the location of an object they are currently observing with the drone’s camera in coordination with pre-loaded DTED maps.</t>
+  </si>
+  <si>
+    <t>SWCRCDR4</t>
+  </si>
+  <si>
+    <t>Skydio Fleet Manager for X10</t>
+  </si>
+  <si>
+    <t>One (1) subscription to Skydio Fleet Manager for X10 includes access to Skydio Fleet Manager for tracking fleet usage. Includes 512GB of storage capacity per year (pooled org-wide across all licensed drones). Includes live-streaming of video to a single user. Includes one (1) subscription to Skydio Model Viewer, which allows the user of Fleet Manager to view 3D models from the browser.</t>
+  </si>
+  <si>
+    <t>SWFMDR4</t>
+  </si>
+  <si>
+    <t>Skydio Media Sync for X10</t>
+  </si>
+  <si>
+    <t>One (1) subscription to Skydio Media Sync, which allows the drone to upload flight media to Skydio Fleet Manager for storage.</t>
+  </si>
+  <si>
+    <t>SWMSDR4</t>
+  </si>
+  <si>
+    <t>Skydio Remote Flight Deck for X10</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The cockpit experience that allows pilots to fly Skydio X10 remotely from anywhere via a web browser.  Requires purchase of Fleet Manager, and Multi-Viewer Live Streaming.</t>
+  </si>
+  <si>
+    <t>SWREMTLODR4</t>
+  </si>
+  <si>
+    <t>Skydio Scout for X10</t>
+  </si>
+  <si>
+    <t>One (1) term license for Skydio Scout includes the capability for users to follow a GPS position at extremely long range and track that position without needing to visually look at what is being tracked.</t>
+  </si>
+  <si>
+    <t>SWSCDR4</t>
+  </si>
+  <si>
+    <t>Skydio Multi-Viewer Live Streaming for X10</t>
+  </si>
+  <si>
+    <t xml:space="preserve">One (1) subscription to Skydio Multi-Viewer Live Streaming includes Multi-Viewer streaming capability allowing user to share real-time video from Skydio X10. Base license includes 600 hours per year, per vehicle, per viewer, pooled.  Hours only consumed when stream is viewed by more than one viewer.</t>
+  </si>
+  <si>
+    <t>SWSTRDR4</t>
+  </si>
+  <si>
+    <t>Skydio Data Management and Streaming Suite for Utilities</t>
+  </si>
+  <si>
+    <t>Includes one (1) subscription of Skydio Multi-Viewer Live Streaming, one (1) subscription of Skydio Fleet Manager, one (1) subscription of Skydio Media Sync, one (1) subscription of Skydio Data Storage. Minimum 12 months required.</t>
+  </si>
+  <si>
+    <t>SWSUITEDMSU</t>
+  </si>
+  <si>
+    <t>Skydio Patrol-Led DFR Suite</t>
+  </si>
+  <si>
+    <t>Includes one (1) subscription of Skydio Remote Flight Deck, one (1) subscription of Skydio Multi-Viewer Live Streaming, one (1) subscription of Skydio Fleet Manager, one (1) subscription of Media Sync, and one (1) subscription of Skydio Data Storage. (1-year term).</t>
+  </si>
+  <si>
+    <t>SWSUITEPLDFR</t>
+  </si>
+  <si>
+    <t>Skydio Assured Future Equipment - VT300-Z Sensor Package Refresh</t>
+  </si>
+  <si>
+    <t>Kit includes one "like system" to VT300-Z Sensor Package to be delivered three years following the delivery of the associated Sensor Package. Does not include vehicle airframe or attachments.</t>
+  </si>
+  <si>
+    <t>DR4SAFEVT300Z</t>
+  </si>
+  <si>
+    <t>Skydio Care Enterprise for SAFE Vehicle - Airframe (3-year)</t>
+  </si>
+  <si>
+    <t>Skydio Care Enterprise for SAFE Vehicle Airframe (3yr plan) includes: (a) extended three (3) year Limited Warranty; (b) up to three (3) Damage Replacements with advance shipment and up to one (1) Lost Drone Replacement with advance shipment. In either event, Customer will be charged the full cost of the replacement drone if Skydio fails to receive payment of associated replacement fees (covered in T&amp;C) within thirty (30) days of the shipment. Does not include sensor package or attachments.</t>
+  </si>
+  <si>
+    <t>DR4SAFEVEHAF3</t>
+  </si>
+  <si>
+    <t>Skydio X10 Vehicle Only (2.4/5 GHz, 5G/LTE Ready: SIM Card Included, IR) NA</t>
+  </si>
+  <si>
+    <t>Includes one (1) Skydio X10 2.4/5 GHz, 5G/LTE Ready vehicle. Includes one (1) license to Skydio Autonomy Drone Software that allows the drone to see, understand, and act upon the world. License is perpetual and non-transferable.</t>
+  </si>
+  <si>
+    <t>DR4EVEH2I0G0000NA</t>
+  </si>
+  <si>
+    <t>Skydio X10 Vehicle with Sensor Package (2.4/5 GHz, 5G/LTE Ready: SIM Card Included, IR) NA + VT300-L</t>
+  </si>
+  <si>
+    <t>Includes one (1) Skydio X10 2.4/5 GHz, 5G/LTE Ready vehicle one (1) VT300-L Sensor Package. Includes one (1) license to Skydio Autonomy Drone Software that allows the drone to see, understand, and act upon the world. License is perpetual and non-transferable.</t>
+  </si>
+  <si>
+    <t>DR4EVHG2ILG0000NA</t>
+  </si>
+  <si>
+    <t>Skydio X10 Enterprise Kit with Cellular Data (VT300-Z), 3-Year Term</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Includes one (1) 3-year X10 system. System includes: one (1) Skydio X10 Starter Kit [ includes one (1) Skydio X10 2.4/5 GHz, 5G/LTE Ready vehicle, one (1) Controller, one (1) case, two (2) wall adapters, one (1) set additional propellers, three (3) batteries, and one (1) dual charger. Includes one (1) license to Skydio Autonomy Drone Software that allows the drone to see, understand, and act upon the world. License is perpetual and non-transferable], one (1) 3-year term of Skydio Remote Ops Suite for X10, and one (1) cellular data plan for the X10 and controller (3-year term).
+Includes access to a discounted and fixed repair and replacement price of $990 per X10 vehicle, up to 3 units over customer's purchased term, beginning on the date of customer receipt of X10. Customer will be charged the full cost of the replacement drone if Skydio fails to receive payment of associated replacement fees (covered in T&amp;C) within thirty (30) days of the shipment. Includes regulatory waiver templates and support. Includes access to Skydio Academy Online content.</t>
+  </si>
+  <si>
+    <t>DR4ESKTENTVZ3Y5G</t>
+  </si>
+  <si>
+    <t>Skydio 3D Scan for X10</t>
+  </si>
+  <si>
+    <t>Skydio 3D Scan for X10 offers digital scan software for inspections of complex structures. It includes (a) Unlimited 3D capture photos per year, (b) Unlimited 2D capture photos (orthomosaic), (c) Software maintenance and customer support (1-year term).</t>
+  </si>
+  <si>
+    <t>3DSSWDR4</t>
+  </si>
+  <si>
+    <t>Skydio X10 Vehicle with Sensor Package (2.4/5 GHz, 5G/LTE Ready, IR) NA + VT300-L</t>
+  </si>
+  <si>
+    <t>DR4EVHG2ILG0300NA</t>
+  </si>
+  <si>
+    <t>Skydio X10 Survey &amp; Mapping Kit</t>
+  </si>
+  <si>
+    <t>Kit includes one (1) Skydio X10 2.4/5 GHz, 5G/LTE Ready + V100-L vehicle, one (1) Controller, one (1), pro case, two (2) wall adapters, one (1) set additional propellers, three (3) batteries, and one (1) dual charger. Includes one (1) license to Skydio Autonomy Drone Software that allows the drone to see, understand, and act upon the world. License is perpetual and non-transferable. Includes one (1) RTK/PPK attachment for X10.</t>
+  </si>
+  <si>
+    <t>DR4ESKTMAPV1</t>
+  </si>
+  <si>
+    <t>Skydio X10 Vehicle Only (2.4/5 GHz, 5G/LTE Ready: SIM Card Included, Visible Light) NA</t>
+  </si>
+  <si>
+    <t>DR4EVEH2V0G0000NA</t>
+  </si>
+  <si>
+    <t>Skydio X10 Dock Bundle (2.4/5 GHz, 5G/LTE Ready, IR) NA + V100-L</t>
+  </si>
+  <si>
+    <t>DR4EDBN2I11G0300NA</t>
+  </si>
+  <si>
+    <t>Skydio X10 Dock Bundle (2.4/5 GHz, 5G/LTE Ready: SIM Card Included, IR) NA + VT300-L</t>
+  </si>
+  <si>
+    <t>Includes one (1) Skydio Dock for X10, one (1) External Radio (2.4/5 GHz), one (1) Skydio X10 Vehicle with Sensor Package (2.4/5 GHz, 5G/LTE Ready, IR) NA + VT300-L [includes Skydio Autonomy, which allows the drone to see, understand, and act upon the world. License is perpetual and non-transferable.], two (2) Skydio Dock Battery for X10, one (1) Skydio 100W Wall Adapter, NA, one (1) Skydio Spare Propellers for X10.</t>
+  </si>
+  <si>
+    <t>DR4EDBN2IL1G0000NA</t>
+  </si>
+  <si>
+    <t>Skydio X10 Dock Bundle (2.4/5 GHz, 5G/LTE Ready, IR) NA + VT300-L</t>
+  </si>
+  <si>
+    <t>DR4EDBN2IL1G0300NA</t>
+  </si>
+  <si>
+    <t>Skydio X10 Dock Bundle (2.4/5 GHz, 5G/LTE Ready: SIM Card Included, IR) NA + VT300-Z</t>
+  </si>
+  <si>
+    <t>Includes one (1) Skydio Dock for X10, one (1) External Radio (2.4/5 GHz), one (1) Skydio X10 Vehicle with Sensor Package (2.4/5 GHz, 5G/LTE Ready, IR) NA + VT300-Z [includes Skydio Autonomy, which allows the drone to see, understand, and act upon the world. License is perpetual and non-transferable.], two (2) Skydio Dock Battery for X10, one (1) Skydio 100W Wall Adapter, NA, one (1) Skydio Spare Propellers for X10.</t>
+  </si>
+  <si>
+    <t>DR4EDBN2IZ1G0000NA</t>
+  </si>
+  <si>
+    <t>Skydio X10 Dock Bundle (2.4/5 GHz, 5G/LTE Ready, IR) NA + VT300-Z</t>
+  </si>
+  <si>
+    <t>DR4EDBN2IZ1G0300NA</t>
+  </si>
+  <si>
+    <t>Skydio X10 Dock Bundle (2.4/5 GHz, 5G/LTE Ready: SIM Card Included, Visible Light) NA + V100-L</t>
+  </si>
+  <si>
+    <t>Includes one (1) Skydio Dock for X10, one (1) External Radio (2.4/5 GHz), one (1) Skydio X10 Vehicle with Sensor Package (2.4/5 GHz, 5G/LTE Ready, Visible Light) NA + V100-L [includes Skydio Autonomy, which allows the drone to see, understand, and act upon the world. License is perpetual and non-transferable.], two (2) Skydio Dock Battery for X10, one (1) Skydio 100W Wall Adapter, NA, one (1) Skydio Spare Propellers for X10.</t>
+  </si>
+  <si>
+    <t>DR4EDBN2V11G0000NA</t>
+  </si>
+  <si>
+    <t>Skydio X10 Dock Bundle (2.4/5 GHz, 5G/LTE Ready, Visible Light) NA + V100-L</t>
+  </si>
+  <si>
+    <t>DR4EDBN2V11G0300NA</t>
+  </si>
+  <si>
+    <t>Skydio X10 Dock Bundle (2.4/5 GHz, 5G/LTE Ready: SIM Card Included, Visible Light) NA + VT300-L</t>
+  </si>
+  <si>
+    <t>Includes one (1) Skydio Dock for X10, one (1) External Radio (2.4/5 GHz), one (1) Skydio X10 Vehicle with Sensor Package (2.4/5 GHz, 5G/LTE Ready, Visible Light) NA + VT300-L [includes Skydio Autonomy, which allows the drone to see, understand, and act upon the world. License is perpetual and non-transferable.], two (2) Skydio Dock Battery for X10, one (1) Skydio 100W Wall Adapter, NA, one (1) Skydio Spare Propellers for X10.</t>
+  </si>
+  <si>
+    <t>DR4EDBN2VL1G0000NA</t>
+  </si>
+  <si>
+    <t>Skydio X10 Dock Bundle (2.4/5 GHz, 5G/LTE Ready, Visible Light) NA + VT300-L</t>
+  </si>
+  <si>
+    <t>DR4EDBN2VL1G0300NA</t>
+  </si>
+  <si>
+    <t>Skydio X10 Dock Bundle (2.4/5 GHz, 5G/LTE Ready: SIM Card Included, Visible Light) NA + VT300-Z</t>
+  </si>
+  <si>
+    <t>Includes one (1) Skydio Dock for X10, one (1) External Radio (2.4/5 GHz), one (1) Skydio X10 Vehicle with Sensor Package (2.4/5 GHz, 5G/LTE Ready, Visible Light) NA + VT300-Z [includes Skydio Autonomy, which allows the drone to see, understand, and act upon the world. License is perpetual and non-transferable.], two (2) Skydio Dock Battery for X10, one (1) Skydio 100W Wall Adapter, NA, one (1) Skydio Spare Propellers for X10.</t>
+  </si>
+  <si>
+    <t>DR4EDBN2VZ1G0000NA</t>
+  </si>
+  <si>
+    <t>Skydio X10 Dock Bundle (2.4/5 GHz, 5G/LTE Ready, Visible Light) NA + VT300-Z</t>
+  </si>
+  <si>
+    <t>DR4EDBN2VZ1G0300NA</t>
+  </si>
+  <si>
+    <t>Skydio X10 Bundle for Dock Operations (2.4/5 GHz, 5G/LTE Ready: SIM Card Included, IR) NA + V100-L</t>
+  </si>
+  <si>
+    <t>Includes one (1) Skydio X10 Vehicle with Sensor Package (2.4/5 GHz, 5G/LTE Ready, IR) NA + V100-L [includes Skydio Autonomy, which allows the drone to see, understand, and act upon the world. License is perpetual and non-transferable.], two (2) Skydio Dock Battery for X10, one (1) Skydio 100W Wall Adapter, NA, one (1) Skydio Spare Propellers for X10. This kit does not include a Skydio Dock for X10.</t>
+  </si>
+  <si>
+    <t>DR4EDGS2I10G0000NA</t>
+  </si>
+  <si>
+    <t>Skydio X10 Bundle for Dock Operations (2.4/5 GHz, 5G/LTE Ready, IR) NA + V100-L</t>
+  </si>
+  <si>
+    <t>Includes one (1) Skydio X10 Vehicle with Sensor Package (2.4/5 GHz, 5G/LTE Ready, IR) NA + VT300-L [includes Skydio Autonomy, which allows the drone to see, understand, and act upon the world. License is perpetual and non-transferable.], two (2) Skydio Dock Battery for X10, one (1) Skydio 100W Wall Adapter, NA, one (1) Skydio Spare Propellers for X10. This kit does not include a Skydio Dock for X10.</t>
+  </si>
+  <si>
+    <t>DR4EDGS2I10G0300NA</t>
+  </si>
+  <si>
+    <t>Skydio X10 Bundle for Dock Operations (2.4/5 GHz, 5G/LTE Ready: SIM Card Included, IR) NA + VT300-L</t>
+  </si>
+  <si>
+    <t>DR4EDGS2IL0G0000NA</t>
+  </si>
+  <si>
+    <t>Skydio X10 Bundle for Dock Operations (2.4/5 GHz, 5G/LTE Ready, IR) NA + VT300-L</t>
+  </si>
+  <si>
+    <t>Includes one (1) Skydio X10 Vehicle with Sensor Package (2.4/5 GHz, 5G/LTE Ready, IR) NA + VT300-Z [includes Skydio Autonomy, which allows the drone to see, understand, and act upon the world. License is perpetual and non-transferable.], two (2) Skydio Dock Battery for X10, one (1) Skydio 100W Wall Adapter, NA, one (1) Skydio Spare Propellers for X10. This kit does not include a Skydio Dock for X10.</t>
+  </si>
+  <si>
+    <t>DR4EDGS2IL0G0300NA</t>
+  </si>
+  <si>
+    <t>Skydio X10 Bundle for Dock Operations (2.4/5 GHz, 5G/LTE Ready: SIM Card Included, IR) NA + VT300-Z</t>
+  </si>
+  <si>
+    <t>DR4EDGS2IZ0G0000NA</t>
+  </si>
+  <si>
+    <t>Skydio X10 Bundle for Dock Operations (2.4/5 GHz, 5G/LTE Ready, IR) NA + VT300-Z</t>
+  </si>
+  <si>
+    <t>DR4EDGS2IZ0G0300NA</t>
+  </si>
+  <si>
+    <t>Skydio X10 Bundle for Dock Operations (2.4/5 GHz, 5G/LTE Ready: SIM Card Included, Visible Light) NA + V100-L</t>
+  </si>
+  <si>
+    <t>Includes one (1) Skydio X10 Vehicle with Sensor Package (2.4/5 GHz, 5G/LTE Ready, Visible Light) NA + V100-L [includes Skydio Autonomy, which allows the drone to see, understand, and act upon the world. License is perpetual and non-transferable.], two (2) Skydio Dock Battery for X10, one (1) Skydio 100W Wall Adapter, NA, one (1) Skydio Spare Propellers for X10. This kit does not include a Skydio Dock for X10.</t>
+  </si>
+  <si>
+    <t>DR4EDGS2V10G0000NA</t>
+  </si>
+  <si>
+    <t>Skydio X10 Bundle for Dock Operations (2.4/5 GHz, 5G/LTE Ready, Visible Light) NA + V100-L</t>
+  </si>
+  <si>
+    <t>Includes one (1) Skydio X10 Vehicle with Sensor Package (2.4/5 GHz, 5G/LTE Ready, Visible Light) NA + VT300-L [includes Skydio Autonomy, which allows the drone to see, understand, and act upon the world. License is perpetual and non-transferable.], two (2) Skydio Dock Battery for X10, one (1) Skydio 100W Wall Adapter, NA, one (1) Skydio Spare Propellers for X10. This kit does not include a Skydio Dock for X10.</t>
+  </si>
+  <si>
+    <t>DR4EDGS2V10G0300NA</t>
+  </si>
+  <si>
+    <t>Skydio X10 Bundle for Dock Operations (2.4/5 GHz, 5G/LTE Ready: SIM Card Included, Visible Light) NA + VT300-L</t>
+  </si>
+  <si>
+    <t>DR4EDGS2VL0G0000NA</t>
+  </si>
+  <si>
+    <t>Skydio X10 Bundle for Dock Operations (2.4/5 GHz, 5G/LTE Ready, Visible Light) NA + VT300-L</t>
+  </si>
+  <si>
+    <t>Includes one (1) Skydio X10 Vehicle with Sensor Package (2.4/5 GHz, 5G/LTE Ready, Visible Light) NA + VT300-Z [includes Skydio Autonomy, which allows the drone to see, understand, and act upon the world. License is perpetual and non-transferable.], two (2) Skydio Dock Battery for X10, one (1) Skydio 100W Wall Adapter, NA, one (1) Skydio Spare Propellers for X10. This kit does not include a Skydio Dock for X10.</t>
+  </si>
+  <si>
+    <t>DR4EDGS2VL0G0300NA</t>
+  </si>
+  <si>
+    <t>Skydio X10 Bundle for Dock Operations (2.4/5 GHz, 5G/LTE Ready: SIM Card Included, Visible Light) NA + VT300-Z</t>
+  </si>
+  <si>
+    <t>DR4EDGS2VZ0G0000NA</t>
+  </si>
+  <si>
+    <t>Skydio X10 Bundle for Dock Operations (2.4/5 GHz, 5G/LTE Ready, Visible Light) NA + VT300-Z</t>
+  </si>
+  <si>
+    <t>DR4EDGS2VZ0G0300NA</t>
+  </si>
+  <si>
+    <t>Skydio X10 Ground Station (SL) NA</t>
+  </si>
+  <si>
+    <t>The Skydio X10 Ground Station includes one (1) Skydio Dock for X10, one (1) External Radio (2.4/5 GHz), two (2) Skydio Dock Batteries for X10, one (1) Skydio 100W Wall Adapter, one (1) Skydio Spare Propellers for X10. Does not include a Skydio X10.</t>
+  </si>
+  <si>
+    <t>DR4EGBN2001G0000NA</t>
+  </si>
+  <si>
+    <t>Skydio X10 Ready Kit (2.4/5 GHz, 5G/LTE Ready: SIM Card Included, IR) NA + V100-L</t>
+  </si>
+  <si>
+    <t>Kit includes one (1) Skydio X10 Vehicle with Sensor Package (2.4/5 GHz, 5G/LTE Ready, IR) NA + V100-L, one (1) Enterprise Controller, one (1) Ready Case, two (2) wall adapters, one (1) set additional propellers, two (2) 256 GB micro SD cards, three (3) batteries, and one (1) dual charger. Includes one (1) license to Skydio Autonomy Drone Software that allows the drone to see, understand, and act upon the world. License is perpetual and non-transferable. Data sold separately.</t>
+  </si>
+  <si>
+    <t>DR4ERKT2I1G0000NA</t>
+  </si>
+  <si>
+    <t>Skydio X10 Ready Kit (2.4/5 GHz, 5G/LTE Ready, IR) NA + V100-L</t>
+  </si>
+  <si>
+    <t>DR4ERKT2I1G0300NA</t>
+  </si>
+  <si>
+    <t>Skydio X10 Ready Kit (2.4/5 GHz, 5G/LTE Ready: SIM Card Included, IR) NA + VT300-L</t>
+  </si>
+  <si>
+    <t>Kit includes one (1) Skydio X10 Vehicle with Sensor Package (2.4/5 GHz, 5G/LTE Ready, IR) NA + VT300-L, one (1) Enterprise Controller, one (1) Ready Case, two (2) wall adapters, one (1) set additional propellers, two (2) 256 GB micro SD cards, three (3) batteries, and one (1) dual charger. Includes one (1) license to Skydio Autonomy Drone Software that allows the drone to see, understand, and act upon the world. License is perpetual and non-transferable. Data sold separately.</t>
+  </si>
+  <si>
+    <t>DR4ERKT2ILG0000NA</t>
+  </si>
+  <si>
+    <t>Skydio X10 Ready Kit (2.4/5 GHz, 5G/LTE Ready, IR) NA + VT300-L</t>
+  </si>
+  <si>
+    <t>DR4ERKT2ILG0300NA</t>
+  </si>
+  <si>
+    <t>Skydio X10 Ready Kit (2.4/5 GHz, 5G/LTE Ready: SIM Card Included, IR) NA + VT300-Z</t>
+  </si>
+  <si>
+    <t>Kit includes one (1) Skydio X10 Vehicle with Sensor Package (2.4/5 GHz, 5G/LTE Ready, IR) NA + VT300-Z, one (1) Enterprise Controller, one (1) Ready Case, two (2) wall adapters, one (1) set additional propellers, two (2) 256 GB micro SD cards, three (3) batteries, and one (1) dual charger. Includes one (1) license to Skydio Autonomy Drone Software that allows the drone to see, understand, and act upon the world. License is perpetual and non-transferable. Data sold separately.</t>
+  </si>
+  <si>
+    <t>DR4ERKT2IZG0000NA</t>
+  </si>
+  <si>
+    <t>Skydio X10 Ready Kit (2.4/5 GHz, 5G/LTE Ready, IR) NA + VT300-Z</t>
+  </si>
+  <si>
+    <t>DR4ERKT2IZG0300NA</t>
+  </si>
+  <si>
+    <t>Skydio X10 Ready Kit (2.4/5 GHz, 5G/LTE Ready: SIM Card Included, Visible Light) NA + V100-L</t>
+  </si>
+  <si>
+    <t>Kit includes one (1) Skydio X10 Vehicle with Sensor Package (2.4/5 GHz, 5G/LTE Ready, Visible Light) NA + V100-L, one (1) Enterprise Controller, one (1) Ready Case, two (2) wall adapters, one (1) set additional propellers, two (2) 256 GB micro SD cards, three (3) batteries, and one (1) dual charger. Includes one (1) license to Skydio Autonomy Drone Software that allows the drone to see, understand, and act upon the world. License is perpetual and non-transferable. Data sold separately.</t>
+  </si>
+  <si>
+    <t>DR4ERKT2V1G0000NA</t>
+  </si>
+  <si>
+    <t>Skydio X10 Ready Kit (2.4/5 GHz, 5G/LTE Ready, Visible Light) NA + V100-L</t>
+  </si>
+  <si>
+    <t>DR4ERKT2V1G0300NA</t>
+  </si>
+  <si>
+    <t>Skydio X10 Ready Kit (2.4/5 GHz, 5G/LTE Ready: SIM Card Included, Visible Light) NA + VT300-L</t>
+  </si>
+  <si>
+    <t>Kit includes one (1) Skydio X10 Vehicle with Sensor Package (2.4/5 GHz, 5G/LTE Ready, Visible Light) NA + VT300-L, one (1) Enterprise Controller, one (1) Ready Case, two (2) wall adapters, one (1) set additional propellers, two (2) 256 GB micro SD cards, three (3) batteries, and one (1) dual charger. Includes one (1) license to Skydio Autonomy Drone Software that allows the drone to see, understand, and act upon the world. License is perpetual and non-transferable. Data sold separately.</t>
+  </si>
+  <si>
+    <t>DR4ERKT2VLG0000NA</t>
+  </si>
+  <si>
+    <t>Skydio X10 Ready Kit (2.4/5 GHz, 5G/LTE Ready, Visible Light) NA + VT300-L</t>
+  </si>
+  <si>
+    <t>DR4ERKT2VLG0300NA</t>
+  </si>
+  <si>
+    <t>Skydio X10 Ready Kit (2.4/5 GHz, 5G/LTE Ready: SIM Card Included, Visible Light) NA + VT300-Z</t>
+  </si>
+  <si>
+    <t>Kit includes one (1) Skydio X10 Vehicle with Sensor Package (2.4/5 GHz, 5G/LTE Ready, Visible Light) NA + VT300-Z, one (1) Enterprise Controller, one (1) Ready Case, two (2) wall adapters, one (1) set additional propellers, two (2) 256 GB micro SD cards, three (3) batteries, and one (1) dual charger. Includes one (1) license to Skydio Autonomy Drone Software that allows the drone to see, understand, and act upon the world. License is perpetual and non-transferable. Data sold separately.</t>
+  </si>
+  <si>
+    <t>DR4ERKT2VZG0000NA</t>
+  </si>
+  <si>
+    <t>Skydio X10 Ready Kit (2.4/5 GHz, 5G/LTE Ready, Visible Light) NA + VT300-Z</t>
+  </si>
+  <si>
+    <t>DR4ERKT2VZG0300NA</t>
+  </si>
+  <si>
+    <t>Skydio X10 Starter Kit (2.4/5 GHz, 5G/LTE Ready: SIM Card Included, IR) NA + V100-L</t>
+  </si>
+  <si>
+    <t>Kit includes one (1) Skydio X10 2.4/5 GHz, 5G/LTE Ready vehicle, one (1) 2.4/5 GHz, 5G/LTE Ready Enterprise Controller, one (1) V100-L Sensor Package, one (1), pro case, two (2) wall adapters, one (1) set additional propellers, two (2) 256 GB micro SD cards, three (3) batteries, and one (1) dual charger. Includes one (1) license to Skydio Autonomy Drone Software that allows the drone to see, understand, and act upon the world. License is perpetual and non-transferable. Data sold separately.</t>
+  </si>
+  <si>
+    <t>DR4ESKT2I1G0000NA</t>
+  </si>
+  <si>
+    <t>Skydio X10 Starter Kit (2.4/5 GHz, 5G/LTE Ready, IR) NA + V100-L</t>
+  </si>
+  <si>
+    <t>DR4ESKT2I1G0300NA</t>
+  </si>
+  <si>
+    <t>Skydio X10 Starter Kit (2.4/5 GHz, 5G/LTE Ready: SIM Card Included, IR) NA + VT300-L</t>
+  </si>
+  <si>
+    <t>Kit includes one (1) Skydio X10 2.4/5 GHz, 5G/LTE Ready vehicle, one (1) 2.4/5 GHz, 5G/LTE Ready Enterprise Controller, one (1) VT300-L Sensor Package, one (1), pro case, two (2) wall adapters, one (1) set additional propellers, two (2) 256 GB micro SD cards, three (3) batteries, and one (1) dual charger. Includes one (1) license to Skydio Autonomy Drone Software that allows the drone to see, understand, and act upon the world. License is perpetual and non-transferable. Data sold separately.</t>
+  </si>
+  <si>
+    <t>DR4ESKT2ILG0000NA</t>
+  </si>
+  <si>
+    <t>Skydio X10 Starter Kit (2.4/5 GHz, 5G/LTE Ready, IR) NA + VT300-L</t>
+  </si>
+  <si>
+    <t>DR4ESKT2ILG0300NA</t>
+  </si>
+  <si>
+    <t>Skydio X10 Starter Kit (2.4/5 GHz, 5G/LTE Ready: SIM Card Included, IR) NA + VT300-Z</t>
+  </si>
+  <si>
+    <t>Kit includes one (1) Skydio X10 2.4/5 GHz, 5G/LTE Ready vehicle, one (1) 2.4/5 GHz, 5G/LTE Ready Enterprise Controller, one (1) VT300-Z Sensor Package, one (1), pro case, two (2) wall adapters, one (1) set additional propellers, two (2) 256 GB micro SD cards, three (3) batteries, and one (1) dual charger. Includes one (1) license to Skydio Autonomy Drone Software that allows the drone to see, understand, and act upon the world. License is perpetual and non-transferable. Data sold separately.</t>
+  </si>
+  <si>
+    <t>DR4ESKT2IZG0000NA</t>
+  </si>
+  <si>
+    <t>Skydio X10 Starter Kit (2.4/5 GHz, 5G/LTE Ready, IR) NA + VT300-Z</t>
+  </si>
+  <si>
+    <t>DR4ESKT2IZG0300NA</t>
+  </si>
+  <si>
+    <t>Skydio X10 Starter Kit (2.4/5 GHz, 5G/LTE Ready: SIM Card Included, Visible Light) NA + V100-L</t>
+  </si>
+  <si>
+    <t>DR4ESKT2V1G0000NA</t>
+  </si>
+  <si>
+    <t>Skydio X10 Starter Kit (2.4/5 GHz, 5G/LTE Ready, Visible Light) NA + V100-L</t>
+  </si>
+  <si>
+    <t>DR4ESKT2V1G0300NA</t>
+  </si>
+  <si>
+    <t>Skydio X10 Starter Kit (2.4/5 GHz, 5G/LTE Ready: SIM Card Included, Visible Light) NA + VT300-L</t>
+  </si>
+  <si>
+    <t>DR4ESKT2VLG0000NA</t>
+  </si>
+  <si>
+    <t>Skydio X10 Starter Kit (2.4/5 GHz, 5G/LTE Ready, Visible Light) NA + VT300-L</t>
+  </si>
+  <si>
+    <t>DR4ESKT2VLG0300NA</t>
+  </si>
+  <si>
+    <t>Skydio X10 Starter Kit (2.4/5 GHz, 5G/LTE Ready: SIM Card Included, Visible Light) NA + VT300-Z</t>
+  </si>
+  <si>
+    <t>DR4ESKT2VZG0000NA</t>
+  </si>
+  <si>
+    <t>Skydio X10 Starter Kit (2.4/5 GHz, 5G/LTE Ready, Visible Light) NA + VT300-Z</t>
+  </si>
+  <si>
+    <t>DR4ESKT2VZG0300NA</t>
+  </si>
+  <si>
+    <t>Skydio X10 Enterprise Kit (VT300-L), 3-Year Term</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Includes one (1) 3-year X10 system. System includes: one (1) Skydio X10 Starter Kit [ includes one (1) Skydio X10 2.4/5 GHz, 5G/LTE Ready vehicle, one (1) Controller, one (1) case, two (2) wall adapters, one (1) set additional propellers, three (3) batteries, and one (1) dual charger. Includes one (1) license to Skydio Autonomy Drone Software that allows the drone to see, understand, and act upon the world. License is perpetual and non-transferable], and one (1) 3-year term of Skydio Remote Ops Suite for X10. Data sold separately.
+Includes access to a discounted and fixed repair and replacement price of $990 per X10 vehicle, up to 3 units over customer's purchased term, beginning on the date of customer receipt of X10. Customer will be charged the full cost of the replacement drone if Skydio fails to receive payment of associated replacement fees (covered in T&amp;C) within thirty (30) days of the shipment. Includes regulatory waiver templates and support. Includes access to Skydio Academy Online content.</t>
+  </si>
+  <si>
+    <t>DR4ESKTENTVL3Y</t>
+  </si>
+  <si>
+    <t>Skydio Assured Future Equipment - Ready Kit (Non-Thermal), Refresh 2</t>
+  </si>
+  <si>
+    <t>SAFE refresh years 5-7.5. Kit includes one "like system" to Skydio X10 Ready Kit. Includes future equivalent of Skydio On Drone Software for X10. Does not include attachments.</t>
+  </si>
+  <si>
+    <t>DR4SAFERKTN2</t>
+  </si>
+  <si>
+    <t>Skydio Assured Future Equipment - Patrol-Led DFR Kit, Refresh 3</t>
+  </si>
+  <si>
+    <t>SAFE refresh for patrol-led operations, Years 7.5 - 10. Includes one (1) Skydio Assured Future Equipment - X10 Ready Kit (Thermal) Refresh, one (1) Skydio Assured Future Equipment - NightSense Attachment.</t>
+  </si>
+  <si>
+    <t>DR4SAFEKITPLDFR3</t>
+  </si>
+  <si>
+    <t>Skydio Assured Future Equipment - Starter Kit (Non-Thermal), Refresh 1</t>
+  </si>
+  <si>
+    <t>SAFE refresh years 2.5-5. Kit includes one "like system" to Skydio X10 Starter Kit. Includes future equivalent of Skydio On Drone Software for X10. Does not include attachments.</t>
+  </si>
+  <si>
+    <t>DR4SAFESKTN1</t>
+  </si>
+  <si>
+    <t>Skydio Connect 5G - Cellular Data Plan, X10 to Dock</t>
+  </si>
+  <si>
+    <t>Skydio Connect 5G - X10 to Dock enables autonomous or remote flights and live streaming over cellular 5G between a single cellular connected Skydio X10 and a Dock for X10. Additional purchase of Remote Ops is required. Data is unlimited, however, Skydio assumes an entitlement of 100 hours of cellular flight time per month that can be pooled across all drones in your organization licensed. Usage in excess of this entitlement will not result in interruption or degradation of service; however, consistent usage in substantial excess of this entitlement may require purchase of an expanded data license.</t>
+  </si>
+  <si>
+    <t>DR4SWRNGEXTDTNA</t>
+  </si>
+  <si>
+    <t>Skydio Assured Future Equipment - Starter Kit (Non-Thermal), Refresh 3</t>
+  </si>
+  <si>
+    <t>DR4SAFESKTN3</t>
+  </si>
+  <si>
+    <t>Skydio Dock for X10 Site Security Kit</t>
+  </si>
+  <si>
+    <t>Includes one (1) Skydio Dock for X10, one (1) External Radio, one (1) Skydio X10 Vehicle with Sensor Package (VT300-Z), and Dock accessories. Includes one (1) Speaker for X10 attachment, one (1) Spotlight for X10 attachment, one (1) NightSense with Visible Light Attachment for X10, and one (1) Dock boots [if required for install].</t>
+  </si>
+  <si>
+    <t>DOKDR4SECVZ</t>
+  </si>
+  <si>
+    <t>Skydio Dock for X10 Enterprise Kit (VT300-L), 5-Year Term</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Includes one (1) 5-year X10 Dock system. System includes: one (1) Skydio Dock for X10, one (1) External Radio, one (1) Skydio X10 Vehicle with Sensor Package (VT300-L), and Dock accessories. One (1) 5-year term of Skydio Remote Ops Suite for X10 Dock. Includes one (1) "like system" refresh to the Skydio X10 + VT300-L. 
+Includes Dock for X10 Commissioning: Physical Site survey, physical installation of hardware and system initialization for all networking and software for (1) site. Includes installation of the Skydio Dock for X10, Skydio X10 Drone, Skydio Connect External Radio, Skydio Cloud and any system equipment purchased to support the Customer’s configuration. Includes virtual and on-site support by Skydio Field Services for up to (5) business days from the original installation date. Also includes a dedicated Launch Team member to coordinate both Skydio and customer readiness. Deployment plan will be developed between Customer and Skydio Launch Team. All actions related to system installation and deployment must be conducted by Skydio-authorized technicians and Field Services teams. Travel and lodging costs for Skydio personnel are included.
+Includes repair and preventative maintenance services on the Dock for X10 Flight System for 5 years. Customer is responsible for maintaining system components in accordance with the Skydio Dock for X10 Flight System Maintenance Manual. Customer must contact Skydio Support to schedule maintenance and repairs. Repairs and replacements are conducted as-needed based on system faults detected within Skydio Cloud, or as reported by the Customer and mutually agreed upon based on diagnostics and troubleshooting. Field-replaceable components, shipping, handling, field services work hours and travel are included. Includes wearable drone parts (propellers and batteries). Customer is responsible for the replacement of batteries and propellers on the drone in accordance with Skydio recommendation.
+Includes access to a discounted and fixed repair and replacement price of $990 per X10 vehicle, up to 3 units over Customer's purchased term, beginning on the date of customer receipt of X10. Customer will be charged the full cost of the replacement drone if Skydio fails to receive payment of associated replacement fees (covered in T&amp;C) within thirty (30) days of the shipment. 
+Includes regulatory waiver templates and support. Includes access to Skydio Academy Online.</t>
+  </si>
+  <si>
+    <t>DOKDR4ENTVL5Y</t>
+  </si>
+  <si>
+    <t>Skydio DFR Command (T-Mobile)</t>
+  </si>
+  <si>
+    <t>Skydio DFR Command enables public safety agencies to operate Drone as First Responder programs, including the ability to fly over a browser, DFR ops management, live streaming, and unlimited T-Mobile data. In addition, this license includes access to all Skydio Extend APIs, Axon Integrations, and Extend Partner Integrations.</t>
+  </si>
+  <si>
+    <t>SWDFRCMDDR4TM</t>
+  </si>
+  <si>
+    <t>Skydio X10 Ready Kit (2.4/5 GHz, IR) NA + VT300-L</t>
+  </si>
+  <si>
+    <t>Kit includes one (1) Skydio X10 Vehicle with Sensor Package (2.4/5 GHz, IR) NA + VT300-L, one (1) Enterprise Controller, one (1) Ready Case, two (2) wall adapters, one (1) set additional propellers, three (3) batteries, and one (1) dual charger. Includes one (1) subscription to Skydio Autonomy Drone Software that allows the drone to see, understand, and act upon the world. License is perpetual and non-transferable.</t>
+  </si>
+  <si>
+    <t>DR4ERKT1ILG0000NA</t>
+  </si>
+  <si>
+    <t>Skydio X10 Ready Kit (2.4/5 GHz, Visible Light) NA + VT300-L</t>
+  </si>
+  <si>
+    <t>Kit includes one (1) Skydio X10 Vehicle with Sensor Package (2.4/5 GHz, Visible Light) NA + VT300-L, one (1) Enterprise Controller, one (1) Ready Case, two (2) wall adapters, one (1) set additional propellers, three (3) batteries, and one (1) dual charger. Includes one (1) subscription to Skydio Autonomy Drone Software that allows the drone to see, understand, and act upon the world. License is perpetual and non-transferable.</t>
+  </si>
+  <si>
+    <t>DR4ERKT1VLG0000NA</t>
+  </si>
+  <si>
+    <t>Skydio Remote Flight Deck with Skydio Connect 5G, Base</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The cockpit experience that allows pilots to fly a cellular connected Skydio X10 remotely via a web browser or via a cellular connected X10 controller. Cellular data is limited to use within the United States. There is no limit to cellular data usage; however, Skydio assumes an entitlement of 30 hours of cellular flight time per month that can be pooled across all drones and controllers in your organization licensed for Remote Flight Deck. Each license applies to one (1) X10 Vehicle and one (1) X10 Controller.   Usage in excess of this entitlement will not result in interruption or degradation of service; however, consistent usage in substantial excess of this entitlement may require purchase of an expanded data license. This license is annual and can be used for terms up to and including 36 months. Extended Term license required for terms beyond 36 months. Remote Flight Deck also requires purchase of Fleet Manager, and Live Streaming or Axon Air.</t>
+  </si>
+  <si>
+    <t>SWREMTLO5GBDR4</t>
+  </si>
+  <si>
+    <t>Skydio Remote Flight Deck with Skydio Connect 5G, Extended</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The cockpit experience that allows pilots to fly a cellular connected Skydio X10 remotely via a web browser or via a cellular connected X10 controller. Cellular data is limited to use within the United States. There is no limit to cellular data usage; however, Skydio assumes an entitlement of 30 hours of cellular flight time per month that can be pooled across all drones and controllers in your organization licensed for Remote Flight Deck. Each license applies to one (1) X10 Vehicle and one (1) X10 Controller.   Usage in excess of this entitlement will not result in interruption or degradation of service; however, consistent usage in substantial excess of this entitlement may require purchase of an expanded data license. This license is to be used for terms beyond 36 months. Remote Flight Deck also requires purchase of Fleet Manager, and Live Streaming or Axon Air.</t>
+  </si>
+  <si>
+    <t>SWREMTLO5GEDR4</t>
+  </si>
+  <si>
+    <t>Skydio Patrol-Led DFR Suite with Skydio Connect 5G, Base</t>
+  </si>
+  <si>
+    <t>Includes one (1) subscription of Skydio Remote Flight Deck with Skydio Connect 5G, Base, one (1) subscription of Skydio Multi-Viewer Live Streaming, one (1) subscription of Skydio Fleet Manager, one (1) subscription of Media Sync, and one (1) subscription of Skydio Data Storage. This license is to be used for terms up to and including 36 months. Extended Term license required for terms beyond 36 months.</t>
+  </si>
+  <si>
+    <t>SWSUITEPLDFR5GB</t>
+  </si>
+  <si>
+    <t>Skydio Patrol-Led DFR Suite with Skydio Connect 5G, Extended</t>
+  </si>
+  <si>
+    <t>Includes one (1) subscription of Skydio Remote Flight Deck with Skydio Connect 5G, Extended, one (1) subscription of Skydio Multi-Viewer Live Streaming, one (1) subscription of Skydio Fleet Manager, one (1) subscription of Media Sync, and one (1) subscription of Skydio Data Storage. This license is to be used for terms beyond 36 months.</t>
+  </si>
+  <si>
+    <t>SWSUITEPLDFR5GE</t>
+  </si>
+  <si>
+    <t>Embedded Technical Services, Dedicated Full Time</t>
+  </si>
+  <si>
+    <t>Includes: (a) best practice guidance over Skydio Drones, Docks and Drone Program usage, (b) testing and optimizing for customer use case and new Skydio versions, (c) hands-on technical enablement and guidance, (d) troubleshooting and incident management, (e) ongoing system setup and configuration, (f) proactive monitoring of Drone, Dock health. Price is annual.</t>
+  </si>
+  <si>
+    <t>Training and Deployment Services</t>
+  </si>
+  <si>
+    <t>PSEMBTECHFULL</t>
+  </si>
+  <si>
+    <t>Lot 4 Implementation</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>Embedded Technical Services, Dedicated Half Time</t>
+  </si>
+  <si>
+    <t>Includes: (a) best practice guidance over Skydio Drones, Docks and Drone Program usage, (b) testing and optimizing for customer use case and new Skydio versions, (c) hands-on technical enablement and guidance, (d) troubleshooting and incident management, (e) ongoing system setup and configuration, (f) proactive monitoring of Drone, Dock health. Resource is half time. Price is annual.</t>
+  </si>
+  <si>
+    <t>PSEMBTECHHALF</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>Professional Services (Fixed Fee)</t>
+  </si>
+  <si>
+    <t>SKYPST301NA</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>Skydio Autonomy Enterprise for S2+</t>
+  </si>
+  <si>
+    <t>Skydio Autonomy Enterprise for S2+ includes (a) advanced autonomy functionality, (b) software maintenance and customer support, (c) Includes optional access to Skydio Cloud Basic.</t>
+  </si>
+  <si>
+    <t>SKYSAESW120</t>
+  </si>
+  <si>
+    <t>Skydio X10 Ready Kit (2.4/5 GHz, IR) NA + VT300-Z</t>
+  </si>
+  <si>
+    <t>Kit includes one (1) Skydio X10 Vehicle with Sensor Package (2.4/5 GHz, IR) NA + VT300-Z, one (1) Enterprise Controller, one (1) Ready Case, two (2) wall adapters, one (1) set additional propellers, three (3) batteries, and one (1) dual charger. Includes one (1) subscription to Skydio Autonomy Drone Software that allows the drone to see, understand, and act upon the world. License is perpetual and non-transferable.</t>
+  </si>
+  <si>
+    <t>DR4ERKT1IZG0000NA</t>
+  </si>
+  <si>
+    <t>Skydio Dock for X10 (2.4/5 GHz with Cellular), Dock Only</t>
+  </si>
+  <si>
+    <t>One (1) Skydio Dock for X10 (2.4/5 GHz with Cellular), Dock Only</t>
+  </si>
+  <si>
+    <t>DR4EDOK21G0000NA</t>
+  </si>
+  <si>
+    <t>Skydio X10 Ready Kit (2.4/5 GHz, IR) NA + V100-L</t>
+  </si>
+  <si>
+    <t>Kit includes one (1) Skydio X10 Vehicle with Sensor Package (2.4/5 GHz, IR) NA + V100-L, one (1) Enterprise Controller, one (1) Ready Case, two (2) wall adapters, one (1) set additional propellers, three (3) batteries, and one (1) dual charger. Includes one (1) subscription to Skydio Autonomy Drone Software that allows the drone to see, understand, and act upon the world. License is perpetual and non-transferable.</t>
+  </si>
+  <si>
+    <t>DR4ERKT1I1G0000NA</t>
+  </si>
+  <si>
+    <t>Skydio X10 Starter Kit (2.4/5 GHz, IR) NA + V100-L</t>
+  </si>
+  <si>
+    <t>Kit includes one (1) Skydio X10 2.4/5 GHz vehicle, one (1) 2.4/5 GHz Enterprise Controller, one (1) V100-L Sensor Package, one (1), pro case, two (2) wall adapters, one (1) set additional propellers, two (2) 256 GB micro SD cards, three (3) batteries, and one (1) dual charger. Includes one (1) subscription to Skydio Autonomy Drone Software that allows the drone to see, understand, and act upon the world. License is perpetual and non-transferable.</t>
+  </si>
+  <si>
+    <t>DR4ESKT1I1G0000NA</t>
+  </si>
+  <si>
+    <t>Skydio X10 Starter Kit (2.4/5 GHz, Visible Light) NA + V100-L</t>
+  </si>
+  <si>
+    <t>DR4ESKT1V1G0000NA</t>
+  </si>
+  <si>
+    <t>Skydio X10 Vehicle with Sensor Package (2.4/5 GHz, IR) NA + V100-L</t>
+  </si>
+  <si>
+    <t>Includes one (1) Skydio X10 2.4/5 GHz vehicle one (1) V100-L Sensor Package. Includes one (1) subscription to Skydio Autonomy Drone Software that allows the drone to see, understand, and act upon the world. License is perpetual and non-transferable.</t>
+  </si>
+  <si>
+    <t>DR4EVHG1I1G0000NA</t>
+  </si>
+  <si>
+    <t>Skydio X10 Vehicle with Sensor Package (2.4/5 GHz, Visible Light) NA + V100-L</t>
+  </si>
+  <si>
+    <t>DR4EVHG1V1G0000NA</t>
+  </si>
+  <si>
+    <t>Skydio Assured Future Equipment - V100-L Sensor Package Refresh</t>
+  </si>
+  <si>
+    <t>Kit includes one "like system" to V100-L Sensor Package to be delivered three years following the delivery of the associated Sensor Package. Does not include vehicle airframe or attachments. Continental US and Hawaii and Alaska only.</t>
+  </si>
+  <si>
+    <t>DR4SAFEV100L</t>
+  </si>
+  <si>
+    <t>Skydio Care Enterprise for SAFE Vehicle - V100-L Sensor Package (3-year)</t>
+  </si>
+  <si>
+    <t>Skydio Care Enterprise for SAFE Sensor Package (3yr plan) includes: (a) extended three (3) year Limited Warranty; (b) up to three (3) Damage Replacements with advance shipment and up to one (1) Lost Sensor Package Replacement with advance shipment. In either event, Customer will be charged the full cost of the replacement sensor package if Skydio fails to receive payment of associated replacement fees (covered in T&amp;C) within thirty (30) days of the shipment. Does not include vehicle airframe or attachments. Continental US and Hawaii and Alaska only.</t>
+  </si>
+  <si>
+    <t>DR4SAFEV100L3</t>
+  </si>
+  <si>
+    <t>Skydio Assured Future Equipment - Dock Bundle (Vehicle + Non-Thermal Sensor Package)</t>
+  </si>
+  <si>
+    <t>Includes one (1) Skydio Assured Future Equipment - Dock, one (1) Skydio Assured Future Equipment - External Radio, one (1) Skydio Assured Future Equipment - Vehicle + Non-Thermal Sensor Package, Phase 2 Refresh, two (2) Skydio Assured Future Equipment - Dock Battery, Phase 2 Refresh, one (1) Skydio Assured Future Equipment - Wall Adapter, Phase 2 Refresh, one (1) Skydio Assured Future Equipment - Spare Propellers, Phase 2 Refresh, one (1) Skydio Care Enterprise for SAFE Vehicle - Dock Ops, Non-Thermal, Phase 2 (2.5 year).</t>
+  </si>
+  <si>
+    <t>DR4SAFEDBNV</t>
+  </si>
+  <si>
+    <t>Skydio Assured Future Equipment - DFR Dock Bundle</t>
+  </si>
+  <si>
+    <t>SAFE refresh for Dock with one drone refresh, Years 5-7.5. Includes one (1) Skydio Assured Future Equipment - Dock, one (1) Skydio Assured Future Equipment - External Radio, one (1) Skydio Assured Future Equipment - Vehicle + Thermal Sensor Package, Phase 2 Refresh, two (2) Skydio Assured Future Equipment - Dock Battery, Phase 2 Refresh, one (1) Skydio Assured Future Equipment - Wall Adapter, Phase 2 Refresh, one (1) Skydio Assured Future Equipment - Spare Propellers, Phase 2 Refresh, one (1) Skydio Assured Future Equipment - NightSense, Phase 2, one (1) Skydio Assured Future Equipment - Spotlight, Phase 2, one (1) Skydio Assured Future Equipment - Speaker, Phase 2, one (1) Skydio Care Enterprise for SAFE Vehicle - Dock Ops, Thermal, Phase 2 (2.5 year term).</t>
+  </si>
+  <si>
+    <t>DR4SAFEDFRADBNVT</t>
+  </si>
+  <si>
+    <t>Skydio Assured Future Equipment - DFR Dock Bundle with Thermal Vehicle Refresh</t>
+  </si>
+  <si>
+    <t>Includes two separate SAFE refreshes: Refresh A includes one (1) Skydio Assured Future Equipment - Dock Bundle (Vehicle + Thermal Sensor Package) [includes one (1) Skydio Assured Future Equipment - Dock, one (1) Skydio Assured Future Equipment - External Radio, one (1) Skydio Assured Future Equipment - Vehicle + Thermal Sensor Package, Phase 2 Refresh, two (2) Skydio Assured Future Equipment - Dock Battery, Phase 2 Refresh, one (1) Skydio Assured Future Equipment - Wall Adapter, Phase 2 Refresh, one (1) Skydio Assured Future Equipment - Spare Propellers, Phase 2 Refresh, one (1) Skydio Care Enterprise for SAFE Vehicle - Dock Ops, Thermal, Phase 2 (2.5 year)], one (1) Skydio Assured Future Equipment - NightSense, Phase 2 Refresh, one (1) Skydio Assured Future Equipment - Spotlight Phase 2 Refresh, one (1) Skydio Assured Future Equipment - Speaker Phase 2 Refresh. Refresh B includes one (1) Skydio Assured Future Equipment - Dock Ops Bundle (Vehicle + Thermal Sensor Package), Phase 2 Refresh [includes one (1) Skydio Assured Future Equipment - Vehicle + Thermal Sensor Package, Phase 2 Refresh, two (2) Skydio Assured Future Equipment - Dock Battery, Phase 2 Refresh, one (1) Skydio Assured Future Equipment - Wall Adapter, Phase 2 Refresh, one (1) Skydio Assured Future Equipment - Spare Propellers, Phase 2 Refresh, one (1) Skydio Care Enterprise for SAFE Vehicle - Dock Ops, Thermal, Phase 2 (2.5 year)], one (1) Skydio Assured Future Equipment - NightSense, Phase 2 Refresh, one (1) Skydio Assured Future Equipment - Spotlight Phase 2 Refresh, one (1) Skydio Assured Future Equipment - Speaker Phase 2 Refresh.</t>
+  </si>
+  <si>
+    <t>DR4SAFEDFRDBNVT</t>
+  </si>
+  <si>
+    <t>Skydio Assured Future Equipment - Dock Ops Bundle (Vehicle + Non-Thermal Sensor Package)</t>
+  </si>
+  <si>
+    <t>Includes one (1) Skydio Assured Future Equipment - Vehicle + Non-Thermal Sensor Package, two (2) Skydio Assured Future Equipment - Dock Battery, one (1) Skydio Assured Future Equipment - Wall Adapter, one (1) Skydio Assured Future Equipment - Spare Propellers, one (1) Skydio Care Enterprise for SAFE Vehicle - Dock Ops, Non-Thermal (2.5 year)</t>
+  </si>
+  <si>
+    <t>DR4SAFEDGSV</t>
+  </si>
+  <si>
+    <t>Skydio Assured Future Equipment - Dock Ops Bundle (Vehicle + Non-Thermal Sensor Package), Phase 2 Refresh</t>
+  </si>
+  <si>
+    <t>includes one (1) Skydio Assured Future Equipment - Vehicle + Non-Thermal Sensor Package, Phase 2 Refresh, two (2) Skydio Assured Future Equipment - Dock Battery, Phase 2 Refresh, one (1) Skydio Assured Future Equipment - Wall Adapter, Phase 2 Refresh, one (1) Skydio Assured Future Equipment - Spare Propellers, Phase 2 Refresh, one (1) Skydio Care Enterprise for SAFE Vehicle - Dock Ops, Non-Thermal, Phase 2 (2.5 year)</t>
+  </si>
+  <si>
+    <t>DR4SAFEDGSV2</t>
+  </si>
+  <si>
+    <t>Skydio Assured Future Equipment - Dock Ops Bundle (Vehicle + Thermal Sensor Package)</t>
+  </si>
+  <si>
+    <t>Includes one (1) Skydio Assured Future Equipment - Vehicle + Thermal Sensor Package, two (2) Skydio Assured Future Equipment - Dock Battery, one (1) Skydio Assured Future Equipment - Wall Adapter, one (1) Skydio Assured Future Equipment - Spare Propellers, one (1) Skydio Care Enterprise for SAFE Vehicle - Dock Ops, Thermal (2.5 year)</t>
+  </si>
+  <si>
+    <t>DR4SAFEDGSVT</t>
+  </si>
+  <si>
+    <t>Skydio Assured Future Equipment - DFR Dock Ops Bundle (Vehicle + Thermal Sensor Package)</t>
+  </si>
+  <si>
+    <t>SAFE refresh for Dock Ops, Years 2.5-5. Includes one (1) Skydio Assured Future Equipment - Vehicle + Thermal Sensor Package, two (2) Skydio Assured Future Equipment - Dock Battery, one (1) Skydio Assured Future Equipment - Wall Adapter, one (1) Skydio Assured Future Equipment - Spare Propellers, one (1) Skydio Assured Future Equipment - NightSense, IR Refresh, one (1) Skydio Assured Future Equipment - Spotlight Refresh, one (1) Skydio Assured Future Equipment - Speaker Refresh, one (1) Skydio Care Enterprise for SAFE Vehicle - Dock Ops, Thermal (2.5 year term).</t>
+  </si>
+  <si>
+    <t>DR4SAFEDGSVTDFRA</t>
+  </si>
+  <si>
+    <t>Skydio Assured Future Equipment - DFR Dock Ops Bundle (Vehicle + Thermal Sensor Package), Phase 2</t>
+  </si>
+  <si>
+    <t>SAFE refresh for Dock Ops, Years 7.5-10. IIncludes one (1) Skydio Assured Future Equipment - Vehicle + Thermal Sensor Package, two (2) Skydio Assured Future Equipment - Dock Battery, one (1) Skydio Assured Future Equipment - Wall Adapter, one (1) Skydio Assured Future Equipment - Spare Propellers, one (1) Skydio Assured Future Equipment - NightSense, IR Refresh, one (1) Skydio Assured Future Equipment - Spotlight Refresh, one (1) Skydio Assured Future Equipment - Speaker Refresh, one (1) Skydio Care Enterprise for SAFE Vehicle - Dock Ops, Thermal, Phase 2 (2.5 year term).</t>
+  </si>
+  <si>
+    <t>DR4SAFEDGSVTDFRA2</t>
+  </si>
+  <si>
+    <t>Skydio Assured Future Equipment - DFR Kit</t>
+  </si>
+  <si>
+    <t>Includes one (1) Skydio Assured Future Equipment - X10 Airframe (5G/LTE Ready) Refresh, one (1) Skydio Assured Future Equipment - VT300-Z Sensor Package Refresh, one (1) Skydio Care Enterprise for SAFE Vehicle - Airframe with Cellular (3-year), one (1) Skydio Care Enterprise for SAFE Vehicle - VT300-Z Sensor Package (3-year), one (1) Skydio Assured Future Equipment - NightSense, IR Refresh, one (1) Skydio Assured Future Equipment - Speaker Refresh, one (1) Skydio Assured Future Equipment - Spotlight Refresh, three (3) a-la-carte Skydio Dock Battery for X10, three (3) Skydio Spare Propellers for X10.</t>
+  </si>
+  <si>
+    <t>DR4SAFEKITDOKDFR</t>
+  </si>
+  <si>
+    <t>Skydio Dock for X10 DFR Kit with X10 SAFE Refresh</t>
+  </si>
+  <si>
+    <t>Includes one (1) Skydio X10 Dock Bundle (2.4/5 GHz, 5G/LTE Ready, IR) NA + VT300-Z, one (1) Skydio NightSense with IR Attachment for X10, one (1) Skydio Spotlight for X10, one (1) Skydio Speaker for X10, one (1) Skydio Care for X10, Dock Ops (2.5 year), one (1) Skydio Assured Future Equipment - Dock Ops Vehicle Bundle Refresh (Thermal) [includes one (1) Skydio Assured Future Equipment - Vehicle + Thermal Sensor Package, Initial Refresh, two (2) Skydio Assured Future Equipment - Dock Battery, one (1) Skydio Assured Future Equipment - Wall Adapter, one (1) Skydio Assured Future Equipment - Spare Propellers], one (1) Skydio Assured Future Equipment - NightSense, IR Refresh, one (1) Skydio Assured Future Equipment - Spotlight Refresh, one (1) Skydio Assured Future Equipment - Speaker Refresh, one (1) Skydio Care Enterprise for SAFE Vehicle - Dock Ops, w/ Thermal (2.5 year)</t>
+  </si>
+  <si>
+    <t>DR4SAFEKITDOKDFR2</t>
+  </si>
+  <si>
+    <t>Skydio Assured Future Equipment - Patrol-Led DFR Kit</t>
+  </si>
+  <si>
+    <t>Includes one (1) Skydio Assured Future Equipment - X10 Airframe (5G/LTE Ready) Refresh, one (1) Skydio Assured Future Equipment - VT300-Z Sensor Package Refresh, one (1) Skydio Care Enterprise for SAFE Vehicle - Airframe with Cellular (3-year), one (1) Skydio Care Enterprise for SAFE Vehicle - VT300-Z Sensor Package (3-year), one (1) Spares Plan for Operator-Launched X10 Drones, one (1) Spares Plan for Operator-Launched SAFE Vehicle Refresh, one (1) Skydio Assured Future Equipment - NightSense, IR Refresh, one (1) Skydio Assured Future Equipment - Speaker Refresh, one (1) Skydio Assured Future Equipment - Spotlight Refresh.</t>
+  </si>
+  <si>
+    <t>DR4SAFEKITPLDFR</t>
+  </si>
+  <si>
+    <t>Skydio X10 Patrol-Led DFR Services</t>
+  </si>
+  <si>
+    <t>Includes one (1) Skydio Care for X10 with Cellular 5G + VT300-Z, 3-year term and one (1) Skydio X10 In-Person Training.</t>
+  </si>
+  <si>
+    <t>DR4SVCPLDFR</t>
+  </si>
+  <si>
+    <t>Skydio X10 Virtual Live Training</t>
+  </si>
+  <si>
+    <t>Virtual instructor-led course with a certified Skydio instructor on the operation of Skydio X10, the Skydio Enterprise App, and Skydio software. For up to twenty (20) students.</t>
+  </si>
+  <si>
+    <t>DR4TRNVLIVE</t>
+  </si>
+  <si>
+    <t>Levatas Cognitive Inspection Platform (CIP) Software Licensing</t>
+  </si>
+  <si>
+    <t>Levatas Cognitive Inspection Platform (CIP) Software Licensing is a Levatas product. Price is annual per drone.</t>
+  </si>
+  <si>
+    <t>LEV-SWCIP</t>
+  </si>
+  <si>
+    <t>Skydio X10 Remote Flight Deck - Deployment</t>
+  </si>
+  <si>
+    <t>Skydio X10 Remote Flight Deck deployment and setup service for one (1) site up to eight (8) days. Will be tailored to each customer, and might include: (a) Skydio X10 configuration and setup optimized to customer use case and ConOp, (b) Skydio Cloud configuration and setup (Media Sync, ReadyLinks, alerts, system component claiming, APIs setup, etc.), (c) in-person RF and connectivity pre -ite surveys for customer select locations, (d) in-person testing and optimization of configuration/setup for the X10 drone, including live streaming and media sync and end to end workflow, (e) remote and in person support &amp; troubleshooting during deployment.</t>
+  </si>
+  <si>
+    <t>PSDEPLOYRFD</t>
+  </si>
+  <si>
+    <t>Skydio Care for X10, Dock Ops (Vehicle + Thermal Sensor Package) (2.5 year)</t>
+  </si>
+  <si>
+    <t>Skydio Care for X10, Dock Ops w/Thermal (2.5 year) includes: (a) extended two and a half (2.5) year Limited Warranty; (b) up to three (3) Damage Replacements with advance shipment and up to one (1) Lost Drone Replacement with advance shipment. In either event, Customer will be charged the full cost of the replacement drone if Skydio fails to receive payment of associated replacement fees (covered in T&amp;C) within thirty (30) days of the shipment. Does not include attachments. Continental US and Hawaii and Alaska only.</t>
+  </si>
+  <si>
+    <t>CEDR4DOK5GVT25NA</t>
+  </si>
+  <si>
+    <t>Skydio Assured Future Equipment - VT300-L Sensor Package Refresh</t>
+  </si>
+  <si>
+    <t>Kit includes one "like system" to VT300-L Sensor Package to be delivered three years following the delivery of the associated Sensor Package. Does not include vehicle airframe or attachments.</t>
+  </si>
+  <si>
+    <t>DR4SAFEVT300L</t>
+  </si>
+  <si>
+    <t>Spares Plan for Operator-Launched X10 Drones</t>
+  </si>
+  <si>
+    <t>Skydio Spares Plan for X10 entitles the customer to free replacements for batteries and propellers that reach their recommended duty cycle. The plan covers up to two batteries and two sets of propellers per covered drone per year of the three-year term (i.e., up to six batteries during the three-year term). Batteries may be replaced after 117 flight hours (around 200 cycles) and propellers may be replaced after 100 flight hours. Pre-requisite: Skydio Care for the airframe and sensor package. Only available for SAFE Contracts, and not applicable to docked drones.</t>
+  </si>
+  <si>
+    <t>DR4SPARES</t>
+  </si>
+  <si>
+    <t>Skydio Assured Future Equipment - X10 Airframe Refresh</t>
+  </si>
+  <si>
+    <t>Kit includes one "like system" to Skydio X10 and Starter Kit to be delivered three years following the delivery of the associated Skydio X10. Does not include sensor package or attachments.</t>
+  </si>
+  <si>
+    <t>DR4SAFEVEHAF</t>
+  </si>
+  <si>
+    <t>Skydio Care Enterprise for SAFE Vehicle - Airframe with Cellular (3-year)</t>
+  </si>
+  <si>
+    <t>Skydio Care Enterprise for SAFE Vehicle Airframe with Cellular (3yr plan) includes: (a) extended three (3) year Limited Warranty; (b) up to three (3) Damage Replacements with advance shipment and up to one (1) Lost Drone Replacement with advance shipment. In either event, Customer will be charged the full cost of the replacement drone if Skydio fails to receive payment of associated replacement fees (covered in T&amp;C) within thirty (30) days of the shipment. Does not include sensor package or attachments.</t>
+  </si>
+  <si>
+    <t>DR4SAFEVEHCEL3</t>
+  </si>
+  <si>
+    <t>Skydio 100W Wall Adapter, NA</t>
+  </si>
+  <si>
+    <t>One (1) wall adapter (100W) to charge controller or batteries with either the X10 or dual charger. Includes one (1) USB-C charging cable.</t>
+  </si>
+  <si>
+    <t>DR4ACCWAD100NA</t>
+  </si>
+  <si>
+    <t>Skydio 230W Wall Adapter, NA</t>
+  </si>
+  <si>
+    <t>One (1) wall adapter (230W) to charge controller or batteries with either Skydio X10 or dual charger. Includes one (1) power cord.</t>
+  </si>
+  <si>
+    <t>DR4ACCWAD230NA</t>
+  </si>
+  <si>
+    <t>Skydio X10 Starter Kit (2.4/5 GHz, IR) NA + VT300-L</t>
+  </si>
+  <si>
+    <t>Kit includes one (1) Skydio X10 2.4/5 GHz vehicle, one (1) 2.4/5 GHz Enterprise Controller, one (1) VT300-L Sensor Package, one (1), pro case, two (2) wall adapters with USB cable, one (1) set additional propellers, two (2) 256 GB micro SD cards, three (3) batteries, and one (1) 2-up charger.</t>
+  </si>
+  <si>
+    <t>DR4ESKT1ILG0000NA</t>
+  </si>
+  <si>
+    <t>Skydio X10 Starter Kit (2.4/5 GHz, IR) NA + VT300-Z</t>
+  </si>
+  <si>
+    <t>Kit includes one (1) Skydio X10 2.4/5 GHz vehicle, one (1) 2.4/5 GHz Enterprise Controller, one (1) VT300-Z Sensor Package, one (1), pro case, two (2) wall adapters with USB cable, one (1) set additional propellers, two (2) 256 GB micro SD cards, three (3) batteries, and one (1) 2-up charger.</t>
+  </si>
+  <si>
+    <t>DR4ESKT1IZG0000NA</t>
+  </si>
+  <si>
+    <t>Skydio X10 Starter Kit (2.4/5 GHz, Visible Light) NA + VT300-L</t>
+  </si>
+  <si>
+    <t>DR4ESKT1VLG0000NA</t>
+  </si>
+  <si>
+    <t>Skydio X10 Starter Kit (2.4/5 GHz, Visible Light) NA + VT300-Z</t>
+  </si>
+  <si>
+    <t>DR4ESKT1VZG0000NA</t>
+  </si>
+  <si>
+    <t>Skydio X10 Vehicle Only (2.4/5 GHz, IR) NA</t>
+  </si>
+  <si>
+    <t>Includes one (1) Skydio X10 2.4/5 GHz vehicle</t>
+  </si>
+  <si>
+    <t>DR4EVEH1I0G0000NA</t>
+  </si>
+  <si>
+    <t>Skydio X10 Vehicle Only (2.4/5 GHz, Visible Light) NA</t>
+  </si>
+  <si>
+    <t>DR4EVEH1V0G0000NA</t>
+  </si>
+  <si>
+    <t>Skydio X10 Vehicle with Sensor Package (2.4/5 GHz, IR) NA + VT300-L</t>
+  </si>
+  <si>
+    <t>Includes one (1) Skydio X10 2.4/5 GHz vehicle one (1) VT300-L Sensor Package</t>
+  </si>
+  <si>
+    <t>DR4EVHG1ILG0000NA</t>
+  </si>
+  <si>
+    <t>Skydio X10 Vehicle with Sensor Package (2.4/5 GHz, IR) NA + VT300-Z</t>
+  </si>
+  <si>
+    <t>Includes one (1) Skydio X10 2.4/5 GHz vehicle one (1) VT300-Z Sensor Package</t>
+  </si>
+  <si>
+    <t>DR4EVHG1IZG0000NA</t>
+  </si>
+  <si>
+    <t>Skydio X10 Vehicle with Sensor Package (2.4/5 GHz, Visible Light) NA + VT300-L</t>
+  </si>
+  <si>
+    <t>DR4EVHG1VLG0000NA</t>
+  </si>
+  <si>
+    <t>Skydio X10 Vehicle with Sensor Package (2.4/5 GHz, Visible Light) NA + VT300-Z</t>
+  </si>
+  <si>
+    <t>DR4EVHG1VZG0000NA</t>
+  </si>
+  <si>
+    <t>Spares Plan for Operator-Launched SAFE Vehicle Refresh</t>
+  </si>
+  <si>
+    <t>Skydio Spares Plan for SAFE Vehicle Upgrade entitles the customer to free replacements for batteries and propellers that reach their recommended duty cycle. The plan covers up to two batteries and two sets of propellers per covered drone per year of the three-year term (i.e., up to six batteries during the three-year term). Batteries may be replaced after 117 flight hours (around 200 cycles) and propellers may be replaced after 100 flight hours. Pre-requisite: Skydio Care Enterprise. Only available for SAFE Contracts, and not applicable to docked drones.</t>
+  </si>
+  <si>
+    <t>DR4SAFESPARES</t>
+  </si>
+  <si>
+    <t>Skydio Care Enterprise for SAFE Vehicle - VT300-Z Sensor Package (3-year)</t>
+  </si>
+  <si>
+    <t>Skydio Care Enterprise for SAFE Sensor Package (3yr plan) includes: (a) extended three (3) year Limited Warranty; (b) up to three (3) Damage Replacements with advance shipment and up to one (1) Lost Sensor Package Replacement with advance shipment. In either event, Customer will be charged the full cost of the replacement sensor package if Skydio fails to receive payment of associated replacement fees (covered in T&amp;C) within thirty (30) days of the shipment. Does not include vehicle airframe or attachments.</t>
+  </si>
+  <si>
+    <t>DR4SAFEVT300Z3</t>
+  </si>
+  <si>
+    <t>Skydio Care Enterprise for SAFE Vehicle - VT300-L Sensor Package (3-year)</t>
+  </si>
+  <si>
+    <t>DR4SAFEVT300L3</t>
+  </si>
+  <si>
+    <t>Skydio Assured Future Equipment - X10 Airframe with Cellular Refresh</t>
+  </si>
+  <si>
+    <t>Kit includes one "like system" to Skydio X10 with Cellular and Starter Kit to be delivered three years following the delivery of the associated Skydio X10 with Cellular. Does not include sensor package or attachments.</t>
+  </si>
+  <si>
+    <t>DR4SAFEVEHCEL</t>
+  </si>
+  <si>
+    <t>Skydio 3D Scan for S2+</t>
+  </si>
+  <si>
+    <t>Skydio 3D Scan for S2+ offers digital scan software for inspections of complex structures. It includes (a) Unlimited 3D capture photos per year, (b) Unlimited 2D capture photos (orthomosaic), (c) Software maintenance and customer support.</t>
+  </si>
+  <si>
+    <t>SKY3DSSW130</t>
+  </si>
+  <si>
+    <t>Skydio Remote Ops with Skydio Connect 5G - X10 to Dock (T-Mobile)</t>
+  </si>
+  <si>
+    <t>Skydio Remote Ops with Skydio Connect 5G (T-Mobile) offers the ability to operate a Skydio X10 remotely through an internet browser. Skydio Connect 5G - X10 to Dock enables autonomous or remote flights and live streaming over cellular 5G between a single cellular connected Skydio X10 and a Dock for X10. Data is unlimited, however, Skydio assumes an entitlement of 100 hours of cellular flight time per month that can be pooled across all drones in your organization licensed. Usage in excess of this entitlement will not result in interruption or degradation of service; however, consistent usage in substantial excess of this entitlement may require purchase of an expanded data license.</t>
+  </si>
+  <si>
+    <t>SWREMOPRNGEXTDT</t>
+  </si>
+  <si>
+    <t>Skydio Data Management and Streaming Suite with Range Extender (T-Mobile)</t>
+  </si>
+  <si>
+    <t>Includes one (1) term of Skydio Multi-Viewer Live Streaming, one (1) term of Skydio Fleet Manager, one (1) term of Skydio Media Sync, one (1) term of Skydio Data Storage. Minimum 12 months term required. Enables extended range flight over 5G for operator launched flights between a single X10 vehicle and the paired X10 Enterprise Controller (a 1:1 relationship). Extended range flight over 5G using any interface other than the controller used by the onsite operator to launch the X10 vehicle (i.e., other network connected X10 Enterprise controllers, Remote Flight Deck browser) is not authorized or supported; Skydio may introduce controls designed to enforce this restriction. US only.</t>
+  </si>
+  <si>
+    <t>SWSUITEDMSTMO</t>
+  </si>
+  <si>
+    <t>Skydio Data Management and Streaming Suite with Range Extender (WPS)</t>
+  </si>
+  <si>
+    <t>Includes one (1) term of Skydio Multi-Viewer Live Streaming, one (1) term of Skydio Fleet Manager, one (1) term of Skydio Media Sync, one (1) term of Skydio Data Storage. Minimum 12 months term required. Enables extended range flight over 5G for operator launched flights between an X10 vehicle and X10 Enterprise Controller or Dock. By purchasing, customer accepts the the responsibility of confirming WPS eligibility, warrants that it will so confirm before flying on WPS, and will indemnify and hold harmless Skydio against any claims arising from ineligible use of WPS.</t>
+  </si>
+  <si>
+    <t>SWSUITEDMSWPS</t>
+  </si>
+  <si>
+    <t>Skydio X10 Dock Bundle (2.4/5 GHz, 5G/LTE Ready: SIM Card Included, IR) NA + VT300-L with Skydio Dock Maint &amp; Repair (5YR term)</t>
+  </si>
+  <si>
+    <t>Includes one (1) Skydio Dock for X10, one (1) External Radio (2.4/5 GHz), one (1) Skydio X10 Vehicle with Sensor Package (2.4/5 GHz, 5G/LTE Ready, IR) NA + VT300-L [includes Skydio Autonomy, which allows the drone to see, understand, and act upon the world. License is perpetual and non-transferable.], two (2) Skydio Dock Battery for X10, one (1) Skydio 100W Wall Adapter, NA, one (1) Skydio Spare Propellers for X10. Skydio will provide Dock repair and preventative maintenance services to maintain operational value in customer operational areas. Skydio will plan preventative maintenance based on recommended schedule (time based on usage based). Parts for the Dock are included in maintenance and repair fee. Repair response for non-operational impacting repair will conform to the standard response. Customer is responsible for the replacement of wearable drone parts (propellers and batteries). Skydio will attempt to conduct these swaps on behalf of the customer when on site for routine maintenance or repair, however, if time frames do not align, the customer is responsible for the safe operation of their aircraft in the airspace and changing these parts. 5-year term.</t>
+  </si>
+  <si>
+    <t>DR4EDBN2IL1G0000NAM5YR</t>
+  </si>
+  <si>
+    <t>Skydio X10 Dock Bundle (2.4/5 GHz, 5G/LTE Ready: SIM Card Included, IR) NA + VT300-L with Skydio Dock Maint &amp; Repair, Premium (5YR term)</t>
+  </si>
+  <si>
+    <t>Includes one (1) Skydio Dock for X10, one (1) External Radio (2.4/5 GHz), one (1) Skydio X10 Vehicle with Sensor Package (2.4/5 GHz, 5G/LTE Ready, IR) NA + VT300-L [includes Skydio Autonomy, which allows the drone to see, understand, and act upon the world. License is perpetual and non-transferable.], two (2) Skydio Dock Battery for X10, one (1) Skydio 100W Wall Adapter, NA, one (1) Skydio Spare Propellers for X10. Skydio will provide Dock repair and preventative maintenance services to maintain operational value in customer operational areas. Skydio will plan preventative maintenance based on recommended schedule (time based on usage based). Parts for the Dock are included in maintenance and repair fee. Repair response for non-operational impacting repair will conform to the standard response. Includes wearable drone parts (propellers and batteries). Customer is responsible for the replacement of wearable drone parts (propellers and batteries). Skydio will attempt to conduct these swaps on behalf of the customer when on site for routine maintenance or repair, however, if time frames do not align, the customer is responsible for the safe operation of their aircraft in the airspace and changing these parts. 5-year term.</t>
+  </si>
+  <si>
+    <t>DR4EDBN2IL1G000PNAM5YR</t>
+  </si>
+  <si>
+    <t>Skydio X10 Dock Bundle (2.4/5 GHz, 5G/LTE Ready: SIM Card Included, IR) NA + VT300-Z with Skydio Dock Maint. &amp; Repair (5YR term)</t>
+  </si>
+  <si>
+    <t>Includes one (1) Skydio Dock for X10, one (1) External Radio (2.4/5 GHz), one (1) Skydio X10 Vehicle with Sensor Package (2.4/5 GHz, 5G/LTE Ready, IR) NA + VT300-Z [includes Skydio Autonomy, which allows the drone to see, understand, and act upon the world. License is perpetual and non-transferable.], two (2) Skydio Dock Battery for X10, one (1) Skydio 100W Wall Adapter, NA, one (1) Skydio Spare Propellers for X10. Skydio will provide Dock repair and preventative maintenance services to maintain operational value in customer operational areas. Skydio will plan preventative maintenance based on recommended schedule (time based on usage based). Parts for the Dock are included in maintenance and repair fee. Repair response for non-operational impacting repair will conform to the standard response. Customer is responsible for the replacement of wearable drone parts (propellers and batteries). Skydio will attempt to conduct these swaps on behalf of the customer when on site for routine maintenance or repair, however, if time frames do not align, the customer is responsible for the safe operation of their aircraft in the airspace and changing these parts. 5-year term.</t>
+  </si>
+  <si>
+    <t>DR4EDBN2IZ1G0000NAM5YR</t>
+  </si>
+  <si>
+    <t>Skydio X10 Dock Bundle (2.4/5 GHz, 5G/LTE Ready: SIM Card Included, IR) NA + VT300-Z with Skydio Dock Maint. &amp; Repair, Premium (5YR term)</t>
+  </si>
+  <si>
+    <t>Includes one (1) Skydio Dock for X10, one (1) External Radio (2.4/5 GHz), one (1) Skydio X10 Vehicle with Sensor Package (2.4/5 GHz, 5G/LTE Ready, IR) NA + VT300-Z [includes Skydio Autonomy, which allows the drone to see, understand, and act upon the world. License is perpetual and non-transferable.], two (2) Skydio Dock Battery for X10, one (1) Skydio 100W Wall Adapter, NA, one (1) Skydio Spare Propellers for X10. Skydio will provide Dock repair and preventative maintenance services to maintain operational value in customer operational areas. Skydio will plan preventative maintenance based on recommended schedule (time based on usage based). Parts for the Dock are included in maintenance and repair fee. Repair response for non-operational impacting repair will conform to the standard response. Includes wearable drone parts (propellers and batteries). Customer is responsible for the replacement of wearable drone parts (propellers and batteries). Skydio will attempt to conduct these swaps on behalf of the customer when on site for routine maintenance or repair, however, if time frames do not align, the customer is responsible for the safe operation of their aircraft in the airspace and changing these parts. 5-year term.</t>
+  </si>
+  <si>
+    <t>DR4EDBN2IZ1G000PNAM5YR</t>
+  </si>
+  <si>
+    <t>Skydio X10 Dock Bundle (2.4/5 GHz, 5G/LTE Ready: SIM Card Included, Visible Light) NA + V100-L with Skydio Dock Maint. &amp; Repair (5YR term)</t>
+  </si>
+  <si>
+    <t>Includes one (1) Skydio Dock for X10, one (1) External Radio (2.4/5 GHz), one (1) Skydio X10 Vehicle with Sensor Package (2.4/5 GHz, 5G/LTE Ready, Visible Light) NA + V100-L [includes Skydio Autonomy, which allows the drone to see, understand, and act upon the world. License is perpetual and non-transferable.], two (2) Skydio Dock Battery for X10, one (1) Skydio 100W Wall Adapter, NA, one (1) Skydio Spare Propellers for X10. Skydio will provide Dock repair and preventative maintenance services to maintain operational value in customer operational areas. Skydio will plan preventative maintenance based on recommended schedule (time based on usage based). Parts for the Dock are included in maintenance and repair fee. Repair response for non-operational impacting repair will conform to the standard response. Customer is responsible for the replacement of wearable drone parts (propellers and batteries). Skydio will attempt to conduct these swaps on behalf of the customer when on site for routine maintenance or repair, however, if time frames do not align, the customer is responsible for the safe operation of their aircraft in the airspace and changing these parts. 5-year term.</t>
+  </si>
+  <si>
+    <t>DR4EDBN2V11G0000NAM5YR</t>
+  </si>
+  <si>
+    <t>Skydio X10 Dock Bundle (2.4/5 GHz, 5G/LTE Ready: SIM Card Included, Visible Light) NA + V100-L with Skydio Dock Maint. &amp; Repair, Premium (5YR term)</t>
+  </si>
+  <si>
+    <t>Includes one (1) Skydio Dock for X10, one (1) External Radio (2.4/5 GHz), one (1) Skydio X10 Vehicle with Sensor Package (2.4/5 GHz, 5G/LTE Ready, Visible Light) NA + V100-L [includes Skydio Autonomy, which allows the drone to see, understand, and act upon the world. License is perpetual and non-transferable.], two (2) Skydio Dock Battery for X10, one (1) Skydio 100W Wall Adapter, NA, one (1) Skydio Spare Propellers for X10. Skydio will provide Dock repair and preventative maintenance services to maintain operational value in customer operational areas. Skydio will plan preventative maintenance based on recommended schedule (time based on usage based). Parts for the Dock are included in maintenance and repair fee. Repair response for non-operational impacting repair will conform to the standard response. Includes wearable drone parts (propellers and batteries). Customer is responsible for the replacement of wearable drone parts (propellers and batteries). Skydio will attempt to conduct these swaps on behalf of the customer when on site for routine maintenance or repair, however, if time frames do not align, the customer is responsible for the safe operation of their aircraft in the airspace and changing these parts. 5-year term.</t>
+  </si>
+  <si>
+    <t>DR4EDBN2V11G000PNAM5YR</t>
+  </si>
+  <si>
+    <t>Skydio X10 Dock Bundle (2.4/5 GHz, 5G/LTE Ready: SIM Card Included, Visible Light) NA + VT300-L with Skydio Dock Maint. &amp; Repair (5YR term)</t>
+  </si>
+  <si>
+    <t>Includes one (1) Skydio Dock for X10, one (1) External Radio (2.4/5 GHz), one (1) Skydio X10 Vehicle with Sensor Package (2.4/5 GHz, 5G/LTE Ready, Visible Light) NA + VT300-L [includes Skydio Autonomy, which allows the drone to see, understand, and act upon the world. License is perpetual and non-transferable.], two (2) Skydio Dock Battery for X10, one (1) Skydio 100W Wall Adapter, NA, one (1) Skydio Spare Propellers for X10. Skydio will provide Dock repair and preventative maintenance services to maintain operational value in customer operational areas. Skydio will plan preventative maintenance based on recommended schedule (time based on usage based). Parts for the Dock are included in maintenance and repair fee. Repair response for non-operational impacting repair will conform to the standard response. Customer is responsible for the replacement of wearable drone parts (propellers and batteries). Skydio will attempt to conduct these swaps on behalf of the customer when on site for routine maintenance or repair, however, if time frames do not align, the customer is responsible for the safe operation of their aircraft in the airspace and changing these parts. 5-year term.</t>
+  </si>
+  <si>
+    <t>DR4EDBN2VL1G0000NAM5YR</t>
+  </si>
+  <si>
+    <t>Skydio X10 Dock Bundle (2.4/5 GHz, 5G/LTE Ready: SIM Card Included, Visible Light) NA + VT300-L with Skydio Dock Maint. &amp; Repair, Premium (5YR term)</t>
+  </si>
+  <si>
+    <t>Includes one (1) Skydio Dock for X10, one (1) External Radio (2.4/5 GHz), one (1) Skydio X10 Vehicle with Sensor Package (2.4/5 GHz, 5G/LTE Ready, Visible Light) NA + VT300-L [includes Skydio Autonomy, which allows the drone to see, understand, and act upon the world. License is perpetual and non-transferable.], two (2) Skydio Dock Battery for X10, one (1) Skydio 100W Wall Adapter, NA, one (1) Skydio Spare Propellers for X10. Skydio will provide Dock repair and preventative maintenance services to maintain operational value in customer operational areas. Skydio will plan preventative maintenance based on recommended schedule (time based on usage based). Parts for the Dock are included in maintenance and repair fee. Repair response for non-operational impacting repair will conform to the standard response. Includes wearable drone parts (propellers and batteries). Customer is responsible for the replacement of wearable drone parts (propellers and batteries). Skydio will attempt to conduct these swaps on behalf of the customer when on site for routine maintenance or repair, however, if time frames do not align, the customer is responsible for the safe operation of their aircraft in the airspace and changing these parts. 5-year term.</t>
+  </si>
+  <si>
+    <t>DR4EDBN2VL1G000PNAM5YR</t>
+  </si>
+  <si>
+    <t>Skydio X10 Dock Bundle (2.4/5 GHz, 5G/LTE Ready: SIM Card Included, Visible Light) NA + VT300-Z with Skydio Dock Maint. &amp; Repair (5YR term)</t>
+  </si>
+  <si>
+    <t>Includes one (1) Skydio Dock for X10, one (1) External Radio (2.4/5 GHz), one (1) Skydio X10 Vehicle with Sensor Package (2.4/5 GHz, 5G/LTE Ready, Visible Light) NA + VT300-Z [includes Skydio Autonomy, which allows the drone to see, understand, and act upon the world. License is perpetual and non-transferable.], two (2) Skydio Dock Battery for X10, one (1) Skydio 100W Wall Adapter, NA, one (1) Skydio Spare Propellers for X10. Skydio will provide Dock repair and preventative maintenance services to maintain operational value in customer operational areas. Skydio will plan preventative maintenance based on recommended schedule (time based on usage based). Parts for the Dock are included in maintenance and repair fee. Repair response for non-operational impacting repair will conform to the standard response. Customer is responsible for the replacement of wearable drone parts (propellers and batteries). Skydio will attempt to conduct these swaps on behalf of the customer when on site for routine maintenance or repair, however, if time frames do not align, the customer is responsible for the safe operation of their aircraft in the airspace and changing these parts. 5-year term.</t>
+  </si>
+  <si>
+    <t>DR4EDBN2VZ1G0000NAM5YR</t>
+  </si>
+  <si>
+    <t>Skydio X10 Dock Bundle (2.4/5 GHz, 5G/LTE Ready: SIM Card Included, Visible Light) NA + VT300-Z with Skydio Dock Maint. &amp; Repair, Premium (5YR term)</t>
+  </si>
+  <si>
+    <t>Includes one (1) Skydio Dock for X10, one (1) External Radio (2.4/5 GHz), one (1) Skydio X10 Vehicle with Sensor Package (2.4/5 GHz, 5G/LTE Ready, Visible Light) NA + VT300-Z [includes Skydio Autonomy, which allows the drone to see, understand, and act upon the world. License is perpetual and non-transferable.], two (2) Skydio Dock Battery for X10, one (1) Skydio 100W Wall Adapter, NA, one (1) Skydio Spare Propellers for X10. Skydio will provide Dock repair and preventative maintenance services to maintain operational value in customer operational areas. Skydio will plan preventative maintenance based on recommended schedule (time based on usage based). Parts for the Dock are included in maintenance and repair fee. Repair response for non-operational impacting repair will conform to the standard response. Includes wearable drone parts (propellers and batteries). Customer is responsible for the replacement of wearable drone parts (propellers and batteries). Skydio will attempt to conduct these swaps on behalf of the customer when on site for routine maintenance or repair, however, if time frames do not align, the customer is responsible for the safe operation of their aircraft in the airspace and changing these parts. 5-year term.</t>
+  </si>
+  <si>
+    <t>DR4EDBN2VZ1G000PNAM5YR</t>
+  </si>
+  <si>
+    <t>Skydio X10 Vehicle with Sensor Package (2.4/5 GHz, 5G/LTE Ready: SIM Card Included, IR) NA + V100-L</t>
+  </si>
+  <si>
+    <t>Includes one (1) Skydio X10 2.4/5 GHz, 5G/LTE Ready vehicle one (1) V100-L Sensor Package. Includes one (1) license to Skydio Autonomy Drone Software that allows the drone to see, understand, and act upon the world. License is perpetual and non-transferable.</t>
+  </si>
+  <si>
+    <t>DR4EVHG2I1G0000NA</t>
+  </si>
+  <si>
+    <t>Skydio X10 Vehicle with Sensor Package (2.4/5 GHz, 5G/LTE Ready: SIM Card Included, Visible Light) NA + VT300-L</t>
+  </si>
+  <si>
+    <t>DR4EVHG2VLG0000NA</t>
+  </si>
+  <si>
+    <t>Skydio X10 Enterprise Kit (VT300-Z), 3-Year Term</t>
+  </si>
+  <si>
+    <t>DR4ESKTENTVZ3Y</t>
+  </si>
+  <si>
+    <t>Skydio X10 Enterprise Kit with Cellular Data (VT300-L), 3-Year Term</t>
+  </si>
+  <si>
+    <t>DR4ESKTENTVL3Y5G</t>
+  </si>
+  <si>
+    <t>Skydio X10 Vehicle with Sensor Package (2.4/5 GHz, 5G/LTE Ready: SIM Card Included, IR) NA + VT300-Z</t>
+  </si>
+  <si>
+    <t>DR4EVHG2IZG0000NA</t>
+  </si>
+  <si>
+    <t>Skydio X10 Vehicle Only (2.4/5 GHz, 5G/LTE Ready, IR) NA</t>
+  </si>
+  <si>
+    <t>DR4EVEH2I0G0300NA</t>
+  </si>
+  <si>
+    <t>Skydio Dock for X10 - Commissioning</t>
+  </si>
+  <si>
+    <t>Includes a pre-site survey that delivers a report on optimal Dock for X10 and C93 install location and any additional action items required before installation, Skydio deployment and set up services for one (1) site. Includes Remote and in-person support, on-site for up to 5 days. Skydio will assist with deployment strategy, connecting Skydio Dock &amp; customer network infrastructure and troubleshooting. Skydio will assist with mission planning and data management, support, and troubleshooting. If an engineer is not present on site, an on-call engineer will support the on site representatives. Docks must be deployed and operated in compliance with Skydio's Dock Safety Guidelines, Dock Technical Package, and Dock Operator Manual to remain eligible for support.</t>
+  </si>
+  <si>
+    <t>DOKDR4DEPLOY</t>
+  </si>
+  <si>
+    <t>Skydio Dock for X10 - Commissioning &amp; Training</t>
+  </si>
+  <si>
+    <t>Includes a pre-site survey that delivers a report on optimal Dock and C93 install location and any additional action items required before installation, Skydio deployment and set up services for one (1) site. Includes Remote and in-person support, on-site for up to 5 days. Skydio will assist with deployment strategy, connecting Skydio Dock &amp; customer network infrastructure and troubleshooting. Skydio will assist with mission planning and data management, support, and troubleshooting. If an engineer is not present on site, an on-call engineer will support the on site representatives. Docks must be deployed and operated in compliance with Skydio's Dock Safety Guidelines, Dock Technical Package, and Dock Operator Manual to remain eligible for support. Includes three (3) day in-person training on the operation of Skydio Dock for X10, consisting of a ground school in the classroom and live flight training in the field. Covers hardware overview, subsequent setup, flight, mission planning &amp; execution, best practices, environmental factors, and maintenance. For up to four (4) students. Participants receive a course completion certificate upon the successful completion of this training. Travel and lodging costs are included in this price.</t>
+  </si>
+  <si>
+    <t>DOKDR4DEPLOYTRN</t>
+  </si>
+  <si>
+    <t>Skydio Dock for X10 - Maintenance and Repair</t>
+  </si>
+  <si>
+    <t>Repair and preventative maintenance services on the Dock for X10 Flight System for 1 year. Customer is responsible for the purchase and installation of replaceable drone components (including propellers and batteries) and for maintaining system components in accordance with the Skydio Dock for X10 Flight System Maintenance Manual. Customer must contact Skydio Support to schedule maintenance and repairs. Repairs and replacements are conducted as-needed based on system faults detected within Skydio Cloud, or as reported by the Customer and mutually agreed upon based on diagnostics and troubleshooting. Field-replaceable components, shipping, handling, field services work hours and travel are included.</t>
+  </si>
+  <si>
+    <t>DOKDR4MAINTUS</t>
+  </si>
+  <si>
+    <t>Skydio Dock for X10 - In-Person Training</t>
+  </si>
+  <si>
+    <t>Includes two (2) day in-person training on the operation of the Skydio Dock for X10 Flight System, consisting of a ground school in the classroom and live flight training. Covers hardware overview, subsequent setup, flight, mission planning and execution, best practices, environmental factors, and customer-provided maintenance. For up to four (4) students. Participants receive a course completion certificate upon the successful completion of this training. Travel and lodging costs for Skydio personnel are included in this price.</t>
+  </si>
+  <si>
+    <t>DOKDR4TRNIP</t>
+  </si>
+  <si>
+    <t>Skydio Dock Instructor Training</t>
+  </si>
+  <si>
+    <t>Students will learn how to instruct the use and operation of Skydio Dock and Remote Ops. Training will consist of a classroom portion, covering instructional techniques and Skydio Dock ground school teach backs of classroom material, and a field portion covering the instruction of flight cards. The prerequisite for this training is the Skydio Dock In-Person Training. For up to two (2) students. Participants will receive a course completion certificate upon the successful completion of this training. Travel and lodging costs are included in this price.</t>
+  </si>
+  <si>
+    <t>DOKTRNINST</t>
+  </si>
+  <si>
+    <t>X2 RMA: High</t>
+  </si>
+  <si>
+    <t>Covers the cost of inspection, labor, and replacement of components including arms, atenna, gimbal, and internal electronics. Unit will be recalibrated and fully tested to original factory standards.</t>
+  </si>
+  <si>
+    <t>DR3RMAHIGH</t>
+  </si>
+  <si>
+    <t>X2 RMA: Low</t>
+  </si>
+  <si>
+    <t>Covers the cost of inspection, labor, and replacement of arms, and antenna. Unit will be recalibrated and fully tested to original factory standards.</t>
+  </si>
+  <si>
+    <t>DR3RMALOW</t>
+  </si>
+  <si>
+    <t>X2 RMA: Medium</t>
+  </si>
+  <si>
+    <t>Covers the cost of inspection, labor, and replacement of components including arms, atenna, and gimbal. Unit will be recalibrated and fully tested to original factory standards.</t>
+  </si>
+  <si>
+    <t>DR3RMAMED</t>
+  </si>
+  <si>
+    <t>Skydio Dock Battery for X10</t>
+  </si>
+  <si>
+    <t>Includes one (1) Skydio Dock Battery for X10. Skydio Dock Battery charges the X10 and is specially designed to work with the next generation of Skydio Dock for effortless, autonomous charging.</t>
+  </si>
+  <si>
+    <t>DR4ACCBATDOK</t>
+  </si>
+  <si>
+    <t>Skydio X10 Battery Molle Pouch, Black</t>
+  </si>
+  <si>
+    <t>One (1) pouch for a Skydio X10 battery or dual charger. Equipped with Molle straps on the outside for configurability with standard packing systems. Black color.</t>
+  </si>
+  <si>
+    <t>DR4ACCBMOLB</t>
+  </si>
+  <si>
+    <t>Skydio X10 Controller Molle Pouch, Black</t>
+  </si>
+  <si>
+    <t>One (1) pouch for Skydio X10 controller. Equipped with Molle straps on the outside for configurability with standard packing systems. Black color.</t>
+  </si>
+  <si>
+    <t>DR4ACCBMOLC</t>
+  </si>
+  <si>
+    <t>Skydio X10 Molle Pouch, Black</t>
+  </si>
+  <si>
+    <t>One (1) pouch for Skydio X10 with capacity to carry one vehicle and attached battery. Includes one (1) strap for cross-body carry. Equipped with Molle straps on the outside for configurability with standard packing systems. Black color.</t>
+  </si>
+  <si>
+    <t>DR4ACCBMOLV</t>
+  </si>
+  <si>
+    <t>Skydio X10 Battery Molle Pouch</t>
+  </si>
+  <si>
+    <t>One (1) pouch for a Skydio X10 battery or dual charger. Equipped with Molle straps on the outside for configurability with standard packing systems. Camo color.</t>
+  </si>
+  <si>
+    <t>DR4ACCMOLB</t>
+  </si>
+  <si>
+    <t>Skydio X10 Controller Molle Pouch</t>
+  </si>
+  <si>
+    <t>One (1) pouch for Skydio X10 controller. Equipped with Molle straps on the outside for configurability with standard packing systems. Camo color.</t>
+  </si>
+  <si>
+    <t>DR4ACCMOLC</t>
+  </si>
+  <si>
+    <t>Skydio X10 Molle Pouch</t>
+  </si>
+  <si>
+    <t>One (1) pouch for Skydio X10 with capacity to carry one vehicle and attached battery. Includes one (1) strap for cross-body carry. Equipped with Molle straps on the outside for configurability with standard packing systems. Camo color.</t>
+  </si>
+  <si>
+    <t>DR4ACCMOLV</t>
+  </si>
+  <si>
+    <t>Skydio X10 Molle Pouch Set</t>
+  </si>
+  <si>
+    <t>Includes one (1) X10 Vehicle Molle Pouch, one (1) Controller Molle Pouch, and two (2) Battery Molle Pouches. Camo Color.</t>
+  </si>
+  <si>
+    <t>DR4ACCMOLVCBB</t>
+  </si>
+  <si>
+    <t>Skydio Torque Tool (2mm, 28cNm)</t>
+  </si>
+  <si>
+    <t>One (1) Skydio Torque Tool (2mm, 28cNm) for sensor package upgrades.</t>
+  </si>
+  <si>
+    <t>DR4ACCTT</t>
+  </si>
+  <si>
+    <t>One (1) wall adapter (100W) to charge controller or batteries with either the Skydio X10 or dual charger. Includes US cord only, does not include charger.</t>
+  </si>
+  <si>
+    <t>Skydio Assured Future Equipment - Dock Commissioning</t>
+  </si>
+  <si>
+    <t>Includes Skydio SAFE dock deployment and set up services for one (1) site</t>
+  </si>
+  <si>
+    <t>DR4SAFEDOKDEPLOY</t>
+  </si>
+  <si>
+    <t>Skydio 3D Scan for X10 In-Person Training (add-on)</t>
+  </si>
+  <si>
+    <t>This one (1) day add on to Skydio X10 In-Person or Blended training covers the Skydio 3D Scan basics and consists of a classroom portion and a flight portion. For up to four (4) students.</t>
+  </si>
+  <si>
+    <t>DR4TRN3DS</t>
+  </si>
+  <si>
+    <t>Skydio X10 In-Person Training (OCONUS)</t>
+  </si>
+  <si>
+    <t>A two (2) day in-person training on the operation of the Skydio X10, Skydio Enterprise Controller, Skydio Enterprise App, and on drone Skydio software, consisting of a ground school in the classroom and live flight training in the field. For up to four (4) students. Participants will receive a course completion certificate upon the successful completion of this training. Travel and lodging costs are included in this price.</t>
+  </si>
+  <si>
+    <t>DR4TRNOCONUS</t>
+  </si>
+  <si>
+    <t>Program Deployment</t>
+  </si>
+  <si>
+    <t>Includes: (a) program management blueprint for success with Skydio and use case experts, (b) document &amp; project plan: program phases, mission planning &amp; outcomes, (c) bi-weekly touch points throughout project life cycle, project plan tracking and adjustments. Price is annual.</t>
+  </si>
+  <si>
+    <t>PSDEPLOYPRGM</t>
+  </si>
+  <si>
+    <t>Embedded Program Management, Dedicated Full Time</t>
+  </si>
+  <si>
+    <t>Includes: (a) Drone and Dock deployment program management &amp; project planning, (b) coordination &amp; tracking of project deliveries and milestones, (c) resource allocation, including customer and Skydio resources/program leads, (d) support with overall program documentation, (e) programmatic status updates. Price is annual.</t>
+  </si>
+  <si>
+    <t>PSEMBPRGMFULL</t>
+  </si>
+  <si>
+    <t>Embedded Program Management, Dedicated Half Time</t>
+  </si>
+  <si>
+    <t>Includes: (a) Drone and Dock deployment program management &amp; project planning, (b) coordination &amp; tracking of project deliveries and milestones, (c) resource allocation, including customer and Skydio resources/program leads, (d) support with overall program documentation, (e) programmatic status updates. Resource is half time. Price is annual.</t>
+  </si>
+  <si>
+    <t>PSEMBPRGMHALF</t>
+  </si>
+  <si>
+    <t>Program Documentation - Basic</t>
+  </si>
+  <si>
+    <t>Program Documentation Service for organizations establishing basic operations. Documentation package includes: General Operating Manual Template, Training Program Template, and Basic Program Documentation Guidebook. Also included is one General Operating Manual Guidebook Walkthrough Session (3 hr). Skydio will provide a program documentation package (3 documents) and two Walkthrough Sessions (3 hrs) to customer within two(2) months of customer onboarding.</t>
+  </si>
+  <si>
+    <t>SKYPROGDOCBA</t>
+  </si>
+  <si>
+    <t>Program Documentation - Enterprise</t>
+  </si>
+  <si>
+    <t>Program Documentation Service for organizations implementing Part 107 BVLOS operations. Documentation package includes customized General Operating Manual, Training Program, and Safety Manual and up to 20 hours of direct Skydio Regulatory Team support. Skydio will provide a program documentation package (3 documents) and support to customer within six months of customer onboarding.</t>
+  </si>
+  <si>
+    <t>SKYPROGDOCEN</t>
+  </si>
+  <si>
+    <t>Waiver Application - Public Safety</t>
+  </si>
+  <si>
+    <t>Service to assist public safety agencies in pursuing FAA approval to conduct advanced drone operations such as Drone as First Responder. Skydio will provide an FAA request package including Concept of Operation, Safety Case, and Skydio Technical Supplements to obtain a Certificate of Authorization (COA) using Skydio drones within 4 months of onboarding. Skydio will also identify all changes and updates necessary to UAS program documentation for advanced drone operations.</t>
+  </si>
+  <si>
+    <t>SKYPROGDOCPS</t>
+  </si>
+  <si>
+    <t>Waiver Application - Remote Ops Essential</t>
+  </si>
+  <si>
+    <t>A single FAA request for up to 3 operating sites/locations with a similar aviation risk profile. Applies to various types of flight operation (ex. Operator-launched, Crew-based, and Dock-based operations). Waiver request package includes written Concept of Operations, Safety Case, Skydio Technical Supplement, and Risk Mitigation Technology Strategy. Skydio will provide documentation package to customer within four months of customer onboarding.</t>
+  </si>
+  <si>
+    <t>SKYRSASESSNA</t>
+  </si>
+  <si>
+    <t>Waiver Application - Remote Ops Expansion</t>
+  </si>
+  <si>
+    <t>A single FAA request for multiple sites/locations with a similar aviation risk profile. Applies to various types of flight operation (ex. Operator-launched, Crew-based, and Dock-based operations). Waiver request package includes written Concept of Operations, Safety Case, Skydio Technical Supplement, and Risk Mitigation Technology Strategy. Skydio will provide documentation package to customer within four months of customer onboarding. Requires prior purchase of Waiver Application - Essential.</t>
+  </si>
+  <si>
+    <t>SKYRSASEXPNA</t>
+  </si>
+  <si>
+    <t>Waiver Application - Remote Ops</t>
+  </si>
+  <si>
+    <t>A single FAA request for multiple sites/locations with a similar aviation risk profile. Applies to various types of flight operation (ex. Operator-launched, Crew-based, and Dock-based operations). Waiver request package includes written Concept of Operations, Safety Case, Skydio Technical Supplement, and Risk Mitigation Technology Strategy. Skydio will provide documentation package to customer within four months of customer onboarding.</t>
+  </si>
+  <si>
+    <t>SKYRSASREMNA</t>
+  </si>
+  <si>
+    <t>Part 107 Prep Course</t>
+  </si>
+  <si>
+    <t>Self-paced online Part 107 test prep training provided by Drone Pilot Ground School. Includes course material, live support, and test prep questions</t>
+  </si>
+  <si>
+    <t>SKYTRNSUAS100NA</t>
+  </si>
+  <si>
+    <t>Skydio X10 In-Person Training</t>
+  </si>
+  <si>
+    <t>Two (2) day in-person training on the operation of Skydio X10, the Skydio Enterprise App, and Skydio software, consisting of a ground school in the classroom and live flight training in the field. For up to four (4) students. Participants receive a course completion certificate upon the successful completion of this training. Travel and lodging costs are included in this price.</t>
+  </si>
+  <si>
+    <t>TRN111NADR4</t>
+  </si>
+  <si>
+    <t>Skydio X10 Blended Training</t>
+  </si>
+  <si>
+    <t>Self-paced online training course on the operation of Skydio X10, the Skydio Enterprise App, and Skydio software via the Skydio LMS, followed by one (1) day of in-person live flight training in the field. For up to four (4) students. Participants will receive a course completion certificate upon the successful completion of this training. Travel and lodging costs are included in this price.</t>
+  </si>
+  <si>
+    <t>TRN113NADR4</t>
+  </si>
+  <si>
+    <t>Skydio Assured Future Equipment - Patrol-Led DFR Kit, Refresh 2</t>
+  </si>
+  <si>
+    <t>SAFE refresh for patrol-led operations, Years 5 - 7.5. Includes one (1) Skydio Assured Future Equipment - X10 Ready Kit (Thermal) Refresh, one (1) Skydio Assured Future Equipment - NightSense Attachment.</t>
+  </si>
+  <si>
+    <t>DR4SAFEKITPLDFR2</t>
+  </si>
+  <si>
+    <t>Skydio Assured Future Equipment - Starter Kit (Non-Thermal), Refresh 2</t>
+  </si>
+  <si>
+    <t>DR4SAFESKTN2</t>
+  </si>
+  <si>
+    <t>Vibration Isolator Kit for Sensor Packages</t>
+  </si>
+  <si>
+    <t>Five (5) replacement sensor package isolators. Compatible with the VT300-L and VT300-Z.</t>
+  </si>
+  <si>
+    <t>DR4SPRISO</t>
+  </si>
+  <si>
     <t>Consumables Plan for Skydio X10 Dock Ops</t>
   </si>
   <si>
     <t>Consumables Plan for Skydio X10 Dock Ops entitles the customer to free replacements for batteries and propellers that reach their recommended duty cycle as recommended by Skydio. Customer is responsible for the replacement of batteries and propellers on the drone in accordance with Skydio recommendation. Price is annual per X10. US Only.</t>
   </si>
   <si>
-    <t>Software as a Service</t>
-[...1 lines deleted...]
-  <si>
     <t>DOKDR4CNSUS</t>
   </si>
   <si>
-    <t>Lot 3 Cloud</t>
-[...59 lines deleted...]
-    <t>29</t>
+    <t>Skydio Dock for X10 Enterprise Kit with Cellular Data (VT300-L), 5-Year Term</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Includes one (1) 5-year X10 Dock system. System includes: one (1) Skydio Dock for X10, one (1) External Radio, one (1) Skydio X10 Vehicle with Sensor Package (VT300-L), and Dock accessories. One (1) 5-year term of Skydio Remote Ops Suite for X10 Dock and one (1) cellular data plan for the X10 (5-year term). Includes one (1) "like system" refresh to the Skydio X10 + VT300-L. 
+Includes Dock for X10 Commissioning: Physical Site survey, physical installation of hardware and system initialization for all networking and software for (1) site. Includes installation of the Skydio Dock for X10, Skydio X10 Drone, Skydio Connect External Radio, Skydio Cloud and any system equipment purchased to support the Customer’s configuration. Includes virtual and on-site support by Skydio Field Services for up to (5) business days from the original installation date. Also includes a dedicated Launch Team member to coordinate both Skydio and customer readiness. Deployment plan will be developed between Customer and Skydio Launch Team. All actions related to system installation and deployment must be conducted by Skydio-authorized technicians and Field Services teams. Travel and lodging costs for Skydio personnel are included.
+Includes repair and preventative maintenance services on the Dock for X10 Flight System for 5 years. Customer is responsible for maintaining system components in accordance with the Skydio Dock for X10 Flight System Maintenance Manual. Customer must contact Skydio Support to schedule maintenance and repairs. Repairs and replacements are conducted as-needed based on system faults detected within Skydio Cloud, or as reported by the Customer and mutually agreed upon based on diagnostics and troubleshooting. Field-replaceable components, shipping, handling, field services work hours and travel are included. Includes wearable drone parts (propellers and batteries). Customer is responsible for the replacement of batteries and propellers on the drone in accordance with Skydio recommendation.
+Includes access to a discounted and fixed repair and replacement price of $990 per X10 vehicle, up to 3 units over Customer's purchased term, beginning on the date of customer receipt of X10. Customer will be charged the full cost of the replacement drone if Skydio fails to receive payment of associated replacement fees (covered in T&amp;C) within thirty (30) days of the shipment. 
+Includes regulatory waiver templates and support. Includes access to Skydio Academy Online.</t>
+  </si>
+  <si>
+    <t>DOKDR4ENTVL5Y5G</t>
+  </si>
+  <si>
+    <t>Skydio Connect 5G - Cellular Data Plan, X10 + Controller</t>
+  </si>
+  <si>
+    <t>Extended range flight over 5G for operator launched flights between a single X10 vehicle and the paired X10 Enterprise Controller (a 1:1 relationship). Extended range flight over 5G using any interface other than the controller used by the onsite operator to launch the X10 vehicle (i.e., other network connected X10 Enterprise controllers, Remote Flight Deck browser) is not authorized or supported; Skydio may introduce controls designed to enforce this restriction.</t>
+  </si>
+  <si>
+    <t>DR4SWRNGEXTWDNA</t>
+  </si>
+  <si>
+    <t>Skydio Connect 5G - WPS Data Plan</t>
+  </si>
+  <si>
+    <t>Extended range flight over 5G for operator launched flights between an X10 vehicle and X10 Enterprise Controller or Dock. By purchasing, customer accepts the the responsibility of confirming WPS eligibility, warrants that it will so confirm before flying on WPS, and will indemnify and hold harmless Skydio against any claims arising from ineligible use of WPS.</t>
+  </si>
+  <si>
+    <t>DR4SWRNGEXTWPSNA</t>
+  </si>
+  <si>
+    <t>Skydio X10 Instructor Training</t>
+  </si>
+  <si>
+    <t>Students will learn how to instruct the use and operation of the Skydio X10. Training will consist of a classroom portion, covering instructional techniques and Skydio X10 ground school teach backs of classroom material, and a field portion covering the instruction of flight cards. The prerequisite for this training is the X10 Vehicle In-Person Training. For up to two (2) students. Participants will receive a course completion certificate upon the successful completion of this training. Travel and lodging costs are included in this price.</t>
+  </si>
+  <si>
+    <t>DR4TRNINST</t>
+  </si>
+  <si>
+    <t>Skydio R10 Kit, US</t>
+  </si>
+  <si>
+    <t>Includes one (1) R10, one (1) controller, one (1) case, one (1) dual charger, one (1) set of spare propellers, and three (3) batteries.</t>
+  </si>
+  <si>
+    <t>DR5ESKT2VR00000US</t>
+  </si>
+  <si>
+    <t>Skydio R10 Hardware Repair</t>
+  </si>
+  <si>
+    <t>Includes damage replacement of the R10 vehicle. Customer will be charged the full cost of the replacement drone if Skydio fails to receive payment of associated replacement fees (covered in T&amp;C) within thirty (30) days of the shipment. Does not include attachments, accessories, or controller. Continental US and Hawaii and Alaska only.</t>
+  </si>
+  <si>
+    <t>DR5RMAHW</t>
+  </si>
+  <si>
+    <t>Skydio R10 Solution Repair</t>
+  </si>
+  <si>
+    <t>Includes damage replacement of the R10 vehicle. Customer will be charged the full cost of the replacement drone if Skydio fails to receive payment of associated replacement fees (covered in T&amp;C) within thirty (30) days of the shipment. Does not include attachments, accessories, or controller. Continental US and Hawaii and Alaska only. Purchase of R10 plan required.</t>
+  </si>
+  <si>
+    <t>DR5RMASLN</t>
+  </si>
+  <si>
+    <t>Skydio Assured Future Equipment - R10 Team Kit: First Refresh</t>
+  </si>
+  <si>
+    <t>First R10 SAFE refresh. Includes one "like system" to Skydio R10 Team Kit to be delivered two and a half years following the delivery of the associated Skydio R10. Purchase of R10 plan required.</t>
+  </si>
+  <si>
+    <t>DR5SAFE2KIT1</t>
+  </si>
+  <si>
+    <t>Skydio Assured Future Equipment - R10 Team Kit: Second Refresh</t>
+  </si>
+  <si>
+    <t>Second R10 SAFE refresh. Includes one "like system" to Skydio R10 Team Kit to be delivered five years following the delivery of the associated Skydio R10. Purchase of R10 plan required.</t>
+  </si>
+  <si>
+    <t>DR5SAFE2KIT2</t>
+  </si>
+  <si>
+    <t>Skydio Assured Future Equipment - R10 Team Kit: Third Refresh</t>
+  </si>
+  <si>
+    <t>Third R10 SAFE refresh. Includes one "like system" to Skydio R10 Team Kit to be delivered seven and a half years following the delivery of the associated Skydio R10. Purchase of R10 plan required</t>
+  </si>
+  <si>
+    <t>DR5SAFE2KIT3</t>
+  </si>
+  <si>
+    <t>Skydio Assured Future Equipment - R10 Kit: First Refresh</t>
+  </si>
+  <si>
+    <t>First R10 SAFE refresh. Includes one "like system" to Skydio R10 Kit to be delivered two and a half years following the delivery of the associated Skydio R10. Purchase of R10 plan required.</t>
+  </si>
+  <si>
+    <t>DR5SAFESTRKIT1</t>
+  </si>
+  <si>
+    <t>Skydio Assured Future Equipment - R10 Kit: Second Refresh</t>
+  </si>
+  <si>
+    <t>Second R10 SAFE refresh. Includes one "like system" to Skydio R10 Kit to be delivered five years following the delivery of the associated Skydio R10. Purchase of R10 plan required.</t>
+  </si>
+  <si>
+    <t>DR5SAFESTRKIT2</t>
+  </si>
+  <si>
+    <t>Skydio Assured Future Equipment - R10 Kit: Third Refresh</t>
+  </si>
+  <si>
+    <t>Third R10 SAFE refresh. Includes one "like system" to Skydio R10 Kit to be delivered seven and a half years following the delivery of the associated Skydio R10. Purchase of R10 plan required.</t>
+  </si>
+  <si>
+    <t>DR5SAFESTRKIT3</t>
+  </si>
+  <si>
+    <t>Skydio R10 Team Kit</t>
+  </si>
+  <si>
+    <t>Includes two (2) R10 vehicles, one (1) controller, one (1) case, one (1) dual charger, one (1) set of spare propellers, and four (4) batteries.</t>
+  </si>
+  <si>
+    <t>DR5STRKITS2DFRA</t>
+  </si>
+  <si>
+    <t>Skydio R10 Patrol Kit</t>
+  </si>
+  <si>
+    <t>DR5STRKITSDFRA</t>
+  </si>
+  <si>
+    <t>Skydio Connect 5G Data Plan for R10</t>
+  </si>
+  <si>
+    <t>Extended range flight over 5G for operator launched flights between an R10 or X10 vehicle and controller. Covers one SIM card in the vehicle and one SIM card in the controller. Price is annual.</t>
+  </si>
+  <si>
+    <t>DR5SWRNGEXTCTRL</t>
   </si>
   <si>
     <t>Embedded Technical Services, Designated</t>
   </si>
   <si>
     <t>Includes up to four (4) onsite visits and might include: (a) Skydio X10 configuration and setup optimized to customer use case and conop, (b) Skydio Cloud configuration and setup, (c) in-person RF and connectivity pre site surveys for customer select locations, (d) in-person testing and optimization of configuration/setup for the X10 drone, including live streaming and media sync and end to end workflow, (e) ongoing assistance with mission planning, optimizing overall systems and software stack for specific use case, location and conops, (e) support in Remote and in person support &amp; troubleshooting, (f) support with best practice guidance over Skydio Drones, Docks and Drone Program usage, (g) hands-on technical enablement and guidance. Price is annual.</t>
   </si>
   <si>
     <t>PSEMBTECHDES</t>
   </si>
   <si>
-    <t>Levatas Cognitive Inspection Platform (CIP) Software Licensing</t>
-[...80 lines deleted...]
-    <t>DR4ACCRFI</t>
+    <t>Skydio 3D Scan for X2E</t>
+  </si>
+  <si>
+    <t>Skydio 3D Scan for X2E offers digital scan software for inspections of complex structures. It includes (a) Unlimited 3D capture photos per year, (b) Unlimited 2D capture photos (orthomosaic), (c) Software maintenance and customer support.</t>
+  </si>
+  <si>
+    <t>SKY3DSSW131</t>
+  </si>
+  <si>
+    <t>Skydio 2+ Battery</t>
+  </si>
+  <si>
+    <t>One (1) Battery for Skydio 2+</t>
+  </si>
+  <si>
+    <t>SKYB350NA</t>
+  </si>
+  <si>
+    <t>Skydio Cloud Standard</t>
+  </si>
+  <si>
+    <t>Skydio Cloud Standard includes access to Skydio Fleet Manager for tracking fleet usage and Skydio Media Sync for media upload and management. Includes 512GB of storage capacity per year (pooled org-wide across all licensed drones). Includes live-streaming of video to a single user. (1-year term)</t>
+  </si>
+  <si>
+    <t>SKYCLD101</t>
+  </si>
+  <si>
+    <t>Skydio Cloud Enterprise for Real-time Awareness</t>
+  </si>
+  <si>
+    <t>Skydio Cloud Enterprise for Real-Time Awareness includes access to Skydio Fleet Manager for tracking fleet usage, Skydio Media Sync for media upload and management, and Skydio Streaming for real-time video sharing from a browser or mobile device. Includes 512GB of storage capacity per year (pooled org-wide across all licensed drones). Includes 600 streaming hours per year (pooled org-wide across all licensed drones - hours only consumed when stream is viewed by more than one viewer).</t>
+  </si>
+  <si>
+    <t>SKYCLD102</t>
+  </si>
+  <si>
+    <t>Skydio Media Sync Add-on (512GB)</t>
+  </si>
+  <si>
+    <t>Additional allotment of 512GB of pooled cloud storage for media</t>
+  </si>
+  <si>
+    <t>SKYCLDPFM105</t>
+  </si>
+  <si>
+    <t>Skydio Streaming Basic</t>
+  </si>
+  <si>
+    <t>Multi-viewer streaming capability allowing user to share real-time video from the Skydio 2 and Skydio X2E. Base license includes 120 hours per year, per vehicle, per viewer, pooled. Hours only consumed when stream is viewed by more than one viewer. Requires Skydio Cloud Standard license.</t>
+  </si>
+  <si>
+    <t>SKYCLDSTR100</t>
+  </si>
+  <si>
+    <t>Skydio Streaming Premium</t>
+  </si>
+  <si>
+    <t>Multi-viewer streaming capability allowing user to share real-time video from the Skydio 2 and Skydio X2E. Base license includes 600 hours per year, per vehicle, per viewer, pooled. Hours only consumed when stream is viewed by more than one viewer. Requires Skydio Cloud Standard license.</t>
+  </si>
+  <si>
+    <t>SKYCLDSTR101</t>
+  </si>
+  <si>
+    <t>Skydio Streaming Add-on (10 hour block)</t>
+  </si>
+  <si>
+    <t>Additional allotment of 10 hours of pooled streaming time. Compatible with S2/S2+ and X2E.</t>
+  </si>
+  <si>
+    <t>SKYCLDSTR102NA</t>
+  </si>
+  <si>
+    <t>Skydio Streaming Add-on (50 hour block)</t>
+  </si>
+  <si>
+    <t>Additional allotment of 50 hours of pooled streaming time. Compatible with S2/S2+ and X2E.</t>
+  </si>
+  <si>
+    <t>SKYCLDSTR103NA</t>
+  </si>
+  <si>
+    <t>Skydio 2/2+ Propellers</t>
+  </si>
+  <si>
+    <t>Keep Skydio 2+ in the air with a full set of replacement propellers. Each set contains two blue clockwise propellers and two grey counter-clockwise propellers for your Skydio 2+.</t>
+  </si>
+  <si>
+    <t>SKYP300NA</t>
+  </si>
+  <si>
+    <t>Skydio Autonomy Enterprise for X2E</t>
+  </si>
+  <si>
+    <t>Skydio Autonomy Enterprise for X2E includes (a) advanced autonomy functionality, (b) software maintenance and customer support, (c) Includes optional access to Skydio Cloud Basic.</t>
+  </si>
+  <si>
+    <t>SKYSAESW123</t>
+  </si>
+  <si>
+    <t>Skydio X2 Battery</t>
+  </si>
+  <si>
+    <t>One (1) Skydio X2 battery. Includes one (1) year Skydio limited warranty subject to Skydio?s warranty and support terms.</t>
+  </si>
+  <si>
+    <t>SKYX2BAT100NA</t>
+  </si>
+  <si>
+    <t>Skydio X2 Dual Charger, North America</t>
+  </si>
+  <si>
+    <t>One (1) Skydio X2 dual battery parallel charger with wall adapter. Includes one (1) year Skydio limited warranty subject to Skydio?s warranty and support terms.</t>
+  </si>
+  <si>
+    <t>SKYX2DCH100NA</t>
+  </si>
+  <si>
+    <t>Skydio X2 Spare Propeller Blades Set</t>
+  </si>
+  <si>
+    <t>Six (6) Skydio X2 CW propeller blades, six (6) Skydio X2 CCW propeller blades</t>
+  </si>
+  <si>
+    <t>SKYX2PRP100NA</t>
+  </si>
+  <si>
+    <t>Skydio X2 Spare Parts Kit</t>
+  </si>
+  <si>
+    <t>Bundle includes one (1) 3x6" reclosable bag, one (1) security key, one (1) torque driver, one (1) microfiber cloth [includes ten (10) cloths], one (1) 1.3x1.3x0.75" plastic container, one (1) hard stop spare [includes four (4) hard stops], one (1) hard stop screw spare [includes four (4) hard stop screws], one (1) 2x2" reclosable bag, one (1) T3 Driver</t>
+  </si>
+  <si>
+    <t>SKYX2SPR100NA</t>
+  </si>
+  <si>
+    <t>Skydio X2 Propeller Screws - Spare</t>
+  </si>
+  <si>
+    <t>Includes twelve (12) Skydio X2 propeller screws.</t>
+  </si>
+  <si>
+    <t>SKYX2SPR101NA</t>
+  </si>
+  <si>
+    <t>Skydio X2 Hardstop - Spare</t>
+  </si>
+  <si>
+    <t>Includes four (4) Skydio X2 hardstops.</t>
+  </si>
+  <si>
+    <t>SKYX2SPR102NA</t>
+  </si>
+  <si>
+    <t>Skydio X2 Hardstop Screws - Spare</t>
+  </si>
+  <si>
+    <t>Includes four (4) Skydio X2 hardstop screws.</t>
+  </si>
+  <si>
+    <t>SKYX2SPR103NA</t>
+  </si>
+  <si>
+    <t>Skydio Controller Neck Strap - Spare</t>
+  </si>
+  <si>
+    <t>Includes one (1) Skydio Controller neck strap.</t>
+  </si>
+  <si>
+    <t>SKYX2SPR104NA</t>
+  </si>
+  <si>
+    <t>Skydio X2 T3 L-Key - Spare</t>
+  </si>
+  <si>
+    <t>Includes one (1) Skydio T3 L-key tool.</t>
+  </si>
+  <si>
+    <t>SKYX2SPR105NA</t>
+  </si>
+  <si>
+    <t>Skydio USB 3.1C To C, 1.2M Cable - Spare</t>
+  </si>
+  <si>
+    <t>Includes one (1) Skydio Cable USB 3.1C To C, 1.2M.</t>
+  </si>
+  <si>
+    <t>SKYX2SPR106NA</t>
+  </si>
+  <si>
+    <t>Skydio X2 Getting Started Guide - Spare</t>
+  </si>
+  <si>
+    <t>Includes one (1) Skydio X2 Getting Started Guide document.</t>
+  </si>
+  <si>
+    <t>SKYX2SPR107NA</t>
+  </si>
+  <si>
+    <t>Skydio X2 Legal Insert - Spare</t>
+  </si>
+  <si>
+    <t>Includes one (1) Skydio X2 legal insert.</t>
+  </si>
+  <si>
+    <t>SKYX2SPR108NA</t>
+  </si>
+  <si>
+    <t>Skydio X2 Torque Tool</t>
+  </si>
+  <si>
+    <t>Includes one (1) Skydio X2 torque tool.</t>
+  </si>
+  <si>
+    <t>SKYX2SPR109NA</t>
+  </si>
+  <si>
+    <t>Skydio X2 Microfiber Cloths - Spare</t>
+  </si>
+  <si>
+    <t>Includes ten (10) Skydio X2 microfiober cloths.</t>
+  </si>
+  <si>
+    <t>SKYX2SPR112NA</t>
+  </si>
+  <si>
+    <t>Skydio Data Storage for X10</t>
+  </si>
+  <si>
+    <t>One (1) subscription to Skydio Data Storage. Includes 512GB of storage capacity per year (pooled org-wide across all licensed drones). Quantity must equal fleet quantity. Requires purchase of Skydio Media Sync and Fleet Manager.</t>
+  </si>
+  <si>
+    <t>SWCLSTDR4</t>
+  </si>
+  <si>
+    <t>Skydio R10 Plan</t>
+  </si>
+  <si>
+    <t>Includes one (1) DFR Command or Remote Ops for Skydio R10 subscription [Fleet Manager, Media Sync, Data Storage, Live Streaming, Remote Flight Deck] and one (1) R10 Solution Repair Plan [includes one (1) free R10 vehicle repair and unlocks $500 discounted price per subsequent repair]. Cellular data plan sold separately. Price is annual per vehicle.</t>
+  </si>
+  <si>
+    <t>SWDFRCMDDR5PL</t>
+  </si>
+  <si>
+    <t>Skydio Data Transfer Add-On (100 GB/mo) for X10</t>
+  </si>
+  <si>
+    <t>Additional allotment of 100GB/mo of data transfer. Requires previous purchase of Axon Air.</t>
+  </si>
+  <si>
+    <t>SWDTADR4</t>
+  </si>
+  <si>
+    <t>Skydio On Prem Remote Ops (3-year license)</t>
+  </si>
+  <si>
+    <t>Skydio On Prem Remote Ops offers the ability to operate a Skydio X10 remotely through an internet browser. Unlimited hours, unlimited pilots. (3-year license). US only</t>
+  </si>
+  <si>
+    <t>SWREMOPNP3</t>
+  </si>
+  <si>
+    <t>Skydio On Prem Remote Ops (5-year license)</t>
+  </si>
+  <si>
+    <t>Skydio On Prem Remote Ops offers the ability to operate a Skydio X10 remotely through an internet browser. Unlimited hours, unlimited pilots. (5-year license). US only</t>
+  </si>
+  <si>
+    <t>SWREMOPNP5</t>
+  </si>
+  <si>
+    <t>Skydio On Prem Remote Ops</t>
+  </si>
+  <si>
+    <t>Skydio On Prem Remote Ops offers the ability to operate a Skydio X10 remotely through an internet browser. Unlimited hours, unlimited pilots. US only</t>
+  </si>
+  <si>
+    <t>SWREMOPNPA</t>
+  </si>
+  <si>
+    <t>Skydio Data Management Suite</t>
+  </si>
+  <si>
+    <t>Includes one (1) term of Skydio Fleet Manager, one (1) term of Skydio Media Sync, one (1) term of Skydio Data Storage. Minimum 12 months term required.</t>
+  </si>
+  <si>
+    <t>SWSUITEDMU</t>
+  </si>
+  <si>
+    <t>Skydio 3D Scan for X10 Add-On (Perpetual)</t>
+  </si>
+  <si>
+    <t>Skydio 3D Scan for X10 and X10D offers digital scan software for inspections of complex structures. It includes (a) Unlimited 3D capture photos per year, (b) Unlimited 2D capture photos (orthomosaic), (c) Software maintenance and customer support (3-year term). License is perpetual and non-transferable.</t>
+  </si>
+  <si>
+    <t>3DSSWDR4P</t>
+  </si>
+  <si>
+    <t>Skydio X10 Vehicle with Sensor Package (2.4/5 GHz, 5G/LTE Ready, IR) NA + V100-L</t>
+  </si>
+  <si>
+    <t>DR4EVHG2I1G0300NA</t>
+  </si>
+  <si>
+    <t>Skydio X10 Vehicle with Sensor Package (2.4/5 GHz, 5G/LTE Ready, Visible Light) NA + V100-L</t>
+  </si>
+  <si>
+    <t>DR4EVHG2V1G0300NA</t>
+  </si>
+  <si>
+    <t>Skydio Assured Future Equipment - Ready Kit (Thermal), Refresh 3</t>
+  </si>
+  <si>
+    <t>Kit includes one "like system" to Skydio X10 Ready Kit to be delivered seven and a half to eight years following the delivery of the associated Skydio X10. Includes future equivalent of Skydio On Drone Software for X10. Does not include attachments.</t>
+  </si>
+  <si>
+    <t>DR4SAFERKTT3</t>
   </si>
   <si>
     <t>SanDisk 128GB Extreme microSD</t>
   </si>
   <si>
     <t>950-208533-000-A</t>
   </si>
   <si>
     <t>SanDisk 256GB Extreme microSD</t>
   </si>
   <si>
     <t>SanDisk 256GB Extreme microSD. NDAA compliant</t>
   </si>
   <si>
     <t>950-208534-000-A</t>
   </si>
   <si>
-    <t>Skydio 100W Wall Adapter, NA</t>
-[...164 lines deleted...]
-    <t>DR4SAFEDBNV</t>
+    <t>Skydio Controller 2 with Wall Adapter, NA</t>
+  </si>
+  <si>
+    <t>Includes one (1) Skydio Controller 2, one (1) wall adapter, and one (1) cord.</t>
+  </si>
+  <si>
+    <t>AECTR2ACCNA</t>
+  </si>
+  <si>
+    <t>Skydio X10 Vehicle with Sensor Package (2.4/5 GHz, 5G/LTE Ready, Visible Light) NA + VT300-L</t>
+  </si>
+  <si>
+    <t>DR4EVHG2VLG0300NA</t>
+  </si>
+  <si>
+    <t>Skydio X10 Vehicle with Sensor Package (2.4/5 GHz, 5G/LTE Ready: SIM Card Included, Visible Light) NA + VT300-Z</t>
+  </si>
+  <si>
+    <t>DR4EVHG2VZG0000NA</t>
+  </si>
+  <si>
+    <t>Skydio X10 Vehicle with Sensor Package (2.4/5 GHz, 5G/LTE Ready, Visible Light) NA + VT300-Z</t>
+  </si>
+  <si>
+    <t>DR4EVHG2VZG0300NA</t>
+  </si>
+  <si>
+    <t>Skydio X10 Extended Warranty</t>
+  </si>
+  <si>
+    <t>International Extended Warranty - Extends the Coverage Period listed in the Repair Services Addendum for an X10 or X10D by one (1) year, thereby providing two (2) years of coverage. Warranty repair services in accordance with Skydio's TERMS AND CONDITIONS OF REPAIR SERVICES ADDENDUM to Reseller's Master Reseller Agreement.</t>
+  </si>
+  <si>
+    <t>DR4EXWTY2Y</t>
+  </si>
+  <si>
+    <t>Skydio V100-L Sensor Package Kit</t>
+  </si>
+  <si>
+    <t>Includes one (1) sensor package for Skydio X10 that comprises one integrated (1) 64 MP narrow sensor, one (1) 1" wide sensor, and one (1) flashlight. Sensors are indivisible from sensor packages, but sensor packages are upgradeable on a given drone. Includes one (1) ruggedized protective case for Skydio X10 Sensor Package, and one (1) torque tool for installation.</t>
+  </si>
+  <si>
+    <t>DR4GIMKTV100L</t>
+  </si>
+  <si>
+    <t>Skydio VT300-L Sensor Package Kit</t>
+  </si>
+  <si>
+    <t>Includes one (1) sensor package for Skydio X10 that comprises one integrated (1) 64 MP narrow sensor, one (1) FLIR Boson + radiometric thermal sensor, and one (1) 1" wide sensor, and one (1) flashlight. Sensors are indivisible from sensor packages, but sensor packages are upgradeable on a given drone. Includes one (1) ruggedized protective case for Skydio X10 Sensor Package, and one (1) torque tool for installation.</t>
+  </si>
+  <si>
+    <t>DR4GIMKTVT300L</t>
+  </si>
+  <si>
+    <t>Skydio VT300-Z Sensor Package Kit</t>
+  </si>
+  <si>
+    <t>Includes one (1) sensor package for Skydio X10 that comprises one integrated (1) 64 MP narrow sensor, one (1) FLIR Boson + radiometric thermal sensor, and one (1) telephoto sensor. Sensors are indivisible from sensor packages, but sensor packages are upgradeable on a given drone. Black frame. Includes one (1) ruggedized protective case for Skydio X10 Sensor Package, and one (1) torque tool for installation.</t>
+  </si>
+  <si>
+    <t>DR4GIMKTVT300Z</t>
+  </si>
+  <si>
+    <t>Skydio X10 In-person + Instructor Training (OCONUS)</t>
+  </si>
+  <si>
+    <t>In-Person and Instructor OCONUS Training for the Skydio X10. A two (2) day in-person training on the operation of the Skydio X10, Skydio Enterprise Controller, Skydio Enterprise App, and on drone Skydio software. Students will also learn how to instruct the use and operation of the Skydio X10. Training will consist of a classroom portion, covering instructional techniques and Skydio X10 ground school teach backs of classroom material, and a field portion covering the instruction of flight cards. For up to two (2) students. Participants will receive a course completion certificate upon the successful completion of this training.</t>
+  </si>
+  <si>
+    <t>DR4INSTTRNOCONUS</t>
+  </si>
+  <si>
+    <t>Skydio Dock for X10 DFR Kit</t>
+  </si>
+  <si>
+    <t>Includes one (1) Skydio X10 Dock Bundle (2.4/5 GHz, 5G/LTE Ready: SIM Card Included, IR) NA + VT300-Z, one (1) Skydio NightSense with IR Attachment for X10.</t>
+  </si>
+  <si>
+    <t>DR4KITDOKDFR</t>
+  </si>
+  <si>
+    <t>Skydio X10 Patrol-Led DFR Kit</t>
+  </si>
+  <si>
+    <t>Includes one (1) Skydio X10 Ready Kit (2.4/5 GHz, 5G/LTE Ready: SIM Card Included, IR) NA + VT300-Z, one (1) Skydio NightSense with IR Attachment for X10.</t>
+  </si>
+  <si>
+    <t>DR4KITPLDFR</t>
+  </si>
+  <si>
+    <t>Skydio X10 Patrol-Led DFR Plan</t>
+  </si>
+  <si>
+    <t>Skydio X10 Patrol-Led DFR Plan enables public safety agencies to operate Drone as First Responder programs with DFR Command. Includes one (1) Skydio DFR Command for X10 Patrol subscription, access to all Skydio Extend APIs, Axon Integrations, and Extend Partner Integrations. Price is annual per drone.</t>
+  </si>
+  <si>
+    <t>DR4PLDFRCR</t>
+  </si>
+  <si>
+    <t>Skydio X10 Patrol-Led DFR Plan with Cellular Data</t>
+  </si>
+  <si>
+    <t>Skydio X10 Patrol-Led DFR Plan enables public safety agencies to operate Drone as First Responder programs with DFR Command. Includes one (1) Skydio DFR Command for X10 Patrol subscription and one (1) cellular data plan for the X10 and controller. Includes access to all Skydio Extend APIs, Axon Integrations, and Extend Partner Integrations. Price is annual per drone.</t>
+  </si>
+  <si>
+    <t>DR4PLDFRCR5G</t>
+  </si>
+  <si>
+    <t>DFR Patrol Services - Premium Solution</t>
+  </si>
+  <si>
+    <t>Includes one (1) parachute for X10 plan. The plan covers one (1) parachute attachment hardware with unlimited deployment repacks and useful life hardware replacements as determined by Skydio. Customer is responsible for the replacement of the parachute attachment on the drone in accordance with Skydio recommendation. Customer will be charged the full cost of the parachute if Skydio fails to receive the replaced hardware within thirty (30) days of the shipment. Includes access to a discounted and fixed repair and replacement price of $990 per X10 vehicle, up to 3 units over customer's purchased term, beginning on the date of customer receipt of X10. Customer will be charged the full cost of the replacement drone if Skydio fails to receive payment of associated replacement fees (covered in T&amp;C) within thirty (30) days of the shipment. Includes access to Skydio Academy Online content. Price is annual.</t>
+  </si>
+  <si>
+    <t>DR4PLDFRCRMA</t>
+  </si>
+  <si>
+    <t>Skydio Assured Future Equipment - NightSense, Refresh 1</t>
+  </si>
+  <si>
+    <t>SAFE refresh years 2.5-5. Includes one "like system" to Skydio NightSense for X10: one (1) NightSense perpetual software license and one (1) hardware attachment set.</t>
+  </si>
+  <si>
+    <t>DR4SAFEATTNA1</t>
+  </si>
+  <si>
+    <t>Skydio Assured Future Equipment - NightSense, Refresh 2</t>
+  </si>
+  <si>
+    <t>SAFE refresh years 5-7.5. Includes one "like system" to Skydio NightSense for X10: one (1) NightSense perpetual software license and one (1) hardware attachment set.</t>
+  </si>
+  <si>
+    <t>DR4SAFEATTNA2</t>
+  </si>
+  <si>
+    <t>Skydio Assured Future Equipment - NightSense, Refresh 3</t>
+  </si>
+  <si>
+    <t>SAFE refresh years 7.5-10. Includes one "like system" to Skydio NightSense for X10: one (1) NightSense perpetual software license and one (1) hardware attachment set.</t>
+  </si>
+  <si>
+    <t>DR4SAFEATTNA3</t>
+  </si>
+  <si>
+    <t>Skydio Assured Future Equipment - NightSense, IR</t>
+  </si>
+  <si>
+    <t>Includes one "like system" to Skydio NightSense for X10 to be delivered three years following the delivery of the associated attachment. Includes NightSense perpetual software and one (1) IR hardware attachment.</t>
+  </si>
+  <si>
+    <t>DR4SAFEATTNAIR</t>
+  </si>
+  <si>
+    <t>Skydio Assured Future Equipment - NightSense, Visible Light</t>
+  </si>
+  <si>
+    <t>Includes one "like system" to Skydio NightSense for X10 to be delivered three years following the delivery of the associated attachment. Includes NightSense perpetual software and one (1) Visible Light hardware attachment.</t>
+  </si>
+  <si>
+    <t>DR4SAFEATTNAV</t>
+  </si>
+  <si>
+    <t>Skydio Assured Future Equipment - RTK/PPK Refresh</t>
+  </si>
+  <si>
+    <t>Includes one "like system" to Skydio RTK/PPK for X10 to be delivered three years following the delivery of the associated attachment.</t>
+  </si>
+  <si>
+    <t>DR4SAFEATTRTK</t>
+  </si>
+  <si>
+    <t>Skydio Assured Future Equipment - Speaker, Refresh 1</t>
+  </si>
+  <si>
+    <t>Includes one "like system" to Skydio Speaker for X10 to be delivered three years following the delivery of the associated attachment.</t>
+  </si>
+  <si>
+    <t>DR4SAFEATTSPK</t>
+  </si>
+  <si>
+    <t>Skydio Assured Future Equipment - Speaker, Refresh 2</t>
+  </si>
+  <si>
+    <t>SAFE refresh years 5-7.5. Includes one "like system" to Skydio Speaker for X10.</t>
+  </si>
+  <si>
+    <t>DR4SAFEATTSPK2</t>
+  </si>
+  <si>
+    <t>Skydio Assured Future Equipment - Speaker, Refresh 3</t>
+  </si>
+  <si>
+    <t>SAFE refresh years 7.5-10. Includes one "like system" to Skydio Speaker for X10.</t>
+  </si>
+  <si>
+    <t>DR4SAFEATTSPK3</t>
+  </si>
+  <si>
+    <t>Skydio Assured Future Equipment - Spotlight, Refresh 1</t>
+  </si>
+  <si>
+    <t>Includes one "like system" to Skydio Spotlight for X10 to be delivered three years following the delivery of the associated attachment.</t>
+  </si>
+  <si>
+    <t>DR4SAFEATTSPTL</t>
+  </si>
+  <si>
+    <t>Skydio Assured Future Equipment - Spotlight, Refresh 2</t>
+  </si>
+  <si>
+    <t>SAFE refresh years 5-7.5. Includes one "like system" to Skydio Spotlight for X10.</t>
+  </si>
+  <si>
+    <t>DR4SAFEATTSPTL2</t>
+  </si>
+  <si>
+    <t>Skydio Assured Future Equipment - Spotlight, Refresh 3</t>
+  </si>
+  <si>
+    <t>SAFE refresh years 7.5-10. Includes one "like system" to Skydio Spotlight for X10.</t>
+  </si>
+  <si>
+    <t>DR4SAFEATTSPTL3</t>
+  </si>
+  <si>
+    <t>Skydio Assured Future Equipment - Dock Bundle (Non-Thermal)</t>
+  </si>
+  <si>
+    <t>SAFE refresh for Dock. Includes one "like system" to Skydio X10 Dock Bundle: one (1) SAFE Dock, one (1) SAFE External Radio, one (1) SAFE Vehicle + Non-Thermal Sensor Package, (2) SAFE Dock Battery; (1) SAFE Wall Adapter; (1) SAFE Spare Propellers.</t>
+  </si>
+  <si>
+    <t>DR4SAFEDBNVN</t>
   </si>
   <si>
     <t>Skydio Assured Future Equipment - Dock Bundle (Vehicle + Thermal Sensor Package)</t>
   </si>
   <si>
-    <t>Includes one (1) Skydio Assured Future Equipment - Dock, one (1) Skydio Assured Future Equipment - External Radio, one (1) Skydio Assured Future Equipment - Vehicle + Thermal Sensor Package, Phase 2 Refresh, two (2) Skydio Assured Future Equipment - Dock Battery, Phase 2 Refresh, one (1) Skydio Assured Future Equipment - Wall Adapter, Phase 2 Refresh, one (1) Skydio Assured Future Equipment - Spare Propellers, Phase 2 Refresh, one (1) Skydio Care Enterprise for SAFE Vehicle - Dock Ops, Thermal, Phase 2 (2.5 year).</t>
+    <t>SAFE refresh for Dock. Includes one "like system" to Skydio X10 Dock Bundle: one (1) SAFE Dock, one (1) SAFE External Radio, one (1) SAFE Vehicle + Thermal Sensor Package, (2) SAFE Dock Battery; (1) SAFE Wall Adapter; (1) SAFE Spare Propellers.</t>
   </si>
   <si>
     <t>DR4SAFEDBNVT</t>
   </si>
   <si>
-    <t>Skydio Assured Future Equipment - Dock Deployment</t>
-[...35 lines deleted...]
-    <t>DR4SAFEDGSVT</t>
+    <t>Skydio Assured Future Equipment - DFR, Refresh 1</t>
+  </si>
+  <si>
+    <t>SAFE refresh for dock operations, Years 2.5 - 5. Includes one (1) Skydio Assured Future Equipment - X10 Dock Ops Kit (Thermal) Refresh, one (1) Skydio Assured Future Equipment - NightSense Attachment.</t>
+  </si>
+  <si>
+    <t>DR4SAFEDGSDFRS1</t>
+  </si>
+  <si>
+    <t>Skydio Assured Future Equipment - DFR, Refresh 2</t>
+  </si>
+  <si>
+    <t>SAFE refresh for dock operations, Years 5 - 7.5. Includes one (1) Skydio Assured Future Equipment - X10 Dock Bundle (Thermal) Refresh [Includes one (1) Dock, one (1) vehicle and accessories, one (1) external radio], one (1) Skydio Assured Future Equipment - NightSense Attachment.</t>
+  </si>
+  <si>
+    <t>DR4SAFEDGSDFRS2</t>
+  </si>
+  <si>
+    <t>Skydio Assured Future Equipment - DFR, Refresh 3</t>
+  </si>
+  <si>
+    <t>SAFE refresh for dock operations, Years 7.5 - 10. Includes one (1) Skydio Assured Future Equipment - X10 Dock Ops Kit (Thermal) Refresh, one (1) Skydio Assured Future Equipment - NightSense Attachment.</t>
+  </si>
+  <si>
+    <t>DR4SAFEDGSDFRS3</t>
+  </si>
+  <si>
+    <t>Skydio Assured Future Equipment - Dock Ops Bundle (Non-Thermal), Refresh 1</t>
+  </si>
+  <si>
+    <t>SAFE refresh for dock-based operations, Years 2.5 - 5. Includes one "like system" to Skydio X10 Bundle for Dock Operations: one (1) SAFE Vehicle + Non-Thermal Sensor Package, (2) SAFE Dock Battery; (1) SAFE Wall Adapter; (1) SAFE Spare Propellers. Dock is not included.</t>
+  </si>
+  <si>
+    <t>DR4SAFEDGSVN1</t>
+  </si>
+  <si>
+    <t>Skydio Assured Future Equipment - Dock Ops Bundle (Non-Thermal), Refresh 2</t>
+  </si>
+  <si>
+    <t>SAFE refresh for dock-based operations, Years 5 - 7.5. Includes one "like system" to Skydio X10 Bundle for Dock Operations: one (1) SAFE Vehicle + Non-Thermal Sensor Package, (2) SAFE Dock Battery; (1) SAFE Wall Adapter; (1) SAFE Spare Propellers. Dock is not included.</t>
+  </si>
+  <si>
+    <t>DR4SAFEDGSVN2</t>
+  </si>
+  <si>
+    <t>Skydio Assured Future Equipment - Dock Ops Bundle (Non-Thermal), Refresh 3</t>
+  </si>
+  <si>
+    <t>SAFE refresh for dock-based operations, Years 7.5 - 10. Includes one "like system" to Skydio X10 Bundle for Dock Operations: one (1) SAFE Vehicle + Non-Thermal Sensor Package, (2) SAFE Dock Battery; (1) SAFE Wall Adapter; (1) SAFE Spare Propellers. Dock is not included.</t>
+  </si>
+  <si>
+    <t>DR4SAFEDGSVN3</t>
+  </si>
+  <si>
+    <t>Skydio Assured Future Equipment - Dock Ops Bundle (Thermal), Refresh 1</t>
+  </si>
+  <si>
+    <t>SAFE refresh for dock-based operations, Years 2.5 - 5. Includes one "like system" to Skydio X10 Bundle for Dock Operations: one (1) SAFE Vehicle + Thermal Sensor Package, (2) SAFE Dock Battery; (1) SAFE Wall Adapter; (1) SAFE Spare Propellers. Dock is not included.</t>
+  </si>
+  <si>
+    <t>DR4SAFEDGSVT1</t>
   </si>
   <si>
     <t>Skydio Assured Future Equipment - Dock Ops Bundle (Vehicle + Thermal Sensor Package), Phase 2 Refresh</t>
   </si>
   <si>
-    <t>Includes one (1) Skydio Assured Future Equipment - Vehicle + Thermal Sensor Package, Phase 2 Refresh, two (2) Skydio Assured Future Equipment - Dock Battery, Phase 2 Refresh, one (1) Skydio Assured Future Equipment - Wall Adapter, Phase 2 Refresh, one (1) Skydio Assured Future Equipment - Spare Propellers, Phase 2 Refresh, one (1) Skydio Care Enterprise for SAFE Vehicle - Dock Ops, Thermal, Phase 2 (2.5 year)</t>
+    <t>SAFE refresh for dock-based operations, Years 5 - 7.5. Includes one "like system" to Skydio X10 Bundle for Dock Operations: one (1) SAFE Vehicle + Thermal Sensor Package, (2) SAFE Dock Battery; (1) SAFE Wall Adapter; (1) SAFE Spare Propellers. Dock is not included.</t>
   </si>
   <si>
     <t>DR4SAFEDGSVT2</t>
   </si>
   <si>
-    <t>Skydio Assured Future Equipment - NightSense, IR Refresh</t>
-[...641 lines deleted...]
-    <t>DOKDR4MAINTUS</t>
+    <t>Skydio Assured Future Equipment - Dock Ops Bundle (Thermal), Refresh 3</t>
+  </si>
+  <si>
+    <t>SAFE refresh for dock-based operations, Years 7.5 - 10. Includes one "like system" to Skydio X10 Bundle for Dock Operations: one (1) SAFE Vehicle + Thermal Sensor Package, (2) SAFE Dock Battery; (1) SAFE Wall Adapter; (1) SAFE Spare Propellers. Dock is not included.</t>
+  </si>
+  <si>
+    <t>DR4SAFEDGSVT3</t>
+  </si>
+  <si>
+    <t>Skydio Assured Future Equipment - Patrol-Led DFR Kit, Refresh 1</t>
+  </si>
+  <si>
+    <t>SAFE refresh for patrol-led operations, Years 2.5 - 5. Includes one (1) Skydio Assured Future Equipment - X10 Ready Kit (Thermal) Refresh, one (1) Skydio Assured Future Equipment - NightSense Attachment.</t>
+  </si>
+  <si>
+    <t>DR4SAFEKITPLDFR1</t>
   </si>
   <si>
     <t>Skydio Dock for X10 - Maintenance and Repair, Premium</t>
   </si>
   <si>
-    <t>Skydio will provide Dock repair and preventative maintenance services to maintain operational value in customer operational areas. Skydio will plan preventative maintenance based on recommended schedule (time based or usage based). Parts for the Dock are included in maintenance and repair fee. Repair response for non-operational impacting repair will conform to the standard response. Skydio will attempt to conduct these swaps on behalf of the customer when on site for routine maintenance or repair, however, if time frames do not align, the customer is responsible for the safe operation of their aircraft in the airspace and changing these parts. Includes wearable drone parts (propellers and batteries). Customer is responsible for the replacement of batteries and propellers on the drone in accordance with Skydio recommendation. Price is annual. US Only.</t>
+    <t>Premium repair and preventative maintenance services on the Dock for X10 Flight System for 1 year. Customer is responsible for maintaining system components in accordance with the Skydio Dock for X10 Flight System Maintenance Manual. Customer must contact Skydio Support to schedule maintenance and repairs. Repairs and replacements are conducted as-needed based on system faults detected within Skydio Cloud, or as reported by the Customer and mutually agreed upon based on diagnostics and troubleshooting. Field-replaceable components, shipping, handling, field services work hours and travel are included. Includes wearable drone parts (propellers and batteries). Customer is responsible for the replacement of batteries and propellers on the drone in accordance with Skydio recommendation. Price is annual. US Only.</t>
   </si>
   <si>
     <t>DOKDR4MAINTUSPR</t>
   </si>
   <si>
-    <t>Skydio Dock for X10 (2.4/5 GHz with Cellular), Dock Only</t>
-[...1205 lines deleted...]
-    <t>DR4EVEH2I0G0300NA</t>
+    <t>Skydio Dock for X10 Enterprise Kit with Cellular Data (VT300-Z), 5-Year Term</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Includes one (1) 5-year X10 Dock system. System includes: one (1) Skydio Dock for X10, one (1) External Radio, one (1) Skydio X10 Vehicle with Sensor Package (VT300-Z), and Dock accessories. One (1) 5-year term of Skydio Remote Ops Suite for X10 Dock and one (1) cellular data plan for the X10 (5-year term). Includes one (1) "like system" refresh to the Skydio X10 + VT300-Z. 
+Includes Dock for X10 Commissioning: Physical Site survey, physical installation of hardware and system initialization for all networking and software for (1) site. Includes installation of the Skydio Dock for X10, Skydio X10 Drone, Skydio Connect External Radio, Skydio Cloud and any system equipment purchased to support the Customer’s configuration. Includes virtual and on-site support by Skydio Field Services for up to (5) business days from the original installation date. Also includes a dedicated Launch Team member to coordinate both Skydio and customer readiness. Deployment plan will be developed between Customer and Skydio Launch Team. All actions related to system installation and deployment must be conducted by Skydio-authorized technicians and Field Services teams. Travel and lodging costs for Skydio personnel are included.
+Includes repair and preventative maintenance services on the Dock for X10 Flight System for 5 years. Customer is responsible for maintaining system components in accordance with the Skydio Dock for X10 Flight System Maintenance Manual. Customer must contact Skydio Support to schedule maintenance and repairs. Repairs and replacements are conducted as-needed based on system faults detected within Skydio Cloud, or as reported by the Customer and mutually agreed upon based on diagnostics and troubleshooting. Field-replaceable components, shipping, handling, field services work hours and travel are included. Includes wearable drone parts (propellers and batteries). Customer is responsible for the replacement of batteries and propellers on the drone in accordance with Skydio recommendation.
+Includes access to a discounted and fixed repair and replacement price of $990 per X10 vehicle, up to 3 units over Customer's purchased term, beginning on the date of customer receipt of X10. Customer will be charged the full cost of the replacement drone if Skydio fails to receive payment of associated replacement fees (covered in T&amp;C) within thirty (30) days of the shipment. 
+Includes regulatory waiver templates and support. Includes access to Skydio Academy Online.</t>
+  </si>
+  <si>
+    <t>DOKDR4ENTVZ5Y5G</t>
   </si>
   <si>
     <t>Skydio X10 Vehicle Only (2.4/5 GHz, 5G/LTE Ready, Visible Light) NA</t>
   </si>
   <si>
     <t>DR4EVEH2V0G0300NA</t>
   </si>
   <si>
-    <t>Skydio X10 Vehicle Only (2.4/5 GHz, IR) NA</t>
-[...41 lines deleted...]
-    <t>Skydio X10 Vehicle with Sensor Package (2.4/5 GHz with Cellular, Visible Light) NA + V100-L</t>
+    <t>Skydio X10 Vehicle with Sensor Package (2.4/5 GHz, 5G/LTE Ready: SIM Card Included, Visible Light) NA + V100-L</t>
   </si>
   <si>
     <t>DR4EVHG2V1G0000NA</t>
   </si>
   <si>
-    <t>Skydio X10 Vehicle with Sensor Package (2.4/5 GHz with Cellular, Visible Light) NA + VT300-L</t>
-[...300 lines deleted...]
-    <t>DR3RMAMED</t>
+    <t>Skydio Assured Future Equipment - Starter Kit (Thermal), Refresh 1</t>
+  </si>
+  <si>
+    <t>DR4SAFESKTT1</t>
+  </si>
+  <si>
+    <t>Skydio Assured Future Equipment - Site Security Kit, Refresh 1</t>
+  </si>
+  <si>
+    <t>SAFE refresh for Site Security, Years 2.5 - 5. Includes one "like system" to Skydio X10 Bundle for Dock Operations: one (1) SAFE Vehicle + Thermal Sensor Package, (2) SAFE Dock Battery; (1) SAFE Wall Adapter; (1) SAFE Spare Propellers. Includes one (1) SAFE NightSense refresh, one (1) SAFE Spotlight refresh, and one (1) SAFE Speaker refresh. Dock is not included.</t>
+  </si>
+  <si>
+    <t>DR4SAFESEC1</t>
+  </si>
+  <si>
+    <t>Skydio Assured Future Equipment - Ready Kit (Thermal), Refresh 2</t>
+  </si>
+  <si>
+    <t>Kit includes one "like system" to Skydio X10 Ready Kit to be delivered five to six years following the delivery of the associated Skydio X10. Includes future equivalent of Skydio On Drone Software for X10. Does not include attachments.</t>
+  </si>
+  <si>
+    <t>DR4SAFERKTT2</t>
   </si>
   <si>
     <t>Bundled Part Number?Yes/No</t>
   </si>
   <si>
     <t xml:space="preserve">Percentage-Based List Price  ($)</t>
   </si>
   <si>
     <t>Minimum NYS Discount (%)</t>
   </si>
   <si>
     <t>Actual NYS Discount (%)</t>
   </si>
   <si>
     <t xml:space="preserve">Percentage-Based Net Price  ($)</t>
   </si>
   <si>
     <t>Percent Educational Discount (%)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
@@ -3113,11403 +3319,12546 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:R300"/>
+  <dimension ref="A1:R330"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="2" width="255" customWidth="1"/>
     <col min="3" max="3" width="58.359375" customWidth="1"/>
     <col min="4" max="4" width="54.76171875" customWidth="1"/>
     <col min="5" max="5" width="36.765625" customWidth="1"/>
     <col min="6" max="6" width="47.56640625" customWidth="1"/>
     <col min="7" max="7" width="101.54296875" customWidth="1"/>
     <col min="8" max="8" width="27.7734375" customWidth="1"/>
     <col min="9" max="9" width="45.765625" customWidth="1"/>
     <col min="10" max="10" width="25.9765625" customWidth="1"/>
     <col min="11" max="11" width="58.359375" customWidth="1"/>
     <col min="12" max="12" width="43.96875" customWidth="1"/>
     <col min="13" max="13" width="42.171875" customWidth="1"/>
     <col min="14" max="14" width="47.56640625" customWidth="1"/>
     <col min="15" max="15" width="56.5625" customWidth="1"/>
     <col min="16" max="16" width="58.359375" customWidth="1"/>
     <col min="17" max="17" width="52.9609375" customWidth="1"/>
     <col min="18" max="18" width="7.98046875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="11" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="11" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="11" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="11" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="11" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="11" t="s">
-        <v>888</v>
+        <v>951</v>
       </c>
       <c r="G1" s="11" t="s">
         <v>5</v>
       </c>
       <c r="H1" s="11" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="11" t="s">
         <v>7</v>
       </c>
       <c r="J1" s="12" t="s">
         <v>8</v>
       </c>
       <c r="K1" s="11" t="s">
-        <v>889</v>
+        <v>952</v>
       </c>
       <c r="L1" s="11" t="s">
-        <v>890</v>
+        <v>953</v>
       </c>
       <c r="M1" s="11" t="s">
-        <v>891</v>
+        <v>954</v>
       </c>
       <c r="N1" s="12" t="s">
         <v>9</v>
       </c>
       <c r="O1" s="11" t="s">
-        <v>892</v>
+        <v>955</v>
       </c>
       <c r="P1" s="11" t="s">
-        <v>893</v>
+        <v>956</v>
       </c>
       <c r="Q1" s="12" t="s">
         <v>11</v>
       </c>
       <c r="R1" s="11" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C2" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D2" s="7" t="s">
         <v>15</v>
       </c>
       <c r="E2" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G2" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H2" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I2" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J2" s="10">
-        <v>4500</v>
+        <v>12380</v>
       </c>
       <c r="L2" s="7">
         <v>1</v>
       </c>
       <c r="M2" s="7">
         <v>1</v>
       </c>
       <c r="N2" s="10">
-        <v>4455</v>
+        <v>12256.2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B3" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D3" s="7" t="s">
         <v>21</v>
       </c>
-      <c r="D3" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E3" s="7" t="s">
-        <v>23</v>
+        <v>16</v>
+      </c>
+      <c r="G3" s="9" t="s">
+        <v>14</v>
       </c>
       <c r="H3" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I3" s="7" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="J3" s="10">
-        <v>400000</v>
+        <v>16192</v>
       </c>
       <c r="L3" s="7">
         <v>1</v>
       </c>
       <c r="M3" s="7">
         <v>1</v>
       </c>
       <c r="N3" s="10">
-        <v>396000</v>
+        <v>16030.08</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="B4" s="6" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="E4" s="7" t="s">
-        <v>23</v>
+        <v>16</v>
+      </c>
+      <c r="G4" s="9" t="s">
+        <v>14</v>
       </c>
       <c r="H4" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I4" s="7" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="J4" s="10">
-        <v>200000</v>
+        <v>15200</v>
       </c>
       <c r="L4" s="7">
         <v>1</v>
       </c>
       <c r="M4" s="7">
         <v>1</v>
       </c>
       <c r="N4" s="10">
-        <v>198000</v>
+        <v>15048</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="B5" s="6" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="E5" s="7" t="s">
-        <v>23</v>
+        <v>16</v>
+      </c>
+      <c r="G5" s="9" t="s">
+        <v>14</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I5" s="7" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="J5" s="10">
-        <v>350000</v>
+        <v>16430</v>
       </c>
       <c r="L5" s="7">
         <v>1</v>
       </c>
       <c r="M5" s="7">
         <v>1</v>
       </c>
       <c r="N5" s="10">
-        <v>346500</v>
+        <v>16265.7</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="B6" s="6" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="E6" s="7" t="s">
-        <v>23</v>
+        <v>16</v>
+      </c>
+      <c r="G6" s="9" t="s">
+        <v>14</v>
       </c>
       <c r="H6" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I6" s="7" t="s">
-        <v>36</v>
+        <v>18</v>
       </c>
       <c r="J6" s="10">
-        <v>175000</v>
+        <v>19740</v>
       </c>
       <c r="L6" s="7">
         <v>1</v>
       </c>
       <c r="M6" s="7">
         <v>1</v>
       </c>
       <c r="N6" s="10">
-        <v>173250</v>
+        <v>19542.6</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="B7" s="6" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="E7" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G7" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H7" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I7" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J7" s="10">
-        <v>60000</v>
+        <v>960</v>
       </c>
       <c r="L7" s="7">
         <v>1</v>
       </c>
       <c r="M7" s="7">
         <v>1</v>
       </c>
       <c r="N7" s="10">
-        <v>59400</v>
+        <v>950.4</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="E8" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G8" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H8" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I8" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J8" s="10">
-        <v>15000</v>
+        <v>20000</v>
       </c>
       <c r="L8" s="7">
         <v>1</v>
       </c>
       <c r="M8" s="7">
         <v>1</v>
       </c>
       <c r="N8" s="10">
-        <v>14850</v>
+        <v>19800</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="E9" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G9" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H9" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I9" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J9" s="10">
-        <v>170</v>
+        <v>21780</v>
       </c>
       <c r="L9" s="7">
         <v>1</v>
       </c>
       <c r="M9" s="7">
         <v>1</v>
       </c>
       <c r="N9" s="10">
-        <v>168.3</v>
+        <v>21562.2</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="E10" s="7" t="s">
-        <v>23</v>
+        <v>16</v>
+      </c>
+      <c r="G10" s="9" t="s">
+        <v>14</v>
       </c>
       <c r="H10" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I10" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J10" s="10">
-        <v>150</v>
+        <v>24020</v>
       </c>
       <c r="L10" s="7">
         <v>1</v>
       </c>
       <c r="M10" s="7">
         <v>1</v>
       </c>
       <c r="N10" s="10">
-        <v>148.5</v>
+        <v>23779.8</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>23</v>
+        <v>16</v>
+      </c>
+      <c r="G11" s="9" t="s">
+        <v>14</v>
       </c>
       <c r="H11" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I11" s="7" t="s">
-        <v>51</v>
+        <v>18</v>
       </c>
       <c r="J11" s="10">
-        <v>350</v>
+        <v>750</v>
       </c>
       <c r="L11" s="7">
         <v>1</v>
       </c>
       <c r="M11" s="7">
         <v>1</v>
       </c>
       <c r="N11" s="10">
-        <v>346.5</v>
+        <v>742.5</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="s">
-        <v>52</v>
+        <v>46</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>53</v>
+        <v>47</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>54</v>
+        <v>48</v>
       </c>
       <c r="E12" s="7" t="s">
-        <v>23</v>
+        <v>16</v>
+      </c>
+      <c r="G12" s="9" t="s">
+        <v>14</v>
       </c>
       <c r="H12" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I12" s="7" t="s">
-        <v>55</v>
+        <v>18</v>
       </c>
       <c r="J12" s="10">
-        <v>60000</v>
+        <v>267785</v>
       </c>
       <c r="L12" s="7">
         <v>1</v>
       </c>
       <c r="M12" s="7">
         <v>1</v>
       </c>
       <c r="N12" s="10">
-        <v>59400</v>
+        <v>265107.15</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>57</v>
+        <v>50</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>58</v>
+        <v>51</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>23</v>
+        <v>16</v>
+      </c>
+      <c r="G13" s="9" t="s">
+        <v>14</v>
       </c>
       <c r="H13" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I13" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J13" s="10">
-        <v>6000</v>
+        <v>370</v>
       </c>
       <c r="L13" s="7">
         <v>1</v>
       </c>
       <c r="M13" s="7">
         <v>1</v>
       </c>
       <c r="N13" s="10">
-        <v>5940</v>
+        <v>366.3</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="s">
-        <v>59</v>
+        <v>52</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>60</v>
+        <v>53</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="D14" s="7" t="s">
-        <v>61</v>
+        <v>54</v>
       </c>
       <c r="E14" s="7" t="s">
-        <v>23</v>
+        <v>16</v>
+      </c>
+      <c r="G14" s="9" t="s">
+        <v>14</v>
       </c>
       <c r="H14" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I14" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J14" s="10">
-        <v>20000</v>
+        <v>840</v>
       </c>
       <c r="L14" s="7">
         <v>1</v>
       </c>
       <c r="M14" s="7">
         <v>1</v>
       </c>
       <c r="N14" s="10">
-        <v>19800</v>
+        <v>831.6</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="B15" s="6" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="D15" s="7" t="s">
-        <v>64</v>
+        <v>57</v>
       </c>
       <c r="E15" s="7" t="s">
-        <v>23</v>
+        <v>16</v>
+      </c>
+      <c r="G15" s="9" t="s">
+        <v>14</v>
       </c>
       <c r="H15" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I15" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J15" s="10">
-        <v>20000</v>
+        <v>89</v>
       </c>
       <c r="L15" s="7">
         <v>1</v>
       </c>
       <c r="M15" s="7">
         <v>1</v>
       </c>
       <c r="N15" s="10">
-        <v>19800</v>
+        <v>88.11</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="s">
-        <v>65</v>
+        <v>58</v>
       </c>
       <c r="B16" s="6" t="s">
-        <v>66</v>
+        <v>59</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D16" s="7" t="s">
-        <v>67</v>
+        <v>60</v>
       </c>
       <c r="E16" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H16" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I16" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J16" s="10">
-        <v>250</v>
+        <v>500</v>
       </c>
       <c r="L16" s="7">
         <v>1</v>
       </c>
       <c r="M16" s="7">
         <v>1</v>
       </c>
       <c r="N16" s="10">
-        <v>247.5</v>
+        <v>495</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="s">
-        <v>68</v>
+        <v>61</v>
       </c>
       <c r="B17" s="6" t="s">
-        <v>68</v>
+        <v>62</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D17" s="7" t="s">
-        <v>69</v>
+        <v>63</v>
       </c>
       <c r="E17" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G17" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H17" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I17" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J17" s="10">
-        <v>59</v>
+        <v>500</v>
       </c>
       <c r="L17" s="7">
         <v>1</v>
       </c>
       <c r="M17" s="7">
         <v>1</v>
       </c>
       <c r="N17" s="10">
-        <v>58.41</v>
+        <v>495</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="s">
-        <v>70</v>
+        <v>64</v>
       </c>
       <c r="B18" s="6" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D18" s="7" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="E18" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G18" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H18" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I18" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J18" s="10">
-        <v>69</v>
+        <v>559</v>
       </c>
       <c r="L18" s="7">
         <v>1</v>
       </c>
       <c r="M18" s="7">
         <v>1</v>
       </c>
       <c r="N18" s="10">
-        <v>68.31</v>
+        <v>553.41</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="B19" s="6" t="s">
-        <v>74</v>
+        <v>68</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D19" s="7" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="E19" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H19" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I19" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J19" s="10">
-        <v>69</v>
+        <v>125</v>
       </c>
       <c r="L19" s="7">
         <v>1</v>
       </c>
       <c r="M19" s="7">
         <v>1</v>
       </c>
       <c r="N19" s="10">
-        <v>68.31</v>
+        <v>123.75</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="B20" s="6" t="s">
-        <v>76</v>
+        <v>71</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="D20" s="7" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="E20" s="7" t="s">
-        <v>23</v>
+        <v>16</v>
+      </c>
+      <c r="G20" s="9" t="s">
+        <v>14</v>
       </c>
       <c r="H20" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I20" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J20" s="10">
-        <v>69</v>
+        <v>170</v>
       </c>
       <c r="L20" s="7">
         <v>1</v>
       </c>
       <c r="M20" s="7">
         <v>1</v>
       </c>
       <c r="N20" s="10">
-        <v>68.31</v>
+        <v>168.3</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="B21" s="6" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D21" s="7" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="E21" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G21" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H21" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I21" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J21" s="10">
-        <v>29</v>
+        <v>295</v>
       </c>
       <c r="L21" s="7">
         <v>1</v>
       </c>
       <c r="M21" s="7">
         <v>1</v>
       </c>
       <c r="N21" s="10">
-        <v>28.71</v>
+        <v>292.05</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="B22" s="6" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D22" s="7" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="E22" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H22" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J22" s="10">
-        <v>115</v>
+        <v>250</v>
       </c>
       <c r="L22" s="7">
         <v>1</v>
       </c>
       <c r="M22" s="7">
         <v>1</v>
       </c>
       <c r="N22" s="10">
-        <v>113.85</v>
+        <v>247.5</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="B23" s="6" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D23" s="7" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="E23" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H23" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I23" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J23" s="10">
-        <v>120</v>
+        <v>1560</v>
       </c>
       <c r="L23" s="7">
         <v>1</v>
       </c>
       <c r="M23" s="7">
         <v>1</v>
       </c>
       <c r="N23" s="10">
-        <v>118.8</v>
+        <v>1544.4</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="B24" s="6" t="s">
         <v>83</v>
       </c>
-      <c r="B24" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C24" s="7" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="D24" s="7" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="E24" s="7" t="s">
-        <v>23</v>
+        <v>16</v>
+      </c>
+      <c r="G24" s="9" t="s">
+        <v>14</v>
       </c>
       <c r="H24" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I24" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J24" s="10">
-        <v>120</v>
+        <v>920</v>
       </c>
       <c r="L24" s="7">
         <v>1</v>
       </c>
       <c r="M24" s="7">
         <v>1</v>
       </c>
       <c r="N24" s="10">
-        <v>118.8</v>
+        <v>910.8</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="B25" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="C25" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D25" s="7" t="s">
         <v>87</v>
       </c>
-      <c r="B25" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E25" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H25" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I25" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J25" s="10">
-        <v>439</v>
+        <v>320</v>
       </c>
       <c r="L25" s="7">
         <v>1</v>
       </c>
       <c r="M25" s="7">
         <v>1</v>
       </c>
       <c r="N25" s="10">
-        <v>434.61</v>
+        <v>316.8</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="B26" s="6" t="s">
+        <v>89</v>
+      </c>
+      <c r="C26" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D26" s="7" t="s">
         <v>90</v>
       </c>
-      <c r="B26" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E26" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H26" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I26" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J26" s="10">
-        <v>2999</v>
+        <v>265</v>
       </c>
       <c r="L26" s="7">
         <v>1</v>
       </c>
       <c r="M26" s="7">
         <v>1</v>
       </c>
       <c r="N26" s="10">
-        <v>2969.01</v>
+        <v>262.35</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="B27" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="C27" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D27" s="7" t="s">
         <v>93</v>
       </c>
-      <c r="B27" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E27" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G27" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H27" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I27" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J27" s="10">
-        <v>4200</v>
+        <v>2800</v>
       </c>
       <c r="L27" s="7">
         <v>1</v>
       </c>
       <c r="M27" s="7">
         <v>1</v>
       </c>
       <c r="N27" s="10">
-        <v>4158</v>
+        <v>2772</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="B28" s="6" t="s">
+        <v>95</v>
+      </c>
+      <c r="C28" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D28" s="7" t="s">
         <v>96</v>
       </c>
-      <c r="B28" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E28" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G28" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H28" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I28" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J28" s="10">
-        <v>16400</v>
+        <v>2800</v>
       </c>
       <c r="L28" s="7">
         <v>1</v>
       </c>
       <c r="M28" s="7">
         <v>1</v>
       </c>
       <c r="N28" s="10">
-        <v>16236</v>
+        <v>2772</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="B29" s="6" t="s">
+        <v>98</v>
+      </c>
+      <c r="C29" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D29" s="7" t="s">
         <v>99</v>
       </c>
-      <c r="B29" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E29" s="7" t="s">
-        <v>23</v>
+        <v>16</v>
+      </c>
+      <c r="G29" s="9" t="s">
+        <v>14</v>
       </c>
       <c r="H29" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I29" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J29" s="10">
-        <v>2310</v>
+        <v>5250</v>
       </c>
       <c r="L29" s="7">
         <v>1</v>
       </c>
       <c r="M29" s="7">
         <v>1</v>
       </c>
       <c r="N29" s="10">
-        <v>2286.9</v>
+        <v>5197.5</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="B30" s="6" t="s">
+        <v>101</v>
+      </c>
+      <c r="C30" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D30" s="7" t="s">
         <v>102</v>
       </c>
-      <c r="B30" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E30" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H30" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I30" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J30" s="10">
-        <v>4199</v>
+        <v>7230</v>
       </c>
       <c r="L30" s="7">
         <v>1</v>
       </c>
       <c r="M30" s="7">
         <v>1</v>
       </c>
       <c r="N30" s="10">
-        <v>4157.01</v>
+        <v>7157.7</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="B31" s="6" t="s">
+        <v>104</v>
+      </c>
+      <c r="C31" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D31" s="7" t="s">
         <v>105</v>
       </c>
-      <c r="B31" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E31" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H31" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I31" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J31" s="10">
-        <v>300</v>
+        <v>3600</v>
       </c>
       <c r="L31" s="7">
         <v>1</v>
       </c>
       <c r="M31" s="7">
         <v>1</v>
       </c>
       <c r="N31" s="10">
-        <v>297</v>
+        <v>3564</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="B32" s="6" t="s">
+        <v>107</v>
+      </c>
+      <c r="C32" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D32" s="7" t="s">
         <v>108</v>
       </c>
-      <c r="B32" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E32" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G32" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H32" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I32" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J32" s="10">
-        <v>749</v>
+        <v>5580</v>
       </c>
       <c r="L32" s="7">
         <v>1</v>
       </c>
       <c r="M32" s="7">
         <v>1</v>
       </c>
       <c r="N32" s="10">
-        <v>741.51</v>
+        <v>5524.2</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="B33" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="C33" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D33" s="7" t="s">
         <v>111</v>
       </c>
-      <c r="B33" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E33" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G33" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H33" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I33" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J33" s="10">
-        <v>79160</v>
+        <v>1650</v>
       </c>
       <c r="L33" s="7">
         <v>1</v>
       </c>
       <c r="M33" s="7">
         <v>1</v>
       </c>
       <c r="N33" s="10">
-        <v>78368.4</v>
+        <v>1633.5</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="B34" s="6" t="s">
+        <v>113</v>
+      </c>
+      <c r="C34" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D34" s="7" t="s">
         <v>114</v>
       </c>
-      <c r="B34" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E34" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H34" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I34" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J34" s="10">
-        <v>105090</v>
+        <v>24765</v>
       </c>
       <c r="L34" s="7">
         <v>1</v>
       </c>
       <c r="M34" s="7">
         <v>1</v>
       </c>
       <c r="N34" s="10">
-        <v>104039.1</v>
+        <v>24517.35</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="B35" s="6" t="s">
+        <v>116</v>
+      </c>
+      <c r="C35" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D35" s="7" t="s">
         <v>117</v>
       </c>
-      <c r="B35" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E35" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G35" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H35" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I35" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J35" s="10">
-        <v>22302</v>
+        <v>26745</v>
       </c>
       <c r="L35" s="7">
         <v>1</v>
       </c>
       <c r="M35" s="7">
         <v>1</v>
       </c>
       <c r="N35" s="10">
-        <v>22078.98</v>
+        <v>26477.55</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="5" t="s">
+        <v>118</v>
+      </c>
+      <c r="B36" s="6" t="s">
+        <v>119</v>
+      </c>
+      <c r="C36" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D36" s="7" t="s">
         <v>120</v>
       </c>
-      <c r="B36" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E36" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G36" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H36" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I36" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J36" s="10">
-        <v>26310</v>
+        <v>18610</v>
       </c>
       <c r="L36" s="7">
         <v>1</v>
       </c>
       <c r="M36" s="7">
         <v>1</v>
       </c>
       <c r="N36" s="10">
-        <v>26046.9</v>
+        <v>18423.9</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="5" t="s">
+        <v>121</v>
+      </c>
+      <c r="B37" s="6" t="s">
+        <v>122</v>
+      </c>
+      <c r="C37" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D37" s="7" t="s">
         <v>123</v>
       </c>
-      <c r="B37" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E37" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G37" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H37" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I37" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J37" s="10">
-        <v>28268</v>
+        <v>1600</v>
       </c>
       <c r="L37" s="7">
         <v>1</v>
       </c>
       <c r="M37" s="7">
         <v>1</v>
       </c>
       <c r="N37" s="10">
-        <v>27985.32</v>
+        <v>1584</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="B38" s="6" t="s">
+        <v>125</v>
+      </c>
+      <c r="C38" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D38" s="7" t="s">
         <v>126</v>
       </c>
-      <c r="B38" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E38" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G38" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H38" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I38" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J38" s="10">
-        <v>68460</v>
+        <v>36050</v>
       </c>
       <c r="L38" s="7">
         <v>1</v>
       </c>
       <c r="M38" s="7">
         <v>1</v>
       </c>
       <c r="N38" s="10">
-        <v>67775.4</v>
+        <v>35689.5</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="B39" s="6" t="s">
+        <v>128</v>
+      </c>
+      <c r="C39" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D39" s="7" t="s">
         <v>129</v>
       </c>
-      <c r="B39" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E39" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G39" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H39" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I39" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J39" s="10">
-        <v>74730</v>
+        <v>38030</v>
       </c>
       <c r="L39" s="7">
         <v>1</v>
       </c>
       <c r="M39" s="7">
         <v>1</v>
       </c>
       <c r="N39" s="10">
-        <v>73982.7</v>
+        <v>37649.7</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="B40" s="6" t="s">
+        <v>131</v>
+      </c>
+      <c r="C40" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D40" s="7" t="s">
         <v>132</v>
       </c>
-      <c r="B40" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E40" s="7" t="s">
-        <v>23</v>
+        <v>16</v>
+      </c>
+      <c r="G40" s="9" t="s">
+        <v>14</v>
       </c>
       <c r="H40" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I40" s="7" t="s">
-        <v>135</v>
+        <v>18</v>
       </c>
       <c r="J40" s="10">
-        <v>44060</v>
+        <v>20000</v>
       </c>
       <c r="L40" s="7">
         <v>1</v>
       </c>
       <c r="M40" s="7">
         <v>1</v>
       </c>
       <c r="N40" s="10">
-        <v>43619.4</v>
+        <v>19800</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="5" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="B41" s="6" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D41" s="7" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="E41" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H41" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I41" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J41" s="10">
-        <v>13232</v>
+        <v>21980</v>
       </c>
       <c r="L41" s="7">
         <v>1</v>
       </c>
       <c r="M41" s="7">
         <v>1</v>
       </c>
       <c r="N41" s="10">
-        <v>13099.68</v>
+        <v>21760.2</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="5" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
       <c r="B42" s="6" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D42" s="7" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="E42" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G42" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H42" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I42" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J42" s="10">
-        <v>15610</v>
+        <v>16050</v>
       </c>
       <c r="L42" s="7">
         <v>1</v>
       </c>
       <c r="M42" s="7">
         <v>1</v>
       </c>
       <c r="N42" s="10">
-        <v>15453.9</v>
+        <v>15889.5</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="5" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="B43" s="6" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D43" s="7" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="E43" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H43" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I43" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J43" s="10">
-        <v>18544</v>
+        <v>3200</v>
       </c>
       <c r="L43" s="7">
         <v>1</v>
       </c>
       <c r="M43" s="7">
         <v>1</v>
       </c>
       <c r="N43" s="10">
-        <v>18358.56</v>
+        <v>3168</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="5" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="B44" s="6" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D44" s="7" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="E44" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H44" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I44" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J44" s="10">
-        <v>21880</v>
+        <v>59300</v>
       </c>
       <c r="L44" s="7">
         <v>1</v>
       </c>
       <c r="M44" s="7">
         <v>1</v>
       </c>
       <c r="N44" s="10">
-        <v>21661.2</v>
+        <v>58707</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="5" t="s">
-        <v>148</v>
+        <v>145</v>
       </c>
       <c r="B45" s="6" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D45" s="7" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="E45" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H45" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I45" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J45" s="10">
-        <v>2968</v>
+        <v>129</v>
       </c>
       <c r="L45" s="7">
         <v>1</v>
       </c>
       <c r="M45" s="7">
         <v>1</v>
       </c>
       <c r="N45" s="10">
-        <v>2938.32</v>
+        <v>127.71</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="5" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="B46" s="6" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D46" s="7" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="E46" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G46" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H46" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I46" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J46" s="10">
-        <v>2968</v>
+        <v>120</v>
       </c>
       <c r="L46" s="7">
         <v>1</v>
       </c>
       <c r="M46" s="7">
         <v>1</v>
       </c>
       <c r="N46" s="10">
-        <v>2938.32</v>
+        <v>118.8</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="5" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="B47" s="6" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D47" s="7" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="E47" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G47" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H47" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I47" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J47" s="10">
-        <v>28382</v>
+        <v>700</v>
       </c>
       <c r="L47" s="7">
         <v>1</v>
       </c>
       <c r="M47" s="7">
         <v>1</v>
       </c>
       <c r="N47" s="10">
-        <v>28098.18</v>
+        <v>693</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="5" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="B48" s="6" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D48" s="7" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="E48" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H48" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I48" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J48" s="10">
-        <v>6740</v>
+        <v>8000</v>
       </c>
       <c r="L48" s="7">
         <v>1</v>
       </c>
       <c r="M48" s="7">
         <v>1</v>
       </c>
       <c r="N48" s="10">
-        <v>6672.6</v>
+        <v>7920</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="5" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="B49" s="6" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D49" s="7" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="E49" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G49" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H49" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I49" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J49" s="10">
-        <v>7590</v>
+        <v>360</v>
       </c>
       <c r="L49" s="7">
         <v>1</v>
       </c>
       <c r="M49" s="7">
         <v>1</v>
       </c>
       <c r="N49" s="10">
-        <v>7514.1</v>
+        <v>356.4</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="5" t="s">
-        <v>163</v>
+        <v>160</v>
       </c>
       <c r="B50" s="6" t="s">
-        <v>164</v>
+        <v>161</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D50" s="7" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="E50" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H50" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I50" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J50" s="10">
-        <v>8530</v>
+        <v>2400</v>
       </c>
       <c r="L50" s="7">
         <v>1</v>
       </c>
       <c r="M50" s="7">
         <v>1</v>
       </c>
       <c r="N50" s="10">
-        <v>8444.7</v>
+        <v>2376</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="5" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
       <c r="B51" s="6" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="C51" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D51" s="7" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="E51" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H51" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I51" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J51" s="10">
-        <v>11240</v>
+        <v>3670</v>
       </c>
       <c r="L51" s="7">
         <v>1</v>
       </c>
       <c r="M51" s="7">
         <v>1</v>
       </c>
       <c r="N51" s="10">
-        <v>11127.6</v>
+        <v>3633.3</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="5" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="B52" s="6" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D52" s="7" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="E52" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H52" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J52" s="10">
-        <v>12650</v>
+        <v>9999</v>
       </c>
       <c r="L52" s="7">
         <v>1</v>
       </c>
       <c r="M52" s="7">
         <v>1</v>
       </c>
       <c r="N52" s="10">
-        <v>12523.5</v>
+        <v>9899.01</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="5" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
       <c r="B53" s="6" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D53" s="7" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="E53" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H53" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J53" s="10">
-        <v>14230</v>
+        <v>5743</v>
       </c>
       <c r="L53" s="7">
         <v>1</v>
       </c>
       <c r="M53" s="7">
         <v>1</v>
       </c>
       <c r="N53" s="10">
-        <v>14087.7</v>
+        <v>5685.57</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="5" t="s">
-        <v>175</v>
+        <v>172</v>
       </c>
       <c r="B54" s="6" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D54" s="7" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="E54" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H54" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J54" s="10">
-        <v>975</v>
+        <v>3099</v>
       </c>
       <c r="L54" s="7">
         <v>1</v>
       </c>
       <c r="M54" s="7">
         <v>1</v>
       </c>
       <c r="N54" s="10">
-        <v>965.25</v>
+        <v>3068.01</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="5" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="B55" s="6" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D55" s="7" t="s">
-        <v>180</v>
+        <v>177</v>
       </c>
       <c r="E55" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H55" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J55" s="10">
-        <v>339</v>
+        <v>8200</v>
       </c>
       <c r="L55" s="7">
         <v>1</v>
       </c>
       <c r="M55" s="7">
         <v>1</v>
       </c>
       <c r="N55" s="10">
-        <v>335.61</v>
+        <v>8118</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="5" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="B56" s="6" t="s">
-        <v>182</v>
+        <v>179</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D56" s="7" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="E56" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H56" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J56" s="10">
-        <v>281</v>
+        <v>15200</v>
       </c>
       <c r="L56" s="7">
         <v>1</v>
       </c>
       <c r="M56" s="7">
         <v>1</v>
       </c>
       <c r="N56" s="10">
-        <v>278.19</v>
+        <v>15048</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="5" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="B57" s="6" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D57" s="7" t="s">
-        <v>186</v>
+        <v>183</v>
       </c>
       <c r="E57" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H57" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I57" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J57" s="10">
-        <v>1700</v>
+        <v>39590</v>
       </c>
       <c r="L57" s="7">
         <v>1</v>
       </c>
       <c r="M57" s="7">
         <v>1</v>
       </c>
       <c r="N57" s="10">
-        <v>1683</v>
+        <v>39194.1</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="5" t="s">
-        <v>187</v>
+        <v>184</v>
       </c>
       <c r="B58" s="6" t="s">
-        <v>188</v>
+        <v>185</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D58" s="7" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="E58" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H58" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I58" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J58" s="10">
-        <v>5181</v>
+        <v>4200</v>
       </c>
       <c r="L58" s="7">
         <v>1</v>
       </c>
       <c r="M58" s="7">
         <v>1</v>
       </c>
       <c r="N58" s="10">
-        <v>5129.19</v>
+        <v>4158</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="5" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
       <c r="B59" s="6" t="s">
-        <v>191</v>
+        <v>179</v>
       </c>
       <c r="C59" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D59" s="7" t="s">
-        <v>192</v>
+        <v>188</v>
       </c>
       <c r="E59" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H59" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I59" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J59" s="10">
-        <v>5743</v>
+        <v>15200</v>
       </c>
       <c r="L59" s="7">
         <v>1</v>
       </c>
       <c r="M59" s="7">
         <v>1</v>
       </c>
       <c r="N59" s="10">
-        <v>5685.57</v>
+        <v>15048</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="5" t="s">
-        <v>193</v>
+        <v>189</v>
       </c>
       <c r="B60" s="6" t="s">
-        <v>194</v>
+        <v>190</v>
       </c>
       <c r="C60" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D60" s="7" t="s">
-        <v>195</v>
+        <v>191</v>
       </c>
       <c r="E60" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H60" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I60" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J60" s="10">
-        <v>11110</v>
+        <v>15820</v>
       </c>
       <c r="L60" s="7">
         <v>1</v>
       </c>
       <c r="M60" s="7">
         <v>1</v>
       </c>
       <c r="N60" s="10">
-        <v>10998.9</v>
+        <v>15661.8</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="5" t="s">
-        <v>196</v>
+        <v>192</v>
       </c>
       <c r="B61" s="6" t="s">
-        <v>197</v>
+        <v>176</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D61" s="7" t="s">
-        <v>198</v>
+        <v>193</v>
       </c>
       <c r="E61" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H61" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I61" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J61" s="10">
-        <v>11804</v>
+        <v>8200</v>
       </c>
       <c r="L61" s="7">
         <v>1</v>
       </c>
       <c r="M61" s="7">
         <v>1</v>
       </c>
       <c r="N61" s="10">
-        <v>11685.96</v>
+        <v>8118</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="5" t="s">
-        <v>199</v>
+        <v>194</v>
       </c>
       <c r="B62" s="6" t="s">
-        <v>200</v>
+        <v>143</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D62" s="7" t="s">
-        <v>201</v>
+        <v>195</v>
       </c>
       <c r="E62" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H62" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I62" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J62" s="10">
-        <v>749</v>
+        <v>59300</v>
       </c>
       <c r="L62" s="7">
         <v>1</v>
       </c>
       <c r="M62" s="7">
         <v>1</v>
       </c>
       <c r="N62" s="10">
-        <v>741.51</v>
+        <v>58707</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="5" t="s">
-        <v>202</v>
+        <v>196</v>
       </c>
       <c r="B63" s="6" t="s">
-        <v>203</v>
+        <v>197</v>
       </c>
       <c r="C63" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D63" s="7" t="s">
-        <v>204</v>
+        <v>198</v>
       </c>
       <c r="E63" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G63" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H63" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I63" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J63" s="10">
-        <v>1999</v>
+        <v>62800</v>
       </c>
       <c r="L63" s="7">
         <v>1</v>
       </c>
       <c r="M63" s="7">
         <v>1</v>
       </c>
       <c r="N63" s="10">
-        <v>1979.01</v>
+        <v>62172</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="5" t="s">
-        <v>205</v>
+        <v>199</v>
       </c>
       <c r="B64" s="6" t="s">
-        <v>206</v>
+        <v>197</v>
       </c>
       <c r="C64" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D64" s="7" t="s">
-        <v>207</v>
+        <v>200</v>
       </c>
       <c r="E64" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H64" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I64" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J64" s="10">
-        <v>369</v>
+        <v>62800</v>
       </c>
       <c r="L64" s="7">
         <v>1</v>
       </c>
       <c r="M64" s="7">
         <v>1</v>
       </c>
       <c r="N64" s="10">
-        <v>365.31</v>
+        <v>62172</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="5" t="s">
-        <v>208</v>
+        <v>201</v>
       </c>
       <c r="B65" s="6" t="s">
-        <v>209</v>
+        <v>202</v>
       </c>
       <c r="C65" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D65" s="7" t="s">
-        <v>210</v>
+        <v>203</v>
       </c>
       <c r="E65" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H65" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I65" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J65" s="10">
-        <v>3099</v>
+        <v>62800</v>
       </c>
       <c r="L65" s="7">
         <v>1</v>
       </c>
       <c r="M65" s="7">
         <v>1</v>
       </c>
       <c r="N65" s="10">
-        <v>3068.01</v>
+        <v>62172</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="5" t="s">
-        <v>211</v>
+        <v>204</v>
       </c>
       <c r="B66" s="6" t="s">
-        <v>212</v>
+        <v>202</v>
       </c>
       <c r="C66" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D66" s="7" t="s">
-        <v>213</v>
+        <v>205</v>
       </c>
       <c r="E66" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H66" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I66" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J66" s="10">
-        <v>3300</v>
+        <v>62800</v>
       </c>
       <c r="L66" s="7">
         <v>1</v>
       </c>
       <c r="M66" s="7">
         <v>1</v>
       </c>
       <c r="N66" s="10">
-        <v>3267</v>
+        <v>62172</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="5" t="s">
-        <v>214</v>
+        <v>206</v>
       </c>
       <c r="B67" s="6" t="s">
-        <v>215</v>
+        <v>207</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D67" s="7" t="s">
-        <v>216</v>
+        <v>208</v>
       </c>
       <c r="E67" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H67" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I67" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J67" s="10">
-        <v>460</v>
+        <v>59300</v>
       </c>
       <c r="L67" s="7">
         <v>1</v>
       </c>
       <c r="M67" s="7">
         <v>1</v>
       </c>
       <c r="N67" s="10">
-        <v>455.4</v>
+        <v>58707</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="5" t="s">
-        <v>217</v>
+        <v>209</v>
       </c>
       <c r="B68" s="6" t="s">
-        <v>218</v>
+        <v>207</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D68" s="7" t="s">
-        <v>219</v>
+        <v>210</v>
       </c>
       <c r="E68" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G68" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H68" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I68" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J68" s="10">
-        <v>1799</v>
+        <v>59300</v>
       </c>
       <c r="L68" s="7">
         <v>1</v>
       </c>
       <c r="M68" s="7">
         <v>1</v>
       </c>
       <c r="N68" s="10">
-        <v>1781.01</v>
+        <v>58707</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="5" t="s">
-        <v>220</v>
+        <v>211</v>
       </c>
       <c r="B69" s="6" t="s">
-        <v>218</v>
+        <v>212</v>
       </c>
       <c r="C69" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D69" s="7" t="s">
-        <v>221</v>
+        <v>213</v>
       </c>
       <c r="E69" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H69" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I69" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J69" s="10">
-        <v>1949</v>
+        <v>62800</v>
       </c>
       <c r="L69" s="7">
         <v>1</v>
       </c>
       <c r="M69" s="7">
         <v>1</v>
       </c>
       <c r="N69" s="10">
-        <v>1929.51</v>
+        <v>62172</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="5" t="s">
-        <v>222</v>
+        <v>214</v>
       </c>
       <c r="B70" s="6" t="s">
-        <v>223</v>
+        <v>212</v>
       </c>
       <c r="C70" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D70" s="7" t="s">
-        <v>224</v>
+        <v>215</v>
       </c>
       <c r="E70" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H70" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I70" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J70" s="10">
-        <v>370</v>
+        <v>62800</v>
       </c>
       <c r="L70" s="7">
         <v>1</v>
       </c>
       <c r="M70" s="7">
         <v>1</v>
       </c>
       <c r="N70" s="10">
-        <v>366.3</v>
+        <v>62172</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="5" t="s">
-        <v>225</v>
+        <v>216</v>
       </c>
       <c r="B71" s="6" t="s">
-        <v>226</v>
+        <v>217</v>
       </c>
       <c r="C71" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D71" s="7" t="s">
-        <v>227</v>
+        <v>218</v>
       </c>
       <c r="E71" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H71" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I71" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J71" s="10">
-        <v>460</v>
+        <v>62800</v>
       </c>
       <c r="L71" s="7">
         <v>1</v>
       </c>
       <c r="M71" s="7">
         <v>1</v>
       </c>
       <c r="N71" s="10">
-        <v>455.4</v>
+        <v>62172</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="5" t="s">
-        <v>228</v>
+        <v>219</v>
       </c>
       <c r="B72" s="6" t="s">
-        <v>229</v>
+        <v>217</v>
       </c>
       <c r="C72" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D72" s="7" t="s">
-        <v>230</v>
+        <v>220</v>
       </c>
       <c r="E72" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G72" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H72" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I72" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J72" s="10">
-        <v>1099</v>
+        <v>62800</v>
       </c>
       <c r="L72" s="7">
         <v>1</v>
       </c>
       <c r="M72" s="7">
         <v>1</v>
       </c>
       <c r="N72" s="10">
-        <v>1088.01</v>
+        <v>62172</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="5" t="s">
-        <v>231</v>
+        <v>221</v>
       </c>
       <c r="B73" s="6" t="s">
-        <v>232</v>
+        <v>222</v>
       </c>
       <c r="C73" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D73" s="7" t="s">
-        <v>233</v>
+        <v>223</v>
       </c>
       <c r="E73" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G73" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H73" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I73" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J73" s="10">
-        <v>1799</v>
+        <v>13055</v>
       </c>
       <c r="L73" s="7">
         <v>1</v>
       </c>
       <c r="M73" s="7">
         <v>1</v>
       </c>
       <c r="N73" s="10">
-        <v>1781.01</v>
+        <v>12924.45</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="5" t="s">
-        <v>234</v>
+        <v>224</v>
       </c>
       <c r="B74" s="6" t="s">
-        <v>235</v>
+        <v>225</v>
       </c>
       <c r="C74" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D74" s="7" t="s">
-        <v>236</v>
+        <v>226</v>
       </c>
       <c r="E74" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H74" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I74" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J74" s="10">
-        <v>1249</v>
+        <v>13055</v>
       </c>
       <c r="L74" s="7">
         <v>1</v>
       </c>
       <c r="M74" s="7">
         <v>1</v>
       </c>
       <c r="N74" s="10">
-        <v>1236.51</v>
+        <v>12924.45</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="5" t="s">
-        <v>237</v>
+        <v>227</v>
       </c>
       <c r="B75" s="6" t="s">
-        <v>238</v>
+        <v>225</v>
       </c>
       <c r="C75" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D75" s="7" t="s">
-        <v>239</v>
+        <v>228</v>
       </c>
       <c r="E75" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G75" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H75" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I75" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J75" s="10">
-        <v>1949</v>
+        <v>16555</v>
       </c>
       <c r="L75" s="7">
         <v>1</v>
       </c>
       <c r="M75" s="7">
         <v>1</v>
       </c>
       <c r="N75" s="10">
-        <v>1929.51</v>
+        <v>16389.45</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="5" t="s">
-        <v>240</v>
+        <v>229</v>
       </c>
       <c r="B76" s="6" t="s">
-        <v>241</v>
+        <v>230</v>
       </c>
       <c r="C76" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D76" s="7" t="s">
-        <v>242</v>
+        <v>231</v>
       </c>
       <c r="E76" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H76" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I76" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J76" s="10">
-        <v>2269</v>
+        <v>16555</v>
       </c>
       <c r="L76" s="7">
         <v>1</v>
       </c>
       <c r="M76" s="7">
         <v>1</v>
       </c>
       <c r="N76" s="10">
-        <v>2246.31</v>
+        <v>16389.45</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="5" t="s">
-        <v>243</v>
+        <v>232</v>
       </c>
       <c r="B77" s="6" t="s">
-        <v>244</v>
+        <v>230</v>
       </c>
       <c r="C77" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D77" s="7" t="s">
-        <v>245</v>
+        <v>233</v>
       </c>
       <c r="E77" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H77" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I77" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J77" s="10">
-        <v>3559</v>
+        <v>16555</v>
       </c>
       <c r="L77" s="7">
         <v>1</v>
       </c>
       <c r="M77" s="7">
         <v>1</v>
       </c>
       <c r="N77" s="10">
-        <v>3523.41</v>
+        <v>16389.45</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="5" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="B78" s="6" t="s">
-        <v>247</v>
+        <v>230</v>
       </c>
       <c r="C78" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D78" s="7" t="s">
-        <v>248</v>
+        <v>235</v>
       </c>
       <c r="E78" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G78" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H78" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I78" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J78" s="10">
-        <v>2998</v>
+        <v>16555</v>
       </c>
       <c r="L78" s="7">
         <v>1</v>
       </c>
       <c r="M78" s="7">
         <v>1</v>
       </c>
       <c r="N78" s="10">
-        <v>2968.02</v>
+        <v>16389.45</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="5" t="s">
-        <v>249</v>
+        <v>236</v>
       </c>
       <c r="B79" s="6" t="s">
-        <v>250</v>
+        <v>237</v>
       </c>
       <c r="C79" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D79" s="7" t="s">
-        <v>251</v>
+        <v>238</v>
       </c>
       <c r="E79" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H79" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I79" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J79" s="10">
-        <v>4898</v>
+        <v>13055</v>
       </c>
       <c r="L79" s="7">
         <v>1</v>
       </c>
       <c r="M79" s="7">
         <v>1</v>
       </c>
       <c r="N79" s="10">
-        <v>4849.02</v>
+        <v>12924.45</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="5" t="s">
-        <v>252</v>
+        <v>239</v>
       </c>
       <c r="B80" s="6" t="s">
-        <v>253</v>
+        <v>240</v>
       </c>
       <c r="C80" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D80" s="7" t="s">
-        <v>254</v>
+        <v>241</v>
       </c>
       <c r="E80" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H80" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I80" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J80" s="10">
-        <v>3148</v>
+        <v>13055</v>
       </c>
       <c r="L80" s="7">
         <v>1</v>
       </c>
       <c r="M80" s="7">
         <v>1</v>
       </c>
       <c r="N80" s="10">
-        <v>3116.52</v>
+        <v>12924.45</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="5" t="s">
-        <v>255</v>
+        <v>242</v>
       </c>
       <c r="B81" s="6" t="s">
-        <v>256</v>
+        <v>240</v>
       </c>
       <c r="C81" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D81" s="7" t="s">
-        <v>257</v>
+        <v>243</v>
       </c>
       <c r="E81" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H81" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I81" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J81" s="10">
-        <v>5048</v>
+        <v>16555</v>
       </c>
       <c r="L81" s="7">
         <v>1</v>
       </c>
       <c r="M81" s="7">
         <v>1</v>
       </c>
       <c r="N81" s="10">
-        <v>4997.52</v>
+        <v>16389.45</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="5" t="s">
-        <v>258</v>
+        <v>244</v>
       </c>
       <c r="B82" s="6" t="s">
-        <v>259</v>
+        <v>245</v>
       </c>
       <c r="C82" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D82" s="7" t="s">
-        <v>260</v>
+        <v>246</v>
       </c>
       <c r="E82" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H82" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I82" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J82" s="10">
-        <v>2469</v>
+        <v>16555</v>
       </c>
       <c r="L82" s="7">
         <v>1</v>
       </c>
       <c r="M82" s="7">
         <v>1</v>
       </c>
       <c r="N82" s="10">
-        <v>2444.31</v>
+        <v>16389.45</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="5" t="s">
-        <v>261</v>
+        <v>247</v>
       </c>
       <c r="B83" s="6" t="s">
-        <v>262</v>
+        <v>245</v>
       </c>
       <c r="C83" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D83" s="7" t="s">
-        <v>263</v>
+        <v>248</v>
       </c>
       <c r="E83" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H83" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I83" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J83" s="10">
-        <v>3760</v>
+        <v>16555</v>
       </c>
       <c r="L83" s="7">
         <v>1</v>
       </c>
       <c r="M83" s="7">
         <v>1</v>
       </c>
       <c r="N83" s="10">
-        <v>3722.4</v>
+        <v>16389.45</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="5" t="s">
-        <v>264</v>
+        <v>249</v>
       </c>
       <c r="B84" s="6" t="s">
-        <v>265</v>
+        <v>222</v>
       </c>
       <c r="C84" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D84" s="7" t="s">
-        <v>266</v>
+        <v>250</v>
       </c>
       <c r="E84" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H84" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I84" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J84" s="10">
-        <v>3198</v>
+        <v>16555</v>
       </c>
       <c r="L84" s="7">
         <v>1</v>
       </c>
       <c r="M84" s="7">
         <v>1</v>
       </c>
       <c r="N84" s="10">
-        <v>3166.02</v>
+        <v>16389.45</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="5" t="s">
-        <v>267</v>
+        <v>251</v>
       </c>
       <c r="B85" s="6" t="s">
-        <v>268</v>
+        <v>252</v>
       </c>
       <c r="C85" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D85" s="7" t="s">
-        <v>269</v>
+        <v>253</v>
       </c>
       <c r="E85" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G85" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H85" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I85" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J85" s="10">
-        <v>5099</v>
+        <v>47600</v>
       </c>
       <c r="L85" s="7">
         <v>1</v>
       </c>
       <c r="M85" s="7">
         <v>1</v>
       </c>
       <c r="N85" s="10">
-        <v>5048.01</v>
+        <v>47124</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="5" t="s">
-        <v>270</v>
+        <v>254</v>
       </c>
       <c r="B86" s="6" t="s">
-        <v>271</v>
+        <v>255</v>
       </c>
       <c r="C86" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D86" s="7" t="s">
-        <v>272</v>
+        <v>256</v>
       </c>
       <c r="E86" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H86" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I86" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J86" s="10">
-        <v>3348</v>
+        <v>17500</v>
       </c>
       <c r="L86" s="7">
         <v>1</v>
       </c>
       <c r="M86" s="7">
         <v>1</v>
       </c>
       <c r="N86" s="10">
-        <v>3314.52</v>
+        <v>17325</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="5" t="s">
-        <v>273</v>
+        <v>257</v>
       </c>
       <c r="B87" s="6" t="s">
-        <v>274</v>
+        <v>255</v>
       </c>
       <c r="C87" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D87" s="7" t="s">
-        <v>275</v>
+        <v>258</v>
       </c>
       <c r="E87" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G87" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H87" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I87" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J87" s="10">
-        <v>5249</v>
+        <v>17500</v>
       </c>
       <c r="L87" s="7">
         <v>1</v>
       </c>
       <c r="M87" s="7">
         <v>1</v>
       </c>
       <c r="N87" s="10">
-        <v>5196.51</v>
+        <v>17325</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="5" t="s">
-        <v>276</v>
+        <v>259</v>
       </c>
       <c r="B88" s="6" t="s">
-        <v>277</v>
+        <v>260</v>
       </c>
       <c r="C88" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D88" s="7" t="s">
-        <v>278</v>
+        <v>261</v>
       </c>
       <c r="E88" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H88" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I88" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J88" s="10">
-        <v>2099</v>
+        <v>21000</v>
       </c>
       <c r="L88" s="7">
         <v>1</v>
       </c>
       <c r="M88" s="7">
         <v>1</v>
       </c>
       <c r="N88" s="10">
-        <v>2078.01</v>
+        <v>20790</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="5" t="s">
-        <v>279</v>
+        <v>262</v>
       </c>
       <c r="B89" s="6" t="s">
-        <v>280</v>
+        <v>260</v>
       </c>
       <c r="C89" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D89" s="7" t="s">
-        <v>281</v>
+        <v>263</v>
       </c>
       <c r="E89" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H89" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I89" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J89" s="10">
-        <v>3300</v>
+        <v>21000</v>
       </c>
       <c r="L89" s="7">
         <v>1</v>
       </c>
       <c r="M89" s="7">
         <v>1</v>
       </c>
       <c r="N89" s="10">
-        <v>3267</v>
+        <v>20790</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="5" t="s">
-        <v>282</v>
+        <v>264</v>
       </c>
       <c r="B90" s="6" t="s">
-        <v>283</v>
+        <v>265</v>
       </c>
       <c r="C90" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D90" s="7" t="s">
-        <v>284</v>
+        <v>266</v>
       </c>
       <c r="E90" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H90" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I90" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J90" s="10">
-        <v>1899</v>
+        <v>21000</v>
       </c>
       <c r="L90" s="7">
         <v>1</v>
       </c>
       <c r="M90" s="7">
         <v>1</v>
       </c>
       <c r="N90" s="10">
-        <v>1880.01</v>
+        <v>20790</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="5" t="s">
-        <v>285</v>
+        <v>267</v>
       </c>
       <c r="B91" s="6" t="s">
-        <v>286</v>
+        <v>265</v>
       </c>
       <c r="C91" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D91" s="7" t="s">
-        <v>287</v>
+        <v>268</v>
       </c>
       <c r="E91" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H91" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I91" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J91" s="10">
-        <v>3099</v>
+        <v>21000</v>
       </c>
       <c r="L91" s="7">
         <v>1</v>
       </c>
       <c r="M91" s="7">
         <v>1</v>
       </c>
       <c r="N91" s="10">
-        <v>3068.01</v>
+        <v>20790</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="5" t="s">
-        <v>288</v>
+        <v>269</v>
       </c>
       <c r="B92" s="6" t="s">
-        <v>289</v>
+        <v>270</v>
       </c>
       <c r="C92" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D92" s="7" t="s">
-        <v>290</v>
+        <v>271</v>
       </c>
       <c r="E92" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G92" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H92" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I92" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J92" s="10">
-        <v>4200</v>
+        <v>17500</v>
       </c>
       <c r="L92" s="7">
         <v>1</v>
       </c>
       <c r="M92" s="7">
         <v>1</v>
       </c>
       <c r="N92" s="10">
-        <v>4158</v>
+        <v>17325</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="5" t="s">
-        <v>291</v>
+        <v>272</v>
       </c>
       <c r="B93" s="6" t="s">
-        <v>292</v>
+        <v>270</v>
       </c>
       <c r="C93" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D93" s="7" t="s">
-        <v>293</v>
+        <v>273</v>
       </c>
       <c r="E93" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G93" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H93" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I93" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J93" s="10">
-        <v>5400</v>
+        <v>17500</v>
       </c>
       <c r="L93" s="7">
         <v>1</v>
       </c>
       <c r="M93" s="7">
         <v>1</v>
       </c>
       <c r="N93" s="10">
-        <v>5346</v>
+        <v>17325</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="5" t="s">
-        <v>294</v>
+        <v>274</v>
       </c>
       <c r="B94" s="6" t="s">
-        <v>295</v>
+        <v>275</v>
       </c>
       <c r="C94" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D94" s="7" t="s">
-        <v>296</v>
+        <v>276</v>
       </c>
       <c r="E94" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H94" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I94" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J94" s="10">
-        <v>2499</v>
+        <v>21000</v>
       </c>
       <c r="L94" s="7">
         <v>1</v>
       </c>
       <c r="M94" s="7">
         <v>1</v>
       </c>
       <c r="N94" s="10">
-        <v>2474.01</v>
+        <v>20790</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="5" t="s">
-        <v>297</v>
+        <v>277</v>
       </c>
       <c r="B95" s="6" t="s">
-        <v>298</v>
+        <v>275</v>
       </c>
       <c r="C95" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D95" s="7" t="s">
-        <v>299</v>
+        <v>278</v>
       </c>
       <c r="E95" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H95" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I95" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J95" s="10">
-        <v>1249</v>
+        <v>21000</v>
       </c>
       <c r="L95" s="7">
         <v>1</v>
       </c>
       <c r="M95" s="7">
         <v>1</v>
       </c>
       <c r="N95" s="10">
-        <v>1236.51</v>
+        <v>20790</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="5" t="s">
-        <v>300</v>
+        <v>279</v>
       </c>
       <c r="B96" s="6" t="s">
-        <v>301</v>
+        <v>280</v>
       </c>
       <c r="C96" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D96" s="7" t="s">
-        <v>302</v>
+        <v>281</v>
       </c>
       <c r="E96" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H96" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I96" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J96" s="10">
-        <v>750</v>
+        <v>21000</v>
       </c>
       <c r="L96" s="7">
         <v>1</v>
       </c>
       <c r="M96" s="7">
         <v>1</v>
       </c>
       <c r="N96" s="10">
-        <v>742.5</v>
+        <v>20790</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="5" t="s">
-        <v>303</v>
+        <v>282</v>
       </c>
       <c r="B97" s="6" t="s">
-        <v>304</v>
+        <v>280</v>
       </c>
       <c r="C97" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D97" s="7" t="s">
-        <v>305</v>
+        <v>283</v>
       </c>
       <c r="E97" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H97" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I97" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J97" s="10">
-        <v>5500</v>
+        <v>21000</v>
       </c>
       <c r="L97" s="7">
         <v>1</v>
       </c>
       <c r="M97" s="7">
         <v>1</v>
       </c>
       <c r="N97" s="10">
-        <v>5445</v>
+        <v>20790</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="5" t="s">
-        <v>306</v>
+        <v>284</v>
       </c>
       <c r="B98" s="6" t="s">
-        <v>307</v>
+        <v>285</v>
       </c>
       <c r="C98" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D98" s="7" t="s">
-        <v>308</v>
+        <v>286</v>
       </c>
       <c r="E98" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H98" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I98" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J98" s="10">
-        <v>1300</v>
+        <v>17500</v>
       </c>
       <c r="L98" s="7">
         <v>1</v>
       </c>
       <c r="M98" s="7">
         <v>1</v>
       </c>
       <c r="N98" s="10">
-        <v>1287</v>
+        <v>17325</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="5" t="s">
-        <v>309</v>
+        <v>287</v>
       </c>
       <c r="B99" s="6" t="s">
-        <v>310</v>
+        <v>285</v>
       </c>
       <c r="C99" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D99" s="7" t="s">
-        <v>311</v>
+        <v>288</v>
       </c>
       <c r="E99" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H99" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I99" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J99" s="10">
-        <v>7500</v>
+        <v>17500</v>
       </c>
       <c r="L99" s="7">
         <v>1</v>
       </c>
       <c r="M99" s="7">
         <v>1</v>
       </c>
       <c r="N99" s="10">
-        <v>7425</v>
+        <v>17325</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="5" t="s">
-        <v>312</v>
+        <v>289</v>
       </c>
       <c r="B100" s="6" t="s">
-        <v>313</v>
+        <v>290</v>
       </c>
       <c r="C100" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D100" s="7" t="s">
-        <v>314</v>
+        <v>291</v>
       </c>
       <c r="E100" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H100" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J100" s="10">
-        <v>1980</v>
+        <v>21000</v>
       </c>
       <c r="L100" s="7">
         <v>1</v>
       </c>
       <c r="M100" s="7">
         <v>1</v>
       </c>
       <c r="N100" s="10">
-        <v>1960.2</v>
+        <v>20790</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="5" t="s">
-        <v>315</v>
+        <v>292</v>
       </c>
       <c r="B101" s="6" t="s">
-        <v>316</v>
+        <v>290</v>
       </c>
       <c r="C101" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D101" s="7" t="s">
-        <v>317</v>
+        <v>293</v>
       </c>
       <c r="E101" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G101" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H101" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I101" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J101" s="10">
-        <v>960</v>
+        <v>21000</v>
       </c>
       <c r="L101" s="7">
         <v>1</v>
       </c>
       <c r="M101" s="7">
         <v>1</v>
       </c>
       <c r="N101" s="10">
-        <v>950.4</v>
+        <v>20790</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="5" t="s">
-        <v>318</v>
+        <v>294</v>
       </c>
       <c r="B102" s="6" t="s">
-        <v>319</v>
+        <v>295</v>
       </c>
       <c r="C102" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D102" s="7" t="s">
-        <v>320</v>
+        <v>296</v>
       </c>
       <c r="E102" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H102" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I102" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J102" s="10">
-        <v>3200</v>
+        <v>21000</v>
       </c>
       <c r="L102" s="7">
         <v>1</v>
       </c>
       <c r="M102" s="7">
         <v>1</v>
       </c>
       <c r="N102" s="10">
-        <v>3168</v>
+        <v>20790</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="5" t="s">
-        <v>321</v>
+        <v>297</v>
       </c>
       <c r="B103" s="6" t="s">
-        <v>322</v>
+        <v>295</v>
       </c>
       <c r="C103" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D103" s="7" t="s">
-        <v>323</v>
+        <v>298</v>
       </c>
       <c r="E103" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G103" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H103" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I103" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J103" s="10">
-        <v>30</v>
+        <v>21000</v>
       </c>
       <c r="L103" s="7">
         <v>1</v>
       </c>
       <c r="M103" s="7">
         <v>1</v>
       </c>
       <c r="N103" s="10">
-        <v>29.7</v>
+        <v>20790</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="5" t="s">
-        <v>324</v>
+        <v>299</v>
       </c>
       <c r="B104" s="6" t="s">
-        <v>325</v>
+        <v>285</v>
       </c>
       <c r="C104" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D104" s="7" t="s">
-        <v>326</v>
+        <v>300</v>
       </c>
       <c r="E104" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H104" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I104" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J104" s="10">
-        <v>129</v>
+        <v>17500</v>
       </c>
       <c r="L104" s="7">
         <v>1</v>
       </c>
       <c r="M104" s="7">
         <v>1</v>
       </c>
       <c r="N104" s="10">
-        <v>127.71</v>
+        <v>17325</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="5" t="s">
-        <v>327</v>
+        <v>301</v>
       </c>
       <c r="B105" s="6" t="s">
-        <v>328</v>
+        <v>285</v>
       </c>
       <c r="C105" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D105" s="7" t="s">
-        <v>329</v>
+        <v>302</v>
       </c>
       <c r="E105" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G105" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H105" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I105" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J105" s="10">
-        <v>3670</v>
+        <v>17500</v>
       </c>
       <c r="L105" s="7">
         <v>1</v>
       </c>
       <c r="M105" s="7">
         <v>1</v>
       </c>
       <c r="N105" s="10">
-        <v>3633.3</v>
+        <v>17325</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="5" t="s">
-        <v>330</v>
+        <v>303</v>
       </c>
       <c r="B106" s="6" t="s">
-        <v>331</v>
+        <v>290</v>
       </c>
       <c r="C106" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D106" s="7" t="s">
-        <v>332</v>
+        <v>304</v>
       </c>
       <c r="E106" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G106" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H106" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I106" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J106" s="10">
-        <v>5170</v>
+        <v>21000</v>
       </c>
       <c r="L106" s="7">
         <v>1</v>
       </c>
       <c r="M106" s="7">
         <v>1</v>
       </c>
       <c r="N106" s="10">
-        <v>5118.3</v>
+        <v>20790</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="5" t="s">
-        <v>333</v>
+        <v>305</v>
       </c>
       <c r="B107" s="6" t="s">
-        <v>334</v>
+        <v>290</v>
       </c>
       <c r="C107" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D107" s="7" t="s">
-        <v>335</v>
+        <v>306</v>
       </c>
       <c r="E107" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G107" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H107" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I107" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J107" s="10">
-        <v>4970</v>
+        <v>21000</v>
       </c>
       <c r="L107" s="7">
         <v>1</v>
       </c>
       <c r="M107" s="7">
         <v>1</v>
       </c>
       <c r="N107" s="10">
-        <v>4920.3</v>
+        <v>20790</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="5" t="s">
-        <v>336</v>
+        <v>307</v>
       </c>
       <c r="B108" s="6" t="s">
-        <v>337</v>
+        <v>295</v>
       </c>
       <c r="C108" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D108" s="7" t="s">
-        <v>338</v>
+        <v>308</v>
       </c>
       <c r="E108" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G108" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H108" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I108" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J108" s="10">
-        <v>1270</v>
+        <v>21000</v>
       </c>
       <c r="L108" s="7">
         <v>1</v>
       </c>
       <c r="M108" s="7">
         <v>1</v>
       </c>
       <c r="N108" s="10">
-        <v>1257.3</v>
+        <v>20790</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="5" t="s">
-        <v>339</v>
+        <v>309</v>
       </c>
       <c r="B109" s="6" t="s">
-        <v>340</v>
+        <v>295</v>
       </c>
       <c r="C109" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D109" s="7" t="s">
-        <v>341</v>
+        <v>310</v>
       </c>
       <c r="E109" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G109" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H109" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I109" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J109" s="10">
-        <v>450</v>
+        <v>21000</v>
       </c>
       <c r="L109" s="7">
         <v>1</v>
       </c>
       <c r="M109" s="7">
         <v>1</v>
       </c>
       <c r="N109" s="10">
-        <v>445.5</v>
+        <v>20790</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="5" t="s">
-        <v>342</v>
+        <v>311</v>
       </c>
       <c r="B110" s="6" t="s">
-        <v>343</v>
+        <v>312</v>
       </c>
       <c r="C110" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D110" s="7" t="s">
-        <v>344</v>
+        <v>313</v>
       </c>
       <c r="E110" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G110" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H110" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I110" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J110" s="10">
-        <v>700</v>
+        <v>33650</v>
       </c>
       <c r="L110" s="7">
         <v>1</v>
       </c>
       <c r="M110" s="7">
         <v>1</v>
       </c>
       <c r="N110" s="10">
-        <v>693</v>
+        <v>33313.5</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="5" t="s">
-        <v>345</v>
+        <v>314</v>
       </c>
       <c r="B111" s="6" t="s">
-        <v>346</v>
+        <v>315</v>
       </c>
       <c r="C111" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D111" s="7" t="s">
-        <v>347</v>
+        <v>316</v>
       </c>
       <c r="E111" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G111" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H111" s="7" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I111" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J111" s="10">
-        <v>9960</v>
+        <v>18130</v>
       </c>
       <c r="L111" s="7">
         <v>1</v>
       </c>
       <c r="M111" s="7">
         <v>1</v>
       </c>
       <c r="N111" s="10">
-        <v>9860.4</v>
+        <v>17948.7</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="5" t="s">
-        <v>348</v>
+        <v>317</v>
       </c>
       <c r="B112" s="6" t="s">
-        <v>349</v>
+        <v>318</v>
       </c>
       <c r="C112" s="7" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="D112" s="7" t="s">
-        <v>350</v>
+        <v>319</v>
       </c>
       <c r="E112" s="7" t="s">
-        <v>23</v>
+        <v>16</v>
+      </c>
+      <c r="G112" s="9" t="s">
+        <v>14</v>
       </c>
       <c r="H112" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I112" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J112" s="10">
-        <v>499</v>
+        <v>27520</v>
       </c>
       <c r="L112" s="7">
         <v>1</v>
       </c>
       <c r="M112" s="7">
         <v>1</v>
       </c>
       <c r="N112" s="10">
-        <v>494.01</v>
+        <v>27244.8</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="5" t="s">
-        <v>351</v>
+        <v>320</v>
       </c>
       <c r="B113" s="6" t="s">
-        <v>352</v>
+        <v>321</v>
       </c>
       <c r="C113" s="7" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="D113" s="7" t="s">
-        <v>353</v>
+        <v>322</v>
       </c>
       <c r="E113" s="7" t="s">
-        <v>23</v>
+        <v>16</v>
+      </c>
+      <c r="G113" s="9" t="s">
+        <v>14</v>
       </c>
       <c r="H113" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I113" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J113" s="10">
-        <v>35250</v>
+        <v>16430</v>
       </c>
       <c r="L113" s="7">
         <v>1</v>
       </c>
       <c r="M113" s="7">
         <v>1</v>
       </c>
       <c r="N113" s="10">
-        <v>34897.5</v>
+        <v>16265.7</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="5" t="s">
-        <v>354</v>
+        <v>323</v>
       </c>
       <c r="B114" s="6" t="s">
-        <v>355</v>
+        <v>324</v>
       </c>
       <c r="C114" s="7" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="D114" s="7" t="s">
-        <v>356</v>
+        <v>325</v>
       </c>
       <c r="E114" s="7" t="s">
-        <v>23</v>
+        <v>16</v>
+      </c>
+      <c r="G114" s="9" t="s">
+        <v>14</v>
       </c>
       <c r="H114" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I114" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J114" s="10">
-        <v>46250</v>
+        <v>2988</v>
       </c>
       <c r="L114" s="7">
         <v>1</v>
       </c>
       <c r="M114" s="7">
         <v>1</v>
       </c>
       <c r="N114" s="10">
-        <v>45787.5</v>
+        <v>2958.12</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="5" t="s">
-        <v>357</v>
+        <v>326</v>
       </c>
       <c r="B115" s="6" t="s">
-        <v>358</v>
+        <v>41</v>
       </c>
       <c r="C115" s="7" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="D115" s="7" t="s">
-        <v>359</v>
+        <v>327</v>
       </c>
       <c r="E115" s="7" t="s">
-        <v>23</v>
+        <v>16</v>
+      </c>
+      <c r="G115" s="9" t="s">
+        <v>14</v>
       </c>
       <c r="H115" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I115" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J115" s="10">
-        <v>11000</v>
+        <v>20000</v>
       </c>
       <c r="L115" s="7">
         <v>1</v>
       </c>
       <c r="M115" s="7">
         <v>1</v>
       </c>
       <c r="N115" s="10">
-        <v>10890</v>
+        <v>19800</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="5" t="s">
-        <v>360</v>
+        <v>328</v>
       </c>
       <c r="B116" s="6" t="s">
-        <v>361</v>
+        <v>329</v>
       </c>
       <c r="C116" s="7" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="D116" s="7" t="s">
-        <v>362</v>
+        <v>330</v>
       </c>
       <c r="E116" s="7" t="s">
-        <v>23</v>
+        <v>16</v>
+      </c>
+      <c r="G116" s="9" t="s">
+        <v>14</v>
       </c>
       <c r="H116" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I116" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J116" s="10">
-        <v>9900</v>
+        <v>64685</v>
       </c>
       <c r="L116" s="7">
         <v>1</v>
       </c>
       <c r="M116" s="7">
         <v>1</v>
       </c>
       <c r="N116" s="10">
-        <v>9801</v>
+        <v>64038.15</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="5" t="s">
-        <v>363</v>
+        <v>331</v>
       </c>
       <c r="B117" s="6" t="s">
-        <v>364</v>
+        <v>332</v>
       </c>
       <c r="C117" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D117" s="7" t="s">
-        <v>365</v>
+        <v>333</v>
       </c>
       <c r="E117" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H117" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I117" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J117" s="10">
-        <v>14400</v>
+        <v>267785</v>
       </c>
       <c r="L117" s="7">
         <v>1</v>
       </c>
       <c r="M117" s="7">
         <v>1</v>
       </c>
       <c r="N117" s="10">
-        <v>14256</v>
+        <v>265107.15</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="5" t="s">
-        <v>366</v>
+        <v>334</v>
       </c>
       <c r="B118" s="6" t="s">
-        <v>367</v>
+        <v>335</v>
       </c>
       <c r="C118" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D118" s="7" t="s">
-        <v>368</v>
+        <v>336</v>
       </c>
       <c r="E118" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H118" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="I118" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J118" s="10">
-        <v>36000</v>
+        <v>9960</v>
       </c>
       <c r="L118" s="7">
         <v>1</v>
       </c>
       <c r="M118" s="7">
         <v>1</v>
       </c>
       <c r="N118" s="10">
-        <v>35640</v>
+        <v>9860.4</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="5" t="s">
-        <v>369</v>
+        <v>337</v>
       </c>
       <c r="B119" s="6" t="s">
-        <v>370</v>
+        <v>338</v>
       </c>
       <c r="C119" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D119" s="7" t="s">
-        <v>371</v>
+        <v>339</v>
       </c>
       <c r="E119" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G119" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H119" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I119" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J119" s="10">
-        <v>1600</v>
+        <v>15662</v>
       </c>
       <c r="L119" s="7">
         <v>1</v>
       </c>
       <c r="M119" s="7">
         <v>1</v>
       </c>
       <c r="N119" s="10">
-        <v>1584</v>
+        <v>15505.38</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="5" t="s">
-        <v>372</v>
+        <v>340</v>
       </c>
       <c r="B120" s="6" t="s">
-        <v>373</v>
+        <v>341</v>
       </c>
       <c r="C120" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D120" s="7" t="s">
-        <v>374</v>
+        <v>342</v>
       </c>
       <c r="E120" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H120" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I120" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J120" s="10">
-        <v>57744</v>
+        <v>15662</v>
       </c>
       <c r="L120" s="7">
         <v>1</v>
       </c>
       <c r="M120" s="7">
         <v>1</v>
       </c>
       <c r="N120" s="10">
-        <v>57166.56</v>
+        <v>15505.38</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="5" t="s">
-        <v>375</v>
+        <v>343</v>
       </c>
       <c r="B121" s="6" t="s">
-        <v>376</v>
+        <v>344</v>
       </c>
       <c r="C121" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D121" s="7" t="s">
-        <v>377</v>
+        <v>345</v>
       </c>
       <c r="E121" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G121" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H121" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I121" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J121" s="10">
-        <v>85276</v>
+        <v>8500</v>
       </c>
       <c r="L121" s="7">
         <v>1</v>
       </c>
       <c r="M121" s="7">
         <v>1</v>
       </c>
       <c r="N121" s="10">
-        <v>84423.24</v>
+        <v>8415</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="5" t="s">
-        <v>378</v>
+        <v>346</v>
       </c>
       <c r="B122" s="6" t="s">
-        <v>379</v>
+        <v>347</v>
       </c>
       <c r="C122" s="7" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="D122" s="7" t="s">
-        <v>380</v>
+        <v>348</v>
       </c>
       <c r="E122" s="7" t="s">
-        <v>23</v>
+        <v>16</v>
+      </c>
+      <c r="G122" s="9" t="s">
+        <v>14</v>
       </c>
       <c r="H122" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I122" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J122" s="10">
-        <v>5000</v>
+        <v>9140</v>
       </c>
       <c r="L122" s="7">
         <v>1</v>
       </c>
       <c r="M122" s="7">
         <v>1</v>
       </c>
       <c r="N122" s="10">
-        <v>4950</v>
+        <v>9048.6</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="5" t="s">
-        <v>381</v>
+        <v>349</v>
       </c>
       <c r="B123" s="6" t="s">
-        <v>382</v>
+        <v>350</v>
       </c>
       <c r="C123" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D123" s="7" t="s">
-        <v>383</v>
+        <v>351</v>
       </c>
       <c r="E123" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H123" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I123" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J123" s="10">
-        <v>559</v>
+        <v>10499</v>
       </c>
       <c r="L123" s="7">
         <v>1</v>
       </c>
       <c r="M123" s="7">
         <v>1</v>
       </c>
       <c r="N123" s="10">
-        <v>553.41</v>
+        <v>10394.01</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="5" t="s">
-        <v>384</v>
+        <v>352</v>
       </c>
       <c r="B124" s="6" t="s">
-        <v>385</v>
+        <v>353</v>
       </c>
       <c r="C124" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D124" s="7" t="s">
-        <v>386</v>
+        <v>354</v>
       </c>
       <c r="E124" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H124" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I124" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J124" s="10">
-        <v>120</v>
+        <v>11139</v>
       </c>
       <c r="L124" s="7">
         <v>1</v>
       </c>
       <c r="M124" s="7">
         <v>1</v>
       </c>
       <c r="N124" s="10">
-        <v>118.8</v>
+        <v>11027.61</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="5" t="s">
-        <v>387</v>
+        <v>355</v>
       </c>
       <c r="B125" s="6" t="s">
-        <v>388</v>
+        <v>356</v>
       </c>
       <c r="C125" s="7" t="s">
-        <v>14</v>
+        <v>357</v>
       </c>
       <c r="D125" s="7" t="s">
-        <v>389</v>
+        <v>358</v>
       </c>
       <c r="E125" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>359</v>
       </c>
       <c r="H125" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I125" s="7" t="s">
-        <v>18</v>
+        <v>360</v>
       </c>
       <c r="J125" s="10">
-        <v>99</v>
+        <v>350000</v>
       </c>
       <c r="L125" s="7">
         <v>1</v>
       </c>
       <c r="M125" s="7">
         <v>1</v>
       </c>
       <c r="N125" s="10">
-        <v>98.01</v>
+        <v>346500</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="5" t="s">
-        <v>390</v>
+        <v>361</v>
       </c>
       <c r="B126" s="6" t="s">
-        <v>391</v>
+        <v>362</v>
       </c>
       <c r="C126" s="7" t="s">
-        <v>14</v>
+        <v>357</v>
       </c>
       <c r="D126" s="7" t="s">
-        <v>392</v>
+        <v>363</v>
       </c>
       <c r="E126" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>359</v>
       </c>
       <c r="H126" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I126" s="7" t="s">
-        <v>18</v>
+        <v>364</v>
       </c>
       <c r="J126" s="10">
-        <v>699</v>
+        <v>175000</v>
       </c>
       <c r="L126" s="7">
         <v>1</v>
       </c>
       <c r="M126" s="7">
         <v>1</v>
       </c>
       <c r="N126" s="10">
-        <v>692.01</v>
+        <v>173250</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="5" t="s">
-        <v>393</v>
+        <v>365</v>
       </c>
       <c r="B127" s="6" t="s">
-        <v>394</v>
+        <v>365</v>
       </c>
       <c r="C127" s="7" t="s">
-        <v>14</v>
+        <v>357</v>
       </c>
       <c r="D127" s="7" t="s">
-        <v>395</v>
+        <v>366</v>
       </c>
       <c r="E127" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>359</v>
       </c>
       <c r="H127" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I127" s="7" t="s">
-        <v>18</v>
+        <v>367</v>
       </c>
       <c r="J127" s="10">
-        <v>700</v>
+        <v>350</v>
       </c>
       <c r="L127" s="7">
         <v>1</v>
       </c>
       <c r="M127" s="7">
         <v>1</v>
       </c>
       <c r="N127" s="10">
-        <v>693</v>
+        <v>346.5</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="5" t="s">
-        <v>396</v>
+        <v>368</v>
       </c>
       <c r="B128" s="6" t="s">
-        <v>397</v>
+        <v>369</v>
       </c>
       <c r="C128" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D128" s="7" t="s">
-        <v>398</v>
+        <v>370</v>
       </c>
       <c r="E128" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H128" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I128" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J128" s="10">
-        <v>2400</v>
+        <v>749</v>
       </c>
       <c r="L128" s="7">
         <v>1</v>
       </c>
       <c r="M128" s="7">
         <v>1</v>
       </c>
       <c r="N128" s="10">
-        <v>2376</v>
+        <v>741.51</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="5" t="s">
-        <v>399</v>
+        <v>371</v>
       </c>
       <c r="B129" s="6" t="s">
-        <v>400</v>
+        <v>372</v>
       </c>
       <c r="C129" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D129" s="7" t="s">
-        <v>401</v>
+        <v>373</v>
       </c>
       <c r="E129" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H129" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I129" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J129" s="10">
-        <v>2800</v>
+        <v>16192</v>
       </c>
       <c r="L129" s="7">
         <v>1</v>
       </c>
       <c r="M129" s="7">
         <v>1</v>
       </c>
       <c r="N129" s="10">
-        <v>2772</v>
+        <v>16030.08</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="5" t="s">
-        <v>402</v>
+        <v>374</v>
       </c>
       <c r="B130" s="6" t="s">
-        <v>403</v>
+        <v>375</v>
       </c>
       <c r="C130" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D130" s="7" t="s">
-        <v>404</v>
+        <v>376</v>
       </c>
       <c r="E130" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H130" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I130" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J130" s="10">
-        <v>2800</v>
+        <v>36000</v>
       </c>
       <c r="L130" s="7">
         <v>1</v>
       </c>
       <c r="M130" s="7">
         <v>1</v>
       </c>
       <c r="N130" s="10">
-        <v>2772</v>
+        <v>35640</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="5" t="s">
-        <v>405</v>
+        <v>377</v>
       </c>
       <c r="B131" s="6" t="s">
-        <v>406</v>
+        <v>378</v>
       </c>
       <c r="C131" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D131" s="7" t="s">
-        <v>407</v>
+        <v>379</v>
       </c>
       <c r="E131" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H131" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I131" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J131" s="10">
-        <v>20000</v>
+        <v>12380</v>
       </c>
       <c r="L131" s="7">
         <v>1</v>
       </c>
       <c r="M131" s="7">
         <v>1</v>
       </c>
       <c r="N131" s="10">
-        <v>19800</v>
+        <v>12256.2</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="5" t="s">
-        <v>408</v>
+        <v>380</v>
       </c>
       <c r="B132" s="6" t="s">
-        <v>409</v>
+        <v>381</v>
       </c>
       <c r="C132" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D132" s="7" t="s">
-        <v>410</v>
+        <v>382</v>
       </c>
       <c r="E132" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H132" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I132" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J132" s="10">
-        <v>57000</v>
+        <v>11998.4</v>
       </c>
       <c r="L132" s="7">
         <v>1</v>
       </c>
       <c r="M132" s="7">
         <v>1</v>
       </c>
       <c r="N132" s="10">
-        <v>56430</v>
+        <v>11878.42</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="5" t="s">
-        <v>411</v>
+        <v>383</v>
       </c>
       <c r="B133" s="6" t="s">
-        <v>412</v>
+        <v>381</v>
       </c>
       <c r="C133" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D133" s="7" t="s">
-        <v>413</v>
+        <v>384</v>
       </c>
       <c r="E133" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G133" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H133" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I133" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J133" s="10">
-        <v>85000</v>
+        <v>11998.4</v>
       </c>
       <c r="L133" s="7">
         <v>1</v>
       </c>
       <c r="M133" s="7">
         <v>1</v>
       </c>
       <c r="N133" s="10">
-        <v>84150</v>
+        <v>11878.42</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="5" t="s">
-        <v>414</v>
+        <v>385</v>
       </c>
       <c r="B134" s="6" t="s">
-        <v>415</v>
+        <v>386</v>
       </c>
       <c r="C134" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D134" s="7" t="s">
-        <v>416</v>
+        <v>387</v>
       </c>
       <c r="E134" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H134" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I134" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J134" s="10">
-        <v>1560</v>
+        <v>6417</v>
       </c>
       <c r="L134" s="7">
         <v>1</v>
       </c>
       <c r="M134" s="7">
         <v>1</v>
       </c>
       <c r="N134" s="10">
-        <v>1544.4</v>
+        <v>6352.83</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="5" t="s">
-        <v>417</v>
+        <v>388</v>
       </c>
       <c r="B135" s="6" t="s">
-        <v>418</v>
+        <v>386</v>
       </c>
       <c r="C135" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D135" s="7" t="s">
-        <v>419</v>
+        <v>389</v>
       </c>
       <c r="E135" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G135" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H135" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I135" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J135" s="10">
-        <v>9999</v>
+        <v>6417</v>
       </c>
       <c r="L135" s="7">
         <v>1</v>
       </c>
       <c r="M135" s="7">
         <v>1</v>
       </c>
       <c r="N135" s="10">
-        <v>9899.01</v>
+        <v>6352.83</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="5" t="s">
-        <v>420</v>
+        <v>390</v>
       </c>
       <c r="B136" s="6" t="s">
-        <v>421</v>
+        <v>391</v>
       </c>
       <c r="C136" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D136" s="7" t="s">
-        <v>422</v>
+        <v>392</v>
       </c>
       <c r="E136" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H136" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I136" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J136" s="10">
-        <v>10499</v>
+        <v>1700</v>
       </c>
       <c r="L136" s="7">
         <v>1</v>
       </c>
       <c r="M136" s="7">
         <v>1</v>
       </c>
       <c r="N136" s="10">
-        <v>10394.01</v>
+        <v>1683</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="5" t="s">
-        <v>423</v>
+        <v>393</v>
       </c>
       <c r="B137" s="6" t="s">
-        <v>424</v>
+        <v>394</v>
       </c>
       <c r="C137" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D137" s="7" t="s">
-        <v>425</v>
+        <v>395</v>
       </c>
       <c r="E137" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H137" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I137" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J137" s="10">
-        <v>11139</v>
+        <v>460</v>
       </c>
       <c r="L137" s="7">
         <v>1</v>
       </c>
       <c r="M137" s="7">
         <v>1</v>
       </c>
       <c r="N137" s="10">
-        <v>11027.61</v>
+        <v>455.4</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="5" t="s">
-        <v>426</v>
+        <v>396</v>
       </c>
       <c r="B138" s="6" t="s">
-        <v>427</v>
+        <v>397</v>
       </c>
       <c r="C138" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D138" s="7" t="s">
-        <v>428</v>
+        <v>398</v>
       </c>
       <c r="E138" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G138" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H138" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I138" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J138" s="10">
-        <v>499</v>
+        <v>68460</v>
       </c>
       <c r="L138" s="7">
         <v>1</v>
       </c>
       <c r="M138" s="7">
         <v>1</v>
       </c>
       <c r="N138" s="10">
-        <v>494.01</v>
+        <v>67775.4</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="5" t="s">
-        <v>429</v>
+        <v>399</v>
       </c>
       <c r="B139" s="6" t="s">
-        <v>430</v>
+        <v>400</v>
       </c>
       <c r="C139" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D139" s="7" t="s">
-        <v>431</v>
+        <v>401</v>
       </c>
       <c r="E139" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H139" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I139" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J139" s="10">
-        <v>1000</v>
+        <v>79160</v>
       </c>
       <c r="L139" s="7">
         <v>1</v>
       </c>
       <c r="M139" s="7">
         <v>1</v>
       </c>
       <c r="N139" s="10">
-        <v>990</v>
+        <v>78368.4</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="5" t="s">
-        <v>432</v>
+        <v>402</v>
       </c>
       <c r="B140" s="6" t="s">
-        <v>433</v>
+        <v>403</v>
       </c>
       <c r="C140" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D140" s="7" t="s">
-        <v>434</v>
+        <v>404</v>
       </c>
       <c r="E140" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H140" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I140" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J140" s="10">
-        <v>8000</v>
+        <v>105090</v>
       </c>
       <c r="L140" s="7">
         <v>1</v>
       </c>
       <c r="M140" s="7">
         <v>1</v>
       </c>
       <c r="N140" s="10">
-        <v>7920</v>
+        <v>104039.1</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="5" t="s">
-        <v>435</v>
+        <v>405</v>
       </c>
       <c r="B141" s="6" t="s">
-        <v>433</v>
+        <v>406</v>
       </c>
       <c r="C141" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D141" s="7" t="s">
-        <v>436</v>
+        <v>407</v>
       </c>
       <c r="E141" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G141" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H141" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I141" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J141" s="10">
-        <v>8000</v>
+        <v>13232</v>
       </c>
       <c r="L141" s="7">
         <v>1</v>
       </c>
       <c r="M141" s="7">
         <v>1</v>
       </c>
       <c r="N141" s="10">
-        <v>7920</v>
+        <v>13099.68</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="5" t="s">
-        <v>437</v>
+        <v>408</v>
       </c>
       <c r="B142" s="6" t="s">
-        <v>438</v>
+        <v>409</v>
       </c>
       <c r="C142" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D142" s="7" t="s">
-        <v>439</v>
+        <v>410</v>
       </c>
       <c r="E142" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H142" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I142" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J142" s="10">
-        <v>3600</v>
+        <v>15610</v>
       </c>
       <c r="L142" s="7">
         <v>1</v>
       </c>
       <c r="M142" s="7">
         <v>1</v>
       </c>
       <c r="N142" s="10">
-        <v>3564</v>
+        <v>15453.9</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="5" t="s">
-        <v>440</v>
+        <v>411</v>
       </c>
       <c r="B143" s="6" t="s">
-        <v>441</v>
+        <v>412</v>
       </c>
       <c r="C143" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D143" s="7" t="s">
-        <v>442</v>
+        <v>413</v>
       </c>
       <c r="E143" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H143" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I143" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J143" s="10">
-        <v>500</v>
+        <v>18544</v>
       </c>
       <c r="L143" s="7">
         <v>1</v>
       </c>
       <c r="M143" s="7">
         <v>1</v>
       </c>
       <c r="N143" s="10">
-        <v>495</v>
+        <v>18358.56</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="5" t="s">
-        <v>443</v>
+        <v>414</v>
       </c>
       <c r="B144" s="6" t="s">
-        <v>444</v>
+        <v>415</v>
       </c>
       <c r="C144" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D144" s="7" t="s">
-        <v>445</v>
+        <v>416</v>
       </c>
       <c r="E144" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H144" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I144" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J144" s="10">
-        <v>9995</v>
+        <v>22302</v>
       </c>
       <c r="L144" s="7">
         <v>1</v>
       </c>
       <c r="M144" s="7">
         <v>1</v>
       </c>
       <c r="N144" s="10">
-        <v>9895.05</v>
+        <v>22078.98</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="5" t="s">
-        <v>446</v>
+        <v>417</v>
       </c>
       <c r="B145" s="6" t="s">
-        <v>447</v>
+        <v>418</v>
       </c>
       <c r="C145" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D145" s="7" t="s">
-        <v>448</v>
+        <v>419</v>
       </c>
       <c r="E145" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H145" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I145" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J145" s="10">
-        <v>899</v>
+        <v>26310</v>
       </c>
       <c r="L145" s="7">
         <v>1</v>
       </c>
       <c r="M145" s="7">
         <v>1</v>
       </c>
       <c r="N145" s="10">
-        <v>890.01</v>
+        <v>26046.9</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="5" t="s">
-        <v>449</v>
+        <v>420</v>
       </c>
       <c r="B146" s="6" t="s">
-        <v>450</v>
+        <v>421</v>
       </c>
       <c r="C146" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D146" s="7" t="s">
-        <v>451</v>
+        <v>422</v>
       </c>
       <c r="E146" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H146" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I146" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J146" s="10">
-        <v>8000</v>
+        <v>28268</v>
       </c>
       <c r="L146" s="7">
         <v>1</v>
       </c>
       <c r="M146" s="7">
         <v>1</v>
       </c>
       <c r="N146" s="10">
-        <v>7920</v>
+        <v>27985.32</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="5" t="s">
-        <v>452</v>
+        <v>423</v>
       </c>
       <c r="B147" s="6" t="s">
-        <v>453</v>
+        <v>424</v>
       </c>
       <c r="C147" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D147" s="7" t="s">
-        <v>454</v>
+        <v>425</v>
       </c>
       <c r="E147" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H147" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I147" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J147" s="10">
-        <v>8500</v>
+        <v>85276</v>
       </c>
       <c r="L147" s="7">
         <v>1</v>
       </c>
       <c r="M147" s="7">
         <v>1</v>
       </c>
       <c r="N147" s="10">
-        <v>8415</v>
+        <v>84423.24</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="5" t="s">
-        <v>455</v>
+        <v>426</v>
       </c>
       <c r="B148" s="6" t="s">
-        <v>456</v>
+        <v>427</v>
       </c>
       <c r="C148" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D148" s="7" t="s">
-        <v>457</v>
+        <v>428</v>
       </c>
       <c r="E148" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H148" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I148" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J148" s="10">
-        <v>9140</v>
+        <v>28382</v>
       </c>
       <c r="L148" s="7">
         <v>1</v>
       </c>
       <c r="M148" s="7">
         <v>1</v>
       </c>
       <c r="N148" s="10">
-        <v>9048.6</v>
+        <v>28098.18</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="5" t="s">
-        <v>458</v>
+        <v>429</v>
       </c>
       <c r="B149" s="6" t="s">
-        <v>459</v>
+        <v>430</v>
       </c>
       <c r="C149" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D149" s="7" t="s">
-        <v>460</v>
+        <v>431</v>
       </c>
       <c r="E149" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H149" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I149" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J149" s="10">
-        <v>17900</v>
+        <v>14249</v>
       </c>
       <c r="L149" s="7">
         <v>1</v>
       </c>
       <c r="M149" s="7">
         <v>1</v>
       </c>
       <c r="N149" s="10">
-        <v>17721</v>
+        <v>14106.51</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="5" t="s">
-        <v>461</v>
+        <v>432</v>
       </c>
       <c r="B150" s="6" t="s">
-        <v>462</v>
+        <v>433</v>
       </c>
       <c r="C150" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D150" s="7" t="s">
-        <v>463</v>
+        <v>434</v>
       </c>
       <c r="E150" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H150" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I150" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J150" s="10">
-        <v>920</v>
+        <v>5000</v>
       </c>
       <c r="L150" s="7">
         <v>1</v>
       </c>
       <c r="M150" s="7">
         <v>1</v>
       </c>
       <c r="N150" s="10">
-        <v>910.8</v>
+        <v>4950</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="5" t="s">
-        <v>464</v>
+        <v>435</v>
       </c>
       <c r="B151" s="6" t="s">
-        <v>465</v>
+        <v>436</v>
       </c>
       <c r="C151" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D151" s="7" t="s">
-        <v>466</v>
+        <v>437</v>
       </c>
       <c r="E151" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H151" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I151" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J151" s="10">
-        <v>360</v>
+        <v>15000</v>
       </c>
       <c r="L151" s="7">
         <v>1</v>
       </c>
       <c r="M151" s="7">
         <v>1</v>
       </c>
       <c r="N151" s="10">
-        <v>356.4</v>
+        <v>14850</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="5" t="s">
-        <v>467</v>
+        <v>438</v>
       </c>
       <c r="B152" s="6" t="s">
-        <v>468</v>
+        <v>439</v>
       </c>
       <c r="C152" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D152" s="7" t="s">
-        <v>469</v>
+        <v>440</v>
       </c>
       <c r="E152" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H152" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I152" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J152" s="10">
-        <v>89</v>
+        <v>18800</v>
       </c>
       <c r="L152" s="7">
         <v>1</v>
       </c>
       <c r="M152" s="7">
         <v>1</v>
       </c>
       <c r="N152" s="10">
-        <v>88.11</v>
+        <v>18612</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="5" t="s">
-        <v>470</v>
+        <v>441</v>
       </c>
       <c r="B153" s="6" t="s">
-        <v>471</v>
+        <v>442</v>
       </c>
       <c r="C153" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D153" s="7" t="s">
-        <v>472</v>
+        <v>443</v>
       </c>
       <c r="E153" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H153" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I153" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J153" s="10">
-        <v>129</v>
+        <v>5400</v>
       </c>
       <c r="L153" s="7">
         <v>1</v>
       </c>
       <c r="M153" s="7">
         <v>1</v>
       </c>
       <c r="N153" s="10">
-        <v>127.71</v>
+        <v>5346</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="5" t="s">
-        <v>473</v>
+        <v>444</v>
       </c>
       <c r="B154" s="6" t="s">
-        <v>474</v>
+        <v>445</v>
       </c>
       <c r="C154" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D154" s="7" t="s">
-        <v>475</v>
+        <v>446</v>
       </c>
       <c r="E154" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H154" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I154" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J154" s="10">
-        <v>320</v>
+        <v>5181</v>
       </c>
       <c r="L154" s="7">
         <v>1</v>
       </c>
       <c r="M154" s="7">
         <v>1</v>
       </c>
       <c r="N154" s="10">
-        <v>316.8</v>
+        <v>5129.19</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="5" t="s">
-        <v>476</v>
+        <v>447</v>
       </c>
       <c r="B155" s="6" t="s">
-        <v>477</v>
+        <v>448</v>
       </c>
       <c r="C155" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D155" s="7" t="s">
-        <v>478</v>
+        <v>449</v>
       </c>
       <c r="E155" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H155" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I155" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J155" s="10">
-        <v>265</v>
+        <v>999</v>
       </c>
       <c r="L155" s="7">
         <v>1</v>
       </c>
       <c r="M155" s="7">
         <v>1</v>
       </c>
       <c r="N155" s="10">
-        <v>262.35</v>
+        <v>989.01</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="5" t="s">
-        <v>479</v>
+        <v>450</v>
       </c>
       <c r="B156" s="6" t="s">
-        <v>480</v>
+        <v>451</v>
       </c>
       <c r="C156" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D156" s="7" t="s">
-        <v>481</v>
+        <v>452</v>
       </c>
       <c r="E156" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H156" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I156" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J156" s="10">
-        <v>42</v>
+        <v>11110</v>
       </c>
       <c r="L156" s="7">
         <v>1</v>
       </c>
       <c r="M156" s="7">
         <v>1</v>
       </c>
       <c r="N156" s="10">
-        <v>41.58</v>
+        <v>10998.9</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="5" t="s">
-        <v>482</v>
+        <v>453</v>
       </c>
       <c r="B157" s="6" t="s">
-        <v>483</v>
+        <v>454</v>
       </c>
       <c r="C157" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D157" s="7" t="s">
-        <v>484</v>
+        <v>455</v>
       </c>
       <c r="E157" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H157" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I157" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J157" s="10">
-        <v>149.99</v>
+        <v>3300</v>
       </c>
       <c r="L157" s="7">
         <v>1</v>
       </c>
       <c r="M157" s="7">
         <v>1</v>
       </c>
       <c r="N157" s="10">
-        <v>148.49</v>
+        <v>3267</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="5" t="s">
-        <v>485</v>
+        <v>456</v>
       </c>
       <c r="B158" s="6" t="s">
-        <v>486</v>
+        <v>457</v>
       </c>
       <c r="C158" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D158" s="7" t="s">
-        <v>487</v>
+        <v>458</v>
       </c>
       <c r="E158" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H158" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I158" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J158" s="10">
-        <v>499</v>
+        <v>69</v>
       </c>
       <c r="L158" s="7">
         <v>1</v>
       </c>
       <c r="M158" s="7">
         <v>1</v>
       </c>
       <c r="N158" s="10">
-        <v>494.01</v>
+        <v>68.31</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="5" t="s">
-        <v>488</v>
+        <v>459</v>
       </c>
       <c r="B159" s="6" t="s">
-        <v>489</v>
+        <v>460</v>
       </c>
       <c r="C159" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D159" s="7" t="s">
-        <v>490</v>
+        <v>461</v>
       </c>
       <c r="E159" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H159" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I159" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J159" s="10">
-        <v>1799</v>
+        <v>120</v>
       </c>
       <c r="L159" s="7">
         <v>1</v>
       </c>
       <c r="M159" s="7">
         <v>1</v>
       </c>
       <c r="N159" s="10">
-        <v>1781.01</v>
+        <v>118.8</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="5" t="s">
-        <v>491</v>
+        <v>462</v>
       </c>
       <c r="B160" s="6" t="s">
-        <v>492</v>
+        <v>463</v>
       </c>
       <c r="C160" s="7" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="D160" s="7" t="s">
-        <v>493</v>
+        <v>464</v>
       </c>
       <c r="E160" s="7" t="s">
-        <v>23</v>
+        <v>16</v>
+      </c>
+      <c r="G160" s="9" t="s">
+        <v>14</v>
       </c>
       <c r="H160" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I160" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J160" s="10">
-        <v>53.95</v>
+        <v>15280.4</v>
       </c>
       <c r="L160" s="7">
         <v>1</v>
       </c>
       <c r="M160" s="7">
         <v>1</v>
       </c>
       <c r="N160" s="10">
-        <v>53.41</v>
+        <v>15127.6</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="5" t="s">
-        <v>494</v>
+        <v>465</v>
       </c>
       <c r="B161" s="6" t="s">
-        <v>495</v>
+        <v>466</v>
       </c>
       <c r="C161" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D161" s="7" t="s">
-        <v>496</v>
+        <v>467</v>
       </c>
       <c r="E161" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H161" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I161" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J161" s="10">
-        <v>24</v>
+        <v>15810.4</v>
       </c>
       <c r="L161" s="7">
         <v>1</v>
       </c>
       <c r="M161" s="7">
         <v>1</v>
       </c>
       <c r="N161" s="10">
-        <v>23.76</v>
+        <v>15652.3</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="5" t="s">
-        <v>497</v>
+        <v>468</v>
       </c>
       <c r="B162" s="6" t="s">
-        <v>498</v>
+        <v>463</v>
       </c>
       <c r="C162" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D162" s="7" t="s">
-        <v>499</v>
+        <v>469</v>
       </c>
       <c r="E162" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H162" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I162" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J162" s="10">
-        <v>1699</v>
+        <v>15280.4</v>
       </c>
       <c r="L162" s="7">
         <v>1</v>
       </c>
       <c r="M162" s="7">
         <v>1</v>
       </c>
       <c r="N162" s="10">
-        <v>1682.01</v>
+        <v>15127.6</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="5" t="s">
-        <v>500</v>
+        <v>470</v>
       </c>
       <c r="B163" s="6" t="s">
-        <v>501</v>
+        <v>466</v>
       </c>
       <c r="C163" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D163" s="7" t="s">
-        <v>502</v>
+        <v>471</v>
       </c>
       <c r="E163" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H163" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I163" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J163" s="10">
-        <v>5499</v>
+        <v>15810.4</v>
       </c>
       <c r="L163" s="7">
         <v>1</v>
       </c>
       <c r="M163" s="7">
         <v>1</v>
       </c>
       <c r="N163" s="10">
-        <v>5444.01</v>
+        <v>15652.3</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="5" t="s">
-        <v>503</v>
+        <v>472</v>
       </c>
       <c r="B164" s="6" t="s">
-        <v>504</v>
+        <v>473</v>
       </c>
       <c r="C164" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D164" s="7" t="s">
-        <v>505</v>
+        <v>474</v>
       </c>
       <c r="E164" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H164" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I164" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J164" s="10">
-        <v>5499</v>
+        <v>4900</v>
       </c>
       <c r="L164" s="7">
         <v>1</v>
       </c>
       <c r="M164" s="7">
         <v>1</v>
       </c>
       <c r="N164" s="10">
-        <v>5444.01</v>
+        <v>4851</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="5" t="s">
-        <v>506</v>
+        <v>475</v>
       </c>
       <c r="B165" s="6" t="s">
-        <v>507</v>
+        <v>473</v>
       </c>
       <c r="C165" s="7" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="D165" s="7" t="s">
-        <v>508</v>
+        <v>476</v>
       </c>
       <c r="E165" s="7" t="s">
-        <v>23</v>
+        <v>16</v>
+      </c>
+      <c r="G165" s="9" t="s">
+        <v>14</v>
       </c>
       <c r="H165" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I165" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J165" s="10">
-        <v>115</v>
+        <v>4900</v>
       </c>
       <c r="L165" s="7">
         <v>1</v>
       </c>
       <c r="M165" s="7">
         <v>1</v>
       </c>
       <c r="N165" s="10">
-        <v>113.85</v>
+        <v>4851</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="5" t="s">
-        <v>509</v>
+        <v>477</v>
       </c>
       <c r="B166" s="6" t="s">
-        <v>510</v>
+        <v>478</v>
       </c>
       <c r="C166" s="7" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="D166" s="7" t="s">
-        <v>511</v>
+        <v>479</v>
       </c>
       <c r="E166" s="7" t="s">
-        <v>23</v>
+        <v>16</v>
+      </c>
+      <c r="G166" s="9" t="s">
+        <v>14</v>
       </c>
       <c r="H166" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I166" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J166" s="10">
-        <v>115</v>
+        <v>9699</v>
       </c>
       <c r="L166" s="7">
         <v>1</v>
       </c>
       <c r="M166" s="7">
         <v>1</v>
       </c>
       <c r="N166" s="10">
-        <v>113.85</v>
+        <v>9602.01</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="5" t="s">
-        <v>512</v>
+        <v>480</v>
       </c>
       <c r="B167" s="6" t="s">
-        <v>513</v>
+        <v>481</v>
       </c>
       <c r="C167" s="7" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="D167" s="7" t="s">
-        <v>514</v>
+        <v>482</v>
       </c>
       <c r="E167" s="7" t="s">
-        <v>23</v>
+        <v>16</v>
+      </c>
+      <c r="G167" s="9" t="s">
+        <v>14</v>
       </c>
       <c r="H167" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I167" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J167" s="10">
-        <v>5605</v>
+        <v>10229</v>
       </c>
       <c r="L167" s="7">
         <v>1</v>
       </c>
       <c r="M167" s="7">
         <v>1</v>
       </c>
       <c r="N167" s="10">
-        <v>5548.95</v>
+        <v>10126.71</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="5" t="s">
-        <v>515</v>
+        <v>483</v>
       </c>
       <c r="B168" s="6" t="s">
-        <v>516</v>
+        <v>478</v>
       </c>
       <c r="C168" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D168" s="7" t="s">
-        <v>517</v>
+        <v>484</v>
       </c>
       <c r="E168" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G168" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H168" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I168" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J168" s="10">
-        <v>8267</v>
+        <v>9699</v>
       </c>
       <c r="L168" s="7">
         <v>1</v>
       </c>
       <c r="M168" s="7">
         <v>1</v>
       </c>
       <c r="N168" s="10">
-        <v>8184.33</v>
+        <v>9602.01</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="5" t="s">
-        <v>518</v>
+        <v>485</v>
       </c>
       <c r="B169" s="6" t="s">
-        <v>519</v>
+        <v>481</v>
       </c>
       <c r="C169" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D169" s="7" t="s">
-        <v>520</v>
+        <v>486</v>
       </c>
       <c r="E169" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G169" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H169" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I169" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J169" s="10">
-        <v>11549</v>
+        <v>10229</v>
       </c>
       <c r="L169" s="7">
         <v>1</v>
       </c>
       <c r="M169" s="7">
         <v>1</v>
       </c>
       <c r="N169" s="10">
-        <v>11433.51</v>
+        <v>10126.71</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="5" t="s">
-        <v>521</v>
+        <v>487</v>
       </c>
       <c r="B170" s="6" t="s">
-        <v>522</v>
+        <v>488</v>
       </c>
       <c r="C170" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D170" s="7" t="s">
-        <v>523</v>
+        <v>489</v>
       </c>
       <c r="E170" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H170" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I170" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J170" s="10">
-        <v>12079</v>
+        <v>999</v>
       </c>
       <c r="L170" s="7">
         <v>1</v>
       </c>
       <c r="M170" s="7">
         <v>1</v>
       </c>
       <c r="N170" s="10">
-        <v>11958.21</v>
+        <v>989.01</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="5" t="s">
-        <v>524</v>
+        <v>490</v>
       </c>
       <c r="B171" s="6" t="s">
-        <v>525</v>
+        <v>491</v>
       </c>
       <c r="C171" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D171" s="7" t="s">
-        <v>526</v>
+        <v>492</v>
       </c>
       <c r="E171" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H171" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I171" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J171" s="10">
-        <v>8267</v>
+        <v>1949</v>
       </c>
       <c r="L171" s="7">
         <v>1</v>
       </c>
       <c r="M171" s="7">
         <v>1</v>
       </c>
       <c r="N171" s="10">
-        <v>8184.33</v>
+        <v>1929.51</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="5" t="s">
-        <v>527</v>
+        <v>493</v>
       </c>
       <c r="B172" s="6" t="s">
-        <v>528</v>
+        <v>491</v>
       </c>
       <c r="C172" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D172" s="7" t="s">
-        <v>529</v>
+        <v>494</v>
       </c>
       <c r="E172" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H172" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I172" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J172" s="10">
-        <v>11549</v>
+        <v>1799</v>
       </c>
       <c r="L172" s="7">
         <v>1</v>
       </c>
       <c r="M172" s="7">
         <v>1</v>
       </c>
       <c r="N172" s="10">
-        <v>11433.51</v>
+        <v>1781.01</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="5" t="s">
-        <v>530</v>
+        <v>495</v>
       </c>
       <c r="B173" s="6" t="s">
-        <v>531</v>
+        <v>496</v>
       </c>
       <c r="C173" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D173" s="7" t="s">
-        <v>532</v>
+        <v>497</v>
       </c>
       <c r="E173" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H173" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I173" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J173" s="10">
-        <v>12079</v>
+        <v>11804</v>
       </c>
       <c r="L173" s="7">
         <v>1</v>
       </c>
       <c r="M173" s="7">
         <v>1</v>
       </c>
       <c r="N173" s="10">
-        <v>11958.21</v>
+        <v>11685.96</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="5" t="s">
-        <v>533</v>
+        <v>498</v>
       </c>
       <c r="B174" s="6" t="s">
-        <v>534</v>
+        <v>499</v>
       </c>
       <c r="C174" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D174" s="7" t="s">
-        <v>535</v>
+        <v>500</v>
       </c>
       <c r="E174" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G174" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H174" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I174" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J174" s="10">
-        <v>8267</v>
+        <v>2999</v>
       </c>
       <c r="L174" s="7">
         <v>1</v>
       </c>
       <c r="M174" s="7">
         <v>1</v>
       </c>
       <c r="N174" s="10">
-        <v>8184.33</v>
+        <v>2969.01</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="5" t="s">
-        <v>536</v>
+        <v>501</v>
       </c>
       <c r="B175" s="6" t="s">
-        <v>537</v>
+        <v>502</v>
       </c>
       <c r="C175" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D175" s="7" t="s">
-        <v>538</v>
+        <v>503</v>
       </c>
       <c r="E175" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G175" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H175" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I175" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J175" s="10">
-        <v>11549</v>
+        <v>17900</v>
       </c>
       <c r="L175" s="7">
         <v>1</v>
       </c>
       <c r="M175" s="7">
         <v>1</v>
       </c>
       <c r="N175" s="10">
-        <v>11433.51</v>
+        <v>17721</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="5" t="s">
-        <v>539</v>
+        <v>504</v>
       </c>
       <c r="B176" s="6" t="s">
-        <v>540</v>
+        <v>505</v>
       </c>
       <c r="C176" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D176" s="7" t="s">
-        <v>541</v>
+        <v>506</v>
       </c>
       <c r="E176" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G176" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H176" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I176" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J176" s="10">
-        <v>12079</v>
+        <v>5170</v>
       </c>
       <c r="L176" s="7">
         <v>1</v>
       </c>
       <c r="M176" s="7">
         <v>1</v>
       </c>
       <c r="N176" s="10">
-        <v>11958.21</v>
+        <v>5118.3</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="5" t="s">
-        <v>542</v>
+        <v>507</v>
       </c>
       <c r="B177" s="6" t="s">
-        <v>543</v>
+        <v>508</v>
       </c>
       <c r="C177" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D177" s="7" t="s">
-        <v>544</v>
+        <v>509</v>
       </c>
       <c r="E177" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H177" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I177" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J177" s="10">
-        <v>8267</v>
+        <v>4970</v>
       </c>
       <c r="L177" s="7">
         <v>1</v>
       </c>
       <c r="M177" s="7">
         <v>1</v>
       </c>
       <c r="N177" s="10">
-        <v>8184.33</v>
+        <v>4920.3</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="5" t="s">
-        <v>545</v>
+        <v>510</v>
       </c>
       <c r="B178" s="6" t="s">
-        <v>546</v>
+        <v>511</v>
       </c>
       <c r="C178" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D178" s="7" t="s">
-        <v>547</v>
+        <v>512</v>
       </c>
       <c r="E178" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H178" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I178" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J178" s="10">
-        <v>11549</v>
+        <v>103329</v>
       </c>
       <c r="L178" s="7">
         <v>1</v>
       </c>
       <c r="M178" s="7">
         <v>1</v>
       </c>
       <c r="N178" s="10">
-        <v>11433.51</v>
+        <v>102295.71</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="5" t="s">
-        <v>548</v>
+        <v>513</v>
       </c>
       <c r="B179" s="6" t="s">
-        <v>549</v>
+        <v>514</v>
       </c>
       <c r="C179" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D179" s="7" t="s">
-        <v>550</v>
+        <v>515</v>
       </c>
       <c r="E179" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H179" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I179" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J179" s="10">
-        <v>12079</v>
+        <v>125829</v>
       </c>
       <c r="L179" s="7">
         <v>1</v>
       </c>
       <c r="M179" s="7">
         <v>1</v>
       </c>
       <c r="N179" s="10">
-        <v>11958.21</v>
+        <v>124570.71</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="5" t="s">
-        <v>551</v>
+        <v>516</v>
       </c>
       <c r="B180" s="6" t="s">
-        <v>552</v>
+        <v>517</v>
       </c>
       <c r="C180" s="7" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="D180" s="7" t="s">
-        <v>553</v>
+        <v>518</v>
       </c>
       <c r="E180" s="7" t="s">
-        <v>23</v>
+        <v>16</v>
+      </c>
+      <c r="G180" s="9" t="s">
+        <v>14</v>
       </c>
       <c r="H180" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I180" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J180" s="10">
-        <v>197.5</v>
+        <v>103859</v>
       </c>
       <c r="L180" s="7">
         <v>1</v>
       </c>
       <c r="M180" s="7">
         <v>1</v>
       </c>
       <c r="N180" s="10">
-        <v>195.53</v>
+        <v>102820.41</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="5" t="s">
-        <v>554</v>
+        <v>519</v>
       </c>
       <c r="B181" s="6" t="s">
-        <v>555</v>
+        <v>520</v>
       </c>
       <c r="C181" s="7" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="D181" s="7" t="s">
-        <v>556</v>
+        <v>521</v>
       </c>
       <c r="E181" s="7" t="s">
-        <v>23</v>
+        <v>16</v>
+      </c>
+      <c r="G181" s="9" t="s">
+        <v>14</v>
       </c>
       <c r="H181" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I181" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J181" s="10">
-        <v>197.5</v>
+        <v>126359</v>
       </c>
       <c r="L181" s="7">
         <v>1</v>
       </c>
       <c r="M181" s="7">
         <v>1</v>
       </c>
       <c r="N181" s="10">
-        <v>195.53</v>
+        <v>125095.41</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="5" t="s">
-        <v>557</v>
+        <v>522</v>
       </c>
       <c r="B182" s="6" t="s">
-        <v>558</v>
+        <v>523</v>
       </c>
       <c r="C182" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D182" s="7" t="s">
-        <v>559</v>
+        <v>524</v>
       </c>
       <c r="E182" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H182" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I182" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J182" s="10">
-        <v>3200</v>
+        <v>100047</v>
       </c>
       <c r="L182" s="7">
         <v>1</v>
       </c>
       <c r="M182" s="7">
         <v>1</v>
       </c>
       <c r="N182" s="10">
-        <v>3168</v>
+        <v>99046.53</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="5" t="s">
-        <v>560</v>
+        <v>525</v>
       </c>
       <c r="B183" s="6" t="s">
-        <v>561</v>
+        <v>526</v>
       </c>
       <c r="C183" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D183" s="7" t="s">
-        <v>562</v>
+        <v>527</v>
       </c>
       <c r="E183" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G183" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H183" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I183" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J183" s="10">
-        <v>50547</v>
+        <v>122547</v>
       </c>
       <c r="L183" s="7">
         <v>1</v>
       </c>
       <c r="M183" s="7">
         <v>1</v>
       </c>
       <c r="N183" s="10">
-        <v>50041.53</v>
+        <v>121321.53</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="5" t="s">
-        <v>563</v>
+        <v>528</v>
       </c>
       <c r="B184" s="6" t="s">
-        <v>564</v>
+        <v>529</v>
       </c>
       <c r="C184" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D184" s="7" t="s">
-        <v>565</v>
+        <v>530</v>
       </c>
       <c r="E184" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G184" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H184" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I184" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J184" s="10">
-        <v>53829</v>
+        <v>103329</v>
       </c>
       <c r="L184" s="7">
         <v>1</v>
       </c>
       <c r="M184" s="7">
         <v>1</v>
       </c>
       <c r="N184" s="10">
-        <v>53290.71</v>
+        <v>102295.71</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="5" t="s">
-        <v>566</v>
+        <v>531</v>
       </c>
       <c r="B185" s="6" t="s">
-        <v>567</v>
+        <v>532</v>
       </c>
       <c r="C185" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D185" s="7" t="s">
-        <v>568</v>
+        <v>533</v>
       </c>
       <c r="E185" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G185" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H185" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I185" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J185" s="10">
-        <v>54359</v>
+        <v>125829</v>
       </c>
       <c r="L185" s="7">
         <v>1</v>
       </c>
       <c r="M185" s="7">
         <v>1</v>
       </c>
       <c r="N185" s="10">
-        <v>53815.41</v>
+        <v>124570.71</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="5" t="s">
-        <v>569</v>
+        <v>534</v>
       </c>
       <c r="B186" s="6" t="s">
-        <v>570</v>
+        <v>535</v>
       </c>
       <c r="C186" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D186" s="7" t="s">
-        <v>571</v>
+        <v>536</v>
       </c>
       <c r="E186" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H186" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I186" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J186" s="10">
-        <v>50547</v>
+        <v>103859</v>
       </c>
       <c r="L186" s="7">
         <v>1</v>
       </c>
       <c r="M186" s="7">
         <v>1</v>
       </c>
       <c r="N186" s="10">
-        <v>50041.53</v>
+        <v>102820.41</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="5" t="s">
-        <v>572</v>
+        <v>537</v>
       </c>
       <c r="B187" s="6" t="s">
-        <v>573</v>
+        <v>538</v>
       </c>
       <c r="C187" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D187" s="7" t="s">
-        <v>574</v>
+        <v>539</v>
       </c>
       <c r="E187" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G187" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H187" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I187" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J187" s="10">
-        <v>53829</v>
+        <v>126359</v>
       </c>
       <c r="L187" s="7">
         <v>1</v>
       </c>
       <c r="M187" s="7">
         <v>1</v>
       </c>
       <c r="N187" s="10">
-        <v>53290.71</v>
+        <v>125095.41</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="5" t="s">
-        <v>575</v>
+        <v>540</v>
       </c>
       <c r="B188" s="6" t="s">
-        <v>576</v>
+        <v>541</v>
       </c>
       <c r="C188" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D188" s="7" t="s">
-        <v>577</v>
+        <v>542</v>
       </c>
       <c r="E188" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H188" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I188" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J188" s="10">
-        <v>54359</v>
+        <v>11700</v>
       </c>
       <c r="L188" s="7">
         <v>1</v>
       </c>
       <c r="M188" s="7">
         <v>1</v>
       </c>
       <c r="N188" s="10">
-        <v>53815.41</v>
+        <v>11583</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="5" t="s">
-        <v>578</v>
+        <v>543</v>
       </c>
       <c r="B189" s="6" t="s">
-        <v>534</v>
+        <v>179</v>
       </c>
       <c r="C189" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D189" s="7" t="s">
-        <v>579</v>
+        <v>544</v>
       </c>
       <c r="E189" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G189" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H189" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I189" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J189" s="10">
-        <v>50547</v>
+        <v>15200</v>
       </c>
       <c r="L189" s="7">
         <v>1</v>
       </c>
       <c r="M189" s="7">
         <v>1</v>
       </c>
       <c r="N189" s="10">
-        <v>50041.53</v>
+        <v>15048</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="5" t="s">
-        <v>580</v>
+        <v>545</v>
       </c>
       <c r="B190" s="6" t="s">
-        <v>537</v>
+        <v>312</v>
       </c>
       <c r="C190" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D190" s="7" t="s">
-        <v>581</v>
+        <v>546</v>
       </c>
       <c r="E190" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G190" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H190" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I190" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J190" s="10">
-        <v>53829</v>
+        <v>33650</v>
       </c>
       <c r="L190" s="7">
         <v>1</v>
       </c>
       <c r="M190" s="7">
         <v>1</v>
       </c>
       <c r="N190" s="10">
-        <v>53290.71</v>
+        <v>33313.5</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="5" t="s">
-        <v>582</v>
+        <v>547</v>
       </c>
       <c r="B191" s="6" t="s">
-        <v>540</v>
+        <v>182</v>
       </c>
       <c r="C191" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D191" s="7" t="s">
-        <v>583</v>
+        <v>548</v>
       </c>
       <c r="E191" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G191" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H191" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I191" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J191" s="10">
-        <v>54359</v>
+        <v>39590</v>
       </c>
       <c r="L191" s="7">
         <v>1</v>
       </c>
       <c r="M191" s="7">
         <v>1</v>
       </c>
       <c r="N191" s="10">
-        <v>53815.41</v>
+        <v>39194.1</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="5" t="s">
-        <v>584</v>
+        <v>549</v>
       </c>
       <c r="B192" s="6" t="s">
-        <v>543</v>
+        <v>23</v>
       </c>
       <c r="C192" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D192" s="7" t="s">
-        <v>585</v>
+        <v>550</v>
       </c>
       <c r="E192" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G192" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H192" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I192" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J192" s="10">
-        <v>50547</v>
+        <v>15200</v>
       </c>
       <c r="L192" s="7">
         <v>1</v>
       </c>
       <c r="M192" s="7">
         <v>1</v>
       </c>
       <c r="N192" s="10">
-        <v>50041.53</v>
+        <v>15048</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="5" t="s">
-        <v>586</v>
+        <v>551</v>
       </c>
       <c r="B193" s="6" t="s">
-        <v>546</v>
+        <v>176</v>
       </c>
       <c r="C193" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D193" s="7" t="s">
-        <v>587</v>
+        <v>552</v>
       </c>
       <c r="E193" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G193" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H193" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I193" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J193" s="10">
-        <v>53829</v>
+        <v>8200</v>
       </c>
       <c r="L193" s="7">
         <v>1</v>
       </c>
       <c r="M193" s="7">
         <v>1</v>
       </c>
       <c r="N193" s="10">
-        <v>53290.71</v>
+        <v>8118</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="5" t="s">
-        <v>588</v>
+        <v>553</v>
       </c>
       <c r="B194" s="6" t="s">
-        <v>549</v>
+        <v>554</v>
       </c>
       <c r="C194" s="7" t="s">
-        <v>14</v>
+        <v>357</v>
       </c>
       <c r="D194" s="7" t="s">
-        <v>589</v>
+        <v>555</v>
       </c>
       <c r="E194" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>359</v>
       </c>
       <c r="H194" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I194" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J194" s="10">
-        <v>54359</v>
+        <v>12995</v>
       </c>
       <c r="L194" s="7">
         <v>1</v>
       </c>
       <c r="M194" s="7">
         <v>1</v>
       </c>
       <c r="N194" s="10">
-        <v>53815.41</v>
+        <v>12865.05</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="5" t="s">
-        <v>590</v>
+        <v>556</v>
       </c>
       <c r="B195" s="6" t="s">
-        <v>591</v>
+        <v>557</v>
       </c>
       <c r="C195" s="7" t="s">
-        <v>14</v>
+        <v>357</v>
       </c>
       <c r="D195" s="7" t="s">
-        <v>592</v>
+        <v>558</v>
       </c>
       <c r="E195" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>359</v>
       </c>
       <c r="H195" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I195" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J195" s="10">
-        <v>100047</v>
+        <v>23995</v>
       </c>
       <c r="L195" s="7">
         <v>1</v>
       </c>
       <c r="M195" s="7">
         <v>1</v>
       </c>
       <c r="N195" s="10">
-        <v>99046.53</v>
+        <v>23755.05</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="5" t="s">
-        <v>593</v>
+        <v>559</v>
       </c>
       <c r="B196" s="6" t="s">
-        <v>594</v>
+        <v>560</v>
       </c>
       <c r="C196" s="7" t="s">
-        <v>14</v>
+        <v>357</v>
       </c>
       <c r="D196" s="7" t="s">
-        <v>595</v>
+        <v>561</v>
       </c>
       <c r="E196" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>359</v>
       </c>
       <c r="H196" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I196" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J196" s="10">
-        <v>122547</v>
+        <v>9900</v>
       </c>
       <c r="L196" s="7">
         <v>1</v>
       </c>
       <c r="M196" s="7">
         <v>1</v>
       </c>
       <c r="N196" s="10">
-        <v>121321.53</v>
+        <v>9801</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="5" t="s">
-        <v>596</v>
+        <v>562</v>
       </c>
       <c r="B197" s="6" t="s">
-        <v>597</v>
+        <v>563</v>
       </c>
       <c r="C197" s="7" t="s">
-        <v>14</v>
+        <v>357</v>
       </c>
       <c r="D197" s="7" t="s">
-        <v>598</v>
+        <v>564</v>
       </c>
       <c r="E197" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>359</v>
       </c>
       <c r="H197" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I197" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J197" s="10">
-        <v>103329</v>
+        <v>11000</v>
       </c>
       <c r="L197" s="7">
         <v>1</v>
       </c>
       <c r="M197" s="7">
         <v>1</v>
       </c>
       <c r="N197" s="10">
-        <v>102295.71</v>
+        <v>10890</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="5" t="s">
-        <v>599</v>
+        <v>565</v>
       </c>
       <c r="B198" s="6" t="s">
-        <v>600</v>
+        <v>566</v>
       </c>
       <c r="C198" s="7" t="s">
-        <v>14</v>
+        <v>357</v>
       </c>
       <c r="D198" s="7" t="s">
-        <v>601</v>
+        <v>567</v>
       </c>
       <c r="E198" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>359</v>
       </c>
       <c r="H198" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I198" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J198" s="10">
-        <v>125829</v>
+        <v>5000</v>
       </c>
       <c r="L198" s="7">
         <v>1</v>
       </c>
       <c r="M198" s="7">
         <v>1</v>
       </c>
       <c r="N198" s="10">
-        <v>124570.71</v>
+        <v>4950</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="5" t="s">
-        <v>602</v>
+        <v>568</v>
       </c>
       <c r="B199" s="6" t="s">
-        <v>603</v>
+        <v>569</v>
       </c>
       <c r="C199" s="7" t="s">
-        <v>14</v>
+        <v>357</v>
       </c>
       <c r="D199" s="7" t="s">
-        <v>604</v>
+        <v>570</v>
       </c>
       <c r="E199" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>359</v>
       </c>
       <c r="H199" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I199" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J199" s="10">
-        <v>103859</v>
+        <v>2700</v>
       </c>
       <c r="L199" s="7">
         <v>1</v>
       </c>
       <c r="M199" s="7">
         <v>1</v>
       </c>
       <c r="N199" s="10">
-        <v>102820.41</v>
+        <v>2673</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="5" t="s">
-        <v>605</v>
+        <v>571</v>
       </c>
       <c r="B200" s="6" t="s">
-        <v>606</v>
+        <v>572</v>
       </c>
       <c r="C200" s="7" t="s">
-        <v>14</v>
+        <v>357</v>
       </c>
       <c r="D200" s="7" t="s">
-        <v>607</v>
+        <v>573</v>
       </c>
       <c r="E200" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>359</v>
       </c>
       <c r="H200" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I200" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J200" s="10">
-        <v>126359</v>
+        <v>1200</v>
       </c>
       <c r="L200" s="7">
         <v>1</v>
       </c>
       <c r="M200" s="7">
         <v>1</v>
       </c>
       <c r="N200" s="10">
-        <v>125095.41</v>
+        <v>1188</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="5" t="s">
-        <v>608</v>
+        <v>574</v>
       </c>
       <c r="B201" s="6" t="s">
-        <v>609</v>
+        <v>575</v>
       </c>
       <c r="C201" s="7" t="s">
-        <v>14</v>
+        <v>357</v>
       </c>
       <c r="D201" s="7" t="s">
-        <v>610</v>
+        <v>576</v>
       </c>
       <c r="E201" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>359</v>
       </c>
       <c r="H201" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I201" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J201" s="10">
-        <v>100047</v>
+        <v>1700</v>
       </c>
       <c r="L201" s="7">
         <v>1</v>
       </c>
       <c r="M201" s="7">
         <v>1</v>
       </c>
       <c r="N201" s="10">
-        <v>99046.53</v>
+        <v>1683</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="5" t="s">
-        <v>611</v>
+        <v>577</v>
       </c>
       <c r="B202" s="6" t="s">
-        <v>612</v>
+        <v>578</v>
       </c>
       <c r="C202" s="7" t="s">
-        <v>14</v>
+        <v>357</v>
       </c>
       <c r="D202" s="7" t="s">
-        <v>613</v>
+        <v>579</v>
       </c>
       <c r="E202" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>359</v>
       </c>
       <c r="H202" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I202" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J202" s="10">
-        <v>122547</v>
+        <v>495</v>
       </c>
       <c r="L202" s="7">
         <v>1</v>
       </c>
       <c r="M202" s="7">
         <v>1</v>
       </c>
       <c r="N202" s="10">
-        <v>121321.53</v>
+        <v>490.05</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="5" t="s">
-        <v>614</v>
+        <v>580</v>
       </c>
       <c r="B203" s="6" t="s">
-        <v>615</v>
+        <v>581</v>
       </c>
       <c r="C203" s="7" t="s">
-        <v>14</v>
+        <v>357</v>
       </c>
       <c r="D203" s="7" t="s">
-        <v>616</v>
+        <v>582</v>
       </c>
       <c r="E203" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>359</v>
       </c>
       <c r="H203" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I203" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J203" s="10">
-        <v>103329</v>
+        <v>115</v>
       </c>
       <c r="L203" s="7">
         <v>1</v>
       </c>
       <c r="M203" s="7">
         <v>1</v>
       </c>
       <c r="N203" s="10">
-        <v>102295.71</v>
+        <v>113.85</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="5" t="s">
-        <v>617</v>
+        <v>583</v>
       </c>
       <c r="B204" s="6" t="s">
-        <v>618</v>
+        <v>584</v>
       </c>
       <c r="C204" s="7" t="s">
-        <v>14</v>
+        <v>357</v>
       </c>
       <c r="D204" s="7" t="s">
-        <v>619</v>
+        <v>585</v>
       </c>
       <c r="E204" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>359</v>
       </c>
       <c r="H204" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I204" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J204" s="10">
-        <v>125829</v>
+        <v>197.5</v>
       </c>
       <c r="L204" s="7">
         <v>1</v>
       </c>
       <c r="M204" s="7">
         <v>1</v>
       </c>
       <c r="N204" s="10">
-        <v>124570.71</v>
+        <v>195.53</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="5" t="s">
-        <v>620</v>
+        <v>586</v>
       </c>
       <c r="B205" s="6" t="s">
-        <v>621</v>
+        <v>587</v>
       </c>
       <c r="C205" s="7" t="s">
-        <v>14</v>
+        <v>357</v>
       </c>
       <c r="D205" s="7" t="s">
-        <v>622</v>
+        <v>588</v>
       </c>
       <c r="E205" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>359</v>
       </c>
       <c r="H205" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I205" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J205" s="10">
-        <v>103859</v>
+        <v>505</v>
       </c>
       <c r="L205" s="7">
         <v>1</v>
       </c>
       <c r="M205" s="7">
         <v>1</v>
       </c>
       <c r="N205" s="10">
-        <v>102820.41</v>
+        <v>499.95</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="5" t="s">
-        <v>623</v>
+        <v>589</v>
       </c>
       <c r="B206" s="6" t="s">
-        <v>624</v>
+        <v>590</v>
       </c>
       <c r="C206" s="7" t="s">
-        <v>14</v>
+        <v>357</v>
       </c>
       <c r="D206" s="7" t="s">
-        <v>625</v>
+        <v>591</v>
       </c>
       <c r="E206" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>359</v>
       </c>
       <c r="H206" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I206" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J206" s="10">
-        <v>126359</v>
+        <v>115</v>
       </c>
       <c r="L206" s="7">
         <v>1</v>
       </c>
       <c r="M206" s="7">
         <v>1</v>
       </c>
       <c r="N206" s="10">
-        <v>125095.41</v>
+        <v>113.85</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="5" t="s">
-        <v>626</v>
+        <v>592</v>
       </c>
       <c r="B207" s="6" t="s">
-        <v>627</v>
+        <v>593</v>
       </c>
       <c r="C207" s="7" t="s">
-        <v>14</v>
+        <v>357</v>
       </c>
       <c r="D207" s="7" t="s">
-        <v>628</v>
+        <v>594</v>
       </c>
       <c r="E207" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>359</v>
       </c>
       <c r="H207" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I207" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J207" s="10">
-        <v>1999</v>
+        <v>197.5</v>
       </c>
       <c r="L207" s="7">
         <v>1</v>
       </c>
       <c r="M207" s="7">
         <v>1</v>
       </c>
       <c r="N207" s="10">
-        <v>1979.01</v>
+        <v>195.53</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="5" t="s">
-        <v>629</v>
+        <v>595</v>
       </c>
       <c r="B208" s="6" t="s">
-        <v>630</v>
+        <v>596</v>
       </c>
       <c r="C208" s="7" t="s">
-        <v>14</v>
+        <v>357</v>
       </c>
       <c r="D208" s="7" t="s">
-        <v>631</v>
+        <v>597</v>
       </c>
       <c r="E208" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>359</v>
       </c>
       <c r="H208" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I208" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J208" s="10">
-        <v>43476</v>
+        <v>505</v>
       </c>
       <c r="L208" s="7">
         <v>1</v>
       </c>
       <c r="M208" s="7">
         <v>1</v>
       </c>
       <c r="N208" s="10">
-        <v>43041.24</v>
+        <v>499.95</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="5" t="s">
-        <v>632</v>
+        <v>598</v>
       </c>
       <c r="B209" s="6" t="s">
-        <v>633</v>
+        <v>599</v>
       </c>
       <c r="C209" s="7" t="s">
-        <v>14</v>
+        <v>357</v>
       </c>
       <c r="D209" s="7" t="s">
-        <v>634</v>
+        <v>600</v>
       </c>
       <c r="E209" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>359</v>
       </c>
       <c r="H209" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I209" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J209" s="10">
-        <v>18999</v>
+        <v>932.5</v>
       </c>
       <c r="L209" s="7">
         <v>1</v>
       </c>
       <c r="M209" s="7">
         <v>1</v>
       </c>
       <c r="N209" s="10">
-        <v>18809.01</v>
+        <v>923.18</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="5" t="s">
-        <v>635</v>
+        <v>601</v>
       </c>
       <c r="B210" s="6" t="s">
-        <v>636</v>
+        <v>602</v>
       </c>
       <c r="C210" s="7" t="s">
-        <v>21</v>
+        <v>357</v>
       </c>
       <c r="D210" s="7" t="s">
-        <v>637</v>
+        <v>603</v>
       </c>
       <c r="E210" s="7" t="s">
-        <v>23</v>
+        <v>359</v>
       </c>
       <c r="H210" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I210" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J210" s="10">
-        <v>7800</v>
+        <v>53.95</v>
       </c>
       <c r="L210" s="7">
         <v>1</v>
       </c>
       <c r="M210" s="7">
         <v>1</v>
       </c>
       <c r="N210" s="10">
-        <v>7722</v>
+        <v>53.41</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="5" t="s">
-        <v>638</v>
+        <v>456</v>
       </c>
       <c r="B211" s="6" t="s">
-        <v>639</v>
+        <v>604</v>
       </c>
       <c r="C211" s="7" t="s">
-        <v>21</v>
+        <v>357</v>
       </c>
       <c r="D211" s="7" t="s">
-        <v>640</v>
+        <v>458</v>
       </c>
       <c r="E211" s="7" t="s">
-        <v>23</v>
+        <v>359</v>
       </c>
       <c r="H211" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I211" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J211" s="10">
-        <v>13999</v>
+        <v>70</v>
       </c>
       <c r="L211" s="7">
         <v>1</v>
       </c>
       <c r="M211" s="7">
         <v>1</v>
       </c>
       <c r="N211" s="10">
-        <v>13859.01</v>
+        <v>69.3</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="5" t="s">
-        <v>641</v>
+        <v>605</v>
       </c>
       <c r="B212" s="6" t="s">
-        <v>642</v>
+        <v>606</v>
       </c>
       <c r="C212" s="7" t="s">
-        <v>14</v>
+        <v>357</v>
       </c>
       <c r="D212" s="7" t="s">
-        <v>643</v>
+        <v>607</v>
       </c>
       <c r="E212" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>359</v>
       </c>
       <c r="H212" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I212" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J212" s="10">
-        <v>2510</v>
+        <v>15800</v>
       </c>
       <c r="L212" s="7">
         <v>1</v>
       </c>
       <c r="M212" s="7">
         <v>1</v>
       </c>
       <c r="N212" s="10">
-        <v>2484.9</v>
+        <v>15642</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="5" t="s">
-        <v>644</v>
+        <v>608</v>
       </c>
       <c r="B213" s="6" t="s">
-        <v>645</v>
+        <v>609</v>
       </c>
       <c r="C213" s="7" t="s">
-        <v>21</v>
+        <v>357</v>
       </c>
       <c r="D213" s="7" t="s">
-        <v>646</v>
+        <v>610</v>
       </c>
       <c r="E213" s="7" t="s">
-        <v>23</v>
+        <v>359</v>
       </c>
       <c r="H213" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I213" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J213" s="10">
-        <v>505</v>
+        <v>2310</v>
       </c>
       <c r="L213" s="7">
         <v>1</v>
       </c>
       <c r="M213" s="7">
         <v>1</v>
       </c>
       <c r="N213" s="10">
-        <v>499.95</v>
+        <v>2286.9</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="5" t="s">
-        <v>647</v>
+        <v>611</v>
       </c>
       <c r="B214" s="6" t="s">
-        <v>648</v>
+        <v>612</v>
       </c>
       <c r="C214" s="7" t="s">
-        <v>21</v>
+        <v>357</v>
       </c>
       <c r="D214" s="7" t="s">
-        <v>649</v>
+        <v>613</v>
       </c>
       <c r="E214" s="7" t="s">
-        <v>23</v>
+        <v>359</v>
       </c>
       <c r="H214" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I214" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J214" s="10">
-        <v>932.5</v>
+        <v>13999</v>
       </c>
       <c r="L214" s="7">
         <v>1</v>
       </c>
       <c r="M214" s="7">
         <v>1</v>
       </c>
       <c r="N214" s="10">
-        <v>923.18</v>
+        <v>13859.01</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="5" t="s">
-        <v>650</v>
+        <v>614</v>
       </c>
       <c r="B215" s="6" t="s">
-        <v>651</v>
+        <v>615</v>
       </c>
       <c r="C215" s="7" t="s">
-        <v>21</v>
+        <v>357</v>
       </c>
       <c r="D215" s="7" t="s">
-        <v>652</v>
+        <v>616</v>
       </c>
       <c r="E215" s="7" t="s">
-        <v>23</v>
+        <v>359</v>
       </c>
       <c r="H215" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I215" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J215" s="10">
-        <v>505</v>
+        <v>60000</v>
       </c>
       <c r="L215" s="7">
         <v>1</v>
       </c>
       <c r="M215" s="7">
         <v>1</v>
       </c>
       <c r="N215" s="10">
-        <v>499.95</v>
+        <v>59400</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="5" t="s">
-        <v>653</v>
+        <v>617</v>
       </c>
       <c r="B216" s="6" t="s">
-        <v>654</v>
+        <v>618</v>
       </c>
       <c r="C216" s="7" t="s">
-        <v>14</v>
+        <v>357</v>
       </c>
       <c r="D216" s="7" t="s">
-        <v>655</v>
+        <v>619</v>
       </c>
       <c r="E216" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>359</v>
       </c>
       <c r="H216" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I216" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J216" s="10">
-        <v>20231</v>
+        <v>400000</v>
       </c>
       <c r="L216" s="7">
         <v>1</v>
       </c>
       <c r="M216" s="7">
         <v>1</v>
       </c>
       <c r="N216" s="10">
-        <v>20028.69</v>
+        <v>396000</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="5" t="s">
-        <v>656</v>
+        <v>620</v>
       </c>
       <c r="B217" s="6" t="s">
-        <v>657</v>
+        <v>621</v>
       </c>
       <c r="C217" s="7" t="s">
-        <v>14</v>
+        <v>357</v>
       </c>
       <c r="D217" s="7" t="s">
-        <v>658</v>
+        <v>622</v>
       </c>
       <c r="E217" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>359</v>
       </c>
       <c r="H217" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I217" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J217" s="10">
-        <v>14249</v>
+        <v>200000</v>
       </c>
       <c r="L217" s="7">
         <v>1</v>
       </c>
       <c r="M217" s="7">
         <v>1</v>
       </c>
       <c r="N217" s="10">
-        <v>14106.51</v>
+        <v>198000</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="5" t="s">
-        <v>659</v>
+        <v>623</v>
       </c>
       <c r="B218" s="6" t="s">
-        <v>660</v>
+        <v>624</v>
       </c>
       <c r="C218" s="7" t="s">
-        <v>14</v>
+        <v>357</v>
       </c>
       <c r="D218" s="7" t="s">
-        <v>661</v>
+        <v>625</v>
       </c>
       <c r="E218" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>359</v>
       </c>
       <c r="H218" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I218" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J218" s="10">
-        <v>13034</v>
+        <v>6000</v>
       </c>
       <c r="L218" s="7">
         <v>1</v>
       </c>
       <c r="M218" s="7">
         <v>1</v>
       </c>
       <c r="N218" s="10">
-        <v>12903.66</v>
+        <v>5940</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="5" t="s">
-        <v>662</v>
+        <v>626</v>
       </c>
       <c r="B219" s="6" t="s">
-        <v>663</v>
+        <v>627</v>
       </c>
       <c r="C219" s="7" t="s">
-        <v>14</v>
+        <v>357</v>
       </c>
       <c r="D219" s="7" t="s">
-        <v>664</v>
+        <v>628</v>
       </c>
       <c r="E219" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>359</v>
       </c>
       <c r="H219" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I219" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J219" s="10">
-        <v>16316</v>
+        <v>20000</v>
       </c>
       <c r="L219" s="7">
         <v>1</v>
       </c>
       <c r="M219" s="7">
         <v>1</v>
       </c>
       <c r="N219" s="10">
-        <v>16152.84</v>
+        <v>19800</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="5" t="s">
-        <v>665</v>
+        <v>629</v>
       </c>
       <c r="B220" s="6" t="s">
-        <v>666</v>
+        <v>630</v>
       </c>
       <c r="C220" s="7" t="s">
-        <v>14</v>
+        <v>357</v>
       </c>
       <c r="D220" s="7" t="s">
-        <v>667</v>
+        <v>631</v>
       </c>
       <c r="E220" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>359</v>
       </c>
       <c r="H220" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I220" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J220" s="10">
-        <v>16846</v>
+        <v>20000</v>
       </c>
       <c r="L220" s="7">
         <v>1</v>
       </c>
       <c r="M220" s="7">
         <v>1</v>
       </c>
       <c r="N220" s="10">
-        <v>16677.54</v>
+        <v>19800</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="5" t="s">
-        <v>668</v>
+        <v>632</v>
       </c>
       <c r="B221" s="6" t="s">
-        <v>669</v>
+        <v>633</v>
       </c>
       <c r="C221" s="7" t="s">
-        <v>14</v>
+        <v>357</v>
       </c>
       <c r="D221" s="7" t="s">
-        <v>670</v>
+        <v>634</v>
       </c>
       <c r="E221" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>359</v>
       </c>
       <c r="H221" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I221" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J221" s="10">
-        <v>13034</v>
+        <v>20000</v>
       </c>
       <c r="L221" s="7">
         <v>1</v>
       </c>
       <c r="M221" s="7">
         <v>1</v>
       </c>
       <c r="N221" s="10">
-        <v>12903.66</v>
+        <v>19800</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="5" t="s">
-        <v>671</v>
+        <v>635</v>
       </c>
       <c r="B222" s="6" t="s">
-        <v>672</v>
+        <v>636</v>
       </c>
       <c r="C222" s="7" t="s">
-        <v>14</v>
+        <v>357</v>
       </c>
       <c r="D222" s="7" t="s">
-        <v>673</v>
+        <v>637</v>
       </c>
       <c r="E222" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>359</v>
       </c>
       <c r="H222" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I222" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J222" s="10">
-        <v>16316</v>
+        <v>50000</v>
       </c>
       <c r="L222" s="7">
         <v>1</v>
       </c>
       <c r="M222" s="7">
         <v>1</v>
       </c>
       <c r="N222" s="10">
-        <v>16152.84</v>
+        <v>49500</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="5" t="s">
-        <v>674</v>
+        <v>638</v>
       </c>
       <c r="B223" s="6" t="s">
-        <v>675</v>
+        <v>639</v>
       </c>
       <c r="C223" s="7" t="s">
-        <v>14</v>
+        <v>357</v>
       </c>
       <c r="D223" s="7" t="s">
-        <v>676</v>
+        <v>640</v>
       </c>
       <c r="E223" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>359</v>
       </c>
       <c r="H223" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I223" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J223" s="10">
-        <v>16846</v>
+        <v>70000</v>
       </c>
       <c r="L223" s="7">
         <v>1</v>
       </c>
       <c r="M223" s="7">
         <v>1</v>
       </c>
       <c r="N223" s="10">
-        <v>16677.54</v>
+        <v>69300</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="5" t="s">
-        <v>677</v>
+        <v>641</v>
       </c>
       <c r="B224" s="6" t="s">
-        <v>678</v>
+        <v>642</v>
       </c>
       <c r="C224" s="7" t="s">
-        <v>14</v>
+        <v>357</v>
       </c>
       <c r="D224" s="7" t="s">
-        <v>679</v>
+        <v>643</v>
       </c>
       <c r="E224" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>359</v>
       </c>
       <c r="H224" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I224" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J224" s="10">
-        <v>13034</v>
+        <v>185</v>
       </c>
       <c r="L224" s="7">
         <v>1</v>
       </c>
       <c r="M224" s="7">
         <v>1</v>
       </c>
       <c r="N224" s="10">
-        <v>12903.66</v>
+        <v>183.15</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="5" t="s">
-        <v>680</v>
+        <v>644</v>
       </c>
       <c r="B225" s="6" t="s">
-        <v>681</v>
+        <v>645</v>
       </c>
       <c r="C225" s="7" t="s">
-        <v>14</v>
+        <v>357</v>
       </c>
       <c r="D225" s="7" t="s">
-        <v>682</v>
+        <v>646</v>
       </c>
       <c r="E225" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>359</v>
       </c>
       <c r="H225" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I225" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J225" s="10">
-        <v>16316</v>
+        <v>9000</v>
       </c>
       <c r="L225" s="7">
         <v>1</v>
       </c>
       <c r="M225" s="7">
         <v>1</v>
       </c>
       <c r="N225" s="10">
-        <v>16152.84</v>
+        <v>8910</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="5" t="s">
-        <v>683</v>
+        <v>647</v>
       </c>
       <c r="B226" s="6" t="s">
-        <v>684</v>
+        <v>648</v>
       </c>
       <c r="C226" s="7" t="s">
-        <v>14</v>
+        <v>357</v>
       </c>
       <c r="D226" s="7" t="s">
-        <v>685</v>
+        <v>649</v>
       </c>
       <c r="E226" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>359</v>
       </c>
       <c r="H226" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I226" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J226" s="10">
-        <v>16846</v>
+        <v>5605</v>
       </c>
       <c r="L226" s="7">
         <v>1</v>
       </c>
       <c r="M226" s="7">
         <v>1</v>
       </c>
       <c r="N226" s="10">
-        <v>16677.54</v>
+        <v>5548.95</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="5" t="s">
-        <v>686</v>
+        <v>650</v>
       </c>
       <c r="B227" s="6" t="s">
-        <v>687</v>
+        <v>651</v>
       </c>
       <c r="C227" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D227" s="7" t="s">
-        <v>688</v>
+        <v>652</v>
       </c>
       <c r="E227" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G227" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H227" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I227" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J227" s="10">
-        <v>13034</v>
+        <v>25280</v>
       </c>
       <c r="L227" s="7">
         <v>1</v>
       </c>
       <c r="M227" s="7">
         <v>1</v>
       </c>
       <c r="N227" s="10">
-        <v>12903.66</v>
+        <v>25027.2</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="5" t="s">
-        <v>689</v>
+        <v>653</v>
       </c>
       <c r="B228" s="6" t="s">
-        <v>690</v>
+        <v>38</v>
       </c>
       <c r="C228" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D228" s="7" t="s">
-        <v>691</v>
+        <v>654</v>
       </c>
       <c r="E228" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H228" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I228" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J228" s="10">
-        <v>16316</v>
+        <v>18130</v>
       </c>
       <c r="L228" s="7">
         <v>1</v>
       </c>
       <c r="M228" s="7">
         <v>1</v>
       </c>
       <c r="N228" s="10">
-        <v>16152.84</v>
+        <v>17948.7</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="5" t="s">
-        <v>692</v>
+        <v>655</v>
       </c>
       <c r="B229" s="6" t="s">
-        <v>693</v>
+        <v>656</v>
       </c>
       <c r="C229" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D229" s="7" t="s">
-        <v>694</v>
+        <v>657</v>
       </c>
       <c r="E229" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G229" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H229" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I229" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J229" s="10">
-        <v>16846</v>
+        <v>3</v>
       </c>
       <c r="L229" s="7">
         <v>1</v>
       </c>
       <c r="M229" s="7">
         <v>1</v>
       </c>
       <c r="N229" s="10">
-        <v>16677.54</v>
+        <v>2.97</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="5" t="s">
-        <v>695</v>
+        <v>658</v>
       </c>
       <c r="B230" s="6" t="s">
-        <v>696</v>
+        <v>659</v>
       </c>
       <c r="C230" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D230" s="7" t="s">
-        <v>697</v>
+        <v>660</v>
       </c>
       <c r="E230" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H230" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I230" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J230" s="10">
-        <v>12380</v>
+        <v>4500</v>
       </c>
       <c r="L230" s="7">
         <v>1</v>
       </c>
       <c r="M230" s="7">
         <v>1</v>
       </c>
       <c r="N230" s="10">
-        <v>12256.2</v>
+        <v>4455</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="5" t="s">
-        <v>698</v>
+        <v>661</v>
       </c>
       <c r="B231" s="6" t="s">
-        <v>699</v>
+        <v>662</v>
       </c>
       <c r="C231" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D231" s="7" t="s">
-        <v>700</v>
+        <v>663</v>
       </c>
       <c r="E231" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G231" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H231" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I231" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J231" s="10">
-        <v>15662</v>
+        <v>277685</v>
       </c>
       <c r="L231" s="7">
         <v>1</v>
       </c>
       <c r="M231" s="7">
         <v>1</v>
       </c>
       <c r="N231" s="10">
-        <v>15505.38</v>
+        <v>274908.15</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="5" t="s">
-        <v>701</v>
+        <v>664</v>
       </c>
       <c r="B232" s="6" t="s">
-        <v>702</v>
+        <v>665</v>
       </c>
       <c r="C232" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D232" s="7" t="s">
-        <v>703</v>
+        <v>666</v>
       </c>
       <c r="E232" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G232" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H232" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I232" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J232" s="10">
-        <v>16192</v>
+        <v>2376</v>
       </c>
       <c r="L232" s="7">
         <v>1</v>
       </c>
       <c r="M232" s="7">
         <v>1</v>
       </c>
       <c r="N232" s="10">
-        <v>16030.08</v>
+        <v>2352.24</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="5" t="s">
-        <v>704</v>
+        <v>667</v>
       </c>
       <c r="B233" s="6" t="s">
-        <v>705</v>
+        <v>668</v>
       </c>
       <c r="C233" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D233" s="7" t="s">
-        <v>706</v>
+        <v>669</v>
       </c>
       <c r="E233" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G233" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H233" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I233" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J233" s="10">
-        <v>12380</v>
+        <v>1980</v>
       </c>
       <c r="L233" s="7">
         <v>1</v>
       </c>
       <c r="M233" s="7">
         <v>1</v>
       </c>
       <c r="N233" s="10">
-        <v>12256.2</v>
+        <v>1960.2</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="5" t="s">
-        <v>707</v>
+        <v>670</v>
       </c>
       <c r="B234" s="6" t="s">
-        <v>708</v>
+        <v>671</v>
       </c>
       <c r="C234" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D234" s="7" t="s">
-        <v>709</v>
+        <v>672</v>
       </c>
       <c r="E234" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H234" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I234" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J234" s="10">
-        <v>15662</v>
+        <v>5000</v>
       </c>
       <c r="L234" s="7">
         <v>1</v>
       </c>
       <c r="M234" s="7">
         <v>1</v>
       </c>
       <c r="N234" s="10">
-        <v>15505.38</v>
+        <v>4950</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="5" t="s">
-        <v>710</v>
+        <v>673</v>
       </c>
       <c r="B235" s="6" t="s">
-        <v>711</v>
+        <v>674</v>
       </c>
       <c r="C235" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D235" s="7" t="s">
-        <v>712</v>
+        <v>675</v>
       </c>
       <c r="E235" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H235" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I235" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J235" s="10">
-        <v>16192</v>
+        <v>8000</v>
       </c>
       <c r="L235" s="7">
         <v>1</v>
       </c>
       <c r="M235" s="7">
         <v>1</v>
       </c>
       <c r="N235" s="10">
-        <v>16030.08</v>
+        <v>7920</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="5" t="s">
-        <v>713</v>
+        <v>676</v>
       </c>
       <c r="B236" s="6" t="s">
-        <v>714</v>
+        <v>677</v>
       </c>
       <c r="C236" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D236" s="7" t="s">
-        <v>715</v>
+        <v>678</v>
       </c>
       <c r="E236" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G236" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H236" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I236" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J236" s="10">
-        <v>18800</v>
+        <v>1000</v>
       </c>
       <c r="L236" s="7">
         <v>1</v>
       </c>
       <c r="M236" s="7">
         <v>1</v>
       </c>
       <c r="N236" s="10">
-        <v>18612</v>
+        <v>990</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="5" t="s">
-        <v>716</v>
+        <v>679</v>
       </c>
       <c r="B237" s="6" t="s">
-        <v>717</v>
+        <v>680</v>
       </c>
       <c r="C237" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D237" s="7" t="s">
-        <v>718</v>
+        <v>681</v>
       </c>
       <c r="E237" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H237" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I237" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J237" s="10">
-        <v>12652.4</v>
+        <v>500</v>
       </c>
       <c r="L237" s="7">
         <v>1</v>
       </c>
       <c r="M237" s="7">
         <v>1</v>
       </c>
       <c r="N237" s="10">
-        <v>12525.88</v>
+        <v>495</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="5" t="s">
-        <v>719</v>
+        <v>682</v>
       </c>
       <c r="B238" s="6" t="s">
-        <v>720</v>
+        <v>683</v>
       </c>
       <c r="C238" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D238" s="7" t="s">
-        <v>721</v>
+        <v>684</v>
       </c>
       <c r="E238" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H238" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I238" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J238" s="10">
-        <v>15934.4</v>
+        <v>11240</v>
       </c>
       <c r="L238" s="7">
         <v>1</v>
       </c>
       <c r="M238" s="7">
         <v>1</v>
       </c>
       <c r="N238" s="10">
-        <v>15775.06</v>
+        <v>11127.6</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="5" t="s">
-        <v>722</v>
+        <v>685</v>
       </c>
       <c r="B239" s="6" t="s">
-        <v>723</v>
+        <v>686</v>
       </c>
       <c r="C239" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D239" s="7" t="s">
-        <v>724</v>
+        <v>687</v>
       </c>
       <c r="E239" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H239" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I239" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J239" s="10">
-        <v>16464.4</v>
+        <v>12650</v>
       </c>
       <c r="L239" s="7">
         <v>1</v>
       </c>
       <c r="M239" s="7">
         <v>1</v>
       </c>
       <c r="N239" s="10">
-        <v>16299.76</v>
+        <v>12523.5</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="5" t="s">
-        <v>725</v>
+        <v>688</v>
       </c>
       <c r="B240" s="6" t="s">
-        <v>717</v>
+        <v>689</v>
       </c>
       <c r="C240" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D240" s="7" t="s">
-        <v>726</v>
+        <v>690</v>
       </c>
       <c r="E240" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H240" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I240" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J240" s="10">
-        <v>12652.4</v>
+        <v>14230</v>
       </c>
       <c r="L240" s="7">
         <v>1</v>
       </c>
       <c r="M240" s="7">
         <v>1</v>
       </c>
       <c r="N240" s="10">
-        <v>12525.88</v>
+        <v>14087.7</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="5" t="s">
-        <v>727</v>
+        <v>691</v>
       </c>
       <c r="B241" s="6" t="s">
-        <v>720</v>
+        <v>692</v>
       </c>
       <c r="C241" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D241" s="7" t="s">
-        <v>728</v>
+        <v>693</v>
       </c>
       <c r="E241" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H241" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I241" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J241" s="10">
-        <v>15934.4</v>
+        <v>6740</v>
       </c>
       <c r="L241" s="7">
         <v>1</v>
       </c>
       <c r="M241" s="7">
         <v>1</v>
       </c>
       <c r="N241" s="10">
-        <v>15775.06</v>
+        <v>6672.6</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="5" t="s">
-        <v>729</v>
+        <v>694</v>
       </c>
       <c r="B242" s="6" t="s">
-        <v>723</v>
+        <v>695</v>
       </c>
       <c r="C242" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D242" s="7" t="s">
-        <v>730</v>
+        <v>696</v>
       </c>
       <c r="E242" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H242" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I242" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J242" s="10">
-        <v>16464.4</v>
+        <v>7590</v>
       </c>
       <c r="L242" s="7">
         <v>1</v>
       </c>
       <c r="M242" s="7">
         <v>1</v>
       </c>
       <c r="N242" s="10">
-        <v>16299.76</v>
+        <v>7514.1</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="5" t="s">
-        <v>731</v>
+        <v>697</v>
       </c>
       <c r="B243" s="6" t="s">
-        <v>732</v>
+        <v>698</v>
       </c>
       <c r="C243" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D243" s="7" t="s">
-        <v>733</v>
+        <v>699</v>
       </c>
       <c r="E243" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G243" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H243" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I243" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J243" s="10">
-        <v>12652.4</v>
+        <v>8530</v>
       </c>
       <c r="L243" s="7">
         <v>1</v>
       </c>
       <c r="M243" s="7">
         <v>1</v>
       </c>
       <c r="N243" s="10">
-        <v>12525.88</v>
+        <v>8444.7</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="5" t="s">
-        <v>734</v>
+        <v>700</v>
       </c>
       <c r="B244" s="6" t="s">
-        <v>735</v>
+        <v>701</v>
       </c>
       <c r="C244" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D244" s="7" t="s">
-        <v>736</v>
+        <v>702</v>
       </c>
       <c r="E244" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G244" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H244" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I244" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J244" s="10">
-        <v>15934.4</v>
+        <v>9995</v>
       </c>
       <c r="L244" s="7">
         <v>1</v>
       </c>
       <c r="M244" s="7">
         <v>1</v>
       </c>
       <c r="N244" s="10">
-        <v>15775.06</v>
+        <v>9895.05</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="5" t="s">
-        <v>737</v>
+        <v>703</v>
       </c>
       <c r="B245" s="6" t="s">
-        <v>738</v>
+        <v>674</v>
       </c>
       <c r="C245" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D245" s="7" t="s">
-        <v>739</v>
+        <v>704</v>
       </c>
       <c r="E245" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G245" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H245" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I245" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J245" s="10">
-        <v>16464.4</v>
+        <v>8000</v>
       </c>
       <c r="L245" s="7">
         <v>1</v>
       </c>
       <c r="M245" s="7">
         <v>1</v>
       </c>
       <c r="N245" s="10">
-        <v>16299.76</v>
+        <v>7920</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="5" t="s">
-        <v>740</v>
+        <v>705</v>
       </c>
       <c r="B246" s="6" t="s">
-        <v>732</v>
+        <v>706</v>
       </c>
       <c r="C246" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D246" s="7" t="s">
-        <v>741</v>
+        <v>707</v>
       </c>
       <c r="E246" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G246" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H246" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I246" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J246" s="10">
-        <v>12652.4</v>
+        <v>1980</v>
       </c>
       <c r="L246" s="7">
         <v>1</v>
       </c>
       <c r="M246" s="7">
         <v>1</v>
       </c>
       <c r="N246" s="10">
-        <v>12525.88</v>
+        <v>1960.2</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="5" t="s">
-        <v>742</v>
+        <v>708</v>
       </c>
       <c r="B247" s="6" t="s">
-        <v>735</v>
+        <v>709</v>
       </c>
       <c r="C247" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D247" s="7" t="s">
-        <v>743</v>
+        <v>710</v>
       </c>
       <c r="E247" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G247" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H247" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I247" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J247" s="10">
-        <v>15934.4</v>
+        <v>60000</v>
       </c>
       <c r="L247" s="7">
         <v>1</v>
       </c>
       <c r="M247" s="7">
         <v>1</v>
       </c>
       <c r="N247" s="10">
-        <v>15775.06</v>
+        <v>59400</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="5" t="s">
-        <v>744</v>
+        <v>711</v>
       </c>
       <c r="B248" s="6" t="s">
-        <v>738</v>
+        <v>712</v>
       </c>
       <c r="C248" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D248" s="7" t="s">
-        <v>745</v>
+        <v>713</v>
       </c>
       <c r="E248" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G248" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H248" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I248" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J248" s="10">
-        <v>16464.4</v>
+        <v>4199</v>
       </c>
       <c r="L248" s="7">
         <v>1</v>
       </c>
       <c r="M248" s="7">
         <v>1</v>
       </c>
       <c r="N248" s="10">
-        <v>16299.76</v>
+        <v>4157.01</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="5" t="s">
-        <v>746</v>
+        <v>714</v>
       </c>
       <c r="B249" s="6" t="s">
-        <v>747</v>
+        <v>715</v>
       </c>
       <c r="C249" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D249" s="7" t="s">
-        <v>748</v>
+        <v>716</v>
       </c>
       <c r="E249" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H249" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I249" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J249" s="10">
-        <v>11998.4</v>
+        <v>115</v>
       </c>
       <c r="L249" s="7">
         <v>1</v>
       </c>
       <c r="M249" s="7">
         <v>1</v>
       </c>
       <c r="N249" s="10">
-        <v>11878.42</v>
+        <v>113.85</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="5" t="s">
-        <v>749</v>
+        <v>717</v>
       </c>
       <c r="B250" s="6" t="s">
-        <v>750</v>
+        <v>718</v>
       </c>
       <c r="C250" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D250" s="7" t="s">
-        <v>751</v>
+        <v>719</v>
       </c>
       <c r="E250" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G250" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H250" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I250" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J250" s="10">
-        <v>15280.4</v>
+        <v>1249</v>
       </c>
       <c r="L250" s="7">
         <v>1</v>
       </c>
       <c r="M250" s="7">
         <v>1</v>
       </c>
       <c r="N250" s="10">
-        <v>15127.6</v>
+        <v>1236.51</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="5" t="s">
-        <v>752</v>
+        <v>720</v>
       </c>
       <c r="B251" s="6" t="s">
-        <v>753</v>
+        <v>721</v>
       </c>
       <c r="C251" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D251" s="7" t="s">
-        <v>754</v>
+        <v>722</v>
       </c>
       <c r="E251" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H251" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I251" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J251" s="10">
-        <v>15810.4</v>
+        <v>2499</v>
       </c>
       <c r="L251" s="7">
         <v>1</v>
       </c>
       <c r="M251" s="7">
         <v>1</v>
       </c>
       <c r="N251" s="10">
-        <v>15652.3</v>
+        <v>2474.01</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="5" t="s">
-        <v>755</v>
+        <v>723</v>
       </c>
       <c r="B252" s="6" t="s">
-        <v>747</v>
+        <v>724</v>
       </c>
       <c r="C252" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D252" s="7" t="s">
-        <v>756</v>
+        <v>725</v>
       </c>
       <c r="E252" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G252" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H252" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I252" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J252" s="10">
-        <v>11998.4</v>
+        <v>699</v>
       </c>
       <c r="L252" s="7">
         <v>1</v>
       </c>
       <c r="M252" s="7">
         <v>1</v>
       </c>
       <c r="N252" s="10">
-        <v>11878.42</v>
+        <v>692.01</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="5" t="s">
-        <v>757</v>
+        <v>726</v>
       </c>
       <c r="B253" s="6" t="s">
-        <v>750</v>
+        <v>727</v>
       </c>
       <c r="C253" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D253" s="7" t="s">
-        <v>758</v>
+        <v>728</v>
       </c>
       <c r="E253" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G253" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H253" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I253" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J253" s="10">
-        <v>15280.4</v>
+        <v>499</v>
       </c>
       <c r="L253" s="7">
         <v>1</v>
       </c>
       <c r="M253" s="7">
         <v>1</v>
       </c>
       <c r="N253" s="10">
-        <v>15127.6</v>
+        <v>494.01</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="5" t="s">
-        <v>759</v>
+        <v>729</v>
       </c>
       <c r="B254" s="6" t="s">
-        <v>753</v>
+        <v>730</v>
       </c>
       <c r="C254" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D254" s="7" t="s">
-        <v>760</v>
+        <v>731</v>
       </c>
       <c r="E254" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G254" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H254" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I254" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J254" s="10">
-        <v>15810.4</v>
+        <v>1799</v>
       </c>
       <c r="L254" s="7">
         <v>1</v>
       </c>
       <c r="M254" s="7">
         <v>1</v>
       </c>
       <c r="N254" s="10">
-        <v>15652.3</v>
+        <v>1781.01</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="5" t="s">
-        <v>761</v>
+        <v>732</v>
       </c>
       <c r="B255" s="6" t="s">
-        <v>762</v>
+        <v>733</v>
       </c>
       <c r="C255" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D255" s="7" t="s">
-        <v>763</v>
+        <v>734</v>
       </c>
       <c r="E255" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G255" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H255" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I255" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J255" s="10">
-        <v>5554</v>
+        <v>42</v>
       </c>
       <c r="L255" s="7">
         <v>1</v>
       </c>
       <c r="M255" s="7">
         <v>1</v>
       </c>
       <c r="N255" s="10">
-        <v>5498.46</v>
+        <v>41.58</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="5" t="s">
-        <v>764</v>
+        <v>735</v>
       </c>
       <c r="B256" s="6" t="s">
-        <v>762</v>
+        <v>736</v>
       </c>
       <c r="C256" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D256" s="7" t="s">
-        <v>765</v>
+        <v>737</v>
       </c>
       <c r="E256" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G256" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H256" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I256" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J256" s="10">
-        <v>5554</v>
+        <v>149.99</v>
       </c>
       <c r="L256" s="7">
         <v>1</v>
       </c>
       <c r="M256" s="7">
         <v>1</v>
       </c>
       <c r="N256" s="10">
-        <v>5498.46</v>
+        <v>148.49</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="5" t="s">
-        <v>766</v>
+        <v>738</v>
       </c>
       <c r="B257" s="6" t="s">
-        <v>767</v>
+        <v>739</v>
       </c>
       <c r="C257" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D257" s="7" t="s">
-        <v>768</v>
+        <v>740</v>
       </c>
       <c r="E257" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G257" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H257" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I257" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J257" s="10">
-        <v>5554</v>
+        <v>29</v>
       </c>
       <c r="L257" s="7">
         <v>1</v>
       </c>
       <c r="M257" s="7">
         <v>1</v>
       </c>
       <c r="N257" s="10">
-        <v>5498.46</v>
+        <v>28.71</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="5" t="s">
-        <v>769</v>
+        <v>741</v>
       </c>
       <c r="B258" s="6" t="s">
-        <v>767</v>
+        <v>742</v>
       </c>
       <c r="C258" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D258" s="7" t="s">
-        <v>770</v>
+        <v>743</v>
       </c>
       <c r="E258" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G258" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H258" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I258" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J258" s="10">
-        <v>5554</v>
+        <v>1999</v>
       </c>
       <c r="L258" s="7">
         <v>1</v>
       </c>
       <c r="M258" s="7">
         <v>1</v>
       </c>
       <c r="N258" s="10">
-        <v>5498.46</v>
+        <v>1979.01</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="5" t="s">
-        <v>771</v>
+        <v>744</v>
       </c>
       <c r="B259" s="6" t="s">
-        <v>772</v>
+        <v>745</v>
       </c>
       <c r="C259" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D259" s="7" t="s">
-        <v>773</v>
+        <v>746</v>
       </c>
       <c r="E259" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G259" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H259" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I259" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J259" s="10">
-        <v>4900</v>
+        <v>369</v>
       </c>
       <c r="L259" s="7">
         <v>1</v>
       </c>
       <c r="M259" s="7">
         <v>1</v>
       </c>
       <c r="N259" s="10">
-        <v>4851</v>
+        <v>365.31</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="5" t="s">
-        <v>774</v>
+        <v>747</v>
       </c>
       <c r="B260" s="6" t="s">
-        <v>772</v>
+        <v>748</v>
       </c>
       <c r="C260" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D260" s="7" t="s">
-        <v>775</v>
+        <v>749</v>
       </c>
       <c r="E260" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G260" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H260" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I260" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J260" s="10">
-        <v>4900</v>
+        <v>439</v>
       </c>
       <c r="L260" s="7">
         <v>1</v>
       </c>
       <c r="M260" s="7">
         <v>1</v>
       </c>
       <c r="N260" s="10">
-        <v>4851</v>
+        <v>434.61</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="5" t="s">
-        <v>776</v>
+        <v>750</v>
       </c>
       <c r="B261" s="6" t="s">
-        <v>777</v>
+        <v>751</v>
       </c>
       <c r="C261" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D261" s="7" t="s">
-        <v>778</v>
+        <v>752</v>
       </c>
       <c r="E261" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G261" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H261" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I261" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J261" s="10">
-        <v>7071</v>
+        <v>129</v>
       </c>
       <c r="L261" s="7">
         <v>1</v>
       </c>
       <c r="M261" s="7">
         <v>1</v>
       </c>
       <c r="N261" s="10">
-        <v>7000.29</v>
+        <v>127.71</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="5" t="s">
-        <v>779</v>
+        <v>753</v>
       </c>
       <c r="B262" s="6" t="s">
-        <v>780</v>
+        <v>754</v>
       </c>
       <c r="C262" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D262" s="7" t="s">
-        <v>781</v>
+        <v>755</v>
       </c>
       <c r="E262" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G262" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H262" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I262" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J262" s="10">
-        <v>10353</v>
+        <v>540</v>
       </c>
       <c r="L262" s="7">
         <v>1</v>
       </c>
       <c r="M262" s="7">
         <v>1</v>
       </c>
       <c r="N262" s="10">
-        <v>10249.47</v>
+        <v>534.6</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="5" t="s">
-        <v>782</v>
+        <v>756</v>
       </c>
       <c r="B263" s="6" t="s">
-        <v>783</v>
+        <v>757</v>
       </c>
       <c r="C263" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D263" s="7" t="s">
-        <v>784</v>
+        <v>758</v>
       </c>
       <c r="E263" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G263" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H263" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I263" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J263" s="10">
-        <v>10883</v>
+        <v>27</v>
       </c>
       <c r="L263" s="7">
         <v>1</v>
       </c>
       <c r="M263" s="7">
         <v>1</v>
       </c>
       <c r="N263" s="10">
-        <v>10774.17</v>
+        <v>26.73</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="5" t="s">
-        <v>785</v>
+        <v>759</v>
       </c>
       <c r="B264" s="6" t="s">
-        <v>777</v>
+        <v>760</v>
       </c>
       <c r="C264" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D264" s="7" t="s">
-        <v>786</v>
+        <v>761</v>
       </c>
       <c r="E264" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G264" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H264" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I264" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J264" s="10">
-        <v>7071</v>
+        <v>29</v>
       </c>
       <c r="L264" s="7">
         <v>1</v>
       </c>
       <c r="M264" s="7">
         <v>1</v>
       </c>
       <c r="N264" s="10">
-        <v>7000.29</v>
+        <v>28.71</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="5" t="s">
-        <v>787</v>
+        <v>762</v>
       </c>
       <c r="B265" s="6" t="s">
-        <v>780</v>
+        <v>763</v>
       </c>
       <c r="C265" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D265" s="7" t="s">
-        <v>788</v>
+        <v>764</v>
       </c>
       <c r="E265" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G265" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H265" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I265" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J265" s="10">
-        <v>10353</v>
+        <v>17</v>
       </c>
       <c r="L265" s="7">
         <v>1</v>
       </c>
       <c r="M265" s="7">
         <v>1</v>
       </c>
       <c r="N265" s="10">
-        <v>10249.47</v>
+        <v>16.83</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="5" t="s">
-        <v>789</v>
+        <v>765</v>
       </c>
       <c r="B266" s="6" t="s">
-        <v>783</v>
+        <v>766</v>
       </c>
       <c r="C266" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D266" s="7" t="s">
-        <v>790</v>
+        <v>767</v>
       </c>
       <c r="E266" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G266" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H266" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I266" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J266" s="10">
-        <v>10883</v>
+        <v>30</v>
       </c>
       <c r="L266" s="7">
         <v>1</v>
       </c>
       <c r="M266" s="7">
         <v>1</v>
       </c>
       <c r="N266" s="10">
-        <v>10774.17</v>
+        <v>29.7</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="5" t="s">
-        <v>791</v>
+        <v>768</v>
       </c>
       <c r="B267" s="6" t="s">
-        <v>792</v>
+        <v>769</v>
       </c>
       <c r="C267" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D267" s="7" t="s">
-        <v>793</v>
+        <v>770</v>
       </c>
       <c r="E267" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G267" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H267" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I267" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J267" s="10">
-        <v>7071</v>
+        <v>24</v>
       </c>
       <c r="L267" s="7">
         <v>1</v>
       </c>
       <c r="M267" s="7">
         <v>1</v>
       </c>
       <c r="N267" s="10">
-        <v>7000.29</v>
+        <v>23.76</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="5" t="s">
-        <v>794</v>
+        <v>771</v>
       </c>
       <c r="B268" s="6" t="s">
-        <v>795</v>
+        <v>772</v>
       </c>
       <c r="C268" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D268" s="7" t="s">
-        <v>796</v>
+        <v>773</v>
       </c>
       <c r="E268" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G268" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H268" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I268" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J268" s="10">
-        <v>10353</v>
+        <v>24</v>
       </c>
       <c r="L268" s="7">
         <v>1</v>
       </c>
       <c r="M268" s="7">
         <v>1</v>
       </c>
       <c r="N268" s="10">
-        <v>10249.47</v>
+        <v>23.76</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="5" t="s">
-        <v>797</v>
+        <v>774</v>
       </c>
       <c r="B269" s="6" t="s">
-        <v>798</v>
+        <v>775</v>
       </c>
       <c r="C269" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D269" s="7" t="s">
-        <v>799</v>
+        <v>776</v>
       </c>
       <c r="E269" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G269" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H269" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I269" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J269" s="10">
-        <v>10883</v>
+        <v>52</v>
       </c>
       <c r="L269" s="7">
         <v>1</v>
       </c>
       <c r="M269" s="7">
         <v>1</v>
       </c>
       <c r="N269" s="10">
-        <v>10774.17</v>
+        <v>51.48</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="5" t="s">
-        <v>800</v>
+        <v>777</v>
       </c>
       <c r="B270" s="6" t="s">
-        <v>792</v>
+        <v>778</v>
       </c>
       <c r="C270" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D270" s="7" t="s">
-        <v>801</v>
+        <v>779</v>
       </c>
       <c r="E270" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G270" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H270" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I270" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J270" s="10">
-        <v>7071</v>
+        <v>20</v>
       </c>
       <c r="L270" s="7">
         <v>1</v>
       </c>
       <c r="M270" s="7">
         <v>1</v>
       </c>
       <c r="N270" s="10">
-        <v>7000.29</v>
+        <v>19.8</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="5" t="s">
-        <v>802</v>
+        <v>780</v>
       </c>
       <c r="B271" s="6" t="s">
-        <v>803</v>
+        <v>781</v>
       </c>
       <c r="C271" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D271" s="7" t="s">
-        <v>804</v>
+        <v>782</v>
       </c>
       <c r="E271" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G271" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H271" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I271" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J271" s="10">
-        <v>10353</v>
+        <v>80</v>
       </c>
       <c r="L271" s="7">
         <v>1</v>
       </c>
       <c r="M271" s="7">
         <v>1</v>
       </c>
       <c r="N271" s="10">
-        <v>10249.47</v>
+        <v>79.2</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="5" t="s">
-        <v>805</v>
+        <v>783</v>
       </c>
       <c r="B272" s="6" t="s">
-        <v>798</v>
+        <v>784</v>
       </c>
       <c r="C272" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D272" s="7" t="s">
-        <v>806</v>
+        <v>785</v>
       </c>
       <c r="E272" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G272" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H272" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I272" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J272" s="10">
-        <v>10883</v>
+        <v>20</v>
       </c>
       <c r="L272" s="7">
         <v>1</v>
       </c>
       <c r="M272" s="7">
         <v>1</v>
       </c>
       <c r="N272" s="10">
-        <v>10774.17</v>
+        <v>19.8</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="5" t="s">
-        <v>807</v>
+        <v>786</v>
       </c>
       <c r="B273" s="6" t="s">
-        <v>808</v>
+        <v>787</v>
       </c>
       <c r="C273" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D273" s="7" t="s">
-        <v>809</v>
+        <v>788</v>
       </c>
       <c r="E273" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G273" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H273" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I273" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J273" s="10">
-        <v>6417</v>
+        <v>450</v>
       </c>
       <c r="L273" s="7">
         <v>1</v>
       </c>
       <c r="M273" s="7">
         <v>1</v>
       </c>
       <c r="N273" s="10">
-        <v>6352.83</v>
+        <v>445.5</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="5" t="s">
-        <v>810</v>
+        <v>789</v>
       </c>
       <c r="B274" s="6" t="s">
-        <v>811</v>
+        <v>790</v>
       </c>
       <c r="C274" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D274" s="7" t="s">
-        <v>812</v>
+        <v>791</v>
       </c>
       <c r="E274" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G274" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H274" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I274" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J274" s="10">
-        <v>9699</v>
+        <v>3600</v>
       </c>
       <c r="L274" s="7">
         <v>1</v>
       </c>
       <c r="M274" s="7">
         <v>1</v>
       </c>
       <c r="N274" s="10">
-        <v>9602.01</v>
+        <v>3564</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="5" t="s">
-        <v>813</v>
+        <v>792</v>
       </c>
       <c r="B275" s="6" t="s">
-        <v>814</v>
+        <v>793</v>
       </c>
       <c r="C275" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D275" s="7" t="s">
-        <v>815</v>
+        <v>794</v>
       </c>
       <c r="E275" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G275" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H275" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I275" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J275" s="10">
-        <v>10229</v>
+        <v>700</v>
       </c>
       <c r="L275" s="7">
         <v>1</v>
       </c>
       <c r="M275" s="7">
         <v>1</v>
       </c>
       <c r="N275" s="10">
-        <v>10126.71</v>
+        <v>693</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="5" t="s">
-        <v>816</v>
+        <v>795</v>
       </c>
       <c r="B276" s="6" t="s">
-        <v>808</v>
+        <v>796</v>
       </c>
       <c r="C276" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D276" s="7" t="s">
-        <v>817</v>
+        <v>797</v>
       </c>
       <c r="E276" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G276" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H276" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I276" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J276" s="10">
-        <v>6417</v>
+        <v>297000</v>
       </c>
       <c r="L276" s="7">
         <v>1</v>
       </c>
       <c r="M276" s="7">
         <v>1</v>
       </c>
       <c r="N276" s="10">
-        <v>6352.83</v>
+        <v>294030</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="5" t="s">
-        <v>818</v>
+        <v>798</v>
       </c>
       <c r="B277" s="6" t="s">
-        <v>811</v>
+        <v>799</v>
       </c>
       <c r="C277" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D277" s="7" t="s">
-        <v>819</v>
+        <v>800</v>
       </c>
       <c r="E277" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G277" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H277" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I277" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J277" s="10">
-        <v>9699</v>
+        <v>495000</v>
       </c>
       <c r="L277" s="7">
         <v>1</v>
       </c>
       <c r="M277" s="7">
         <v>1</v>
       </c>
       <c r="N277" s="10">
-        <v>9602.01</v>
+        <v>490050</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="5" t="s">
-        <v>820</v>
+        <v>801</v>
       </c>
       <c r="B278" s="6" t="s">
-        <v>814</v>
+        <v>802</v>
       </c>
       <c r="C278" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D278" s="7" t="s">
-        <v>821</v>
+        <v>803</v>
       </c>
       <c r="E278" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G278" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H278" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I278" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J278" s="10">
-        <v>10229</v>
+        <v>99000</v>
       </c>
       <c r="L278" s="7">
         <v>1</v>
       </c>
       <c r="M278" s="7">
         <v>1</v>
       </c>
       <c r="N278" s="10">
-        <v>10126.71</v>
+        <v>98010</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="5" t="s">
-        <v>822</v>
+        <v>804</v>
       </c>
       <c r="B279" s="6" t="s">
-        <v>823</v>
+        <v>805</v>
       </c>
       <c r="C279" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D279" s="7" t="s">
-        <v>824</v>
+        <v>806</v>
       </c>
       <c r="E279" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G279" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H279" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I279" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J279" s="10">
-        <v>5000</v>
+        <v>1200</v>
       </c>
       <c r="L279" s="7">
         <v>1</v>
       </c>
       <c r="M279" s="7">
         <v>1</v>
       </c>
       <c r="N279" s="10">
-        <v>4950</v>
+        <v>1188</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="5" t="s">
-        <v>825</v>
+        <v>807</v>
       </c>
       <c r="B280" s="6" t="s">
-        <v>826</v>
+        <v>808</v>
       </c>
       <c r="C280" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D280" s="7" t="s">
-        <v>827</v>
+        <v>809</v>
       </c>
       <c r="E280" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G280" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H280" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I280" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J280" s="10">
-        <v>369</v>
+        <v>16400</v>
       </c>
       <c r="L280" s="7">
         <v>1</v>
       </c>
       <c r="M280" s="7">
         <v>1</v>
       </c>
       <c r="N280" s="10">
-        <v>365.31</v>
+        <v>16236</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="5" t="s">
-        <v>828</v>
+        <v>810</v>
       </c>
       <c r="B281" s="6" t="s">
-        <v>829</v>
+        <v>541</v>
       </c>
       <c r="C281" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D281" s="7" t="s">
-        <v>830</v>
+        <v>811</v>
       </c>
       <c r="E281" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G281" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H281" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I281" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J281" s="10">
-        <v>439</v>
+        <v>11700</v>
       </c>
       <c r="L281" s="7">
         <v>1</v>
       </c>
       <c r="M281" s="7">
         <v>1</v>
       </c>
       <c r="N281" s="10">
-        <v>434.61</v>
+        <v>11583</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="5" t="s">
-        <v>831</v>
+        <v>812</v>
       </c>
       <c r="B282" s="6" t="s">
-        <v>832</v>
+        <v>541</v>
       </c>
       <c r="C282" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D282" s="7" t="s">
-        <v>833</v>
+        <v>813</v>
       </c>
       <c r="E282" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G282" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H282" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I282" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J282" s="10">
-        <v>52</v>
+        <v>11700</v>
       </c>
       <c r="L282" s="7">
         <v>1</v>
       </c>
       <c r="M282" s="7">
         <v>1</v>
       </c>
       <c r="N282" s="10">
-        <v>51.48</v>
+        <v>11583</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="5" t="s">
-        <v>834</v>
+        <v>814</v>
       </c>
       <c r="B283" s="6" t="s">
-        <v>835</v>
+        <v>815</v>
       </c>
       <c r="C283" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D283" s="7" t="s">
-        <v>836</v>
+        <v>816</v>
       </c>
       <c r="E283" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G283" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H283" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I283" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J283" s="10">
-        <v>29</v>
+        <v>24020</v>
       </c>
       <c r="L283" s="7">
         <v>1</v>
       </c>
       <c r="M283" s="7">
         <v>1</v>
       </c>
       <c r="N283" s="10">
-        <v>28.71</v>
+        <v>23779.8</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="5" t="s">
-        <v>837</v>
+        <v>817</v>
       </c>
       <c r="B284" s="6" t="s">
-        <v>838</v>
+        <v>817</v>
       </c>
       <c r="C284" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D284" s="7" t="s">
-        <v>839</v>
+        <v>818</v>
       </c>
       <c r="E284" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G284" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H284" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I284" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J284" s="10">
-        <v>17</v>
+        <v>59</v>
       </c>
       <c r="L284" s="7">
         <v>1</v>
       </c>
       <c r="M284" s="7">
         <v>1</v>
       </c>
       <c r="N284" s="10">
-        <v>16.83</v>
+        <v>58.41</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="5" t="s">
-        <v>840</v>
+        <v>819</v>
       </c>
       <c r="B285" s="6" t="s">
-        <v>841</v>
+        <v>820</v>
       </c>
       <c r="C285" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D285" s="7" t="s">
-        <v>842</v>
+        <v>821</v>
       </c>
       <c r="E285" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G285" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H285" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I285" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J285" s="10">
-        <v>20</v>
+        <v>69</v>
       </c>
       <c r="L285" s="7">
         <v>1</v>
       </c>
       <c r="M285" s="7">
         <v>1</v>
       </c>
       <c r="N285" s="10">
-        <v>19.8</v>
+        <v>68.31</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="5" t="s">
-        <v>843</v>
+        <v>822</v>
       </c>
       <c r="B286" s="6" t="s">
-        <v>844</v>
+        <v>823</v>
       </c>
       <c r="C286" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D286" s="7" t="s">
-        <v>845</v>
+        <v>824</v>
       </c>
       <c r="E286" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G286" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H286" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I286" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J286" s="10">
-        <v>20</v>
+        <v>3200</v>
       </c>
       <c r="L286" s="7">
         <v>1</v>
       </c>
       <c r="M286" s="7">
         <v>1</v>
       </c>
       <c r="N286" s="10">
-        <v>19.8</v>
+        <v>3168</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" s="5" t="s">
-        <v>846</v>
+        <v>825</v>
       </c>
       <c r="B287" s="6" t="s">
-        <v>847</v>
+        <v>179</v>
       </c>
       <c r="C287" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D287" s="7" t="s">
-        <v>848</v>
+        <v>826</v>
       </c>
       <c r="E287" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G287" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H287" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I287" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J287" s="10">
-        <v>27</v>
+        <v>15200</v>
       </c>
       <c r="L287" s="7">
         <v>1</v>
       </c>
       <c r="M287" s="7">
         <v>1</v>
       </c>
       <c r="N287" s="10">
-        <v>26.73</v>
+        <v>15048</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="5" t="s">
-        <v>849</v>
+        <v>827</v>
       </c>
       <c r="B288" s="6" t="s">
-        <v>850</v>
+        <v>23</v>
       </c>
       <c r="C288" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D288" s="7" t="s">
-        <v>851</v>
+        <v>828</v>
       </c>
       <c r="E288" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G288" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H288" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I288" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J288" s="10">
-        <v>540</v>
+        <v>15200</v>
       </c>
       <c r="L288" s="7">
         <v>1</v>
       </c>
       <c r="M288" s="7">
         <v>1</v>
       </c>
       <c r="N288" s="10">
-        <v>534.6</v>
+        <v>15048</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" s="5" t="s">
-        <v>852</v>
+        <v>829</v>
       </c>
       <c r="B289" s="6" t="s">
-        <v>853</v>
+        <v>23</v>
       </c>
       <c r="C289" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D289" s="7" t="s">
-        <v>854</v>
+        <v>830</v>
       </c>
       <c r="E289" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G289" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H289" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I289" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J289" s="10">
-        <v>129</v>
+        <v>15200</v>
       </c>
       <c r="L289" s="7">
         <v>1</v>
       </c>
       <c r="M289" s="7">
         <v>1</v>
       </c>
       <c r="N289" s="10">
-        <v>127.71</v>
+        <v>15048</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="5" t="s">
-        <v>855</v>
+        <v>831</v>
       </c>
       <c r="B290" s="6" t="s">
-        <v>856</v>
+        <v>832</v>
       </c>
       <c r="C290" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D290" s="7" t="s">
-        <v>857</v>
+        <v>833</v>
       </c>
       <c r="E290" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H290" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I290" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J290" s="10">
-        <v>24</v>
+        <v>1999</v>
       </c>
       <c r="L290" s="7">
         <v>1</v>
       </c>
       <c r="M290" s="7">
         <v>1</v>
       </c>
       <c r="N290" s="10">
-        <v>23.76</v>
+        <v>1979.01</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="5" t="s">
-        <v>858</v>
+        <v>834</v>
       </c>
       <c r="B291" s="6" t="s">
-        <v>859</v>
+        <v>835</v>
       </c>
       <c r="C291" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D291" s="7" t="s">
-        <v>860</v>
+        <v>836</v>
       </c>
       <c r="E291" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H291" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I291" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J291" s="10">
-        <v>80</v>
+        <v>1699</v>
       </c>
       <c r="L291" s="7">
         <v>1</v>
       </c>
       <c r="M291" s="7">
         <v>1</v>
       </c>
       <c r="N291" s="10">
-        <v>79.2</v>
+        <v>1682.01</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="5" t="s">
-        <v>861</v>
+        <v>837</v>
       </c>
       <c r="B292" s="6" t="s">
-        <v>862</v>
+        <v>838</v>
       </c>
       <c r="C292" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D292" s="7" t="s">
-        <v>863</v>
+        <v>839</v>
       </c>
       <c r="E292" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H292" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I292" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J292" s="10">
-        <v>999</v>
+        <v>5499</v>
       </c>
       <c r="L292" s="7">
         <v>1</v>
       </c>
       <c r="M292" s="7">
         <v>1</v>
       </c>
       <c r="N292" s="10">
-        <v>989.01</v>
+        <v>5444.01</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="5" t="s">
-        <v>864</v>
+        <v>840</v>
       </c>
       <c r="B293" s="6" t="s">
-        <v>865</v>
+        <v>841</v>
       </c>
       <c r="C293" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D293" s="7" t="s">
-        <v>866</v>
+        <v>842</v>
       </c>
       <c r="E293" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G293" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H293" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I293" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J293" s="10">
-        <v>999</v>
+        <v>5499</v>
       </c>
       <c r="L293" s="7">
         <v>1</v>
       </c>
       <c r="M293" s="7">
         <v>1</v>
       </c>
       <c r="N293" s="10">
-        <v>989.01</v>
+        <v>5444.01</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="5" t="s">
-        <v>867</v>
+        <v>843</v>
       </c>
       <c r="B294" s="6" t="s">
-        <v>868</v>
+        <v>844</v>
       </c>
       <c r="C294" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D294" s="7" t="s">
-        <v>869</v>
+        <v>845</v>
       </c>
       <c r="E294" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G294" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H294" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I294" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J294" s="10">
-        <v>3</v>
+        <v>18999</v>
       </c>
       <c r="L294" s="7">
         <v>1</v>
       </c>
       <c r="M294" s="7">
         <v>1</v>
       </c>
       <c r="N294" s="10">
-        <v>2.97</v>
+        <v>18809.01</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" s="5" t="s">
-        <v>870</v>
+        <v>846</v>
       </c>
       <c r="B295" s="6" t="s">
-        <v>871</v>
+        <v>847</v>
       </c>
       <c r="C295" s="7" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="D295" s="7" t="s">
-        <v>872</v>
+        <v>848</v>
       </c>
       <c r="E295" s="7" t="s">
-        <v>23</v>
+        <v>16</v>
+      </c>
+      <c r="G295" s="9" t="s">
+        <v>14</v>
       </c>
       <c r="H295" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I295" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J295" s="10">
-        <v>70000</v>
+        <v>65600</v>
       </c>
       <c r="L295" s="7">
         <v>1</v>
       </c>
       <c r="M295" s="7">
         <v>1</v>
       </c>
       <c r="N295" s="10">
-        <v>69300</v>
+        <v>64944</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" s="5" t="s">
-        <v>873</v>
+        <v>849</v>
       </c>
       <c r="B296" s="6" t="s">
-        <v>874</v>
+        <v>850</v>
       </c>
       <c r="C296" s="7" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="D296" s="7" t="s">
-        <v>875</v>
+        <v>851</v>
       </c>
       <c r="E296" s="7" t="s">
-        <v>23</v>
+        <v>16</v>
+      </c>
+      <c r="G296" s="9" t="s">
+        <v>14</v>
       </c>
       <c r="H296" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I296" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J296" s="10">
-        <v>20000</v>
+        <v>23800</v>
       </c>
       <c r="L296" s="7">
         <v>1</v>
       </c>
       <c r="M296" s="7">
         <v>1</v>
       </c>
       <c r="N296" s="10">
-        <v>19800</v>
+        <v>23562</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" s="5" t="s">
-        <v>876</v>
+        <v>852</v>
       </c>
       <c r="B297" s="6" t="s">
-        <v>877</v>
+        <v>853</v>
       </c>
       <c r="C297" s="7" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="D297" s="7" t="s">
-        <v>878</v>
+        <v>854</v>
       </c>
       <c r="E297" s="7" t="s">
-        <v>23</v>
+        <v>16</v>
+      </c>
+      <c r="G297" s="9" t="s">
+        <v>14</v>
       </c>
       <c r="H297" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I297" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J297" s="10">
-        <v>50000</v>
+        <v>3600</v>
       </c>
       <c r="L297" s="7">
         <v>1</v>
       </c>
       <c r="M297" s="7">
         <v>1</v>
       </c>
       <c r="N297" s="10">
-        <v>49500</v>
+        <v>3564</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" s="5" t="s">
-        <v>879</v>
+        <v>855</v>
       </c>
       <c r="B298" s="6" t="s">
-        <v>880</v>
+        <v>856</v>
       </c>
       <c r="C298" s="7" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="D298" s="7" t="s">
-        <v>881</v>
+        <v>857</v>
       </c>
       <c r="E298" s="7" t="s">
-        <v>23</v>
+        <v>16</v>
+      </c>
+      <c r="G298" s="9" t="s">
+        <v>14</v>
       </c>
       <c r="H298" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I298" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J298" s="10">
-        <v>2700</v>
+        <v>5580</v>
       </c>
       <c r="L298" s="7">
         <v>1</v>
       </c>
       <c r="M298" s="7">
         <v>1</v>
       </c>
       <c r="N298" s="10">
-        <v>2673</v>
+        <v>5524.2</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" s="5" t="s">
-        <v>882</v>
+        <v>858</v>
       </c>
       <c r="B299" s="6" t="s">
-        <v>883</v>
+        <v>859</v>
       </c>
       <c r="C299" s="7" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="D299" s="7" t="s">
-        <v>884</v>
+        <v>860</v>
       </c>
       <c r="E299" s="7" t="s">
-        <v>23</v>
+        <v>16</v>
+      </c>
+      <c r="G299" s="9" t="s">
+        <v>14</v>
       </c>
       <c r="H299" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I299" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J299" s="10">
-        <v>1200</v>
+        <v>3210</v>
       </c>
       <c r="L299" s="7">
         <v>1</v>
       </c>
       <c r="M299" s="7">
         <v>1</v>
       </c>
       <c r="N299" s="10">
-        <v>1188</v>
+        <v>3177.9</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" s="5" t="s">
+        <v>861</v>
+      </c>
+      <c r="B300" s="6" t="s">
+        <v>862</v>
+      </c>
+      <c r="C300" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D300" s="7" t="s">
+        <v>863</v>
+      </c>
+      <c r="E300" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G300" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="H300" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I300" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="J300" s="10">
+        <v>3000</v>
+      </c>
+      <c r="L300" s="7">
+        <v>1</v>
+      </c>
+      <c r="M300" s="7">
+        <v>1</v>
+      </c>
+      <c r="N300" s="10">
+        <v>2970</v>
+      </c>
+    </row>
+    <row r="301">
+      <c r="A301" s="5" t="s">
+        <v>864</v>
+      </c>
+      <c r="B301" s="6" t="s">
+        <v>865</v>
+      </c>
+      <c r="C301" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D301" s="7" t="s">
+        <v>866</v>
+      </c>
+      <c r="E301" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G301" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="H301" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I301" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="J301" s="10">
+        <v>3500</v>
+      </c>
+      <c r="L301" s="7">
+        <v>1</v>
+      </c>
+      <c r="M301" s="7">
+        <v>1</v>
+      </c>
+      <c r="N301" s="10">
+        <v>3465</v>
+      </c>
+    </row>
+    <row r="302">
+      <c r="A302" s="5" t="s">
+        <v>867</v>
+      </c>
+      <c r="B302" s="6" t="s">
+        <v>868</v>
+      </c>
+      <c r="C302" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D302" s="7" t="s">
+        <v>869</v>
+      </c>
+      <c r="E302" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G302" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="H302" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I302" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="J302" s="10">
+        <v>3500</v>
+      </c>
+      <c r="L302" s="7">
+        <v>1</v>
+      </c>
+      <c r="M302" s="7">
+        <v>1</v>
+      </c>
+      <c r="N302" s="10">
+        <v>3465</v>
+      </c>
+    </row>
+    <row r="303">
+      <c r="A303" s="5" t="s">
+        <v>870</v>
+      </c>
+      <c r="B303" s="6" t="s">
+        <v>871</v>
+      </c>
+      <c r="C303" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D303" s="7" t="s">
+        <v>872</v>
+      </c>
+      <c r="E303" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G303" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="H303" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I303" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="J303" s="10">
+        <v>3000</v>
+      </c>
+      <c r="L303" s="7">
+        <v>1</v>
+      </c>
+      <c r="M303" s="7">
+        <v>1</v>
+      </c>
+      <c r="N303" s="10">
+        <v>2970</v>
+      </c>
+    </row>
+    <row r="304">
+      <c r="A304" s="5" t="s">
+        <v>873</v>
+      </c>
+      <c r="B304" s="6" t="s">
+        <v>874</v>
+      </c>
+      <c r="C304" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D304" s="7" t="s">
+        <v>875</v>
+      </c>
+      <c r="E304" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G304" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="H304" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I304" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="J304" s="10">
+        <v>3000</v>
+      </c>
+      <c r="L304" s="7">
+        <v>1</v>
+      </c>
+      <c r="M304" s="7">
+        <v>1</v>
+      </c>
+      <c r="N304" s="10">
+        <v>2970</v>
+      </c>
+    </row>
+    <row r="305">
+      <c r="A305" s="5" t="s">
+        <v>876</v>
+      </c>
+      <c r="B305" s="6" t="s">
+        <v>877</v>
+      </c>
+      <c r="C305" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D305" s="7" t="s">
+        <v>878</v>
+      </c>
+      <c r="E305" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G305" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="H305" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I305" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="J305" s="10">
+        <v>975</v>
+      </c>
+      <c r="L305" s="7">
+        <v>1</v>
+      </c>
+      <c r="M305" s="7">
+        <v>1</v>
+      </c>
+      <c r="N305" s="10">
+        <v>965.25</v>
+      </c>
+    </row>
+    <row r="306">
+      <c r="A306" s="5" t="s">
+        <v>879</v>
+      </c>
+      <c r="B306" s="6" t="s">
+        <v>880</v>
+      </c>
+      <c r="C306" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D306" s="7" t="s">
+        <v>881</v>
+      </c>
+      <c r="E306" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G306" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="H306" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I306" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="J306" s="10">
+        <v>340</v>
+      </c>
+      <c r="L306" s="7">
+        <v>1</v>
+      </c>
+      <c r="M306" s="7">
+        <v>1</v>
+      </c>
+      <c r="N306" s="10">
+        <v>336.6</v>
+      </c>
+    </row>
+    <row r="307">
+      <c r="A307" s="5" t="s">
+        <v>882</v>
+      </c>
+      <c r="B307" s="6" t="s">
+        <v>883</v>
+      </c>
+      <c r="C307" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D307" s="7" t="s">
+        <v>884</v>
+      </c>
+      <c r="E307" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G307" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="H307" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I307" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="J307" s="10">
+        <v>400</v>
+      </c>
+      <c r="L307" s="7">
+        <v>1</v>
+      </c>
+      <c r="M307" s="7">
+        <v>1</v>
+      </c>
+      <c r="N307" s="10">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="308">
+      <c r="A308" s="5" t="s">
         <v>885</v>
       </c>
-      <c r="B300" s="6" t="s">
+      <c r="B308" s="6" t="s">
         <v>886</v>
       </c>
-      <c r="C300" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D300" s="7" t="s">
+      <c r="C308" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D308" s="7" t="s">
         <v>887</v>
       </c>
-      <c r="E300" s="7" t="s">
-[...18 lines deleted...]
-        <v>1683</v>
+      <c r="E308" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G308" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="H308" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I308" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="J308" s="10">
+        <v>400</v>
+      </c>
+      <c r="L308" s="7">
+        <v>1</v>
+      </c>
+      <c r="M308" s="7">
+        <v>1</v>
+      </c>
+      <c r="N308" s="10">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="309">
+      <c r="A309" s="5" t="s">
+        <v>888</v>
+      </c>
+      <c r="B309" s="6" t="s">
+        <v>889</v>
+      </c>
+      <c r="C309" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D309" s="7" t="s">
+        <v>890</v>
+      </c>
+      <c r="E309" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G309" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="H309" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I309" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="J309" s="10">
+        <v>280</v>
+      </c>
+      <c r="L309" s="7">
+        <v>1</v>
+      </c>
+      <c r="M309" s="7">
+        <v>1</v>
+      </c>
+      <c r="N309" s="10">
+        <v>277.2</v>
+      </c>
+    </row>
+    <row r="310">
+      <c r="A310" s="5" t="s">
+        <v>891</v>
+      </c>
+      <c r="B310" s="6" t="s">
+        <v>892</v>
+      </c>
+      <c r="C310" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D310" s="7" t="s">
+        <v>893</v>
+      </c>
+      <c r="E310" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G310" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="H310" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I310" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="J310" s="10">
+        <v>340</v>
+      </c>
+      <c r="L310" s="7">
+        <v>1</v>
+      </c>
+      <c r="M310" s="7">
+        <v>1</v>
+      </c>
+      <c r="N310" s="10">
+        <v>336.6</v>
+      </c>
+    </row>
+    <row r="311">
+      <c r="A311" s="5" t="s">
+        <v>894</v>
+      </c>
+      <c r="B311" s="6" t="s">
+        <v>895</v>
+      </c>
+      <c r="C311" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D311" s="7" t="s">
+        <v>896</v>
+      </c>
+      <c r="E311" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G311" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="H311" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I311" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="J311" s="10">
+        <v>340</v>
+      </c>
+      <c r="L311" s="7">
+        <v>1</v>
+      </c>
+      <c r="M311" s="7">
+        <v>1</v>
+      </c>
+      <c r="N311" s="10">
+        <v>336.6</v>
+      </c>
+    </row>
+    <row r="312">
+      <c r="A312" s="5" t="s">
+        <v>897</v>
+      </c>
+      <c r="B312" s="6" t="s">
+        <v>898</v>
+      </c>
+      <c r="C312" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D312" s="7" t="s">
+        <v>899</v>
+      </c>
+      <c r="E312" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G312" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="H312" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I312" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="J312" s="10">
+        <v>68980</v>
+      </c>
+      <c r="L312" s="7">
+        <v>1</v>
+      </c>
+      <c r="M312" s="7">
+        <v>1</v>
+      </c>
+      <c r="N312" s="10">
+        <v>68290.2</v>
+      </c>
+    </row>
+    <row r="313">
+      <c r="A313" s="5" t="s">
+        <v>900</v>
+      </c>
+      <c r="B313" s="6" t="s">
+        <v>901</v>
+      </c>
+      <c r="C313" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D313" s="7" t="s">
+        <v>902</v>
+      </c>
+      <c r="E313" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G313" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="H313" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I313" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="J313" s="10">
+        <v>72630</v>
+      </c>
+      <c r="L313" s="7">
+        <v>1</v>
+      </c>
+      <c r="M313" s="7">
+        <v>1</v>
+      </c>
+      <c r="N313" s="10">
+        <v>71903.7</v>
+      </c>
+    </row>
+    <row r="314">
+      <c r="A314" s="5" t="s">
+        <v>903</v>
+      </c>
+      <c r="B314" s="6" t="s">
+        <v>904</v>
+      </c>
+      <c r="C314" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D314" s="7" t="s">
+        <v>905</v>
+      </c>
+      <c r="E314" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G314" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="H314" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I314" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="J314" s="10">
+        <v>17840</v>
+      </c>
+      <c r="L314" s="7">
+        <v>1</v>
+      </c>
+      <c r="M314" s="7">
+        <v>1</v>
+      </c>
+      <c r="N314" s="10">
+        <v>17661.6</v>
+      </c>
+    </row>
+    <row r="315">
+      <c r="A315" s="5" t="s">
+        <v>906</v>
+      </c>
+      <c r="B315" s="6" t="s">
+        <v>907</v>
+      </c>
+      <c r="C315" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D315" s="7" t="s">
+        <v>908</v>
+      </c>
+      <c r="E315" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G315" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="H315" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I315" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="J315" s="10">
+        <v>76130</v>
+      </c>
+      <c r="L315" s="7">
+        <v>1</v>
+      </c>
+      <c r="M315" s="7">
+        <v>1</v>
+      </c>
+      <c r="N315" s="10">
+        <v>75368.7</v>
+      </c>
+    </row>
+    <row r="316">
+      <c r="A316" s="5" t="s">
+        <v>909</v>
+      </c>
+      <c r="B316" s="6" t="s">
+        <v>910</v>
+      </c>
+      <c r="C316" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D316" s="7" t="s">
+        <v>911</v>
+      </c>
+      <c r="E316" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G316" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="H316" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I316" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="J316" s="10">
+        <v>21560</v>
+      </c>
+      <c r="L316" s="7">
+        <v>1</v>
+      </c>
+      <c r="M316" s="7">
+        <v>1</v>
+      </c>
+      <c r="N316" s="10">
+        <v>21344.4</v>
+      </c>
+    </row>
+    <row r="317">
+      <c r="A317" s="5" t="s">
+        <v>912</v>
+      </c>
+      <c r="B317" s="6" t="s">
+        <v>913</v>
+      </c>
+      <c r="C317" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D317" s="7" t="s">
+        <v>914</v>
+      </c>
+      <c r="E317" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G317" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="H317" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I317" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="J317" s="10">
+        <v>11530</v>
+      </c>
+      <c r="L317" s="7">
+        <v>1</v>
+      </c>
+      <c r="M317" s="7">
+        <v>1</v>
+      </c>
+      <c r="N317" s="10">
+        <v>11414.7</v>
+      </c>
+    </row>
+    <row r="318">
+      <c r="A318" s="5" t="s">
+        <v>915</v>
+      </c>
+      <c r="B318" s="6" t="s">
+        <v>916</v>
+      </c>
+      <c r="C318" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D318" s="7" t="s">
+        <v>917</v>
+      </c>
+      <c r="E318" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G318" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="H318" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I318" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="J318" s="10">
+        <v>12720</v>
+      </c>
+      <c r="L318" s="7">
+        <v>1</v>
+      </c>
+      <c r="M318" s="7">
+        <v>1</v>
+      </c>
+      <c r="N318" s="10">
+        <v>12592.8</v>
+      </c>
+    </row>
+    <row r="319">
+      <c r="A319" s="5" t="s">
+        <v>918</v>
+      </c>
+      <c r="B319" s="6" t="s">
+        <v>919</v>
+      </c>
+      <c r="C319" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D319" s="7" t="s">
+        <v>920</v>
+      </c>
+      <c r="E319" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G319" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="H319" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I319" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="J319" s="10">
+        <v>14030</v>
+      </c>
+      <c r="L319" s="7">
+        <v>1</v>
+      </c>
+      <c r="M319" s="7">
+        <v>1</v>
+      </c>
+      <c r="N319" s="10">
+        <v>13889.7</v>
+      </c>
+    </row>
+    <row r="320">
+      <c r="A320" s="5" t="s">
+        <v>921</v>
+      </c>
+      <c r="B320" s="6" t="s">
+        <v>922</v>
+      </c>
+      <c r="C320" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D320" s="7" t="s">
+        <v>923</v>
+      </c>
+      <c r="E320" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G320" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="H320" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I320" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="J320" s="10">
+        <v>14840</v>
+      </c>
+      <c r="L320" s="7">
+        <v>1</v>
+      </c>
+      <c r="M320" s="7">
+        <v>1</v>
+      </c>
+      <c r="N320" s="10">
+        <v>14691.6</v>
+      </c>
+    </row>
+    <row r="321">
+      <c r="A321" s="5" t="s">
+        <v>924</v>
+      </c>
+      <c r="B321" s="6" t="s">
+        <v>925</v>
+      </c>
+      <c r="C321" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D321" s="7" t="s">
+        <v>926</v>
+      </c>
+      <c r="E321" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G321" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="H321" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I321" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="J321" s="10">
+        <v>21880</v>
+      </c>
+      <c r="L321" s="7">
+        <v>1</v>
+      </c>
+      <c r="M321" s="7">
+        <v>1</v>
+      </c>
+      <c r="N321" s="10">
+        <v>21661.2</v>
+      </c>
+    </row>
+    <row r="322">
+      <c r="A322" s="5" t="s">
+        <v>927</v>
+      </c>
+      <c r="B322" s="6" t="s">
+        <v>928</v>
+      </c>
+      <c r="C322" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D322" s="7" t="s">
+        <v>929</v>
+      </c>
+      <c r="E322" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G322" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="H322" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I322" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="J322" s="10">
+        <v>18060</v>
+      </c>
+      <c r="L322" s="7">
+        <v>1</v>
+      </c>
+      <c r="M322" s="7">
+        <v>1</v>
+      </c>
+      <c r="N322" s="10">
+        <v>17879.4</v>
+      </c>
+    </row>
+    <row r="323">
+      <c r="A323" s="5" t="s">
+        <v>930</v>
+      </c>
+      <c r="B323" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="C323" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D323" s="7" t="s">
+        <v>932</v>
+      </c>
+      <c r="E323" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G323" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="H323" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I323" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="J323" s="10">
+        <v>22740</v>
+      </c>
+      <c r="L323" s="7">
+        <v>1</v>
+      </c>
+      <c r="M323" s="7">
+        <v>1</v>
+      </c>
+      <c r="N323" s="10">
+        <v>22512.6</v>
+      </c>
+    </row>
+    <row r="324">
+      <c r="A324" s="5" t="s">
+        <v>933</v>
+      </c>
+      <c r="B324" s="6" t="s">
+        <v>934</v>
+      </c>
+      <c r="C324" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D324" s="7" t="s">
+        <v>935</v>
+      </c>
+      <c r="E324" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G324" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="H324" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I324" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="J324" s="10">
+        <v>14400</v>
+      </c>
+      <c r="L324" s="7">
+        <v>1</v>
+      </c>
+      <c r="M324" s="7">
+        <v>1</v>
+      </c>
+      <c r="N324" s="10">
+        <v>14256</v>
+      </c>
+    </row>
+    <row r="325">
+      <c r="A325" s="5" t="s">
+        <v>936</v>
+      </c>
+      <c r="B325" s="6" t="s">
+        <v>937</v>
+      </c>
+      <c r="C325" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D325" s="7" t="s">
+        <v>938</v>
+      </c>
+      <c r="E325" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G325" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="H325" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I325" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="J325" s="10">
+        <v>277685</v>
+      </c>
+      <c r="L325" s="7">
+        <v>1</v>
+      </c>
+      <c r="M325" s="7">
+        <v>1</v>
+      </c>
+      <c r="N325" s="10">
+        <v>274908.15</v>
+      </c>
+    </row>
+    <row r="326">
+      <c r="A326" s="5" t="s">
+        <v>939</v>
+      </c>
+      <c r="B326" s="6" t="s">
+        <v>176</v>
+      </c>
+      <c r="C326" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D326" s="7" t="s">
+        <v>940</v>
+      </c>
+      <c r="E326" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G326" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="H326" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I326" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="J326" s="10">
+        <v>8200</v>
+      </c>
+      <c r="L326" s="7">
+        <v>1</v>
+      </c>
+      <c r="M326" s="7">
+        <v>1</v>
+      </c>
+      <c r="N326" s="10">
+        <v>8118</v>
+      </c>
+    </row>
+    <row r="327">
+      <c r="A327" s="5" t="s">
+        <v>941</v>
+      </c>
+      <c r="B327" s="6" t="s">
+        <v>541</v>
+      </c>
+      <c r="C327" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D327" s="7" t="s">
+        <v>942</v>
+      </c>
+      <c r="E327" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G327" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="H327" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I327" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="J327" s="10">
+        <v>11700</v>
+      </c>
+      <c r="L327" s="7">
+        <v>1</v>
+      </c>
+      <c r="M327" s="7">
+        <v>1</v>
+      </c>
+      <c r="N327" s="10">
+        <v>11583</v>
+      </c>
+    </row>
+    <row r="328">
+      <c r="A328" s="5" t="s">
+        <v>943</v>
+      </c>
+      <c r="B328" s="6" t="s">
+        <v>321</v>
+      </c>
+      <c r="C328" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D328" s="7" t="s">
+        <v>944</v>
+      </c>
+      <c r="E328" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G328" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="H328" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I328" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="J328" s="10">
+        <v>19740</v>
+      </c>
+      <c r="L328" s="7">
+        <v>1</v>
+      </c>
+      <c r="M328" s="7">
+        <v>1</v>
+      </c>
+      <c r="N328" s="10">
+        <v>19542.6</v>
+      </c>
+    </row>
+    <row r="329">
+      <c r="A329" s="5" t="s">
+        <v>945</v>
+      </c>
+      <c r="B329" s="6" t="s">
+        <v>946</v>
+      </c>
+      <c r="C329" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D329" s="7" t="s">
+        <v>947</v>
+      </c>
+      <c r="E329" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G329" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="H329" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I329" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="J329" s="10">
+        <v>18460</v>
+      </c>
+      <c r="L329" s="7">
+        <v>1</v>
+      </c>
+      <c r="M329" s="7">
+        <v>1</v>
+      </c>
+      <c r="N329" s="10">
+        <v>18275.4</v>
+      </c>
+    </row>
+    <row r="330">
+      <c r="A330" s="5" t="s">
+        <v>948</v>
+      </c>
+      <c r="B330" s="6" t="s">
+        <v>949</v>
+      </c>
+      <c r="C330" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D330" s="7" t="s">
+        <v>950</v>
+      </c>
+      <c r="E330" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G330" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="H330" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I330" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="J330" s="10">
+        <v>21780</v>
+      </c>
+      <c r="L330" s="7">
+        <v>1</v>
+      </c>
+      <c r="M330" s="7">
+        <v>1</v>
+      </c>
+      <c r="N330" s="10">
+        <v>21562.2</v>
       </c>
     </row>
   </sheetData>
   <pageSetup usePrinterDefaults="0"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010028F0AC6A6E38CD4A93AEB8722B6C91D2" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="f6ac6d535a64713d931e9cc2adbc5ada">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c168b142-b8f7-4789-8d4a-1d544364992b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f57d546c9216a3e1d21645bf97620ae5" ns2:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010028F0AC6A6E38CD4A93AEB8722B6C91D2" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e4568b544d03cf4e8e652e780b214b61">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c168b142-b8f7-4789-8d4a-1d544364992b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0355e1bd8629e6fe14723f637ed371ce" ns2:_="">
     <xsd:import namespace="c168b142-b8f7-4789-8d4a-1d544364992b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c168b142-b8f7-4789-8d4a-1d544364992b" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
@@ -14623,59 +15972,59 @@
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FF91E6B5-54DB-46E5-847D-C3D471E08601}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{982F37F6-B022-4E83-B897-F270B16E65F5}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1691CE66-9532-499F-AD7C-C2D3F2085AF9}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6624C064-D79F-485C-A01B-61367471B16C}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2EAB8D73-3F4C-4918-9D69-F7CF3524CE20}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CDA17773-4677-47BF-A611-1D20D33EDFFF}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>FlexCel Studio for .NET</Application>
   <DocSecurity>0</DocSecurity>
   <HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr>Appendix E</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 