--- v1 (2026-06-01)
+++ v2 (2026-07-22)
@@ -13,125 +13,107 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="flId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="flId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="flId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" rupBuild="4506" lastEdited="4" lowestEdited="4"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
     <sheet name="Appendix E" sheetId="1" r:id="flId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2614" uniqueCount="957">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1564" uniqueCount="592">
   <si>
     <t>Product Name</t>
   </si>
   <si>
     <t>Product Description</t>
   </si>
   <si>
     <t>Product Category</t>
   </si>
   <si>
     <t>Manufacturer Part Number (SKU)</t>
   </si>
   <si>
     <t>Lot Information</t>
   </si>
   <si>
     <t>Type of Cloud Service (Ex. XaaS - Anything as a Service)</t>
   </si>
   <si>
     <t>Unit of Measure</t>
   </si>
   <si>
     <t>Units Per Unit of Measure</t>
   </si>
   <si>
     <t>List Price ($)</t>
   </si>
   <si>
     <t>Net NYS Contract Price ($)</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
     <t>Net NYS Educational Price ($)</t>
   </si>
   <si>
-    <t>Skydio X10 Ready Kit (2.4/5 GHz, Visible Light) NA + V100-L</t>
-[...2 lines deleted...]
-    <t>Kit includes one (1) Skydio X10 Vehicle with Sensor Package (2.4/5 GHz, Visible Light) NA + V100-L, one (1) Enterprise Controller, one (1) Ready Case, two (2) wall adapters, one (1) set additional propellers, three (3) batteries, and one (1) dual charger. Includes one (1) subscription to Skydio Autonomy Drone Software that allows the drone to see, understand, and act upon the world. License is perpetual and non-transferable.</t>
+    <t>Skydio X10 Vehicle with Sensor Package (2.4/5 GHz, 5G/LTE Ready, IR) NA + VT300-Z</t>
+  </si>
+  <si>
+    <t>Includes one (1) Skydio X10 2.4/5 GHz, 5G/LTE Ready vehicle one (1) VT300-Z Sensor Package. Includes one (1) license to Skydio Autonomy Drone Software that allows the drone to see, understand, and act upon the world. License is perpetual and non-transferable.</t>
   </si>
   <si>
     <t>Software as a Service</t>
   </si>
   <si>
-    <t>DR4ERKT1V1G0000NA</t>
+    <t>DR4EVHG2IZG0300NA</t>
   </si>
   <si>
     <t>Lot 3 Cloud</t>
   </si>
   <si>
     <t>Each</t>
   </si>
   <si>
     <t>1</t>
-  </si>
-[...16 lines deleted...]
-    <t>DR4EVHG2IZG0300NA</t>
   </si>
   <si>
     <t>Skydio Assured Future Equipment - Ready Kit (Non-Thermal), Refresh 1</t>
   </si>
   <si>
     <t>SAFE refresh years 2.5-5. Kit includes one "like system" to Skydio X10 Ready Kit. Includes future equivalent of Skydio On Drone Software for X10. Does not include attachments.</t>
   </si>
   <si>
     <t>DR4SAFERKTN1</t>
   </si>
   <si>
     <t>Skydio Assured Future Equipment - Ready Kit (Thermal), Refresh 1</t>
   </si>
   <si>
     <t>Kit includes one "like system" to Skydio X10 Ready Kit to be delivered two and a half to three years following the delivery of the associated Skydio X10. Includes future equivalent of Skydio On Drone Software for X10. Does not include attachments.</t>
   </si>
   <si>
     <t>DR4SAFERKTT1</t>
   </si>
   <si>
     <t>Skydio Connect Fusion+ for X10</t>
   </si>
   <si>
     <t>Skydio Connect Fusion+ enables dynamic and automatic adaptation around ever-changing RF environments. Includes one (1) additional cellular data link between the drone and cloud and one (1) hardware attachment for the additional SIM card. Data purchased separately. Price is annual.</t>
   </si>
@@ -175,95 +157,77 @@
     <t>DR4SWRNGEXTCTLNA</t>
   </si>
   <si>
     <t>Skydio Dock for X10 Enterprise Kit (VT300-Z), 5-Year Term</t>
   </si>
   <si>
     <t xml:space="preserve">Includes one (1) 5-year X10 Dock system. System includes: one (1) Skydio Dock for X10, one (1) External Radio, one (1) Skydio X10 Vehicle with Sensor Package (VT300-Z), and Dock accessories. One (1) 5-year term of Skydio Remote Ops Suite for X10 Dock. Includes one (1) "like system" refresh to the Skydio X10 + VT300-Z. 
 Includes Dock for X10 Commissioning: Physical Site survey, physical installation of hardware and system initialization for all networking and software for (1) site. Includes installation of the Skydio Dock for X10, Skydio X10 Drone, Skydio Connect External Radio, Skydio Cloud and any system equipment purchased to support the Customer’s configuration. Includes virtual and on-site support by Skydio Field Services for up to (5) business days from the original installation date. Also includes a dedicated Launch Team member to coordinate both Skydio and customer readiness. Deployment plan will be developed between Customer and Skydio Launch Team. All actions related to system installation and deployment must be conducted by Skydio-authorized technicians and Field Services teams. Travel and lodging costs for Skydio personnel are included.
 Includes repair and preventative maintenance services on the Dock for X10 Flight System for 5 years. Customer is responsible for maintaining system components in accordance with the Skydio Dock for X10 Flight System Maintenance Manual. Customer must contact Skydio Support to schedule maintenance and repairs. Repairs and replacements are conducted as-needed based on system faults detected within Skydio Cloud, or as reported by the Customer and mutually agreed upon based on diagnostics and troubleshooting. Field-replaceable components, shipping, handling, field services work hours and travel are included. Includes wearable drone parts (propellers and batteries). Customer is responsible for the replacement of batteries and propellers on the drone in accordance with Skydio recommendation.
 Includes access to a discounted and fixed repair and replacement price of $990 per X10 vehicle, up to 3 units over Customer's purchased term, beginning on the date of customer receipt of X10. Customer will be charged the full cost of the replacement drone if Skydio fails to receive payment of associated replacement fees (covered in T&amp;C) within thirty (30) days of the shipment. 
 Includes regulatory waiver templates and support. Includes access to Skydio Academy Online.</t>
   </si>
   <si>
     <t>DOKDR4ENTVZ5Y</t>
   </si>
   <si>
     <t>Skydio Battery (150W) for X10</t>
   </si>
   <si>
     <t>One (1) battery for Skydio X10.</t>
   </si>
   <si>
     <t>DR4ACCBAT</t>
   </si>
   <si>
-    <t>Skydio Admin Hard Case (2 Drone) for X10</t>
-[...7 lines deleted...]
-  <si>
     <t>Skydio Sensor Package Case for X10</t>
   </si>
   <si>
     <t>One (1) ruggedized protective case for Skydio X10 Sensor Package. Fits VT300-Z and VT300-L packages.</t>
   </si>
   <si>
     <t>DR4ACCCASG</t>
   </si>
   <si>
     <t>Skydio Pro Case (hard-shell) for X10</t>
   </si>
   <si>
     <t>One (1) ruggedized case for Skydio X10 with capacity to carry the contents of the X10 starter kit, which can hold: one (1) vehicle, one (1) enterprise controller, one (1) sensor package, one (1) additional propeller set, three (3) batteries, and one (1) 2-up charger.</t>
   </si>
   <si>
     <t>DR4ACCCASP</t>
   </si>
   <si>
     <t>Skydio Ready Case</t>
   </si>
   <si>
     <t>The Skydio Ready Case bypasses the need to step through a full drone deployment sequence for situations where every second matters. The case holds one (1) unfolded Skydio X10 drone and sensor package (with one battery and optionally any attachment), four (4) additional batteries, one (1) Skydio X10 Controller, one (1) dual charger, two (2) flex pockets for attachments, cables, or other small equipment.</t>
   </si>
   <si>
     <t>DR4ACCCASR</t>
   </si>
   <si>
-    <t>Skydio Dual Charger for X10 with 230W Wall Adapter Assembly, NA</t>
-[...7 lines deleted...]
-  <si>
     <t>Skydio Landing Pad</t>
   </si>
   <si>
     <t>One (1) collapsible landing pad.</t>
   </si>
   <si>
     <t>DR4ACCLPAD</t>
   </si>
   <si>
     <t>ND Filters for the Skydio V100-L Sensor Package</t>
   </si>
   <si>
     <t>Includes three (3) ND filter attachments (ND8, 16, 32) for the Skydio V100-L Sensor Package?s wide camera and one (1) filter hard case.</t>
   </si>
   <si>
     <t>DR4ACCNDV100L</t>
   </si>
   <si>
     <t>Skydio Spare Propellers for X10</t>
   </si>
   <si>
     <t>One (1) set of spare propellers for Skydio X10. Includes two (2) CW and two (2) CCW propellers.</t>
   </si>
   <si>
     <t>DR4ACCPRP</t>
@@ -454,369 +418,255 @@
   <si>
     <t>Includes repair and preventative maintenance services on the Dock for X10 Flight System. Customer is responsible for maintaining system components in accordance with the Skydio Dock for X10 Flight System Maintenance Manual. Customer must contact Skydio Support to schedule maintenance and repairs. Repairs and replacements are conducted as-needed based on system faults detected within Skydio Cloud, or as reported by the Customer and mutually agreed upon based on diagnostics and troubleshooting. Field-replaceable components, shipping, handling, field services work hours and travel are included. Includes wearable drone parts (propellers and batteries). Customer is responsible for the replacement of batteries and propellers on the drone in accordance with Skydio recommendation. Includes access to a discounted and fixed repair and replacement price of $990 per X10 vehicle, up to 3 units over Customer's purchased term, beginning on the date of customer receipt of X10. Customer will be charged the full cost of the replacement drone if Skydio fails to receive payment of associated replacement fees (covered in T&amp;C) within thirty (30) days of the shipment. Includes regulatory waiver templates and support. Includes access to Skydio Academy Online content. Price is annual per dock.</t>
   </si>
   <si>
     <t>DR4DOKREMOPRMA</t>
   </si>
   <si>
     <t>Skydio X10 Controller Only (2.4/5 GHz, 5G/LTE Ready: SIM Card Included) NA</t>
   </si>
   <si>
     <t>Includes one (1) Skydio X10 2.4/5 GHz, 5G/LTE Ready Enterprise Controller</t>
   </si>
   <si>
     <t>DR4ECTR200G0000NA</t>
   </si>
   <si>
     <t>Skydio X10 Dock Bundle (2.4/5 GHz, 5G/LTE Ready: SIM Card Included, IR) NA + V100-L</t>
   </si>
   <si>
     <t>Includes one (1) Skydio Dock for X10, one (1) External Radio (2.4/5 GHz), one (1) Skydio X10 Vehicle with Sensor Package (2.4/5 GHz, 5G/LTE Ready, IR) NA + V100-L [includes Skydio Autonomy, which allows the drone to see, understand, and act upon the world. License is perpetual and non-transferable.], two (2) Skydio Dock Battery for X10, one (1) Skydio 100W Wall Adapter, NA, one (1) Skydio Spare Propellers for X10.</t>
   </si>
   <si>
     <t>DR4EDBN2I11G0000NA</t>
   </si>
   <si>
-    <t>Skydio Crosshair Coordinates for X10</t>
-[...95 lines deleted...]
-    <t>DR4EVEH2I0G0000NA</t>
+    <t>Skydio R10 Instructor Training</t>
+  </si>
+  <si>
+    <t>Students will learn how to instruct the use and operation of the Skydio R10. Training will consist of a classroom portion, covering instructional techniques and Skydio R10 ground school teach backs of classroom material, and a field portion covering the instruction of flight cards. The prerequisite for this training is the R10 In-Person Training. For up to two (2) students. Participants will receive a course completion certificate upon the successful completion of this training. Travel and lodging costs are included in this price.</t>
+  </si>
+  <si>
+    <t>DR5TRNINST</t>
+  </si>
+  <si>
+    <t>Skydio X10 Survey &amp; Mapping Kit</t>
+  </si>
+  <si>
+    <t>Kit includes one (1) Skydio X10 2.4/5 GHz, 5G/LTE Ready + V100-L vehicle, one (1) Controller, one (1), pro case, two (2) wall adapters, one (1) set additional propellers, three (3) batteries, and one (1) dual charger. Includes one (1) license to Skydio Autonomy Drone Software that allows the drone to see, understand, and act upon the world. License is perpetual and non-transferable. Includes one (1) RTK/PPK attachment for X10.</t>
+  </si>
+  <si>
+    <t>DR4ESKTMAPV1</t>
+  </si>
+  <si>
+    <t>Skydio V100-L Sensor Package Kit</t>
+  </si>
+  <si>
+    <t>Includes one (1) sensor package for Skydio X10 that comprises one integrated (1) 64 MP narrow sensor, one (1) 1" wide sensor, and one (1) flashlight. Sensors are indivisible from sensor packages, but sensor packages are upgradeable on a given drone. Includes one (1) ruggedized protective case for Skydio X10 Sensor Package, and one (1) torque tool for installation.</t>
+  </si>
+  <si>
+    <t>DR4GIMKTV100L</t>
+  </si>
+  <si>
+    <t>Skydio VT300-L Sensor Package Kit</t>
+  </si>
+  <si>
+    <t>Includes one (1) sensor package for Skydio X10 that comprises one integrated (1) 64 MP narrow sensor, one (1) FLIR Boson + radiometric thermal sensor, and one (1) 1" wide sensor, and one (1) flashlight. Sensors are indivisible from sensor packages, but sensor packages are upgradeable on a given drone. Includes one (1) ruggedized protective case for Skydio X10 Sensor Package, and one (1) torque tool for installation.</t>
+  </si>
+  <si>
+    <t>DR4GIMKTVT300L</t>
+  </si>
+  <si>
+    <t>Skydio VT300-Z Sensor Package Kit</t>
+  </si>
+  <si>
+    <t>Includes one (1) sensor package for Skydio X10 that comprises one integrated (1) 64 MP narrow sensor, one (1) FLIR Boson + radiometric thermal sensor, and one (1) telephoto sensor. Sensors are indivisible from sensor packages, but sensor packages are upgradeable on a given drone. Black frame. Includes one (1) ruggedized protective case for Skydio X10 Sensor Package, and one (1) torque tool for installation.</t>
+  </si>
+  <si>
+    <t>DR4GIMKTVT300Z</t>
+  </si>
+  <si>
+    <t>Skydio Assured Future Equipment - Dock Ops Bundle (Thermal), Refresh 2</t>
+  </si>
+  <si>
+    <t>SAFE refresh for dock-based operations, Years 5 - 7.5. Includes one "like system" to Skydio X10 Bundle for Dock Operations: one (1) SAFE Vehicle + Thermal Sensor Package, (2) SAFE Dock Battery; (1) SAFE Wall Adapter; (1) SAFE Spare Propellers. Dock is not included.</t>
+  </si>
+  <si>
+    <t>DR4SAFEDGSVT2</t>
+  </si>
+  <si>
+    <t>Skydio Connect Fusion+ for X10 with Priority Cellular Data Plan</t>
+  </si>
+  <si>
+    <t>Skydio Connect Fusion+ enables dynamic and automatic adaptation around ever-changing RF environments. Includes one (1) additional cellular data link between the drone and cloud, one (1) hardware attachment for the additional SIM card, and one (1) data plan for the attachment. Price is annual.</t>
+  </si>
+  <si>
+    <t>DR4SWFUSPLWPS</t>
+  </si>
+  <si>
+    <t>Skydio Data Management to X10 Plan Upgrade</t>
+  </si>
+  <si>
+    <t>Upgrade an existing Data Management Suite license to the X10 Plan or Patrol-Led DFR Plan for the remainder of contract term. Includes one (1) Skydio Remote Ops or DFR Command for X10 subscription, access to Skydio Paraverse platform, integration catalog, and all API's. Price is annual per drone.</t>
+  </si>
+  <si>
+    <t>DR4SWSTR2627</t>
+  </si>
+  <si>
+    <t>Skydio R10 Battery</t>
+  </si>
+  <si>
+    <t>One (1) battery for Skydio R10.</t>
+  </si>
+  <si>
+    <t>DR5ACCBAT</t>
+  </si>
+  <si>
+    <t>Skydio R10 Case</t>
+  </si>
+  <si>
+    <t>One (1) case for Skydio R10 with capacity to carry the contents of the R10 starter kit, which can hold: one (1) vehicle, one (1) controller, one (1) additional propeller set, three (3) batteries, and one (1) dual charger.</t>
+  </si>
+  <si>
+    <t>DR5ACCCASP</t>
   </si>
   <si>
     <t>Skydio X10 Vehicle with Sensor Package (2.4/5 GHz, 5G/LTE Ready: SIM Card Included, IR) NA + VT300-L</t>
   </si>
   <si>
     <t>Includes one (1) Skydio X10 2.4/5 GHz, 5G/LTE Ready vehicle one (1) VT300-L Sensor Package. Includes one (1) license to Skydio Autonomy Drone Software that allows the drone to see, understand, and act upon the world. License is perpetual and non-transferable.</t>
   </si>
   <si>
     <t>DR4EVHG2ILG0000NA</t>
   </si>
   <si>
     <t>Skydio X10 Enterprise Kit with Cellular Data (VT300-Z), 3-Year Term</t>
   </si>
   <si>
     <t xml:space="preserve">Includes one (1) 3-year X10 system. System includes: one (1) Skydio X10 Starter Kit [ includes one (1) Skydio X10 2.4/5 GHz, 5G/LTE Ready vehicle, one (1) Controller, one (1) case, two (2) wall adapters, one (1) set additional propellers, three (3) batteries, and one (1) dual charger. Includes one (1) license to Skydio Autonomy Drone Software that allows the drone to see, understand, and act upon the world. License is perpetual and non-transferable], one (1) 3-year term of Skydio Remote Ops Suite for X10, and one (1) cellular data plan for the X10 and controller (3-year term).
 Includes access to a discounted and fixed repair and replacement price of $990 per X10 vehicle, up to 3 units over customer's purchased term, beginning on the date of customer receipt of X10. Customer will be charged the full cost of the replacement drone if Skydio fails to receive payment of associated replacement fees (covered in T&amp;C) within thirty (30) days of the shipment. Includes regulatory waiver templates and support. Includes access to Skydio Academy Online content.</t>
   </si>
   <si>
     <t>DR4ESKTENTVZ3Y5G</t>
   </si>
   <si>
     <t>Skydio 3D Scan for X10</t>
   </si>
   <si>
     <t>Skydio 3D Scan for X10 offers digital scan software for inspections of complex structures. It includes (a) Unlimited 3D capture photos per year, (b) Unlimited 2D capture photos (orthomosaic), (c) Software maintenance and customer support (1-year term).</t>
   </si>
   <si>
     <t>3DSSWDR4</t>
   </si>
   <si>
     <t>Skydio X10 Vehicle with Sensor Package (2.4/5 GHz, 5G/LTE Ready, IR) NA + VT300-L</t>
   </si>
   <si>
     <t>DR4EVHG2ILG0300NA</t>
   </si>
   <si>
-    <t>Skydio X10 Survey &amp; Mapping Kit</t>
-[...13 lines deleted...]
-  <si>
     <t>Skydio X10 Dock Bundle (2.4/5 GHz, 5G/LTE Ready, IR) NA + V100-L</t>
   </si>
   <si>
     <t>DR4EDBN2I11G0300NA</t>
   </si>
   <si>
     <t>Skydio X10 Dock Bundle (2.4/5 GHz, 5G/LTE Ready: SIM Card Included, IR) NA + VT300-L</t>
   </si>
   <si>
     <t>Includes one (1) Skydio Dock for X10, one (1) External Radio (2.4/5 GHz), one (1) Skydio X10 Vehicle with Sensor Package (2.4/5 GHz, 5G/LTE Ready, IR) NA + VT300-L [includes Skydio Autonomy, which allows the drone to see, understand, and act upon the world. License is perpetual and non-transferable.], two (2) Skydio Dock Battery for X10, one (1) Skydio 100W Wall Adapter, NA, one (1) Skydio Spare Propellers for X10.</t>
   </si>
   <si>
     <t>DR4EDBN2IL1G0000NA</t>
   </si>
   <si>
     <t>Skydio X10 Dock Bundle (2.4/5 GHz, 5G/LTE Ready, IR) NA + VT300-L</t>
   </si>
   <si>
     <t>DR4EDBN2IL1G0300NA</t>
   </si>
   <si>
     <t>Skydio X10 Dock Bundle (2.4/5 GHz, 5G/LTE Ready: SIM Card Included, IR) NA + VT300-Z</t>
   </si>
   <si>
     <t>Includes one (1) Skydio Dock for X10, one (1) External Radio (2.4/5 GHz), one (1) Skydio X10 Vehicle with Sensor Package (2.4/5 GHz, 5G/LTE Ready, IR) NA + VT300-Z [includes Skydio Autonomy, which allows the drone to see, understand, and act upon the world. License is perpetual and non-transferable.], two (2) Skydio Dock Battery for X10, one (1) Skydio 100W Wall Adapter, NA, one (1) Skydio Spare Propellers for X10.</t>
   </si>
   <si>
     <t>DR4EDBN2IZ1G0000NA</t>
   </si>
   <si>
     <t>Skydio X10 Dock Bundle (2.4/5 GHz, 5G/LTE Ready, IR) NA + VT300-Z</t>
   </si>
   <si>
     <t>DR4EDBN2IZ1G0300NA</t>
   </si>
   <si>
-    <t>Skydio X10 Dock Bundle (2.4/5 GHz, 5G/LTE Ready: SIM Card Included, Visible Light) NA + V100-L</t>
-[...43 lines deleted...]
-  <si>
     <t>Skydio X10 Bundle for Dock Operations (2.4/5 GHz, 5G/LTE Ready: SIM Card Included, IR) NA + V100-L</t>
   </si>
   <si>
     <t>Includes one (1) Skydio X10 Vehicle with Sensor Package (2.4/5 GHz, 5G/LTE Ready, IR) NA + V100-L [includes Skydio Autonomy, which allows the drone to see, understand, and act upon the world. License is perpetual and non-transferable.], two (2) Skydio Dock Battery for X10, one (1) Skydio 100W Wall Adapter, NA, one (1) Skydio Spare Propellers for X10. This kit does not include a Skydio Dock for X10.</t>
   </si>
   <si>
     <t>DR4EDGS2I10G0000NA</t>
   </si>
   <si>
     <t>Skydio X10 Bundle for Dock Operations (2.4/5 GHz, 5G/LTE Ready, IR) NA + V100-L</t>
   </si>
   <si>
     <t>Includes one (1) Skydio X10 Vehicle with Sensor Package (2.4/5 GHz, 5G/LTE Ready, IR) NA + VT300-L [includes Skydio Autonomy, which allows the drone to see, understand, and act upon the world. License is perpetual and non-transferable.], two (2) Skydio Dock Battery for X10, one (1) Skydio 100W Wall Adapter, NA, one (1) Skydio Spare Propellers for X10. This kit does not include a Skydio Dock for X10.</t>
   </si>
   <si>
     <t>DR4EDGS2I10G0300NA</t>
   </si>
   <si>
     <t>Skydio X10 Bundle for Dock Operations (2.4/5 GHz, 5G/LTE Ready: SIM Card Included, IR) NA + VT300-L</t>
   </si>
   <si>
     <t>DR4EDGS2IL0G0000NA</t>
   </si>
   <si>
     <t>Skydio X10 Bundle for Dock Operations (2.4/5 GHz, 5G/LTE Ready, IR) NA + VT300-L</t>
   </si>
   <si>
     <t>Includes one (1) Skydio X10 Vehicle with Sensor Package (2.4/5 GHz, 5G/LTE Ready, IR) NA + VT300-Z [includes Skydio Autonomy, which allows the drone to see, understand, and act upon the world. License is perpetual and non-transferable.], two (2) Skydio Dock Battery for X10, one (1) Skydio 100W Wall Adapter, NA, one (1) Skydio Spare Propellers for X10. This kit does not include a Skydio Dock for X10.</t>
   </si>
   <si>
     <t>DR4EDGS2IL0G0300NA</t>
   </si>
   <si>
     <t>Skydio X10 Bundle for Dock Operations (2.4/5 GHz, 5G/LTE Ready: SIM Card Included, IR) NA + VT300-Z</t>
   </si>
   <si>
     <t>DR4EDGS2IZ0G0000NA</t>
   </si>
   <si>
     <t>Skydio X10 Bundle for Dock Operations (2.4/5 GHz, 5G/LTE Ready, IR) NA + VT300-Z</t>
   </si>
   <si>
     <t>DR4EDGS2IZ0G0300NA</t>
   </si>
   <si>
-    <t>Skydio X10 Bundle for Dock Operations (2.4/5 GHz, 5G/LTE Ready: SIM Card Included, Visible Light) NA + V100-L</t>
-[...43 lines deleted...]
-  <si>
     <t>Skydio X10 Ground Station (SL) NA</t>
   </si>
   <si>
     <t>The Skydio X10 Ground Station includes one (1) Skydio Dock for X10, one (1) External Radio (2.4/5 GHz), two (2) Skydio Dock Batteries for X10, one (1) Skydio 100W Wall Adapter, one (1) Skydio Spare Propellers for X10. Does not include a Skydio X10.</t>
   </si>
   <si>
     <t>DR4EGBN2001G0000NA</t>
   </si>
   <si>
     <t>Skydio X10 Ready Kit (2.4/5 GHz, 5G/LTE Ready: SIM Card Included, IR) NA + V100-L</t>
   </si>
   <si>
     <t>Kit includes one (1) Skydio X10 Vehicle with Sensor Package (2.4/5 GHz, 5G/LTE Ready, IR) NA + V100-L, one (1) Enterprise Controller, one (1) Ready Case, two (2) wall adapters, one (1) set additional propellers, two (2) 256 GB micro SD cards, three (3) batteries, and one (1) dual charger. Includes one (1) license to Skydio Autonomy Drone Software that allows the drone to see, understand, and act upon the world. License is perpetual and non-transferable. Data sold separately.</t>
   </si>
   <si>
     <t>DR4ERKT2I1G0000NA</t>
   </si>
   <si>
     <t>Skydio X10 Ready Kit (2.4/5 GHz, 5G/LTE Ready, IR) NA + V100-L</t>
   </si>
   <si>
     <t>DR4ERKT2I1G0300NA</t>
   </si>
   <si>
     <t>Skydio X10 Ready Kit (2.4/5 GHz, 5G/LTE Ready: SIM Card Included, IR) NA + VT300-L</t>
@@ -827,174 +677,93 @@
   <si>
     <t>DR4ERKT2ILG0000NA</t>
   </si>
   <si>
     <t>Skydio X10 Ready Kit (2.4/5 GHz, 5G/LTE Ready, IR) NA + VT300-L</t>
   </si>
   <si>
     <t>DR4ERKT2ILG0300NA</t>
   </si>
   <si>
     <t>Skydio X10 Ready Kit (2.4/5 GHz, 5G/LTE Ready: SIM Card Included, IR) NA + VT300-Z</t>
   </si>
   <si>
     <t>Kit includes one (1) Skydio X10 Vehicle with Sensor Package (2.4/5 GHz, 5G/LTE Ready, IR) NA + VT300-Z, one (1) Enterprise Controller, one (1) Ready Case, two (2) wall adapters, one (1) set additional propellers, two (2) 256 GB micro SD cards, three (3) batteries, and one (1) dual charger. Includes one (1) license to Skydio Autonomy Drone Software that allows the drone to see, understand, and act upon the world. License is perpetual and non-transferable. Data sold separately.</t>
   </si>
   <si>
     <t>DR4ERKT2IZG0000NA</t>
   </si>
   <si>
     <t>Skydio X10 Ready Kit (2.4/5 GHz, 5G/LTE Ready, IR) NA + VT300-Z</t>
   </si>
   <si>
     <t>DR4ERKT2IZG0300NA</t>
   </si>
   <si>
-    <t>Skydio X10 Ready Kit (2.4/5 GHz, 5G/LTE Ready: SIM Card Included, Visible Light) NA + V100-L</t>
-[...43 lines deleted...]
-  <si>
     <t>Skydio X10 Starter Kit (2.4/5 GHz, 5G/LTE Ready: SIM Card Included, IR) NA + V100-L</t>
   </si>
   <si>
     <t>Kit includes one (1) Skydio X10 2.4/5 GHz, 5G/LTE Ready vehicle, one (1) 2.4/5 GHz, 5G/LTE Ready Enterprise Controller, one (1) V100-L Sensor Package, one (1), pro case, two (2) wall adapters, one (1) set additional propellers, two (2) 256 GB micro SD cards, three (3) batteries, and one (1) dual charger. Includes one (1) license to Skydio Autonomy Drone Software that allows the drone to see, understand, and act upon the world. License is perpetual and non-transferable. Data sold separately.</t>
   </si>
   <si>
     <t>DR4ESKT2I1G0000NA</t>
   </si>
   <si>
     <t>Skydio X10 Starter Kit (2.4/5 GHz, 5G/LTE Ready, IR) NA + V100-L</t>
   </si>
   <si>
     <t>DR4ESKT2I1G0300NA</t>
   </si>
   <si>
     <t>Skydio X10 Starter Kit (2.4/5 GHz, 5G/LTE Ready: SIM Card Included, IR) NA + VT300-L</t>
   </si>
   <si>
     <t>Kit includes one (1) Skydio X10 2.4/5 GHz, 5G/LTE Ready vehicle, one (1) 2.4/5 GHz, 5G/LTE Ready Enterprise Controller, one (1) VT300-L Sensor Package, one (1), pro case, two (2) wall adapters, one (1) set additional propellers, two (2) 256 GB micro SD cards, three (3) batteries, and one (1) dual charger. Includes one (1) license to Skydio Autonomy Drone Software that allows the drone to see, understand, and act upon the world. License is perpetual and non-transferable. Data sold separately.</t>
   </si>
   <si>
     <t>DR4ESKT2ILG0000NA</t>
   </si>
   <si>
     <t>Skydio X10 Starter Kit (2.4/5 GHz, 5G/LTE Ready, IR) NA + VT300-L</t>
   </si>
   <si>
     <t>DR4ESKT2ILG0300NA</t>
   </si>
   <si>
     <t>Skydio X10 Starter Kit (2.4/5 GHz, 5G/LTE Ready: SIM Card Included, IR) NA + VT300-Z</t>
   </si>
   <si>
     <t>Kit includes one (1) Skydio X10 2.4/5 GHz, 5G/LTE Ready vehicle, one (1) 2.4/5 GHz, 5G/LTE Ready Enterprise Controller, one (1) VT300-Z Sensor Package, one (1), pro case, two (2) wall adapters, one (1) set additional propellers, two (2) 256 GB micro SD cards, three (3) batteries, and one (1) dual charger. Includes one (1) license to Skydio Autonomy Drone Software that allows the drone to see, understand, and act upon the world. License is perpetual and non-transferable. Data sold separately.</t>
   </si>
   <si>
     <t>DR4ESKT2IZG0000NA</t>
   </si>
   <si>
     <t>Skydio X10 Starter Kit (2.4/5 GHz, 5G/LTE Ready, IR) NA + VT300-Z</t>
   </si>
   <si>
     <t>DR4ESKT2IZG0300NA</t>
-  </si>
-[...34 lines deleted...]
-    <t>DR4ESKT2VZG0300NA</t>
   </si>
   <si>
     <t>Skydio X10 Enterprise Kit (VT300-L), 3-Year Term</t>
   </si>
   <si>
     <t xml:space="preserve">Includes one (1) 3-year X10 system. System includes: one (1) Skydio X10 Starter Kit [ includes one (1) Skydio X10 2.4/5 GHz, 5G/LTE Ready vehicle, one (1) Controller, one (1) case, two (2) wall adapters, one (1) set additional propellers, three (3) batteries, and one (1) dual charger. Includes one (1) license to Skydio Autonomy Drone Software that allows the drone to see, understand, and act upon the world. License is perpetual and non-transferable], and one (1) 3-year term of Skydio Remote Ops Suite for X10. Data sold separately.
 Includes access to a discounted and fixed repair and replacement price of $990 per X10 vehicle, up to 3 units over customer's purchased term, beginning on the date of customer receipt of X10. Customer will be charged the full cost of the replacement drone if Skydio fails to receive payment of associated replacement fees (covered in T&amp;C) within thirty (30) days of the shipment. Includes regulatory waiver templates and support. Includes access to Skydio Academy Online content.</t>
   </si>
   <si>
     <t>DR4ESKTENTVL3Y</t>
   </si>
   <si>
     <t>Skydio Assured Future Equipment - Ready Kit (Non-Thermal), Refresh 2</t>
   </si>
   <si>
     <t>SAFE refresh years 5-7.5. Kit includes one "like system" to Skydio X10 Ready Kit. Includes future equivalent of Skydio On Drone Software for X10. Does not include attachments.</t>
   </si>
   <si>
     <t>DR4SAFERKTN2</t>
   </si>
   <si>
     <t>Skydio Assured Future Equipment - Patrol-Led DFR Kit, Refresh 3</t>
   </si>
   <si>
     <t>SAFE refresh for patrol-led operations, Years 7.5 - 10. Includes one (1) Skydio Assured Future Equipment - X10 Ready Kit (Thermal) Refresh, one (1) Skydio Assured Future Equipment - NightSense Attachment.</t>
@@ -1027,707 +796,130 @@
     <t>DR4SAFESKTN3</t>
   </si>
   <si>
     <t>Skydio Dock for X10 Site Security Kit</t>
   </si>
   <si>
     <t>Includes one (1) Skydio Dock for X10, one (1) External Radio, one (1) Skydio X10 Vehicle with Sensor Package (VT300-Z), and Dock accessories. Includes one (1) Speaker for X10 attachment, one (1) Spotlight for X10 attachment, one (1) NightSense with Visible Light Attachment for X10, and one (1) Dock boots [if required for install].</t>
   </si>
   <si>
     <t>DOKDR4SECVZ</t>
   </si>
   <si>
     <t>Skydio Dock for X10 Enterprise Kit (VT300-L), 5-Year Term</t>
   </si>
   <si>
     <t xml:space="preserve">Includes one (1) 5-year X10 Dock system. System includes: one (1) Skydio Dock for X10, one (1) External Radio, one (1) Skydio X10 Vehicle with Sensor Package (VT300-L), and Dock accessories. One (1) 5-year term of Skydio Remote Ops Suite for X10 Dock. Includes one (1) "like system" refresh to the Skydio X10 + VT300-L. 
 Includes Dock for X10 Commissioning: Physical Site survey, physical installation of hardware and system initialization for all networking and software for (1) site. Includes installation of the Skydio Dock for X10, Skydio X10 Drone, Skydio Connect External Radio, Skydio Cloud and any system equipment purchased to support the Customer’s configuration. Includes virtual and on-site support by Skydio Field Services for up to (5) business days from the original installation date. Also includes a dedicated Launch Team member to coordinate both Skydio and customer readiness. Deployment plan will be developed between Customer and Skydio Launch Team. All actions related to system installation and deployment must be conducted by Skydio-authorized technicians and Field Services teams. Travel and lodging costs for Skydio personnel are included.
 Includes repair and preventative maintenance services on the Dock for X10 Flight System for 5 years. Customer is responsible for maintaining system components in accordance with the Skydio Dock for X10 Flight System Maintenance Manual. Customer must contact Skydio Support to schedule maintenance and repairs. Repairs and replacements are conducted as-needed based on system faults detected within Skydio Cloud, or as reported by the Customer and mutually agreed upon based on diagnostics and troubleshooting. Field-replaceable components, shipping, handling, field services work hours and travel are included. Includes wearable drone parts (propellers and batteries). Customer is responsible for the replacement of batteries and propellers on the drone in accordance with Skydio recommendation.
 Includes access to a discounted and fixed repair and replacement price of $990 per X10 vehicle, up to 3 units over Customer's purchased term, beginning on the date of customer receipt of X10. Customer will be charged the full cost of the replacement drone if Skydio fails to receive payment of associated replacement fees (covered in T&amp;C) within thirty (30) days of the shipment. 
 Includes regulatory waiver templates and support. Includes access to Skydio Academy Online.</t>
   </si>
   <si>
     <t>DOKDR4ENTVL5Y</t>
   </si>
   <si>
-    <t>Skydio DFR Command (T-Mobile)</t>
-[...65 lines deleted...]
-    <t>Includes: (a) best practice guidance over Skydio Drones, Docks and Drone Program usage, (b) testing and optimizing for customer use case and new Skydio versions, (c) hands-on technical enablement and guidance, (d) troubleshooting and incident management, (e) ongoing system setup and configuration, (f) proactive monitoring of Drone, Dock health. Price is annual.</t>
+    <t>Fractional Resource</t>
+  </si>
+  <si>
+    <t>Provides foundational program management support to enable the launch, operational ramp, and ongoing operations of drone and dock deployments. Through structured planning, deployment guidance, and ongoing program oversight and coordination, Skydio helps customers establish program structure, operational alignment, and reliable drone operations.
+Scope of Services: (a) program launch coordination and accelerated support during initial deployment, (b) establishment of foundational program structure, roles, and workflows, (c) guidance on operational adoption and program best practices, (d) ongoing program oversight, coordination, and advisory support, (e) periodic program review and operational alignment with customer stakeholders
+Service Notes: program management resources are shared across multiple customers; service is designed to support program launch, operational ramp, and foundational ongoing program management. Changes in deployment scope, scale, or operational complexity may require additional service support.</t>
+  </si>
+  <si>
+    <t>PSEMBTECHDES</t>
+  </si>
+  <si>
+    <t>Professional Services (Fixed Fee)</t>
   </si>
   <si>
     <t>Training and Deployment Services</t>
   </si>
   <si>
-    <t>PSEMBTECHFULL</t>
+    <t>SKYPST301NA</t>
   </si>
   <si>
     <t>Lot 4 Implementation</t>
   </si>
   <si>
-    <t>28</t>
-[...19 lines deleted...]
-  <si>
     <t>30</t>
   </si>
   <si>
-    <t>Skydio Autonomy Enterprise for S2+</t>
-[...199 lines deleted...]
-  <si>
     <t>Levatas Cognitive Inspection Platform (CIP) Software Licensing</t>
   </si>
   <si>
     <t>Levatas Cognitive Inspection Platform (CIP) Software Licensing is a Levatas product. Price is annual per drone.</t>
   </si>
   <si>
     <t>LEV-SWCIP</t>
   </si>
   <si>
-    <t>Skydio X10 Remote Flight Deck - Deployment</t>
-[...50 lines deleted...]
-    <t>DR4SAFEVEHCEL3</t>
+    <t>Skydio R10 In-Person Training</t>
+  </si>
+  <si>
+    <t xml:space="preserve">This is a two (2) day, scenario-based training on the safe and effective operation of the Skydio R10. Topics include flight safety, mission planning, manual flight, autonomous flight, sensor operations, maintenance, and troubleshooting. For up to four (4) students.  Participants receive a course completion certificate upon successful completion of this training. Travel and lodging costs are included in this price. Customer pays facility fees if required.</t>
+  </si>
+  <si>
+    <t>TRN111NADR5</t>
   </si>
   <si>
     <t>Skydio 100W Wall Adapter, NA</t>
   </si>
   <si>
     <t>One (1) wall adapter (100W) to charge controller or batteries with either the X10 or dual charger. Includes one (1) USB-C charging cable.</t>
   </si>
   <si>
     <t>DR4ACCWAD100NA</t>
   </si>
   <si>
-    <t>Skydio 230W Wall Adapter, NA</t>
-[...241 lines deleted...]
-  <si>
     <t>Skydio X10 Vehicle with Sensor Package (2.4/5 GHz, 5G/LTE Ready: SIM Card Included, IR) NA + V100-L</t>
   </si>
   <si>
     <t>Includes one (1) Skydio X10 2.4/5 GHz, 5G/LTE Ready vehicle one (1) V100-L Sensor Package. Includes one (1) license to Skydio Autonomy Drone Software that allows the drone to see, understand, and act upon the world. License is perpetual and non-transferable.</t>
   </si>
   <si>
     <t>DR4EVHG2I1G0000NA</t>
   </si>
   <si>
-    <t>Skydio X10 Vehicle with Sensor Package (2.4/5 GHz, 5G/LTE Ready: SIM Card Included, Visible Light) NA + VT300-L</t>
-[...4 lines deleted...]
-  <si>
     <t>Skydio X10 Enterprise Kit (VT300-Z), 3-Year Term</t>
   </si>
   <si>
     <t>DR4ESKTENTVZ3Y</t>
   </si>
   <si>
     <t>Skydio X10 Enterprise Kit with Cellular Data (VT300-L), 3-Year Term</t>
   </si>
   <si>
     <t>DR4ESKTENTVL3Y5G</t>
   </si>
   <si>
     <t>Skydio X10 Vehicle with Sensor Package (2.4/5 GHz, 5G/LTE Ready: SIM Card Included, IR) NA + VT300-Z</t>
   </si>
   <si>
     <t>DR4EVHG2IZG0000NA</t>
   </si>
   <si>
-    <t>Skydio X10 Vehicle Only (2.4/5 GHz, 5G/LTE Ready, IR) NA</t>
-[...4 lines deleted...]
-  <si>
     <t>Skydio Dock for X10 - Commissioning</t>
   </si>
   <si>
     <t>Includes a pre-site survey that delivers a report on optimal Dock for X10 and C93 install location and any additional action items required before installation, Skydio deployment and set up services for one (1) site. Includes Remote and in-person support, on-site for up to 5 days. Skydio will assist with deployment strategy, connecting Skydio Dock &amp; customer network infrastructure and troubleshooting. Skydio will assist with mission planning and data management, support, and troubleshooting. If an engineer is not present on site, an on-call engineer will support the on site representatives. Docks must be deployed and operated in compliance with Skydio's Dock Safety Guidelines, Dock Technical Package, and Dock Operator Manual to remain eligible for support.</t>
   </si>
   <si>
     <t>DOKDR4DEPLOY</t>
   </si>
   <si>
     <t>Skydio Dock for X10 - Commissioning &amp; Training</t>
   </si>
   <si>
     <t>Includes a pre-site survey that delivers a report on optimal Dock and C93 install location and any additional action items required before installation, Skydio deployment and set up services for one (1) site. Includes Remote and in-person support, on-site for up to 5 days. Skydio will assist with deployment strategy, connecting Skydio Dock &amp; customer network infrastructure and troubleshooting. Skydio will assist with mission planning and data management, support, and troubleshooting. If an engineer is not present on site, an on-call engineer will support the on site representatives. Docks must be deployed and operated in compliance with Skydio's Dock Safety Guidelines, Dock Technical Package, and Dock Operator Manual to remain eligible for support. Includes three (3) day in-person training on the operation of Skydio Dock for X10, consisting of a ground school in the classroom and live flight training in the field. Covers hardware overview, subsequent setup, flight, mission planning &amp; execution, best practices, environmental factors, and maintenance. For up to four (4) students. Participants receive a course completion certificate upon the successful completion of this training. Travel and lodging costs are included in this price.</t>
   </si>
   <si>
     <t>DOKDR4DEPLOYTRN</t>
   </si>
   <si>
     <t>Skydio Dock for X10 - Maintenance and Repair</t>
   </si>
   <si>
     <t>Repair and preventative maintenance services on the Dock for X10 Flight System for 1 year. Customer is responsible for the purchase and installation of replaceable drone components (including propellers and batteries) and for maintaining system components in accordance with the Skydio Dock for X10 Flight System Maintenance Manual. Customer must contact Skydio Support to schedule maintenance and repairs. Repairs and replacements are conducted as-needed based on system faults detected within Skydio Cloud, or as reported by the Customer and mutually agreed upon based on diagnostics and troubleshooting. Field-replaceable components, shipping, handling, field services work hours and travel are included.</t>
   </si>
   <si>
     <t>DOKDR4MAINTUS</t>
@@ -1747,59 +939,50 @@
   <si>
     <t>Students will learn how to instruct the use and operation of Skydio Dock and Remote Ops. Training will consist of a classroom portion, covering instructional techniques and Skydio Dock ground school teach backs of classroom material, and a field portion covering the instruction of flight cards. The prerequisite for this training is the Skydio Dock In-Person Training. For up to two (2) students. Participants will receive a course completion certificate upon the successful completion of this training. Travel and lodging costs are included in this price.</t>
   </si>
   <si>
     <t>DOKTRNINST</t>
   </si>
   <si>
     <t>X2 RMA: High</t>
   </si>
   <si>
     <t>Covers the cost of inspection, labor, and replacement of components including arms, atenna, gimbal, and internal electronics. Unit will be recalibrated and fully tested to original factory standards.</t>
   </si>
   <si>
     <t>DR3RMAHIGH</t>
   </si>
   <si>
     <t>X2 RMA: Low</t>
   </si>
   <si>
     <t>Covers the cost of inspection, labor, and replacement of arms, and antenna. Unit will be recalibrated and fully tested to original factory standards.</t>
   </si>
   <si>
     <t>DR3RMALOW</t>
   </si>
   <si>
-    <t>X2 RMA: Medium</t>
-[...7 lines deleted...]
-  <si>
     <t>Skydio Dock Battery for X10</t>
   </si>
   <si>
     <t>Includes one (1) Skydio Dock Battery for X10. Skydio Dock Battery charges the X10 and is specially designed to work with the next generation of Skydio Dock for effortless, autonomous charging.</t>
   </si>
   <si>
     <t>DR4ACCBATDOK</t>
   </si>
   <si>
     <t>Skydio X10 Battery Molle Pouch, Black</t>
   </si>
   <si>
     <t>One (1) pouch for a Skydio X10 battery or dual charger. Equipped with Molle straps on the outside for configurability with standard packing systems. Black color.</t>
   </si>
   <si>
     <t>DR4ACCBMOLB</t>
   </si>
   <si>
     <t>Skydio X10 Controller Molle Pouch, Black</t>
   </si>
   <si>
     <t>One (1) pouch for Skydio X10 controller. Equipped with Molle straps on the outside for configurability with standard packing systems. Black color.</t>
   </si>
   <si>
     <t>DR4ACCBMOLC</t>
@@ -1819,150 +1002,123 @@
   <si>
     <t>One (1) pouch for a Skydio X10 battery or dual charger. Equipped with Molle straps on the outside for configurability with standard packing systems. Camo color.</t>
   </si>
   <si>
     <t>DR4ACCMOLB</t>
   </si>
   <si>
     <t>Skydio X10 Controller Molle Pouch</t>
   </si>
   <si>
     <t>One (1) pouch for Skydio X10 controller. Equipped with Molle straps on the outside for configurability with standard packing systems. Camo color.</t>
   </si>
   <si>
     <t>DR4ACCMOLC</t>
   </si>
   <si>
     <t>Skydio X10 Molle Pouch</t>
   </si>
   <si>
     <t>One (1) pouch for Skydio X10 with capacity to carry one vehicle and attached battery. Includes one (1) strap for cross-body carry. Equipped with Molle straps on the outside for configurability with standard packing systems. Camo color.</t>
   </si>
   <si>
     <t>DR4ACCMOLV</t>
   </si>
   <si>
-    <t>Skydio X10 Molle Pouch Set</t>
-[...7 lines deleted...]
-  <si>
     <t>Skydio Torque Tool (2mm, 28cNm)</t>
   </si>
   <si>
     <t>One (1) Skydio Torque Tool (2mm, 28cNm) for sensor package upgrades.</t>
   </si>
   <si>
     <t>DR4ACCTT</t>
   </si>
   <si>
     <t>One (1) wall adapter (100W) to charge controller or batteries with either the Skydio X10 or dual charger. Includes US cord only, does not include charger.</t>
   </si>
   <si>
     <t>Skydio Assured Future Equipment - Dock Commissioning</t>
   </si>
   <si>
     <t>Includes Skydio SAFE dock deployment and set up services for one (1) site</t>
   </si>
   <si>
     <t>DR4SAFEDOKDEPLOY</t>
   </si>
   <si>
     <t>Skydio 3D Scan for X10 In-Person Training (add-on)</t>
   </si>
   <si>
     <t>This one (1) day add on to Skydio X10 In-Person or Blended training covers the Skydio 3D Scan basics and consists of a classroom portion and a flight portion. For up to four (4) students.</t>
   </si>
   <si>
     <t>DR4TRN3DS</t>
   </si>
   <si>
-    <t>Skydio X10 In-Person Training (OCONUS)</t>
-[...7 lines deleted...]
-  <si>
     <t>Program Deployment</t>
   </si>
   <si>
     <t>Includes: (a) program management blueprint for success with Skydio and use case experts, (b) document &amp; project plan: program phases, mission planning &amp; outcomes, (c) bi-weekly touch points throughout project life cycle, project plan tracking and adjustments. Price is annual.</t>
   </si>
   <si>
     <t>PSDEPLOYPRGM</t>
   </si>
   <si>
     <t>Embedded Program Management, Dedicated Full Time</t>
   </si>
   <si>
     <t>Includes: (a) Drone and Dock deployment program management &amp; project planning, (b) coordination &amp; tracking of project deliveries and milestones, (c) resource allocation, including customer and Skydio resources/program leads, (d) support with overall program documentation, (e) programmatic status updates. Price is annual.</t>
   </si>
   <si>
     <t>PSEMBPRGMFULL</t>
   </si>
   <si>
     <t>Embedded Program Management, Dedicated Half Time</t>
   </si>
   <si>
     <t>Includes: (a) Drone and Dock deployment program management &amp; project planning, (b) coordination &amp; tracking of project deliveries and milestones, (c) resource allocation, including customer and Skydio resources/program leads, (d) support with overall program documentation, (e) programmatic status updates. Resource is half time. Price is annual.</t>
   </si>
   <si>
     <t>PSEMBPRGMHALF</t>
   </si>
   <si>
     <t>Program Documentation - Basic</t>
   </si>
   <si>
     <t>Program Documentation Service for organizations establishing basic operations. Documentation package includes: General Operating Manual Template, Training Program Template, and Basic Program Documentation Guidebook. Also included is one General Operating Manual Guidebook Walkthrough Session (3 hr). Skydio will provide a program documentation package (3 documents) and two Walkthrough Sessions (3 hrs) to customer within two(2) months of customer onboarding.</t>
   </si>
   <si>
     <t>SKYPROGDOCBA</t>
   </si>
   <si>
     <t>Program Documentation - Enterprise</t>
   </si>
   <si>
     <t>Program Documentation Service for organizations implementing Part 107 BVLOS operations. Documentation package includes customized General Operating Manual, Training Program, and Safety Manual and up to 20 hours of direct Skydio Regulatory Team support. Skydio will provide a program documentation package (3 documents) and support to customer within six months of customer onboarding.</t>
   </si>
   <si>
     <t>SKYPROGDOCEN</t>
-  </si>
-[...7 lines deleted...]
-    <t>SKYPROGDOCPS</t>
   </si>
   <si>
     <t>Waiver Application - Remote Ops Essential</t>
   </si>
   <si>
     <t>A single FAA request for up to 3 operating sites/locations with a similar aviation risk profile. Applies to various types of flight operation (ex. Operator-launched, Crew-based, and Dock-based operations). Waiver request package includes written Concept of Operations, Safety Case, Skydio Technical Supplement, and Risk Mitigation Technology Strategy. Skydio will provide documentation package to customer within four months of customer onboarding.</t>
   </si>
   <si>
     <t>SKYRSASESSNA</t>
   </si>
   <si>
     <t>Waiver Application - Remote Ops Expansion</t>
   </si>
   <si>
     <t>A single FAA request for multiple sites/locations with a similar aviation risk profile. Applies to various types of flight operation (ex. Operator-launched, Crew-based, and Dock-based operations). Waiver request package includes written Concept of Operations, Safety Case, Skydio Technical Supplement, and Risk Mitigation Technology Strategy. Skydio will provide documentation package to customer within four months of customer onboarding. Requires prior purchase of Waiver Application - Essential.</t>
   </si>
   <si>
     <t>SKYRSASEXPNA</t>
   </si>
   <si>
     <t>Waiver Application - Remote Ops</t>
   </si>
   <si>
     <t>A single FAA request for multiple sites/locations with a similar aviation risk profile. Applies to various types of flight operation (ex. Operator-launched, Crew-based, and Dock-based operations). Waiver request package includes written Concept of Operations, Safety Case, Skydio Technical Supplement, and Risk Mitigation Technology Strategy. Skydio will provide documentation package to customer within four months of customer onboarding.</t>
   </si>
@@ -2153,455 +1309,270 @@
   <si>
     <t>Skydio R10 Team Kit</t>
   </si>
   <si>
     <t>Includes two (2) R10 vehicles, one (1) controller, one (1) case, one (1) dual charger, one (1) set of spare propellers, and four (4) batteries.</t>
   </si>
   <si>
     <t>DR5STRKITS2DFRA</t>
   </si>
   <si>
     <t>Skydio R10 Patrol Kit</t>
   </si>
   <si>
     <t>DR5STRKITSDFRA</t>
   </si>
   <si>
     <t>Skydio Connect 5G Data Plan for R10</t>
   </si>
   <si>
     <t>Extended range flight over 5G for operator launched flights between an R10 or X10 vehicle and controller. Covers one SIM card in the vehicle and one SIM card in the controller. Price is annual.</t>
   </si>
   <si>
     <t>DR5SWRNGEXTCTRL</t>
   </si>
   <si>
-    <t>Embedded Technical Services, Designated</t>
-[...241 lines deleted...]
-  <si>
     <t>Skydio R10 Plan</t>
   </si>
   <si>
     <t>Includes one (1) DFR Command or Remote Ops for Skydio R10 subscription [Fleet Manager, Media Sync, Data Storage, Live Streaming, Remote Flight Deck] and one (1) R10 Solution Repair Plan [includes one (1) free R10 vehicle repair and unlocks $500 discounted price per subsequent repair]. Cellular data plan sold separately. Price is annual per vehicle.</t>
   </si>
   <si>
     <t>SWDFRCMDDR5PL</t>
   </si>
   <si>
-    <t>Skydio Data Transfer Add-On (100 GB/mo) for X10</t>
-[...7 lines deleted...]
-  <si>
     <t>Skydio On Prem Remote Ops (3-year license)</t>
   </si>
   <si>
     <t>Skydio On Prem Remote Ops offers the ability to operate a Skydio X10 remotely through an internet browser. Unlimited hours, unlimited pilots. (3-year license). US only</t>
   </si>
   <si>
     <t>SWREMOPNP3</t>
   </si>
   <si>
     <t>Skydio On Prem Remote Ops (5-year license)</t>
   </si>
   <si>
     <t>Skydio On Prem Remote Ops offers the ability to operate a Skydio X10 remotely through an internet browser. Unlimited hours, unlimited pilots. (5-year license). US only</t>
   </si>
   <si>
     <t>SWREMOPNP5</t>
   </si>
   <si>
     <t>Skydio On Prem Remote Ops</t>
   </si>
   <si>
     <t>Skydio On Prem Remote Ops offers the ability to operate a Skydio X10 remotely through an internet browser. Unlimited hours, unlimited pilots. US only</t>
   </si>
   <si>
     <t>SWREMOPNPA</t>
   </si>
   <si>
     <t>Skydio Data Management Suite</t>
   </si>
   <si>
     <t>Includes one (1) term of Skydio Fleet Manager, one (1) term of Skydio Media Sync, one (1) term of Skydio Data Storage. Minimum 12 months term required.</t>
   </si>
   <si>
     <t>SWSUITEDMU</t>
   </si>
   <si>
+    <t>Skydio Dock for X10 Enterprise Kit (VT300-L), 3-Year Term</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Includes one (1) 3-year X10 Dock system. System includes: one (1) Skydio Dock for X10, one (1) External Radio, one (1) Skydio X10 Vehicle with Sensor Package (VT300-L) [Includes one (1) license to Skydio Autonomy Drone Software that allows the drone to see, understand, and act upon the world. License is perpetual and non-transferable.], two (2) Dock batteries, and Dock accessories. One (1) 3-year term of Skydio Remote Ops Suite for X10 Dock. 
+Includes Dock for X10 Commissioning: Physical Site survey, physical installation of hardware and system initialization for all networking and software for (1) site. Includes installation of the Skydio Dock for X10, Skydio X10 Drone, Skydio Connect External Radio, Skydio Cloud and any system equipment purchased to support the Customer’s configuration. Includes virtual and on-site support by Skydio Field Services for up to (5) business days from the original installation date. Also includes a dedicated Launch Team member to coordinate both Skydio and customer readiness. Deployment plan will be developed between Customer and Skydio Launch Team. All actions related to system installation and deployment must be conducted by Skydio-authorized technicians and Field Services teams. Travel and lodging costs for Skydio personnel are included. Cancellations within 10 business days of the scheduled commissioning date, as agreed to in writing, will be subject to a cancellation fee. The fee will be the greater of $2,500 or 10% of the total contracted commissioning fees. 
+Includes repair and preventative maintenance services on the Dock for X10 Flight System for 3 years. Customer is responsible for maintaining system components in accordance with the Skydio Dock for X10 Flight System Maintenance Manual. Customer must contact Skydio Support to schedule maintenance and repairs. Repairs and replacements are conducted as-needed based on system faults detected within Skydio Cloud, or as reported by the Customer and mutually agreed upon based on diagnostics and troubleshooting. Field-replaceable components, shipping, handling, field services work hours and travel are included. Includes wearable drone parts (propellers and batteries). Customer is responsible for the replacement of batteries and propellers on the drone in accordance with Skydio recommendation.
+Includes access to a discounted and fixed repair and replacement price of $990 per X10 vehicle, up to 3 units over Customer's purchased term, beginning on the date of customer receipt of X10. Customer will be charged the full cost of the replacement drone if Skydio fails to receive payment of associated replacement fees (covered in T&amp;C) within thirty (30) days of the shipment. 
+Includes regulatory waiver templates and support. Includes access to Skydio Academy Online.</t>
+  </si>
+  <si>
+    <t>DOKDR4ENTVL3Y</t>
+  </si>
+  <si>
+    <t>Skydio Dock for X10 Enterprise Kit with Cellular Data (VT300-L), 3-Year Term</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Includes one (1) 3-year X10 Dock system. System includes: one (1) Skydio Dock for X10, one (1) External Radio, one (1) Skydio X10 Vehicle with Sensor Package (VT300-L) [Includes one (1) license to Skydio Autonomy Drone Software that allows the drone to see, understand, and act upon the world. License is perpetual and non-transferable.], two (2) Dock batteries, and Dock accessories. One (1) 3-year term of Skydio Remote Ops Suite for X10 Dock and one (1) cellular data plan for the X10 (3-year term). 
+Includes Dock for X10 Commissioning: Physical Site survey, physical installation of hardware and system initialization for all networking and software for (1) site. Includes installation of the Skydio Dock for X10, Skydio X10 Drone, Skydio Connect External Radio, Skydio Cloud and any system equipment purchased to support the Customer’s configuration. Includes virtual and on-site support by Skydio Field Services for up to (5) business days from the original installation date. Also includes a dedicated Launch Team member to coordinate both Skydio and customer readiness. Deployment plan will be developed between Customer and Skydio Launch Team. All actions related to system installation and deployment must be conducted by Skydio-authorized technicians and Field Services teams. Travel and lodging costs for Skydio personnel are included. Cancellations within 10 business days of the scheduled commissioning date, as agreed to in writing, will be subject to a cancellation fee. The fee will be the greater of $2,500 or 10% of the total contracted commissioning fees. 
+Includes repair and preventative maintenance services on the Dock for X10 Flight System for 3 years. Customer is responsible for maintaining system components in accordance with the Skydio Dock for X10 Flight System Maintenance Manual. Customer must contact Skydio Support to schedule maintenance and repairs. Repairs and replacements are conducted as-needed based on system faults detected within Skydio Cloud, or as reported by the Customer and mutually agreed upon based on diagnostics and troubleshooting. Field-replaceable components, shipping, handling, field services work hours and travel are included. Includes wearable drone parts (propellers and batteries). Customer is responsible for the replacement of batteries and propellers on the drone in accordance with Skydio recommendation.
+Includes access to a discounted and fixed repair and replacement price of $990 per X10 vehicle, up to 3 units over Customer's purchased term, beginning on the date of customer receipt of X10. Customer will be charged the full cost of the replacement drone if Skydio fails to receive payment of associated replacement fees (covered in T&amp;C) within thirty (30) days of the shipment. 
+Includes regulatory waiver templates and support. Includes access to Skydio Academy Online.</t>
+  </si>
+  <si>
+    <t>DOKDR4ENTVL3Y5G</t>
+  </si>
+  <si>
+    <t>Skydio Dock for X10 Enterprise Kit (VT300-Z), 3-Year Term</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Includes one (1) 3-year X10 Dock system. System includes: one (1) Skydio Dock for X10, one (1) External Radio, one (1) Skydio X10 Vehicle with Sensor Package (VT300-Z) [Includes one (1) license to Skydio Autonomy Drone Software that allows the drone to see, understand, and act upon the world. License is perpetual and non-transferable.], two (2) Dock batteries, and Dock accessories. One (1) 3-year term of Skydio Remote Ops Suite for X10 Dock.
+Includes Dock for X10 Commissioning: Physical Site survey, physical installation of hardware and system initialization for all networking and software for (1) site. Includes installation of the Skydio Dock for X10, Skydio X10 Drone, Skydio Connect External Radio, Skydio Cloud and any system equipment purchased to support the Customer’s configuration. Includes virtual and on-site support by Skydio Field Services for up to (5) business days from the original installation date. Also includes a dedicated Launch Team member to coordinate both Skydio and customer readiness. Deployment plan will be developed between Customer and Skydio Launch Team. All actions related to system installation and deployment must be conducted by Skydio-authorized technicians and Field Services teams. Travel and lodging costs for Skydio personnel are included. Cancellations within 10 business days of the scheduled commissioning date, as agreed to in writing, will be subject to a cancellation fee. The fee will be the greater of $2,500 or 10% of the total contracted commissioning fees. 
+Includes repair and preventative maintenance services on the Dock for X10 Flight System for 3 years. Customer is responsible for maintaining system components in accordance with the Skydio Dock for X10 Flight System Maintenance Manual. Customer must contact Skydio Support to schedule maintenance and repairs. Repairs and replacements are conducted as-needed based on system faults detected within Skydio Cloud, or as reported by the Customer and mutually agreed upon based on diagnostics and troubleshooting. Field-replaceable components, shipping, handling, field services work hours and travel are included. Includes wearable drone parts (propellers and batteries). Customer is responsible for the replacement of batteries and propellers on the drone in accordance with Skydio recommendation.
+Includes access to a discounted and fixed repair and replacement price of $990 per X10 vehicle, up to 3 units over Customer's purchased term, beginning on the date of customer receipt of X10. Customer will be charged the full cost of the replacement drone if Skydio fails to receive payment of associated replacement fees (covered in T&amp;C) within thirty (30) days of the shipment. 
+Includes regulatory waiver templates and support. Includes access to Skydio Academy Online.</t>
+  </si>
+  <si>
+    <t>DOKDR4ENTVZ3Y</t>
+  </si>
+  <si>
+    <t>Skydio Dock for X10 Enterprise Kit with Cellular Data (VT300-Z), 3-Year Term</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Includes one (1) 3-year X10 Dock system. System includes: one (1) Skydio Dock for X10, one (1) External Radio, one (1) Skydio X10 Vehicle with Sensor Package (VT300-Z) [Includes one (1) license to Skydio Autonomy Drone Software that allows the drone to see, understand, and act upon the world. License is perpetual and non-transferable.], two (2) Dock batteries, and Dock accessories. One (1) 3-year term of Skydio Remote Ops Suite for X10 Dock and one (1) cellular data plan for the X10 (3-year term). 
+Includes Dock for X10 Commissioning: Physical Site survey, physical installation of hardware and system initialization for all networking and software for (1) site. Includes installation of the Skydio Dock for X10, Skydio X10 Drone, Skydio Connect External Radio, Skydio Cloud and any system equipment purchased to support the Customer’s configuration. Includes virtual and on-site support by Skydio Field Services for up to (5) business days from the original installation date. Also includes a dedicated Launch Team member to coordinate both Skydio and customer readiness. Deployment plan will be developed between Customer and Skydio Launch Team. All actions related to system installation and deployment must be conducted by Skydio-authorized technicians and Field Services teams. Travel and lodging costs for Skydio personnel are included. Cancellations within 10 business days of the scheduled commissioning date, as agreed to in writing, will be subject to a cancellation fee. The fee will be the greater of $2,500 or 10% of the total contracted commissioning fees. 
+Includes repair and preventative maintenance services on the Dock for X10 Flight System for 3 years. Customer is responsible for maintaining system components in accordance with the Skydio Dock for X10 Flight System Maintenance Manual. Customer must contact Skydio Support to schedule maintenance and repairs. Repairs and replacements are conducted as-needed based on system faults detected within Skydio Cloud, or as reported by the Customer and mutually agreed upon based on diagnostics and troubleshooting. Field-replaceable components, shipping, handling, field services work hours and travel are included. Includes wearable drone parts (propellers and batteries). Customer is responsible for the replacement of batteries and propellers on the drone in accordance with Skydio recommendation.
+Includes access to a discounted and fixed repair and replacement price of $990 per X10 vehicle, up to 3 units over Customer's purchased term, beginning on the date of customer receipt of X10. Customer will be charged the full cost of the replacement drone if Skydio fails to receive payment of associated replacement fees (covered in T&amp;C) within thirty (30) days of the shipment. 
+Includes regulatory waiver templates and support. Includes access to Skydio Academy Online.</t>
+  </si>
+  <si>
+    <t>DOKDR4ENTVZ3Y5G</t>
+  </si>
+  <si>
+    <t>Skydio Dual Charger for X10 with 230W Wall Adapter Assembly, NA</t>
+  </si>
+  <si>
+    <t>Includes one (1) dual charger that can charge two batteries for Skydio X10 at once, one (1) wall adapter (230W) to charge batteries with either Skydio X10 or dual charger, and one (1) power cord.</t>
+  </si>
+  <si>
+    <t>DR4ACCCHRG2230NA</t>
+  </si>
+  <si>
+    <t>Ethernet Adapter</t>
+  </si>
+  <si>
+    <t>One (1) Ethernet Adapter to update Skydio X10 software outside the US.</t>
+  </si>
+  <si>
+    <t>DR4ACCETADT</t>
+  </si>
+  <si>
+    <t>Skydio X10 Battery Molle Pouch, Coyote</t>
+  </si>
+  <si>
+    <t>One (1) pouch for a Skydio X10 battery or dual charger. Equipped with Molle straps on the outside for configurability with standard packing systems. Coyote color.</t>
+  </si>
+  <si>
+    <t>DR4ACCYMOLB</t>
+  </si>
+  <si>
+    <t>Skydio X10 Controller Molle Pouch, Coyote</t>
+  </si>
+  <si>
+    <t>One (1) pouch for Skydio X10 controller. Equipped with Molle straps on the outside for configurability with standard packing systems. Coyote color.</t>
+  </si>
+  <si>
+    <t>DR4ACCYMOLC</t>
+  </si>
+  <si>
+    <t>Skydio X10 Molle Pouch, Coyote</t>
+  </si>
+  <si>
+    <t>One (1) pouch for Skydio X10 with capacity to carry one vehicle and attached battery. Includes one (1) strap for cross-body carry. Equipped with Molle straps on the outside for configurability with standard packing systems. Coyote color.</t>
+  </si>
+  <si>
+    <t>DR4ACCYMOLV</t>
+  </si>
+  <si>
+    <t>Skydio Dropper for X10</t>
+  </si>
+  <si>
+    <t>One (1) dropper attachment that can be carried by the Skydio X10.</t>
+  </si>
+  <si>
+    <t>DR4ATTHKGB</t>
+  </si>
+  <si>
+    <t>Skydio X10 Services - Standard Solution</t>
+  </si>
+  <si>
+    <t>Includes access to a discounted and fixed repair and replacement price of $990 per X10 vehicle, up to 3 units over customer's purchased term, beginning on the date of customer receipt of X10. Customer will be charged the full cost of the replacement drone if Skydio fails to receive payment of associated replacement fees (covered in T&amp;C) within thirty (30) days of the shipment. Price is annual.</t>
+  </si>
+  <si>
+    <t>DR4CTRSVC</t>
+  </si>
+  <si>
+    <t>Skydio R10 Vehicle Only</t>
+  </si>
+  <si>
+    <t>Includes one (1) Skydio R10 vehicle. Includes one (1) license to Skydio Autonomy Drone Software that allows the drone to see, understand, and act upon the world. License is perpetual and non-transferable.</t>
+  </si>
+  <si>
+    <t>DR5EVHG2VR00000US</t>
+  </si>
+  <si>
+    <t>Skydio Dual Charger for R10 with Wall Adapter, NA</t>
+  </si>
+  <si>
+    <t>Includes one (1) dual charger that can charge two batteries for Skydio R10 at once, one (1) 230W power adapter, and one (1) power cord. Includes US cord only.</t>
+  </si>
+  <si>
+    <t>DR5ACCCHRG2230NA</t>
+  </si>
+  <si>
+    <t>Skydio R10 Spare Propellers</t>
+  </si>
+  <si>
+    <t>One (1) set of spare propellers for Skydio R10.</t>
+  </si>
+  <si>
+    <t>DR5ACCPRP</t>
+  </si>
+  <si>
     <t>Skydio 3D Scan for X10 Add-On (Perpetual)</t>
   </si>
   <si>
     <t>Skydio 3D Scan for X10 and X10D offers digital scan software for inspections of complex structures. It includes (a) Unlimited 3D capture photos per year, (b) Unlimited 2D capture photos (orthomosaic), (c) Software maintenance and customer support (3-year term). License is perpetual and non-transferable.</t>
   </si>
   <si>
     <t>3DSSWDR4P</t>
   </si>
   <si>
     <t>Skydio X10 Vehicle with Sensor Package (2.4/5 GHz, 5G/LTE Ready, IR) NA + V100-L</t>
   </si>
   <si>
     <t>DR4EVHG2I1G0300NA</t>
   </si>
   <si>
-    <t>Skydio X10 Vehicle with Sensor Package (2.4/5 GHz, 5G/LTE Ready, Visible Light) NA + V100-L</t>
-[...4 lines deleted...]
-  <si>
     <t>Skydio Assured Future Equipment - Ready Kit (Thermal), Refresh 3</t>
   </si>
   <si>
     <t>Kit includes one "like system" to Skydio X10 Ready Kit to be delivered seven and a half to eight years following the delivery of the associated Skydio X10. Includes future equivalent of Skydio On Drone Software for X10. Does not include attachments.</t>
   </si>
   <si>
     <t>DR4SAFERKTT3</t>
   </si>
   <si>
-    <t>SanDisk 128GB Extreme microSD</t>
-[...13 lines deleted...]
-  <si>
     <t>Skydio Controller 2 with Wall Adapter, NA</t>
   </si>
   <si>
     <t>Includes one (1) Skydio Controller 2, one (1) wall adapter, and one (1) cord.</t>
   </si>
   <si>
     <t>AECTR2ACCNA</t>
   </si>
   <si>
-    <t>Skydio X10 Vehicle with Sensor Package (2.4/5 GHz, 5G/LTE Ready, Visible Light) NA + VT300-L</t>
-[...52 lines deleted...]
-  <si>
     <t>Skydio X10 In-person + Instructor Training (OCONUS)</t>
   </si>
   <si>
     <t>In-Person and Instructor OCONUS Training for the Skydio X10. A two (2) day in-person training on the operation of the Skydio X10, Skydio Enterprise Controller, Skydio Enterprise App, and on drone Skydio software. Students will also learn how to instruct the use and operation of the Skydio X10. Training will consist of a classroom portion, covering instructional techniques and Skydio X10 ground school teach backs of classroom material, and a field portion covering the instruction of flight cards. For up to two (2) students. Participants will receive a course completion certificate upon the successful completion of this training.</t>
   </si>
   <si>
     <t>DR4INSTTRNOCONUS</t>
   </si>
   <si>
     <t>Skydio Dock for X10 DFR Kit</t>
   </si>
   <si>
     <t>Includes one (1) Skydio X10 Dock Bundle (2.4/5 GHz, 5G/LTE Ready: SIM Card Included, IR) NA + VT300-Z, one (1) Skydio NightSense with IR Attachment for X10.</t>
   </si>
   <si>
     <t>DR4KITDOKDFR</t>
   </si>
   <si>
     <t>Skydio X10 Patrol-Led DFR Kit</t>
   </si>
   <si>
     <t>Includes one (1) Skydio X10 Ready Kit (2.4/5 GHz, 5G/LTE Ready: SIM Card Included, IR) NA + VT300-Z, one (1) Skydio NightSense with IR Attachment for X10.</t>
   </si>
   <si>
     <t>DR4KITPLDFR</t>
@@ -2639,68 +1610,50 @@
   <si>
     <t>SAFE refresh years 2.5-5. Includes one "like system" to Skydio NightSense for X10: one (1) NightSense perpetual software license and one (1) hardware attachment set.</t>
   </si>
   <si>
     <t>DR4SAFEATTNA1</t>
   </si>
   <si>
     <t>Skydio Assured Future Equipment - NightSense, Refresh 2</t>
   </si>
   <si>
     <t>SAFE refresh years 5-7.5. Includes one "like system" to Skydio NightSense for X10: one (1) NightSense perpetual software license and one (1) hardware attachment set.</t>
   </si>
   <si>
     <t>DR4SAFEATTNA2</t>
   </si>
   <si>
     <t>Skydio Assured Future Equipment - NightSense, Refresh 3</t>
   </si>
   <si>
     <t>SAFE refresh years 7.5-10. Includes one "like system" to Skydio NightSense for X10: one (1) NightSense perpetual software license and one (1) hardware attachment set.</t>
   </si>
   <si>
     <t>DR4SAFEATTNA3</t>
   </si>
   <si>
-    <t>Skydio Assured Future Equipment - NightSense, IR</t>
-[...16 lines deleted...]
-  <si>
     <t>Skydio Assured Future Equipment - RTK/PPK Refresh</t>
   </si>
   <si>
     <t>Includes one "like system" to Skydio RTK/PPK for X10 to be delivered three years following the delivery of the associated attachment.</t>
   </si>
   <si>
     <t>DR4SAFEATTRTK</t>
   </si>
   <si>
     <t>Skydio Assured Future Equipment - Speaker, Refresh 1</t>
   </si>
   <si>
     <t>Includes one "like system" to Skydio Speaker for X10 to be delivered three years following the delivery of the associated attachment.</t>
   </si>
   <si>
     <t>DR4SAFEATTSPK</t>
   </si>
   <si>
     <t>Skydio Assured Future Equipment - Speaker, Refresh 2</t>
   </si>
   <si>
     <t>SAFE refresh years 5-7.5. Includes one "like system" to Skydio Speaker for X10.</t>
   </si>
   <si>
     <t>DR4SAFEATTSPK2</t>
@@ -2801,109 +1754,79 @@
   <si>
     <t>SAFE refresh for dock-based operations, Years 5 - 7.5. Includes one "like system" to Skydio X10 Bundle for Dock Operations: one (1) SAFE Vehicle + Non-Thermal Sensor Package, (2) SAFE Dock Battery; (1) SAFE Wall Adapter; (1) SAFE Spare Propellers. Dock is not included.</t>
   </si>
   <si>
     <t>DR4SAFEDGSVN2</t>
   </si>
   <si>
     <t>Skydio Assured Future Equipment - Dock Ops Bundle (Non-Thermal), Refresh 3</t>
   </si>
   <si>
     <t>SAFE refresh for dock-based operations, Years 7.5 - 10. Includes one "like system" to Skydio X10 Bundle for Dock Operations: one (1) SAFE Vehicle + Non-Thermal Sensor Package, (2) SAFE Dock Battery; (1) SAFE Wall Adapter; (1) SAFE Spare Propellers. Dock is not included.</t>
   </si>
   <si>
     <t>DR4SAFEDGSVN3</t>
   </si>
   <si>
     <t>Skydio Assured Future Equipment - Dock Ops Bundle (Thermal), Refresh 1</t>
   </si>
   <si>
     <t>SAFE refresh for dock-based operations, Years 2.5 - 5. Includes one "like system" to Skydio X10 Bundle for Dock Operations: one (1) SAFE Vehicle + Thermal Sensor Package, (2) SAFE Dock Battery; (1) SAFE Wall Adapter; (1) SAFE Spare Propellers. Dock is not included.</t>
   </si>
   <si>
     <t>DR4SAFEDGSVT1</t>
   </si>
   <si>
-    <t>Skydio Assured Future Equipment - Dock Ops Bundle (Vehicle + Thermal Sensor Package), Phase 2 Refresh</t>
-[...7 lines deleted...]
-  <si>
     <t>Skydio Assured Future Equipment - Dock Ops Bundle (Thermal), Refresh 3</t>
   </si>
   <si>
     <t>SAFE refresh for dock-based operations, Years 7.5 - 10. Includes one "like system" to Skydio X10 Bundle for Dock Operations: one (1) SAFE Vehicle + Thermal Sensor Package, (2) SAFE Dock Battery; (1) SAFE Wall Adapter; (1) SAFE Spare Propellers. Dock is not included.</t>
   </si>
   <si>
     <t>DR4SAFEDGSVT3</t>
   </si>
   <si>
     <t>Skydio Assured Future Equipment - Patrol-Led DFR Kit, Refresh 1</t>
   </si>
   <si>
     <t>SAFE refresh for patrol-led operations, Years 2.5 - 5. Includes one (1) Skydio Assured Future Equipment - X10 Ready Kit (Thermal) Refresh, one (1) Skydio Assured Future Equipment - NightSense Attachment.</t>
   </si>
   <si>
     <t>DR4SAFEKITPLDFR1</t>
-  </si>
-[...7 lines deleted...]
-    <t>DOKDR4MAINTUSPR</t>
   </si>
   <si>
     <t>Skydio Dock for X10 Enterprise Kit with Cellular Data (VT300-Z), 5-Year Term</t>
   </si>
   <si>
     <t xml:space="preserve">Includes one (1) 5-year X10 Dock system. System includes: one (1) Skydio Dock for X10, one (1) External Radio, one (1) Skydio X10 Vehicle with Sensor Package (VT300-Z), and Dock accessories. One (1) 5-year term of Skydio Remote Ops Suite for X10 Dock and one (1) cellular data plan for the X10 (5-year term). Includes one (1) "like system" refresh to the Skydio X10 + VT300-Z. 
 Includes Dock for X10 Commissioning: Physical Site survey, physical installation of hardware and system initialization for all networking and software for (1) site. Includes installation of the Skydio Dock for X10, Skydio X10 Drone, Skydio Connect External Radio, Skydio Cloud and any system equipment purchased to support the Customer’s configuration. Includes virtual and on-site support by Skydio Field Services for up to (5) business days from the original installation date. Also includes a dedicated Launch Team member to coordinate both Skydio and customer readiness. Deployment plan will be developed between Customer and Skydio Launch Team. All actions related to system installation and deployment must be conducted by Skydio-authorized technicians and Field Services teams. Travel and lodging costs for Skydio personnel are included.
 Includes repair and preventative maintenance services on the Dock for X10 Flight System for 5 years. Customer is responsible for maintaining system components in accordance with the Skydio Dock for X10 Flight System Maintenance Manual. Customer must contact Skydio Support to schedule maintenance and repairs. Repairs and replacements are conducted as-needed based on system faults detected within Skydio Cloud, or as reported by the Customer and mutually agreed upon based on diagnostics and troubleshooting. Field-replaceable components, shipping, handling, field services work hours and travel are included. Includes wearable drone parts (propellers and batteries). Customer is responsible for the replacement of batteries and propellers on the drone in accordance with Skydio recommendation.
 Includes access to a discounted and fixed repair and replacement price of $990 per X10 vehicle, up to 3 units over Customer's purchased term, beginning on the date of customer receipt of X10. Customer will be charged the full cost of the replacement drone if Skydio fails to receive payment of associated replacement fees (covered in T&amp;C) within thirty (30) days of the shipment. 
 Includes regulatory waiver templates and support. Includes access to Skydio Academy Online.</t>
   </si>
   <si>
     <t>DOKDR4ENTVZ5Y5G</t>
-  </si>
-[...10 lines deleted...]
-    <t>DR4EVHG2V1G0000NA</t>
   </si>
   <si>
     <t>Skydio Assured Future Equipment - Starter Kit (Thermal), Refresh 1</t>
   </si>
   <si>
     <t>DR4SAFESKTT1</t>
   </si>
   <si>
     <t>Skydio Assured Future Equipment - Site Security Kit, Refresh 1</t>
   </si>
   <si>
     <t>SAFE refresh for Site Security, Years 2.5 - 5. Includes one "like system" to Skydio X10 Bundle for Dock Operations: one (1) SAFE Vehicle + Thermal Sensor Package, (2) SAFE Dock Battery; (1) SAFE Wall Adapter; (1) SAFE Spare Propellers. Includes one (1) SAFE NightSense refresh, one (1) SAFE Spotlight refresh, and one (1) SAFE Speaker refresh. Dock is not included.</t>
   </si>
   <si>
     <t>DR4SAFESEC1</t>
   </si>
   <si>
     <t>Skydio Assured Future Equipment - Ready Kit (Thermal), Refresh 2</t>
   </si>
   <si>
     <t>Kit includes one "like system" to Skydio X10 Ready Kit to be delivered five to six years following the delivery of the associated Skydio X10. Includes future equivalent of Skydio On Drone Software for X10. Does not include attachments.</t>
   </si>
   <si>
     <t>DR4SAFERKTT2</t>
   </si>
@@ -3319,12522 +2242,7525 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:R330"/>
+  <dimension ref="A1:R198"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="2" width="255" customWidth="1"/>
+    <col min="1" max="1" width="180.7109375" customWidth="1"/>
+    <col min="2" max="2" width="255" customWidth="1"/>
     <col min="3" max="3" width="58.359375" customWidth="1"/>
     <col min="4" max="4" width="54.76171875" customWidth="1"/>
     <col min="5" max="5" width="36.765625" customWidth="1"/>
     <col min="6" max="6" width="47.56640625" customWidth="1"/>
     <col min="7" max="7" width="101.54296875" customWidth="1"/>
     <col min="8" max="8" width="27.7734375" customWidth="1"/>
     <col min="9" max="9" width="45.765625" customWidth="1"/>
     <col min="10" max="10" width="25.9765625" customWidth="1"/>
     <col min="11" max="11" width="58.359375" customWidth="1"/>
     <col min="12" max="12" width="43.96875" customWidth="1"/>
     <col min="13" max="13" width="42.171875" customWidth="1"/>
     <col min="14" max="14" width="47.56640625" customWidth="1"/>
     <col min="15" max="15" width="56.5625" customWidth="1"/>
     <col min="16" max="16" width="58.359375" customWidth="1"/>
     <col min="17" max="17" width="52.9609375" customWidth="1"/>
     <col min="18" max="18" width="7.98046875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="11" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="11" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="11" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="11" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="11" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="11" t="s">
-        <v>951</v>
+        <v>586</v>
       </c>
       <c r="G1" s="11" t="s">
         <v>5</v>
       </c>
       <c r="H1" s="11" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="11" t="s">
         <v>7</v>
       </c>
       <c r="J1" s="12" t="s">
         <v>8</v>
       </c>
       <c r="K1" s="11" t="s">
-        <v>952</v>
+        <v>587</v>
       </c>
       <c r="L1" s="11" t="s">
-        <v>953</v>
+        <v>588</v>
       </c>
       <c r="M1" s="11" t="s">
-        <v>954</v>
+        <v>589</v>
       </c>
       <c r="N1" s="12" t="s">
         <v>9</v>
       </c>
       <c r="O1" s="11" t="s">
-        <v>955</v>
+        <v>590</v>
       </c>
       <c r="P1" s="11" t="s">
-        <v>956</v>
+        <v>591</v>
       </c>
       <c r="Q1" s="12" t="s">
         <v>11</v>
       </c>
       <c r="R1" s="11" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C2" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D2" s="7" t="s">
         <v>15</v>
       </c>
       <c r="E2" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G2" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H2" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I2" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J2" s="10">
-        <v>12380</v>
+        <v>15200</v>
       </c>
       <c r="L2" s="7">
         <v>1</v>
       </c>
       <c r="M2" s="7">
         <v>1</v>
       </c>
       <c r="N2" s="10">
-        <v>12256.2</v>
+        <v>15048</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B3" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D3" s="7" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H3" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I3" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J3" s="10">
-        <v>16192</v>
+        <v>16430</v>
       </c>
       <c r="L3" s="7">
         <v>1</v>
       </c>
       <c r="M3" s="7">
         <v>1</v>
       </c>
       <c r="N3" s="10">
-        <v>16030.08</v>
+        <v>16265.7</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="s">
         <v>22</v>
       </c>
       <c r="B4" s="6" t="s">
         <v>23</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>24</v>
       </c>
       <c r="E4" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G4" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H4" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I4" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J4" s="10">
-        <v>15200</v>
+        <v>19740</v>
       </c>
       <c r="L4" s="7">
         <v>1</v>
       </c>
       <c r="M4" s="7">
         <v>1</v>
       </c>
       <c r="N4" s="10">
-        <v>15048</v>
+        <v>19542.6</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>26</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>27</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I5" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J5" s="10">
-        <v>16430</v>
+        <v>960</v>
       </c>
       <c r="L5" s="7">
         <v>1</v>
       </c>
       <c r="M5" s="7">
         <v>1</v>
       </c>
       <c r="N5" s="10">
-        <v>16265.7</v>
+        <v>950.4</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>29</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D6" s="7" t="s">
         <v>30</v>
       </c>
       <c r="E6" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G6" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H6" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I6" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J6" s="10">
-        <v>19740</v>
+        <v>20000</v>
       </c>
       <c r="L6" s="7">
         <v>1</v>
       </c>
       <c r="M6" s="7">
         <v>1</v>
       </c>
       <c r="N6" s="10">
-        <v>19542.6</v>
+        <v>19800</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D7" s="7" t="s">
         <v>33</v>
       </c>
       <c r="E7" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G7" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H7" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I7" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J7" s="10">
-        <v>960</v>
+        <v>21780</v>
       </c>
       <c r="L7" s="7">
         <v>1</v>
       </c>
       <c r="M7" s="7">
         <v>1</v>
       </c>
       <c r="N7" s="10">
-        <v>950.4</v>
+        <v>21562.2</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D8" s="7" t="s">
         <v>36</v>
       </c>
       <c r="E8" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G8" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H8" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I8" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J8" s="10">
-        <v>20000</v>
+        <v>24020</v>
       </c>
       <c r="L8" s="7">
         <v>1</v>
       </c>
       <c r="M8" s="7">
         <v>1</v>
       </c>
       <c r="N8" s="10">
-        <v>19800</v>
+        <v>23779.8</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
         <v>37</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>38</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D9" s="7" t="s">
         <v>39</v>
       </c>
       <c r="E9" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G9" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H9" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I9" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J9" s="10">
-        <v>21780</v>
+        <v>750</v>
       </c>
       <c r="L9" s="7">
         <v>1</v>
       </c>
       <c r="M9" s="7">
         <v>1</v>
       </c>
       <c r="N9" s="10">
-        <v>21562.2</v>
+        <v>742.5</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="s">
         <v>40</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>41</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>42</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G10" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H10" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I10" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J10" s="10">
-        <v>24020</v>
+        <v>267785</v>
       </c>
       <c r="L10" s="7">
         <v>1</v>
       </c>
       <c r="M10" s="7">
         <v>1</v>
       </c>
       <c r="N10" s="10">
-        <v>23779.8</v>
+        <v>265107.15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="s">
         <v>43</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>45</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G11" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H11" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I11" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J11" s="10">
-        <v>750</v>
+        <v>370</v>
       </c>
       <c r="L11" s="7">
         <v>1</v>
       </c>
       <c r="M11" s="7">
         <v>1</v>
       </c>
       <c r="N11" s="10">
-        <v>742.5</v>
+        <v>366.3</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="s">
         <v>46</v>
       </c>
       <c r="B12" s="6" t="s">
         <v>47</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D12" s="7" t="s">
         <v>48</v>
       </c>
       <c r="E12" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G12" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H12" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I12" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J12" s="10">
-        <v>267785</v>
+        <v>89</v>
       </c>
       <c r="L12" s="7">
         <v>1</v>
       </c>
       <c r="M12" s="7">
         <v>1</v>
       </c>
       <c r="N12" s="10">
-        <v>265107.15</v>
+        <v>88.11</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>50</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>51</v>
       </c>
       <c r="E13" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G13" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H13" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I13" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J13" s="10">
-        <v>370</v>
+        <v>500</v>
       </c>
       <c r="L13" s="7">
         <v>1</v>
       </c>
       <c r="M13" s="7">
         <v>1</v>
       </c>
       <c r="N13" s="10">
-        <v>366.3</v>
+        <v>495</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="s">
         <v>52</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>53</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D14" s="7" t="s">
         <v>54</v>
       </c>
       <c r="E14" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G14" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H14" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I14" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J14" s="10">
-        <v>840</v>
+        <v>500</v>
       </c>
       <c r="L14" s="7">
         <v>1</v>
       </c>
       <c r="M14" s="7">
         <v>1</v>
       </c>
       <c r="N14" s="10">
-        <v>831.6</v>
+        <v>495</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="s">
         <v>55</v>
       </c>
       <c r="B15" s="6" t="s">
         <v>56</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D15" s="7" t="s">
         <v>57</v>
       </c>
       <c r="E15" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H15" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I15" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J15" s="10">
-        <v>89</v>
+        <v>125</v>
       </c>
       <c r="L15" s="7">
         <v>1</v>
       </c>
       <c r="M15" s="7">
         <v>1</v>
       </c>
       <c r="N15" s="10">
-        <v>88.11</v>
+        <v>123.75</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="s">
         <v>58</v>
       </c>
       <c r="B16" s="6" t="s">
         <v>59</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D16" s="7" t="s">
         <v>60</v>
       </c>
       <c r="E16" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H16" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I16" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J16" s="10">
-        <v>500</v>
+        <v>170</v>
       </c>
       <c r="L16" s="7">
         <v>1</v>
       </c>
       <c r="M16" s="7">
         <v>1</v>
       </c>
       <c r="N16" s="10">
-        <v>495</v>
+        <v>168.3</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="s">
         <v>61</v>
       </c>
       <c r="B17" s="6" t="s">
         <v>62</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D17" s="7" t="s">
         <v>63</v>
       </c>
       <c r="E17" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G17" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H17" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I17" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J17" s="10">
-        <v>500</v>
+        <v>295</v>
       </c>
       <c r="L17" s="7">
         <v>1</v>
       </c>
       <c r="M17" s="7">
         <v>1</v>
       </c>
       <c r="N17" s="10">
-        <v>495</v>
+        <v>292.05</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="s">
         <v>64</v>
       </c>
       <c r="B18" s="6" t="s">
         <v>65</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D18" s="7" t="s">
         <v>66</v>
       </c>
       <c r="E18" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G18" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H18" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I18" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J18" s="10">
-        <v>559</v>
+        <v>250</v>
       </c>
       <c r="L18" s="7">
         <v>1</v>
       </c>
       <c r="M18" s="7">
         <v>1</v>
       </c>
       <c r="N18" s="10">
-        <v>553.41</v>
+        <v>247.5</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="s">
         <v>67</v>
       </c>
       <c r="B19" s="6" t="s">
         <v>68</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D19" s="7" t="s">
         <v>69</v>
       </c>
       <c r="E19" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H19" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I19" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J19" s="10">
-        <v>125</v>
+        <v>1560</v>
       </c>
       <c r="L19" s="7">
         <v>1</v>
       </c>
       <c r="M19" s="7">
         <v>1</v>
       </c>
       <c r="N19" s="10">
-        <v>123.75</v>
+        <v>1544.4</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="s">
         <v>70</v>
       </c>
       <c r="B20" s="6" t="s">
         <v>71</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D20" s="7" t="s">
         <v>72</v>
       </c>
       <c r="E20" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G20" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H20" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I20" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J20" s="10">
-        <v>170</v>
+        <v>920</v>
       </c>
       <c r="L20" s="7">
         <v>1</v>
       </c>
       <c r="M20" s="7">
         <v>1</v>
       </c>
       <c r="N20" s="10">
-        <v>168.3</v>
+        <v>910.8</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="s">
         <v>73</v>
       </c>
       <c r="B21" s="6" t="s">
         <v>74</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D21" s="7" t="s">
         <v>75</v>
       </c>
       <c r="E21" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G21" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H21" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I21" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J21" s="10">
-        <v>295</v>
+        <v>320</v>
       </c>
       <c r="L21" s="7">
         <v>1</v>
       </c>
       <c r="M21" s="7">
         <v>1</v>
       </c>
       <c r="N21" s="10">
-        <v>292.05</v>
+        <v>316.8</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B22" s="6" t="s">
         <v>77</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D22" s="7" t="s">
         <v>78</v>
       </c>
       <c r="E22" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H22" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J22" s="10">
-        <v>250</v>
+        <v>265</v>
       </c>
       <c r="L22" s="7">
         <v>1</v>
       </c>
       <c r="M22" s="7">
         <v>1</v>
       </c>
       <c r="N22" s="10">
-        <v>247.5</v>
+        <v>262.35</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="s">
         <v>79</v>
       </c>
       <c r="B23" s="6" t="s">
         <v>80</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>81</v>
       </c>
       <c r="E23" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H23" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I23" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J23" s="10">
-        <v>1560</v>
+        <v>2800</v>
       </c>
       <c r="L23" s="7">
         <v>1</v>
       </c>
       <c r="M23" s="7">
         <v>1</v>
       </c>
       <c r="N23" s="10">
-        <v>1544.4</v>
+        <v>2772</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="5" t="s">
         <v>82</v>
       </c>
       <c r="B24" s="6" t="s">
         <v>83</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>84</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G24" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H24" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I24" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J24" s="10">
-        <v>920</v>
+        <v>2800</v>
       </c>
       <c r="L24" s="7">
         <v>1</v>
       </c>
       <c r="M24" s="7">
         <v>1</v>
       </c>
       <c r="N24" s="10">
-        <v>910.8</v>
+        <v>2772</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="s">
         <v>85</v>
       </c>
       <c r="B25" s="6" t="s">
         <v>86</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>87</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H25" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I25" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J25" s="10">
-        <v>320</v>
+        <v>5250</v>
       </c>
       <c r="L25" s="7">
         <v>1</v>
       </c>
       <c r="M25" s="7">
         <v>1</v>
       </c>
       <c r="N25" s="10">
-        <v>316.8</v>
+        <v>5197.5</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="5" t="s">
         <v>88</v>
       </c>
       <c r="B26" s="6" t="s">
         <v>89</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>90</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H26" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I26" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J26" s="10">
-        <v>265</v>
+        <v>7230</v>
       </c>
       <c r="L26" s="7">
         <v>1</v>
       </c>
       <c r="M26" s="7">
         <v>1</v>
       </c>
       <c r="N26" s="10">
-        <v>262.35</v>
+        <v>7157.7</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="s">
         <v>91</v>
       </c>
       <c r="B27" s="6" t="s">
         <v>92</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D27" s="7" t="s">
         <v>93</v>
       </c>
       <c r="E27" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G27" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H27" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I27" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J27" s="10">
-        <v>2800</v>
+        <v>3600</v>
       </c>
       <c r="L27" s="7">
         <v>1</v>
       </c>
       <c r="M27" s="7">
         <v>1</v>
       </c>
       <c r="N27" s="10">
-        <v>2772</v>
+        <v>3564</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="5" t="s">
         <v>94</v>
       </c>
       <c r="B28" s="6" t="s">
         <v>95</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D28" s="7" t="s">
         <v>96</v>
       </c>
       <c r="E28" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G28" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H28" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I28" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J28" s="10">
-        <v>2800</v>
+        <v>5580</v>
       </c>
       <c r="L28" s="7">
         <v>1</v>
       </c>
       <c r="M28" s="7">
         <v>1</v>
       </c>
       <c r="N28" s="10">
-        <v>2772</v>
+        <v>5524.2</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B29" s="6" t="s">
         <v>98</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D29" s="7" t="s">
         <v>99</v>
       </c>
       <c r="E29" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G29" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H29" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I29" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J29" s="10">
-        <v>5250</v>
+        <v>1650</v>
       </c>
       <c r="L29" s="7">
         <v>1</v>
       </c>
       <c r="M29" s="7">
         <v>1</v>
       </c>
       <c r="N29" s="10">
-        <v>5197.5</v>
+        <v>1633.5</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="5" t="s">
         <v>100</v>
       </c>
       <c r="B30" s="6" t="s">
         <v>101</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D30" s="7" t="s">
         <v>102</v>
       </c>
       <c r="E30" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H30" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I30" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J30" s="10">
-        <v>7230</v>
+        <v>24765</v>
       </c>
       <c r="L30" s="7">
         <v>1</v>
       </c>
       <c r="M30" s="7">
         <v>1</v>
       </c>
       <c r="N30" s="10">
-        <v>7157.7</v>
+        <v>24517.35</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="5" t="s">
         <v>103</v>
       </c>
       <c r="B31" s="6" t="s">
         <v>104</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D31" s="7" t="s">
         <v>105</v>
       </c>
       <c r="E31" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H31" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I31" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J31" s="10">
-        <v>3600</v>
+        <v>26745</v>
       </c>
       <c r="L31" s="7">
         <v>1</v>
       </c>
       <c r="M31" s="7">
         <v>1</v>
       </c>
       <c r="N31" s="10">
-        <v>3564</v>
+        <v>26477.55</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="5" t="s">
         <v>106</v>
       </c>
       <c r="B32" s="6" t="s">
         <v>107</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D32" s="7" t="s">
         <v>108</v>
       </c>
       <c r="E32" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G32" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H32" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I32" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J32" s="10">
-        <v>5580</v>
+        <v>18610</v>
       </c>
       <c r="L32" s="7">
         <v>1</v>
       </c>
       <c r="M32" s="7">
         <v>1</v>
       </c>
       <c r="N32" s="10">
-        <v>5524.2</v>
+        <v>18423.9</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="5" t="s">
         <v>109</v>
       </c>
       <c r="B33" s="6" t="s">
         <v>110</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D33" s="7" t="s">
         <v>111</v>
       </c>
       <c r="E33" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G33" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H33" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I33" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J33" s="10">
-        <v>1650</v>
+        <v>1600</v>
       </c>
       <c r="L33" s="7">
         <v>1</v>
       </c>
       <c r="M33" s="7">
         <v>1</v>
       </c>
       <c r="N33" s="10">
-        <v>1633.5</v>
+        <v>1584</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="5" t="s">
         <v>112</v>
       </c>
       <c r="B34" s="6" t="s">
         <v>113</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D34" s="7" t="s">
         <v>114</v>
       </c>
       <c r="E34" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H34" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I34" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J34" s="10">
-        <v>24765</v>
+        <v>36050</v>
       </c>
       <c r="L34" s="7">
         <v>1</v>
       </c>
       <c r="M34" s="7">
         <v>1</v>
       </c>
       <c r="N34" s="10">
-        <v>24517.35</v>
+        <v>35689.5</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="5" t="s">
         <v>115</v>
       </c>
       <c r="B35" s="6" t="s">
         <v>116</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D35" s="7" t="s">
         <v>117</v>
       </c>
       <c r="E35" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G35" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H35" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I35" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J35" s="10">
-        <v>26745</v>
+        <v>38030</v>
       </c>
       <c r="L35" s="7">
         <v>1</v>
       </c>
       <c r="M35" s="7">
         <v>1</v>
       </c>
       <c r="N35" s="10">
-        <v>26477.55</v>
+        <v>37649.7</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="5" t="s">
         <v>118</v>
       </c>
       <c r="B36" s="6" t="s">
         <v>119</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>120</v>
       </c>
       <c r="E36" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G36" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H36" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I36" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J36" s="10">
-        <v>18610</v>
+        <v>20000</v>
       </c>
       <c r="L36" s="7">
         <v>1</v>
       </c>
       <c r="M36" s="7">
         <v>1</v>
       </c>
       <c r="N36" s="10">
-        <v>18423.9</v>
+        <v>19800</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="5" t="s">
         <v>121</v>
       </c>
       <c r="B37" s="6" t="s">
         <v>122</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>123</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G37" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H37" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I37" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J37" s="10">
-        <v>1600</v>
+        <v>21980</v>
       </c>
       <c r="L37" s="7">
         <v>1</v>
       </c>
       <c r="M37" s="7">
         <v>1</v>
       </c>
       <c r="N37" s="10">
-        <v>1584</v>
+        <v>21760.2</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="5" t="s">
         <v>124</v>
       </c>
       <c r="B38" s="6" t="s">
         <v>125</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>126</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G38" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H38" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I38" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J38" s="10">
-        <v>36050</v>
+        <v>16050</v>
       </c>
       <c r="L38" s="7">
         <v>1</v>
       </c>
       <c r="M38" s="7">
         <v>1</v>
       </c>
       <c r="N38" s="10">
-        <v>35689.5</v>
+        <v>15889.5</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="5" t="s">
         <v>127</v>
       </c>
       <c r="B39" s="6" t="s">
         <v>128</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D39" s="7" t="s">
         <v>129</v>
       </c>
       <c r="E39" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G39" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H39" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I39" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J39" s="10">
-        <v>38030</v>
+        <v>3200</v>
       </c>
       <c r="L39" s="7">
         <v>1</v>
       </c>
       <c r="M39" s="7">
         <v>1</v>
       </c>
       <c r="N39" s="10">
-        <v>37649.7</v>
+        <v>3168</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="5" t="s">
         <v>130</v>
       </c>
       <c r="B40" s="6" t="s">
         <v>131</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D40" s="7" t="s">
         <v>132</v>
       </c>
       <c r="E40" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H40" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I40" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J40" s="10">
-        <v>20000</v>
+        <v>59300</v>
       </c>
       <c r="L40" s="7">
         <v>1</v>
       </c>
       <c r="M40" s="7">
         <v>1</v>
       </c>
       <c r="N40" s="10">
-        <v>19800</v>
+        <v>58707</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="5" t="s">
         <v>133</v>
       </c>
       <c r="B41" s="6" t="s">
         <v>134</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D41" s="7" t="s">
         <v>135</v>
       </c>
       <c r="E41" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H41" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I41" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J41" s="10">
-        <v>21980</v>
+        <v>5000</v>
       </c>
       <c r="L41" s="7">
         <v>1</v>
       </c>
       <c r="M41" s="7">
         <v>1</v>
       </c>
       <c r="N41" s="10">
-        <v>21760.2</v>
+        <v>4950</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="5" t="s">
         <v>136</v>
       </c>
       <c r="B42" s="6" t="s">
         <v>137</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D42" s="7" t="s">
         <v>138</v>
       </c>
       <c r="E42" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G42" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H42" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I42" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J42" s="10">
-        <v>16050</v>
+        <v>18420</v>
       </c>
       <c r="L42" s="7">
         <v>1</v>
       </c>
       <c r="M42" s="7">
         <v>1</v>
       </c>
       <c r="N42" s="10">
-        <v>15889.5</v>
+        <v>18235.8</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="5" t="s">
         <v>139</v>
       </c>
       <c r="B43" s="6" t="s">
         <v>140</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D43" s="7" t="s">
         <v>141</v>
       </c>
       <c r="E43" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H43" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I43" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J43" s="10">
-        <v>3200</v>
+        <v>3500</v>
       </c>
       <c r="L43" s="7">
         <v>1</v>
       </c>
       <c r="M43" s="7">
         <v>1</v>
       </c>
       <c r="N43" s="10">
-        <v>3168</v>
+        <v>3465</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="5" t="s">
         <v>142</v>
       </c>
       <c r="B44" s="6" t="s">
         <v>143</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D44" s="7" t="s">
         <v>144</v>
       </c>
       <c r="E44" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H44" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I44" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J44" s="10">
-        <v>59300</v>
+        <v>7000</v>
       </c>
       <c r="L44" s="7">
         <v>1</v>
       </c>
       <c r="M44" s="7">
         <v>1</v>
       </c>
       <c r="N44" s="10">
-        <v>58707</v>
+        <v>6930</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="5" t="s">
         <v>145</v>
       </c>
       <c r="B45" s="6" t="s">
         <v>146</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D45" s="7" t="s">
         <v>147</v>
       </c>
       <c r="E45" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H45" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I45" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J45" s="10">
-        <v>129</v>
+        <v>7000</v>
       </c>
       <c r="L45" s="7">
         <v>1</v>
       </c>
       <c r="M45" s="7">
         <v>1</v>
       </c>
       <c r="N45" s="10">
-        <v>127.71</v>
+        <v>6930</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="5" t="s">
         <v>148</v>
       </c>
       <c r="B46" s="6" t="s">
         <v>149</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D46" s="7" t="s">
         <v>150</v>
       </c>
       <c r="E46" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G46" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H46" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I46" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J46" s="10">
-        <v>120</v>
+        <v>16370</v>
       </c>
       <c r="L46" s="7">
         <v>1</v>
       </c>
       <c r="M46" s="7">
         <v>1</v>
       </c>
       <c r="N46" s="10">
-        <v>118.8</v>
+        <v>16206.3</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="5" t="s">
         <v>151</v>
       </c>
       <c r="B47" s="6" t="s">
         <v>152</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D47" s="7" t="s">
         <v>153</v>
       </c>
       <c r="E47" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G47" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H47" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I47" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J47" s="10">
-        <v>700</v>
+        <v>2940</v>
       </c>
       <c r="L47" s="7">
         <v>1</v>
       </c>
       <c r="M47" s="7">
         <v>1</v>
       </c>
       <c r="N47" s="10">
-        <v>693</v>
+        <v>2910.6</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="5" t="s">
         <v>154</v>
       </c>
       <c r="B48" s="6" t="s">
         <v>155</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D48" s="7" t="s">
         <v>156</v>
       </c>
       <c r="E48" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H48" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I48" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J48" s="10">
-        <v>8000</v>
+        <v>2400</v>
       </c>
       <c r="L48" s="7">
         <v>1</v>
       </c>
       <c r="M48" s="7">
         <v>1</v>
       </c>
       <c r="N48" s="10">
-        <v>7920</v>
+        <v>2376</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="5" t="s">
         <v>157</v>
       </c>
       <c r="B49" s="6" t="s">
         <v>158</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D49" s="7" t="s">
         <v>159</v>
       </c>
       <c r="E49" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G49" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H49" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I49" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J49" s="10">
-        <v>360</v>
+        <v>350</v>
       </c>
       <c r="L49" s="7">
         <v>1</v>
       </c>
       <c r="M49" s="7">
         <v>1</v>
       </c>
       <c r="N49" s="10">
-        <v>356.4</v>
+        <v>346.5</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="5" t="s">
         <v>160</v>
       </c>
       <c r="B50" s="6" t="s">
         <v>161</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D50" s="7" t="s">
         <v>162</v>
       </c>
       <c r="E50" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H50" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I50" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J50" s="10">
-        <v>2400</v>
+        <v>495</v>
       </c>
       <c r="L50" s="7">
         <v>1</v>
       </c>
       <c r="M50" s="7">
         <v>1</v>
       </c>
       <c r="N50" s="10">
-        <v>2376</v>
+        <v>490.05</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="5" t="s">
         <v>163</v>
       </c>
       <c r="B51" s="6" t="s">
         <v>164</v>
       </c>
       <c r="C51" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D51" s="7" t="s">
         <v>165</v>
       </c>
       <c r="E51" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H51" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I51" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J51" s="10">
-        <v>3670</v>
+        <v>15200</v>
       </c>
       <c r="L51" s="7">
         <v>1</v>
       </c>
       <c r="M51" s="7">
         <v>1</v>
       </c>
       <c r="N51" s="10">
-        <v>3633.3</v>
+        <v>15048</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="5" t="s">
         <v>166</v>
       </c>
       <c r="B52" s="6" t="s">
         <v>167</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D52" s="7" t="s">
         <v>168</v>
       </c>
       <c r="E52" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H52" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J52" s="10">
-        <v>9999</v>
+        <v>39590</v>
       </c>
       <c r="L52" s="7">
         <v>1</v>
       </c>
       <c r="M52" s="7">
         <v>1</v>
       </c>
       <c r="N52" s="10">
-        <v>9899.01</v>
+        <v>39194.1</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="5" t="s">
         <v>169</v>
       </c>
       <c r="B53" s="6" t="s">
         <v>170</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D53" s="7" t="s">
         <v>171</v>
       </c>
       <c r="E53" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H53" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J53" s="10">
-        <v>5743</v>
+        <v>4200</v>
       </c>
       <c r="L53" s="7">
         <v>1</v>
       </c>
       <c r="M53" s="7">
         <v>1</v>
       </c>
       <c r="N53" s="10">
-        <v>5685.57</v>
+        <v>4158</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="5" t="s">
         <v>172</v>
       </c>
       <c r="B54" s="6" t="s">
+        <v>164</v>
+      </c>
+      <c r="C54" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D54" s="7" t="s">
         <v>173</v>
       </c>
-      <c r="C54" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E54" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H54" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J54" s="10">
-        <v>3099</v>
+        <v>15200</v>
       </c>
       <c r="L54" s="7">
         <v>1</v>
       </c>
       <c r="M54" s="7">
         <v>1</v>
       </c>
       <c r="N54" s="10">
-        <v>3068.01</v>
+        <v>15048</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="5" t="s">
+        <v>174</v>
+      </c>
+      <c r="B55" s="6" t="s">
+        <v>131</v>
+      </c>
+      <c r="C55" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D55" s="7" t="s">
         <v>175</v>
       </c>
-      <c r="B55" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E55" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H55" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J55" s="10">
-        <v>8200</v>
+        <v>59300</v>
       </c>
       <c r="L55" s="7">
         <v>1</v>
       </c>
       <c r="M55" s="7">
         <v>1</v>
       </c>
       <c r="N55" s="10">
-        <v>8118</v>
+        <v>58707</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="B56" s="6" t="s">
+        <v>177</v>
+      </c>
+      <c r="C56" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D56" s="7" t="s">
         <v>178</v>
       </c>
-      <c r="B56" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E56" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H56" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J56" s="10">
-        <v>15200</v>
+        <v>62800</v>
       </c>
       <c r="L56" s="7">
         <v>1</v>
       </c>
       <c r="M56" s="7">
         <v>1</v>
       </c>
       <c r="N56" s="10">
-        <v>15048</v>
+        <v>62172</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="5" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="B57" s="6" t="s">
-        <v>182</v>
+        <v>177</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D57" s="7" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="E57" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H57" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I57" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J57" s="10">
-        <v>39590</v>
+        <v>62800</v>
       </c>
       <c r="L57" s="7">
         <v>1</v>
       </c>
       <c r="M57" s="7">
         <v>1</v>
       </c>
       <c r="N57" s="10">
-        <v>39194.1</v>
+        <v>62172</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="5" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="B58" s="6" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D58" s="7" t="s">
-        <v>186</v>
+        <v>183</v>
       </c>
       <c r="E58" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H58" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I58" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J58" s="10">
-        <v>4200</v>
+        <v>62800</v>
       </c>
       <c r="L58" s="7">
         <v>1</v>
       </c>
       <c r="M58" s="7">
         <v>1</v>
       </c>
       <c r="N58" s="10">
-        <v>4158</v>
+        <v>62172</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="5" t="s">
-        <v>187</v>
+        <v>184</v>
       </c>
       <c r="B59" s="6" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="C59" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D59" s="7" t="s">
-        <v>188</v>
+        <v>185</v>
       </c>
       <c r="E59" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H59" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I59" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J59" s="10">
-        <v>15200</v>
+        <v>62800</v>
       </c>
       <c r="L59" s="7">
         <v>1</v>
       </c>
       <c r="M59" s="7">
         <v>1</v>
       </c>
       <c r="N59" s="10">
-        <v>15048</v>
+        <v>62172</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="5" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="B60" s="6" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
       <c r="C60" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D60" s="7" t="s">
-        <v>191</v>
+        <v>188</v>
       </c>
       <c r="E60" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H60" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I60" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J60" s="10">
-        <v>15820</v>
+        <v>13055</v>
       </c>
       <c r="L60" s="7">
         <v>1</v>
       </c>
       <c r="M60" s="7">
         <v>1</v>
       </c>
       <c r="N60" s="10">
-        <v>15661.8</v>
+        <v>12924.45</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="5" t="s">
-        <v>192</v>
+        <v>189</v>
       </c>
       <c r="B61" s="6" t="s">
-        <v>176</v>
+        <v>190</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D61" s="7" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="E61" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H61" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I61" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J61" s="10">
-        <v>8200</v>
+        <v>13055</v>
       </c>
       <c r="L61" s="7">
         <v>1</v>
       </c>
       <c r="M61" s="7">
         <v>1</v>
       </c>
       <c r="N61" s="10">
-        <v>8118</v>
+        <v>12924.45</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="5" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="B62" s="6" t="s">
-        <v>143</v>
+        <v>190</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D62" s="7" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="E62" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H62" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I62" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J62" s="10">
-        <v>59300</v>
+        <v>16555</v>
       </c>
       <c r="L62" s="7">
         <v>1</v>
       </c>
       <c r="M62" s="7">
         <v>1</v>
       </c>
       <c r="N62" s="10">
-        <v>58707</v>
+        <v>16389.45</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="5" t="s">
+        <v>194</v>
+      </c>
+      <c r="B63" s="6" t="s">
+        <v>195</v>
+      </c>
+      <c r="C63" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D63" s="7" t="s">
         <v>196</v>
       </c>
-      <c r="B63" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E63" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G63" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H63" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I63" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J63" s="10">
-        <v>62800</v>
+        <v>16555</v>
       </c>
       <c r="L63" s="7">
         <v>1</v>
       </c>
       <c r="M63" s="7">
         <v>1</v>
       </c>
       <c r="N63" s="10">
-        <v>62172</v>
+        <v>16389.45</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="5" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="B64" s="6" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="C64" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D64" s="7" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="E64" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H64" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I64" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J64" s="10">
-        <v>62800</v>
+        <v>16555</v>
       </c>
       <c r="L64" s="7">
         <v>1</v>
       </c>
       <c r="M64" s="7">
         <v>1</v>
       </c>
       <c r="N64" s="10">
-        <v>62172</v>
+        <v>16389.45</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="5" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="B65" s="6" t="s">
-        <v>202</v>
+        <v>195</v>
       </c>
       <c r="C65" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D65" s="7" t="s">
-        <v>203</v>
+        <v>200</v>
       </c>
       <c r="E65" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H65" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I65" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J65" s="10">
-        <v>62800</v>
+        <v>16555</v>
       </c>
       <c r="L65" s="7">
         <v>1</v>
       </c>
       <c r="M65" s="7">
         <v>1</v>
       </c>
       <c r="N65" s="10">
-        <v>62172</v>
+        <v>16389.45</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="5" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="B66" s="6" t="s">
         <v>202</v>
       </c>
       <c r="C66" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D66" s="7" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="E66" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H66" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I66" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J66" s="10">
-        <v>62800</v>
+        <v>47600</v>
       </c>
       <c r="L66" s="7">
         <v>1</v>
       </c>
       <c r="M66" s="7">
         <v>1</v>
       </c>
       <c r="N66" s="10">
-        <v>62172</v>
+        <v>47124</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="5" t="s">
+        <v>204</v>
+      </c>
+      <c r="B67" s="6" t="s">
+        <v>205</v>
+      </c>
+      <c r="C67" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D67" s="7" t="s">
         <v>206</v>
       </c>
-      <c r="B67" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E67" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H67" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I67" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J67" s="10">
-        <v>59300</v>
+        <v>17500</v>
       </c>
       <c r="L67" s="7">
         <v>1</v>
       </c>
       <c r="M67" s="7">
         <v>1</v>
       </c>
       <c r="N67" s="10">
-        <v>58707</v>
+        <v>17325</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="5" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="B68" s="6" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D68" s="7" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E68" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G68" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H68" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I68" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J68" s="10">
-        <v>59300</v>
+        <v>17500</v>
       </c>
       <c r="L68" s="7">
         <v>1</v>
       </c>
       <c r="M68" s="7">
         <v>1</v>
       </c>
       <c r="N68" s="10">
-        <v>58707</v>
+        <v>17325</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="5" t="s">
+        <v>209</v>
+      </c>
+      <c r="B69" s="6" t="s">
+        <v>210</v>
+      </c>
+      <c r="C69" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D69" s="7" t="s">
         <v>211</v>
       </c>
-      <c r="B69" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E69" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H69" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I69" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J69" s="10">
-        <v>62800</v>
+        <v>21000</v>
       </c>
       <c r="L69" s="7">
         <v>1</v>
       </c>
       <c r="M69" s="7">
         <v>1</v>
       </c>
       <c r="N69" s="10">
-        <v>62172</v>
+        <v>20790</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="5" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="B70" s="6" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
       <c r="C70" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D70" s="7" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="E70" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H70" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I70" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J70" s="10">
-        <v>62800</v>
+        <v>21000</v>
       </c>
       <c r="L70" s="7">
         <v>1</v>
       </c>
       <c r="M70" s="7">
         <v>1</v>
       </c>
       <c r="N70" s="10">
-        <v>62172</v>
+        <v>20790</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="5" t="s">
+        <v>214</v>
+      </c>
+      <c r="B71" s="6" t="s">
+        <v>215</v>
+      </c>
+      <c r="C71" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D71" s="7" t="s">
         <v>216</v>
       </c>
-      <c r="B71" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E71" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H71" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I71" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J71" s="10">
-        <v>62800</v>
+        <v>21000</v>
       </c>
       <c r="L71" s="7">
         <v>1</v>
       </c>
       <c r="M71" s="7">
         <v>1</v>
       </c>
       <c r="N71" s="10">
-        <v>62172</v>
+        <v>20790</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="5" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="B72" s="6" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="C72" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D72" s="7" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E72" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G72" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H72" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I72" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J72" s="10">
-        <v>62800</v>
+        <v>21000</v>
       </c>
       <c r="L72" s="7">
         <v>1</v>
       </c>
       <c r="M72" s="7">
         <v>1</v>
       </c>
       <c r="N72" s="10">
-        <v>62172</v>
+        <v>20790</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="5" t="s">
+        <v>219</v>
+      </c>
+      <c r="B73" s="6" t="s">
+        <v>220</v>
+      </c>
+      <c r="C73" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D73" s="7" t="s">
         <v>221</v>
       </c>
-      <c r="B73" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E73" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G73" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H73" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I73" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J73" s="10">
-        <v>13055</v>
+        <v>17500</v>
       </c>
       <c r="L73" s="7">
         <v>1</v>
       </c>
       <c r="M73" s="7">
         <v>1</v>
       </c>
       <c r="N73" s="10">
-        <v>12924.45</v>
+        <v>17325</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="5" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="B74" s="6" t="s">
-        <v>225</v>
+        <v>220</v>
       </c>
       <c r="C74" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D74" s="7" t="s">
-        <v>226</v>
+        <v>223</v>
       </c>
       <c r="E74" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H74" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I74" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J74" s="10">
-        <v>13055</v>
+        <v>17500</v>
       </c>
       <c r="L74" s="7">
         <v>1</v>
       </c>
       <c r="M74" s="7">
         <v>1</v>
       </c>
       <c r="N74" s="10">
-        <v>12924.45</v>
+        <v>17325</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="5" t="s">
-        <v>227</v>
+        <v>224</v>
       </c>
       <c r="B75" s="6" t="s">
         <v>225</v>
       </c>
       <c r="C75" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D75" s="7" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
       <c r="E75" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G75" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H75" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I75" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J75" s="10">
-        <v>16555</v>
+        <v>21000</v>
       </c>
       <c r="L75" s="7">
         <v>1</v>
       </c>
       <c r="M75" s="7">
         <v>1</v>
       </c>
       <c r="N75" s="10">
-        <v>16389.45</v>
+        <v>20790</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="5" t="s">
-        <v>229</v>
+        <v>227</v>
       </c>
       <c r="B76" s="6" t="s">
-        <v>230</v>
+        <v>225</v>
       </c>
       <c r="C76" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D76" s="7" t="s">
-        <v>231</v>
+        <v>228</v>
       </c>
       <c r="E76" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H76" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I76" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J76" s="10">
-        <v>16555</v>
+        <v>21000</v>
       </c>
       <c r="L76" s="7">
         <v>1</v>
       </c>
       <c r="M76" s="7">
         <v>1</v>
       </c>
       <c r="N76" s="10">
-        <v>16389.45</v>
+        <v>20790</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="5" t="s">
-        <v>232</v>
+        <v>229</v>
       </c>
       <c r="B77" s="6" t="s">
         <v>230</v>
       </c>
       <c r="C77" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D77" s="7" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="E77" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H77" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I77" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J77" s="10">
-        <v>16555</v>
+        <v>21000</v>
       </c>
       <c r="L77" s="7">
         <v>1</v>
       </c>
       <c r="M77" s="7">
         <v>1</v>
       </c>
       <c r="N77" s="10">
-        <v>16389.45</v>
+        <v>20790</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="5" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="B78" s="6" t="s">
         <v>230</v>
       </c>
       <c r="C78" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D78" s="7" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="E78" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G78" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H78" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I78" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J78" s="10">
-        <v>16555</v>
+        <v>21000</v>
       </c>
       <c r="L78" s="7">
         <v>1</v>
       </c>
       <c r="M78" s="7">
         <v>1</v>
       </c>
       <c r="N78" s="10">
-        <v>16389.45</v>
+        <v>20790</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="5" t="s">
+        <v>234</v>
+      </c>
+      <c r="B79" s="6" t="s">
+        <v>235</v>
+      </c>
+      <c r="C79" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D79" s="7" t="s">
         <v>236</v>
       </c>
-      <c r="B79" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E79" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H79" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I79" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J79" s="10">
-        <v>13055</v>
+        <v>33650</v>
       </c>
       <c r="L79" s="7">
         <v>1</v>
       </c>
       <c r="M79" s="7">
         <v>1</v>
       </c>
       <c r="N79" s="10">
-        <v>12924.45</v>
+        <v>33313.5</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="5" t="s">
+        <v>237</v>
+      </c>
+      <c r="B80" s="6" t="s">
+        <v>238</v>
+      </c>
+      <c r="C80" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D80" s="7" t="s">
         <v>239</v>
       </c>
-      <c r="B80" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E80" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H80" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I80" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J80" s="10">
-        <v>13055</v>
+        <v>18130</v>
       </c>
       <c r="L80" s="7">
         <v>1</v>
       </c>
       <c r="M80" s="7">
         <v>1</v>
       </c>
       <c r="N80" s="10">
-        <v>12924.45</v>
+        <v>17948.7</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="5" t="s">
+        <v>240</v>
+      </c>
+      <c r="B81" s="6" t="s">
+        <v>241</v>
+      </c>
+      <c r="C81" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D81" s="7" t="s">
         <v>242</v>
       </c>
-      <c r="B81" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E81" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H81" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I81" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J81" s="10">
-        <v>16555</v>
+        <v>27520</v>
       </c>
       <c r="L81" s="7">
         <v>1</v>
       </c>
       <c r="M81" s="7">
         <v>1</v>
       </c>
       <c r="N81" s="10">
-        <v>16389.45</v>
+        <v>27244.8</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="5" t="s">
+        <v>243</v>
+      </c>
+      <c r="B82" s="6" t="s">
         <v>244</v>
       </c>
-      <c r="B82" s="6" t="s">
+      <c r="C82" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D82" s="7" t="s">
         <v>245</v>
       </c>
-      <c r="C82" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E82" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H82" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I82" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J82" s="10">
-        <v>16555</v>
+        <v>16430</v>
       </c>
       <c r="L82" s="7">
         <v>1</v>
       </c>
       <c r="M82" s="7">
         <v>1</v>
       </c>
       <c r="N82" s="10">
-        <v>16389.45</v>
+        <v>16265.7</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="5" t="s">
+        <v>246</v>
+      </c>
+      <c r="B83" s="6" t="s">
         <v>247</v>
-      </c>
-[...1 lines deleted...]
-        <v>245</v>
       </c>
       <c r="C83" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D83" s="7" t="s">
         <v>248</v>
       </c>
       <c r="E83" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H83" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I83" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J83" s="10">
-        <v>16555</v>
+        <v>2988</v>
       </c>
       <c r="L83" s="7">
         <v>1</v>
       </c>
       <c r="M83" s="7">
         <v>1</v>
       </c>
       <c r="N83" s="10">
-        <v>16389.45</v>
+        <v>2958.12</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="5" t="s">
         <v>249</v>
       </c>
       <c r="B84" s="6" t="s">
-        <v>222</v>
+        <v>35</v>
       </c>
       <c r="C84" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D84" s="7" t="s">
         <v>250</v>
       </c>
       <c r="E84" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H84" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I84" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J84" s="10">
-        <v>16555</v>
+        <v>20000</v>
       </c>
       <c r="L84" s="7">
         <v>1</v>
       </c>
       <c r="M84" s="7">
         <v>1</v>
       </c>
       <c r="N84" s="10">
-        <v>16389.45</v>
+        <v>19800</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="5" t="s">
         <v>251</v>
       </c>
       <c r="B85" s="6" t="s">
         <v>252</v>
       </c>
       <c r="C85" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D85" s="7" t="s">
         <v>253</v>
       </c>
       <c r="E85" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G85" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H85" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I85" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J85" s="10">
-        <v>47600</v>
+        <v>64685</v>
       </c>
       <c r="L85" s="7">
         <v>1</v>
       </c>
       <c r="M85" s="7">
         <v>1</v>
       </c>
       <c r="N85" s="10">
-        <v>47124</v>
+        <v>64038.15</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="5" t="s">
         <v>254</v>
       </c>
       <c r="B86" s="6" t="s">
         <v>255</v>
       </c>
       <c r="C86" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D86" s="7" t="s">
         <v>256</v>
       </c>
       <c r="E86" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H86" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I86" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J86" s="10">
-        <v>17500</v>
+        <v>267785</v>
       </c>
       <c r="L86" s="7">
         <v>1</v>
       </c>
       <c r="M86" s="7">
         <v>1</v>
       </c>
       <c r="N86" s="10">
-        <v>17325</v>
+        <v>265107.15</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="5" t="s">
         <v>257</v>
       </c>
       <c r="B87" s="6" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="C87" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D87" s="7" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E87" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G87" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H87" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I87" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J87" s="10">
-        <v>17500</v>
+        <v>100000</v>
       </c>
       <c r="L87" s="7">
         <v>1</v>
       </c>
       <c r="M87" s="7">
         <v>1</v>
       </c>
       <c r="N87" s="10">
-        <v>17325</v>
+        <v>99000</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="5" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="B88" s="6" t="s">
         <v>260</v>
       </c>
       <c r="C88" s="7" t="s">
-        <v>14</v>
+        <v>261</v>
       </c>
       <c r="D88" s="7" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E88" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>263</v>
       </c>
       <c r="H88" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I88" s="7" t="s">
-        <v>18</v>
+        <v>264</v>
       </c>
       <c r="J88" s="10">
-        <v>21000</v>
+        <v>350</v>
       </c>
       <c r="L88" s="7">
         <v>1</v>
       </c>
       <c r="M88" s="7">
         <v>1</v>
       </c>
       <c r="N88" s="10">
-        <v>20790</v>
+        <v>346.5</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="5" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="B89" s="6" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="C89" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D89" s="7" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="E89" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H89" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I89" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J89" s="10">
-        <v>21000</v>
+        <v>15000</v>
       </c>
       <c r="L89" s="7">
         <v>1</v>
       </c>
       <c r="M89" s="7">
         <v>1</v>
       </c>
       <c r="N89" s="10">
-        <v>20790</v>
+        <v>14850</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="5" t="s">
-        <v>264</v>
+        <v>268</v>
       </c>
       <c r="B90" s="6" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="C90" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D90" s="7" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="E90" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H90" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I90" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J90" s="10">
-        <v>21000</v>
+        <v>9000</v>
       </c>
       <c r="L90" s="7">
         <v>1</v>
       </c>
       <c r="M90" s="7">
         <v>1</v>
       </c>
       <c r="N90" s="10">
-        <v>20790</v>
+        <v>8910</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="5" t="s">
-        <v>267</v>
+        <v>271</v>
       </c>
       <c r="B91" s="6" t="s">
-        <v>265</v>
+        <v>272</v>
       </c>
       <c r="C91" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D91" s="7" t="s">
-        <v>268</v>
+        <v>273</v>
       </c>
       <c r="E91" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H91" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I91" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J91" s="10">
-        <v>21000</v>
+        <v>69</v>
       </c>
       <c r="L91" s="7">
         <v>1</v>
       </c>
       <c r="M91" s="7">
         <v>1</v>
       </c>
       <c r="N91" s="10">
-        <v>20790</v>
+        <v>68.31</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="5" t="s">
-        <v>269</v>
+        <v>274</v>
       </c>
       <c r="B92" s="6" t="s">
-        <v>270</v>
+        <v>275</v>
       </c>
       <c r="C92" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D92" s="7" t="s">
-        <v>271</v>
+        <v>276</v>
       </c>
       <c r="E92" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G92" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H92" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I92" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J92" s="10">
-        <v>17500</v>
+        <v>11700</v>
       </c>
       <c r="L92" s="7">
         <v>1</v>
       </c>
       <c r="M92" s="7">
         <v>1</v>
       </c>
       <c r="N92" s="10">
-        <v>17325</v>
+        <v>11583</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="5" t="s">
-        <v>272</v>
+        <v>277</v>
       </c>
       <c r="B93" s="6" t="s">
-        <v>270</v>
+        <v>235</v>
       </c>
       <c r="C93" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D93" s="7" t="s">
-        <v>273</v>
+        <v>278</v>
       </c>
       <c r="E93" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G93" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H93" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I93" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J93" s="10">
-        <v>17500</v>
+        <v>33650</v>
       </c>
       <c r="L93" s="7">
         <v>1</v>
       </c>
       <c r="M93" s="7">
         <v>1</v>
       </c>
       <c r="N93" s="10">
-        <v>17325</v>
+        <v>33313.5</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="5" t="s">
-        <v>274</v>
+        <v>279</v>
       </c>
       <c r="B94" s="6" t="s">
-        <v>275</v>
+        <v>167</v>
       </c>
       <c r="C94" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D94" s="7" t="s">
-        <v>276</v>
+        <v>280</v>
       </c>
       <c r="E94" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H94" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I94" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J94" s="10">
-        <v>21000</v>
+        <v>39590</v>
       </c>
       <c r="L94" s="7">
         <v>1</v>
       </c>
       <c r="M94" s="7">
         <v>1</v>
       </c>
       <c r="N94" s="10">
-        <v>20790</v>
+        <v>39194.1</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="5" t="s">
-        <v>277</v>
+        <v>281</v>
       </c>
       <c r="B95" s="6" t="s">
-        <v>275</v>
+        <v>13</v>
       </c>
       <c r="C95" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D95" s="7" t="s">
-        <v>278</v>
+        <v>282</v>
       </c>
       <c r="E95" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H95" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I95" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J95" s="10">
-        <v>21000</v>
+        <v>15200</v>
       </c>
       <c r="L95" s="7">
         <v>1</v>
       </c>
       <c r="M95" s="7">
         <v>1</v>
       </c>
       <c r="N95" s="10">
-        <v>20790</v>
+        <v>15048</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="5" t="s">
-        <v>279</v>
+        <v>283</v>
       </c>
       <c r="B96" s="6" t="s">
-        <v>280</v>
+        <v>284</v>
       </c>
       <c r="C96" s="7" t="s">
-        <v>14</v>
+        <v>261</v>
       </c>
       <c r="D96" s="7" t="s">
-        <v>281</v>
+        <v>285</v>
       </c>
       <c r="E96" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>263</v>
       </c>
       <c r="H96" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I96" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J96" s="10">
-        <v>21000</v>
+        <v>12995</v>
       </c>
       <c r="L96" s="7">
         <v>1</v>
       </c>
       <c r="M96" s="7">
         <v>1</v>
       </c>
       <c r="N96" s="10">
-        <v>20790</v>
+        <v>12865.05</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="5" t="s">
-        <v>282</v>
+        <v>286</v>
       </c>
       <c r="B97" s="6" t="s">
-        <v>280</v>
+        <v>287</v>
       </c>
       <c r="C97" s="7" t="s">
-        <v>14</v>
+        <v>261</v>
       </c>
       <c r="D97" s="7" t="s">
-        <v>283</v>
+        <v>288</v>
       </c>
       <c r="E97" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>263</v>
       </c>
       <c r="H97" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I97" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J97" s="10">
-        <v>21000</v>
+        <v>23995</v>
       </c>
       <c r="L97" s="7">
         <v>1</v>
       </c>
       <c r="M97" s="7">
         <v>1</v>
       </c>
       <c r="N97" s="10">
-        <v>20790</v>
+        <v>23755.05</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="5" t="s">
-        <v>284</v>
+        <v>289</v>
       </c>
       <c r="B98" s="6" t="s">
-        <v>285</v>
+        <v>290</v>
       </c>
       <c r="C98" s="7" t="s">
-        <v>14</v>
+        <v>261</v>
       </c>
       <c r="D98" s="7" t="s">
-        <v>286</v>
+        <v>291</v>
       </c>
       <c r="E98" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>263</v>
       </c>
       <c r="H98" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I98" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J98" s="10">
-        <v>17500</v>
+        <v>9900</v>
       </c>
       <c r="L98" s="7">
         <v>1</v>
       </c>
       <c r="M98" s="7">
         <v>1</v>
       </c>
       <c r="N98" s="10">
-        <v>17325</v>
+        <v>9801</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="5" t="s">
-        <v>287</v>
+        <v>292</v>
       </c>
       <c r="B99" s="6" t="s">
-        <v>285</v>
+        <v>293</v>
       </c>
       <c r="C99" s="7" t="s">
-        <v>14</v>
+        <v>261</v>
       </c>
       <c r="D99" s="7" t="s">
-        <v>288</v>
+        <v>294</v>
       </c>
       <c r="E99" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>263</v>
       </c>
       <c r="H99" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I99" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J99" s="10">
-        <v>17500</v>
+        <v>11000</v>
       </c>
       <c r="L99" s="7">
         <v>1</v>
       </c>
       <c r="M99" s="7">
         <v>1</v>
       </c>
       <c r="N99" s="10">
-        <v>17325</v>
+        <v>10890</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="5" t="s">
-        <v>289</v>
+        <v>295</v>
       </c>
       <c r="B100" s="6" t="s">
-        <v>290</v>
+        <v>296</v>
       </c>
       <c r="C100" s="7" t="s">
-        <v>14</v>
+        <v>261</v>
       </c>
       <c r="D100" s="7" t="s">
-        <v>291</v>
+        <v>297</v>
       </c>
       <c r="E100" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>263</v>
       </c>
       <c r="H100" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J100" s="10">
-        <v>21000</v>
+        <v>5000</v>
       </c>
       <c r="L100" s="7">
         <v>1</v>
       </c>
       <c r="M100" s="7">
         <v>1</v>
       </c>
       <c r="N100" s="10">
-        <v>20790</v>
+        <v>4950</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="5" t="s">
-        <v>292</v>
+        <v>298</v>
       </c>
       <c r="B101" s="6" t="s">
-        <v>290</v>
+        <v>299</v>
       </c>
       <c r="C101" s="7" t="s">
-        <v>14</v>
+        <v>261</v>
       </c>
       <c r="D101" s="7" t="s">
-        <v>293</v>
+        <v>300</v>
       </c>
       <c r="E101" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>263</v>
       </c>
       <c r="H101" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I101" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J101" s="10">
-        <v>21000</v>
+        <v>2700</v>
       </c>
       <c r="L101" s="7">
         <v>1</v>
       </c>
       <c r="M101" s="7">
         <v>1</v>
       </c>
       <c r="N101" s="10">
-        <v>20790</v>
+        <v>2673</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="5" t="s">
-        <v>294</v>
+        <v>301</v>
       </c>
       <c r="B102" s="6" t="s">
-        <v>295</v>
+        <v>302</v>
       </c>
       <c r="C102" s="7" t="s">
-        <v>14</v>
+        <v>261</v>
       </c>
       <c r="D102" s="7" t="s">
-        <v>296</v>
+        <v>303</v>
       </c>
       <c r="E102" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>263</v>
       </c>
       <c r="H102" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I102" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J102" s="10">
-        <v>21000</v>
+        <v>1200</v>
       </c>
       <c r="L102" s="7">
         <v>1</v>
       </c>
       <c r="M102" s="7">
         <v>1</v>
       </c>
       <c r="N102" s="10">
-        <v>20790</v>
+        <v>1188</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="5" t="s">
-        <v>297</v>
+        <v>304</v>
       </c>
       <c r="B103" s="6" t="s">
-        <v>295</v>
+        <v>305</v>
       </c>
       <c r="C103" s="7" t="s">
-        <v>14</v>
+        <v>261</v>
       </c>
       <c r="D103" s="7" t="s">
-        <v>298</v>
+        <v>306</v>
       </c>
       <c r="E103" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>263</v>
       </c>
       <c r="H103" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I103" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J103" s="10">
-        <v>21000</v>
+        <v>495</v>
       </c>
       <c r="L103" s="7">
         <v>1</v>
       </c>
       <c r="M103" s="7">
         <v>1</v>
       </c>
       <c r="N103" s="10">
-        <v>20790</v>
+        <v>490.05</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="5" t="s">
-        <v>299</v>
+        <v>307</v>
       </c>
       <c r="B104" s="6" t="s">
-        <v>285</v>
+        <v>308</v>
       </c>
       <c r="C104" s="7" t="s">
-        <v>14</v>
+        <v>261</v>
       </c>
       <c r="D104" s="7" t="s">
-        <v>300</v>
+        <v>309</v>
       </c>
       <c r="E104" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>263</v>
       </c>
       <c r="H104" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I104" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J104" s="10">
-        <v>17500</v>
+        <v>115</v>
       </c>
       <c r="L104" s="7">
         <v>1</v>
       </c>
       <c r="M104" s="7">
         <v>1</v>
       </c>
       <c r="N104" s="10">
-        <v>17325</v>
+        <v>113.85</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="5" t="s">
-        <v>301</v>
+        <v>310</v>
       </c>
       <c r="B105" s="6" t="s">
-        <v>285</v>
+        <v>311</v>
       </c>
       <c r="C105" s="7" t="s">
-        <v>14</v>
+        <v>261</v>
       </c>
       <c r="D105" s="7" t="s">
-        <v>302</v>
+        <v>312</v>
       </c>
       <c r="E105" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>263</v>
       </c>
       <c r="H105" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I105" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J105" s="10">
-        <v>17500</v>
+        <v>197.5</v>
       </c>
       <c r="L105" s="7">
         <v>1</v>
       </c>
       <c r="M105" s="7">
         <v>1</v>
       </c>
       <c r="N105" s="10">
-        <v>17325</v>
+        <v>195.53</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="5" t="s">
-        <v>303</v>
+        <v>313</v>
       </c>
       <c r="B106" s="6" t="s">
-        <v>290</v>
+        <v>314</v>
       </c>
       <c r="C106" s="7" t="s">
-        <v>14</v>
+        <v>261</v>
       </c>
       <c r="D106" s="7" t="s">
-        <v>304</v>
+        <v>315</v>
       </c>
       <c r="E106" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>263</v>
       </c>
       <c r="H106" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I106" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J106" s="10">
-        <v>21000</v>
+        <v>505</v>
       </c>
       <c r="L106" s="7">
         <v>1</v>
       </c>
       <c r="M106" s="7">
         <v>1</v>
       </c>
       <c r="N106" s="10">
-        <v>20790</v>
+        <v>499.95</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="5" t="s">
-        <v>305</v>
+        <v>316</v>
       </c>
       <c r="B107" s="6" t="s">
-        <v>290</v>
+        <v>317</v>
       </c>
       <c r="C107" s="7" t="s">
-        <v>14</v>
+        <v>261</v>
       </c>
       <c r="D107" s="7" t="s">
-        <v>306</v>
+        <v>318</v>
       </c>
       <c r="E107" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>263</v>
       </c>
       <c r="H107" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I107" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J107" s="10">
-        <v>21000</v>
+        <v>115</v>
       </c>
       <c r="L107" s="7">
         <v>1</v>
       </c>
       <c r="M107" s="7">
         <v>1</v>
       </c>
       <c r="N107" s="10">
-        <v>20790</v>
+        <v>113.85</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="5" t="s">
-        <v>307</v>
+        <v>319</v>
       </c>
       <c r="B108" s="6" t="s">
-        <v>295</v>
+        <v>320</v>
       </c>
       <c r="C108" s="7" t="s">
-        <v>14</v>
+        <v>261</v>
       </c>
       <c r="D108" s="7" t="s">
-        <v>308</v>
+        <v>321</v>
       </c>
       <c r="E108" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>263</v>
       </c>
       <c r="H108" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I108" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J108" s="10">
-        <v>21000</v>
+        <v>197.5</v>
       </c>
       <c r="L108" s="7">
         <v>1</v>
       </c>
       <c r="M108" s="7">
         <v>1</v>
       </c>
       <c r="N108" s="10">
-        <v>20790</v>
+        <v>195.53</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="5" t="s">
-        <v>309</v>
+        <v>322</v>
       </c>
       <c r="B109" s="6" t="s">
-        <v>295</v>
+        <v>323</v>
       </c>
       <c r="C109" s="7" t="s">
-        <v>14</v>
+        <v>261</v>
       </c>
       <c r="D109" s="7" t="s">
-        <v>310</v>
+        <v>324</v>
       </c>
       <c r="E109" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>263</v>
       </c>
       <c r="H109" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I109" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J109" s="10">
-        <v>21000</v>
+        <v>505</v>
       </c>
       <c r="L109" s="7">
         <v>1</v>
       </c>
       <c r="M109" s="7">
         <v>1</v>
       </c>
       <c r="N109" s="10">
-        <v>20790</v>
+        <v>499.95</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="5" t="s">
-        <v>311</v>
+        <v>325</v>
       </c>
       <c r="B110" s="6" t="s">
-        <v>312</v>
+        <v>326</v>
       </c>
       <c r="C110" s="7" t="s">
-        <v>14</v>
+        <v>261</v>
       </c>
       <c r="D110" s="7" t="s">
-        <v>313</v>
+        <v>327</v>
       </c>
       <c r="E110" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>263</v>
       </c>
       <c r="H110" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I110" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J110" s="10">
-        <v>33650</v>
+        <v>53.95</v>
       </c>
       <c r="L110" s="7">
         <v>1</v>
       </c>
       <c r="M110" s="7">
         <v>1</v>
       </c>
       <c r="N110" s="10">
-        <v>33313.5</v>
+        <v>53.41</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="5" t="s">
-        <v>314</v>
+        <v>271</v>
       </c>
       <c r="B111" s="6" t="s">
-        <v>315</v>
+        <v>328</v>
       </c>
       <c r="C111" s="7" t="s">
-        <v>14</v>
+        <v>261</v>
       </c>
       <c r="D111" s="7" t="s">
-        <v>316</v>
+        <v>273</v>
       </c>
       <c r="E111" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>263</v>
       </c>
       <c r="H111" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I111" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J111" s="10">
-        <v>18130</v>
+        <v>70</v>
       </c>
       <c r="L111" s="7">
         <v>1</v>
       </c>
       <c r="M111" s="7">
         <v>1</v>
       </c>
       <c r="N111" s="10">
-        <v>17948.7</v>
+        <v>69.3</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="5" t="s">
-        <v>317</v>
+        <v>329</v>
       </c>
       <c r="B112" s="6" t="s">
-        <v>318</v>
+        <v>330</v>
       </c>
       <c r="C112" s="7" t="s">
-        <v>14</v>
+        <v>261</v>
       </c>
       <c r="D112" s="7" t="s">
-        <v>319</v>
+        <v>331</v>
       </c>
       <c r="E112" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>263</v>
       </c>
       <c r="H112" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I112" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J112" s="10">
-        <v>27520</v>
+        <v>15800</v>
       </c>
       <c r="L112" s="7">
         <v>1</v>
       </c>
       <c r="M112" s="7">
         <v>1</v>
       </c>
       <c r="N112" s="10">
-        <v>27244.8</v>
+        <v>15642</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="5" t="s">
-        <v>320</v>
+        <v>332</v>
       </c>
       <c r="B113" s="6" t="s">
-        <v>321</v>
+        <v>333</v>
       </c>
       <c r="C113" s="7" t="s">
-        <v>14</v>
+        <v>261</v>
       </c>
       <c r="D113" s="7" t="s">
-        <v>322</v>
+        <v>334</v>
       </c>
       <c r="E113" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>263</v>
       </c>
       <c r="H113" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I113" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J113" s="10">
-        <v>16430</v>
+        <v>2310</v>
       </c>
       <c r="L113" s="7">
         <v>1</v>
       </c>
       <c r="M113" s="7">
         <v>1</v>
       </c>
       <c r="N113" s="10">
-        <v>16265.7</v>
+        <v>2286.9</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="5" t="s">
-        <v>323</v>
+        <v>335</v>
       </c>
       <c r="B114" s="6" t="s">
-        <v>324</v>
+        <v>336</v>
       </c>
       <c r="C114" s="7" t="s">
-        <v>14</v>
+        <v>261</v>
       </c>
       <c r="D114" s="7" t="s">
-        <v>325</v>
+        <v>337</v>
       </c>
       <c r="E114" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>263</v>
       </c>
       <c r="H114" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I114" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J114" s="10">
-        <v>2988</v>
+        <v>60000</v>
       </c>
       <c r="L114" s="7">
         <v>1</v>
       </c>
       <c r="M114" s="7">
         <v>1</v>
       </c>
       <c r="N114" s="10">
-        <v>2958.12</v>
+        <v>59400</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="5" t="s">
-        <v>326</v>
+        <v>338</v>
       </c>
       <c r="B115" s="6" t="s">
-        <v>41</v>
+        <v>339</v>
       </c>
       <c r="C115" s="7" t="s">
-        <v>14</v>
+        <v>261</v>
       </c>
       <c r="D115" s="7" t="s">
-        <v>327</v>
+        <v>340</v>
       </c>
       <c r="E115" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>263</v>
       </c>
       <c r="H115" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I115" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J115" s="10">
-        <v>20000</v>
+        <v>400000</v>
       </c>
       <c r="L115" s="7">
         <v>1</v>
       </c>
       <c r="M115" s="7">
         <v>1</v>
       </c>
       <c r="N115" s="10">
-        <v>19800</v>
+        <v>396000</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="5" t="s">
-        <v>328</v>
+        <v>341</v>
       </c>
       <c r="B116" s="6" t="s">
-        <v>329</v>
+        <v>342</v>
       </c>
       <c r="C116" s="7" t="s">
-        <v>14</v>
+        <v>261</v>
       </c>
       <c r="D116" s="7" t="s">
-        <v>330</v>
+        <v>343</v>
       </c>
       <c r="E116" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>263</v>
       </c>
       <c r="H116" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I116" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J116" s="10">
-        <v>64685</v>
+        <v>200000</v>
       </c>
       <c r="L116" s="7">
         <v>1</v>
       </c>
       <c r="M116" s="7">
         <v>1</v>
       </c>
       <c r="N116" s="10">
-        <v>64038.15</v>
+        <v>198000</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="5" t="s">
-        <v>331</v>
+        <v>344</v>
       </c>
       <c r="B117" s="6" t="s">
-        <v>332</v>
+        <v>345</v>
       </c>
       <c r="C117" s="7" t="s">
-        <v>14</v>
+        <v>261</v>
       </c>
       <c r="D117" s="7" t="s">
-        <v>333</v>
+        <v>346</v>
       </c>
       <c r="E117" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>263</v>
       </c>
       <c r="H117" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I117" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J117" s="10">
-        <v>267785</v>
+        <v>6000</v>
       </c>
       <c r="L117" s="7">
         <v>1</v>
       </c>
       <c r="M117" s="7">
         <v>1</v>
       </c>
       <c r="N117" s="10">
-        <v>265107.15</v>
+        <v>5940</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="5" t="s">
-        <v>334</v>
+        <v>347</v>
       </c>
       <c r="B118" s="6" t="s">
-        <v>335</v>
+        <v>348</v>
       </c>
       <c r="C118" s="7" t="s">
-        <v>14</v>
+        <v>261</v>
       </c>
       <c r="D118" s="7" t="s">
-        <v>336</v>
+        <v>349</v>
       </c>
       <c r="E118" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>263</v>
       </c>
       <c r="H118" s="7" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I118" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J118" s="10">
-        <v>9960</v>
+        <v>20000</v>
       </c>
       <c r="L118" s="7">
         <v>1</v>
       </c>
       <c r="M118" s="7">
         <v>1</v>
       </c>
       <c r="N118" s="10">
-        <v>9860.4</v>
+        <v>19800</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="5" t="s">
-        <v>337</v>
+        <v>350</v>
       </c>
       <c r="B119" s="6" t="s">
-        <v>338</v>
+        <v>351</v>
       </c>
       <c r="C119" s="7" t="s">
-        <v>14</v>
+        <v>261</v>
       </c>
       <c r="D119" s="7" t="s">
-        <v>339</v>
+        <v>352</v>
       </c>
       <c r="E119" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>263</v>
       </c>
       <c r="H119" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I119" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J119" s="10">
-        <v>15662</v>
+        <v>20000</v>
       </c>
       <c r="L119" s="7">
         <v>1</v>
       </c>
       <c r="M119" s="7">
         <v>1</v>
       </c>
       <c r="N119" s="10">
-        <v>15505.38</v>
+        <v>19800</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="5" t="s">
-        <v>340</v>
+        <v>353</v>
       </c>
       <c r="B120" s="6" t="s">
-        <v>341</v>
+        <v>354</v>
       </c>
       <c r="C120" s="7" t="s">
-        <v>14</v>
+        <v>261</v>
       </c>
       <c r="D120" s="7" t="s">
-        <v>342</v>
+        <v>355</v>
       </c>
       <c r="E120" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>263</v>
       </c>
       <c r="H120" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I120" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J120" s="10">
-        <v>15662</v>
+        <v>50000</v>
       </c>
       <c r="L120" s="7">
         <v>1</v>
       </c>
       <c r="M120" s="7">
         <v>1</v>
       </c>
       <c r="N120" s="10">
-        <v>15505.38</v>
+        <v>49500</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="5" t="s">
-        <v>343</v>
+        <v>356</v>
       </c>
       <c r="B121" s="6" t="s">
-        <v>344</v>
+        <v>357</v>
       </c>
       <c r="C121" s="7" t="s">
-        <v>14</v>
+        <v>261</v>
       </c>
       <c r="D121" s="7" t="s">
-        <v>345</v>
+        <v>358</v>
       </c>
       <c r="E121" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>263</v>
       </c>
       <c r="H121" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I121" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J121" s="10">
-        <v>8500</v>
+        <v>70000</v>
       </c>
       <c r="L121" s="7">
         <v>1</v>
       </c>
       <c r="M121" s="7">
         <v>1</v>
       </c>
       <c r="N121" s="10">
-        <v>8415</v>
+        <v>69300</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="5" t="s">
-        <v>346</v>
+        <v>359</v>
       </c>
       <c r="B122" s="6" t="s">
-        <v>347</v>
+        <v>360</v>
       </c>
       <c r="C122" s="7" t="s">
-        <v>14</v>
+        <v>261</v>
       </c>
       <c r="D122" s="7" t="s">
-        <v>348</v>
+        <v>361</v>
       </c>
       <c r="E122" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>263</v>
       </c>
       <c r="H122" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I122" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J122" s="10">
-        <v>9140</v>
+        <v>185</v>
       </c>
       <c r="L122" s="7">
         <v>1</v>
       </c>
       <c r="M122" s="7">
         <v>1</v>
       </c>
       <c r="N122" s="10">
-        <v>9048.6</v>
+        <v>183.15</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="5" t="s">
-        <v>349</v>
+        <v>362</v>
       </c>
       <c r="B123" s="6" t="s">
-        <v>350</v>
+        <v>363</v>
       </c>
       <c r="C123" s="7" t="s">
-        <v>14</v>
+        <v>261</v>
       </c>
       <c r="D123" s="7" t="s">
-        <v>351</v>
+        <v>364</v>
       </c>
       <c r="E123" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>263</v>
       </c>
       <c r="H123" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I123" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J123" s="10">
-        <v>10499</v>
+        <v>9000</v>
       </c>
       <c r="L123" s="7">
         <v>1</v>
       </c>
       <c r="M123" s="7">
         <v>1</v>
       </c>
       <c r="N123" s="10">
-        <v>10394.01</v>
+        <v>8910</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="5" t="s">
-        <v>352</v>
+        <v>365</v>
       </c>
       <c r="B124" s="6" t="s">
-        <v>353</v>
+        <v>366</v>
       </c>
       <c r="C124" s="7" t="s">
-        <v>14</v>
+        <v>261</v>
       </c>
       <c r="D124" s="7" t="s">
-        <v>354</v>
+        <v>367</v>
       </c>
       <c r="E124" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>263</v>
       </c>
       <c r="H124" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I124" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J124" s="10">
-        <v>11139</v>
+        <v>5605</v>
       </c>
       <c r="L124" s="7">
         <v>1</v>
       </c>
       <c r="M124" s="7">
         <v>1</v>
       </c>
       <c r="N124" s="10">
-        <v>11027.61</v>
+        <v>5548.95</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="5" t="s">
-        <v>355</v>
+        <v>368</v>
       </c>
       <c r="B125" s="6" t="s">
-        <v>356</v>
+        <v>369</v>
       </c>
       <c r="C125" s="7" t="s">
-        <v>357</v>
+        <v>14</v>
       </c>
       <c r="D125" s="7" t="s">
-        <v>358</v>
+        <v>370</v>
       </c>
       <c r="E125" s="7" t="s">
-        <v>359</v>
+        <v>16</v>
+      </c>
+      <c r="G125" s="9" t="s">
+        <v>14</v>
       </c>
       <c r="H125" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I125" s="7" t="s">
-        <v>360</v>
+        <v>18</v>
       </c>
       <c r="J125" s="10">
-        <v>350000</v>
+        <v>25280</v>
       </c>
       <c r="L125" s="7">
         <v>1</v>
       </c>
       <c r="M125" s="7">
         <v>1</v>
       </c>
       <c r="N125" s="10">
-        <v>346500</v>
+        <v>25027.2</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="5" t="s">
-        <v>361</v>
+        <v>371</v>
       </c>
       <c r="B126" s="6" t="s">
-        <v>362</v>
+        <v>32</v>
       </c>
       <c r="C126" s="7" t="s">
-        <v>357</v>
+        <v>14</v>
       </c>
       <c r="D126" s="7" t="s">
-        <v>363</v>
+        <v>372</v>
       </c>
       <c r="E126" s="7" t="s">
-        <v>359</v>
+        <v>16</v>
+      </c>
+      <c r="G126" s="9" t="s">
+        <v>14</v>
       </c>
       <c r="H126" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I126" s="7" t="s">
-        <v>364</v>
+        <v>18</v>
       </c>
       <c r="J126" s="10">
-        <v>175000</v>
+        <v>18130</v>
       </c>
       <c r="L126" s="7">
         <v>1</v>
       </c>
       <c r="M126" s="7">
         <v>1</v>
       </c>
       <c r="N126" s="10">
-        <v>173250</v>
+        <v>17948.7</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="5" t="s">
-        <v>365</v>
+        <v>373</v>
       </c>
       <c r="B127" s="6" t="s">
-        <v>365</v>
+        <v>374</v>
       </c>
       <c r="C127" s="7" t="s">
-        <v>357</v>
+        <v>14</v>
       </c>
       <c r="D127" s="7" t="s">
-        <v>366</v>
+        <v>375</v>
       </c>
       <c r="E127" s="7" t="s">
-        <v>359</v>
+        <v>16</v>
+      </c>
+      <c r="G127" s="9" t="s">
+        <v>14</v>
       </c>
       <c r="H127" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I127" s="7" t="s">
-        <v>367</v>
+        <v>18</v>
       </c>
       <c r="J127" s="10">
-        <v>350</v>
+        <v>3</v>
       </c>
       <c r="L127" s="7">
         <v>1</v>
       </c>
       <c r="M127" s="7">
         <v>1</v>
       </c>
       <c r="N127" s="10">
-        <v>346.5</v>
+        <v>2.97</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="5" t="s">
-        <v>368</v>
+        <v>376</v>
       </c>
       <c r="B128" s="6" t="s">
-        <v>369</v>
+        <v>377</v>
       </c>
       <c r="C128" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D128" s="7" t="s">
-        <v>370</v>
+        <v>378</v>
       </c>
       <c r="E128" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H128" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I128" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J128" s="10">
-        <v>749</v>
+        <v>4500</v>
       </c>
       <c r="L128" s="7">
         <v>1</v>
       </c>
       <c r="M128" s="7">
         <v>1</v>
       </c>
       <c r="N128" s="10">
-        <v>741.51</v>
+        <v>4455</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="5" t="s">
-        <v>371</v>
+        <v>379</v>
       </c>
       <c r="B129" s="6" t="s">
-        <v>372</v>
+        <v>380</v>
       </c>
       <c r="C129" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D129" s="7" t="s">
-        <v>373</v>
+        <v>381</v>
       </c>
       <c r="E129" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H129" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I129" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J129" s="10">
-        <v>16192</v>
+        <v>277685</v>
       </c>
       <c r="L129" s="7">
         <v>1</v>
       </c>
       <c r="M129" s="7">
         <v>1</v>
       </c>
       <c r="N129" s="10">
-        <v>16030.08</v>
+        <v>274908.15</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="5" t="s">
-        <v>374</v>
+        <v>382</v>
       </c>
       <c r="B130" s="6" t="s">
-        <v>375</v>
+        <v>383</v>
       </c>
       <c r="C130" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D130" s="7" t="s">
-        <v>376</v>
+        <v>384</v>
       </c>
       <c r="E130" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H130" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I130" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J130" s="10">
-        <v>36000</v>
+        <v>2376</v>
       </c>
       <c r="L130" s="7">
         <v>1</v>
       </c>
       <c r="M130" s="7">
         <v>1</v>
       </c>
       <c r="N130" s="10">
-        <v>35640</v>
+        <v>2352.24</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="5" t="s">
-        <v>377</v>
+        <v>385</v>
       </c>
       <c r="B131" s="6" t="s">
-        <v>378</v>
+        <v>386</v>
       </c>
       <c r="C131" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D131" s="7" t="s">
-        <v>379</v>
+        <v>387</v>
       </c>
       <c r="E131" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H131" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I131" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J131" s="10">
-        <v>12380</v>
+        <v>1980</v>
       </c>
       <c r="L131" s="7">
         <v>1</v>
       </c>
       <c r="M131" s="7">
         <v>1</v>
       </c>
       <c r="N131" s="10">
-        <v>12256.2</v>
+        <v>1960.2</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="5" t="s">
-        <v>380</v>
+        <v>388</v>
       </c>
       <c r="B132" s="6" t="s">
-        <v>381</v>
+        <v>389</v>
       </c>
       <c r="C132" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D132" s="7" t="s">
-        <v>382</v>
+        <v>390</v>
       </c>
       <c r="E132" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H132" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I132" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J132" s="10">
-        <v>11998.4</v>
+        <v>5000</v>
       </c>
       <c r="L132" s="7">
         <v>1</v>
       </c>
       <c r="M132" s="7">
         <v>1</v>
       </c>
       <c r="N132" s="10">
-        <v>11878.42</v>
+        <v>4950</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="5" t="s">
-        <v>383</v>
+        <v>391</v>
       </c>
       <c r="B133" s="6" t="s">
-        <v>381</v>
+        <v>392</v>
       </c>
       <c r="C133" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D133" s="7" t="s">
-        <v>384</v>
+        <v>393</v>
       </c>
       <c r="E133" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G133" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H133" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I133" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J133" s="10">
-        <v>11998.4</v>
+        <v>8000</v>
       </c>
       <c r="L133" s="7">
         <v>1</v>
       </c>
       <c r="M133" s="7">
         <v>1</v>
       </c>
       <c r="N133" s="10">
-        <v>11878.42</v>
+        <v>7920</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="5" t="s">
-        <v>385</v>
+        <v>394</v>
       </c>
       <c r="B134" s="6" t="s">
-        <v>386</v>
+        <v>395</v>
       </c>
       <c r="C134" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D134" s="7" t="s">
-        <v>387</v>
+        <v>396</v>
       </c>
       <c r="E134" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H134" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I134" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J134" s="10">
-        <v>6417</v>
+        <v>1000</v>
       </c>
       <c r="L134" s="7">
         <v>1</v>
       </c>
       <c r="M134" s="7">
         <v>1</v>
       </c>
       <c r="N134" s="10">
-        <v>6352.83</v>
+        <v>990</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="5" t="s">
-        <v>388</v>
+        <v>397</v>
       </c>
       <c r="B135" s="6" t="s">
-        <v>386</v>
+        <v>398</v>
       </c>
       <c r="C135" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D135" s="7" t="s">
-        <v>389</v>
+        <v>399</v>
       </c>
       <c r="E135" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G135" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H135" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I135" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J135" s="10">
-        <v>6417</v>
+        <v>500</v>
       </c>
       <c r="L135" s="7">
         <v>1</v>
       </c>
       <c r="M135" s="7">
         <v>1</v>
       </c>
       <c r="N135" s="10">
-        <v>6352.83</v>
+        <v>495</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="5" t="s">
-        <v>390</v>
+        <v>400</v>
       </c>
       <c r="B136" s="6" t="s">
-        <v>391</v>
+        <v>401</v>
       </c>
       <c r="C136" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D136" s="7" t="s">
-        <v>392</v>
+        <v>402</v>
       </c>
       <c r="E136" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H136" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I136" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J136" s="10">
-        <v>1700</v>
+        <v>11240</v>
       </c>
       <c r="L136" s="7">
         <v>1</v>
       </c>
       <c r="M136" s="7">
         <v>1</v>
       </c>
       <c r="N136" s="10">
-        <v>1683</v>
+        <v>11127.6</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="5" t="s">
-        <v>393</v>
+        <v>403</v>
       </c>
       <c r="B137" s="6" t="s">
-        <v>394</v>
+        <v>404</v>
       </c>
       <c r="C137" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D137" s="7" t="s">
-        <v>395</v>
+        <v>405</v>
       </c>
       <c r="E137" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H137" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I137" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J137" s="10">
-        <v>460</v>
+        <v>12650</v>
       </c>
       <c r="L137" s="7">
         <v>1</v>
       </c>
       <c r="M137" s="7">
         <v>1</v>
       </c>
       <c r="N137" s="10">
-        <v>455.4</v>
+        <v>12523.5</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="5" t="s">
-        <v>396</v>
+        <v>406</v>
       </c>
       <c r="B138" s="6" t="s">
-        <v>397</v>
+        <v>407</v>
       </c>
       <c r="C138" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D138" s="7" t="s">
-        <v>398</v>
+        <v>408</v>
       </c>
       <c r="E138" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G138" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H138" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I138" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J138" s="10">
-        <v>68460</v>
+        <v>14230</v>
       </c>
       <c r="L138" s="7">
         <v>1</v>
       </c>
       <c r="M138" s="7">
         <v>1</v>
       </c>
       <c r="N138" s="10">
-        <v>67775.4</v>
+        <v>14087.7</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="5" t="s">
-        <v>399</v>
+        <v>409</v>
       </c>
       <c r="B139" s="6" t="s">
-        <v>400</v>
+        <v>410</v>
       </c>
       <c r="C139" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D139" s="7" t="s">
-        <v>401</v>
+        <v>411</v>
       </c>
       <c r="E139" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H139" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I139" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J139" s="10">
-        <v>79160</v>
+        <v>6740</v>
       </c>
       <c r="L139" s="7">
         <v>1</v>
       </c>
       <c r="M139" s="7">
         <v>1</v>
       </c>
       <c r="N139" s="10">
-        <v>78368.4</v>
+        <v>6672.6</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="5" t="s">
-        <v>402</v>
+        <v>412</v>
       </c>
       <c r="B140" s="6" t="s">
-        <v>403</v>
+        <v>413</v>
       </c>
       <c r="C140" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D140" s="7" t="s">
-        <v>404</v>
+        <v>414</v>
       </c>
       <c r="E140" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H140" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I140" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J140" s="10">
-        <v>105090</v>
+        <v>7590</v>
       </c>
       <c r="L140" s="7">
         <v>1</v>
       </c>
       <c r="M140" s="7">
         <v>1</v>
       </c>
       <c r="N140" s="10">
-        <v>104039.1</v>
+        <v>7514.1</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="5" t="s">
-        <v>405</v>
+        <v>415</v>
       </c>
       <c r="B141" s="6" t="s">
-        <v>406</v>
+        <v>416</v>
       </c>
       <c r="C141" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D141" s="7" t="s">
-        <v>407</v>
+        <v>417</v>
       </c>
       <c r="E141" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G141" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H141" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I141" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J141" s="10">
-        <v>13232</v>
+        <v>8530</v>
       </c>
       <c r="L141" s="7">
         <v>1</v>
       </c>
       <c r="M141" s="7">
         <v>1</v>
       </c>
       <c r="N141" s="10">
-        <v>13099.68</v>
+        <v>8444.7</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="5" t="s">
-        <v>408</v>
+        <v>418</v>
       </c>
       <c r="B142" s="6" t="s">
-        <v>409</v>
+        <v>419</v>
       </c>
       <c r="C142" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D142" s="7" t="s">
-        <v>410</v>
+        <v>420</v>
       </c>
       <c r="E142" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H142" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I142" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J142" s="10">
-        <v>15610</v>
+        <v>9995</v>
       </c>
       <c r="L142" s="7">
         <v>1</v>
       </c>
       <c r="M142" s="7">
         <v>1</v>
       </c>
       <c r="N142" s="10">
-        <v>15453.9</v>
+        <v>9895.05</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="5" t="s">
-        <v>411</v>
+        <v>421</v>
       </c>
       <c r="B143" s="6" t="s">
-        <v>412</v>
+        <v>392</v>
       </c>
       <c r="C143" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D143" s="7" t="s">
-        <v>413</v>
+        <v>422</v>
       </c>
       <c r="E143" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H143" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I143" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J143" s="10">
-        <v>18544</v>
+        <v>8000</v>
       </c>
       <c r="L143" s="7">
         <v>1</v>
       </c>
       <c r="M143" s="7">
         <v>1</v>
       </c>
       <c r="N143" s="10">
-        <v>18358.56</v>
+        <v>7920</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="5" t="s">
-        <v>414</v>
+        <v>423</v>
       </c>
       <c r="B144" s="6" t="s">
-        <v>415</v>
+        <v>424</v>
       </c>
       <c r="C144" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D144" s="7" t="s">
-        <v>416</v>
+        <v>425</v>
       </c>
       <c r="E144" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H144" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I144" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J144" s="10">
-        <v>22302</v>
+        <v>1980</v>
       </c>
       <c r="L144" s="7">
         <v>1</v>
       </c>
       <c r="M144" s="7">
         <v>1</v>
       </c>
       <c r="N144" s="10">
-        <v>22078.98</v>
+        <v>1960.2</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="5" t="s">
-        <v>417</v>
+        <v>426</v>
       </c>
       <c r="B145" s="6" t="s">
-        <v>418</v>
+        <v>427</v>
       </c>
       <c r="C145" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D145" s="7" t="s">
-        <v>419</v>
+        <v>428</v>
       </c>
       <c r="E145" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H145" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I145" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J145" s="10">
-        <v>26310</v>
+        <v>3600</v>
       </c>
       <c r="L145" s="7">
         <v>1</v>
       </c>
       <c r="M145" s="7">
         <v>1</v>
       </c>
       <c r="N145" s="10">
-        <v>26046.9</v>
+        <v>3564</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="5" t="s">
-        <v>420</v>
+        <v>429</v>
       </c>
       <c r="B146" s="6" t="s">
-        <v>421</v>
+        <v>430</v>
       </c>
       <c r="C146" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D146" s="7" t="s">
-        <v>422</v>
+        <v>431</v>
       </c>
       <c r="E146" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H146" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I146" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J146" s="10">
-        <v>28268</v>
+        <v>297000</v>
       </c>
       <c r="L146" s="7">
         <v>1</v>
       </c>
       <c r="M146" s="7">
         <v>1</v>
       </c>
       <c r="N146" s="10">
-        <v>27985.32</v>
+        <v>294030</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="5" t="s">
-        <v>423</v>
+        <v>432</v>
       </c>
       <c r="B147" s="6" t="s">
-        <v>424</v>
+        <v>433</v>
       </c>
       <c r="C147" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D147" s="7" t="s">
-        <v>425</v>
+        <v>434</v>
       </c>
       <c r="E147" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H147" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I147" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J147" s="10">
-        <v>85276</v>
+        <v>495000</v>
       </c>
       <c r="L147" s="7">
         <v>1</v>
       </c>
       <c r="M147" s="7">
         <v>1</v>
       </c>
       <c r="N147" s="10">
-        <v>84423.24</v>
+        <v>490050</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="5" t="s">
-        <v>426</v>
+        <v>435</v>
       </c>
       <c r="B148" s="6" t="s">
-        <v>427</v>
+        <v>436</v>
       </c>
       <c r="C148" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D148" s="7" t="s">
-        <v>428</v>
+        <v>437</v>
       </c>
       <c r="E148" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H148" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I148" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J148" s="10">
-        <v>28382</v>
+        <v>99000</v>
       </c>
       <c r="L148" s="7">
         <v>1</v>
       </c>
       <c r="M148" s="7">
         <v>1</v>
       </c>
       <c r="N148" s="10">
-        <v>28098.18</v>
+        <v>98010</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="5" t="s">
-        <v>429</v>
+        <v>438</v>
       </c>
       <c r="B149" s="6" t="s">
-        <v>430</v>
+        <v>439</v>
       </c>
       <c r="C149" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D149" s="7" t="s">
-        <v>431</v>
+        <v>440</v>
       </c>
       <c r="E149" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H149" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I149" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J149" s="10">
-        <v>14249</v>
+        <v>1200</v>
       </c>
       <c r="L149" s="7">
         <v>1</v>
       </c>
       <c r="M149" s="7">
         <v>1</v>
       </c>
       <c r="N149" s="10">
-        <v>14106.51</v>
+        <v>1188</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="5" t="s">
-        <v>432</v>
+        <v>441</v>
       </c>
       <c r="B150" s="6" t="s">
-        <v>433</v>
+        <v>442</v>
       </c>
       <c r="C150" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D150" s="7" t="s">
-        <v>434</v>
+        <v>443</v>
       </c>
       <c r="E150" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H150" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I150" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J150" s="10">
-        <v>5000</v>
+        <v>180845</v>
       </c>
       <c r="L150" s="7">
         <v>1</v>
       </c>
       <c r="M150" s="7">
         <v>1</v>
       </c>
       <c r="N150" s="10">
-        <v>4950</v>
+        <v>179036.55</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="5" t="s">
-        <v>435</v>
+        <v>444</v>
       </c>
       <c r="B151" s="6" t="s">
-        <v>436</v>
+        <v>445</v>
       </c>
       <c r="C151" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D151" s="7" t="s">
-        <v>437</v>
+        <v>446</v>
       </c>
       <c r="E151" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H151" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I151" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J151" s="10">
-        <v>15000</v>
+        <v>186785</v>
       </c>
       <c r="L151" s="7">
         <v>1</v>
       </c>
       <c r="M151" s="7">
         <v>1</v>
       </c>
       <c r="N151" s="10">
-        <v>14850</v>
+        <v>184917.15</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="5" t="s">
-        <v>438</v>
+        <v>447</v>
       </c>
       <c r="B152" s="6" t="s">
-        <v>439</v>
+        <v>448</v>
       </c>
       <c r="C152" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D152" s="7" t="s">
-        <v>440</v>
+        <v>449</v>
       </c>
       <c r="E152" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H152" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I152" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J152" s="10">
-        <v>18800</v>
+        <v>180845</v>
       </c>
       <c r="L152" s="7">
         <v>1</v>
       </c>
       <c r="M152" s="7">
         <v>1</v>
       </c>
       <c r="N152" s="10">
-        <v>18612</v>
+        <v>179036.55</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="5" t="s">
-        <v>441</v>
+        <v>450</v>
       </c>
       <c r="B153" s="6" t="s">
-        <v>442</v>
+        <v>451</v>
       </c>
       <c r="C153" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D153" s="7" t="s">
-        <v>443</v>
+        <v>452</v>
       </c>
       <c r="E153" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H153" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I153" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J153" s="10">
-        <v>5400</v>
+        <v>186785</v>
       </c>
       <c r="L153" s="7">
         <v>1</v>
       </c>
       <c r="M153" s="7">
         <v>1</v>
       </c>
       <c r="N153" s="10">
-        <v>5346</v>
+        <v>184917.15</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="5" t="s">
-        <v>444</v>
+        <v>453</v>
       </c>
       <c r="B154" s="6" t="s">
-        <v>445</v>
+        <v>454</v>
       </c>
       <c r="C154" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D154" s="7" t="s">
-        <v>446</v>
+        <v>455</v>
       </c>
       <c r="E154" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H154" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I154" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J154" s="10">
-        <v>5181</v>
+        <v>625</v>
       </c>
       <c r="L154" s="7">
         <v>1</v>
       </c>
       <c r="M154" s="7">
         <v>1</v>
       </c>
       <c r="N154" s="10">
-        <v>5129.19</v>
+        <v>618.75</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="5" t="s">
-        <v>447</v>
+        <v>456</v>
       </c>
       <c r="B155" s="6" t="s">
-        <v>448</v>
+        <v>457</v>
       </c>
       <c r="C155" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D155" s="7" t="s">
-        <v>449</v>
+        <v>458</v>
       </c>
       <c r="E155" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H155" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I155" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J155" s="10">
-        <v>999</v>
+        <v>60</v>
       </c>
       <c r="L155" s="7">
         <v>1</v>
       </c>
       <c r="M155" s="7">
         <v>1</v>
       </c>
       <c r="N155" s="10">
-        <v>989.01</v>
+        <v>59.4</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="5" t="s">
-        <v>450</v>
+        <v>459</v>
       </c>
       <c r="B156" s="6" t="s">
-        <v>451</v>
+        <v>460</v>
       </c>
       <c r="C156" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D156" s="7" t="s">
-        <v>452</v>
+        <v>461</v>
       </c>
       <c r="E156" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H156" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I156" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J156" s="10">
-        <v>11110</v>
+        <v>115</v>
       </c>
       <c r="L156" s="7">
         <v>1</v>
       </c>
       <c r="M156" s="7">
         <v>1</v>
       </c>
       <c r="N156" s="10">
-        <v>10998.9</v>
+        <v>113.85</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="5" t="s">
-        <v>453</v>
+        <v>462</v>
       </c>
       <c r="B157" s="6" t="s">
-        <v>454</v>
+        <v>463</v>
       </c>
       <c r="C157" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D157" s="7" t="s">
-        <v>455</v>
+        <v>464</v>
       </c>
       <c r="E157" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H157" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I157" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J157" s="10">
-        <v>3300</v>
+        <v>197.5</v>
       </c>
       <c r="L157" s="7">
         <v>1</v>
       </c>
       <c r="M157" s="7">
         <v>1</v>
       </c>
       <c r="N157" s="10">
-        <v>3267</v>
+        <v>195.53</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="5" t="s">
-        <v>456</v>
+        <v>465</v>
       </c>
       <c r="B158" s="6" t="s">
-        <v>457</v>
+        <v>466</v>
       </c>
       <c r="C158" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D158" s="7" t="s">
-        <v>458</v>
+        <v>467</v>
       </c>
       <c r="E158" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H158" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I158" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J158" s="10">
-        <v>69</v>
+        <v>505</v>
       </c>
       <c r="L158" s="7">
         <v>1</v>
       </c>
       <c r="M158" s="7">
         <v>1</v>
       </c>
       <c r="N158" s="10">
-        <v>68.31</v>
+        <v>499.95</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="5" t="s">
-        <v>459</v>
+        <v>468</v>
       </c>
       <c r="B159" s="6" t="s">
-        <v>460</v>
+        <v>469</v>
       </c>
       <c r="C159" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D159" s="7" t="s">
-        <v>461</v>
+        <v>470</v>
       </c>
       <c r="E159" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H159" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I159" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J159" s="10">
-        <v>120</v>
+        <v>950</v>
       </c>
       <c r="L159" s="7">
         <v>1</v>
       </c>
       <c r="M159" s="7">
         <v>1</v>
       </c>
       <c r="N159" s="10">
-        <v>118.8</v>
+        <v>940.5</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="5" t="s">
-        <v>462</v>
+        <v>471</v>
       </c>
       <c r="B160" s="6" t="s">
-        <v>463</v>
+        <v>472</v>
       </c>
       <c r="C160" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D160" s="7" t="s">
-        <v>464</v>
+        <v>473</v>
       </c>
       <c r="E160" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H160" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I160" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J160" s="10">
-        <v>15280.4</v>
+        <v>1650</v>
       </c>
       <c r="L160" s="7">
         <v>1</v>
       </c>
       <c r="M160" s="7">
         <v>1</v>
       </c>
       <c r="N160" s="10">
-        <v>15127.6</v>
+        <v>1633.5</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="5" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="B161" s="6" t="s">
-        <v>466</v>
+        <v>475</v>
       </c>
       <c r="C161" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D161" s="7" t="s">
-        <v>467</v>
+        <v>476</v>
       </c>
       <c r="E161" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H161" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I161" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J161" s="10">
-        <v>15810.4</v>
+        <v>4995</v>
       </c>
       <c r="L161" s="7">
         <v>1</v>
       </c>
       <c r="M161" s="7">
         <v>1</v>
       </c>
       <c r="N161" s="10">
-        <v>15652.3</v>
+        <v>4945.05</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="5" t="s">
-        <v>468</v>
+        <v>477</v>
       </c>
       <c r="B162" s="6" t="s">
-        <v>463</v>
+        <v>478</v>
       </c>
       <c r="C162" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D162" s="7" t="s">
-        <v>469</v>
+        <v>479</v>
       </c>
       <c r="E162" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H162" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I162" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J162" s="10">
-        <v>15280.4</v>
+        <v>625</v>
       </c>
       <c r="L162" s="7">
         <v>1</v>
       </c>
       <c r="M162" s="7">
         <v>1</v>
       </c>
       <c r="N162" s="10">
-        <v>15127.6</v>
+        <v>618.75</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="5" t="s">
-        <v>470</v>
+        <v>480</v>
       </c>
       <c r="B163" s="6" t="s">
-        <v>466</v>
+        <v>481</v>
       </c>
       <c r="C163" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D163" s="7" t="s">
-        <v>471</v>
+        <v>482</v>
       </c>
       <c r="E163" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H163" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I163" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J163" s="10">
-        <v>15810.4</v>
+        <v>59</v>
       </c>
       <c r="L163" s="7">
         <v>1</v>
       </c>
       <c r="M163" s="7">
         <v>1</v>
       </c>
       <c r="N163" s="10">
-        <v>15652.3</v>
+        <v>58.41</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="5" t="s">
-        <v>472</v>
+        <v>483</v>
       </c>
       <c r="B164" s="6" t="s">
-        <v>473</v>
+        <v>484</v>
       </c>
       <c r="C164" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D164" s="7" t="s">
-        <v>474</v>
+        <v>485</v>
       </c>
       <c r="E164" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H164" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I164" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J164" s="10">
-        <v>4900</v>
+        <v>16400</v>
       </c>
       <c r="L164" s="7">
         <v>1</v>
       </c>
       <c r="M164" s="7">
         <v>1</v>
       </c>
       <c r="N164" s="10">
-        <v>4851</v>
+        <v>16236</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="5" t="s">
-        <v>475</v>
+        <v>486</v>
       </c>
       <c r="B165" s="6" t="s">
-        <v>473</v>
+        <v>275</v>
       </c>
       <c r="C165" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D165" s="7" t="s">
-        <v>476</v>
+        <v>487</v>
       </c>
       <c r="E165" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H165" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I165" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J165" s="10">
-        <v>4900</v>
+        <v>11700</v>
       </c>
       <c r="L165" s="7">
         <v>1</v>
       </c>
       <c r="M165" s="7">
         <v>1</v>
       </c>
       <c r="N165" s="10">
-        <v>4851</v>
+        <v>11583</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="5" t="s">
-        <v>477</v>
+        <v>488</v>
       </c>
       <c r="B166" s="6" t="s">
-        <v>478</v>
+        <v>489</v>
       </c>
       <c r="C166" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D166" s="7" t="s">
-        <v>479</v>
+        <v>490</v>
       </c>
       <c r="E166" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G166" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H166" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I166" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J166" s="10">
-        <v>9699</v>
+        <v>24020</v>
       </c>
       <c r="L166" s="7">
         <v>1</v>
       </c>
       <c r="M166" s="7">
         <v>1</v>
       </c>
       <c r="N166" s="10">
-        <v>9602.01</v>
+        <v>23779.8</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="5" t="s">
-        <v>480</v>
+        <v>491</v>
       </c>
       <c r="B167" s="6" t="s">
-        <v>481</v>
+        <v>492</v>
       </c>
       <c r="C167" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D167" s="7" t="s">
-        <v>482</v>
+        <v>493</v>
       </c>
       <c r="E167" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G167" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H167" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I167" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J167" s="10">
-        <v>10229</v>
+        <v>3200</v>
       </c>
       <c r="L167" s="7">
         <v>1</v>
       </c>
       <c r="M167" s="7">
         <v>1</v>
       </c>
       <c r="N167" s="10">
-        <v>10126.71</v>
+        <v>3168</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="5" t="s">
-        <v>483</v>
+        <v>494</v>
       </c>
       <c r="B168" s="6" t="s">
-        <v>478</v>
+        <v>495</v>
       </c>
       <c r="C168" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D168" s="7" t="s">
-        <v>484</v>
+        <v>496</v>
       </c>
       <c r="E168" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G168" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H168" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I168" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J168" s="10">
-        <v>9699</v>
+        <v>18999</v>
       </c>
       <c r="L168" s="7">
         <v>1</v>
       </c>
       <c r="M168" s="7">
         <v>1</v>
       </c>
       <c r="N168" s="10">
-        <v>9602.01</v>
+        <v>18809.01</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="5" t="s">
-        <v>485</v>
+        <v>497</v>
       </c>
       <c r="B169" s="6" t="s">
-        <v>481</v>
+        <v>498</v>
       </c>
       <c r="C169" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D169" s="7" t="s">
-        <v>486</v>
+        <v>499</v>
       </c>
       <c r="E169" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G169" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H169" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I169" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J169" s="10">
-        <v>10229</v>
+        <v>65600</v>
       </c>
       <c r="L169" s="7">
         <v>1</v>
       </c>
       <c r="M169" s="7">
         <v>1</v>
       </c>
       <c r="N169" s="10">
-        <v>10126.71</v>
+        <v>64944</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="5" t="s">
-        <v>487</v>
+        <v>500</v>
       </c>
       <c r="B170" s="6" t="s">
-        <v>488</v>
+        <v>501</v>
       </c>
       <c r="C170" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D170" s="7" t="s">
-        <v>489</v>
+        <v>502</v>
       </c>
       <c r="E170" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H170" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I170" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J170" s="10">
-        <v>999</v>
+        <v>23800</v>
       </c>
       <c r="L170" s="7">
         <v>1</v>
       </c>
       <c r="M170" s="7">
         <v>1</v>
       </c>
       <c r="N170" s="10">
-        <v>989.01</v>
+        <v>23562</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="5" t="s">
-        <v>490</v>
+        <v>503</v>
       </c>
       <c r="B171" s="6" t="s">
-        <v>491</v>
+        <v>504</v>
       </c>
       <c r="C171" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D171" s="7" t="s">
-        <v>492</v>
+        <v>505</v>
       </c>
       <c r="E171" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H171" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I171" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J171" s="10">
-        <v>1949</v>
+        <v>3600</v>
       </c>
       <c r="L171" s="7">
         <v>1</v>
       </c>
       <c r="M171" s="7">
         <v>1</v>
       </c>
       <c r="N171" s="10">
-        <v>1929.51</v>
+        <v>3564</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="5" t="s">
-        <v>493</v>
+        <v>506</v>
       </c>
       <c r="B172" s="6" t="s">
-        <v>491</v>
+        <v>507</v>
       </c>
       <c r="C172" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D172" s="7" t="s">
-        <v>494</v>
+        <v>508</v>
       </c>
       <c r="E172" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H172" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I172" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J172" s="10">
-        <v>1799</v>
+        <v>5580</v>
       </c>
       <c r="L172" s="7">
         <v>1</v>
       </c>
       <c r="M172" s="7">
         <v>1</v>
       </c>
       <c r="N172" s="10">
-        <v>1781.01</v>
+        <v>5524.2</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="5" t="s">
-        <v>495</v>
+        <v>509</v>
       </c>
       <c r="B173" s="6" t="s">
-        <v>496</v>
+        <v>510</v>
       </c>
       <c r="C173" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D173" s="7" t="s">
-        <v>497</v>
+        <v>511</v>
       </c>
       <c r="E173" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H173" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I173" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J173" s="10">
-        <v>11804</v>
+        <v>3210</v>
       </c>
       <c r="L173" s="7">
         <v>1</v>
       </c>
       <c r="M173" s="7">
         <v>1</v>
       </c>
       <c r="N173" s="10">
-        <v>11685.96</v>
+        <v>3177.9</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="5" t="s">
-        <v>498</v>
+        <v>512</v>
       </c>
       <c r="B174" s="6" t="s">
-        <v>499</v>
+        <v>513</v>
       </c>
       <c r="C174" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D174" s="7" t="s">
-        <v>500</v>
+        <v>514</v>
       </c>
       <c r="E174" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G174" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H174" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I174" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J174" s="10">
-        <v>2999</v>
+        <v>3000</v>
       </c>
       <c r="L174" s="7">
         <v>1</v>
       </c>
       <c r="M174" s="7">
         <v>1</v>
       </c>
       <c r="N174" s="10">
-        <v>2969.01</v>
+        <v>2970</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="5" t="s">
-        <v>501</v>
+        <v>515</v>
       </c>
       <c r="B175" s="6" t="s">
-        <v>502</v>
+        <v>516</v>
       </c>
       <c r="C175" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D175" s="7" t="s">
-        <v>503</v>
+        <v>517</v>
       </c>
       <c r="E175" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G175" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H175" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I175" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J175" s="10">
-        <v>17900</v>
+        <v>3500</v>
       </c>
       <c r="L175" s="7">
         <v>1</v>
       </c>
       <c r="M175" s="7">
         <v>1</v>
       </c>
       <c r="N175" s="10">
-        <v>17721</v>
+        <v>3465</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="5" t="s">
-        <v>504</v>
+        <v>518</v>
       </c>
       <c r="B176" s="6" t="s">
-        <v>505</v>
+        <v>519</v>
       </c>
       <c r="C176" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D176" s="7" t="s">
-        <v>506</v>
+        <v>520</v>
       </c>
       <c r="E176" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G176" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H176" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I176" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J176" s="10">
-        <v>5170</v>
+        <v>3500</v>
       </c>
       <c r="L176" s="7">
         <v>1</v>
       </c>
       <c r="M176" s="7">
         <v>1</v>
       </c>
       <c r="N176" s="10">
-        <v>5118.3</v>
+        <v>3465</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="5" t="s">
-        <v>507</v>
+        <v>521</v>
       </c>
       <c r="B177" s="6" t="s">
-        <v>508</v>
+        <v>522</v>
       </c>
       <c r="C177" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D177" s="7" t="s">
-        <v>509</v>
+        <v>523</v>
       </c>
       <c r="E177" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H177" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I177" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J177" s="10">
-        <v>4970</v>
+        <v>975</v>
       </c>
       <c r="L177" s="7">
         <v>1</v>
       </c>
       <c r="M177" s="7">
         <v>1</v>
       </c>
       <c r="N177" s="10">
-        <v>4920.3</v>
+        <v>965.25</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="5" t="s">
-        <v>510</v>
+        <v>524</v>
       </c>
       <c r="B178" s="6" t="s">
-        <v>511</v>
+        <v>525</v>
       </c>
       <c r="C178" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D178" s="7" t="s">
-        <v>512</v>
+        <v>526</v>
       </c>
       <c r="E178" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H178" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I178" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J178" s="10">
-        <v>103329</v>
+        <v>340</v>
       </c>
       <c r="L178" s="7">
         <v>1</v>
       </c>
       <c r="M178" s="7">
         <v>1</v>
       </c>
       <c r="N178" s="10">
-        <v>102295.71</v>
+        <v>336.6</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="5" t="s">
-        <v>513</v>
+        <v>527</v>
       </c>
       <c r="B179" s="6" t="s">
-        <v>514</v>
+        <v>528</v>
       </c>
       <c r="C179" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D179" s="7" t="s">
-        <v>515</v>
+        <v>529</v>
       </c>
       <c r="E179" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H179" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I179" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J179" s="10">
-        <v>125829</v>
+        <v>400</v>
       </c>
       <c r="L179" s="7">
         <v>1</v>
       </c>
       <c r="M179" s="7">
         <v>1</v>
       </c>
       <c r="N179" s="10">
-        <v>124570.71</v>
+        <v>396</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="5" t="s">
-        <v>516</v>
+        <v>530</v>
       </c>
       <c r="B180" s="6" t="s">
-        <v>517</v>
+        <v>531</v>
       </c>
       <c r="C180" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D180" s="7" t="s">
-        <v>518</v>
+        <v>532</v>
       </c>
       <c r="E180" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H180" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I180" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J180" s="10">
-        <v>103859</v>
+        <v>400</v>
       </c>
       <c r="L180" s="7">
         <v>1</v>
       </c>
       <c r="M180" s="7">
         <v>1</v>
       </c>
       <c r="N180" s="10">
-        <v>102820.41</v>
+        <v>396</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="5" t="s">
-        <v>519</v>
+        <v>533</v>
       </c>
       <c r="B181" s="6" t="s">
-        <v>520</v>
+        <v>534</v>
       </c>
       <c r="C181" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D181" s="7" t="s">
-        <v>521</v>
+        <v>535</v>
       </c>
       <c r="E181" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G181" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H181" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I181" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J181" s="10">
-        <v>126359</v>
+        <v>280</v>
       </c>
       <c r="L181" s="7">
         <v>1</v>
       </c>
       <c r="M181" s="7">
         <v>1</v>
       </c>
       <c r="N181" s="10">
-        <v>125095.41</v>
+        <v>277.2</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="5" t="s">
-        <v>522</v>
+        <v>536</v>
       </c>
       <c r="B182" s="6" t="s">
-        <v>523</v>
+        <v>537</v>
       </c>
       <c r="C182" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D182" s="7" t="s">
-        <v>524</v>
+        <v>538</v>
       </c>
       <c r="E182" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H182" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I182" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J182" s="10">
-        <v>100047</v>
+        <v>340</v>
       </c>
       <c r="L182" s="7">
         <v>1</v>
       </c>
       <c r="M182" s="7">
         <v>1</v>
       </c>
       <c r="N182" s="10">
-        <v>99046.53</v>
+        <v>336.6</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="5" t="s">
-        <v>525</v>
+        <v>539</v>
       </c>
       <c r="B183" s="6" t="s">
-        <v>526</v>
+        <v>540</v>
       </c>
       <c r="C183" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D183" s="7" t="s">
-        <v>527</v>
+        <v>541</v>
       </c>
       <c r="E183" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G183" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H183" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I183" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J183" s="10">
-        <v>122547</v>
+        <v>340</v>
       </c>
       <c r="L183" s="7">
         <v>1</v>
       </c>
       <c r="M183" s="7">
         <v>1</v>
       </c>
       <c r="N183" s="10">
-        <v>121321.53</v>
+        <v>336.6</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="5" t="s">
-        <v>528</v>
+        <v>542</v>
       </c>
       <c r="B184" s="6" t="s">
-        <v>529</v>
+        <v>543</v>
       </c>
       <c r="C184" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D184" s="7" t="s">
-        <v>530</v>
+        <v>544</v>
       </c>
       <c r="E184" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G184" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H184" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I184" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J184" s="10">
-        <v>103329</v>
+        <v>68980</v>
       </c>
       <c r="L184" s="7">
         <v>1</v>
       </c>
       <c r="M184" s="7">
         <v>1</v>
       </c>
       <c r="N184" s="10">
-        <v>102295.71</v>
+        <v>68290.2</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="5" t="s">
-        <v>531</v>
+        <v>545</v>
       </c>
       <c r="B185" s="6" t="s">
-        <v>532</v>
+        <v>546</v>
       </c>
       <c r="C185" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D185" s="7" t="s">
-        <v>533</v>
+        <v>547</v>
       </c>
       <c r="E185" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G185" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H185" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I185" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J185" s="10">
-        <v>125829</v>
+        <v>72630</v>
       </c>
       <c r="L185" s="7">
         <v>1</v>
       </c>
       <c r="M185" s="7">
         <v>1</v>
       </c>
       <c r="N185" s="10">
-        <v>124570.71</v>
+        <v>71903.7</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="5" t="s">
-        <v>534</v>
+        <v>548</v>
       </c>
       <c r="B186" s="6" t="s">
-        <v>535</v>
+        <v>549</v>
       </c>
       <c r="C186" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D186" s="7" t="s">
-        <v>536</v>
+        <v>550</v>
       </c>
       <c r="E186" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H186" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I186" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J186" s="10">
-        <v>103859</v>
+        <v>17840</v>
       </c>
       <c r="L186" s="7">
         <v>1</v>
       </c>
       <c r="M186" s="7">
         <v>1</v>
       </c>
       <c r="N186" s="10">
-        <v>102820.41</v>
+        <v>17661.6</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="5" t="s">
-        <v>537</v>
+        <v>551</v>
       </c>
       <c r="B187" s="6" t="s">
-        <v>538</v>
+        <v>552</v>
       </c>
       <c r="C187" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D187" s="7" t="s">
-        <v>539</v>
+        <v>553</v>
       </c>
       <c r="E187" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G187" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H187" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I187" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J187" s="10">
-        <v>126359</v>
+        <v>76130</v>
       </c>
       <c r="L187" s="7">
         <v>1</v>
       </c>
       <c r="M187" s="7">
         <v>1</v>
       </c>
       <c r="N187" s="10">
-        <v>125095.41</v>
+        <v>75368.7</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="5" t="s">
-        <v>540</v>
+        <v>554</v>
       </c>
       <c r="B188" s="6" t="s">
-        <v>541</v>
+        <v>555</v>
       </c>
       <c r="C188" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D188" s="7" t="s">
-        <v>542</v>
+        <v>556</v>
       </c>
       <c r="E188" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H188" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I188" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J188" s="10">
-        <v>11700</v>
+        <v>21560</v>
       </c>
       <c r="L188" s="7">
         <v>1</v>
       </c>
       <c r="M188" s="7">
         <v>1</v>
       </c>
       <c r="N188" s="10">
-        <v>11583</v>
+        <v>21344.4</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="5" t="s">
-        <v>543</v>
+        <v>557</v>
       </c>
       <c r="B189" s="6" t="s">
-        <v>179</v>
+        <v>558</v>
       </c>
       <c r="C189" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D189" s="7" t="s">
-        <v>544</v>
+        <v>559</v>
       </c>
       <c r="E189" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G189" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H189" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I189" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J189" s="10">
-        <v>15200</v>
+        <v>11530</v>
       </c>
       <c r="L189" s="7">
         <v>1</v>
       </c>
       <c r="M189" s="7">
         <v>1</v>
       </c>
       <c r="N189" s="10">
-        <v>15048</v>
+        <v>11414.7</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="5" t="s">
-        <v>545</v>
+        <v>560</v>
       </c>
       <c r="B190" s="6" t="s">
-        <v>312</v>
+        <v>561</v>
       </c>
       <c r="C190" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D190" s="7" t="s">
-        <v>546</v>
+        <v>562</v>
       </c>
       <c r="E190" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G190" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H190" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I190" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J190" s="10">
-        <v>33650</v>
+        <v>12720</v>
       </c>
       <c r="L190" s="7">
         <v>1</v>
       </c>
       <c r="M190" s="7">
         <v>1</v>
       </c>
       <c r="N190" s="10">
-        <v>33313.5</v>
+        <v>12592.8</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="5" t="s">
-        <v>547</v>
+        <v>563</v>
       </c>
       <c r="B191" s="6" t="s">
-        <v>182</v>
+        <v>564</v>
       </c>
       <c r="C191" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D191" s="7" t="s">
-        <v>548</v>
+        <v>565</v>
       </c>
       <c r="E191" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G191" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H191" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I191" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J191" s="10">
-        <v>39590</v>
+        <v>14030</v>
       </c>
       <c r="L191" s="7">
         <v>1</v>
       </c>
       <c r="M191" s="7">
         <v>1</v>
       </c>
       <c r="N191" s="10">
-        <v>39194.1</v>
+        <v>13889.7</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="5" t="s">
-        <v>549</v>
+        <v>566</v>
       </c>
       <c r="B192" s="6" t="s">
-        <v>23</v>
+        <v>567</v>
       </c>
       <c r="C192" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D192" s="7" t="s">
-        <v>550</v>
+        <v>568</v>
       </c>
       <c r="E192" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G192" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H192" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I192" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J192" s="10">
-        <v>15200</v>
+        <v>14840</v>
       </c>
       <c r="L192" s="7">
         <v>1</v>
       </c>
       <c r="M192" s="7">
         <v>1</v>
       </c>
       <c r="N192" s="10">
-        <v>15048</v>
+        <v>14691.6</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="5" t="s">
-        <v>551</v>
+        <v>569</v>
       </c>
       <c r="B193" s="6" t="s">
-        <v>176</v>
+        <v>570</v>
       </c>
       <c r="C193" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D193" s="7" t="s">
-        <v>552</v>
+        <v>571</v>
       </c>
       <c r="E193" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G193" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H193" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I193" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J193" s="10">
-        <v>8200</v>
+        <v>18060</v>
       </c>
       <c r="L193" s="7">
         <v>1</v>
       </c>
       <c r="M193" s="7">
         <v>1</v>
       </c>
       <c r="N193" s="10">
-        <v>8118</v>
+        <v>17879.4</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="5" t="s">
-        <v>553</v>
+        <v>572</v>
       </c>
       <c r="B194" s="6" t="s">
-        <v>554</v>
+        <v>573</v>
       </c>
       <c r="C194" s="7" t="s">
-        <v>357</v>
+        <v>14</v>
       </c>
       <c r="D194" s="7" t="s">
-        <v>555</v>
+        <v>574</v>
       </c>
       <c r="E194" s="7" t="s">
-        <v>359</v>
+        <v>16</v>
+      </c>
+      <c r="G194" s="9" t="s">
+        <v>14</v>
       </c>
       <c r="H194" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I194" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J194" s="10">
-        <v>12995</v>
+        <v>22740</v>
       </c>
       <c r="L194" s="7">
         <v>1</v>
       </c>
       <c r="M194" s="7">
         <v>1</v>
       </c>
       <c r="N194" s="10">
-        <v>12865.05</v>
+        <v>22512.6</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="5" t="s">
-        <v>556</v>
+        <v>575</v>
       </c>
       <c r="B195" s="6" t="s">
-        <v>557</v>
+        <v>576</v>
       </c>
       <c r="C195" s="7" t="s">
-        <v>357</v>
+        <v>14</v>
       </c>
       <c r="D195" s="7" t="s">
-        <v>558</v>
+        <v>577</v>
       </c>
       <c r="E195" s="7" t="s">
-        <v>359</v>
+        <v>16</v>
+      </c>
+      <c r="G195" s="9" t="s">
+        <v>14</v>
       </c>
       <c r="H195" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I195" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J195" s="10">
-        <v>23995</v>
+        <v>277685</v>
       </c>
       <c r="L195" s="7">
         <v>1</v>
       </c>
       <c r="M195" s="7">
         <v>1</v>
       </c>
       <c r="N195" s="10">
-        <v>23755.05</v>
+        <v>274908.15</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="5" t="s">
-        <v>559</v>
+        <v>578</v>
       </c>
       <c r="B196" s="6" t="s">
-        <v>560</v>
+        <v>244</v>
       </c>
       <c r="C196" s="7" t="s">
-        <v>357</v>
+        <v>14</v>
       </c>
       <c r="D196" s="7" t="s">
-        <v>561</v>
+        <v>579</v>
       </c>
       <c r="E196" s="7" t="s">
-        <v>359</v>
+        <v>16</v>
+      </c>
+      <c r="G196" s="9" t="s">
+        <v>14</v>
       </c>
       <c r="H196" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I196" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J196" s="10">
-        <v>9900</v>
+        <v>19740</v>
       </c>
       <c r="L196" s="7">
         <v>1</v>
       </c>
       <c r="M196" s="7">
         <v>1</v>
       </c>
       <c r="N196" s="10">
-        <v>9801</v>
+        <v>19542.6</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="5" t="s">
-        <v>562</v>
+        <v>580</v>
       </c>
       <c r="B197" s="6" t="s">
-        <v>563</v>
+        <v>581</v>
       </c>
       <c r="C197" s="7" t="s">
-        <v>357</v>
+        <v>14</v>
       </c>
       <c r="D197" s="7" t="s">
-        <v>564</v>
+        <v>582</v>
       </c>
       <c r="E197" s="7" t="s">
-        <v>359</v>
+        <v>16</v>
+      </c>
+      <c r="G197" s="9" t="s">
+        <v>14</v>
       </c>
       <c r="H197" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I197" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J197" s="10">
-        <v>11000</v>
+        <v>18460</v>
       </c>
       <c r="L197" s="7">
         <v>1</v>
       </c>
       <c r="M197" s="7">
         <v>1</v>
       </c>
       <c r="N197" s="10">
-        <v>10890</v>
+        <v>18275.4</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="5" t="s">
-        <v>565</v>
+        <v>583</v>
       </c>
       <c r="B198" s="6" t="s">
-        <v>566</v>
+        <v>584</v>
       </c>
       <c r="C198" s="7" t="s">
-        <v>357</v>
+        <v>14</v>
       </c>
       <c r="D198" s="7" t="s">
-        <v>567</v>
+        <v>585</v>
       </c>
       <c r="E198" s="7" t="s">
-        <v>359</v>
+        <v>16</v>
+      </c>
+      <c r="G198" s="9" t="s">
+        <v>14</v>
       </c>
       <c r="H198" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I198" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J198" s="10">
-        <v>5000</v>
+        <v>21780</v>
       </c>
       <c r="L198" s="7">
         <v>1</v>
       </c>
       <c r="M198" s="7">
         <v>1</v>
       </c>
       <c r="N198" s="10">
-        <v>4950</v>
-[...4930 lines deleted...]
-      <c r="N330" s="10">
         <v>21562.2</v>
       </c>
     </row>
   </sheetData>
   <pageSetup usePrinterDefaults="0"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010028F0AC6A6E38CD4A93AEB8722B6C91D2" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e4568b544d03cf4e8e652e780b214b61">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c168b142-b8f7-4789-8d4a-1d544364992b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0355e1bd8629e6fe14723f637ed371ce" ns2:_="">
     <xsd:import namespace="c168b142-b8f7-4789-8d4a-1d544364992b"/>
@@ -15972,59 +9898,59 @@
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{982F37F6-B022-4E83-B897-F270B16E65F5}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8E60C461-B91E-4E82-BCE4-3D9F9E78AC6C}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6624C064-D79F-485C-A01B-61367471B16C}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7DBDD1A2-4868-48F0-929B-CD92F0307BB9}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CDA17773-4677-47BF-A611-1D20D33EDFFF}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{61795A7D-0463-4CBA-87D0-8B40817DDB22}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>FlexCel Studio for .NET</Application>
   <DocSecurity>0</DocSecurity>
   <HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr>Appendix E</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 