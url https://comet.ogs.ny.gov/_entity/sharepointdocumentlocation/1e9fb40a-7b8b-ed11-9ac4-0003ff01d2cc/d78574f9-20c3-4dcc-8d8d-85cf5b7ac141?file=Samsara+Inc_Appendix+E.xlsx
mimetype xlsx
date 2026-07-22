--- v0 (2026-04-05)
+++ v1 (2026-07-22)
@@ -13,51 +13,51 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="flId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="flId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="flId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" rupBuild="4506" lastEdited="4" lowestEdited="4"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
     <sheet name="Appendix E" sheetId="1" r:id="flId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="326" uniqueCount="128">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="406" uniqueCount="156">
   <si>
     <t>Product Name</t>
   </si>
   <si>
     <t>Product Description</t>
   </si>
   <si>
     <t>Product Category</t>
   </si>
   <si>
     <t>Manufacturer Part Number (SKU)</t>
   </si>
   <si>
     <t>Lot Information</t>
   </si>
   <si>
     <t>Type of Cloud Service (Ex. XaaS - Anything as a Service)</t>
   </si>
   <si>
     <t>Unit of Measure</t>
   </si>
   <si>
     <t>Units Per Unit of Measure</t>
   </si>
   <si>
@@ -226,96 +226,171 @@
   <si>
     <t>LIC-SG1-G32</t>
   </si>
   <si>
     <t>License for Site Camera Stream</t>
   </si>
   <si>
     <t>LIC-SC1</t>
   </si>
   <si>
     <t>License for Samsara Dome Camera</t>
   </si>
   <si>
     <t>LIC-SC11</t>
   </si>
   <si>
     <t>Connected Sites</t>
   </si>
   <si>
     <t xml:space="preserve">Site Gateway  for Site Visibility with cameras and mounts</t>
   </si>
   <si>
     <t>LIC-SG1-G</t>
   </si>
   <si>
+    <t>Advanced Support</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Samsara's most comprehensive customer experience program.  It combines faster SLA's, proactive TAM engagement, integration consulting and enablement to maximize platform value and operational uptime.</t>
+  </si>
+  <si>
+    <t>LIC-ADVANCED-SUPPORT</t>
+  </si>
+  <si>
+    <t>Asset Tag License</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Asset Tag XS (AT13) is the smallest Asset Tag model, built for handheld tools and specialized equipment where a larger tag is impractical. </t>
+  </si>
+  <si>
+    <t>LIC-AT-TAG-XS</t>
+  </si>
+  <si>
+    <t>Worker Safety License, Hardware-Enabled</t>
+  </si>
+  <si>
+    <t>The Samsara Wearable is a compact, rugged and easy to operate, wireless accessory designed to enhance the safety of frontline workers, particularly those working alone or in hazardous environments. It provides critical safety features such as SOS button for emergency alerts, automatic fall detection and alerting, real-time location sharing, and long-lasting battery life.</t>
+  </si>
+  <si>
+    <t>LIC-CW-WKRSFTY</t>
+  </si>
+  <si>
+    <t>Door Monitor License (ENT)</t>
+  </si>
+  <si>
+    <t>The DM11 Door Monitor is a wireless, data-logging sensor that detects when doors open and close for powerful visibility and security.</t>
+  </si>
+  <si>
+    <t>LIC-DM11-ENT</t>
+  </si>
+  <si>
+    <t>LIC-MC-AIM8</t>
+  </si>
+  <si>
+    <t>The AI Multicam Hub (LIC-MC-AIM8) is a complete camera visibility solution that detects risks around the vehicle, alerts drivers instantly, and accelerates incident resolution. It has eight independent camera inputs with optional audio in addition to monitor support, making it an ideal solution for diverse 360 applications and use cases.</t>
+  </si>
+  <si>
+    <t>Waste Bin Identification Add-on</t>
+  </si>
+  <si>
+    <t>Waste Bin ID is designed for waste management organizations to enhance container tracking and operational efficiency. It works with Samsara’s connected operations platform to provide real-time insights into waste container status</t>
+  </si>
+  <si>
+    <t>LIC-MC-AIMWASTE-BINID</t>
+  </si>
+  <si>
+    <t>Core Waste Detections Add-on</t>
+  </si>
+  <si>
+    <t>This integration combines Samsara’s IoT data with WasteVision’s Operational AI to enhance efficiency, safety, and operational visibility for waste collection</t>
+  </si>
+  <si>
+    <t>LIC-MC-AIMWASTE-CORE</t>
+  </si>
+  <si>
+    <t>Public Sector Road Intelligence</t>
+  </si>
+  <si>
+    <t>Road intelligence solutions provide real-time visibility, AI-powered safety insights, and data-driven tools designed to help government agencies, school districts, and public utilities improve fleet safety, reduce costs, and increase operational efficiency. </t>
+  </si>
+  <si>
+    <t>LIC-ROAD-INTELLIGENCE</t>
+  </si>
+  <si>
+    <t>Tracking Label License</t>
+  </si>
+  <si>
+    <t>The tracking label a specialized license used within the Samsara dashboard to enable or manage labels and tagging for assets and vehicles</t>
+  </si>
+  <si>
+    <t>LIC-TL-LABEL</t>
+  </si>
+  <si>
     <t>Powered Asset Gateway+ License</t>
   </si>
   <si>
     <t>License for Powered Asset Tracker Plus</t>
   </si>
   <si>
     <t>LIC-AG2-ENT</t>
   </si>
   <si>
     <t>Powered Asset Gateway License</t>
   </si>
   <si>
     <t>License for Basic Powered Asset Tracker</t>
   </si>
   <si>
     <t>LIC-AG-PWR-BASIC</t>
   </si>
   <si>
     <t>Unpowered Asset Gateway License</t>
   </si>
   <si>
     <t>License for Unpowered Asset Tracker</t>
   </si>
   <si>
     <t>LIC-AG-UNPWR</t>
   </si>
   <si>
     <t>Camera Connector</t>
   </si>
   <si>
     <t>HD Camera Connector License for third party cameras</t>
   </si>
   <si>
     <t>LIC-CM-ANLG</t>
   </si>
   <si>
     <t>License for 7” Monitor for Multi-Cam</t>
   </si>
   <si>
     <t>License for 7” Monitor. For use with HD Camera Connector and AI Multi-Cam</t>
   </si>
   <si>
     <t>LIC-MC-MNTR7</t>
-  </si>
-[...1 lines deleted...]
-    <t>Asset Tag License</t>
   </si>
   <si>
     <t>License for Asset Tag to easily manage and safeguard small, mission-critical tools and equipment with essential software features</t>
   </si>
   <si>
     <t>LIC-AT-TAG</t>
   </si>
   <si>
     <t>Dash Cam Plus</t>
   </si>
   <si>
     <t>Improved video quality or additional storage. Requires CM33/34</t>
   </si>
   <si>
     <t>LIC-CM-PLUS</t>
   </si>
   <si>
     <t>Commercial Navigation</t>
   </si>
   <si>
     <t xml:space="preserve">	
 Commercial Navigation License</t>
   </si>
   <si>
     <t>LIC-COMM-NAV</t>
@@ -382,50 +457,59 @@
     <t>Connected Training</t>
   </si>
   <si>
     <t>License for Connected Training</t>
   </si>
   <si>
     <t>LIC-TRAINING</t>
   </si>
   <si>
     <t>VG Satellite modem license</t>
   </si>
   <si>
     <t>HW-SAT11 Satellite modem add-on license. For use with VG54+</t>
   </si>
   <si>
     <t>LIC-VG-ASAT</t>
   </si>
   <si>
     <t>License for VG55 FirstNet add-on</t>
   </si>
   <si>
     <t>License for VG55 FirstNet add-on, including Telematics features for AT&amp;T priority band 14 cellular data targeting approved primary and extended primary customers</t>
   </si>
   <si>
     <t>LIC-VG-FN-ADDON</t>
+  </si>
+  <si>
+    <t>Samsara-Pass-Through-Install-Services</t>
+  </si>
+  <si>
+    <t>Pass-through hardware services for fleet services, maintenance, and management; hardware depot management and planning; and emergency break-fix support for all hardware under not-to-exceed contract</t>
+  </si>
+  <si>
+    <t>Professional Services</t>
   </si>
   <si>
     <t>Bundled Part Number?Yes/No</t>
   </si>
   <si>
     <t xml:space="preserve">Percentage-Based List Price  ($)</t>
   </si>
   <si>
     <t>Minimum NYS Discount (%)</t>
   </si>
   <si>
     <t>Actual NYS Discount (%)</t>
   </si>
   <si>
     <t xml:space="preserve">Percentage-Based Net Price  ($)</t>
   </si>
   <si>
     <t>Percent Educational Discount (%)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
@@ -817,124 +901,124 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:R38"/>
+  <dimension ref="A1:R48"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="70.95703125" customWidth="1"/>
     <col min="2" max="2" width="255" customWidth="1"/>
     <col min="3" max="3" width="38.5703125" customWidth="1"/>
-    <col min="4" max="4" width="54.76171875" customWidth="1"/>
+    <col min="4" max="4" width="67.359375" customWidth="1"/>
     <col min="5" max="5" width="27.7734375" customWidth="1"/>
     <col min="6" max="6" width="47.56640625" customWidth="1"/>
     <col min="7" max="7" width="101.54296875" customWidth="1"/>
     <col min="8" max="8" width="27.7734375" customWidth="1"/>
     <col min="9" max="9" width="45.765625" customWidth="1"/>
     <col min="10" max="10" width="25.9765625" customWidth="1"/>
     <col min="11" max="11" width="58.359375" customWidth="1"/>
     <col min="12" max="12" width="43.96875" customWidth="1"/>
     <col min="13" max="13" width="42.171875" customWidth="1"/>
     <col min="14" max="14" width="47.56640625" customWidth="1"/>
     <col min="15" max="15" width="56.5625" customWidth="1"/>
     <col min="16" max="16" width="58.359375" customWidth="1"/>
     <col min="17" max="17" width="52.9609375" customWidth="1"/>
     <col min="18" max="18" width="38.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="11" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="11" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="11" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="11" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="11" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="11" t="s">
-        <v>122</v>
+        <v>150</v>
       </c>
       <c r="G1" s="11" t="s">
         <v>5</v>
       </c>
       <c r="H1" s="11" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="11" t="s">
         <v>7</v>
       </c>
       <c r="J1" s="12" t="s">
         <v>8</v>
       </c>
       <c r="K1" s="11" t="s">
-        <v>123</v>
+        <v>151</v>
       </c>
       <c r="L1" s="11" t="s">
-        <v>124</v>
+        <v>152</v>
       </c>
       <c r="M1" s="11" t="s">
-        <v>125</v>
+        <v>153</v>
       </c>
       <c r="N1" s="12" t="s">
         <v>9</v>
       </c>
       <c r="O1" s="11" t="s">
-        <v>126</v>
+        <v>154</v>
       </c>
       <c r="P1" s="11" t="s">
-        <v>127</v>
+        <v>155</v>
       </c>
       <c r="Q1" s="12" t="s">
         <v>11</v>
       </c>
       <c r="R1" s="11" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C2" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D2" s="7" t="s">
         <v>14</v>
       </c>
       <c r="E2" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G2" s="9" t="s">
@@ -1755,729 +1839,1109 @@
       <c r="A21" s="5" t="s">
         <v>70</v>
       </c>
       <c r="B21" s="6" t="s">
         <v>71</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D21" s="7" t="s">
         <v>72</v>
       </c>
       <c r="E21" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G21" s="9" t="s">
         <v>55</v>
       </c>
       <c r="H21" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I21" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J21" s="10">
-        <v>186</v>
+        <v>198240</v>
       </c>
       <c r="L21" s="7">
         <v>10</v>
       </c>
       <c r="M21" s="7">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="N21" s="10">
-        <v>158.1</v>
+        <v>158592</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="s">
         <v>73</v>
       </c>
       <c r="B22" s="6" t="s">
         <v>74</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D22" s="7" t="s">
         <v>75</v>
       </c>
       <c r="E22" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G22" s="9" t="s">
         <v>55</v>
       </c>
       <c r="H22" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I22" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J22" s="10">
-        <v>186</v>
+        <v>114</v>
       </c>
       <c r="L22" s="7">
         <v>10</v>
       </c>
       <c r="M22" s="7">
-        <v>15</v>
+        <v>17.5</v>
       </c>
       <c r="N22" s="10">
-        <v>158.1</v>
+        <v>94.05</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B23" s="6" t="s">
         <v>77</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>78</v>
       </c>
       <c r="E23" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G23" s="9" t="s">
         <v>55</v>
       </c>
       <c r="H23" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I23" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J23" s="10">
-        <v>144</v>
+        <v>300</v>
       </c>
       <c r="L23" s="7">
         <v>10</v>
       </c>
       <c r="M23" s="7">
-        <v>40</v>
+        <v>25</v>
       </c>
       <c r="N23" s="10">
-        <v>86.4</v>
+        <v>225</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="5" t="s">
         <v>79</v>
       </c>
       <c r="B24" s="6" t="s">
         <v>80</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>55</v>
+        <v>13</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>81</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G24" s="9" t="s">
         <v>55</v>
       </c>
       <c r="H24" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I24" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J24" s="10">
-        <v>400</v>
+        <v>54</v>
       </c>
       <c r="L24" s="7">
         <v>10</v>
       </c>
       <c r="M24" s="7">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="N24" s="10">
-        <v>360</v>
+        <v>45.9</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="s">
         <v>82</v>
       </c>
       <c r="B25" s="6" t="s">
         <v>83</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D25" s="7" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G25" s="9" t="s">
         <v>55</v>
       </c>
       <c r="H25" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I25" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J25" s="10">
-        <v>132</v>
+        <v>1920</v>
       </c>
       <c r="L25" s="7">
         <v>10</v>
       </c>
       <c r="M25" s="7">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="N25" s="10">
-        <v>105.6</v>
+        <v>1632</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="B26" s="6" t="s">
         <v>85</v>
       </c>
-      <c r="B26" s="6" t="s">
+      <c r="C26" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="D26" s="7" t="s">
         <v>86</v>
       </c>
-      <c r="C26" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E26" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G26" s="9" t="s">
         <v>55</v>
       </c>
       <c r="H26" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I26" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J26" s="10">
-        <v>114</v>
+        <v>1080</v>
       </c>
       <c r="L26" s="7">
         <v>10</v>
       </c>
       <c r="M26" s="7">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="N26" s="10">
-        <v>96.9</v>
+        <v>810</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="B27" s="6" t="s">
         <v>88</v>
       </c>
-      <c r="B27" s="6" t="s">
+      <c r="C27" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="D27" s="7" t="s">
         <v>89</v>
       </c>
-      <c r="C27" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E27" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G27" s="9" t="s">
         <v>55</v>
       </c>
       <c r="H27" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I27" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J27" s="10">
-        <v>60</v>
+        <v>5580</v>
       </c>
       <c r="L27" s="7">
         <v>10</v>
       </c>
       <c r="M27" s="7">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="N27" s="10">
-        <v>51</v>
+        <v>4185</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="5" t="s">
+        <v>90</v>
+      </c>
+      <c r="B28" s="6" t="s">
         <v>91</v>
       </c>
-      <c r="B28" s="6" t="s">
+      <c r="C28" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="D28" s="7" t="s">
         <v>92</v>
       </c>
-      <c r="C28" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E28" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G28" s="9" t="s">
         <v>55</v>
       </c>
       <c r="H28" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I28" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J28" s="10">
-        <v>180</v>
+        <v>120</v>
       </c>
       <c r="L28" s="7">
         <v>10</v>
       </c>
       <c r="M28" s="7">
         <v>15</v>
       </c>
       <c r="N28" s="10">
-        <v>153</v>
+        <v>102</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="s">
+        <v>93</v>
+      </c>
+      <c r="B29" s="6" t="s">
         <v>94</v>
       </c>
-      <c r="B29" s="6" t="s">
+      <c r="C29" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="D29" s="7" t="s">
         <v>95</v>
       </c>
-      <c r="C29" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E29" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G29" s="9" t="s">
         <v>55</v>
       </c>
       <c r="H29" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I29" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J29" s="10">
-        <v>360</v>
+        <v>15</v>
       </c>
       <c r="L29" s="7">
         <v>10</v>
       </c>
       <c r="M29" s="7">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="N29" s="10">
-        <v>288</v>
+        <v>12.75</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="B30" s="6" t="s">
         <v>97</v>
       </c>
-      <c r="B30" s="6" t="s">
+      <c r="C30" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="D30" s="7" t="s">
         <v>98</v>
       </c>
-      <c r="C30" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E30" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G30" s="9" t="s">
         <v>55</v>
       </c>
       <c r="H30" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I30" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J30" s="10">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="L30" s="7">
         <v>10</v>
       </c>
       <c r="M30" s="7">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="N30" s="10">
-        <v>144</v>
+        <v>158.1</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="5" t="s">
+        <v>99</v>
+      </c>
+      <c r="B31" s="6" t="s">
         <v>100</v>
       </c>
-      <c r="B31" s="6" t="s">
+      <c r="C31" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="D31" s="7" t="s">
         <v>101</v>
       </c>
-      <c r="C31" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E31" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G31" s="9" t="s">
         <v>55</v>
       </c>
       <c r="H31" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I31" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J31" s="10">
-        <v>960</v>
+        <v>186</v>
       </c>
       <c r="L31" s="7">
         <v>10</v>
       </c>
       <c r="M31" s="7">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="N31" s="10">
-        <v>768</v>
+        <v>158.1</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="5" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="B32" s="6" t="s">
         <v>103</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D32" s="7" t="s">
         <v>104</v>
       </c>
       <c r="E32" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G32" s="9" t="s">
         <v>55</v>
       </c>
       <c r="H32" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J32" s="10">
-        <v>108</v>
+        <v>144</v>
       </c>
       <c r="L32" s="7">
         <v>10</v>
       </c>
       <c r="M32" s="7">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="N32" s="10">
         <v>86.4</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="5" t="s">
         <v>105</v>
       </c>
       <c r="B33" s="6" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C33" s="7" t="s">
-        <v>13</v>
+        <v>55</v>
       </c>
       <c r="D33" s="7" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="E33" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G33" s="9" t="s">
         <v>55</v>
       </c>
       <c r="H33" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I33" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J33" s="10">
-        <v>108</v>
+        <v>400</v>
       </c>
       <c r="L33" s="7">
         <v>10</v>
       </c>
       <c r="M33" s="7">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="N33" s="10">
-        <v>86.4</v>
+        <v>360</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="5" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B34" s="6" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D34" s="7" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="E34" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G34" s="9" t="s">
         <v>55</v>
       </c>
       <c r="H34" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J34" s="10">
-        <v>300</v>
+        <v>132</v>
       </c>
       <c r="L34" s="7">
         <v>10</v>
       </c>
       <c r="M34" s="7">
         <v>20</v>
       </c>
       <c r="N34" s="10">
-        <v>240</v>
+        <v>105.6</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="5" t="s">
-        <v>110</v>
+        <v>73</v>
       </c>
       <c r="B35" s="6" t="s">
         <v>111</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D35" s="7" t="s">
         <v>112</v>
       </c>
       <c r="E35" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G35" s="9" t="s">
         <v>55</v>
       </c>
       <c r="H35" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J35" s="10">
-        <v>120</v>
+        <v>114</v>
       </c>
       <c r="L35" s="7">
         <v>10</v>
       </c>
       <c r="M35" s="7">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="N35" s="10">
-        <v>90</v>
+        <v>96.9</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="5" t="s">
         <v>113</v>
       </c>
       <c r="B36" s="6" t="s">
         <v>114</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>115</v>
       </c>
       <c r="E36" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G36" s="9" t="s">
         <v>55</v>
       </c>
       <c r="H36" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J36" s="10">
-        <v>144</v>
+        <v>60</v>
       </c>
       <c r="L36" s="7">
         <v>10</v>
       </c>
       <c r="M36" s="7">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="N36" s="10">
-        <v>115.2</v>
+        <v>51</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="5" t="s">
         <v>116</v>
       </c>
       <c r="B37" s="6" t="s">
         <v>117</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>118</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G37" s="9" t="s">
         <v>55</v>
       </c>
       <c r="H37" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J37" s="10">
-        <v>900</v>
+        <v>180</v>
       </c>
       <c r="L37" s="7">
         <v>10</v>
       </c>
       <c r="M37" s="7">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="N37" s="10">
-        <v>675</v>
+        <v>153</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="5" t="s">
         <v>119</v>
       </c>
       <c r="B38" s="6" t="s">
         <v>120</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>121</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G38" s="9" t="s">
         <v>55</v>
       </c>
       <c r="H38" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J38" s="10">
+        <v>360</v>
+      </c>
+      <c r="L38" s="7">
+        <v>10</v>
+      </c>
+      <c r="M38" s="7">
+        <v>20</v>
+      </c>
+      <c r="N38" s="10">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="B39" s="6" t="s">
+        <v>123</v>
+      </c>
+      <c r="C39" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="D39" s="7" t="s">
+        <v>124</v>
+      </c>
+      <c r="E39" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="G39" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="H39" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="I39" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="J39" s="10">
+        <v>180</v>
+      </c>
+      <c r="L39" s="7">
+        <v>10</v>
+      </c>
+      <c r="M39" s="7">
+        <v>20</v>
+      </c>
+      <c r="N39" s="10">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="B40" s="6" t="s">
+        <v>126</v>
+      </c>
+      <c r="C40" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="D40" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="E40" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="G40" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="H40" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="I40" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="J40" s="10">
+        <v>960</v>
+      </c>
+      <c r="L40" s="7">
+        <v>10</v>
+      </c>
+      <c r="M40" s="7">
+        <v>20</v>
+      </c>
+      <c r="N40" s="10">
+        <v>768</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="5" t="s">
+        <v>128</v>
+      </c>
+      <c r="B41" s="6" t="s">
+        <v>128</v>
+      </c>
+      <c r="C41" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="D41" s="7" t="s">
+        <v>129</v>
+      </c>
+      <c r="E41" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="G41" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="H41" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="I41" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="J41" s="10">
+        <v>108</v>
+      </c>
+      <c r="L41" s="7">
+        <v>10</v>
+      </c>
+      <c r="M41" s="7">
+        <v>20</v>
+      </c>
+      <c r="N41" s="10">
+        <v>86.4</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="B42" s="6" t="s">
+        <v>130</v>
+      </c>
+      <c r="C42" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="D42" s="7" t="s">
+        <v>131</v>
+      </c>
+      <c r="E42" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="G42" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="H42" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="I42" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="J42" s="10">
+        <v>108</v>
+      </c>
+      <c r="L42" s="7">
+        <v>10</v>
+      </c>
+      <c r="M42" s="7">
+        <v>20</v>
+      </c>
+      <c r="N42" s="10">
+        <v>86.4</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" s="5" t="s">
+        <v>132</v>
+      </c>
+      <c r="B43" s="6" t="s">
+        <v>133</v>
+      </c>
+      <c r="C43" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="D43" s="7" t="s">
+        <v>134</v>
+      </c>
+      <c r="E43" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="G43" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="H43" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="I43" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="J43" s="10">
+        <v>300</v>
+      </c>
+      <c r="L43" s="7">
+        <v>10</v>
+      </c>
+      <c r="M43" s="7">
+        <v>20</v>
+      </c>
+      <c r="N43" s="10">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="5" t="s">
+        <v>135</v>
+      </c>
+      <c r="B44" s="6" t="s">
+        <v>136</v>
+      </c>
+      <c r="C44" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="D44" s="7" t="s">
+        <v>137</v>
+      </c>
+      <c r="E44" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="G44" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="H44" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="J44" s="10">
+        <v>120</v>
+      </c>
+      <c r="L44" s="7">
+        <v>10</v>
+      </c>
+      <c r="M44" s="7">
+        <v>25</v>
+      </c>
+      <c r="N44" s="10">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="5" t="s">
+        <v>138</v>
+      </c>
+      <c r="B45" s="6" t="s">
+        <v>139</v>
+      </c>
+      <c r="C45" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="D45" s="7" t="s">
+        <v>140</v>
+      </c>
+      <c r="E45" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="G45" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="H45" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="I45" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="J45" s="10">
+        <v>144</v>
+      </c>
+      <c r="L45" s="7">
+        <v>10</v>
+      </c>
+      <c r="M45" s="7">
+        <v>20</v>
+      </c>
+      <c r="N45" s="10">
+        <v>115.2</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" s="5" t="s">
+        <v>141</v>
+      </c>
+      <c r="B46" s="6" t="s">
+        <v>142</v>
+      </c>
+      <c r="C46" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="D46" s="7" t="s">
+        <v>143</v>
+      </c>
+      <c r="E46" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="G46" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="H46" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="I46" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="J46" s="10">
+        <v>900</v>
+      </c>
+      <c r="L46" s="7">
+        <v>10</v>
+      </c>
+      <c r="M46" s="7">
+        <v>25</v>
+      </c>
+      <c r="N46" s="10">
+        <v>675</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" s="5" t="s">
+        <v>144</v>
+      </c>
+      <c r="B47" s="6" t="s">
+        <v>145</v>
+      </c>
+      <c r="C47" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="D47" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="E47" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="G47" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="H47" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="I47" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="J47" s="10">
         <v>60</v>
       </c>
-      <c r="L38" s="7">
-[...5 lines deleted...]
-      <c r="N38" s="10">
+      <c r="L47" s="7">
+        <v>10</v>
+      </c>
+      <c r="M47" s="7">
+        <v>15</v>
+      </c>
+      <c r="N47" s="10">
         <v>51</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" s="5" t="s">
+        <v>147</v>
+      </c>
+      <c r="B48" s="6" t="s">
+        <v>148</v>
+      </c>
+      <c r="C48" s="7" t="s">
+        <v>149</v>
+      </c>
+      <c r="D48" s="7" t="s">
+        <v>147</v>
+      </c>
+      <c r="E48" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="G48" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="H48" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="I48" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="J48" s="10">
+        <v>100</v>
+      </c>
+      <c r="L48" s="7">
+        <v>10</v>
+      </c>
+      <c r="M48" s="7">
+        <v>44.94</v>
+      </c>
+      <c r="N48" s="10">
+        <v>55.06</v>
       </c>
     </row>
   </sheetData>
   <pageSetup usePrinterDefaults="0"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010028F0AC6A6E38CD4A93AEB8722B6C91D2" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="dde012b49a2d64676c780fcfd3d39a00">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c168b142-b8f7-4789-8d4a-1d544364992b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b63b6460d2e07e2e62e440ab1c0d94d8" ns2:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010028F0AC6A6E38CD4A93AEB8722B6C91D2" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e4568b544d03cf4e8e652e780b214b61">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c168b142-b8f7-4789-8d4a-1d544364992b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0355e1bd8629e6fe14723f637ed371ce" ns2:_="">
     <xsd:import namespace="c168b142-b8f7-4789-8d4a-1d544364992b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c168b142-b8f7-4789-8d4a-1d544364992b" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
@@ -2591,59 +3055,59 @@
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F8EA3663-D6D2-4DAD-B554-4712E3B2BC0B}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E7EB6C2E-51DD-4D68-87D4-0865CB75F5FC}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{41DF154C-8238-4D44-8F6D-4C4DC935E1BE}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9B919F9E-1398-4C13-A20C-357E0CD69799}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8E6908D8-0D38-4E93-82CE-2ACF13B78D0F}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C5872639-230B-4534-B9F2-1D7E8B2ECCD8}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>FlexCel Studio for .NET</Application>
   <DocSecurity>0</DocSecurity>
   <HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr>Appendix E</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 