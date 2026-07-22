--- v1 (2026-06-02)
+++ v2 (2026-07-22)
@@ -13,157 +13,481 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="flId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="flId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="flId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" rupBuild="4506" lastEdited="4" lowestEdited="4"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
     <sheet name="Appendix E" sheetId="1" r:id="flId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="626" uniqueCount="184">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1050" uniqueCount="291">
   <si>
     <t>Product Name</t>
   </si>
   <si>
     <t>Product Description</t>
   </si>
   <si>
     <t>Product Category</t>
   </si>
   <si>
     <t>Manufacturer Part Number (SKU)</t>
   </si>
   <si>
     <t>Lot Information</t>
   </si>
   <si>
     <t>Type of Cloud Service (Ex. XaaS - Anything as a Service)</t>
   </si>
   <si>
     <t>Unit of Measure</t>
   </si>
   <si>
     <t>Units Per Unit of Measure</t>
   </si>
   <si>
     <t>List Price ($)</t>
   </si>
   <si>
     <t>Net NYS Contract Price ($)</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
     <t>Net NYS Educational Price ($)</t>
   </si>
   <si>
+    <t>CommandCentralEvidence</t>
+  </si>
+  <si>
+    <t>CC Evidence Unlimited Data Storage for ICV</t>
+  </si>
+  <si>
+    <t>BWC &amp; In Car Camera Cloud Services</t>
+  </si>
+  <si>
+    <t>SSV00S02784A</t>
+  </si>
+  <si>
+    <t>Lot 3 Cloud</t>
+  </si>
+  <si>
+    <t>Video as a service</t>
+  </si>
+  <si>
+    <t>Year</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>CC Evidence Unlimited Data Storage for BWC</t>
+  </si>
+  <si>
+    <t>SSV00S02785A</t>
+  </si>
+  <si>
+    <t>Flex CAD</t>
+  </si>
+  <si>
+    <t>INTERFACE: FIREPROGRAMS SOFTWARE FROM FLEX CAD</t>
+  </si>
+  <si>
+    <t>Flex CAD Software</t>
+  </si>
+  <si>
+    <t>SSV00S04337A</t>
+  </si>
+  <si>
+    <t>Lot 1 Software</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>1 Year</t>
+  </si>
+  <si>
+    <t>INTERFACE: HONEYWELL PHOENIX G2 FIRE STATION ALERTING FROM FLEX CAD</t>
+  </si>
+  <si>
+    <t>SSV00S04340A</t>
+  </si>
+  <si>
+    <t>INTERFACE: LOGISYS CAD TO FLEX CAD</t>
+  </si>
+  <si>
+    <t>SSV00S04343A</t>
+  </si>
+  <si>
+    <t>INTERFACE: MACH ALERT FIRE STATION ALERTING FROM FLEX CAD</t>
+  </si>
+  <si>
+    <t>SSV00S04344A</t>
+  </si>
+  <si>
+    <t>INTERFACE: MULTITECH PAGING INTERFACE MULTI TECH PAGING FROM FLEX CAD</t>
+  </si>
+  <si>
+    <t>SSV00S04345A</t>
+  </si>
+  <si>
+    <t>INTERFACE: PERATON DATA WAREHOUSE FROM FLEX CAD</t>
+  </si>
+  <si>
+    <t>SSV00S04346A</t>
+  </si>
+  <si>
+    <t>INTERFACE: PREMIER RESPONDER APCO 911 TO &amp; FROM FLEX CAD</t>
+  </si>
+  <si>
+    <t>SSV00S04347A</t>
+  </si>
+  <si>
+    <t>INTERFACE: PURVIS FIRE STATION ALERTING FROM FLEX CAD</t>
+  </si>
+  <si>
+    <t>SSV00S04348A</t>
+  </si>
+  <si>
+    <t>INTERFACE: S.A.N.T.A. STANDARDIZED ALARM NOTIFICATION TRANSMISSION ALTERNATIVE TO FLEX CAD</t>
+  </si>
+  <si>
+    <t>SSV00S04349A</t>
+  </si>
+  <si>
+    <t>INTERFACE: SEMOTUS SOFTWARE HIPLINK PAGING FROM FLEX CAD</t>
+  </si>
+  <si>
+    <t>SSV00S04350A</t>
+  </si>
+  <si>
+    <t>INTERFACE: SUNGUARD OSSI CAD TO FLEX CAD</t>
+  </si>
+  <si>
+    <t>SSV00S04351A</t>
+  </si>
+  <si>
+    <t>INTERFACE: WESTNET FIRST-IN PAGING FROM FLEX CAD</t>
+  </si>
+  <si>
+    <t>SSV00S04352A</t>
+  </si>
+  <si>
+    <t>INTERFACE: ZETRON, INC. ZETRON IP FIRE STATION ALERTING FROM FLEX CAD</t>
+  </si>
+  <si>
+    <t>SSV00S04353A</t>
+  </si>
+  <si>
+    <t>FLEX CAD PLUS AGENCY</t>
+  </si>
+  <si>
+    <t>SSV00S04615A</t>
+  </si>
+  <si>
+    <t>FLEX CAD PLUS SUBSCRIPTION</t>
+  </si>
+  <si>
+    <t>SSV00S04616A</t>
+  </si>
+  <si>
+    <t>FLEX SO PLUS AGENCY</t>
+  </si>
+  <si>
+    <t>SSV00S04637A</t>
+  </si>
+  <si>
+    <t>FLEX SO PLUS SUBSCRIPTION</t>
+  </si>
+  <si>
+    <t>SSV00S04638A</t>
+  </si>
+  <si>
+    <t>CAD WEB CLIENT</t>
+  </si>
+  <si>
+    <t>SSV00S04639A</t>
+  </si>
+  <si>
+    <t>FLEX CAD</t>
+  </si>
+  <si>
+    <t>SSV00S04645A</t>
+  </si>
+  <si>
+    <t>ASAP2PSAP HOST</t>
+  </si>
+  <si>
+    <t>SSV00S04650A</t>
+  </si>
+  <si>
+    <t>ASAP2PSAP SUBSCRIPTION</t>
+  </si>
+  <si>
+    <t>SSV00S04651A</t>
+  </si>
+  <si>
+    <t>CAD MANAGEMENT DASHBOARD HOST</t>
+  </si>
+  <si>
+    <t>SSV00S04652A</t>
+  </si>
+  <si>
+    <t>CAD MANAGEMENT DASHBOARD SUBSCRIPTION</t>
+  </si>
+  <si>
+    <t>SSV00S04653A</t>
+  </si>
+  <si>
+    <t>COMPSTAT MANAGEMENT DASHBOARD HOST</t>
+  </si>
+  <si>
+    <t>SSV00S04667A</t>
+  </si>
+  <si>
+    <t>COMPSTAT MANAGEMENT DASHBOARD SUBSCRIPTION</t>
+  </si>
+  <si>
+    <t>SSV00S04668A</t>
+  </si>
+  <si>
+    <t>EAGLEVIEW TECHNOLOGIES PICTOMETRY IMAGERY ANALYTICS &amp; DEPLOYMENT TO FLEX CAD</t>
+  </si>
+  <si>
+    <t>SSV00S04837A</t>
+  </si>
+  <si>
+    <t>FIRST DUE TO FLEX CAD</t>
+  </si>
+  <si>
+    <t>SSV00S04838A</t>
+  </si>
+  <si>
+    <t>GENERIC E911 ANI/ALI TO FLEX CAD</t>
+  </si>
+  <si>
+    <t>SSV00S04839A</t>
+  </si>
+  <si>
+    <t>GENERIC RAPID NOTIFICATION 2.0 FROM FLEX CAD</t>
+  </si>
+  <si>
+    <t>SSV00S04840A</t>
+  </si>
+  <si>
+    <t>POWERPHONE TOTAL RESPONSE TO &amp; FROM FLEX CAD</t>
+  </si>
+  <si>
+    <t>SSV00S04841A</t>
+  </si>
+  <si>
+    <t>PRIORITY DISPATCH PROQA FIRE TO AND FROM FLEX CAD</t>
+  </si>
+  <si>
+    <t>SSV00S04842A</t>
+  </si>
+  <si>
+    <t>PRIORITY DISPATCH PROQA MEDICAL TO AND FROM FLEX CAD</t>
+  </si>
+  <si>
+    <t>SSV00S04843A</t>
+  </si>
+  <si>
+    <t>PRIORITY DISPATCH PROQA POLICE TO AND FROM FLEX CAD</t>
+  </si>
+  <si>
+    <t>SSV00S04844A</t>
+  </si>
+  <si>
+    <t>INTEGRATION: ESRI ARCGIS TO FLEX CAD</t>
+  </si>
+  <si>
+    <t>SSV00S05410A</t>
+  </si>
+  <si>
+    <t>INTEGRATION: INTRADO TEXT TO 9-1-1 FROM FLEX CAD</t>
+  </si>
+  <si>
+    <t>SSV00S05411A</t>
+  </si>
+  <si>
+    <t>INTERFACE: SPOT TO FLEX CAD</t>
+  </si>
+  <si>
+    <t>SSV00S05416A</t>
+  </si>
+  <si>
+    <t>NOTIFICATION SERVICES HOST</t>
+  </si>
+  <si>
+    <t>SSV00S05731A</t>
+  </si>
+  <si>
+    <t>NOTIFICATION SERVICES SUBSCRIPTION</t>
+  </si>
+  <si>
+    <t>SSV00S05732A</t>
+  </si>
+  <si>
+    <t>CC RESPONDER DISPATCH</t>
+  </si>
+  <si>
+    <t>SSV00S05966A</t>
+  </si>
+  <si>
+    <t>FLEX SUBSCRIPTION DELIVERY SERVICES</t>
+  </si>
+  <si>
+    <t>ISV00S04927A</t>
+  </si>
+  <si>
+    <t>INTERFACE: ADSI TO FLEX CAD</t>
+  </si>
+  <si>
+    <t>SSV00S04330A</t>
+  </si>
+  <si>
+    <t>INTERFACE: APCO INTERNATIONAL INTELLICOMM TO &amp; FROM FLEX CAD</t>
+  </si>
+  <si>
+    <t>SSV00S04331A</t>
+  </si>
+  <si>
+    <t>INTERFACE: DIGITIZE ALARM MONITOR TO FLEX CAD</t>
+  </si>
+  <si>
+    <t>SSV00S04334A</t>
+  </si>
+  <si>
+    <t>INTERFACE: EMERGING DIGITAL CONCEPTS, LLC NG-CAD-X TO &amp; FROM FLEX CAD</t>
+  </si>
+  <si>
+    <t>SSV00S04335A</t>
+  </si>
+  <si>
+    <t>INTERFACE: ESO ERS FIRE AND EMS RECORDS FROM FLEX CAD</t>
+  </si>
+  <si>
+    <t>SSV00S04336A</t>
+  </si>
+  <si>
+    <t>HMS NETWORKS INTESYS PAGING TO &amp; FROM FLEX CAD</t>
+  </si>
+  <si>
+    <t>SSV00S04341A</t>
+  </si>
+  <si>
+    <t>INTERFACE: LOCUTION SYSTEMS, INC. PAGING TO &amp; FROM FLEX CAD</t>
+  </si>
+  <si>
+    <t>SSV00S04342A</t>
+  </si>
+  <si>
+    <t>INTERFACE: GENERIC CAD CALL EXPORT FROM FLEX CAD</t>
+  </si>
+  <si>
+    <t>SSV00S04338A</t>
+  </si>
+  <si>
+    <t>INTERFACE: HIGHERGROUND, INC. CAPTURE 911, LIVE911, CALIBRE FROM FLEX CAD</t>
+  </si>
+  <si>
+    <t>SSV00S04339A</t>
+  </si>
+  <si>
     <t>Flex RMS</t>
   </si>
   <si>
     <t>CRIMINAL COMPLAINT FORMS HOST</t>
   </si>
   <si>
     <t>Flex RMS Software</t>
   </si>
   <si>
     <t>SSV00S04669A</t>
   </si>
   <si>
-    <t>Lot 1 Software</t>
-[...10 lines deleted...]
-  <si>
     <t>COMMAND STAFF PRODUCTIVITY DASHBOARD SUBSCRIPTION</t>
   </si>
   <si>
     <t>SSV00S04660A</t>
   </si>
   <si>
     <t>FLEX HA - ESRI ARCGIS/MAPPING SERVER HOST</t>
   </si>
   <si>
     <t>SSV00S04679A</t>
   </si>
   <si>
     <t>ECITATION FORM SUBSCRIPTION</t>
   </si>
   <si>
     <t>SSV00S04676A</t>
   </si>
   <si>
     <t>ECITATION FORM HOST</t>
   </si>
   <si>
     <t>SSV00S04675A</t>
   </si>
   <si>
     <t>GENERIC XML LAW INTERFACE TO FLEX RECORDS</t>
   </si>
   <si>
     <t>SSV00S04847A</t>
   </si>
   <si>
     <t>CC RESPONDER RECORDS</t>
   </si>
   <si>
     <t>SSV00S05963A</t>
   </si>
   <si>
     <t>NETWORK ANALYST EXTENSION FOR ARCGIS PRO CREATOR/PROFESSIONAL - ONLINE ANNUAL SUBSCRIPTION</t>
   </si>
   <si>
     <t>SSV00S06218A</t>
   </si>
   <si>
-    <t>FLEX SUBSCRIPTION DELIVERY SERVICES</t>
-[...1 lines deleted...]
-  <si>
     <t>SV00S04927A</t>
   </si>
   <si>
     <t>MSI DIRECT PM</t>
   </si>
   <si>
     <t>809800-51010</t>
   </si>
   <si>
     <t>FORTIADC-220F APPLICATION DELIVERY CONTROLLER - 4X RJ45 AND 4X SFP. 1 X GE RJ45 MANAGEMENT PORT, 1X CONSOLE PORT. SINGLE POWER SUPPLY</t>
   </si>
   <si>
     <t>DSFAD220F</t>
   </si>
   <si>
     <t>FORTIADC-220F 1 YEAR FORTICARE PREMIUM SUPPORT</t>
   </si>
   <si>
     <t>DSFC10AD2AF2470212</t>
   </si>
   <si>
     <t>INTERFACE DELIVERY SERVICES</t>
   </si>
   <si>
     <t>ISV00S04519A</t>
@@ -249,348 +573,345 @@
   <si>
     <t>GENERIC XML ALARM INTERFACE TO FLEX RECORDS</t>
   </si>
   <si>
     <t>SSV00S04846A</t>
   </si>
   <si>
     <t>INTERFACE: KRONOS INCORPORATED WORKFORCE READY TO FLEX RECORDS</t>
   </si>
   <si>
     <t>SSV00S05393A</t>
   </si>
   <si>
     <t>INTERFACE: INTERPLAT SOLUTIONS, INC. TO FLEX RECORDS</t>
   </si>
   <si>
     <t>SSV00S05394A</t>
   </si>
   <si>
     <t>PREMIUM LEARNING SUBSCRIPTION</t>
   </si>
   <si>
     <t>SSV00S05484B</t>
   </si>
   <si>
+    <t>FLEX RECORDS PLUS / MOBILE AGENCY</t>
+  </si>
+  <si>
+    <t>SSV00S04633A</t>
+  </si>
+  <si>
+    <t>FLEX RECORDS PLUS / MOBILE SUBSCRIPTION</t>
+  </si>
+  <si>
+    <t>SSV00S04634A</t>
+  </si>
+  <si>
+    <t>MOBILE CAD</t>
+  </si>
+  <si>
+    <t>SSV00S04641A</t>
+  </si>
+  <si>
+    <t>FLEX MOBILE</t>
+  </si>
+  <si>
+    <t>SSV00S04646A</t>
+  </si>
+  <si>
+    <t>CRIMINAL COMPLAINT FORMS SUBSCRIPTION</t>
+  </si>
+  <si>
+    <t>SSV00S04670A</t>
+  </si>
+  <si>
+    <t>DOMESTIC INCIDENT REPORT HOST</t>
+  </si>
+  <si>
+    <t>SSV00S04673A</t>
+  </si>
+  <si>
+    <t>LiveScan - 2 WAY Morpho Trust Subscription</t>
+  </si>
+  <si>
+    <t>SSV00S04689A</t>
+  </si>
+  <si>
+    <t>MOBILE FIELD REPORT W FIELD INTERVIEW SUBSCRIPTION</t>
+  </si>
+  <si>
+    <t>SSV00S04695A</t>
+  </si>
+  <si>
+    <t>ECITATION/DUI FORM THIRD PARTY HOST</t>
+  </si>
+  <si>
+    <t>SSV00S04677A</t>
+  </si>
+  <si>
+    <t>INTERFACE: DATAWORKS TO FLEX RECORDS</t>
+  </si>
+  <si>
+    <t>SSV00S04376A</t>
+  </si>
+  <si>
+    <t>INTERFACE: HEXAGON SAFETY AND INFRASTRUCTURE CAD TO FLEX RECORDS</t>
+  </si>
+  <si>
+    <t>SSV00S04379A</t>
+  </si>
+  <si>
+    <t>INTERFACE: INCODE COURT CASE MANAGEMENT SOFTWARE TO FLEX RECORDS</t>
+  </si>
+  <si>
+    <t>SSV00S04380A</t>
+  </si>
+  <si>
+    <t>INTERFACE: LEXISNEXIS GEARS (GEORGIA ELECTRONIC ACCIDENT REPORTING SYSTEM) TO FLEX RECORDS</t>
+  </si>
+  <si>
+    <t>SSV00S04382A</t>
+  </si>
+  <si>
+    <t>INTERFACE: LINX FROM FLEX RECORDS</t>
+  </si>
+  <si>
+    <t>SSV00S04383A</t>
+  </si>
+  <si>
+    <t>INTERFACE: PERMITIUM TO FLEX RECORDS</t>
+  </si>
+  <si>
+    <t>SSV00S04386A</t>
+  </si>
+  <si>
+    <t>INTERFACE: RAIN FROM FLEX RECORDS</t>
+  </si>
+  <si>
+    <t>SSV00S04388A</t>
+  </si>
+  <si>
+    <t>INTERFACE: TRACS - NEW YORK CITATION/ACCIDENT TO FLEX RECORDS</t>
+  </si>
+  <si>
+    <t>SSV00S04400A</t>
+  </si>
+  <si>
+    <t>INTERFACE: TYLER TECHNOLOGIES INC. NEW WORLD ENTERPRISE CAD TO FLEX RECORDS</t>
+  </si>
+  <si>
+    <t>SSV00S04407A</t>
+  </si>
+  <si>
+    <t>INTERFACE: UCAPPS FROM FLEX RECORDS</t>
+  </si>
+  <si>
+    <t>SSV00S04408A</t>
+  </si>
+  <si>
+    <t>INTERFACE: XWAVE CAD VIEWER TO FLEX RECORDS</t>
+  </si>
+  <si>
+    <t>SSV00S04411A</t>
+  </si>
+  <si>
+    <t>FLEX RMS PLUS AGENCY</t>
+  </si>
+  <si>
+    <t>SSV00S04627A</t>
+  </si>
+  <si>
+    <t>FLEX RMS PLUS SUBSCRIPTION</t>
+  </si>
+  <si>
+    <t>SSV00S04628A</t>
+  </si>
+  <si>
+    <t>FIELD ENG-EXPRESS</t>
+  </si>
+  <si>
+    <t>809800-17006</t>
+  </si>
+  <si>
+    <t>CENTRALSQUARE TRITECH VISICAD TO FLEX RECORDS</t>
+  </si>
+  <si>
+    <t>SSV00S04332A</t>
+  </si>
+  <si>
+    <t>INTERFACE: AUTOCITE TO FLEX RECORDS</t>
+  </si>
+  <si>
+    <t>SSV00S04357A</t>
+  </si>
+  <si>
+    <t>INTERFACE: BRAZOS XML TO FLEX RECORDS</t>
+  </si>
+  <si>
+    <t>SSV00S04367A</t>
+  </si>
+  <si>
+    <t>INTERFACE: CAL PHOTO FROM FLEX RECORDS</t>
+  </si>
+  <si>
+    <t>SSV00S04368A</t>
+  </si>
+  <si>
+    <t>INTERFACE: CENTRALSQUARE APS CITATIONS TO FLEX RECORDS</t>
+  </si>
+  <si>
+    <t>SSV00S04370A</t>
+  </si>
+  <si>
+    <t>INTERFACE: CITYLAW COURTS TO FLEX RECORDS</t>
+  </si>
+  <si>
+    <t>SSV00S04372A</t>
+  </si>
+  <si>
+    <t>INTERFACE: CROSSROADS SOFTWARE COLLISION REPORTING TO FLEX RECORDS</t>
+  </si>
+  <si>
+    <t>SSV00S04374A</t>
+  </si>
+  <si>
+    <t>INTERFACE: CROSSROADS SOFTWARE ELECTRONIC CITATIONS TO FLEX RECORDS</t>
+  </si>
+  <si>
+    <t>SSV00S04375A</t>
+  </si>
+  <si>
+    <t>RMS WEB CLIENT</t>
+  </si>
+  <si>
+    <t>SSV00S04640A</t>
+  </si>
+  <si>
+    <t>SOFTWARE,DATA ASSIST</t>
+  </si>
+  <si>
+    <t>SSV00S04642A</t>
+  </si>
+  <si>
+    <t>FLEX ESSENTIAL SUPPORT</t>
+  </si>
+  <si>
+    <t>SSV00S04643A</t>
+  </si>
+  <si>
+    <t>FLEX RECORDS</t>
+  </si>
+  <si>
+    <t>SSV00S04644A</t>
+  </si>
+  <si>
+    <t>APPLICATION FOR CRIMINAL COMPLAINT HOST</t>
+  </si>
+  <si>
+    <t>SSV00S04648A</t>
+  </si>
+  <si>
+    <t>COMMAND STAFF PRODUCTIVITY DASHBOARD HOST</t>
+  </si>
+  <si>
+    <t>SSV00S04659A</t>
+  </si>
+  <si>
+    <t>DOMESTIC INCIDENT REPORT SUBSCRIPTION</t>
+  </si>
+  <si>
+    <t>SSV00S04674A</t>
+  </si>
+  <si>
+    <t>MOBILE FIRE FIELD INTERVIEW FORM SUBSCRIPTION</t>
+  </si>
+  <si>
+    <t>SSV00S04697A</t>
+  </si>
+  <si>
+    <t>COMMUNITY DASHBOARD SUBSCRIPTION</t>
+  </si>
+  <si>
+    <t>SSV00S04666A</t>
+  </si>
+  <si>
+    <t>LIVESCAN - 2 WAY MORPHO TRUST HOST</t>
+  </si>
+  <si>
+    <t>SSV00S04688A</t>
+  </si>
+  <si>
+    <t>MOBILE ARREST FORM HOST</t>
+  </si>
+  <si>
+    <t>SSV00S04690A</t>
+  </si>
+  <si>
+    <t>MOBILE ARREST FORM SUBSCRIPTION</t>
+  </si>
+  <si>
+    <t>SSV00S04691A</t>
+  </si>
+  <si>
+    <t>ECITATION/DUI FORM THIRD PARTY SUBSCRIPTION</t>
+  </si>
+  <si>
+    <t>SSV00S04678A</t>
+  </si>
+  <si>
+    <t>COMMUNITY DASHBOARD HOST</t>
+  </si>
+  <si>
+    <t>SSV00S04665A</t>
+  </si>
+  <si>
+    <t>PREMISES INSPECTIONS SUBSCRIPTION</t>
+  </si>
+  <si>
+    <t>SSV00S04703A</t>
+  </si>
+  <si>
+    <t>Integrated BWC &amp; M500</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Integrated Body worn and M500 in car system  5 yr Video as a service</t>
+  </si>
+  <si>
+    <t>AAS-M5-BWC-5YR</t>
+  </si>
+  <si>
+    <t>each</t>
+  </si>
+  <si>
     <t>M500</t>
   </si>
   <si>
     <t>M500 in car video system 5 yr Video as a service</t>
   </si>
   <si>
-    <t>BWC &amp; In Car Camera Cloud Services</t>
-[...1 lines deleted...]
-  <si>
     <t>AAS-M5-5YR-001</t>
-  </si>
-[...286 lines deleted...]
-    <t>SSV00S04703A</t>
   </si>
   <si>
     <t>Bundled Part Number?Yes/No</t>
   </si>
   <si>
     <t xml:space="preserve">Percentage-Based List Price  ($)</t>
   </si>
   <si>
     <t>Minimum NYS Discount (%)</t>
   </si>
   <si>
     <t>Actual NYS Discount (%)</t>
   </si>
   <si>
     <t xml:space="preserve">Percentage-Based Net Price  ($)</t>
   </si>
   <si>
     <t>Percent Educational Discount (%)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
@@ -982,3006 +1303,5020 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:R77"/>
+  <dimension ref="A1:R130"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="40.37109375" customWidth="1"/>
     <col min="2" max="2" width="240.0859375" customWidth="1"/>
     <col min="3" max="3" width="61.9609375" customWidth="1"/>
     <col min="4" max="4" width="54.76171875" customWidth="1"/>
     <col min="5" max="5" width="27.7734375" customWidth="1"/>
     <col min="6" max="6" width="47.56640625" customWidth="1"/>
     <col min="7" max="7" width="101.54296875" customWidth="1"/>
     <col min="8" max="8" width="27.7734375" customWidth="1"/>
     <col min="9" max="9" width="45.765625" customWidth="1"/>
     <col min="10" max="10" width="25.9765625" customWidth="1"/>
     <col min="11" max="11" width="58.359375" customWidth="1"/>
     <col min="12" max="12" width="43.96875" customWidth="1"/>
     <col min="13" max="13" width="42.171875" customWidth="1"/>
     <col min="14" max="14" width="47.56640625" customWidth="1"/>
     <col min="15" max="15" width="56.5625" customWidth="1"/>
     <col min="16" max="16" width="58.359375" customWidth="1"/>
     <col min="17" max="17" width="52.9609375" customWidth="1"/>
     <col min="18" max="18" width="7.98046875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="11" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="11" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="11" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="11" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="11" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="11" t="s">
-        <v>178</v>
+        <v>285</v>
       </c>
       <c r="G1" s="11" t="s">
         <v>5</v>
       </c>
       <c r="H1" s="11" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="11" t="s">
         <v>7</v>
       </c>
       <c r="J1" s="12" t="s">
         <v>8</v>
       </c>
       <c r="K1" s="11" t="s">
-        <v>179</v>
+        <v>286</v>
       </c>
       <c r="L1" s="11" t="s">
-        <v>180</v>
+        <v>287</v>
       </c>
       <c r="M1" s="11" t="s">
-        <v>181</v>
+        <v>288</v>
       </c>
       <c r="N1" s="12" t="s">
         <v>9</v>
       </c>
       <c r="O1" s="11" t="s">
-        <v>182</v>
+        <v>289</v>
       </c>
       <c r="P1" s="11" t="s">
-        <v>183</v>
+        <v>290</v>
       </c>
       <c r="Q1" s="12" t="s">
         <v>11</v>
       </c>
       <c r="R1" s="11" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C2" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D2" s="7" t="s">
         <v>15</v>
       </c>
       <c r="E2" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="F2" s="8" t="s">
+      <c r="G2" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H2" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I2" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J2" s="10">
-        <v>1836.96</v>
+        <v>780</v>
       </c>
       <c r="L2" s="7">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="N2" s="10">
-        <v>1653.26</v>
+        <v>624</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B3" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D3" s="7" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="F3" s="8" t="s">
+      <c r="G3" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H3" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I3" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J3" s="10">
-        <v>53.16</v>
+        <v>480</v>
       </c>
       <c r="L3" s="7">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="N3" s="10">
-        <v>47.84</v>
+        <v>384</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="B4" s="6" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="E4" s="7" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="F4" s="8" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="H4" s="7" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="I4" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J4" s="10">
-        <v>1277.4</v>
+        <v>2000.04</v>
       </c>
       <c r="L4" s="7">
         <v>10</v>
       </c>
       <c r="M4" s="7">
         <v>10</v>
       </c>
       <c r="N4" s="10">
-        <v>1149.66</v>
+        <v>1800.04</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="B5" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>24</v>
       </c>
-      <c r="C5" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D5" s="7" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="E5" s="7" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="F5" s="8" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="H5" s="7" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="I5" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J5" s="10">
-        <v>112.56</v>
+        <v>5250</v>
       </c>
       <c r="L5" s="7">
         <v>10</v>
       </c>
       <c r="M5" s="7">
         <v>10</v>
       </c>
       <c r="N5" s="10">
-        <v>101.3</v>
+        <v>4725</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="B6" s="6" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="E6" s="7" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="F6" s="8" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="H6" s="7" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="I6" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J6" s="10">
-        <v>1248.72</v>
+        <v>3000</v>
       </c>
       <c r="L6" s="7">
         <v>10</v>
       </c>
       <c r="M6" s="7">
         <v>10</v>
       </c>
       <c r="N6" s="10">
-        <v>1123.85</v>
+        <v>2700</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="B7" s="6" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="F7" s="8" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="H7" s="7" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="I7" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J7" s="10">
-        <v>2000.04</v>
+        <v>3000</v>
       </c>
       <c r="L7" s="7">
         <v>10</v>
       </c>
       <c r="M7" s="7">
         <v>10</v>
       </c>
       <c r="N7" s="10">
-        <v>1800.04</v>
+        <v>2700</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="E8" s="7" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="F8" s="8" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="H8" s="7" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="I8" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J8" s="10">
-        <v>180</v>
+        <v>5250</v>
       </c>
       <c r="L8" s="7">
         <v>10</v>
       </c>
       <c r="M8" s="7">
         <v>10</v>
       </c>
       <c r="N8" s="10">
-        <v>162</v>
+        <v>4725</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="F9" s="8" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="H9" s="7" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="I9" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J9" s="10">
-        <v>54.22</v>
+        <v>5250</v>
       </c>
       <c r="L9" s="7">
         <v>10</v>
       </c>
       <c r="M9" s="7">
         <v>10</v>
       </c>
       <c r="N9" s="10">
-        <v>48.8</v>
+        <v>4725</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="E10" s="7" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="F10" s="8" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="H10" s="7" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="I10" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J10" s="10">
-        <v>164819.42</v>
+        <v>2000.04</v>
       </c>
       <c r="L10" s="7">
         <v>10</v>
       </c>
       <c r="M10" s="7">
         <v>10</v>
       </c>
       <c r="N10" s="10">
-        <v>148337.48</v>
+        <v>1800.04</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="F11" s="8" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="H11" s="7" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="I11" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J11" s="10">
-        <v>88.04</v>
+        <v>3000</v>
       </c>
       <c r="L11" s="7">
         <v>10</v>
       </c>
       <c r="M11" s="7">
         <v>10</v>
       </c>
       <c r="N11" s="10">
-        <v>79.24</v>
+        <v>2700</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="E12" s="7" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="F12" s="8" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="H12" s="7" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="I12" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J12" s="10">
-        <v>7768</v>
+        <v>2000.04</v>
       </c>
       <c r="L12" s="7">
         <v>10</v>
       </c>
       <c r="M12" s="7">
         <v>10</v>
       </c>
       <c r="N12" s="10">
-        <v>6991.2</v>
+        <v>1800.04</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="F13" s="8" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="H13" s="7" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="I13" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J13" s="10">
-        <v>1695</v>
+        <v>3000</v>
       </c>
       <c r="L13" s="7">
         <v>10</v>
       </c>
       <c r="M13" s="7">
         <v>10</v>
       </c>
       <c r="N13" s="10">
-        <v>1525.5</v>
+        <v>2700</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="D14" s="7" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="E14" s="7" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="F14" s="8" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="H14" s="7" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="I14" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J14" s="10">
-        <v>89747.41</v>
+        <v>5250</v>
       </c>
       <c r="L14" s="7">
         <v>10</v>
       </c>
       <c r="M14" s="7">
         <v>10</v>
       </c>
       <c r="N14" s="10">
-        <v>80772.67</v>
+        <v>4725</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="B15" s="6" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="D15" s="7" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="E15" s="7" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="F15" s="8" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="H15" s="7" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="I15" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J15" s="10">
-        <v>579.8</v>
+        <v>3000</v>
       </c>
       <c r="L15" s="7">
         <v>10</v>
       </c>
       <c r="M15" s="7">
         <v>10</v>
       </c>
       <c r="N15" s="10">
-        <v>521.82</v>
+        <v>2700</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="B16" s="6" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="D16" s="7" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="E16" s="7" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="F16" s="8" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="H16" s="7" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="I16" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J16" s="10">
-        <v>3000</v>
+        <v>5250</v>
       </c>
       <c r="L16" s="7">
         <v>10</v>
       </c>
       <c r="M16" s="7">
         <v>10</v>
       </c>
       <c r="N16" s="10">
-        <v>2700</v>
+        <v>4725</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="B17" s="6" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="D17" s="7" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="E17" s="7" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="F17" s="8" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="H17" s="7" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="I17" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J17" s="10">
-        <v>3000</v>
+        <v>21579.96</v>
       </c>
       <c r="L17" s="7">
         <v>10</v>
       </c>
       <c r="M17" s="7">
         <v>10</v>
       </c>
       <c r="N17" s="10">
-        <v>2700</v>
+        <v>19421.96</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="B18" s="6" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="D18" s="7" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="E18" s="7" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="F18" s="8" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="H18" s="7" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="I18" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J18" s="10">
-        <v>2000.04</v>
+        <v>366.96</v>
       </c>
       <c r="L18" s="7">
         <v>10</v>
       </c>
       <c r="M18" s="7">
         <v>10</v>
       </c>
       <c r="N18" s="10">
-        <v>1800.04</v>
+        <v>330.26</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="B19" s="6" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="D19" s="7" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="E19" s="7" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="F19" s="8" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="H19" s="7" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="I19" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J19" s="10">
-        <v>55.2</v>
+        <v>12295.56</v>
       </c>
       <c r="L19" s="7">
         <v>10</v>
       </c>
       <c r="M19" s="7">
         <v>10</v>
       </c>
       <c r="N19" s="10">
-        <v>49.68</v>
+        <v>11066</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="B20" s="6" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="D20" s="7" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="E20" s="7" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="F20" s="8" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="H20" s="7" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="I20" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J20" s="10">
-        <v>55.2</v>
+        <v>333.36</v>
       </c>
       <c r="L20" s="7">
         <v>10</v>
       </c>
       <c r="M20" s="7">
         <v>10</v>
       </c>
       <c r="N20" s="10">
-        <v>49.68</v>
+        <v>300.02</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="B21" s="6" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="C21" s="7" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="D21" s="7" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="E21" s="7" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="F21" s="8" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="H21" s="7" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="I21" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J21" s="10">
-        <v>1836.96</v>
+        <v>0</v>
       </c>
       <c r="L21" s="7">
         <v>10</v>
       </c>
       <c r="M21" s="7">
         <v>10</v>
       </c>
       <c r="N21" s="10">
-        <v>1653.26</v>
+        <v>0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="B22" s="6" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="D22" s="7" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="E22" s="7" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="F22" s="8" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="H22" s="7" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="I22" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J22" s="10">
-        <v>1091.64</v>
+        <v>0</v>
       </c>
       <c r="L22" s="7">
         <v>10</v>
       </c>
       <c r="M22" s="7">
         <v>10</v>
       </c>
       <c r="N22" s="10">
-        <v>982.48</v>
+        <v>0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="B23" s="6" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="D23" s="7" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="E23" s="7" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="F23" s="8" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="H23" s="7" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="I23" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J23" s="10">
-        <v>907.92</v>
+        <v>5761.56</v>
       </c>
       <c r="L23" s="7">
         <v>10</v>
       </c>
       <c r="M23" s="7">
         <v>10</v>
       </c>
       <c r="N23" s="10">
-        <v>817.13</v>
+        <v>5185.4</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="5" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="B24" s="6" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="D24" s="7" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="E24" s="7" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="F24" s="8" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="H24" s="7" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="I24" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J24" s="10">
-        <v>27.6</v>
+        <v>55.2</v>
       </c>
       <c r="L24" s="7">
         <v>10</v>
       </c>
       <c r="M24" s="7">
         <v>10</v>
       </c>
       <c r="N24" s="10">
-        <v>24.84</v>
+        <v>49.68</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="B25" s="6" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="D25" s="7" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="E25" s="7" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="F25" s="8" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="H25" s="7" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="I25" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J25" s="10">
-        <v>544.68</v>
+        <v>5173.2</v>
       </c>
       <c r="L25" s="7">
         <v>10</v>
       </c>
       <c r="M25" s="7">
         <v>10</v>
       </c>
       <c r="N25" s="10">
-        <v>490.21</v>
+        <v>4655.88</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="5" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="B26" s="6" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="C26" s="7" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="D26" s="7" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="E26" s="7" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="F26" s="8" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="H26" s="7" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="I26" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J26" s="10">
-        <v>0</v>
+        <v>108.36</v>
       </c>
       <c r="L26" s="7">
         <v>10</v>
       </c>
       <c r="M26" s="7">
         <v>10</v>
       </c>
       <c r="N26" s="10">
-        <v>0</v>
+        <v>97.52</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="B27" s="6" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="C27" s="7" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="D27" s="7" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="E27" s="7" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="F27" s="8" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="H27" s="7" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="I27" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J27" s="10">
-        <v>2000.04</v>
+        <v>7741.68</v>
       </c>
       <c r="L27" s="7">
         <v>10</v>
       </c>
       <c r="M27" s="7">
         <v>10</v>
       </c>
       <c r="N27" s="10">
-        <v>1800.04</v>
+        <v>6967.51</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="5" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="B28" s="6" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="C28" s="7" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="D28" s="7" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="E28" s="7" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="F28" s="8" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="H28" s="7" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="I28" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J28" s="10">
-        <v>2000.04</v>
+        <v>77.52</v>
       </c>
       <c r="L28" s="7">
         <v>10</v>
       </c>
       <c r="M28" s="7">
         <v>10</v>
       </c>
       <c r="N28" s="10">
-        <v>1800.04</v>
+        <v>69.77</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="B29" s="6" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="C29" s="7" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="D29" s="7" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="E29" s="7" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="F29" s="8" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="H29" s="7" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="I29" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J29" s="10">
         <v>3000</v>
       </c>
       <c r="L29" s="7">
         <v>10</v>
       </c>
       <c r="M29" s="7">
         <v>10</v>
       </c>
       <c r="N29" s="10">
         <v>2700</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="5" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="B30" s="6" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="C30" s="7" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="D30" s="7" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="E30" s="7" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="F30" s="8" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="H30" s="7" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="I30" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J30" s="10">
         <v>3000</v>
       </c>
       <c r="L30" s="7">
         <v>10</v>
       </c>
       <c r="M30" s="7">
         <v>10</v>
       </c>
       <c r="N30" s="10">
         <v>2700</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="5" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="B31" s="6" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="C31" s="7" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="D31" s="7" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="E31" s="7" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="F31" s="8" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="H31" s="7" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="I31" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J31" s="10">
-        <v>365.88</v>
+        <v>3000</v>
       </c>
       <c r="L31" s="7">
         <v>10</v>
       </c>
       <c r="M31" s="7">
         <v>10</v>
       </c>
       <c r="N31" s="10">
-        <v>329.29</v>
+        <v>2700</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="5" t="s">
-        <v>78</v>
+        <v>22</v>
       </c>
       <c r="B32" s="6" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="C32" s="7" t="s">
-        <v>80</v>
+        <v>24</v>
       </c>
       <c r="D32" s="7" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="E32" s="7" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>26</v>
+      </c>
+      <c r="F32" s="8" t="s">
+        <v>27</v>
       </c>
       <c r="H32" s="7" t="s">
-        <v>84</v>
+        <v>28</v>
       </c>
       <c r="I32" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J32" s="10">
-        <v>11877</v>
+        <v>5250</v>
       </c>
       <c r="L32" s="7">
-        <v>20</v>
+        <v>10</v>
+      </c>
+      <c r="M32" s="7">
+        <v>10</v>
       </c>
       <c r="N32" s="10">
-        <v>9501.6</v>
+        <v>4725</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="B33" s="6" t="s">
         <v>85</v>
       </c>
-      <c r="B33" s="6" t="s">
+      <c r="C33" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="D33" s="7" t="s">
         <v>86</v>
       </c>
-      <c r="C33" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E33" s="7" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>26</v>
+      </c>
+      <c r="F33" s="8" t="s">
+        <v>27</v>
       </c>
       <c r="H33" s="7" t="s">
-        <v>84</v>
+        <v>28</v>
       </c>
       <c r="I33" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J33" s="10">
-        <v>14883</v>
+        <v>3000</v>
       </c>
       <c r="L33" s="7">
-        <v>20</v>
+        <v>10</v>
+      </c>
+      <c r="M33" s="7">
+        <v>10</v>
       </c>
       <c r="N33" s="10">
-        <v>11906.4</v>
+        <v>2700</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="B34" s="6" t="s">
+        <v>87</v>
+      </c>
+      <c r="C34" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="D34" s="7" t="s">
         <v>88</v>
       </c>
-      <c r="B34" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E34" s="7" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>26</v>
+      </c>
+      <c r="F34" s="8" t="s">
+        <v>27</v>
       </c>
       <c r="H34" s="7" t="s">
-        <v>91</v>
+        <v>28</v>
       </c>
       <c r="I34" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J34" s="10">
-        <v>780</v>
+        <v>3000</v>
       </c>
       <c r="L34" s="7">
-        <v>20</v>
+        <v>10</v>
+      </c>
+      <c r="M34" s="7">
+        <v>10</v>
       </c>
       <c r="N34" s="10">
-        <v>624</v>
+        <v>2700</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="5" t="s">
-        <v>88</v>
+        <v>22</v>
       </c>
       <c r="B35" s="6" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="C35" s="7" t="s">
-        <v>80</v>
+        <v>24</v>
       </c>
       <c r="D35" s="7" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="E35" s="7" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>26</v>
+      </c>
+      <c r="F35" s="8" t="s">
+        <v>27</v>
       </c>
       <c r="H35" s="7" t="s">
-        <v>91</v>
+        <v>28</v>
       </c>
       <c r="I35" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J35" s="10">
-        <v>480</v>
+        <v>3000</v>
       </c>
       <c r="L35" s="7">
-        <v>20</v>
+        <v>10</v>
+      </c>
+      <c r="M35" s="7">
+        <v>10</v>
       </c>
       <c r="N35" s="10">
-        <v>384</v>
+        <v>2700</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="5" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="B36" s="6" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="D36" s="7" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="E36" s="7" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="F36" s="8" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="H36" s="7" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="I36" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J36" s="10">
-        <v>55.2</v>
+        <v>3000</v>
       </c>
       <c r="L36" s="7">
         <v>10</v>
       </c>
       <c r="M36" s="7">
         <v>10</v>
       </c>
       <c r="N36" s="10">
-        <v>49.68</v>
+        <v>2700</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="5" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="B37" s="6" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="D37" s="7" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="E37" s="7" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="F37" s="8" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="H37" s="7" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="I37" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J37" s="10">
-        <v>1836.96</v>
+        <v>3000</v>
       </c>
       <c r="L37" s="7">
         <v>10</v>
       </c>
       <c r="M37" s="7">
         <v>10</v>
       </c>
       <c r="N37" s="10">
-        <v>1653.26</v>
+        <v>2700</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="5" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="B38" s="6" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="D38" s="7" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="E38" s="7" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="F38" s="8" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="H38" s="7" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="I38" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J38" s="10">
-        <v>48.84</v>
+        <v>3000</v>
       </c>
       <c r="L38" s="7">
         <v>10</v>
       </c>
       <c r="M38" s="7">
         <v>10</v>
       </c>
       <c r="N38" s="10">
-        <v>43.96</v>
+        <v>2700</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="5" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="B39" s="6" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="C39" s="7" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="D39" s="7" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="E39" s="7" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="F39" s="8" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="H39" s="7" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="I39" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J39" s="10">
-        <v>55.2</v>
+        <v>2000.04</v>
       </c>
       <c r="L39" s="7">
         <v>10</v>
       </c>
       <c r="M39" s="7">
         <v>10</v>
       </c>
       <c r="N39" s="10">
-        <v>49.68</v>
+        <v>1800.04</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="5" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="B40" s="6" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="C40" s="7" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="D40" s="7" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="E40" s="7" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="F40" s="8" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="H40" s="7" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="I40" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J40" s="10">
-        <v>891.96</v>
+        <v>557.88</v>
       </c>
       <c r="L40" s="7">
         <v>10</v>
       </c>
       <c r="M40" s="7">
         <v>10</v>
       </c>
       <c r="N40" s="10">
-        <v>802.76</v>
+        <v>502.09</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="5" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="B41" s="6" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="C41" s="7" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="D41" s="7" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="E41" s="7" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="F41" s="8" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="H41" s="7" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="I41" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J41" s="10">
-        <v>3000</v>
+        <v>21.96</v>
       </c>
       <c r="L41" s="7">
         <v>10</v>
       </c>
       <c r="M41" s="7">
         <v>10</v>
       </c>
       <c r="N41" s="10">
-        <v>2700</v>
+        <v>19.76</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="5" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="B42" s="6" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="C42" s="7" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="D42" s="7" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="E42" s="7" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="F42" s="8" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="H42" s="7" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="I42" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J42" s="10">
-        <v>5250</v>
+        <v>360</v>
       </c>
       <c r="L42" s="7">
         <v>10</v>
       </c>
       <c r="M42" s="7">
         <v>10</v>
       </c>
       <c r="N42" s="10">
-        <v>4725</v>
+        <v>324</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="5" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="B43" s="6" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="C43" s="7" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="D43" s="7" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="E43" s="7" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="F43" s="8" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="H43" s="7" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="I43" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J43" s="10">
-        <v>3000</v>
+        <v>290835.36</v>
       </c>
       <c r="L43" s="7">
         <v>10</v>
       </c>
       <c r="M43" s="7">
         <v>10</v>
       </c>
       <c r="N43" s="10">
-        <v>2700</v>
+        <v>261751.82</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="5" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="B44" s="6" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="C44" s="7" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="D44" s="7" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="E44" s="7" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="F44" s="8" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="H44" s="7" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="I44" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J44" s="10">
-        <v>2000.04</v>
+        <v>3000</v>
       </c>
       <c r="L44" s="7">
         <v>10</v>
       </c>
       <c r="M44" s="7">
         <v>10</v>
       </c>
       <c r="N44" s="10">
-        <v>1800.04</v>
+        <v>2700</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="5" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="B45" s="6" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="C45" s="7" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="D45" s="7" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="E45" s="7" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="F45" s="8" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="H45" s="7" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="I45" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J45" s="10">
         <v>3000</v>
       </c>
       <c r="L45" s="7">
         <v>10</v>
       </c>
       <c r="M45" s="7">
         <v>10</v>
       </c>
       <c r="N45" s="10">
         <v>2700</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="5" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="B46" s="6" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="C46" s="7" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="D46" s="7" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="E46" s="7" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="F46" s="8" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="H46" s="7" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="I46" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J46" s="10">
-        <v>2000.04</v>
+        <v>3000</v>
       </c>
       <c r="L46" s="7">
         <v>10</v>
       </c>
       <c r="M46" s="7">
         <v>10</v>
       </c>
       <c r="N46" s="10">
-        <v>1800.04</v>
+        <v>2700</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="5" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="B47" s="6" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="C47" s="7" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="D47" s="7" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="E47" s="7" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="F47" s="8" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="H47" s="7" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="I47" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J47" s="10">
         <v>3000</v>
       </c>
       <c r="L47" s="7">
         <v>10</v>
       </c>
       <c r="M47" s="7">
         <v>10</v>
       </c>
       <c r="N47" s="10">
         <v>2700</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="5" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="B48" s="6" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="C48" s="7" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="D48" s="7" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="E48" s="7" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="F48" s="8" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="H48" s="7" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="I48" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J48" s="10">
-        <v>3000</v>
+        <v>2000.04</v>
       </c>
       <c r="L48" s="7">
         <v>10</v>
       </c>
       <c r="M48" s="7">
         <v>10</v>
       </c>
       <c r="N48" s="10">
-        <v>2700</v>
+        <v>1800.04</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="5" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="B49" s="6" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="C49" s="7" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="D49" s="7" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="E49" s="7" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="F49" s="8" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="H49" s="7" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="I49" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J49" s="10">
-        <v>5250</v>
+        <v>3000</v>
       </c>
       <c r="L49" s="7">
         <v>10</v>
       </c>
       <c r="M49" s="7">
         <v>10</v>
       </c>
       <c r="N49" s="10">
-        <v>4725</v>
+        <v>2700</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="5" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="B50" s="6" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="C50" s="7" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="D50" s="7" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="E50" s="7" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="F50" s="8" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="H50" s="7" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="I50" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J50" s="10">
-        <v>2000.04</v>
+        <v>3000</v>
       </c>
       <c r="L50" s="7">
         <v>10</v>
       </c>
       <c r="M50" s="7">
         <v>10</v>
       </c>
       <c r="N50" s="10">
-        <v>1800.04</v>
+        <v>2700</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="5" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="B51" s="6" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
       <c r="C51" s="7" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="D51" s="7" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="E51" s="7" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="F51" s="8" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="H51" s="7" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="I51" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J51" s="10">
         <v>2000.04</v>
       </c>
       <c r="L51" s="7">
         <v>10</v>
       </c>
       <c r="M51" s="7">
         <v>10</v>
       </c>
       <c r="N51" s="10">
         <v>1800.04</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="5" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="B52" s="6" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="C52" s="7" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="D52" s="7" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="E52" s="7" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="F52" s="8" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="H52" s="7" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="I52" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J52" s="10">
-        <v>43254</v>
+        <v>3000</v>
       </c>
       <c r="L52" s="7">
         <v>10</v>
       </c>
       <c r="M52" s="7">
         <v>10</v>
       </c>
       <c r="N52" s="10">
-        <v>38928.6</v>
+        <v>2700</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="5" t="s">
-        <v>12</v>
+        <v>125</v>
       </c>
       <c r="B53" s="6" t="s">
+        <v>126</v>
+      </c>
+      <c r="C53" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="D53" s="7" t="s">
         <v>128</v>
       </c>
-      <c r="C53" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E53" s="7" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="F53" s="8" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="H53" s="7" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="I53" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J53" s="10">
-        <v>941.04</v>
+        <v>1836.96</v>
       </c>
       <c r="L53" s="7">
         <v>10</v>
       </c>
       <c r="M53" s="7">
         <v>10</v>
       </c>
       <c r="N53" s="10">
-        <v>846.94</v>
+        <v>1653.26</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="5" t="s">
-        <v>12</v>
+        <v>125</v>
       </c>
       <c r="B54" s="6" t="s">
+        <v>129</v>
+      </c>
+      <c r="C54" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="D54" s="7" t="s">
         <v>130</v>
       </c>
-      <c r="C54" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E54" s="7" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="F54" s="8" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="H54" s="7" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="I54" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J54" s="10">
-        <v>150</v>
+        <v>53.16</v>
       </c>
       <c r="L54" s="7">
         <v>10</v>
       </c>
       <c r="M54" s="7">
         <v>10</v>
       </c>
       <c r="N54" s="10">
-        <v>135</v>
+        <v>47.84</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="5" t="s">
-        <v>12</v>
+        <v>125</v>
       </c>
       <c r="B55" s="6" t="s">
+        <v>131</v>
+      </c>
+      <c r="C55" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="D55" s="7" t="s">
         <v>132</v>
       </c>
-      <c r="C55" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E55" s="7" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="F55" s="8" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="H55" s="7" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="I55" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J55" s="10">
-        <v>5250</v>
+        <v>1277.4</v>
       </c>
       <c r="L55" s="7">
         <v>10</v>
       </c>
       <c r="M55" s="7">
         <v>10</v>
       </c>
       <c r="N55" s="10">
-        <v>4725</v>
+        <v>1149.66</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="5" t="s">
-        <v>12</v>
+        <v>125</v>
       </c>
       <c r="B56" s="6" t="s">
+        <v>133</v>
+      </c>
+      <c r="C56" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="D56" s="7" t="s">
         <v>134</v>
       </c>
-      <c r="C56" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E56" s="7" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="F56" s="8" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="H56" s="7" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="I56" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J56" s="10">
-        <v>2000.04</v>
+        <v>112.56</v>
       </c>
       <c r="L56" s="7">
         <v>10</v>
       </c>
       <c r="M56" s="7">
         <v>10</v>
       </c>
       <c r="N56" s="10">
-        <v>1800.04</v>
+        <v>101.3</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="5" t="s">
-        <v>12</v>
+        <v>125</v>
       </c>
       <c r="B57" s="6" t="s">
+        <v>135</v>
+      </c>
+      <c r="C57" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="D57" s="7" t="s">
         <v>136</v>
       </c>
-      <c r="C57" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E57" s="7" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="F57" s="8" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="H57" s="7" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="I57" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J57" s="10">
-        <v>3000</v>
+        <v>1248.72</v>
       </c>
       <c r="L57" s="7">
         <v>10</v>
       </c>
       <c r="M57" s="7">
         <v>10</v>
       </c>
       <c r="N57" s="10">
-        <v>2700</v>
+        <v>1123.85</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="5" t="s">
-        <v>12</v>
+        <v>125</v>
       </c>
       <c r="B58" s="6" t="s">
+        <v>137</v>
+      </c>
+      <c r="C58" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="D58" s="7" t="s">
         <v>138</v>
       </c>
-      <c r="C58" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E58" s="7" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="F58" s="8" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="H58" s="7" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="I58" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J58" s="10">
         <v>2000.04</v>
       </c>
       <c r="L58" s="7">
         <v>10</v>
       </c>
       <c r="M58" s="7">
         <v>10</v>
       </c>
       <c r="N58" s="10">
         <v>1800.04</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="5" t="s">
-        <v>12</v>
+        <v>125</v>
       </c>
       <c r="B59" s="6" t="s">
+        <v>139</v>
+      </c>
+      <c r="C59" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="D59" s="7" t="s">
         <v>140</v>
       </c>
-      <c r="C59" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E59" s="7" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="F59" s="8" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="H59" s="7" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="I59" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J59" s="10">
-        <v>3000</v>
+        <v>180</v>
       </c>
       <c r="L59" s="7">
         <v>10</v>
       </c>
       <c r="M59" s="7">
         <v>10</v>
       </c>
       <c r="N59" s="10">
-        <v>2700</v>
+        <v>162</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="5" t="s">
-        <v>12</v>
+        <v>125</v>
       </c>
       <c r="B60" s="6" t="s">
+        <v>141</v>
+      </c>
+      <c r="C60" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="D60" s="7" t="s">
         <v>142</v>
       </c>
-      <c r="C60" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E60" s="7" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="F60" s="8" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="H60" s="7" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="I60" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J60" s="10">
-        <v>3000</v>
+        <v>54.22</v>
       </c>
       <c r="L60" s="7">
         <v>10</v>
       </c>
       <c r="M60" s="7">
         <v>10</v>
       </c>
       <c r="N60" s="10">
-        <v>2700</v>
+        <v>48.8</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="5" t="s">
-        <v>12</v>
+        <v>125</v>
       </c>
       <c r="B61" s="6" t="s">
-        <v>144</v>
+        <v>105</v>
       </c>
       <c r="C61" s="7" t="s">
-        <v>14</v>
+        <v>127</v>
       </c>
       <c r="D61" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E61" s="7" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="F61" s="8" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="H61" s="7" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="I61" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J61" s="10">
-        <v>2000.04</v>
+        <v>164819.42</v>
       </c>
       <c r="L61" s="7">
         <v>10</v>
       </c>
       <c r="M61" s="7">
         <v>10</v>
       </c>
       <c r="N61" s="10">
-        <v>1800.04</v>
+        <v>148337.48</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="5" t="s">
-        <v>12</v>
+        <v>125</v>
       </c>
       <c r="B62" s="6" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="C62" s="7" t="s">
-        <v>14</v>
+        <v>127</v>
       </c>
       <c r="D62" s="7" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E62" s="7" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="F62" s="8" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="H62" s="7" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="I62" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J62" s="10">
-        <v>2000.04</v>
+        <v>88.04</v>
       </c>
       <c r="L62" s="7">
         <v>10</v>
       </c>
       <c r="M62" s="7">
         <v>10</v>
       </c>
       <c r="N62" s="10">
-        <v>1800.04</v>
+        <v>79.24</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="5" t="s">
-        <v>12</v>
+        <v>125</v>
       </c>
       <c r="B63" s="6" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="C63" s="7" t="s">
-        <v>14</v>
+        <v>127</v>
       </c>
       <c r="D63" s="7" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="E63" s="7" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="F63" s="8" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="H63" s="7" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="I63" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J63" s="10">
-        <v>0</v>
+        <v>7768</v>
       </c>
       <c r="L63" s="7">
         <v>10</v>
       </c>
       <c r="M63" s="7">
         <v>10</v>
       </c>
       <c r="N63" s="10">
-        <v>0</v>
+        <v>6991.2</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="5" t="s">
-        <v>12</v>
+        <v>125</v>
       </c>
       <c r="B64" s="6" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="C64" s="7" t="s">
-        <v>14</v>
+        <v>127</v>
       </c>
       <c r="D64" s="7" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E64" s="7" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="F64" s="8" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="H64" s="7" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="I64" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J64" s="10">
-        <v>0</v>
+        <v>1695</v>
       </c>
       <c r="L64" s="7">
         <v>10</v>
       </c>
       <c r="M64" s="7">
         <v>10</v>
       </c>
       <c r="N64" s="10">
-        <v>0</v>
+        <v>1525.5</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="5" t="s">
-        <v>12</v>
+        <v>125</v>
       </c>
       <c r="B65" s="6" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="C65" s="7" t="s">
-        <v>14</v>
+        <v>127</v>
       </c>
       <c r="D65" s="7" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E65" s="7" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="F65" s="8" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="H65" s="7" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="I65" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J65" s="10">
-        <v>0</v>
+        <v>89747.41</v>
       </c>
       <c r="L65" s="7">
         <v>10</v>
       </c>
       <c r="M65" s="7">
         <v>10</v>
       </c>
       <c r="N65" s="10">
-        <v>0</v>
+        <v>80772.67</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="5" t="s">
-        <v>12</v>
+        <v>125</v>
       </c>
       <c r="B66" s="6" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="C66" s="7" t="s">
-        <v>14</v>
+        <v>127</v>
       </c>
       <c r="D66" s="7" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E66" s="7" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="F66" s="8" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="H66" s="7" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="I66" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J66" s="10">
-        <v>0</v>
+        <v>579.8</v>
       </c>
       <c r="L66" s="7">
         <v>10</v>
       </c>
       <c r="M66" s="7">
         <v>10</v>
       </c>
       <c r="N66" s="10">
-        <v>0</v>
+        <v>521.82</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="5" t="s">
-        <v>12</v>
+        <v>125</v>
       </c>
       <c r="B67" s="6" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="C67" s="7" t="s">
-        <v>14</v>
+        <v>127</v>
       </c>
       <c r="D67" s="7" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="E67" s="7" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="F67" s="8" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="H67" s="7" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="I67" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J67" s="10">
-        <v>1836.96</v>
+        <v>3000</v>
       </c>
       <c r="L67" s="7">
         <v>10</v>
       </c>
       <c r="M67" s="7">
         <v>10</v>
       </c>
       <c r="N67" s="10">
-        <v>1653.26</v>
+        <v>2700</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="5" t="s">
-        <v>12</v>
+        <v>125</v>
       </c>
       <c r="B68" s="6" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="C68" s="7" t="s">
-        <v>14</v>
+        <v>127</v>
       </c>
       <c r="D68" s="7" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E68" s="7" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="F68" s="8" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="H68" s="7" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="I68" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J68" s="10">
-        <v>3531.72</v>
+        <v>3000</v>
       </c>
       <c r="L68" s="7">
         <v>10</v>
       </c>
       <c r="M68" s="7">
         <v>10</v>
       </c>
       <c r="N68" s="10">
-        <v>3178.55</v>
+        <v>2700</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="5" t="s">
-        <v>12</v>
+        <v>125</v>
       </c>
       <c r="B69" s="6" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="C69" s="7" t="s">
-        <v>14</v>
+        <v>127</v>
       </c>
       <c r="D69" s="7" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="E69" s="7" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="F69" s="8" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="H69" s="7" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="I69" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J69" s="10">
-        <v>55.2</v>
+        <v>2000.04</v>
       </c>
       <c r="L69" s="7">
         <v>10</v>
       </c>
       <c r="M69" s="7">
         <v>10</v>
       </c>
       <c r="N69" s="10">
-        <v>49.68</v>
+        <v>1800.04</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="5" t="s">
-        <v>12</v>
+        <v>125</v>
       </c>
       <c r="B70" s="6" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="C70" s="7" t="s">
-        <v>14</v>
+        <v>127</v>
       </c>
       <c r="D70" s="7" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="E70" s="7" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="F70" s="8" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="H70" s="7" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="I70" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J70" s="10">
-        <v>32.88</v>
+        <v>55.2</v>
       </c>
       <c r="L70" s="7">
         <v>10</v>
       </c>
       <c r="M70" s="7">
         <v>10</v>
       </c>
       <c r="N70" s="10">
-        <v>29.59</v>
+        <v>49.68</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="5" t="s">
-        <v>12</v>
+        <v>125</v>
       </c>
       <c r="B71" s="6" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="C71" s="7" t="s">
-        <v>14</v>
+        <v>127</v>
       </c>
       <c r="D71" s="7" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E71" s="7" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="F71" s="8" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="H71" s="7" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="I71" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J71" s="10">
-        <v>37.2</v>
+        <v>55.2</v>
       </c>
       <c r="L71" s="7">
         <v>10</v>
       </c>
       <c r="M71" s="7">
         <v>10</v>
       </c>
       <c r="N71" s="10">
-        <v>33.48</v>
+        <v>49.68</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="5" t="s">
-        <v>12</v>
+        <v>125</v>
       </c>
       <c r="B72" s="6" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="C72" s="7" t="s">
-        <v>14</v>
+        <v>127</v>
       </c>
       <c r="D72" s="7" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="E72" s="7" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="F72" s="8" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="H72" s="7" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="I72" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J72" s="10">
-        <v>1652.28</v>
+        <v>1836.96</v>
       </c>
       <c r="L72" s="7">
         <v>10</v>
       </c>
       <c r="M72" s="7">
         <v>10</v>
       </c>
       <c r="N72" s="10">
-        <v>1487.05</v>
+        <v>1653.26</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="5" t="s">
-        <v>12</v>
+        <v>125</v>
       </c>
       <c r="B73" s="6" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="C73" s="7" t="s">
-        <v>14</v>
+        <v>127</v>
       </c>
       <c r="D73" s="7" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="E73" s="7" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="F73" s="8" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="H73" s="7" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="I73" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J73" s="10">
-        <v>1387.8</v>
+        <v>1091.64</v>
       </c>
       <c r="L73" s="7">
         <v>10</v>
       </c>
       <c r="M73" s="7">
         <v>10</v>
       </c>
       <c r="N73" s="10">
-        <v>1249.02</v>
+        <v>982.48</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="5" t="s">
-        <v>12</v>
+        <v>125</v>
       </c>
       <c r="B74" s="6" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="C74" s="7" t="s">
-        <v>14</v>
+        <v>127</v>
       </c>
       <c r="D74" s="7" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E74" s="7" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="F74" s="8" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="H74" s="7" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="I74" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J74" s="10">
-        <v>40.44</v>
+        <v>907.92</v>
       </c>
       <c r="L74" s="7">
         <v>10</v>
       </c>
       <c r="M74" s="7">
         <v>10</v>
       </c>
       <c r="N74" s="10">
-        <v>36.4</v>
+        <v>817.13</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="5" t="s">
-        <v>12</v>
+        <v>125</v>
       </c>
       <c r="B75" s="6" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="C75" s="7" t="s">
-        <v>14</v>
+        <v>127</v>
       </c>
       <c r="D75" s="7" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="E75" s="7" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="F75" s="8" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="H75" s="7" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="I75" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J75" s="10">
-        <v>62.64</v>
+        <v>27.6</v>
       </c>
       <c r="L75" s="7">
         <v>10</v>
       </c>
       <c r="M75" s="7">
         <v>10</v>
       </c>
       <c r="N75" s="10">
-        <v>56.38</v>
+        <v>24.84</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="5" t="s">
-        <v>12</v>
+        <v>125</v>
       </c>
       <c r="B76" s="6" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="C76" s="7" t="s">
-        <v>14</v>
+        <v>127</v>
       </c>
       <c r="D76" s="7" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E76" s="7" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="F76" s="8" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="H76" s="7" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="I76" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J76" s="10">
-        <v>2497.44</v>
+        <v>544.68</v>
       </c>
       <c r="L76" s="7">
         <v>10</v>
       </c>
       <c r="M76" s="7">
         <v>10</v>
       </c>
       <c r="N76" s="10">
-        <v>2247.7</v>
+        <v>490.21</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="5" t="s">
-        <v>12</v>
+        <v>125</v>
       </c>
       <c r="B77" s="6" t="s">
+        <v>174</v>
+      </c>
+      <c r="C77" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="D77" s="7" t="s">
+        <v>175</v>
+      </c>
+      <c r="E77" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="F77" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="H77" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I77" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J77" s="10">
+        <v>0</v>
+      </c>
+      <c r="L77" s="7">
+        <v>10</v>
+      </c>
+      <c r="M77" s="7">
+        <v>10</v>
+      </c>
+      <c r="N77" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="B78" s="6" t="s">
         <v>176</v>
       </c>
-      <c r="C77" s="7" t="s">
+      <c r="C78" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="D78" s="7" t="s">
+        <v>177</v>
+      </c>
+      <c r="E78" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="F78" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="H78" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I78" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J78" s="10">
+        <v>2000.04</v>
+      </c>
+      <c r="L78" s="7">
+        <v>10</v>
+      </c>
+      <c r="M78" s="7">
+        <v>10</v>
+      </c>
+      <c r="N78" s="10">
+        <v>1800.04</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="B79" s="6" t="s">
+        <v>178</v>
+      </c>
+      <c r="C79" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="D79" s="7" t="s">
+        <v>179</v>
+      </c>
+      <c r="E79" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="F79" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="H79" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I79" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J79" s="10">
+        <v>2000.04</v>
+      </c>
+      <c r="L79" s="7">
+        <v>10</v>
+      </c>
+      <c r="M79" s="7">
+        <v>10</v>
+      </c>
+      <c r="N79" s="10">
+        <v>1800.04</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="B80" s="6" t="s">
+        <v>180</v>
+      </c>
+      <c r="C80" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="D80" s="7" t="s">
+        <v>181</v>
+      </c>
+      <c r="E80" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="F80" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="H80" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I80" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J80" s="10">
+        <v>3000</v>
+      </c>
+      <c r="L80" s="7">
+        <v>10</v>
+      </c>
+      <c r="M80" s="7">
+        <v>10</v>
+      </c>
+      <c r="N80" s="10">
+        <v>2700</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="B81" s="6" t="s">
+        <v>182</v>
+      </c>
+      <c r="C81" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="D81" s="7" t="s">
+        <v>183</v>
+      </c>
+      <c r="E81" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="F81" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="H81" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I81" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J81" s="10">
+        <v>3000</v>
+      </c>
+      <c r="L81" s="7">
+        <v>10</v>
+      </c>
+      <c r="M81" s="7">
+        <v>10</v>
+      </c>
+      <c r="N81" s="10">
+        <v>2700</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="B82" s="6" t="s">
+        <v>184</v>
+      </c>
+      <c r="C82" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="D82" s="7" t="s">
+        <v>185</v>
+      </c>
+      <c r="E82" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="F82" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="H82" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I82" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J82" s="10">
+        <v>365.88</v>
+      </c>
+      <c r="L82" s="7">
+        <v>10</v>
+      </c>
+      <c r="M82" s="7">
+        <v>10</v>
+      </c>
+      <c r="N82" s="10">
+        <v>329.29</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="B83" s="6" t="s">
+        <v>186</v>
+      </c>
+      <c r="C83" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="D83" s="7" t="s">
+        <v>187</v>
+      </c>
+      <c r="E83" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="F83" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="H83" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I83" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J83" s="10">
+        <v>0</v>
+      </c>
+      <c r="L83" s="7">
+        <v>10</v>
+      </c>
+      <c r="M83" s="7">
+        <v>10</v>
+      </c>
+      <c r="N83" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="B84" s="6" t="s">
+        <v>188</v>
+      </c>
+      <c r="C84" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="D84" s="7" t="s">
+        <v>189</v>
+      </c>
+      <c r="E84" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="F84" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="H84" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I84" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J84" s="10">
+        <v>0</v>
+      </c>
+      <c r="L84" s="7">
+        <v>10</v>
+      </c>
+      <c r="M84" s="7">
+        <v>10</v>
+      </c>
+      <c r="N84" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="B85" s="6" t="s">
+        <v>190</v>
+      </c>
+      <c r="C85" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="D85" s="7" t="s">
+        <v>191</v>
+      </c>
+      <c r="E85" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="F85" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="H85" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I85" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J85" s="10">
+        <v>0</v>
+      </c>
+      <c r="L85" s="7">
+        <v>10</v>
+      </c>
+      <c r="M85" s="7">
+        <v>10</v>
+      </c>
+      <c r="N85" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="B86" s="6" t="s">
+        <v>192</v>
+      </c>
+      <c r="C86" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="D86" s="7" t="s">
+        <v>193</v>
+      </c>
+      <c r="E86" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="F86" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="H86" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I86" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J86" s="10">
+        <v>0</v>
+      </c>
+      <c r="L86" s="7">
+        <v>10</v>
+      </c>
+      <c r="M86" s="7">
+        <v>10</v>
+      </c>
+      <c r="N86" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="B87" s="6" t="s">
+        <v>194</v>
+      </c>
+      <c r="C87" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="D87" s="7" t="s">
+        <v>195</v>
+      </c>
+      <c r="E87" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="F87" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="H87" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I87" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J87" s="10">
+        <v>55.2</v>
+      </c>
+      <c r="L87" s="7">
+        <v>10</v>
+      </c>
+      <c r="M87" s="7">
+        <v>10</v>
+      </c>
+      <c r="N87" s="10">
+        <v>49.68</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="B88" s="6" t="s">
+        <v>196</v>
+      </c>
+      <c r="C88" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="D88" s="7" t="s">
+        <v>197</v>
+      </c>
+      <c r="E88" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="F88" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="H88" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I88" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J88" s="10">
+        <v>1836.96</v>
+      </c>
+      <c r="L88" s="7">
+        <v>10</v>
+      </c>
+      <c r="M88" s="7">
+        <v>10</v>
+      </c>
+      <c r="N88" s="10">
+        <v>1653.26</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="B89" s="6" t="s">
+        <v>198</v>
+      </c>
+      <c r="C89" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="D89" s="7" t="s">
+        <v>199</v>
+      </c>
+      <c r="E89" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="F89" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="H89" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I89" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J89" s="10">
+        <v>48.84</v>
+      </c>
+      <c r="L89" s="7">
+        <v>10</v>
+      </c>
+      <c r="M89" s="7">
+        <v>10</v>
+      </c>
+      <c r="N89" s="10">
+        <v>43.96</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="B90" s="6" t="s">
+        <v>200</v>
+      </c>
+      <c r="C90" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="D90" s="7" t="s">
+        <v>201</v>
+      </c>
+      <c r="E90" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="F90" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="H90" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I90" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J90" s="10">
+        <v>55.2</v>
+      </c>
+      <c r="L90" s="7">
+        <v>10</v>
+      </c>
+      <c r="M90" s="7">
+        <v>10</v>
+      </c>
+      <c r="N90" s="10">
+        <v>49.68</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="B91" s="6" t="s">
+        <v>202</v>
+      </c>
+      <c r="C91" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="D91" s="7" t="s">
+        <v>203</v>
+      </c>
+      <c r="E91" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="F91" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="H91" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I91" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J91" s="10">
+        <v>891.96</v>
+      </c>
+      <c r="L91" s="7">
+        <v>10</v>
+      </c>
+      <c r="M91" s="7">
+        <v>10</v>
+      </c>
+      <c r="N91" s="10">
+        <v>802.76</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="B92" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="C92" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="D92" s="7" t="s">
+        <v>205</v>
+      </c>
+      <c r="E92" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="F92" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="H92" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I92" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J92" s="10">
+        <v>3000</v>
+      </c>
+      <c r="L92" s="7">
+        <v>10</v>
+      </c>
+      <c r="M92" s="7">
+        <v>10</v>
+      </c>
+      <c r="N92" s="10">
+        <v>2700</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="B93" s="6" t="s">
+        <v>206</v>
+      </c>
+      <c r="C93" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="D93" s="7" t="s">
+        <v>207</v>
+      </c>
+      <c r="E93" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="F93" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="H93" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I93" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J93" s="10">
+        <v>5250</v>
+      </c>
+      <c r="L93" s="7">
+        <v>10</v>
+      </c>
+      <c r="M93" s="7">
+        <v>10</v>
+      </c>
+      <c r="N93" s="10">
+        <v>4725</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="B94" s="6" t="s">
+        <v>208</v>
+      </c>
+      <c r="C94" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="D94" s="7" t="s">
+        <v>209</v>
+      </c>
+      <c r="E94" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="F94" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="H94" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I94" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J94" s="10">
+        <v>3000</v>
+      </c>
+      <c r="L94" s="7">
+        <v>10</v>
+      </c>
+      <c r="M94" s="7">
+        <v>10</v>
+      </c>
+      <c r="N94" s="10">
+        <v>2700</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="B95" s="6" t="s">
+        <v>210</v>
+      </c>
+      <c r="C95" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="D95" s="7" t="s">
+        <v>211</v>
+      </c>
+      <c r="E95" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="F95" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="H95" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I95" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J95" s="10">
+        <v>2000.04</v>
+      </c>
+      <c r="L95" s="7">
+        <v>10</v>
+      </c>
+      <c r="M95" s="7">
+        <v>10</v>
+      </c>
+      <c r="N95" s="10">
+        <v>1800.04</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="B96" s="6" t="s">
+        <v>212</v>
+      </c>
+      <c r="C96" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="D96" s="7" t="s">
+        <v>213</v>
+      </c>
+      <c r="E96" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="F96" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="H96" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I96" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J96" s="10">
+        <v>3000</v>
+      </c>
+      <c r="L96" s="7">
+        <v>10</v>
+      </c>
+      <c r="M96" s="7">
+        <v>10</v>
+      </c>
+      <c r="N96" s="10">
+        <v>2700</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="B97" s="6" t="s">
+        <v>214</v>
+      </c>
+      <c r="C97" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="D97" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="E97" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="F97" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="H97" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I97" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J97" s="10">
+        <v>2000.04</v>
+      </c>
+      <c r="L97" s="7">
+        <v>10</v>
+      </c>
+      <c r="M97" s="7">
+        <v>10</v>
+      </c>
+      <c r="N97" s="10">
+        <v>1800.04</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="B98" s="6" t="s">
+        <v>216</v>
+      </c>
+      <c r="C98" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="D98" s="7" t="s">
+        <v>217</v>
+      </c>
+      <c r="E98" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="F98" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="H98" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I98" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J98" s="10">
+        <v>3000</v>
+      </c>
+      <c r="L98" s="7">
+        <v>10</v>
+      </c>
+      <c r="M98" s="7">
+        <v>10</v>
+      </c>
+      <c r="N98" s="10">
+        <v>2700</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="B99" s="6" t="s">
+        <v>218</v>
+      </c>
+      <c r="C99" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="D99" s="7" t="s">
+        <v>219</v>
+      </c>
+      <c r="E99" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="F99" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="H99" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I99" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J99" s="10">
+        <v>3000</v>
+      </c>
+      <c r="L99" s="7">
+        <v>10</v>
+      </c>
+      <c r="M99" s="7">
+        <v>10</v>
+      </c>
+      <c r="N99" s="10">
+        <v>2700</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="B100" s="6" t="s">
+        <v>220</v>
+      </c>
+      <c r="C100" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="D100" s="7" t="s">
+        <v>221</v>
+      </c>
+      <c r="E100" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="F100" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="H100" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I100" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J100" s="10">
+        <v>5250</v>
+      </c>
+      <c r="L100" s="7">
+        <v>10</v>
+      </c>
+      <c r="M100" s="7">
+        <v>10</v>
+      </c>
+      <c r="N100" s="10">
+        <v>4725</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="B101" s="6" t="s">
+        <v>222</v>
+      </c>
+      <c r="C101" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="D101" s="7" t="s">
+        <v>223</v>
+      </c>
+      <c r="E101" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="F101" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="H101" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I101" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J101" s="10">
+        <v>2000.04</v>
+      </c>
+      <c r="L101" s="7">
+        <v>10</v>
+      </c>
+      <c r="M101" s="7">
+        <v>10</v>
+      </c>
+      <c r="N101" s="10">
+        <v>1800.04</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="B102" s="6" t="s">
+        <v>224</v>
+      </c>
+      <c r="C102" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="D102" s="7" t="s">
+        <v>225</v>
+      </c>
+      <c r="E102" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="F102" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="H102" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I102" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J102" s="10">
+        <v>2000.04</v>
+      </c>
+      <c r="L102" s="7">
+        <v>10</v>
+      </c>
+      <c r="M102" s="7">
+        <v>10</v>
+      </c>
+      <c r="N102" s="10">
+        <v>1800.04</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="B103" s="6" t="s">
+        <v>226</v>
+      </c>
+      <c r="C103" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="D103" s="7" t="s">
+        <v>227</v>
+      </c>
+      <c r="E103" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="F103" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="H103" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I103" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J103" s="10">
+        <v>43254</v>
+      </c>
+      <c r="L103" s="7">
+        <v>10</v>
+      </c>
+      <c r="M103" s="7">
+        <v>10</v>
+      </c>
+      <c r="N103" s="10">
+        <v>38928.6</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="B104" s="6" t="s">
+        <v>228</v>
+      </c>
+      <c r="C104" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="D104" s="7" t="s">
+        <v>229</v>
+      </c>
+      <c r="E104" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="F104" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="H104" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I104" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J104" s="10">
+        <v>941.04</v>
+      </c>
+      <c r="L104" s="7">
+        <v>10</v>
+      </c>
+      <c r="M104" s="7">
+        <v>10</v>
+      </c>
+      <c r="N104" s="10">
+        <v>846.94</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="B105" s="6" t="s">
+        <v>230</v>
+      </c>
+      <c r="C105" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="D105" s="7" t="s">
+        <v>231</v>
+      </c>
+      <c r="E105" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="F105" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="H105" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I105" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J105" s="10">
+        <v>150</v>
+      </c>
+      <c r="L105" s="7">
+        <v>10</v>
+      </c>
+      <c r="M105" s="7">
+        <v>10</v>
+      </c>
+      <c r="N105" s="10">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="B106" s="6" t="s">
+        <v>232</v>
+      </c>
+      <c r="C106" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="D106" s="7" t="s">
+        <v>233</v>
+      </c>
+      <c r="E106" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="F106" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="H106" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I106" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J106" s="10">
+        <v>5250</v>
+      </c>
+      <c r="L106" s="7">
+        <v>10</v>
+      </c>
+      <c r="M106" s="7">
+        <v>10</v>
+      </c>
+      <c r="N106" s="10">
+        <v>4725</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="B107" s="6" t="s">
+        <v>234</v>
+      </c>
+      <c r="C107" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="D107" s="7" t="s">
+        <v>235</v>
+      </c>
+      <c r="E107" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="F107" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="H107" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I107" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J107" s="10">
+        <v>2000.04</v>
+      </c>
+      <c r="L107" s="7">
+        <v>10</v>
+      </c>
+      <c r="M107" s="7">
+        <v>10</v>
+      </c>
+      <c r="N107" s="10">
+        <v>1800.04</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="B108" s="6" t="s">
+        <v>236</v>
+      </c>
+      <c r="C108" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="D108" s="7" t="s">
+        <v>237</v>
+      </c>
+      <c r="E108" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="F108" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="H108" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I108" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J108" s="10">
+        <v>3000</v>
+      </c>
+      <c r="L108" s="7">
+        <v>10</v>
+      </c>
+      <c r="M108" s="7">
+        <v>10</v>
+      </c>
+      <c r="N108" s="10">
+        <v>2700</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="B109" s="6" t="s">
+        <v>238</v>
+      </c>
+      <c r="C109" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="D109" s="7" t="s">
+        <v>239</v>
+      </c>
+      <c r="E109" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="F109" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="H109" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I109" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J109" s="10">
+        <v>2000.04</v>
+      </c>
+      <c r="L109" s="7">
+        <v>10</v>
+      </c>
+      <c r="M109" s="7">
+        <v>10</v>
+      </c>
+      <c r="N109" s="10">
+        <v>1800.04</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="B110" s="6" t="s">
+        <v>240</v>
+      </c>
+      <c r="C110" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="D110" s="7" t="s">
+        <v>241</v>
+      </c>
+      <c r="E110" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="F110" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="H110" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I110" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J110" s="10">
+        <v>3000</v>
+      </c>
+      <c r="L110" s="7">
+        <v>10</v>
+      </c>
+      <c r="M110" s="7">
+        <v>10</v>
+      </c>
+      <c r="N110" s="10">
+        <v>2700</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="B111" s="6" t="s">
+        <v>242</v>
+      </c>
+      <c r="C111" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="D111" s="7" t="s">
+        <v>243</v>
+      </c>
+      <c r="E111" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="F111" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="H111" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I111" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J111" s="10">
+        <v>3000</v>
+      </c>
+      <c r="L111" s="7">
+        <v>10</v>
+      </c>
+      <c r="M111" s="7">
+        <v>10</v>
+      </c>
+      <c r="N111" s="10">
+        <v>2700</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="B112" s="6" t="s">
+        <v>244</v>
+      </c>
+      <c r="C112" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="D112" s="7" t="s">
+        <v>245</v>
+      </c>
+      <c r="E112" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="F112" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="H112" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I112" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J112" s="10">
+        <v>2000.04</v>
+      </c>
+      <c r="L112" s="7">
+        <v>10</v>
+      </c>
+      <c r="M112" s="7">
+        <v>10</v>
+      </c>
+      <c r="N112" s="10">
+        <v>1800.04</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="B113" s="6" t="s">
+        <v>246</v>
+      </c>
+      <c r="C113" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="D113" s="7" t="s">
+        <v>247</v>
+      </c>
+      <c r="E113" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="F113" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="H113" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I113" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J113" s="10">
+        <v>2000.04</v>
+      </c>
+      <c r="L113" s="7">
+        <v>10</v>
+      </c>
+      <c r="M113" s="7">
+        <v>10</v>
+      </c>
+      <c r="N113" s="10">
+        <v>1800.04</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="B114" s="6" t="s">
+        <v>248</v>
+      </c>
+      <c r="C114" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="D114" s="7" t="s">
+        <v>249</v>
+      </c>
+      <c r="E114" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="F114" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="H114" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I114" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J114" s="10">
+        <v>0</v>
+      </c>
+      <c r="L114" s="7">
+        <v>10</v>
+      </c>
+      <c r="M114" s="7">
+        <v>10</v>
+      </c>
+      <c r="N114" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="B115" s="6" t="s">
+        <v>250</v>
+      </c>
+      <c r="C115" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="D115" s="7" t="s">
+        <v>251</v>
+      </c>
+      <c r="E115" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="F115" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="H115" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I115" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J115" s="10">
+        <v>0</v>
+      </c>
+      <c r="L115" s="7">
+        <v>10</v>
+      </c>
+      <c r="M115" s="7">
+        <v>10</v>
+      </c>
+      <c r="N115" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="B116" s="6" t="s">
+        <v>252</v>
+      </c>
+      <c r="C116" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="D116" s="7" t="s">
+        <v>253</v>
+      </c>
+      <c r="E116" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="F116" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="H116" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I116" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J116" s="10">
+        <v>0</v>
+      </c>
+      <c r="L116" s="7">
+        <v>10</v>
+      </c>
+      <c r="M116" s="7">
+        <v>10</v>
+      </c>
+      <c r="N116" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="B117" s="6" t="s">
+        <v>254</v>
+      </c>
+      <c r="C117" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="D117" s="7" t="s">
+        <v>255</v>
+      </c>
+      <c r="E117" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="F117" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="H117" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I117" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J117" s="10">
+        <v>0</v>
+      </c>
+      <c r="L117" s="7">
+        <v>10</v>
+      </c>
+      <c r="M117" s="7">
+        <v>10</v>
+      </c>
+      <c r="N117" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="B118" s="6" t="s">
+        <v>256</v>
+      </c>
+      <c r="C118" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="D118" s="7" t="s">
+        <v>257</v>
+      </c>
+      <c r="E118" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="F118" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="H118" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I118" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J118" s="10">
+        <v>1836.96</v>
+      </c>
+      <c r="L118" s="7">
+        <v>10</v>
+      </c>
+      <c r="M118" s="7">
+        <v>10</v>
+      </c>
+      <c r="N118" s="10">
+        <v>1653.26</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="B119" s="6" t="s">
+        <v>258</v>
+      </c>
+      <c r="C119" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="D119" s="7" t="s">
+        <v>259</v>
+      </c>
+      <c r="E119" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="F119" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="H119" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I119" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J119" s="10">
+        <v>3531.72</v>
+      </c>
+      <c r="L119" s="7">
+        <v>10</v>
+      </c>
+      <c r="M119" s="7">
+        <v>10</v>
+      </c>
+      <c r="N119" s="10">
+        <v>3178.55</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="B120" s="6" t="s">
+        <v>260</v>
+      </c>
+      <c r="C120" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="D120" s="7" t="s">
+        <v>261</v>
+      </c>
+      <c r="E120" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="F120" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="H120" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I120" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J120" s="10">
+        <v>55.2</v>
+      </c>
+      <c r="L120" s="7">
+        <v>10</v>
+      </c>
+      <c r="M120" s="7">
+        <v>10</v>
+      </c>
+      <c r="N120" s="10">
+        <v>49.68</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="B121" s="6" t="s">
+        <v>262</v>
+      </c>
+      <c r="C121" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="D121" s="7" t="s">
+        <v>263</v>
+      </c>
+      <c r="E121" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="F121" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="H121" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I121" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J121" s="10">
+        <v>32.88</v>
+      </c>
+      <c r="L121" s="7">
+        <v>10</v>
+      </c>
+      <c r="M121" s="7">
+        <v>10</v>
+      </c>
+      <c r="N121" s="10">
+        <v>29.59</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="B122" s="6" t="s">
+        <v>264</v>
+      </c>
+      <c r="C122" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="D122" s="7" t="s">
+        <v>265</v>
+      </c>
+      <c r="E122" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="F122" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="H122" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I122" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J122" s="10">
+        <v>37.2</v>
+      </c>
+      <c r="L122" s="7">
+        <v>10</v>
+      </c>
+      <c r="M122" s="7">
+        <v>10</v>
+      </c>
+      <c r="N122" s="10">
+        <v>33.48</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="B123" s="6" t="s">
+        <v>266</v>
+      </c>
+      <c r="C123" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="D123" s="7" t="s">
+        <v>267</v>
+      </c>
+      <c r="E123" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="F123" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="H123" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I123" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J123" s="10">
+        <v>1652.28</v>
+      </c>
+      <c r="L123" s="7">
+        <v>10</v>
+      </c>
+      <c r="M123" s="7">
+        <v>10</v>
+      </c>
+      <c r="N123" s="10">
+        <v>1487.05</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="B124" s="6" t="s">
+        <v>268</v>
+      </c>
+      <c r="C124" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="D124" s="7" t="s">
+        <v>269</v>
+      </c>
+      <c r="E124" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="F124" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="H124" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I124" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J124" s="10">
+        <v>1387.8</v>
+      </c>
+      <c r="L124" s="7">
+        <v>10</v>
+      </c>
+      <c r="M124" s="7">
+        <v>10</v>
+      </c>
+      <c r="N124" s="10">
+        <v>1249.02</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="B125" s="6" t="s">
+        <v>270</v>
+      </c>
+      <c r="C125" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="D125" s="7" t="s">
+        <v>271</v>
+      </c>
+      <c r="E125" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="F125" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="H125" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I125" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J125" s="10">
+        <v>40.44</v>
+      </c>
+      <c r="L125" s="7">
+        <v>10</v>
+      </c>
+      <c r="M125" s="7">
+        <v>10</v>
+      </c>
+      <c r="N125" s="10">
+        <v>36.4</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="B126" s="6" t="s">
+        <v>272</v>
+      </c>
+      <c r="C126" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="D126" s="7" t="s">
+        <v>273</v>
+      </c>
+      <c r="E126" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="F126" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="H126" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I126" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J126" s="10">
+        <v>62.64</v>
+      </c>
+      <c r="L126" s="7">
+        <v>10</v>
+      </c>
+      <c r="M126" s="7">
+        <v>10</v>
+      </c>
+      <c r="N126" s="10">
+        <v>56.38</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="B127" s="6" t="s">
+        <v>274</v>
+      </c>
+      <c r="C127" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="D127" s="7" t="s">
+        <v>275</v>
+      </c>
+      <c r="E127" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="F127" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="H127" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I127" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J127" s="10">
+        <v>2497.44</v>
+      </c>
+      <c r="L127" s="7">
+        <v>10</v>
+      </c>
+      <c r="M127" s="7">
+        <v>10</v>
+      </c>
+      <c r="N127" s="10">
+        <v>2247.7</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="B128" s="6" t="s">
+        <v>276</v>
+      </c>
+      <c r="C128" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="D128" s="7" t="s">
+        <v>277</v>
+      </c>
+      <c r="E128" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="F128" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="H128" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I128" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J128" s="10">
+        <v>15.96</v>
+      </c>
+      <c r="L128" s="7">
+        <v>10</v>
+      </c>
+      <c r="M128" s="7">
+        <v>10</v>
+      </c>
+      <c r="N128" s="10">
+        <v>14.36</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129" s="5" t="s">
+        <v>278</v>
+      </c>
+      <c r="B129" s="6" t="s">
+        <v>279</v>
+      </c>
+      <c r="C129" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="D77" s="7" t="s">
-[...2 lines deleted...]
-      <c r="E77" s="7" t="s">
+      <c r="D129" s="7" t="s">
+        <v>280</v>
+      </c>
+      <c r="E129" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="F77" s="8" t="s">
+      <c r="G129" s="9" t="s">
         <v>17</v>
       </c>
-      <c r="H77" s="7" t="s">
-[...15 lines deleted...]
-        <v>14.36</v>
+      <c r="H129" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="I129" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J129" s="10">
+        <v>14883</v>
+      </c>
+      <c r="L129" s="7">
+        <v>20</v>
+      </c>
+      <c r="N129" s="10">
+        <v>11906.4</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130" s="5" t="s">
+        <v>282</v>
+      </c>
+      <c r="B130" s="6" t="s">
+        <v>283</v>
+      </c>
+      <c r="C130" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D130" s="7" t="s">
+        <v>284</v>
+      </c>
+      <c r="E130" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G130" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="H130" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="I130" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J130" s="10">
+        <v>11877</v>
+      </c>
+      <c r="L130" s="7">
+        <v>20</v>
+      </c>
+      <c r="N130" s="10">
+        <v>9501.6</v>
       </c>
     </row>
   </sheetData>
   <pageSetup usePrinterDefaults="0"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010028F0AC6A6E38CD4A93AEB8722B6C91D2" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e4568b544d03cf4e8e652e780b214b61">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c168b142-b8f7-4789-8d4a-1d544364992b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0355e1bd8629e6fe14723f637ed371ce" ns2:_="">
     <xsd:import namespace="c168b142-b8f7-4789-8d4a-1d544364992b"/>
     <xsd:element name="properties">
@@ -4118,59 +6453,59 @@
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3066E81A-592A-486E-ADCD-B30081CC802E}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8E3DFFD3-DE71-4682-92E8-5E9CBA151376}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4C69CA88-F088-4AE4-8BC6-3E7F71858B07}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4B671199-D0B4-496C-9830-35BCDE6F2786}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1E1C06B2-4E65-4D53-BEA6-F6D6B402AEC7}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3B2D871A-5502-40C7-8518-6001FD135806}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>FlexCel Studio for .NET</Application>
   <DocSecurity>0</DocSecurity>
   <HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr>Appendix E</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 