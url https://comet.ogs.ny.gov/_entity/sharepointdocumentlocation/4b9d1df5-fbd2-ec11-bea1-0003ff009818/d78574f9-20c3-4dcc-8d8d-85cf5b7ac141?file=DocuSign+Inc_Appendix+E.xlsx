--- v0 (2026-04-04)
+++ v1 (2026-07-15)
@@ -13,1037 +13,557 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="flId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="flId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="flId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" rupBuild="4506" lastEdited="4" lowestEdited="4"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
     <sheet name="Appendix E" sheetId="1" r:id="flId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3362" uniqueCount="1072">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2090" uniqueCount="761">
   <si>
     <t>Product Name</t>
   </si>
   <si>
     <t>Product Description</t>
   </si>
   <si>
     <t>Product Category</t>
   </si>
   <si>
     <t>Manufacturer Part Number (SKU)</t>
   </si>
   <si>
     <t>Lot Information</t>
   </si>
   <si>
     <t>Type of Cloud Service (Ex. XaaS - Anything as a Service)</t>
   </si>
   <si>
     <t>Unit of Measure</t>
   </si>
   <si>
     <t>Units Per Unit of Measure</t>
   </si>
   <si>
     <t>List Price ($)</t>
   </si>
   <si>
     <t>Net NYS Contract Price ($)</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
     <t>Net NYS Educational Price ($)</t>
   </si>
   <si>
-    <t>DocuSign Enterprise Pro for Gov - Env (Adopt. Accel.)</t>
+    <t>QA Sandbox for Gov (20%)</t>
   </si>
   <si>
     <t>DocuSign Cloud</t>
   </si>
   <si>
-    <t>APT-0395</t>
+    <t>APT-0398</t>
   </si>
   <si>
     <t>Lot 3 Cloud</t>
   </si>
   <si>
     <t>N/A</t>
   </si>
   <si>
-    <t>Envelope</t>
+    <t>% of MRR</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
-    <t>Add. Transactions - Microsoft Ed. (100 trans.)</t>
-[...8 lines deleted...]
-    <t>DSU Developer 301 Certification - Per Person</t>
+    <t>DocuSign Platform Edition - Platform Fee (Custom Pricing)</t>
+  </si>
+  <si>
+    <t>APT-0045</t>
+  </si>
+  <si>
+    <t>Annual/Flat</t>
+  </si>
+  <si>
+    <t>High Performance Sandbox (Monthly Fee 30% of MRR)</t>
+  </si>
+  <si>
+    <t>APT-0223</t>
+  </si>
+  <si>
+    <t>High Performance Sandbox for Gov (30%)</t>
+  </si>
+  <si>
+    <t>APT-0399</t>
+  </si>
+  <si>
+    <t>Customer Success Architect - Full time</t>
   </si>
   <si>
     <t>Professional Services/CSA</t>
   </si>
   <si>
-    <t>APT-0221</t>
+    <t>APT-0145</t>
   </si>
   <si>
     <t>Lot 4 Implementation</t>
   </si>
   <si>
     <t>OTF/Per Unit</t>
   </si>
   <si>
-    <t>Add. Transactions - Business Pro Ed. (100 trans.)</t>
-[...17 lines deleted...]
-    <t>APT-0225</t>
+    <t>Customer Success Architect - Half time</t>
+  </si>
+  <si>
+    <t>APT-0146</t>
+  </si>
+  <si>
+    <t>Customer Success Architect - Quarter time</t>
+  </si>
+  <si>
+    <t>APT-0147</t>
+  </si>
+  <si>
+    <t>Enterprise Premier Support (22% of Recurring Fees)</t>
+  </si>
+  <si>
+    <t>APT-0148</t>
   </si>
   <si>
     <t>Each</t>
   </si>
   <si>
-    <t>DocuSign Business Pro for Gov - Seats (Adopt. Accel.)</t>
-[...209 lines deleted...]
-    <t>APT-0073</t>
+    <t>Onboarding - Per Hour</t>
+  </si>
+  <si>
+    <t>APT-0371</t>
+  </si>
+  <si>
+    <t>Adoption Consulting – Technical (20% Annual Recurring Revenue)</t>
+  </si>
+  <si>
+    <t>APT-0458</t>
+  </si>
+  <si>
+    <t>Adoption Consulting (10% of Annual Recurring Revenue)</t>
+  </si>
+  <si>
+    <t>APT-0459</t>
+  </si>
+  <si>
+    <t>Adoption QuickStart (10% of Annual Recurring Revenue)</t>
+  </si>
+  <si>
+    <t>APT-0460</t>
+  </si>
+  <si>
+    <t>Consulting - Per hour</t>
+  </si>
+  <si>
+    <t>APT-0061</t>
+  </si>
+  <si>
+    <t>Consulting - 20 Hour Bundle</t>
+  </si>
+  <si>
+    <t>APT-0062</t>
+  </si>
+  <si>
+    <t>Fast Start API</t>
+  </si>
+  <si>
+    <t>APT-0066</t>
   </si>
   <si>
     <t>OTF/Flat Price</t>
   </si>
   <si>
-    <t>Plus Support (10% of MRR)</t>
-[...604 lines deleted...]
-  <si>
     <t>Full Service API</t>
   </si>
   <si>
     <t>APT-0069</t>
   </si>
   <si>
     <t>Full Service Salesforce.com</t>
   </si>
   <si>
     <t>APT-0070</t>
   </si>
   <si>
     <t>Full Service Web Console</t>
   </si>
   <si>
     <t>APT-0071</t>
   </si>
   <si>
-    <t>Consulting - 10 Hour Bundle</t>
-[...4 lines deleted...]
-  <si>
     <t>Training - Custom</t>
   </si>
   <si>
     <t>APT-0078</t>
   </si>
   <si>
     <t>OTF/ Per Hour</t>
   </si>
   <si>
-    <t>DSU End User Training (virtual only) - Per Block (4 hours)</t>
-[...8 lines deleted...]
-    <t>APT-0215</t>
+    <t>eSignature Business Pro Edition - Unlimited Web-app Sends Seat Subs</t>
+  </si>
+  <si>
+    <t>Base Edition with additional functionality included: Access Management w/SSO. $/seat includes unlimited web-app sends and 100 automation sends/user/year. Additional automation sends transactions sold separately</t>
+  </si>
+  <si>
+    <t>Docusign Cloud</t>
+  </si>
+  <si>
+    <t>DSI-0000769</t>
+  </si>
+  <si>
+    <t>SaaS</t>
+  </si>
+  <si>
+    <t>eSignature Enterprise Pro Edition - Unlimited Web-app Sends Seat Subs</t>
+  </si>
+  <si>
+    <t>Base Edition. $/seat includes unlimited web-app sends and 100 automation sends/user/year.</t>
+  </si>
+  <si>
+    <t>DSI-0000770</t>
+  </si>
+  <si>
+    <t>Additional Navigator Agreements - One Time</t>
+  </si>
+  <si>
+    <t>Per agreement add-on on top of IAM plans with Navigator Agreements for one time initialization of historic agreements (would also include 3rd party ingestion)</t>
+  </si>
+  <si>
+    <t>DSI-0000794</t>
+  </si>
+  <si>
+    <t>Additional Navigator Agreements - Ongoing 100 Agreements</t>
+  </si>
+  <si>
+    <t>Add-on on top of IAM plans with Navigator capabilities For ongoing ingestion of Agreements into Navigator primarily, but not exclusively, through completed envelopes, bulk upload, or individual upload. Use for Navigator. Agreements that customers will use over the course of the subscription. Discounts are based on tiers. Price shown is per agreement. Ongoing Agreements discounts are dependent on tier and list prices have volume discounts built in.</t>
+  </si>
+  <si>
+    <t>DSI-0000795.A</t>
+  </si>
+  <si>
+    <t>Additional Navigator Agreements - Ongoing 1,000 Agreements</t>
+  </si>
+  <si>
+    <t>DSI-0000795.B</t>
+  </si>
+  <si>
+    <t>Additional Navigator Agreements - Ongoing 5,000 Agreements</t>
+  </si>
+  <si>
+    <t>DSI-0000795.C</t>
+  </si>
+  <si>
+    <t>Additional Navigator Agreements - Ongoing 10,000 Agreements</t>
+  </si>
+  <si>
+    <t>DSI-0000795.D</t>
+  </si>
+  <si>
+    <t>Additional Navigator Agreements - Ongoing 50,000 Agreements</t>
+  </si>
+  <si>
+    <t>DSI-0000795.E</t>
+  </si>
+  <si>
+    <t>Additional Navigator Agreements - Ongoing 100,000 Agreements</t>
+  </si>
+  <si>
+    <t>DSI-0000795.F</t>
+  </si>
+  <si>
+    <t>Additional Navigator Agreements - Ongoing 500,000 Agreements</t>
+  </si>
+  <si>
+    <t>DSI-0000795.G</t>
+  </si>
+  <si>
+    <t>Workspaces - Seat Subscription</t>
+  </si>
+  <si>
+    <t>Streamline agreements, organize end-to-end transactions and invite collaboration in a centralized place</t>
+  </si>
+  <si>
+    <t>DSI-0000798</t>
+  </si>
+  <si>
+    <t>IAM Professional for State and Local Government - Full User</t>
+  </si>
+  <si>
+    <t>IAM Base Plan for State and Local agencies in the United States (user-based), roughly equivalent to eSign Business Pro. Includes Maestro, Navigator, unlimited web app sending, and SSO</t>
+  </si>
+  <si>
+    <t>DSI-0000799</t>
+  </si>
+  <si>
+    <t>IAM Enterprise for State and Local Government - Full User</t>
+  </si>
+  <si>
+    <t>IAM Base Plan for State and Local agencies in the United States (user-based), roughly equivalent to eSign Enterprise Pro. Includes Maestro, Navigator, unlimited web app sending, SSO, Custom Branding, Document Visibility, Signing Groups</t>
+  </si>
+  <si>
+    <t>DSI-0000800</t>
+  </si>
+  <si>
+    <t>IAM for CX for State and Local Government - Full User</t>
+  </si>
+  <si>
+    <t>IAM Base Plan for State and Local agencies in the United States (user-based), roughly equivalent to eSign Enterprise Pro with extensions to add value for customers looking to deliver fast and easy experiences for their customers. Includes everything in IAM Enterprise + Web Forms, Custom Branding, Smart Sections, to transform your customer's agreement process</t>
+  </si>
+  <si>
+    <t>DSI-0000801</t>
+  </si>
+  <si>
+    <t>IAM Professional with FedRAMP - Full User</t>
+  </si>
+  <si>
+    <t>FedRAMP IAM Base Plan for U.S. Federal agencies (user-based), roughly equivalent to eSign Business Pro. Includes Maestro, Navigator, unlimited web app sending, and SSO</t>
+  </si>
+  <si>
+    <t>DSI-0000802</t>
+  </si>
+  <si>
+    <t>IAM Enterprise with FedRAMP - Full User</t>
+  </si>
+  <si>
+    <t>FedRAMP IAM Base Plan for U.S. Federal agencies (user-based), roughly equivalent to eSign Enterprise Pro. Includes Maestro, Navigator, unlimited web app sending, SSO, Custom Branding, Document Visibility, Signing Groups</t>
+  </si>
+  <si>
+    <t>DSI-0000803</t>
+  </si>
+  <si>
+    <t>IAM for CX with FedRAMP - Full User</t>
+  </si>
+  <si>
+    <t>FedRAMP IAM Base Plan for U.S. Federal agencies (user-based), roughly equivalent to eSign Enterprise Pro with extensions to add value for customers looking to deliver fast and easy experiences for their customers. Includes everything in IAM Enterprise + Web Forms, Custom Branding, Smart Sections, to transform your customer's agreement process</t>
+  </si>
+  <si>
+    <t>DSI-0000804</t>
+  </si>
+  <si>
+    <t>Business Pro to IAM Professional Transition for State and Local Government - Full User</t>
+  </si>
+  <si>
+    <t>Attach mid-term to an existing eSign Business Pro customer to give IAM Professional capabilities until renewal</t>
+  </si>
+  <si>
+    <t>DSI-0000806</t>
+  </si>
+  <si>
+    <t>Enterprise Pro to IAM Enterprise Transition for State and Local Government - Full User</t>
+  </si>
+  <si>
+    <t>Attach mid-term to an existing eSign Enterprise Pro customer to give IAM Enterprise capabilities until renewal</t>
+  </si>
+  <si>
+    <t>DSI-0000807</t>
+  </si>
+  <si>
+    <t>Enterprise Pro to IAM for CX Transition for State and Local Government - Full User</t>
+  </si>
+  <si>
+    <t>Attach mid-term to an existing eSign Enterprise Pro customer to give IAM for CX capabilities until renewal</t>
+  </si>
+  <si>
+    <t>DSI-0000808</t>
+  </si>
+  <si>
+    <t>Business Pro to IAM Professional Transition with FedRAMP - Full User</t>
+  </si>
+  <si>
+    <t>Attach mid-term to an existing eSign Business Pro FedRAMP customer to give IAM Professional capabilities until renewal</t>
+  </si>
+  <si>
+    <t>DSI-0000809</t>
+  </si>
+  <si>
+    <t>Enterprise Pro to IAM Enterprise Transition with FedRAMP - Full User</t>
+  </si>
+  <si>
+    <t>Attach mid-term to an existing eSign Enterprise Pro for FedRAMP customer to give IAM Enterprise capabilities until renewal</t>
+  </si>
+  <si>
+    <t>DSI-0000810</t>
+  </si>
+  <si>
+    <t>Enterprise Pro to IAM for CX Transition with FedRAMP - Full User</t>
+  </si>
+  <si>
+    <t>Attach mid-term to an existing eSign Enterprise Pro for FedRAMP customer to give IAM for CX capabilities until renewal</t>
+  </si>
+  <si>
+    <t>DSI-0000811</t>
+  </si>
+  <si>
+    <t>SMS / Phone Authentication - Per One-Time Passcode</t>
+  </si>
+  <si>
+    <t>DSI-0000812</t>
+  </si>
+  <si>
+    <t>SMS/Call Authentication, Usage Subscription</t>
+  </si>
+  <si>
+    <t>Verify recipient by phone number leveraging SMS or Phone Call codes</t>
+  </si>
+  <si>
+    <t>DSI-0000813</t>
+  </si>
+  <si>
+    <t>IAM Platform (750K Credits)</t>
+  </si>
+  <si>
+    <t>IAM Platform (750K Credits) provisioning base SKU includes 750 thousand credits.</t>
+  </si>
+  <si>
+    <t>DSI-0000821</t>
+  </si>
+  <si>
+    <t>IAM Platform (2.5M Credits)</t>
+  </si>
+  <si>
+    <t>IAM Platform (2.5M Credits) provisioning base SKU includes 2.5M credits.</t>
+  </si>
+  <si>
+    <t>DSI-0000822</t>
+  </si>
+  <si>
+    <t>IAM Platform (9.5M Credits)</t>
+  </si>
+  <si>
+    <t>IAM Platform (9.5M Credits) provisioning base SKU includes 9.5M credits.</t>
+  </si>
+  <si>
+    <t>DSI-0000823</t>
+  </si>
+  <si>
+    <t>Additional IAM Platform Credits (10K Credits)</t>
+  </si>
+  <si>
+    <t>IAM Platform Add-on SKU includes 10 thousand credits</t>
+  </si>
+  <si>
+    <t>DSI-0000824</t>
+  </si>
+  <si>
+    <t>IAM Platform Navigator Agreements - One Time</t>
+  </si>
+  <si>
+    <t>IAM Platform Navigator Agreements - One Time / to be added to an IAM Platform SKU for included Navigator Agreements for one-time migration</t>
+  </si>
+  <si>
+    <t>DSI-0000825</t>
+  </si>
+  <si>
+    <t>Additional Navigator Agreements for IAM Platform - One Time</t>
+  </si>
+  <si>
+    <t>DSI-0000826</t>
+  </si>
+  <si>
+    <t>Automation &amp; Insights - Additional transactions</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Priced per transaction. Add-on to IAM Standard, IAM Professional, IAM Enterprise, and IAM for Sales plans. Additional Automation &amp; Insights transactions are needed when the total amount of Automation Sends exceed the plan allowance.  </t>
+  </si>
+  <si>
+    <t>DSI-0000827</t>
+  </si>
+  <si>
+    <t>Add On - Partner Sends - Additional Transactions</t>
+  </si>
+  <si>
+    <t>Add-on to IAM for CX and Unlimited Web-app Sends Enterprise Pro plans. Additional Partner Sends are needed when the total amount of Partner integration sends exceeds the plan allowance.</t>
+  </si>
+  <si>
+    <t>DSI-0000828</t>
+  </si>
+  <si>
+    <t>Add On - Partner &amp; Insights - Additional Transactions</t>
+  </si>
+  <si>
+    <t>Add-on to IAM Enterprise and IAM for Sales plans. Additional Partner Sends are needed when the total amount of Partner integration sends exceeds the plan allowance.</t>
+  </si>
+  <si>
+    <t>DSI-0000829</t>
+  </si>
+  <si>
+    <t>Notary On Demand - Witnesses</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invites an On Demand witness from our vendor, One Notary, to witness during the Notary On Demand Session. Used for account management forms in financial services. Priced per witness per session. </t>
+  </si>
+  <si>
+    <t>DSI-0000830</t>
+  </si>
+  <si>
+    <t>IAM Connector - Salesforce 10% of MRR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salesforce connector for IAM SKUs only. The connector should represent a 10% uplift on IAM MRR (except for on  IAM for Sales and IAM for CX, where SKU is free)</t>
+  </si>
+  <si>
+    <t>DSI-0000831</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 10% of License List Price </t>
+  </si>
+  <si>
+    <t>0.09773</t>
   </si>
   <si>
     <t>eSignature Business Pro with FedRAMP - Seats</t>
   </si>
   <si>
     <t>FedRAMP professional solution for U.S. Federal agencies (seat-based). Includes signer-held digital signature, SSO, sequestered docs and keys, and FedRAMP compliance.</t>
   </si>
   <si>
-    <t>Docusign Cloud</t>
-[...1 lines deleted...]
-  <si>
     <t>DSI-0000475</t>
-  </si>
-[...1 lines deleted...]
-    <t>SaaS</t>
   </si>
   <si>
     <t>eSignature Business Pro with FedRAMP - Envelope</t>
   </si>
   <si>
     <t>FedRAMP professional solution for U.S. Federal agencies (envelope-based). Includes signer-held digital signature, SSO, sequestered docs and keys, and FedRAMP compliance.</t>
   </si>
   <si>
     <t>DSI-0000476</t>
   </si>
   <si>
     <t>eSignature Business Pro with FedRAMP - Seats (Adopt.Accel.)</t>
   </si>
   <si>
     <t>FedRAMP professional solution for U.S. Federal agencies (seat-based) - Adoption Accelerator version of FedRAMP Seats SKU. Includes signer-held digital signature, SSO, sequestered docs and keys, and FedRAMP compliance.</t>
   </si>
   <si>
     <t>DSI-0000477</t>
   </si>
   <si>
     <t>eSignature Business Pro with FedRAMP - Envelope (Adopt.Accel.)</t>
   </si>
   <si>
     <t>FedRAMP professional solution for U.S. Federal agencies (envelope-based) - Adoption Accelerator version of Envelope SKU. Includes signer-held digital signature, SSO, sequestered docs and keys, and FedRAMP compliance.</t>
   </si>
@@ -1312,50 +832,53 @@
   <si>
     <t>Docusign Insight offering. Provides core accelerators to be applied to agreements under management</t>
   </si>
   <si>
     <t>DSI-0000644</t>
   </si>
   <si>
     <t>Docusign CLM+ UAT Sandbox</t>
   </si>
   <si>
     <t xml:space="preserve">Docusign CLM+ offering.  Provides ability to use a UAT sandbox for development and testing.  Not for production use</t>
   </si>
   <si>
     <t>DSI-0000625</t>
   </si>
   <si>
     <t>Consulting 20 Hour Bundle</t>
   </si>
   <si>
     <t xml:space="preserve">Can be used as supporting services to  assist with solution design, configuration, deployment, or best practices after going through an initial implementation.</t>
   </si>
   <si>
     <t>DSI-0000062</t>
   </si>
   <si>
+    <t>Per Unit</t>
+  </si>
+  <si>
     <t xml:space="preserve">Launch - API Integration </t>
   </si>
   <si>
     <t>API Integration</t>
   </si>
   <si>
     <t>DSI-0000066</t>
   </si>
   <si>
     <t>Launch - Salesforce Connector</t>
   </si>
   <si>
     <t>Salesforce Connector</t>
   </si>
   <si>
     <t>DSI-0000067</t>
   </si>
   <si>
     <t>Launch - Web App Configuration</t>
   </si>
   <si>
     <t>Discovery and requirements gathering; solution design advisory; Docusign-led configuration; testing in sandbox environment; go-live planning &amp; deployment to production; knowledge transfer / train-the-trainer session. DSI-0000608 also used to deliver Connect Services Add-On</t>
   </si>
   <si>
     <t>DSI-0000068</t>
@@ -1375,50 +898,53 @@
   <si>
     <t>DSI-0000145</t>
   </si>
   <si>
     <t xml:space="preserve">Digital Transformation Consultant - Half Time </t>
   </si>
   <si>
     <t>DSI-0000146</t>
   </si>
   <si>
     <t xml:space="preserve">Digital Transformation Consultant - Quarter Time </t>
   </si>
   <si>
     <t>DSI-0000147</t>
   </si>
   <si>
     <t>Docusign Expert Services</t>
   </si>
   <si>
     <t>Pro Services to advise on design, configuration, and integration for CLM. Best for customers using SI partner to lead implementation. A scope document is required to be attached to the order form</t>
   </si>
   <si>
     <t>DSI-0000228</t>
   </si>
   <si>
+    <t>Customer Success Architect - Per Hour</t>
+  </si>
+  <si>
     <t>DSI-0000415</t>
   </si>
   <si>
     <t>Onboarding Services</t>
   </si>
   <si>
     <t>1:1 consultations (5-8 calls); review of up to 3 eSign Web App use cases (same Admin or department) OR 1 OOTB connector; guidance on WebApp, connectors, templates, and/or Gen/Negotiate</t>
   </si>
   <si>
     <t>DSI-0000459</t>
   </si>
   <si>
     <t>Docusign CLM Boost Services - 8 Hr bundle</t>
   </si>
   <si>
     <t>Professional Services for post-CLM implementation technical help to align on business goals, optimize/grow CLM solution. Hours/month subscription</t>
   </si>
   <si>
     <t>DSI-0000556</t>
   </si>
   <si>
     <t xml:space="preserve">Docusign CLM Boost Services - 16 Hr bundle </t>
   </si>
   <si>
     <t>DSI-0000557</t>
@@ -1429,1865 +955,1396 @@
   <si>
     <t>Implementation Services - hands-on support to deploy and configure or to integrate our products within a client's environment.</t>
   </si>
   <si>
     <t>DSI-0000608</t>
   </si>
   <si>
     <t>DSU Campus Pass Individual Subs.</t>
   </si>
   <si>
     <t>Provides unlimited access to all public DSU eSignature courses for 1 individual</t>
   </si>
   <si>
     <t>DSI-0000724</t>
   </si>
   <si>
     <t>Access Management Consulting Services</t>
   </si>
   <si>
     <t>Provides advisory for: 1) advanced SSO setup and/or 2) Org Management setup</t>
   </si>
   <si>
     <t>DSI-0000787</t>
   </si>
   <si>
-    <t xml:space="preserve">IAM for CX with FedRAMP - Full User
+    <t>eSignature Platform Edition - Platform Fee</t>
+  </si>
+  <si>
+    <t>Docusign Platform Edition - Platform Fee (Custom Pricing)</t>
+  </si>
+  <si>
+    <t>DSI-0000045.A</t>
+  </si>
+  <si>
+    <t>Advanced Web Forms Tier Quantity: 10,000/Month.</t>
+  </si>
+  <si>
+    <t>Add-on SKU to enable customer access to Advanced Web Forms functionality (including runtime APIs, data pre-fill, and more to come); the customer can buy into a single tier and get an allotted volume of forms. Pricing show is annual</t>
+  </si>
+  <si>
+    <t>DSI-0000752.D</t>
+  </si>
+  <si>
+    <t>Platinum Success Pack (FedRAMP) 25% of recurring</t>
+  </si>
+  <si>
+    <t>Support offering for FedRamp authorized solutions that bundles Enterprise Premier support, a designated technical support resource, and adoption driving entitlements.</t>
+  </si>
+  <si>
+    <t>BUN-0000004</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  25% of License List Price  </t>
+  </si>
+  <si>
+    <t>0.244325</t>
+  </si>
+  <si>
+    <t>Notary On Demand Add’l Seals</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Add-on to Notary On Demand for complex use-cases. </t>
+  </si>
+  <si>
+    <t>DSI-0000755</t>
+  </si>
+  <si>
+    <t>Advanced Web Forms Tier Quantity: 5000/Month.</t>
+  </si>
+  <si>
+    <t>DSI-0000752.C</t>
+  </si>
+  <si>
+    <t>Docusign CLM+ Full User for SFDC</t>
+  </si>
+  <si>
+    <t>Docusign CLM+ offering. Provides Contract Management and Analyzer features for a Full license user with Salesforce integration</t>
+  </si>
+  <si>
+    <t>DSI-0000616</t>
+  </si>
+  <si>
+    <t>Analyzer UAT Sandbox</t>
+  </si>
+  <si>
+    <t>DSI-0000645</t>
+  </si>
+  <si>
+    <t>Silver Success Pack</t>
+  </si>
+  <si>
+    <t>Plus Support, Adoption Services, and DSU subscription as a recurring bundle. Sold as a single line item</t>
+  </si>
+  <si>
+    <t>BUN-0000001</t>
+  </si>
+  <si>
+    <t>17% of License List Price</t>
+  </si>
+  <si>
+    <t>16.61% of License List Price</t>
+  </si>
+  <si>
+    <t>Docusign CLM+ Standard User for SFDC</t>
+  </si>
+  <si>
+    <t>Docusign CLM+ offering. Provides Contract Management and Analyzer features for a Standard license user with Salesforce integration</t>
+  </si>
+  <si>
+    <t>DSI-0000618</t>
+  </si>
+  <si>
+    <t>Docusign CLM+ Additional Storage - per 1TB</t>
+  </si>
+  <si>
+    <t>Provides ability to increase storage for your Docusign CLM+ account by 1 terabyte</t>
+  </si>
+  <si>
+    <t>DSI-0000626</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gold Success Pack </t>
+  </si>
+  <si>
+    <t>Premier Support, Adoption Services, Advisory Services, and DSU subscription as a recurring bundle. Sold as a single line item.</t>
+  </si>
+  <si>
+    <t>BUN-0000002</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Platinum Success Pack  </t>
+  </si>
+  <si>
+    <t>Enterprise Premier Support, Technical Account Manager, Adoption, Advisory Services, and DSU subscription as a recurring bundle. Sold as a single line item.</t>
+  </si>
+  <si>
+    <t>BUN-0000003</t>
+  </si>
+  <si>
+    <t>25% of License List Price</t>
+  </si>
+  <si>
+    <t>24.43% of License List Price</t>
+  </si>
+  <si>
+    <t>Docusign CLM+ Community User for SFDC - Seats</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Docusign CLM offering.  Provides Contract Management features for a Community license user with Salesforce integration</t>
+  </si>
+  <si>
+    <t>DSI-0000627</t>
+  </si>
+  <si>
+    <t>Docusign Notary for RON - Per Notarized Signer</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Digitally notarize documents without signers and notary being co-located. Utilize connected A/V collaboration for signing/notarization. IDV generally will be needed in this workflow, please be aware of associative rules. Note: US only. Only available in certain states, based on notary location. Can be sold on Add-on or Expansion Account. </t>
+  </si>
+  <si>
+    <t>DSI-0000658</t>
+  </si>
+  <si>
+    <t>CLM+ Platform</t>
+  </si>
+  <si>
+    <t>Docusign CLM+ offering. Platform offerings enables deal customization</t>
+  </si>
+  <si>
+    <t>DSI-0000621</t>
+  </si>
+  <si>
+    <t>Docusign Monitor</t>
+  </si>
+  <si>
+    <t>Monitor allows customers to detect, investigate, and respond to suspicious and unauthorized activity in order to mitigate threats before they cause significant damage.</t>
+  </si>
+  <si>
+    <t>DSI-0000640</t>
+  </si>
+  <si>
+    <t>29.32% of License List Price</t>
+  </si>
+  <si>
+    <t>Docusign CLM+ Community User for SFDC - Login</t>
+  </si>
+  <si>
+    <t>DSI-0000628</t>
+  </si>
+  <si>
+    <t>Retrieve</t>
+  </si>
+  <si>
+    <t>Application that lets customers easily transfer Docusign documents to a customer’s local or network file system on a one-time or scheduled basis.</t>
+  </si>
+  <si>
+    <t>DSI-0000011</t>
+  </si>
+  <si>
+    <t>Insight - Connector for Ariba</t>
+  </si>
+  <si>
+    <t>Docusign Insight offering. Provides connector for Ariba</t>
+  </si>
+  <si>
+    <t>DSI-0000659</t>
+  </si>
+  <si>
+    <t>Community User for SFDC - Seat</t>
+  </si>
+  <si>
+    <t>DSI-0000660</t>
+  </si>
+  <si>
+    <t>Community User for SFDC - Login</t>
+  </si>
+  <si>
+    <t>DSI-0000661</t>
+  </si>
+  <si>
+    <t>Docusign CLM for State and Local Government for SFDC - Full User - Seat Subs</t>
+  </si>
+  <si>
+    <t>Provides Enterprise Contract Management features with Salesforce integration. Includes StateRAMP compliance and TX-RAMP compliance.</t>
+  </si>
+  <si>
+    <t>DSI-0000662</t>
+  </si>
+  <si>
+    <t>Docusign CLM for State and Local Government - Full User - Seat Subs.</t>
+  </si>
+  <si>
+    <t>Provides Professional Contract Management features. Includes StateRAMP compliance and TX-RAMP compliance.</t>
+  </si>
+  <si>
+    <t>DSI-0000663</t>
+  </si>
+  <si>
+    <t>Docusign CLM for State and Local Government - View Only User - Seat Sub.</t>
+  </si>
+  <si>
+    <t>Provides Enterprise features for View Only, Guest users. Includes StateRAMP compliance and TX-RAMP compliance.</t>
+  </si>
+  <si>
+    <t>DSI-0000664</t>
+  </si>
+  <si>
+    <t>Docusign CLM for State and Local Government for SFDC - View Only User - Seat Sub.</t>
+  </si>
+  <si>
+    <t>Provides Enterprise features for View Only, Guest users with Salesforce Integration. Includes StateRAMP compliance and TX-RAMP compliance.</t>
+  </si>
+  <si>
+    <t>DSI-0000665</t>
+  </si>
+  <si>
+    <t>Docusign CLM for State and Local Government - Standard User - Seat Sub.</t>
+  </si>
+  <si>
+    <t>Provides Enterprise Contract Management features for use by a Standard user. Includes StateRAMP compliance and TX-RAMP compliance.</t>
+  </si>
+  <si>
+    <t>DSI-0000666</t>
+  </si>
+  <si>
+    <t>Docusign CLM for Gov for SFDC - Standard User - Seat Sub.</t>
+  </si>
+  <si>
+    <t>Provides Enterprise Contract Management features for use by a Standard user with Salesforce Integration</t>
+  </si>
+  <si>
+    <t>DSI-0000667</t>
+  </si>
+  <si>
+    <t>Docusign CLM for State and Local Government UAT Sandbox</t>
+  </si>
+  <si>
+    <t>Provides ability to use a UAT sandbox for development and testing. Not for production use. North American server environment only. Includes StateRAMP compliance and TX-RAMP compliance.</t>
+  </si>
+  <si>
+    <t>DSI-0000668</t>
+  </si>
+  <si>
+    <t>Docusign CLM for State and Local Government Community User for SFDC - Seat Subs</t>
+  </si>
+  <si>
+    <t>Provides Enterprise Contract Management features for Community users with Salesforce Integration. Includes StateRAMP compliance and TX-RAMP compliance.</t>
+  </si>
+  <si>
+    <t>DSI-0000669</t>
+  </si>
+  <si>
+    <t>Docusign CLM for State and Local Government Community User for SFDC - Per Login</t>
+  </si>
+  <si>
+    <t>DSI-0000670</t>
+  </si>
+  <si>
+    <t>Docusign CLM with FedRAMP for SFDC - Full User - Seat Subs.</t>
+  </si>
+  <si>
+    <t>Provides Enterprise Contract Management features with Salesforce integration.</t>
+  </si>
+  <si>
+    <t>DSI-0000671</t>
+  </si>
+  <si>
+    <t>Docusign CLM with FedRAMP - Full User - Seat Subs.</t>
+  </si>
+  <si>
+    <t>Provides Enterprise Contract Management features.</t>
+  </si>
+  <si>
+    <t>DSI-0000672</t>
+  </si>
+  <si>
+    <t>Docusign CLM with FedRAMP - View Only User - Seat Sub.</t>
+  </si>
+  <si>
+    <t>Provides Enterprise Contract Management features for View Only, Guest users</t>
+  </si>
+  <si>
+    <t>DSI-0000673</t>
+  </si>
+  <si>
+    <t>Docusign CLM with FedRAMP for SFDC- View Only User - Seat Sub.</t>
+  </si>
+  <si>
+    <t>Provides Enterprise Contract Management features for View Only, Guest users with Salesforce Integration</t>
+  </si>
+  <si>
+    <t>DSI-0000674</t>
+  </si>
+  <si>
+    <t>Docusign CLM with FedRAMP - Standard User - Seat Sub.</t>
+  </si>
+  <si>
+    <t>Provides Enterprise Contract Management features for use by a Standard user.</t>
+  </si>
+  <si>
+    <t>DSI-0000675</t>
+  </si>
+  <si>
+    <t>Docusign CLM with FedRAMP for SFDC - Standard User - Seat Sub.</t>
+  </si>
+  <si>
+    <t>Provides Enterprise Contract Management features for use by a Standard user from with Salesforce Integration</t>
+  </si>
+  <si>
+    <t>DSI-0000676</t>
+  </si>
+  <si>
+    <t>Docusign CLM with FedRAMP UAT Sandbox</t>
+  </si>
+  <si>
+    <t>Provides ability to use a UAT sandbox for development and testing. Not for production use. North American server environment only.</t>
+  </si>
+  <si>
+    <t>DSI-0000677</t>
+  </si>
+  <si>
+    <t>Docusign CLM with FedRAMP Community User for SFDC - Seat Subs</t>
+  </si>
+  <si>
+    <t>Provides enterprise contract management features for Community users</t>
+  </si>
+  <si>
+    <t>DSI-0000678</t>
+  </si>
+  <si>
+    <t>Docusign CLM with FedRAMP Community User for SFDC - Per Login</t>
+  </si>
+  <si>
+    <t>DSI-0000679</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CLM/CLM+  Connector - Workday</t>
+  </si>
+  <si>
+    <t>Provides connection to Workday Financial Management</t>
+  </si>
+  <si>
+    <t>DSI-0000689</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CLM/CLM+  Connector - NetSuite</t>
+  </si>
+  <si>
+    <t>Provides connection to NetSuite Financials</t>
+  </si>
+  <si>
+    <t>DSI-0000690</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CLM/CLM+  Connector - Ariba</t>
+  </si>
+  <si>
+    <t>Provides connection to SAP Ariba</t>
+  </si>
+  <si>
+    <t>DSI-0000691</t>
+  </si>
+  <si>
+    <t>Docusign Gen for State and Local Government for SFDC - Seat Sub.</t>
+  </si>
+  <si>
+    <t>Gen enables customers to generate customized documents. For State and Local agencies in the United States (seat-based). Includes sequestered keys and docs, StateRAMP compliance, and TX-RAMP compliance.</t>
+  </si>
+  <si>
+    <t>DSI-0000710</t>
+  </si>
+  <si>
+    <t>Docusign Gen for State and Local Government for SFDC - Per Document Generation</t>
+  </si>
+  <si>
+    <t>Gen enables customers to generate customized documents. For State and Local agencies in the United States (transaction-based). Includes sequestered keys and docs, StateRAMP compliance, and TX-RAMP compliance.</t>
+  </si>
+  <si>
+    <t>DSI-0000711</t>
+  </si>
+  <si>
+    <t>Docusign Gen for State and Local Government for SFDC UAT Sandbox</t>
+  </si>
+  <si>
+    <t>Optional quality assurance sandbox for State or Local agencies in the United States. Includes sequestered keys and docs, StateRAMP compliance, and TX-RAMP compliance. Not for production use.</t>
+  </si>
+  <si>
+    <t>DSI-0000712</t>
+  </si>
+  <si>
+    <t>Docusign Gen with FedRAMP for SFDC - Seats</t>
+  </si>
+  <si>
+    <t>Allows Federal customers to close more deals faster by automatically generating polished, configurable agreements with just a few clicks from Salesforce</t>
+  </si>
+  <si>
+    <t>DSI-0000713</t>
+  </si>
+  <si>
+    <t>Docusign Gen with FedRAMP for SFDC - Per Document Generation</t>
+  </si>
+  <si>
+    <t>Gen enables FedRAMP customers to generate customized documents. FedRAMP professional solution for U.S. Federal agencies (transaction-based). Includes sequestered docs and keys, and FedRAMP compliance.</t>
+  </si>
+  <si>
+    <t>DSI-0000714</t>
+  </si>
+  <si>
+    <t>Docusign Gen with FedRAMP for SFDC UAT Sandbox</t>
+  </si>
+  <si>
+    <t>Optional quality assurance sandbox for FedRAMP authorized solutions. Includes sequestered keys and docs, FedRAMP compliance and continuous monitoring. Not for production use.</t>
+  </si>
+  <si>
+    <t>DSI-0000715</t>
+  </si>
+  <si>
+    <t>Docusign CLM Essentials UAT Sandbox</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Docusign CLM Essentials offering. Provides ability to use a UAT sandbox for development and testing.  Not for production use.</t>
+  </si>
+  <si>
+    <t>DSI-0000722</t>
+  </si>
+  <si>
+    <t>ID Verification Premier</t>
+  </si>
+  <si>
+    <t>Suite of Identity Verification Solutions used to identify Docusign end users. It covers all our methods of identification like: KBA, Document Verification (Passport, National ID or driver license), Selfie and liveness controls, Manual review by certified agents. Includes ID Verification for Qualified Electronic Signatures (QES) in the European Union</t>
+  </si>
+  <si>
+    <t>DSI-0000738</t>
+  </si>
+  <si>
+    <t>Docusign AI Extension for CLM</t>
+  </si>
+  <si>
+    <t>This is an AI add-on that gives CLM customers access to a broader set of AI extractions (powered by AIS). The DocuSign AI for CLM add-on is currently available only for net new CLM customers and not existing CLM customers.</t>
+  </si>
+  <si>
+    <t>DSI-0000739</t>
+  </si>
+  <si>
+    <t>Document Generation for eSignature</t>
+  </si>
+  <si>
+    <t>Enable customers to generate customized advanced documents for all forms of signing (e.g. Elastic Signing, traditional signing) in the eSignature web app, eSign API and more</t>
+  </si>
+  <si>
+    <t>DSI-0000740</t>
+  </si>
+  <si>
+    <t>Advanced Web Forms</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Add-on to enable customer access to Advanced Web Forms functionality (including runtime APIs, data pre-fill, and more to come); Pricing shown is annual. Must be sold with eSign core product, available on Business Pro or above or legacy SKUs. </t>
+  </si>
+  <si>
+    <t>DSI-0000752</t>
+  </si>
+  <si>
+    <t>Automation Sends - Additional transactions</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Priced per Transaction. Add-on to IAM plans. Automation includes custom-built integrations, partner-built integrations, bulk send, powerforms, and web forms. Add-on to allow customers to utilize additional automation sends beyond the plan allowance included in their IAM plan. Standard plan does not include bulk send, powerforms, or web forms.  </t>
+  </si>
+  <si>
+    <t>DSI-0000761</t>
+  </si>
+  <si>
+    <t>Docusign Maestro Add-on</t>
+  </si>
+  <si>
+    <t>Add-on to eSign plans to enable Maestro at the subscription level. Allows access for 10 workflow definitions on the subscription.</t>
+  </si>
+  <si>
+    <t>DSI-0000762</t>
+  </si>
+  <si>
+    <t>Docusign Maestro Add-on - Access Per User</t>
+  </si>
+  <si>
+    <t>Add-on to eSign plans to enable Maestro. Allows access for a user to the 10 workflow definitions allowed on the subscription.</t>
+  </si>
+  <si>
+    <t>DSI-0000763</t>
+  </si>
+  <si>
+    <t>Docusign Navigator for eSign</t>
+  </si>
+  <si>
+    <t>Add-on to eSign plans to enable Navigator capabilities. Priced per user. Account will get access to Navigator, ability to ingest 400 agreements across the life of the contract for each user purchased, content search, and smart search.</t>
+  </si>
+  <si>
+    <t>DSI-0000765</t>
+  </si>
+  <si>
+    <t>Premium Data Verifications</t>
+  </si>
+  <si>
+    <t>Real-time verification of sensitive data elements like SSN, Bank Account, Federal Employment Identification Number. Add-on to Business Pro &amp; up, IAM Professional &amp; up. 100 per user per year allowed in IAM</t>
+  </si>
+  <si>
+    <t>DSI-0000767</t>
+  </si>
+  <si>
+    <t>eSign Standard to IAM Standard Transition - Full User</t>
+  </si>
+  <si>
+    <t xml:space="preserve">"Attach mid-term to an existing eSign Standard customer to give IAM Standard capabilities until renewal. Upon renewal, the customer should renew onto IAM Standard		"</t>
+  </si>
+  <si>
+    <t>DSI-0000788</t>
+  </si>
+  <si>
+    <t>Business Pro to IAM Professional Transition - Full User - Full User</t>
+  </si>
+  <si>
+    <t>DSI-0000789</t>
+  </si>
+  <si>
+    <t>Enterprise Pro to IAM Enterprise Transition - Full User</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Attach mid-term to an existing eSign Enterprise Pro customer to give IAM Enterprise capabilities until renewal
 </t>
   </si>
   <si>
-    <t>FedRAMP IAM Base Plan for U.S. Federal agencies (user-based), roughly equivalent to eSign Enterprise Pro with extensions to add value for customers looking to deliver fast and easy experiences for their customers. Includes everything in IAM Enterprise + Web Forms, Custom Branding, Smart Sections, to transform your customer's agreement process</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">IAM Base Plan for State and Local agencies in the United States (user-based), roughly equivalent to eSign Enterprise Pro. Includes Maestro, Navigator, unlimited web app sending, SSO, Custom Branding, Document Visibility, Signing Groups
+    <t>DSI-0000790</t>
+  </si>
+  <si>
+    <t>Enterprise Pro to IAM for Sales Transition - Full User</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Attach mid-term to an existing eSign Enterprise Pro customer to give IAM for Sales capabilities until renewal 
 </t>
   </si>
   <si>
-    <t>DSI-0000800</t>
-[...491 lines deleted...]
-    <t xml:space="preserve">FedRAMP IAM Base Plan for U.S. Federal agencies (user-based), roughly equivalent to eSign Business Pro. Includes Maestro, Navigator, unlimited web app sending, and SSO
+    <t>DSI-0000791</t>
+  </si>
+  <si>
+    <t>Enterprise Pro to IAM for CX Transition - Full User</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Attach mid-term to an existing eSign Enterprise Pro customer to give IAM for CX capabilities until renewal 
 </t>
   </si>
   <si>
-    <t>DSI-0000802</t>
-[...122 lines deleted...]
-    <t xml:space="preserve">IAM Professional for State and Local Government - Full User
+    <t>DSI-0000792</t>
+  </si>
+  <si>
+    <t>Navigator Agreements - 5000 One Time per user</t>
+  </si>
+  <si>
+    <t>Zero dollar add-on to IAM plans with Navigator for first time IAM customers. Allowance of 5000 per user included.</t>
+  </si>
+  <si>
+    <t>DSI-0000793</t>
+  </si>
+  <si>
+    <t>CLM/CLM+ Connector - Coupa</t>
+  </si>
+  <si>
+    <t>Provides connection to Coupa</t>
+  </si>
+  <si>
+    <t>DSI-00007971</t>
+  </si>
+  <si>
+    <t>Docusign CLM+ Standard User</t>
+  </si>
+  <si>
+    <t>Docusign CLM+ offering. Provides Contract Management and Analyzer features for a Standard license user</t>
+  </si>
+  <si>
+    <t>DSI-0000617</t>
+  </si>
+  <si>
+    <t>Multi-Channel Delivery</t>
+  </si>
+  <si>
+    <t>Multi-Channel Delivery enables customers to request signatures instantly, from anywhere, with real-time SMS or WhatsApp notifications.</t>
+  </si>
+  <si>
+    <t>DSI-0000656</t>
+  </si>
+  <si>
+    <t>Insight Engine</t>
+  </si>
+  <si>
+    <t>Docusign Insight offering. Provides Docusign Insight Engine capabilities to Insight customers</t>
+  </si>
+  <si>
+    <t>DSI-0000624</t>
+  </si>
+  <si>
+    <t>Express Certificate - Envelope Subscription</t>
+  </si>
+  <si>
+    <t>DSI-0000001</t>
+  </si>
+  <si>
+    <t>Authentication - Phone - Usage Subscription</t>
+  </si>
+  <si>
+    <t>Legacy offering that verifies a recipient's phone number for granting access to an envelope. Pre-purchased authentications, used over the length of the subscription.</t>
+  </si>
+  <si>
+    <t>DSI-0000017</t>
+  </si>
+  <si>
+    <t>DSI-0000018</t>
+  </si>
+  <si>
+    <t>Connectors</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SKUs available for following connectors: Alfresco, Google Enterprise Apps, Microsoft Dynamics CRM, Microsoft SharePoint - OnPrem, NetSuite, SugarCRM, SAP, Salesforce, Ariba, SuccessFactors, Various Integrations. </t>
+  </si>
+  <si>
+    <t>DSI-0000055</t>
+  </si>
+  <si>
+    <t>Docusign Connector - Microsoft Dynamics CRM</t>
+  </si>
+  <si>
+    <t>SKU available for Microsoft Dynamics CRM</t>
+  </si>
+  <si>
+    <t>DSI-0000056</t>
+  </si>
+  <si>
+    <t>Docusign Connector - NetSuite</t>
+  </si>
+  <si>
+    <t>SKU available for Netsuite</t>
+  </si>
+  <si>
+    <t>DSI-0000058</t>
+  </si>
+  <si>
+    <t>Custom Email Settings</t>
+  </si>
+  <si>
+    <t>DSI-0000093</t>
+  </si>
+  <si>
+    <t>Authentication - Phone - per use</t>
+  </si>
+  <si>
+    <t>Legacy offering that verifies a recipients phone number for granting access to an envelope. Customer is billed in arrears for previous month's usage.</t>
+  </si>
+  <si>
+    <t>DSI-0000107</t>
+  </si>
+  <si>
+    <t>Enterprise Premier Support</t>
+  </si>
+  <si>
+    <t>Building upon our Premier Support plan, with &lt;2 hr initial response time and 30 min. emergency support.</t>
+  </si>
+  <si>
+    <t>DSI-0000148</t>
+  </si>
+  <si>
+    <t>21.5% of License List Price</t>
+  </si>
+  <si>
+    <t>Docusign Connector - Salesforce</t>
+  </si>
+  <si>
+    <t>SKU available for Salesforce</t>
+  </si>
+  <si>
+    <t>DSI-0000210</t>
+  </si>
+  <si>
+    <t>High Performance Sandbox</t>
+  </si>
+  <si>
+    <t>Testing environment for high performance, high scalability custom integrations to ensure stability in high volume scenarios</t>
+  </si>
+  <si>
+    <t>DSI-0000223</t>
+  </si>
+  <si>
+    <t>Advanced Web Forms Tier Quantity: 25,000/Month.</t>
+  </si>
+  <si>
+    <t>DSI-0000752.E</t>
+  </si>
+  <si>
+    <t>Docusign Maestro - Additional Workflow Definitions Tier B: Quantity = Up to 10</t>
+  </si>
+  <si>
+    <t>Add-on to IAM plans (Professional and above) to give extra Maestro workflow definitions beyond what is included in each IAM plan. Priced per workflow definition. Allows up to 10 additional workflow definitions</t>
+  </si>
+  <si>
+    <t>DSI-0000764.B</t>
+  </si>
+  <si>
+    <t>Notary On Demand</t>
+  </si>
+  <si>
+    <t>Allows customers to remotely notarize agreements through a 3rd party service. Gives access to a Notary and up to three (3) Notary seals per session. Customer does not need to employ or contract with their own Notaries</t>
+  </si>
+  <si>
+    <t>DSI-0000754</t>
+  </si>
+  <si>
+    <t>Docusign Maestro - Additional Workflow Definitions Tier C: Quantity = Up to 20</t>
+  </si>
+  <si>
+    <t>Add-on to IAM plans (Professional and above) to give extra Maestro workflow definitions beyond what is included in each IAM plan. Priced per workflow definition. Allows up to 20 additional workflow definitions</t>
+  </si>
+  <si>
+    <t>DSI-0000764.C</t>
+  </si>
+  <si>
+    <t>Docusign Maestro - Additional Workflow Definitions Tier A: Quantity = Up to 5</t>
+  </si>
+  <si>
+    <t>Add-on to IAM plans (Professional and above) to give extra Maestro workflow definitions beyond what is included in each IAM plan. Priced per workflow definition. Allows up to 5 additional workflow definitions</t>
+  </si>
+  <si>
+    <t>DSI-0000764.A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Standard Edition - Seats
 </t>
   </si>
   <si>
-    <t xml:space="preserve">IAM Base Plan for State and Local agencies in the United States (user-based), roughly equivalent to eSign Business Pro. Includes Maestro, Navigator, unlimited web app sending, and SSO
+    <t xml:space="preserve">Professional Signing Experience. Includes 100 envelopes / per user / per year for seat-based plan
 </t>
   </si>
   <si>
-    <t>DSI-0000799</t>
-[...302 lines deleted...]
-    <t>DSI-0000752</t>
+    <t>DSI-0000270</t>
+  </si>
+  <si>
+    <t>Analyzer - Seat</t>
+  </si>
+  <si>
+    <t>Docusign Analyzer offering. Provides pre-execution analysis of an incoming agreement, built on Docusign Insight</t>
+  </si>
+  <si>
+    <t>DSI-0000641</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Business Pro Edition - Seats
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Customized Signing Experience. Includes 100 envelopes / per user / per year for seat-based plan
+</t>
+  </si>
+  <si>
+    <t>DSI-0000271</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Enterprise Pro Edition - Seats
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Advanced Workflows and Compliance. Includes 100 envelopes / per user / per year for seat-based plan
+</t>
+  </si>
+  <si>
+    <t>DSI-0000272</t>
+  </si>
+  <si>
+    <t>Advanced Workflows - Seats</t>
+  </si>
+  <si>
+    <t>Support sophisticated workflows, with features including: Conditional Routing, Signing Groups, Delayed Routing, Manager Recipients (Specify, Update, Allow to Edit), Document Visibility, Supplemental Docs, Email Archiving BCC. Add to Business Pro</t>
+  </si>
+  <si>
+    <t>DSI-0000276</t>
+  </si>
+  <si>
+    <t>Expanded Branding - Seats</t>
+  </si>
+  <si>
+    <t>Multiple brands (&lt;5), Resource file branding</t>
+  </si>
+  <si>
+    <t>DSI-0000277</t>
+  </si>
+  <si>
+    <t>QA Sandbox</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Testing environment enabling a stable integration at launch. </t>
+  </si>
+  <si>
+    <t>DSI-0000278</t>
+  </si>
+  <si>
+    <t>Docusign Connect</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Docusign Connect  (incl. Recipient Connect) operates on a publisher-subscription model to provide real-time updates to 3rd party applications of document status and form data as a document progresses through actions to completion. Business Pro and above</t>
+  </si>
+  <si>
+    <t>DSI-0000279</t>
+  </si>
+  <si>
+    <t>eSignature Additional Transactions - Business Pro Edition (100 transactions)</t>
+  </si>
+  <si>
+    <t>Additional 100 Business Pro Edition eSignature transactions</t>
+  </si>
+  <si>
+    <t>DSI-0000283</t>
+  </si>
+  <si>
+    <t>eSignature Additional Transactions - Enterprise Pro Edition (100 transactions)</t>
+  </si>
+  <si>
+    <t>Additional 100 Enterprise Pro Edition eSignature transactions</t>
+  </si>
+  <si>
+    <t>DSI-0000284</t>
+  </si>
+  <si>
+    <t>eSignature Additional Transactions - Business Pro Edition (1,000 transactions)</t>
+  </si>
+  <si>
+    <t>Additional 1,000 Business Pro Edition eSignature transactions</t>
+  </si>
+  <si>
+    <t>DSI-0000294</t>
+  </si>
+  <si>
+    <t>eSignature Additional Transactions - Enterprise Pro Edition (1,000 transactions)</t>
+  </si>
+  <si>
+    <t>Additional 1,000 Enterprise Pro Edition eSignature transactions</t>
+  </si>
+  <si>
+    <t>DSI-0000295</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Standard Edition for Salesforce - Seats
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Professional Signing Experience. Includes 100 envelopes / per user / per year for seat-based plan.  Includes Salesforce integration
+</t>
+  </si>
+  <si>
+    <t>DSI-0000383</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Business Pro Edition for Salesforce - Seats
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Customized Signing Experience. Includes 100 envelopes / per user / per year for seat-based plan.  Includes Salesforce integration
+</t>
+  </si>
+  <si>
+    <t>DSI-0000384</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Enterprise Pro Edition for Salesforce - Seats
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Advanced Workflows and Compliance. Includes 100 envelopes / per user / per year for seat-based plan.  Includes Salesforce integration
+</t>
+  </si>
+  <si>
+    <t>DSI-0000385</t>
+  </si>
+  <si>
+    <t>Payments - Seat subscription</t>
+  </si>
+  <si>
+    <t>Enables a sender to collect payment via: major credit cards, debit cards, ACH, Apple Pay, Google Pay; and payment gateways: Stripe, PayPal via Braintree, Authorize.net, CyberSource, Zuora, Elavon</t>
+  </si>
+  <si>
+    <t>DSI-0000455</t>
+  </si>
+  <si>
+    <t>Payments - Envelope subscription</t>
+  </si>
+  <si>
+    <t>DSI-0000456</t>
+  </si>
+  <si>
+    <t>Standard Edition - Envelope</t>
+  </si>
+  <si>
+    <t>DSI-0000461</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Business Pro Edition - Envelope
+</t>
+  </si>
+  <si>
+    <t>DSI-0000462</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Enterprise Pro Edition - Envelope
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Advanced Workflows and Compliance. Includes 100 envelopes / per user / per year for seat-based plan
+</t>
+  </si>
+  <si>
+    <t>DSI-0000463</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Standard Edition for Salesforce - Envelope
+</t>
+  </si>
+  <si>
+    <t>DSI-0000464</t>
+  </si>
+  <si>
+    <t>Business Pro Edition for Salesforce - Envelope</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Customized Signing Experience. Includes 100 envelopes / per user / per year for seat-based plan.  Includes Salesforce integration
+</t>
+  </si>
+  <si>
+    <t>DSI-0000465</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Enterprise Pro Edition for Salesforce - Envelope
+</t>
+  </si>
+  <si>
+    <t>DSI-0000466</t>
+  </si>
+  <si>
+    <t>Advanced Workflows - Envelopes</t>
+  </si>
+  <si>
+    <t>DSI-0000470</t>
+  </si>
+  <si>
+    <t>Expanded Branding - Envelopes</t>
+  </si>
+  <si>
+    <t>DSI-0000471</t>
+  </si>
+  <si>
+    <t>QA Sandbox for State and Local Government</t>
+  </si>
+  <si>
+    <t>DSI-0000494</t>
+  </si>
+  <si>
+    <t>High Performance Sandbox for State and Local Government</t>
+  </si>
+  <si>
+    <t>Optional high performance sandbox for State or Local agencies in the United States. Includes sequestered keys and docs, StateRAMP compliance, and TX-RAMP compliance.</t>
+  </si>
+  <si>
+    <t>DSI-0000495</t>
+  </si>
+  <si>
+    <t>Organization Management - Seats</t>
+  </si>
+  <si>
+    <t>Allows customers to meet governance and compliance requirements around segregation of roles and responsibilities; centralized user and account management Note: Requires purchase of Access Management SKU</t>
+  </si>
+  <si>
+    <t>DSI-0000497</t>
+  </si>
+  <si>
+    <t>Organization Management - Envelopes</t>
+  </si>
+  <si>
+    <t>DSI-0000498</t>
+  </si>
+  <si>
+    <t>Access Management w/SSO - Seats</t>
+  </si>
+  <si>
+    <t>Provide security improvements, enhanced flexibility, and deeper administrative control: SSO, Reserved Domain, Password Policies and Custom Email Domain</t>
+  </si>
+  <si>
+    <t>DSI-0000500</t>
+  </si>
+  <si>
+    <t>Access Management w/SSO - Envelopes</t>
+  </si>
+  <si>
+    <t>DSI-0000501</t>
+  </si>
+  <si>
+    <t>Insight Agreements</t>
+  </si>
+  <si>
+    <t>Docusign Insight offering. Provides base extractions and catastrophic events to be applied to agreements under management</t>
+  </si>
+  <si>
+    <t>DSI-0000508</t>
+  </si>
+  <si>
+    <t>ID Check Remote for QES (video-identification)</t>
+  </si>
+  <si>
+    <t>Identity verification that takes place remotely and meets QES guidelines; as a first-time user, signer is identified in a video-chat opening within Docusign interface. Also includes creation of an IDnow wallet account valid for 2 years. Sold on subscription basis. Cost is per ID Check</t>
+  </si>
+  <si>
+    <t>DSI-0000514</t>
+  </si>
+  <si>
+    <t>ID Check Remote for QES (wallet-authentication)</t>
+  </si>
+  <si>
+    <t>Identity verification that takes place remotely and meets QES guidelines; as a registered user(*), signer is identified by IDnow account credential within Docusign interface. (*) "registered" means that the signer has already been identified via video-chat no earlier than 2 years</t>
+  </si>
+  <si>
+    <t>DSI-0000515</t>
+  </si>
+  <si>
+    <t>Smart Sections - Seat Subscription</t>
+  </si>
+  <si>
+    <t>Use to format Truth-In-Lending-Act tables, add sections to collapse or paginate sections; also enables API Access for creating HTML documents</t>
+  </si>
+  <si>
+    <t>DSI-0000521</t>
+  </si>
+  <si>
+    <t>Smart Sections - Envelope Subscription</t>
+  </si>
+  <si>
+    <t>DSI-0000522</t>
+  </si>
+  <si>
+    <t>Docusign Click - Per Clickwrap</t>
+  </si>
+  <si>
+    <t>Enable customers to capture consent to standard terms with a single click on websites or mobile apps</t>
+  </si>
+  <si>
+    <t>DSI-0000527</t>
+  </si>
+  <si>
+    <t>Docusign Gen for SFDC</t>
+  </si>
+  <si>
+    <t>Allows customers to close more deals faster by automatically generating polished, configurable agreements with just a few clicks from Salesforce</t>
+  </si>
+  <si>
+    <t>DSI-0000528</t>
+  </si>
+  <si>
+    <t>Docusign Negotiate for SFDC</t>
+  </si>
+  <si>
+    <t>Allows customers to centralize and streamline the redlining process before eSignature</t>
+  </si>
+  <si>
+    <t>DSI-0000577</t>
+  </si>
+  <si>
+    <t>Docusign CLM offering. Provides Enterprise Contract Management features for a Full license user with Salesforce integration</t>
+  </si>
+  <si>
+    <t>DSI-0000580</t>
+  </si>
+  <si>
+    <t>Full User</t>
+  </si>
+  <si>
+    <t>Docusign CLM offering. Provides Contract Management features for a Full license user</t>
+  </si>
+  <si>
+    <t>DSI-0000582</t>
+  </si>
+  <si>
+    <t>API User</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Docusign CLM offering.  Provides Contract Management features for use exclusively through an API integration</t>
+  </si>
+  <si>
+    <t>DSI-0000583</t>
+  </si>
+  <si>
+    <t>View Only User</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Docusign CLM offering.  Provides Contract Management features for a View Only license user</t>
+  </si>
+  <si>
+    <t>DSI-0000584</t>
+  </si>
+  <si>
+    <t>View Only User for SFDC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Docusign CLM offering.  Provides Contract Management features for a View Only license user with Salesforce integration</t>
+  </si>
+  <si>
+    <t>DSI-0000585</t>
+  </si>
+  <si>
+    <t>Standard User</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Docusign CLM offering.  Provides Contract Management features for a Standard license user. Requires at least 1 Full user</t>
+  </si>
+  <si>
+    <t>DSI-0000586</t>
+  </si>
+  <si>
+    <t>Standard User for SFDC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Docusign CLM offering.  Provides Contract Management features for a Standard license user with Salesforce integration</t>
+  </si>
+  <si>
+    <t>DSI-0000587</t>
+  </si>
+  <si>
+    <t>Docusign CLM UAT Sandbox</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Docusign CLM offering.  Provides ability to use a UAT sandbox for development and testing.  Not for production use</t>
+  </si>
+  <si>
+    <t>DSI-0000589</t>
+  </si>
+  <si>
+    <t>CLM Platform</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Docusign CLM offering.  Platform offerings enables Enterprise level customization</t>
+  </si>
+  <si>
+    <t>DSI-0000590</t>
+  </si>
+  <si>
+    <t>Docusign CLM Additional Storage - per 5TB</t>
+  </si>
+  <si>
+    <t>Provides ability to increase storage for your Docusign CLM account by 5 terabyte</t>
+  </si>
+  <si>
+    <t>DSI-0000591</t>
+  </si>
+  <si>
+    <t>Docusign CLM Additional Storage - per 1TB</t>
+  </si>
+  <si>
+    <t>Provides ability to increase storage for your Docusign CLM account by 1 terabytes</t>
+  </si>
+  <si>
+    <t>DSI-0000592</t>
+  </si>
+  <si>
+    <t>Docusign CLM+ Full User</t>
+  </si>
+  <si>
+    <t>Docusign CLM+ offering. Provides Contract Management and Analyzer features for a Full license user</t>
+  </si>
+  <si>
+    <t>DSI-0000615</t>
+  </si>
+  <si>
+    <t>Custom Engagement - Per Hour</t>
+  </si>
+  <si>
+    <t>Hourly fee for customer implementation. SOW must be included with use of this SKU in order to outline the custom engagement being delivered. Number of hours sold to the customer is defined on a customer by customer basis as reflected in the respective SOW. Required to be sold on an SOW</t>
+  </si>
+  <si>
+    <t>DSI-0000372</t>
+  </si>
+  <si>
+    <t>Onboarding Services Lite</t>
+  </si>
+  <si>
+    <t>Onboarding Services to provide personalized, virtual product and use case guidance to customers to accelerate time to value for a single use case.</t>
+  </si>
+  <si>
+    <t>DSI-0000609</t>
+  </si>
+  <si>
+    <t>DSU Campus Pass Team Subscription</t>
+  </si>
+  <si>
+    <t>Subscription access to all DSU public classroom courses for 5 named users and 1 end user training (eSign) for up to 12 attendees.</t>
+  </si>
+  <si>
+    <t>DSI-0000610</t>
+  </si>
+  <si>
+    <t>SSO Advanced Implementation</t>
+  </si>
+  <si>
+    <t>SSO Advanced Implementation services to include a) leveraging custom-built Identity Provider (IdP), b) migration from one IdP to other, c) deploying globally with one or more IdPs and d) incremental expansion of SSO to other departments; Organizational Management deployment services not included.</t>
+  </si>
+  <si>
+    <t>DSI-0000723</t>
+  </si>
+  <si>
+    <t>Getting Started with CLM Essentials</t>
+  </si>
+  <si>
+    <t>Dedicated 100 hour fixed-fee SKU is recommended for CLM Essentials</t>
+  </si>
+  <si>
+    <t>DSI-0000728</t>
+  </si>
+  <si>
+    <t>Technical Customer Success Manager</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Technical Customer Success Manager is available as an add-on to the Enterprise Premier support plan for qualifying customers </t>
+  </si>
+  <si>
+    <t>DSI-0000729</t>
+  </si>
+  <si>
+    <t>3% of Licensing Cost</t>
+  </si>
+  <si>
+    <t>2.9319% of Licensing Cost</t>
+  </si>
+  <si>
+    <t>Silver Success Pack: Support Services</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FOR SUCCESS PACK ONLY: Plus Support. Onboarding and Learning components </t>
+  </si>
+  <si>
+    <t>DSI-0000735</t>
+  </si>
+  <si>
+    <t>10% of Licensing Cost</t>
+  </si>
+  <si>
+    <t>9.773% of Licensing Cost</t>
+  </si>
+  <si>
+    <t>Silver Success Pack: Adoption Services</t>
+  </si>
+  <si>
+    <t>FOR SUCCESS PACK USE ONLY</t>
+  </si>
+  <si>
+    <t>DSI-0000736</t>
+  </si>
+  <si>
+    <t>3.5% of Licensing Cost</t>
+  </si>
+  <si>
+    <t>3.42055% of Licensing Cost</t>
+  </si>
+  <si>
+    <t>Silver Success Pack: Campus Pass Individual</t>
+  </si>
+  <si>
+    <t>DSI-0000737</t>
+  </si>
+  <si>
+    <t>CLM+ View Only User for SFDC</t>
+  </si>
+  <si>
+    <t>Docusign CLM+ offering. Provides Contract Management features for a View Only license user with Salesforce integration</t>
+  </si>
+  <si>
+    <t>DSI-0000620</t>
+  </si>
+  <si>
+    <t>Professional Services - Global Success Hub - Per Hour</t>
+  </si>
+  <si>
+    <t>Scoped end-to-end implementation services tailored to specific client needs, utilizing Success Hub resources. For Docusign Engagement Manager use only.</t>
+  </si>
+  <si>
+    <t>DSI-0000815</t>
+  </si>
+  <si>
+    <t>Professional Services - Specialist - Per Hour</t>
+  </si>
+  <si>
+    <t>Scoped end-to-end implementation services tailored to specific client needs, utilizing specialist resources. For Docusign Engagement Manager use only.</t>
+  </si>
+  <si>
+    <t>DSI-0000816</t>
   </si>
   <si>
     <t>Advanced Web Forms (additional transactions)</t>
   </si>
   <si>
     <t xml:space="preserve">Add-on for additional Web Forms transactions; enables customer access to Advanced Web Forms functionality (including runtime APIs, data pre-fill, and more to come). Pricing show is annual
 </t>
   </si>
   <si>
     <t>DSI-0000753</t>
   </si>
   <si>
-    <t>Automation Sends - Additional transactions</t>
-[...853 lines deleted...]
-    <t>DSI-0000801</t>
+    <t>Docusign Maestro - Additional Workflow Definitions Tier D: Quantity = Up to 50</t>
+  </si>
+  <si>
+    <t>Add-on to IAM plans (Professional and above) to give extra Maestro workflow definitions beyond what is included in each IAM plan. Priced per workflow definition. Allows up to 50 additional workflow definitions</t>
+  </si>
+  <si>
+    <t>DSI-0000764.D</t>
+  </si>
+  <si>
+    <t>eSignature Standard Edition - Unlimited Web-app Sends Seat Subs</t>
+  </si>
+  <si>
+    <t>Base Edition with additional functionality included: Formulas, Advanced Fields. $/seat includes unlimited web-app sends and 100 automation sends/user/year. Additional automation sends transactions sold separately.</t>
+  </si>
+  <si>
+    <t>DSI-0000768</t>
+  </si>
+  <si>
+    <t>Advanced Web Forms Tier Quantity: 2000/Month.</t>
+  </si>
+  <si>
+    <t>DSI-0000752.B</t>
+  </si>
+  <si>
+    <t>Advanced Web Forms Tier Quantity: 1000/Month.</t>
+  </si>
+  <si>
+    <t>DSI-0000752.A</t>
   </si>
   <si>
     <t>Bundled Part Number?Yes/No</t>
   </si>
   <si>
     <t xml:space="preserve">Percentage-Based List Price  ($)</t>
   </si>
   <si>
     <t>Minimum NYS Discount (%)</t>
   </si>
   <si>
     <t>Actual NYS Discount (%)</t>
   </si>
   <si>
     <t xml:space="preserve">Percentage-Based Net Price  ($)</t>
   </si>
   <si>
     <t>Percent Educational Discount (%)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
@@ -3679,15440 +2736,9597 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:R419"/>
+  <dimension ref="A1:R256"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="155.51953125" customWidth="1"/>
     <col min="2" max="2" width="255" customWidth="1"/>
-    <col min="3" max="3" width="47.56640625" customWidth="1"/>
+    <col min="3" max="3" width="45.765625" customWidth="1"/>
     <col min="4" max="4" width="54.76171875" customWidth="1"/>
     <col min="5" max="5" width="36.765625" customWidth="1"/>
     <col min="6" max="6" width="47.56640625" customWidth="1"/>
     <col min="7" max="7" width="101.54296875" customWidth="1"/>
-    <col min="8" max="8" width="51.1640625" customWidth="1"/>
+    <col min="8" max="8" width="27.7734375" customWidth="1"/>
     <col min="9" max="9" width="45.765625" customWidth="1"/>
     <col min="10" max="10" width="25.9765625" customWidth="1"/>
     <col min="11" max="11" width="58.359375" customWidth="1"/>
     <col min="12" max="12" width="43.96875" customWidth="1"/>
     <col min="13" max="13" width="42.171875" customWidth="1"/>
     <col min="14" max="14" width="47.56640625" customWidth="1"/>
     <col min="15" max="15" width="56.5625" customWidth="1"/>
     <col min="16" max="16" width="58.359375" customWidth="1"/>
     <col min="17" max="17" width="52.9609375" customWidth="1"/>
     <col min="18" max="18" width="7.98046875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="11" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="11" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="11" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="11" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="11" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="11" t="s">
-        <v>1066</v>
+        <v>755</v>
       </c>
       <c r="G1" s="11" t="s">
         <v>5</v>
       </c>
       <c r="H1" s="11" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="11" t="s">
         <v>7</v>
       </c>
       <c r="J1" s="12" t="s">
         <v>8</v>
       </c>
       <c r="K1" s="11" t="s">
-        <v>1067</v>
+        <v>756</v>
       </c>
       <c r="L1" s="11" t="s">
-        <v>1068</v>
+        <v>757</v>
       </c>
       <c r="M1" s="11" t="s">
-        <v>1069</v>
+        <v>758</v>
       </c>
       <c r="N1" s="12" t="s">
         <v>9</v>
       </c>
       <c r="O1" s="11" t="s">
-        <v>1070</v>
+        <v>759</v>
       </c>
       <c r="P1" s="11" t="s">
-        <v>1071</v>
+        <v>760</v>
       </c>
       <c r="Q1" s="12" t="s">
         <v>11</v>
       </c>
       <c r="R1" s="11" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C2" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D2" s="7" t="s">
         <v>14</v>
       </c>
       <c r="E2" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G2" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H2" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I2" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J2" s="10">
-        <v>8.4</v>
+        <v>20</v>
       </c>
       <c r="L2" s="7">
         <v>2.27</v>
       </c>
       <c r="M2" s="7">
         <v>2.27</v>
       </c>
       <c r="N2" s="10">
-        <v>8.21</v>
+        <v>19.55</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B3" s="6" t="s">
         <v>19</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D3" s="7" t="s">
         <v>20</v>
       </c>
       <c r="E3" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G3" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H3" s="7" t="s">
         <v>21</v>
       </c>
       <c r="I3" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J3" s="10">
-        <v>750</v>
+        <v>1000000</v>
       </c>
       <c r="L3" s="7">
         <v>2.27</v>
       </c>
       <c r="M3" s="7">
         <v>2.27</v>
       </c>
       <c r="N3" s="10">
-        <v>732.98</v>
+        <v>977300</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="s">
         <v>22</v>
       </c>
       <c r="B4" s="6" t="s">
         <v>22</v>
       </c>
       <c r="C4" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="D4" s="7" t="s">
         <v>23</v>
       </c>
-      <c r="D4" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E4" s="7" t="s">
-        <v>25</v>
+        <v>15</v>
+      </c>
+      <c r="G4" s="9" t="s">
+        <v>16</v>
       </c>
       <c r="H4" s="7" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="I4" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J4" s="10">
-        <v>1000</v>
+        <v>30</v>
       </c>
       <c r="L4" s="7">
         <v>2.27</v>
       </c>
+      <c r="M4" s="7">
+        <v>2.27</v>
+      </c>
       <c r="N4" s="10">
-        <v>977.3</v>
+        <v>29.32</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="B5" s="6" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G5" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H5" s="7" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="I5" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J5" s="10">
-        <v>480</v>
+        <v>30</v>
       </c>
       <c r="L5" s="7">
         <v>2.27</v>
       </c>
       <c r="M5" s="7">
         <v>2.27</v>
       </c>
       <c r="N5" s="10">
-        <v>469.1</v>
+        <v>29.32</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="B6" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="E6" s="7" t="s">
         <v>29</v>
       </c>
-      <c r="B6" s="6" t="s">
-[...5 lines deleted...]
-      <c r="D6" s="7" t="s">
+      <c r="H6" s="7" t="s">
         <v>30</v>
       </c>
-      <c r="E6" s="7" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I6" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J6" s="10">
-        <v>840</v>
+        <v>32000</v>
       </c>
       <c r="L6" s="7">
         <v>2.27</v>
       </c>
-      <c r="M6" s="7">
-[...1 lines deleted...]
-      </c>
       <c r="N6" s="10">
-        <v>820.93</v>
+        <v>31273.6</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="B7" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="D7" s="7" t="s">
         <v>32</v>
       </c>
-      <c r="B7" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E7" s="7" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="H7" s="7" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="I7" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J7" s="10">
-        <v>360</v>
+        <v>18000</v>
       </c>
       <c r="L7" s="7">
         <v>2.27</v>
       </c>
       <c r="N7" s="10">
-        <v>351.83</v>
+        <v>17591.4</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="E8" s="7" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="H8" s="7" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="I8" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J8" s="10">
-        <v>540</v>
+        <v>10000</v>
       </c>
       <c r="L8" s="7">
         <v>2.27</v>
       </c>
-      <c r="M8" s="7">
-[...1 lines deleted...]
-      </c>
       <c r="N8" s="10">
-        <v>527.74</v>
+        <v>9773</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="H9" s="7" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="I9" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J9" s="10">
-        <v>120</v>
+        <v>22</v>
       </c>
       <c r="L9" s="7">
         <v>2.27</v>
       </c>
-      <c r="M9" s="7">
-[...1 lines deleted...]
-      </c>
       <c r="N9" s="10">
-        <v>117.28</v>
+        <v>21.5</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="B10" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="D10" s="7" t="s">
         <v>39</v>
       </c>
-      <c r="B10" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E10" s="7" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="H10" s="7" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="I10" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J10" s="10">
-        <v>8.4</v>
+        <v>250</v>
       </c>
       <c r="L10" s="7">
         <v>2.27</v>
       </c>
-      <c r="M10" s="7">
-[...1 lines deleted...]
-      </c>
       <c r="N10" s="10">
-        <v>8.21</v>
+        <v>244.33</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="B11" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="D11" s="7" t="s">
         <v>41</v>
       </c>
-      <c r="B11" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E11" s="7" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="H11" s="7" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="I11" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J11" s="10">
-        <v>180</v>
+        <v>20</v>
       </c>
       <c r="L11" s="7">
         <v>2.27</v>
       </c>
-      <c r="M11" s="7">
-[...1 lines deleted...]
-      </c>
       <c r="N11" s="10">
-        <v>175.91</v>
+        <v>19.55</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="B12" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="D12" s="7" t="s">
         <v>43</v>
       </c>
-      <c r="B12" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E12" s="7" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="H12" s="7" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="I12" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J12" s="10">
-        <v>10200</v>
+        <v>10</v>
       </c>
       <c r="L12" s="7">
         <v>2.27</v>
       </c>
-      <c r="M12" s="7">
-[...1 lines deleted...]
-      </c>
       <c r="N12" s="10">
-        <v>9968.46</v>
+        <v>9.77</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="B13" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="D13" s="7" t="s">
         <v>45</v>
       </c>
-      <c r="B13" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E13" s="7" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="H13" s="7" t="s">
-        <v>47</v>
+        <v>17</v>
       </c>
       <c r="I13" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J13" s="10">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="L13" s="7">
         <v>2.27</v>
       </c>
-      <c r="M13" s="7">
-[...1 lines deleted...]
-      </c>
       <c r="N13" s="10">
-        <v>14.66</v>
+        <v>9.77</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="D14" s="7" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="E14" s="7" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="H14" s="7" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="I14" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J14" s="10">
-        <v>1000</v>
+        <v>295</v>
       </c>
       <c r="L14" s="7">
         <v>2.27</v>
       </c>
       <c r="N14" s="10">
-        <v>977.3</v>
+        <v>288.3</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="B15" s="6" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="D15" s="7" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="E15" s="7" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="H15" s="7" t="s">
-        <v>52</v>
+        <v>30</v>
       </c>
       <c r="I15" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J15" s="10">
-        <v>20</v>
+        <v>3500</v>
       </c>
       <c r="L15" s="7">
         <v>2.27</v>
       </c>
-      <c r="M15" s="7">
-[...1 lines deleted...]
-      </c>
       <c r="N15" s="10">
-        <v>19.55</v>
+        <v>3420.55</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="B16" s="6" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="D16" s="7" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="E16" s="7" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="H16" s="7" t="s">
-        <v>31</v>
+        <v>52</v>
       </c>
       <c r="I16" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J16" s="10">
-        <v>576</v>
+        <v>17500</v>
       </c>
       <c r="L16" s="7">
         <v>2.27</v>
       </c>
-      <c r="M16" s="7">
-[...1 lines deleted...]
-      </c>
       <c r="N16" s="10">
-        <v>562.92</v>
+        <v>17102.75</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="B17" s="6" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="D17" s="7" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="E17" s="7" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="H17" s="7" t="s">
-        <v>31</v>
+        <v>52</v>
       </c>
       <c r="I17" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J17" s="10">
-        <v>840</v>
+        <v>45500</v>
       </c>
       <c r="L17" s="7">
         <v>2.27</v>
       </c>
-      <c r="M17" s="7">
-[...1 lines deleted...]
-      </c>
       <c r="N17" s="10">
-        <v>820.93</v>
+        <v>44467.15</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="B18" s="6" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="D18" s="7" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="E18" s="7" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="H18" s="7" t="s">
-        <v>17</v>
+        <v>52</v>
       </c>
       <c r="I18" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J18" s="10">
-        <v>1.5</v>
+        <v>35000</v>
       </c>
       <c r="L18" s="7">
         <v>2.27</v>
       </c>
-      <c r="M18" s="7">
-[...1 lines deleted...]
-      </c>
       <c r="N18" s="10">
-        <v>1.47</v>
+        <v>34205.5</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="B19" s="6" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="D19" s="7" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="E19" s="7" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="H19" s="7" t="s">
-        <v>17</v>
+        <v>52</v>
       </c>
       <c r="I19" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J19" s="10">
-        <v>1.5</v>
+        <v>30000</v>
       </c>
       <c r="L19" s="7">
         <v>2.27</v>
       </c>
-      <c r="M19" s="7">
-[...1 lines deleted...]
-      </c>
       <c r="N19" s="10">
-        <v>1.47</v>
+        <v>29319</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="B20" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="C20" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="D20" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="E20" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="H20" s="7" t="s">
         <v>61</v>
       </c>
-      <c r="B20" s="6" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="I20" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J20" s="10">
-        <v>2.04</v>
+        <v>295</v>
       </c>
       <c r="L20" s="7">
         <v>2.27</v>
       </c>
-      <c r="M20" s="7">
-[...1 lines deleted...]
-      </c>
       <c r="N20" s="10">
-        <v>1.99</v>
+        <v>288.3</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B21" s="6" t="s">
         <v>63</v>
       </c>
       <c r="C21" s="7" t="s">
-        <v>13</v>
+        <v>64</v>
       </c>
       <c r="D21" s="7" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="E21" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G21" s="9" t="s">
-        <v>16</v>
+        <v>66</v>
       </c>
       <c r="H21" s="7" t="s">
-        <v>65</v>
+        <v>37</v>
       </c>
       <c r="I21" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J21" s="10">
-        <v>6000</v>
+        <v>660</v>
       </c>
       <c r="L21" s="7">
         <v>2.27</v>
       </c>
       <c r="M21" s="7">
         <v>2.27</v>
       </c>
       <c r="N21" s="10">
-        <v>5863.8</v>
+        <v>645.02</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B22" s="6" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>13</v>
+        <v>64</v>
       </c>
       <c r="D22" s="7" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E22" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G22" s="9" t="s">
-        <v>16</v>
+        <v>66</v>
       </c>
       <c r="H22" s="7" t="s">
-        <v>26</v>
+        <v>37</v>
+      </c>
+      <c r="I22" s="7" t="s">
+        <v>18</v>
       </c>
       <c r="J22" s="10">
-        <v>999999</v>
+        <v>960</v>
       </c>
       <c r="L22" s="7">
         <v>2.27</v>
       </c>
       <c r="M22" s="7">
         <v>2.27</v>
       </c>
       <c r="N22" s="10">
-        <v>977299.02</v>
+        <v>938.21</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="B23" s="6" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>13</v>
+        <v>64</v>
       </c>
       <c r="D23" s="7" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="E23" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G23" s="9" t="s">
-        <v>16</v>
+        <v>66</v>
       </c>
       <c r="H23" s="7" t="s">
-        <v>17</v>
+        <v>37</v>
       </c>
       <c r="I23" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J23" s="10">
-        <v>0.1</v>
+        <v>3</v>
       </c>
       <c r="L23" s="7">
         <v>2.27</v>
       </c>
       <c r="M23" s="7">
         <v>2.27</v>
       </c>
       <c r="N23" s="10">
-        <v>0.1</v>
+        <v>2.93</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="5" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="B24" s="6" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>13</v>
+        <v>64</v>
       </c>
       <c r="D24" s="7" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G24" s="9" t="s">
-        <v>16</v>
+        <v>66</v>
       </c>
       <c r="H24" s="7" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="I24" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J24" s="10">
-        <v>2.5</v>
+        <v>4</v>
       </c>
       <c r="L24" s="7">
         <v>2.27</v>
       </c>
       <c r="M24" s="7">
         <v>2.27</v>
       </c>
       <c r="N24" s="10">
-        <v>2.44</v>
+        <v>3.91</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="B25" s="6" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>13</v>
+        <v>64</v>
       </c>
       <c r="D25" s="7" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G25" s="9" t="s">
-        <v>16</v>
+        <v>66</v>
       </c>
       <c r="H25" s="7" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="I25" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J25" s="10">
-        <v>0.75</v>
+        <v>3.6</v>
       </c>
       <c r="L25" s="7">
         <v>2.27</v>
       </c>
       <c r="M25" s="7">
         <v>2.27</v>
       </c>
       <c r="N25" s="10">
-        <v>0.73</v>
+        <v>3.52</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="5" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="B26" s="6" t="s">
         <v>74</v>
       </c>
       <c r="C26" s="7" t="s">
-        <v>13</v>
+        <v>64</v>
       </c>
       <c r="D26" s="7" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G26" s="9" t="s">
-        <v>16</v>
+        <v>66</v>
       </c>
       <c r="H26" s="7" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="I26" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J26" s="10">
-        <v>0.2</v>
+        <v>3.35</v>
       </c>
       <c r="L26" s="7">
         <v>2.27</v>
       </c>
       <c r="M26" s="7">
         <v>2.27</v>
       </c>
       <c r="N26" s="10">
-        <v>0.2</v>
+        <v>3.27</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="B27" s="6" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="C27" s="7" t="s">
-        <v>13</v>
+        <v>64</v>
       </c>
       <c r="D27" s="7" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="E27" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G27" s="9" t="s">
-        <v>16</v>
+        <v>66</v>
       </c>
       <c r="H27" s="7" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="I27" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J27" s="10">
-        <v>360</v>
+        <v>3</v>
       </c>
       <c r="L27" s="7">
         <v>2.27</v>
       </c>
       <c r="M27" s="7">
         <v>2.27</v>
       </c>
       <c r="N27" s="10">
-        <v>351.83</v>
+        <v>2.93</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="5" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="B28" s="6" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="C28" s="7" t="s">
-        <v>13</v>
+        <v>64</v>
       </c>
       <c r="D28" s="7" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="E28" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G28" s="9" t="s">
-        <v>16</v>
+        <v>66</v>
       </c>
       <c r="H28" s="7" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="I28" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J28" s="10">
-        <v>600</v>
+        <v>2.6</v>
       </c>
       <c r="L28" s="7">
         <v>2.27</v>
       </c>
       <c r="M28" s="7">
         <v>2.27</v>
       </c>
       <c r="N28" s="10">
-        <v>586.38</v>
+        <v>2.54</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="B29" s="6" t="s">
-        <v>80</v>
+        <v>74</v>
       </c>
       <c r="C29" s="7" t="s">
-        <v>13</v>
+        <v>64</v>
       </c>
       <c r="D29" s="7" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="E29" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G29" s="9" t="s">
-        <v>16</v>
+        <v>66</v>
       </c>
       <c r="H29" s="7" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="I29" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J29" s="10">
-        <v>414</v>
+        <v>2</v>
       </c>
       <c r="L29" s="7">
         <v>2.27</v>
       </c>
       <c r="M29" s="7">
         <v>2.27</v>
       </c>
       <c r="N29" s="10">
-        <v>404.6</v>
+        <v>1.95</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="5" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="B30" s="6" t="s">
-        <v>82</v>
+        <v>74</v>
       </c>
       <c r="C30" s="7" t="s">
-        <v>13</v>
+        <v>64</v>
       </c>
       <c r="D30" s="7" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="E30" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G30" s="9" t="s">
-        <v>16</v>
+        <v>66</v>
       </c>
       <c r="H30" s="7" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="I30" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J30" s="10">
-        <v>690</v>
+        <v>1</v>
       </c>
       <c r="L30" s="7">
         <v>2.27</v>
       </c>
       <c r="M30" s="7">
         <v>2.27</v>
       </c>
       <c r="N30" s="10">
-        <v>674.34</v>
+        <v>0.98</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="5" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="B31" s="6" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="C31" s="7" t="s">
-        <v>13</v>
+        <v>64</v>
       </c>
       <c r="D31" s="7" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="E31" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G31" s="9" t="s">
-        <v>16</v>
+        <v>66</v>
       </c>
       <c r="H31" s="7" t="s">
-        <v>65</v>
+        <v>37</v>
       </c>
       <c r="I31" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J31" s="10">
-        <v>1000000</v>
+        <v>300</v>
       </c>
       <c r="L31" s="7">
         <v>2.27</v>
       </c>
       <c r="M31" s="7">
         <v>2.27</v>
       </c>
       <c r="N31" s="10">
-        <v>977300</v>
+        <v>293.19</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="5" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="B32" s="6" t="s">
-        <v>86</v>
+        <v>92</v>
       </c>
       <c r="C32" s="7" t="s">
-        <v>13</v>
+        <v>64</v>
       </c>
       <c r="D32" s="7" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="E32" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G32" s="9" t="s">
-        <v>16</v>
+        <v>66</v>
       </c>
       <c r="H32" s="7" t="s">
-        <v>17</v>
+        <v>37</v>
       </c>
       <c r="I32" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J32" s="10">
-        <v>6</v>
+        <v>1080</v>
       </c>
       <c r="L32" s="7">
         <v>2.27</v>
       </c>
       <c r="M32" s="7">
         <v>2.27</v>
       </c>
       <c r="N32" s="10">
-        <v>5.86</v>
+        <v>1055.48</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="5" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="B33" s="6" t="s">
-        <v>88</v>
+        <v>95</v>
       </c>
       <c r="C33" s="7" t="s">
-        <v>13</v>
+        <v>64</v>
       </c>
       <c r="D33" s="7" t="s">
-        <v>89</v>
+        <v>96</v>
       </c>
       <c r="E33" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G33" s="9" t="s">
-        <v>16</v>
+        <v>66</v>
       </c>
       <c r="H33" s="7" t="s">
-        <v>17</v>
+        <v>37</v>
       </c>
       <c r="I33" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J33" s="10">
-        <v>3.6</v>
+        <v>1584</v>
       </c>
       <c r="L33" s="7">
         <v>2.27</v>
       </c>
       <c r="M33" s="7">
         <v>2.27</v>
       </c>
       <c r="N33" s="10">
-        <v>3.52</v>
+        <v>1548.04</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="5" t="s">
-        <v>90</v>
+        <v>97</v>
       </c>
       <c r="B34" s="6" t="s">
-        <v>90</v>
+        <v>98</v>
       </c>
       <c r="C34" s="7" t="s">
-        <v>13</v>
+        <v>64</v>
       </c>
       <c r="D34" s="7" t="s">
-        <v>91</v>
+        <v>99</v>
       </c>
       <c r="E34" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G34" s="9" t="s">
-        <v>16</v>
+        <v>66</v>
       </c>
       <c r="H34" s="7" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="I34" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J34" s="10">
-        <v>144</v>
+        <v>1224</v>
       </c>
       <c r="L34" s="7">
         <v>2.27</v>
       </c>
       <c r="M34" s="7">
         <v>2.27</v>
       </c>
       <c r="N34" s="10">
-        <v>140.73</v>
+        <v>1196.22</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="5" t="s">
-        <v>92</v>
+        <v>100</v>
       </c>
       <c r="B35" s="6" t="s">
-        <v>92</v>
+        <v>101</v>
       </c>
       <c r="C35" s="7" t="s">
-        <v>13</v>
+        <v>64</v>
       </c>
       <c r="D35" s="7" t="s">
-        <v>93</v>
+        <v>102</v>
       </c>
       <c r="E35" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G35" s="9" t="s">
-        <v>16</v>
+        <v>66</v>
       </c>
       <c r="H35" s="7" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="I35" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J35" s="10">
-        <v>144</v>
+        <v>1128</v>
       </c>
       <c r="L35" s="7">
         <v>2.27</v>
       </c>
       <c r="M35" s="7">
         <v>2.27</v>
       </c>
       <c r="N35" s="10">
-        <v>140.73</v>
+        <v>1102.39</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="5" t="s">
-        <v>94</v>
+        <v>103</v>
       </c>
       <c r="B36" s="6" t="s">
-        <v>94</v>
+        <v>104</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>13</v>
+        <v>64</v>
       </c>
       <c r="D36" s="7" t="s">
-        <v>95</v>
+        <v>105</v>
       </c>
       <c r="E36" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G36" s="9" t="s">
-        <v>16</v>
+        <v>66</v>
       </c>
       <c r="H36" s="7" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="I36" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J36" s="10">
-        <v>144</v>
+        <v>1620</v>
       </c>
       <c r="L36" s="7">
         <v>2.27</v>
       </c>
       <c r="M36" s="7">
         <v>2.27</v>
       </c>
       <c r="N36" s="10">
-        <v>140.73</v>
+        <v>1583.23</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="5" t="s">
-        <v>96</v>
+        <v>106</v>
       </c>
       <c r="B37" s="6" t="s">
-        <v>96</v>
+        <v>107</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>13</v>
+        <v>64</v>
       </c>
       <c r="D37" s="7" t="s">
-        <v>97</v>
+        <v>108</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G37" s="9" t="s">
-        <v>16</v>
+        <v>66</v>
       </c>
       <c r="H37" s="7" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="I37" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J37" s="10">
-        <v>540</v>
+        <v>1248</v>
       </c>
       <c r="L37" s="7">
         <v>2.27</v>
       </c>
       <c r="M37" s="7">
         <v>2.27</v>
       </c>
       <c r="N37" s="10">
-        <v>527.74</v>
+        <v>1219.67</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="5" t="s">
-        <v>98</v>
+        <v>109</v>
       </c>
       <c r="B38" s="6" t="s">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>13</v>
+        <v>64</v>
       </c>
       <c r="D38" s="7" t="s">
-        <v>99</v>
+        <v>111</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G38" s="9" t="s">
-        <v>16</v>
+        <v>66</v>
       </c>
       <c r="H38" s="7" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="I38" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J38" s="10">
-        <v>144</v>
+        <v>504</v>
       </c>
       <c r="L38" s="7">
         <v>2.27</v>
       </c>
       <c r="M38" s="7">
         <v>2.27</v>
       </c>
       <c r="N38" s="10">
-        <v>140.73</v>
+        <v>492.56</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="5" t="s">
-        <v>100</v>
+        <v>112</v>
       </c>
       <c r="B39" s="6" t="s">
-        <v>100</v>
+        <v>113</v>
       </c>
       <c r="C39" s="7" t="s">
-        <v>13</v>
+        <v>64</v>
       </c>
       <c r="D39" s="7" t="s">
-        <v>101</v>
+        <v>114</v>
       </c>
       <c r="E39" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G39" s="9" t="s">
-        <v>16</v>
+        <v>66</v>
       </c>
       <c r="H39" s="7" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="I39" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J39" s="10">
-        <v>144</v>
+        <v>648</v>
       </c>
       <c r="L39" s="7">
         <v>2.27</v>
       </c>
       <c r="M39" s="7">
         <v>2.27</v>
       </c>
       <c r="N39" s="10">
-        <v>140.73</v>
+        <v>633.29</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="5" t="s">
-        <v>102</v>
+        <v>115</v>
       </c>
       <c r="B40" s="6" t="s">
-        <v>102</v>
+        <v>116</v>
       </c>
       <c r="C40" s="7" t="s">
-        <v>13</v>
+        <v>64</v>
       </c>
       <c r="D40" s="7" t="s">
-        <v>103</v>
+        <v>117</v>
       </c>
       <c r="E40" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G40" s="9" t="s">
-        <v>16</v>
+        <v>66</v>
       </c>
       <c r="H40" s="7" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="I40" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J40" s="10">
-        <v>144</v>
+        <v>288</v>
       </c>
       <c r="L40" s="7">
         <v>2.27</v>
       </c>
       <c r="M40" s="7">
         <v>2.27</v>
       </c>
       <c r="N40" s="10">
-        <v>140.73</v>
+        <v>281.46</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="5" t="s">
-        <v>104</v>
+        <v>118</v>
       </c>
       <c r="B41" s="6" t="s">
-        <v>104</v>
+        <v>119</v>
       </c>
       <c r="C41" s="7" t="s">
-        <v>13</v>
+        <v>64</v>
       </c>
       <c r="D41" s="7" t="s">
-        <v>105</v>
+        <v>120</v>
       </c>
       <c r="E41" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G41" s="9" t="s">
-        <v>16</v>
+        <v>66</v>
       </c>
       <c r="H41" s="7" t="s">
-        <v>106</v>
+        <v>37</v>
       </c>
       <c r="I41" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J41" s="10">
-        <v>2500</v>
+        <v>528</v>
       </c>
       <c r="L41" s="7">
         <v>2.27</v>
       </c>
       <c r="M41" s="7">
         <v>2.27</v>
       </c>
       <c r="N41" s="10">
-        <v>2443.25</v>
+        <v>516.01</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="5" t="s">
-        <v>107</v>
+        <v>121</v>
       </c>
       <c r="B42" s="6" t="s">
-        <v>107</v>
+        <v>122</v>
       </c>
       <c r="C42" s="7" t="s">
-        <v>13</v>
+        <v>64</v>
       </c>
       <c r="D42" s="7" t="s">
-        <v>108</v>
+        <v>123</v>
       </c>
       <c r="E42" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G42" s="9" t="s">
-        <v>16</v>
+        <v>66</v>
       </c>
       <c r="H42" s="7" t="s">
-        <v>52</v>
+        <v>37</v>
       </c>
       <c r="I42" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J42" s="10">
-        <v>10</v>
+        <v>660</v>
       </c>
       <c r="L42" s="7">
         <v>2.27</v>
       </c>
       <c r="M42" s="7">
         <v>2.27</v>
       </c>
       <c r="N42" s="10">
-        <v>9.77</v>
+        <v>645.02</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="5" t="s">
-        <v>109</v>
+        <v>124</v>
       </c>
       <c r="B43" s="6" t="s">
-        <v>109</v>
+        <v>125</v>
       </c>
       <c r="C43" s="7" t="s">
-        <v>13</v>
+        <v>64</v>
       </c>
       <c r="D43" s="7" t="s">
-        <v>110</v>
+        <v>126</v>
       </c>
       <c r="E43" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G43" s="9" t="s">
-        <v>16</v>
+        <v>66</v>
       </c>
       <c r="H43" s="7" t="s">
-        <v>52</v>
+        <v>37</v>
       </c>
       <c r="I43" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J43" s="10">
-        <v>15</v>
+        <v>288</v>
       </c>
       <c r="L43" s="7">
         <v>2.27</v>
       </c>
       <c r="M43" s="7">
         <v>2.27</v>
       </c>
       <c r="N43" s="10">
-        <v>14.66</v>
+        <v>281.46</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="5" t="s">
-        <v>111</v>
+        <v>127</v>
       </c>
       <c r="B44" s="6" t="s">
-        <v>111</v>
+        <v>127</v>
       </c>
       <c r="C44" s="7" t="s">
-        <v>13</v>
+        <v>64</v>
       </c>
       <c r="D44" s="7" t="s">
-        <v>112</v>
+        <v>128</v>
       </c>
       <c r="E44" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G44" s="9" t="s">
-        <v>16</v>
+        <v>66</v>
       </c>
       <c r="H44" s="7" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="I44" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J44" s="10">
-        <v>180</v>
+        <v>0.2</v>
       </c>
       <c r="L44" s="7">
         <v>2.27</v>
       </c>
       <c r="M44" s="7">
         <v>2.27</v>
       </c>
       <c r="N44" s="10">
-        <v>175.91</v>
+        <v>0.2</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="5" t="s">
-        <v>113</v>
+        <v>129</v>
       </c>
       <c r="B45" s="6" t="s">
-        <v>113</v>
+        <v>130</v>
       </c>
       <c r="C45" s="7" t="s">
-        <v>13</v>
+        <v>64</v>
       </c>
       <c r="D45" s="7" t="s">
-        <v>114</v>
+        <v>131</v>
       </c>
       <c r="E45" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G45" s="9" t="s">
-        <v>16</v>
+        <v>66</v>
       </c>
       <c r="H45" s="7" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="I45" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J45" s="10">
-        <v>2.75</v>
+        <v>0.2</v>
       </c>
       <c r="L45" s="7">
         <v>2.27</v>
       </c>
       <c r="M45" s="7">
         <v>2.27</v>
       </c>
       <c r="N45" s="10">
-        <v>2.69</v>
+        <v>0.2</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="5" t="s">
-        <v>115</v>
+        <v>132</v>
       </c>
       <c r="B46" s="6" t="s">
-        <v>115</v>
+        <v>133</v>
       </c>
       <c r="C46" s="7" t="s">
-        <v>13</v>
+        <v>64</v>
       </c>
       <c r="D46" s="7" t="s">
-        <v>116</v>
+        <v>134</v>
       </c>
       <c r="E46" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G46" s="9" t="s">
-        <v>16</v>
+        <v>66</v>
       </c>
       <c r="H46" s="7" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="I46" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J46" s="10">
-        <v>144</v>
+        <v>99000</v>
       </c>
       <c r="L46" s="7">
         <v>2.27</v>
       </c>
       <c r="M46" s="7">
         <v>2.27</v>
       </c>
       <c r="N46" s="10">
-        <v>140.73</v>
+        <v>96752.7</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="5" t="s">
-        <v>117</v>
+        <v>135</v>
       </c>
       <c r="B47" s="6" t="s">
-        <v>117</v>
+        <v>136</v>
       </c>
       <c r="C47" s="7" t="s">
-        <v>13</v>
+        <v>64</v>
       </c>
       <c r="D47" s="7" t="s">
-        <v>118</v>
+        <v>137</v>
       </c>
       <c r="E47" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G47" s="9" t="s">
-        <v>16</v>
+        <v>66</v>
       </c>
       <c r="H47" s="7" t="s">
-        <v>119</v>
+        <v>37</v>
       </c>
       <c r="I47" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J47" s="10">
-        <v>1.2</v>
+        <v>300000</v>
       </c>
       <c r="L47" s="7">
         <v>2.27</v>
       </c>
       <c r="M47" s="7">
-        <v>2.5</v>
+        <v>2.27</v>
       </c>
       <c r="N47" s="10">
-        <v>1.17</v>
+        <v>293190</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="5" t="s">
-        <v>120</v>
+        <v>138</v>
       </c>
       <c r="B48" s="6" t="s">
-        <v>120</v>
+        <v>139</v>
       </c>
       <c r="C48" s="7" t="s">
-        <v>13</v>
+        <v>64</v>
       </c>
       <c r="D48" s="7" t="s">
-        <v>121</v>
+        <v>140</v>
       </c>
       <c r="E48" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G48" s="9" t="s">
-        <v>16</v>
+        <v>66</v>
       </c>
       <c r="H48" s="7" t="s">
-        <v>119</v>
+        <v>37</v>
       </c>
       <c r="I48" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J48" s="10">
-        <v>6</v>
+        <v>990000</v>
       </c>
       <c r="L48" s="7">
         <v>2.27</v>
       </c>
       <c r="M48" s="7">
-        <v>2.4</v>
+        <v>2.27</v>
       </c>
       <c r="N48" s="10">
-        <v>5.86</v>
+        <v>967527</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="5" t="s">
-        <v>122</v>
+        <v>141</v>
       </c>
       <c r="B49" s="6" t="s">
-        <v>122</v>
+        <v>142</v>
       </c>
       <c r="C49" s="7" t="s">
-        <v>13</v>
+        <v>64</v>
       </c>
       <c r="D49" s="7" t="s">
-        <v>123</v>
+        <v>143</v>
       </c>
       <c r="E49" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G49" s="9" t="s">
-        <v>16</v>
+        <v>66</v>
       </c>
       <c r="H49" s="7" t="s">
-        <v>124</v>
+        <v>37</v>
       </c>
       <c r="I49" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J49" s="10">
-        <v>3.5</v>
+        <v>15600</v>
       </c>
       <c r="L49" s="7">
         <v>2.27</v>
       </c>
       <c r="M49" s="7">
         <v>2.27</v>
       </c>
       <c r="N49" s="10">
-        <v>3.42</v>
+        <v>15245.88</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="5" t="s">
-        <v>125</v>
+        <v>144</v>
       </c>
       <c r="B50" s="6" t="s">
-        <v>125</v>
+        <v>145</v>
       </c>
       <c r="C50" s="7" t="s">
-        <v>13</v>
+        <v>64</v>
       </c>
       <c r="D50" s="7" t="s">
-        <v>126</v>
+        <v>146</v>
       </c>
       <c r="E50" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G50" s="9" t="s">
-        <v>16</v>
+        <v>66</v>
       </c>
       <c r="H50" s="7" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="I50" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J50" s="10">
-        <v>1.5</v>
+        <v>0.01</v>
       </c>
       <c r="L50" s="7">
         <v>2.27</v>
       </c>
       <c r="M50" s="7">
         <v>2.27</v>
       </c>
       <c r="N50" s="10">
-        <v>1.47</v>
+        <v>0.01</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="5" t="s">
-        <v>127</v>
+        <v>147</v>
       </c>
       <c r="B51" s="6" t="s">
-        <v>127</v>
+        <v>147</v>
       </c>
       <c r="C51" s="7" t="s">
-        <v>13</v>
+        <v>64</v>
       </c>
       <c r="D51" s="7" t="s">
-        <v>128</v>
+        <v>148</v>
       </c>
       <c r="E51" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G51" s="9" t="s">
-        <v>16</v>
+        <v>66</v>
       </c>
       <c r="H51" s="7" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="I51" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J51" s="10">
-        <v>0.4</v>
+        <v>3</v>
       </c>
       <c r="L51" s="7">
         <v>2.27</v>
       </c>
       <c r="M51" s="7">
         <v>2.27</v>
       </c>
       <c r="N51" s="10">
-        <v>0.39</v>
+        <v>2.93</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="5" t="s">
-        <v>129</v>
+        <v>149</v>
       </c>
       <c r="B52" s="6" t="s">
-        <v>129</v>
+        <v>150</v>
       </c>
       <c r="C52" s="7" t="s">
-        <v>13</v>
+        <v>64</v>
       </c>
       <c r="D52" s="7" t="s">
-        <v>130</v>
+        <v>151</v>
       </c>
       <c r="E52" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G52" s="9" t="s">
-        <v>16</v>
+        <v>66</v>
       </c>
       <c r="H52" s="7" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="I52" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J52" s="10">
-        <v>2.5</v>
+        <v>5.5</v>
       </c>
       <c r="L52" s="7">
         <v>2.27</v>
       </c>
       <c r="M52" s="7">
         <v>2.27</v>
       </c>
       <c r="N52" s="10">
-        <v>2.44</v>
+        <v>5.38</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="5" t="s">
-        <v>131</v>
+        <v>152</v>
       </c>
       <c r="B53" s="6" t="s">
-        <v>131</v>
+        <v>153</v>
       </c>
       <c r="C53" s="7" t="s">
-        <v>13</v>
+        <v>64</v>
       </c>
       <c r="D53" s="7" t="s">
-        <v>132</v>
+        <v>154</v>
       </c>
       <c r="E53" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G53" s="9" t="s">
-        <v>16</v>
+        <v>66</v>
       </c>
       <c r="H53" s="7" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="I53" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J53" s="10">
-        <v>2.5</v>
+        <v>4</v>
       </c>
       <c r="L53" s="7">
         <v>2.27</v>
       </c>
       <c r="M53" s="7">
         <v>2.27</v>
       </c>
       <c r="N53" s="10">
-        <v>2.44</v>
+        <v>3.91</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="5" t="s">
-        <v>133</v>
+        <v>155</v>
       </c>
       <c r="B54" s="6" t="s">
-        <v>133</v>
+        <v>156</v>
       </c>
       <c r="C54" s="7" t="s">
-        <v>13</v>
+        <v>64</v>
       </c>
       <c r="D54" s="7" t="s">
-        <v>134</v>
+        <v>157</v>
       </c>
       <c r="E54" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G54" s="9" t="s">
-        <v>16</v>
+        <v>66</v>
       </c>
       <c r="H54" s="7" t="s">
-        <v>124</v>
+        <v>37</v>
       </c>
       <c r="I54" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J54" s="10">
-        <v>0.1</v>
+        <v>5.5</v>
       </c>
       <c r="L54" s="7">
         <v>2.27</v>
       </c>
       <c r="M54" s="7">
         <v>2.27</v>
       </c>
       <c r="N54" s="10">
-        <v>0.1</v>
+        <v>5.38</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="5" t="s">
-        <v>135</v>
+        <v>158</v>
       </c>
       <c r="B55" s="6" t="s">
-        <v>135</v>
+        <v>159</v>
       </c>
       <c r="C55" s="7" t="s">
-        <v>13</v>
+        <v>64</v>
       </c>
       <c r="D55" s="7" t="s">
-        <v>136</v>
+        <v>160</v>
       </c>
       <c r="E55" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G55" s="9" t="s">
-        <v>16</v>
+        <v>66</v>
       </c>
       <c r="H55" s="7" t="s">
-        <v>52</v>
+        <v>37</v>
       </c>
       <c r="I55" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J55" s="10">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="L55" s="7">
         <v>2.27</v>
       </c>
       <c r="M55" s="7">
         <v>2.27</v>
       </c>
       <c r="N55" s="10">
-        <v>21.5</v>
+        <v>14.66</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="5" t="s">
-        <v>137</v>
+        <v>161</v>
       </c>
       <c r="B56" s="6" t="s">
-        <v>137</v>
+        <v>162</v>
       </c>
       <c r="C56" s="7" t="s">
-        <v>13</v>
+        <v>64</v>
       </c>
       <c r="D56" s="7" t="s">
-        <v>138</v>
+        <v>163</v>
       </c>
       <c r="E56" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G56" s="9" t="s">
-        <v>16</v>
+        <v>66</v>
       </c>
       <c r="H56" s="7" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="I56" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="J56" s="10">
-        <v>144</v>
+      <c r="K56" s="7" t="s">
+        <v>164</v>
       </c>
       <c r="L56" s="7">
         <v>2.27</v>
       </c>
       <c r="M56" s="7">
         <v>2.27</v>
       </c>
-      <c r="N56" s="10">
-        <v>140.73</v>
+      <c r="O56" s="9" t="s">
+        <v>165</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="5" t="s">
-        <v>139</v>
+        <v>166</v>
       </c>
       <c r="B57" s="6" t="s">
-        <v>139</v>
+        <v>167</v>
       </c>
       <c r="C57" s="7" t="s">
-        <v>13</v>
+        <v>64</v>
       </c>
       <c r="D57" s="7" t="s">
-        <v>140</v>
+        <v>168</v>
       </c>
       <c r="E57" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G57" s="9" t="s">
-        <v>16</v>
+        <v>66</v>
       </c>
       <c r="H57" s="7" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="I57" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J57" s="10">
-        <v>144</v>
+        <v>600</v>
       </c>
       <c r="L57" s="7">
         <v>2.27</v>
       </c>
-      <c r="M57" s="7">
-[...1 lines deleted...]
-      </c>
       <c r="N57" s="10">
-        <v>140.73</v>
+        <v>586.38</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="5" t="s">
-        <v>141</v>
+        <v>169</v>
       </c>
       <c r="B58" s="6" t="s">
-        <v>141</v>
+        <v>170</v>
       </c>
       <c r="C58" s="7" t="s">
-        <v>13</v>
+        <v>64</v>
       </c>
       <c r="D58" s="7" t="s">
-        <v>142</v>
+        <v>171</v>
       </c>
       <c r="E58" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G58" s="9" t="s">
-        <v>16</v>
+        <v>66</v>
       </c>
       <c r="H58" s="7" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="I58" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J58" s="10">
-        <v>144</v>
+        <v>6</v>
       </c>
       <c r="L58" s="7">
         <v>2.27</v>
       </c>
-      <c r="M58" s="7">
-[...1 lines deleted...]
-      </c>
       <c r="N58" s="10">
-        <v>140.73</v>
+        <v>5.86</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="5" t="s">
-        <v>143</v>
+        <v>172</v>
       </c>
       <c r="B59" s="6" t="s">
-        <v>143</v>
+        <v>173</v>
       </c>
       <c r="C59" s="7" t="s">
-        <v>13</v>
+        <v>64</v>
       </c>
       <c r="D59" s="7" t="s">
-        <v>144</v>
+        <v>174</v>
       </c>
       <c r="E59" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G59" s="9" t="s">
-        <v>16</v>
+        <v>66</v>
       </c>
       <c r="H59" s="7" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="I59" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J59" s="10">
-        <v>144</v>
+        <v>600</v>
       </c>
       <c r="L59" s="7">
         <v>2.27</v>
       </c>
-      <c r="M59" s="7">
-[...1 lines deleted...]
-      </c>
       <c r="N59" s="10">
-        <v>140.73</v>
+        <v>586.38</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="5" t="s">
-        <v>145</v>
+        <v>175</v>
       </c>
       <c r="B60" s="6" t="s">
-        <v>145</v>
+        <v>176</v>
       </c>
       <c r="C60" s="7" t="s">
-        <v>13</v>
+        <v>64</v>
       </c>
       <c r="D60" s="7" t="s">
-        <v>146</v>
+        <v>177</v>
       </c>
       <c r="E60" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G60" s="9" t="s">
-        <v>16</v>
+        <v>66</v>
       </c>
       <c r="H60" s="7" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="I60" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J60" s="10">
-        <v>144</v>
+        <v>6</v>
       </c>
       <c r="L60" s="7">
         <v>2.27</v>
       </c>
-      <c r="M60" s="7">
-[...1 lines deleted...]
-      </c>
       <c r="N60" s="10">
-        <v>140.73</v>
+        <v>5.86</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="5" t="s">
-        <v>147</v>
+        <v>178</v>
       </c>
       <c r="B61" s="6" t="s">
-        <v>147</v>
+        <v>179</v>
       </c>
       <c r="C61" s="7" t="s">
-        <v>13</v>
+        <v>64</v>
       </c>
       <c r="D61" s="7" t="s">
-        <v>148</v>
+        <v>180</v>
       </c>
       <c r="E61" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G61" s="9" t="s">
-        <v>16</v>
+        <v>66</v>
       </c>
       <c r="H61" s="7" t="s">
-        <v>52</v>
+        <v>37</v>
       </c>
       <c r="I61" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J61" s="10">
-        <v>30</v>
+        <v>960</v>
       </c>
       <c r="L61" s="7">
         <v>2.27</v>
       </c>
       <c r="M61" s="7">
         <v>2.27</v>
       </c>
       <c r="N61" s="10">
-        <v>29.32</v>
+        <v>938.21</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="5" t="s">
-        <v>149</v>
+        <v>181</v>
       </c>
       <c r="B62" s="6" t="s">
-        <v>149</v>
+        <v>182</v>
       </c>
       <c r="C62" s="7" t="s">
-        <v>13</v>
+        <v>64</v>
       </c>
       <c r="D62" s="7" t="s">
-        <v>150</v>
+        <v>183</v>
       </c>
       <c r="E62" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G62" s="9" t="s">
-        <v>16</v>
+        <v>66</v>
       </c>
       <c r="H62" s="7" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="I62" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J62" s="10">
-        <v>300</v>
+        <v>9.6</v>
       </c>
       <c r="L62" s="7">
         <v>2.27</v>
       </c>
       <c r="M62" s="7">
         <v>2.27</v>
       </c>
       <c r="N62" s="10">
-        <v>293.19</v>
+        <v>9.38</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="5" t="s">
-        <v>151</v>
+        <v>184</v>
       </c>
       <c r="B63" s="6" t="s">
-        <v>151</v>
+        <v>185</v>
       </c>
       <c r="C63" s="7" t="s">
-        <v>13</v>
+        <v>64</v>
       </c>
       <c r="D63" s="7" t="s">
-        <v>152</v>
+        <v>186</v>
       </c>
       <c r="E63" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G63" s="9" t="s">
-        <v>16</v>
+        <v>66</v>
       </c>
       <c r="H63" s="7" t="s">
-        <v>119</v>
+        <v>37</v>
       </c>
       <c r="I63" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J63" s="10">
-        <v>3</v>
+        <v>960</v>
       </c>
       <c r="L63" s="7">
         <v>2.27</v>
       </c>
-      <c r="M63" s="7">
-[...1 lines deleted...]
-      </c>
       <c r="N63" s="10">
-        <v>2.93</v>
+        <v>938.21</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="5" t="s">
-        <v>153</v>
+        <v>187</v>
       </c>
       <c r="B64" s="6" t="s">
-        <v>153</v>
+        <v>188</v>
       </c>
       <c r="C64" s="7" t="s">
-        <v>13</v>
+        <v>64</v>
       </c>
       <c r="D64" s="7" t="s">
-        <v>154</v>
+        <v>189</v>
       </c>
       <c r="E64" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G64" s="9" t="s">
-        <v>16</v>
+        <v>66</v>
       </c>
       <c r="H64" s="7" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="I64" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J64" s="10">
-        <v>2</v>
+        <v>9.6</v>
       </c>
       <c r="L64" s="7">
         <v>2.27</v>
       </c>
-      <c r="M64" s="7">
-[...1 lines deleted...]
-      </c>
       <c r="N64" s="10">
-        <v>1.95</v>
+        <v>9.38</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="5" t="s">
-        <v>155</v>
+        <v>190</v>
       </c>
       <c r="B65" s="6" t="s">
-        <v>155</v>
+        <v>191</v>
       </c>
       <c r="C65" s="7" t="s">
-        <v>13</v>
+        <v>64</v>
       </c>
       <c r="D65" s="7" t="s">
-        <v>156</v>
+        <v>192</v>
       </c>
       <c r="E65" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G65" s="9" t="s">
-        <v>16</v>
+        <v>66</v>
       </c>
       <c r="H65" s="7" t="s">
-        <v>119</v>
+        <v>37</v>
       </c>
       <c r="I65" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J65" s="10">
-        <v>25</v>
+        <v>576</v>
       </c>
       <c r="L65" s="7">
         <v>2.27</v>
       </c>
       <c r="M65" s="7">
         <v>2.27</v>
       </c>
       <c r="N65" s="10">
-        <v>24.43</v>
+        <v>562.92</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="5" t="s">
-        <v>157</v>
+        <v>193</v>
       </c>
       <c r="B66" s="6" t="s">
-        <v>157</v>
+        <v>194</v>
       </c>
       <c r="C66" s="7" t="s">
-        <v>13</v>
+        <v>64</v>
       </c>
       <c r="D66" s="7" t="s">
-        <v>158</v>
+        <v>195</v>
       </c>
       <c r="E66" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G66" s="9" t="s">
-        <v>16</v>
+        <v>66</v>
       </c>
       <c r="H66" s="7" t="s">
-        <v>159</v>
+        <v>37</v>
       </c>
       <c r="I66" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J66" s="10">
-        <v>120</v>
+        <v>5.8</v>
       </c>
       <c r="L66" s="7">
         <v>2.27</v>
       </c>
       <c r="M66" s="7">
         <v>2.27</v>
       </c>
       <c r="N66" s="10">
-        <v>117.28</v>
+        <v>5.67</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="5" t="s">
-        <v>160</v>
+        <v>196</v>
       </c>
       <c r="B67" s="6" t="s">
-        <v>160</v>
+        <v>197</v>
       </c>
       <c r="C67" s="7" t="s">
-        <v>13</v>
+        <v>64</v>
       </c>
       <c r="D67" s="7" t="s">
-        <v>161</v>
+        <v>198</v>
       </c>
       <c r="E67" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G67" s="9" t="s">
-        <v>16</v>
+        <v>66</v>
       </c>
       <c r="H67" s="7" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="I67" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J67" s="10">
-        <v>240</v>
+        <v>576</v>
       </c>
       <c r="L67" s="7">
         <v>2.27</v>
       </c>
       <c r="M67" s="7">
         <v>2.27</v>
       </c>
       <c r="N67" s="10">
-        <v>234.55</v>
+        <v>562.92</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="5" t="s">
-        <v>162</v>
+        <v>199</v>
       </c>
       <c r="B68" s="6" t="s">
-        <v>162</v>
+        <v>200</v>
       </c>
       <c r="C68" s="7" t="s">
-        <v>13</v>
+        <v>64</v>
       </c>
       <c r="D68" s="7" t="s">
-        <v>163</v>
+        <v>201</v>
       </c>
       <c r="E68" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G68" s="9" t="s">
-        <v>16</v>
+        <v>66</v>
       </c>
       <c r="H68" s="7" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="I68" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J68" s="10">
-        <v>240</v>
+        <v>5.8</v>
       </c>
       <c r="L68" s="7">
         <v>2.27</v>
       </c>
       <c r="M68" s="7">
         <v>2.27</v>
       </c>
       <c r="N68" s="10">
-        <v>234.55</v>
+        <v>5.67</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="5" t="s">
-        <v>164</v>
+        <v>202</v>
       </c>
       <c r="B69" s="6" t="s">
-        <v>164</v>
+        <v>203</v>
       </c>
       <c r="C69" s="7" t="s">
-        <v>13</v>
+        <v>64</v>
       </c>
       <c r="D69" s="7" t="s">
-        <v>165</v>
+        <v>204</v>
       </c>
       <c r="E69" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G69" s="9" t="s">
-        <v>16</v>
+        <v>66</v>
       </c>
       <c r="H69" s="7" t="s">
-        <v>52</v>
+        <v>37</v>
       </c>
       <c r="I69" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J69" s="10">
-        <v>30</v>
+        <v>936</v>
       </c>
       <c r="L69" s="7">
         <v>2.27</v>
       </c>
       <c r="M69" s="7">
         <v>2.27</v>
       </c>
       <c r="N69" s="10">
-        <v>29.32</v>
+        <v>914.75</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="5" t="s">
-        <v>166</v>
+        <v>205</v>
       </c>
       <c r="B70" s="6" t="s">
-        <v>166</v>
+        <v>206</v>
       </c>
       <c r="C70" s="7" t="s">
-        <v>13</v>
+        <v>64</v>
       </c>
       <c r="D70" s="7" t="s">
-        <v>167</v>
+        <v>207</v>
       </c>
       <c r="E70" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G70" s="9" t="s">
-        <v>16</v>
+        <v>66</v>
       </c>
       <c r="H70" s="7" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="I70" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J70" s="10">
-        <v>1020</v>
+        <v>9.4</v>
       </c>
       <c r="L70" s="7">
         <v>2.27</v>
       </c>
       <c r="M70" s="7">
         <v>2.27</v>
       </c>
       <c r="N70" s="10">
-        <v>996.85</v>
+        <v>9.19</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="5" t="s">
-        <v>168</v>
+        <v>208</v>
       </c>
       <c r="B71" s="6" t="s">
-        <v>168</v>
+        <v>209</v>
       </c>
       <c r="C71" s="7" t="s">
-        <v>23</v>
+        <v>64</v>
       </c>
       <c r="D71" s="7" t="s">
-        <v>169</v>
+        <v>210</v>
       </c>
       <c r="E71" s="7" t="s">
-        <v>25</v>
+        <v>15</v>
+      </c>
+      <c r="G71" s="9" t="s">
+        <v>66</v>
       </c>
       <c r="H71" s="7" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="I71" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J71" s="10">
-        <v>450</v>
+        <v>936</v>
       </c>
       <c r="L71" s="7">
         <v>2.27</v>
       </c>
+      <c r="M71" s="7">
+        <v>2.27</v>
+      </c>
       <c r="N71" s="10">
-        <v>439.79</v>
+        <v>914.75</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="5" t="s">
-        <v>170</v>
+        <v>211</v>
       </c>
       <c r="B72" s="6" t="s">
-        <v>170</v>
+        <v>212</v>
       </c>
       <c r="C72" s="7" t="s">
-        <v>13</v>
+        <v>64</v>
       </c>
       <c r="D72" s="7" t="s">
-        <v>171</v>
+        <v>213</v>
       </c>
       <c r="E72" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G72" s="9" t="s">
-        <v>16</v>
+        <v>66</v>
       </c>
       <c r="H72" s="7" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="I72" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J72" s="10">
-        <v>4800</v>
+        <v>9.4</v>
       </c>
       <c r="L72" s="7">
         <v>2.27</v>
       </c>
       <c r="M72" s="7">
         <v>2.27</v>
       </c>
       <c r="N72" s="10">
-        <v>4691.04</v>
+        <v>9.19</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="5" t="s">
-        <v>172</v>
+        <v>214</v>
       </c>
       <c r="B73" s="6" t="s">
-        <v>172</v>
+        <v>215</v>
       </c>
       <c r="C73" s="7" t="s">
-        <v>13</v>
+        <v>64</v>
       </c>
       <c r="D73" s="7" t="s">
-        <v>173</v>
+        <v>216</v>
       </c>
       <c r="E73" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G73" s="9" t="s">
-        <v>16</v>
+        <v>66</v>
       </c>
       <c r="H73" s="7" t="s">
-        <v>17</v>
+        <v>37</v>
       </c>
       <c r="I73" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="J73" s="10">
-        <v>5.4</v>
+      <c r="K73" s="7" t="s">
+        <v>217</v>
       </c>
       <c r="L73" s="7">
         <v>2.27</v>
       </c>
       <c r="M73" s="7">
         <v>2.27</v>
       </c>
-      <c r="N73" s="10">
-        <v>5.28</v>
+      <c r="O73" s="9" t="s">
+        <v>218</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="5" t="s">
-        <v>174</v>
+        <v>219</v>
       </c>
       <c r="B74" s="6" t="s">
-        <v>174</v>
+        <v>220</v>
       </c>
       <c r="C74" s="7" t="s">
-        <v>23</v>
+        <v>64</v>
       </c>
       <c r="D74" s="7" t="s">
-        <v>175</v>
+        <v>221</v>
       </c>
       <c r="E74" s="7" t="s">
-        <v>25</v>
+        <v>15</v>
+      </c>
+      <c r="G74" s="9" t="s">
+        <v>66</v>
       </c>
       <c r="H74" s="7" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="I74" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="J74" s="10">
-        <v>850</v>
+      <c r="K74" s="7" t="s">
+        <v>222</v>
       </c>
       <c r="L74" s="7">
         <v>2.27</v>
       </c>
-      <c r="N74" s="10">
-        <v>830.71</v>
+      <c r="O74" s="9" t="s">
+        <v>223</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="5" t="s">
-        <v>176</v>
+        <v>224</v>
       </c>
       <c r="B75" s="6" t="s">
-        <v>176</v>
+        <v>225</v>
       </c>
       <c r="C75" s="7" t="s">
-        <v>23</v>
+        <v>64</v>
       </c>
       <c r="D75" s="7" t="s">
-        <v>177</v>
+        <v>226</v>
       </c>
       <c r="E75" s="7" t="s">
-        <v>25</v>
+        <v>15</v>
+      </c>
+      <c r="G75" s="9" t="s">
+        <v>66</v>
       </c>
       <c r="H75" s="7" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="I75" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="J75" s="10">
-        <v>240</v>
+      <c r="K75" s="7" t="s">
+        <v>227</v>
       </c>
       <c r="L75" s="7">
         <v>2.27</v>
       </c>
-      <c r="N75" s="10">
-        <v>234.55</v>
+      <c r="O75" s="9" t="s">
+        <v>228</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="5" t="s">
-        <v>178</v>
+        <v>229</v>
       </c>
       <c r="B76" s="6" t="s">
-        <v>178</v>
+        <v>230</v>
       </c>
       <c r="C76" s="7" t="s">
-        <v>13</v>
+        <v>64</v>
       </c>
       <c r="D76" s="7" t="s">
-        <v>179</v>
+        <v>231</v>
       </c>
       <c r="E76" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G76" s="9" t="s">
-        <v>16</v>
+        <v>66</v>
       </c>
       <c r="H76" s="7" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="I76" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J76" s="10">
-        <v>100</v>
+        <v>420</v>
       </c>
       <c r="L76" s="7">
         <v>2.27</v>
       </c>
       <c r="M76" s="7">
         <v>2.27</v>
       </c>
       <c r="N76" s="10">
-        <v>97.73</v>
+        <v>410.47</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="5" t="s">
-        <v>180</v>
+        <v>232</v>
       </c>
       <c r="B77" s="6" t="s">
-        <v>180</v>
+        <v>233</v>
       </c>
       <c r="C77" s="7" t="s">
-        <v>13</v>
+        <v>64</v>
       </c>
       <c r="D77" s="7" t="s">
-        <v>181</v>
+        <v>234</v>
       </c>
       <c r="E77" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G77" s="9" t="s">
-        <v>16</v>
+        <v>66</v>
       </c>
       <c r="H77" s="7" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="I77" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J77" s="10">
-        <v>240</v>
+        <v>780</v>
       </c>
       <c r="L77" s="7">
         <v>2.27</v>
       </c>
       <c r="M77" s="7">
         <v>2.27</v>
       </c>
       <c r="N77" s="10">
-        <v>234.55</v>
+        <v>762.29</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="5" t="s">
-        <v>182</v>
+        <v>235</v>
       </c>
       <c r="B78" s="6" t="s">
-        <v>182</v>
+        <v>236</v>
       </c>
       <c r="C78" s="7" t="s">
-        <v>183</v>
+        <v>64</v>
       </c>
       <c r="D78" s="7" t="s">
-        <v>110</v>
+        <v>237</v>
       </c>
       <c r="E78" s="7" t="s">
-        <v>184</v>
-[...2 lines deleted...]
-        <v>185</v>
+        <v>15</v>
+      </c>
+      <c r="G78" s="9" t="s">
+        <v>66</v>
       </c>
       <c r="H78" s="7" t="s">
-        <v>186</v>
+        <v>37</v>
       </c>
       <c r="I78" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J78" s="10">
-        <v>15</v>
+        <v>1320</v>
       </c>
       <c r="L78" s="7">
         <v>2.27</v>
       </c>
+      <c r="M78" s="7">
+        <v>2.27</v>
+      </c>
       <c r="N78" s="10">
-        <v>14.66</v>
+        <v>1290.04</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="5" t="s">
-        <v>187</v>
+        <v>238</v>
       </c>
       <c r="B79" s="6" t="s">
-        <v>187</v>
+        <v>239</v>
       </c>
       <c r="C79" s="7" t="s">
-        <v>23</v>
+        <v>64</v>
       </c>
       <c r="D79" s="7" t="s">
-        <v>188</v>
+        <v>240</v>
       </c>
       <c r="E79" s="7" t="s">
-        <v>25</v>
+        <v>15</v>
+      </c>
+      <c r="G79" s="9" t="s">
+        <v>66</v>
       </c>
       <c r="H79" s="7" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="I79" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J79" s="10">
-        <v>295</v>
+        <v>1440</v>
       </c>
       <c r="L79" s="7">
         <v>2.27</v>
       </c>
+      <c r="M79" s="7">
+        <v>2.27</v>
+      </c>
       <c r="N79" s="10">
-        <v>288.3</v>
+        <v>1407.31</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="5" t="s">
-        <v>189</v>
+        <v>241</v>
       </c>
       <c r="B80" s="6" t="s">
-        <v>189</v>
+        <v>242</v>
       </c>
       <c r="C80" s="7" t="s">
-        <v>23</v>
+        <v>64</v>
       </c>
       <c r="D80" s="7" t="s">
-        <v>190</v>
+        <v>243</v>
       </c>
       <c r="E80" s="7" t="s">
-        <v>25</v>
+        <v>15</v>
+      </c>
+      <c r="G80" s="9" t="s">
+        <v>66</v>
       </c>
       <c r="H80" s="7" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="I80" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J80" s="10">
-        <v>295</v>
+        <v>1020</v>
       </c>
       <c r="L80" s="7">
         <v>2.27</v>
       </c>
+      <c r="M80" s="7">
+        <v>2.27</v>
+      </c>
       <c r="N80" s="10">
-        <v>288.3</v>
+        <v>996.85</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="5" t="s">
-        <v>191</v>
+        <v>244</v>
       </c>
       <c r="B81" s="6" t="s">
-        <v>191</v>
+        <v>245</v>
       </c>
       <c r="C81" s="7" t="s">
-        <v>23</v>
+        <v>64</v>
       </c>
       <c r="D81" s="7" t="s">
-        <v>192</v>
+        <v>246</v>
       </c>
       <c r="E81" s="7" t="s">
-        <v>25</v>
+        <v>15</v>
+      </c>
+      <c r="G81" s="9" t="s">
+        <v>66</v>
       </c>
       <c r="H81" s="7" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="I81" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J81" s="10">
-        <v>295</v>
+        <v>3000</v>
       </c>
       <c r="L81" s="7">
         <v>2.27</v>
       </c>
+      <c r="M81" s="7">
+        <v>2.27</v>
+      </c>
       <c r="N81" s="10">
-        <v>288.3</v>
+        <v>2931.9</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="5" t="s">
-        <v>193</v>
+        <v>247</v>
       </c>
       <c r="B82" s="6" t="s">
-        <v>193</v>
+        <v>248</v>
       </c>
       <c r="C82" s="7" t="s">
-        <v>183</v>
+        <v>64</v>
       </c>
       <c r="D82" s="7" t="s">
-        <v>136</v>
+        <v>249</v>
       </c>
       <c r="E82" s="7" t="s">
-        <v>184</v>
-[...2 lines deleted...]
-        <v>185</v>
+        <v>15</v>
+      </c>
+      <c r="G82" s="9" t="s">
+        <v>66</v>
       </c>
       <c r="H82" s="7" t="s">
-        <v>186</v>
+        <v>37</v>
       </c>
       <c r="I82" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J82" s="10">
-        <v>22</v>
+        <v>3</v>
       </c>
       <c r="L82" s="7">
         <v>2.27</v>
       </c>
+      <c r="M82" s="7">
+        <v>2.27</v>
+      </c>
       <c r="N82" s="10">
-        <v>21.5</v>
+        <v>2.93</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="5" t="s">
-        <v>194</v>
+        <v>250</v>
       </c>
       <c r="B83" s="6" t="s">
-        <v>194</v>
+        <v>251</v>
       </c>
       <c r="C83" s="7" t="s">
-        <v>23</v>
+        <v>64</v>
       </c>
       <c r="D83" s="7" t="s">
-        <v>195</v>
+        <v>252</v>
       </c>
       <c r="E83" s="7" t="s">
-        <v>25</v>
+        <v>15</v>
+      </c>
+      <c r="G83" s="9" t="s">
+        <v>66</v>
       </c>
       <c r="H83" s="7" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="I83" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J83" s="10">
-        <v>295</v>
+        <v>2.5</v>
       </c>
       <c r="L83" s="7">
         <v>2.27</v>
       </c>
       <c r="N83" s="10">
-        <v>288.3</v>
+        <v>2.44</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="5" t="s">
-        <v>196</v>
+        <v>253</v>
       </c>
       <c r="B84" s="6" t="s">
-        <v>196</v>
+        <v>254</v>
       </c>
       <c r="C84" s="7" t="s">
-        <v>183</v>
+        <v>64</v>
       </c>
       <c r="D84" s="7" t="s">
-        <v>197</v>
+        <v>255</v>
       </c>
       <c r="E84" s="7" t="s">
-        <v>184</v>
-[...2 lines deleted...]
-        <v>185</v>
+        <v>15</v>
+      </c>
+      <c r="G84" s="9" t="s">
+        <v>66</v>
       </c>
       <c r="H84" s="7" t="s">
-        <v>186</v>
+        <v>37</v>
       </c>
       <c r="I84" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="J84" s="10">
-        <v>5000</v>
+      <c r="K84" s="7" t="s">
+        <v>222</v>
       </c>
       <c r="L84" s="7">
         <v>2.27</v>
       </c>
-      <c r="N84" s="10">
-        <v>4886.5</v>
+      <c r="M84" s="7">
+        <v>2.27</v>
+      </c>
+      <c r="O84" s="9" t="s">
+        <v>256</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="5" t="s">
-        <v>198</v>
+        <v>257</v>
       </c>
       <c r="B85" s="6" t="s">
-        <v>198</v>
+        <v>258</v>
       </c>
       <c r="C85" s="7" t="s">
-        <v>23</v>
+        <v>64</v>
       </c>
       <c r="D85" s="7" t="s">
-        <v>199</v>
+        <v>259</v>
       </c>
       <c r="E85" s="7" t="s">
-        <v>25</v>
+        <v>15</v>
+      </c>
+      <c r="G85" s="9" t="s">
+        <v>66</v>
       </c>
       <c r="H85" s="7" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="I85" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J85" s="10">
-        <v>6000</v>
+        <v>360</v>
       </c>
       <c r="L85" s="7">
         <v>2.27</v>
       </c>
+      <c r="M85" s="7">
+        <v>2.27</v>
+      </c>
       <c r="N85" s="10">
-        <v>5863.8</v>
+        <v>351.83</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="5" t="s">
-        <v>200</v>
+        <v>260</v>
       </c>
       <c r="B86" s="6" t="s">
-        <v>200</v>
+        <v>261</v>
       </c>
       <c r="C86" s="7" t="s">
-        <v>183</v>
+        <v>64</v>
       </c>
       <c r="D86" s="7" t="s">
-        <v>201</v>
+        <v>262</v>
       </c>
       <c r="E86" s="7" t="s">
-        <v>184</v>
-[...2 lines deleted...]
-        <v>185</v>
+        <v>15</v>
+      </c>
+      <c r="G86" s="9" t="s">
+        <v>66</v>
       </c>
       <c r="H86" s="7" t="s">
-        <v>186</v>
+        <v>37</v>
       </c>
       <c r="I86" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J86" s="10">
-        <v>240</v>
+        <v>5</v>
       </c>
       <c r="L86" s="7">
         <v>2.27</v>
       </c>
+      <c r="M86" s="7">
+        <v>2.27</v>
+      </c>
       <c r="N86" s="10">
-        <v>234.55</v>
+        <v>4.89</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="5" t="s">
-        <v>202</v>
+        <v>263</v>
       </c>
       <c r="B87" s="6" t="s">
-        <v>202</v>
+        <v>264</v>
       </c>
       <c r="C87" s="7" t="s">
-        <v>23</v>
+        <v>64</v>
       </c>
       <c r="D87" s="7" t="s">
-        <v>203</v>
+        <v>265</v>
       </c>
       <c r="E87" s="7" t="s">
-        <v>25</v>
+        <v>15</v>
+      </c>
+      <c r="G87" s="9" t="s">
+        <v>66</v>
       </c>
       <c r="H87" s="7" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="I87" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J87" s="10">
-        <v>1500</v>
+        <v>5.4</v>
       </c>
       <c r="L87" s="7">
         <v>2.27</v>
       </c>
+      <c r="M87" s="7">
+        <v>2.27</v>
+      </c>
       <c r="N87" s="10">
-        <v>1465.95</v>
+        <v>5.28</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="5" t="s">
-        <v>204</v>
+        <v>266</v>
       </c>
       <c r="B88" s="6" t="s">
-        <v>204</v>
+        <v>267</v>
       </c>
       <c r="C88" s="7" t="s">
-        <v>183</v>
+        <v>64</v>
       </c>
       <c r="D88" s="7" t="s">
-        <v>205</v>
+        <v>268</v>
       </c>
       <c r="E88" s="7" t="s">
-        <v>184</v>
-[...2 lines deleted...]
-        <v>185</v>
+        <v>15</v>
+      </c>
+      <c r="G88" s="9" t="s">
+        <v>66</v>
       </c>
       <c r="H88" s="7" t="s">
-        <v>186</v>
+        <v>37</v>
       </c>
       <c r="I88" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="J88" s="10">
-        <v>10000</v>
+      <c r="K88" s="7" t="s">
+        <v>222</v>
       </c>
       <c r="L88" s="7">
         <v>2.27</v>
       </c>
-      <c r="N88" s="10">
-        <v>9773</v>
+      <c r="M88" s="7">
+        <v>2.27</v>
+      </c>
+      <c r="O88" s="9" t="s">
+        <v>256</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="5" t="s">
-        <v>206</v>
+        <v>269</v>
       </c>
       <c r="B89" s="6" t="s">
-        <v>206</v>
+        <v>270</v>
       </c>
       <c r="C89" s="7" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="D89" s="7" t="s">
-        <v>207</v>
+        <v>271</v>
       </c>
       <c r="E89" s="7" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="H89" s="7" t="s">
-        <v>26</v>
+        <v>272</v>
       </c>
       <c r="I89" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J89" s="10">
-        <v>1700</v>
+        <v>5500</v>
       </c>
       <c r="L89" s="7">
         <v>2.27</v>
       </c>
       <c r="N89" s="10">
-        <v>1661.41</v>
+        <v>5375.15</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="5" t="s">
-        <v>208</v>
+        <v>273</v>
       </c>
       <c r="B90" s="6" t="s">
-        <v>208</v>
+        <v>274</v>
       </c>
       <c r="C90" s="7" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="D90" s="7" t="s">
-        <v>209</v>
+        <v>275</v>
       </c>
       <c r="E90" s="7" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="H90" s="7" t="s">
-        <v>26</v>
+        <v>272</v>
       </c>
       <c r="I90" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J90" s="10">
-        <v>4500</v>
+        <v>19250</v>
       </c>
       <c r="L90" s="7">
         <v>2.27</v>
       </c>
       <c r="N90" s="10">
-        <v>4397.85</v>
+        <v>18813.03</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="5" t="s">
-        <v>210</v>
+        <v>276</v>
       </c>
       <c r="B91" s="6" t="s">
-        <v>210</v>
+        <v>277</v>
       </c>
       <c r="C91" s="7" t="s">
-        <v>183</v>
+        <v>27</v>
       </c>
       <c r="D91" s="7" t="s">
-        <v>211</v>
+        <v>278</v>
       </c>
       <c r="E91" s="7" t="s">
-        <v>184</v>
-[...2 lines deleted...]
-        <v>185</v>
+        <v>29</v>
       </c>
       <c r="H91" s="7" t="s">
-        <v>186</v>
+        <v>272</v>
       </c>
       <c r="I91" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J91" s="10">
-        <v>48</v>
+        <v>16500</v>
       </c>
       <c r="L91" s="7">
         <v>2.27</v>
       </c>
       <c r="N91" s="10">
-        <v>46.91</v>
+        <v>16125.45</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="5" t="s">
-        <v>212</v>
+        <v>279</v>
       </c>
       <c r="B92" s="6" t="s">
-        <v>212</v>
+        <v>280</v>
       </c>
       <c r="C92" s="7" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="D92" s="7" t="s">
-        <v>213</v>
+        <v>281</v>
       </c>
       <c r="E92" s="7" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="H92" s="7" t="s">
-        <v>26</v>
+        <v>272</v>
       </c>
       <c r="I92" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J92" s="10">
-        <v>1700</v>
+        <v>11000</v>
       </c>
       <c r="L92" s="7">
         <v>2.27</v>
       </c>
       <c r="N92" s="10">
-        <v>1661.41</v>
+        <v>10750.3</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="5" t="s">
-        <v>214</v>
+        <v>282</v>
       </c>
       <c r="B93" s="6" t="s">
-        <v>214</v>
+        <v>270</v>
       </c>
       <c r="C93" s="7" t="s">
-        <v>183</v>
+        <v>27</v>
       </c>
       <c r="D93" s="7" t="s">
-        <v>215</v>
+        <v>283</v>
       </c>
       <c r="E93" s="7" t="s">
-        <v>184</v>
-[...2 lines deleted...]
-        <v>185</v>
+        <v>29</v>
       </c>
       <c r="H93" s="7" t="s">
-        <v>186</v>
+        <v>272</v>
       </c>
       <c r="I93" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J93" s="10">
-        <v>48</v>
+        <v>2750</v>
       </c>
       <c r="L93" s="7">
         <v>2.27</v>
       </c>
       <c r="N93" s="10">
-        <v>46.91</v>
+        <v>2687.58</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="5" t="s">
-        <v>216</v>
+        <v>284</v>
       </c>
       <c r="B94" s="6" t="s">
-        <v>216</v>
+        <v>285</v>
       </c>
       <c r="C94" s="7" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="D94" s="7" t="s">
-        <v>217</v>
+        <v>286</v>
       </c>
       <c r="E94" s="7" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="H94" s="7" t="s">
-        <v>26</v>
+        <v>272</v>
       </c>
       <c r="I94" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J94" s="10">
-        <v>32000</v>
+        <v>528000</v>
       </c>
       <c r="L94" s="7">
         <v>2.27</v>
       </c>
       <c r="N94" s="10">
-        <v>31273.6</v>
+        <v>516014.4</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="5" t="s">
-        <v>218</v>
+        <v>287</v>
       </c>
       <c r="B95" s="6" t="s">
-        <v>218</v>
+        <v>285</v>
       </c>
       <c r="C95" s="7" t="s">
-        <v>183</v>
+        <v>27</v>
       </c>
       <c r="D95" s="7" t="s">
-        <v>219</v>
+        <v>288</v>
       </c>
       <c r="E95" s="7" t="s">
-        <v>184</v>
-[...2 lines deleted...]
-        <v>185</v>
+        <v>29</v>
       </c>
       <c r="H95" s="7" t="s">
-        <v>186</v>
+        <v>272</v>
       </c>
       <c r="I95" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J95" s="10">
-        <v>48</v>
+        <v>264000</v>
       </c>
       <c r="L95" s="7">
         <v>2.27</v>
       </c>
       <c r="N95" s="10">
-        <v>46.91</v>
+        <v>258007.2</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="5" t="s">
-        <v>220</v>
+        <v>289</v>
       </c>
       <c r="B96" s="6" t="s">
-        <v>220</v>
+        <v>285</v>
       </c>
       <c r="C96" s="7" t="s">
-        <v>183</v>
+        <v>27</v>
       </c>
       <c r="D96" s="7" t="s">
-        <v>221</v>
+        <v>290</v>
       </c>
       <c r="E96" s="7" t="s">
-        <v>184</v>
-[...2 lines deleted...]
-        <v>185</v>
+        <v>29</v>
       </c>
       <c r="H96" s="7" t="s">
-        <v>186</v>
+        <v>272</v>
       </c>
       <c r="I96" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J96" s="10">
-        <v>48</v>
+        <v>132000</v>
       </c>
       <c r="L96" s="7">
         <v>2.27</v>
       </c>
       <c r="N96" s="10">
-        <v>46.91</v>
+        <v>129003.6</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="5" t="s">
-        <v>222</v>
+        <v>291</v>
       </c>
       <c r="B97" s="6" t="s">
-        <v>222</v>
+        <v>292</v>
       </c>
       <c r="C97" s="7" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="D97" s="7" t="s">
-        <v>223</v>
+        <v>293</v>
       </c>
       <c r="E97" s="7" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="H97" s="7" t="s">
-        <v>26</v>
+        <v>272</v>
       </c>
       <c r="I97" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J97" s="10">
-        <v>18000</v>
+        <v>27500</v>
       </c>
       <c r="L97" s="7">
         <v>2.27</v>
       </c>
       <c r="N97" s="10">
-        <v>17591.4</v>
+        <v>26875.75</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="5" t="s">
-        <v>224</v>
+        <v>294</v>
       </c>
       <c r="B98" s="6" t="s">
-        <v>224</v>
+        <v>285</v>
       </c>
       <c r="C98" s="7" t="s">
-        <v>183</v>
+        <v>27</v>
       </c>
       <c r="D98" s="7" t="s">
-        <v>225</v>
+        <v>295</v>
       </c>
       <c r="E98" s="7" t="s">
-        <v>184</v>
-[...2 lines deleted...]
-        <v>185</v>
+        <v>29</v>
       </c>
       <c r="H98" s="7" t="s">
-        <v>186</v>
+        <v>272</v>
       </c>
       <c r="I98" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J98" s="10">
-        <v>48</v>
+        <v>275</v>
       </c>
       <c r="L98" s="7">
         <v>2.27</v>
       </c>
       <c r="N98" s="10">
-        <v>46.91</v>
+        <v>268.76</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="5" t="s">
-        <v>226</v>
+        <v>296</v>
       </c>
       <c r="B99" s="6" t="s">
-        <v>226</v>
+        <v>297</v>
       </c>
       <c r="C99" s="7" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="D99" s="7" t="s">
-        <v>227</v>
+        <v>298</v>
       </c>
       <c r="E99" s="7" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="H99" s="7" t="s">
-        <v>26</v>
+        <v>272</v>
       </c>
       <c r="I99" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J99" s="10">
-        <v>10000</v>
+        <v>1250</v>
       </c>
       <c r="L99" s="7">
         <v>2.27</v>
       </c>
       <c r="N99" s="10">
-        <v>9773</v>
+        <v>1221.63</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="5" t="s">
-        <v>228</v>
+        <v>299</v>
       </c>
       <c r="B100" s="6" t="s">
-        <v>228</v>
+        <v>300</v>
       </c>
       <c r="C100" s="7" t="s">
-        <v>183</v>
+        <v>27</v>
       </c>
       <c r="D100" s="7" t="s">
-        <v>229</v>
+        <v>301</v>
       </c>
       <c r="E100" s="7" t="s">
-        <v>184</v>
-[...2 lines deleted...]
-        <v>185</v>
+        <v>29</v>
       </c>
       <c r="H100" s="7" t="s">
-        <v>186</v>
+        <v>272</v>
       </c>
       <c r="I100" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J100" s="10">
-        <v>48</v>
+        <v>26400</v>
       </c>
       <c r="L100" s="7">
         <v>2.27</v>
       </c>
       <c r="N100" s="10">
-        <v>46.91</v>
+        <v>25800.72</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="5" t="s">
-        <v>230</v>
+        <v>302</v>
       </c>
       <c r="B101" s="6" t="s">
-        <v>230</v>
+        <v>300</v>
       </c>
       <c r="C101" s="7" t="s">
-        <v>183</v>
+        <v>27</v>
       </c>
       <c r="D101" s="7" t="s">
-        <v>231</v>
+        <v>303</v>
       </c>
       <c r="E101" s="7" t="s">
-        <v>184</v>
-[...2 lines deleted...]
-        <v>185</v>
+        <v>29</v>
       </c>
       <c r="H101" s="7" t="s">
-        <v>186</v>
+        <v>272</v>
       </c>
       <c r="I101" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J101" s="10">
-        <v>10000</v>
+        <v>52800</v>
       </c>
       <c r="L101" s="7">
         <v>2.27</v>
       </c>
       <c r="N101" s="10">
-        <v>9773</v>
+        <v>51601.44</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="5" t="s">
-        <v>193</v>
+        <v>304</v>
       </c>
       <c r="B102" s="6" t="s">
-        <v>193</v>
+        <v>305</v>
       </c>
       <c r="C102" s="7" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="D102" s="7" t="s">
-        <v>136</v>
+        <v>306</v>
       </c>
       <c r="E102" s="7" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="H102" s="7" t="s">
-        <v>34</v>
+        <v>272</v>
       </c>
       <c r="I102" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J102" s="10">
-        <v>22</v>
+        <v>8250</v>
       </c>
       <c r="L102" s="7">
         <v>2.27</v>
       </c>
       <c r="N102" s="10">
-        <v>21.5</v>
+        <v>8062.73</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="5" t="s">
-        <v>232</v>
+        <v>307</v>
       </c>
       <c r="B103" s="6" t="s">
-        <v>232</v>
+        <v>308</v>
       </c>
       <c r="C103" s="7" t="s">
-        <v>183</v>
+        <v>27</v>
       </c>
       <c r="D103" s="7" t="s">
-        <v>233</v>
+        <v>309</v>
       </c>
       <c r="E103" s="7" t="s">
-        <v>184</v>
-[...2 lines deleted...]
-        <v>185</v>
+        <v>29</v>
       </c>
       <c r="H103" s="7" t="s">
-        <v>186</v>
+        <v>272</v>
       </c>
       <c r="I103" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J103" s="10">
-        <v>360</v>
+        <v>750</v>
       </c>
       <c r="L103" s="7">
         <v>2.27</v>
       </c>
       <c r="N103" s="10">
-        <v>351.83</v>
+        <v>732.98</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="5" t="s">
-        <v>196</v>
+        <v>310</v>
       </c>
       <c r="B104" s="6" t="s">
-        <v>196</v>
+        <v>311</v>
       </c>
       <c r="C104" s="7" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="D104" s="7" t="s">
-        <v>197</v>
+        <v>312</v>
       </c>
       <c r="E104" s="7" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="H104" s="7" t="s">
-        <v>34</v>
+        <v>272</v>
       </c>
       <c r="I104" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J104" s="10">
-        <v>5000</v>
+        <v>5500</v>
       </c>
       <c r="L104" s="7">
         <v>2.27</v>
       </c>
       <c r="N104" s="10">
-        <v>4886.5</v>
+        <v>5375.15</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="5" t="s">
-        <v>234</v>
+        <v>313</v>
       </c>
       <c r="B105" s="6" t="s">
-        <v>234</v>
+        <v>314</v>
       </c>
       <c r="C105" s="7" t="s">
-        <v>183</v>
+        <v>64</v>
       </c>
       <c r="D105" s="7" t="s">
-        <v>235</v>
+        <v>315</v>
       </c>
       <c r="E105" s="7" t="s">
-        <v>184</v>
-[...2 lines deleted...]
-        <v>185</v>
+        <v>15</v>
+      </c>
+      <c r="G105" s="9" t="s">
+        <v>66</v>
       </c>
       <c r="H105" s="7" t="s">
-        <v>186</v>
+        <v>37</v>
       </c>
       <c r="I105" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J105" s="10">
-        <v>20000</v>
+        <v>9999999</v>
       </c>
       <c r="L105" s="7">
         <v>2.27</v>
       </c>
+      <c r="M105" s="7">
+        <v>2.27</v>
+      </c>
       <c r="N105" s="10">
-        <v>19546</v>
+        <v>9772999.02</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="5" t="s">
-        <v>224</v>
+        <v>316</v>
       </c>
       <c r="B106" s="6" t="s">
-        <v>224</v>
+        <v>317</v>
       </c>
       <c r="C106" s="7" t="s">
-        <v>23</v>
+        <v>64</v>
       </c>
       <c r="D106" s="7" t="s">
-        <v>225</v>
+        <v>318</v>
       </c>
       <c r="E106" s="7" t="s">
-        <v>25</v>
+        <v>15</v>
+      </c>
+      <c r="G106" s="9" t="s">
+        <v>66</v>
       </c>
       <c r="H106" s="7" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="I106" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J106" s="10">
-        <v>48</v>
+        <v>66000</v>
       </c>
       <c r="L106" s="7">
         <v>2.27</v>
       </c>
+      <c r="M106" s="7">
+        <v>2.27</v>
+      </c>
       <c r="N106" s="10">
-        <v>46.91</v>
+        <v>64501.8</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="5" t="s">
-        <v>236</v>
+        <v>319</v>
       </c>
       <c r="B107" s="6" t="s">
-        <v>236</v>
+        <v>320</v>
       </c>
       <c r="C107" s="7" t="s">
-        <v>183</v>
+        <v>64</v>
       </c>
       <c r="D107" s="7" t="s">
-        <v>237</v>
+        <v>321</v>
       </c>
       <c r="E107" s="7" t="s">
-        <v>184</v>
-[...2 lines deleted...]
-        <v>185</v>
+        <v>15</v>
+      </c>
+      <c r="G107" s="9" t="s">
+        <v>66</v>
       </c>
       <c r="H107" s="7" t="s">
-        <v>186</v>
+        <v>37</v>
       </c>
       <c r="I107" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="J107" s="10">
-        <v>72</v>
+      <c r="K107" s="7" t="s">
+        <v>322</v>
       </c>
       <c r="L107" s="7">
         <v>2.27</v>
       </c>
-      <c r="N107" s="10">
-        <v>70.37</v>
+      <c r="M107" s="7">
+        <v>2.27</v>
+      </c>
+      <c r="O107" s="9" t="s">
+        <v>323</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="5" t="s">
-        <v>230</v>
+        <v>324</v>
       </c>
       <c r="B108" s="6" t="s">
-        <v>230</v>
+        <v>325</v>
       </c>
       <c r="C108" s="7" t="s">
-        <v>23</v>
+        <v>64</v>
       </c>
       <c r="D108" s="7" t="s">
-        <v>231</v>
+        <v>326</v>
       </c>
       <c r="E108" s="7" t="s">
-        <v>25</v>
+        <v>15</v>
+      </c>
+      <c r="G108" s="9" t="s">
+        <v>66</v>
       </c>
       <c r="H108" s="7" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="I108" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J108" s="10">
-        <v>10000</v>
+        <v>5</v>
       </c>
       <c r="L108" s="7">
         <v>2.27</v>
       </c>
+      <c r="M108" s="7">
+        <v>2.27</v>
+      </c>
       <c r="N108" s="10">
-        <v>9773</v>
+        <v>4.89</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="5" t="s">
-        <v>238</v>
+        <v>327</v>
       </c>
       <c r="B109" s="6" t="s">
-        <v>238</v>
+        <v>317</v>
       </c>
       <c r="C109" s="7" t="s">
-        <v>183</v>
+        <v>64</v>
       </c>
       <c r="D109" s="7" t="s">
-        <v>239</v>
+        <v>328</v>
       </c>
       <c r="E109" s="7" t="s">
-        <v>184</v>
-[...2 lines deleted...]
-        <v>185</v>
+        <v>15</v>
+      </c>
+      <c r="G109" s="9" t="s">
+        <v>66</v>
       </c>
       <c r="H109" s="7" t="s">
-        <v>186</v>
+        <v>37</v>
       </c>
       <c r="I109" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J109" s="10">
-        <v>72</v>
+        <v>36000</v>
       </c>
       <c r="L109" s="7">
         <v>2.27</v>
       </c>
+      <c r="M109" s="7">
+        <v>2.27</v>
+      </c>
       <c r="N109" s="10">
-        <v>70.37</v>
+        <v>35182.8</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="5" t="s">
-        <v>240</v>
+        <v>329</v>
       </c>
       <c r="B110" s="6" t="s">
-        <v>240</v>
+        <v>330</v>
       </c>
       <c r="C110" s="7" t="s">
-        <v>23</v>
+        <v>64</v>
       </c>
       <c r="D110" s="7" t="s">
-        <v>241</v>
+        <v>331</v>
       </c>
       <c r="E110" s="7" t="s">
-        <v>25</v>
+        <v>15</v>
+      </c>
+      <c r="G110" s="9" t="s">
+        <v>66</v>
       </c>
       <c r="H110" s="7" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="I110" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J110" s="10">
-        <v>250</v>
+        <v>2088</v>
       </c>
       <c r="L110" s="7">
         <v>2.27</v>
       </c>
+      <c r="M110" s="7">
+        <v>2.27</v>
+      </c>
       <c r="N110" s="10">
-        <v>244.33</v>
+        <v>2040.6</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="5" t="s">
-        <v>242</v>
+        <v>332</v>
       </c>
       <c r="B111" s="6" t="s">
-        <v>242</v>
+        <v>254</v>
       </c>
       <c r="C111" s="7" t="s">
-        <v>183</v>
+        <v>64</v>
       </c>
       <c r="D111" s="7" t="s">
-        <v>243</v>
+        <v>333</v>
       </c>
       <c r="E111" s="7" t="s">
-        <v>184</v>
-[...2 lines deleted...]
-        <v>185</v>
+        <v>15</v>
+      </c>
+      <c r="G111" s="9" t="s">
+        <v>66</v>
       </c>
       <c r="H111" s="7" t="s">
-        <v>186</v>
+        <v>37</v>
       </c>
       <c r="I111" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="J111" s="10">
-        <v>72</v>
+      <c r="K111" s="7" t="s">
+        <v>222</v>
       </c>
       <c r="L111" s="7">
         <v>2.27</v>
       </c>
-      <c r="N111" s="10">
-        <v>70.37</v>
+      <c r="M111" s="7">
+        <v>2.27</v>
+      </c>
+      <c r="O111" s="9" t="s">
+        <v>256</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="5" t="s">
-        <v>244</v>
+        <v>334</v>
       </c>
       <c r="B112" s="6" t="s">
-        <v>244</v>
+        <v>335</v>
       </c>
       <c r="C112" s="7" t="s">
-        <v>23</v>
+        <v>64</v>
       </c>
       <c r="D112" s="7" t="s">
-        <v>245</v>
+        <v>336</v>
       </c>
       <c r="E112" s="7" t="s">
-        <v>25</v>
+        <v>15</v>
+      </c>
+      <c r="G112" s="9" t="s">
+        <v>66</v>
       </c>
       <c r="H112" s="7" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="I112" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="J112" s="10">
-        <v>4700</v>
+      <c r="K112" s="7" t="s">
+        <v>337</v>
       </c>
       <c r="L112" s="7">
         <v>2.27</v>
       </c>
-      <c r="N112" s="10">
-        <v>4593.31</v>
+      <c r="M112" s="7">
+        <v>2.27</v>
+      </c>
+      <c r="O112" s="9" t="s">
+        <v>338</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="5" t="s">
-        <v>246</v>
+        <v>339</v>
       </c>
       <c r="B113" s="6" t="s">
-        <v>246</v>
+        <v>340</v>
       </c>
       <c r="C113" s="7" t="s">
-        <v>183</v>
+        <v>64</v>
       </c>
       <c r="D113" s="7" t="s">
-        <v>247</v>
+        <v>341</v>
       </c>
       <c r="E113" s="7" t="s">
-        <v>184</v>
-[...2 lines deleted...]
-        <v>185</v>
+        <v>15</v>
+      </c>
+      <c r="G113" s="9" t="s">
+        <v>66</v>
       </c>
       <c r="H113" s="7" t="s">
-        <v>186</v>
+        <v>37</v>
       </c>
       <c r="I113" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J113" s="10">
-        <v>72</v>
+        <v>1584</v>
       </c>
       <c r="L113" s="7">
         <v>2.27</v>
       </c>
+      <c r="M113" s="7">
+        <v>2.27</v>
+      </c>
       <c r="N113" s="10">
-        <v>70.37</v>
+        <v>1548.04</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="5" t="s">
-        <v>248</v>
+        <v>342</v>
       </c>
       <c r="B114" s="6" t="s">
-        <v>248</v>
+        <v>343</v>
       </c>
       <c r="C114" s="7" t="s">
-        <v>23</v>
+        <v>64</v>
       </c>
       <c r="D114" s="7" t="s">
-        <v>249</v>
+        <v>344</v>
       </c>
       <c r="E114" s="7" t="s">
-        <v>25</v>
+        <v>15</v>
+      </c>
+      <c r="G114" s="9" t="s">
+        <v>66</v>
       </c>
       <c r="H114" s="7" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="I114" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J114" s="10">
-        <v>150</v>
+        <v>2400</v>
       </c>
       <c r="L114" s="7">
         <v>2.27</v>
       </c>
+      <c r="M114" s="7">
+        <v>2.27</v>
+      </c>
       <c r="N114" s="10">
-        <v>146.6</v>
+        <v>2345.52</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="5" t="s">
-        <v>250</v>
+        <v>345</v>
       </c>
       <c r="B115" s="6" t="s">
-        <v>250</v>
+        <v>346</v>
       </c>
       <c r="C115" s="7" t="s">
-        <v>183</v>
+        <v>64</v>
       </c>
       <c r="D115" s="7" t="s">
-        <v>251</v>
+        <v>347</v>
       </c>
       <c r="E115" s="7" t="s">
-        <v>184</v>
-[...2 lines deleted...]
-        <v>185</v>
+        <v>15</v>
+      </c>
+      <c r="G115" s="9" t="s">
+        <v>66</v>
       </c>
       <c r="H115" s="7" t="s">
-        <v>186</v>
+        <v>37</v>
       </c>
       <c r="I115" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="J115" s="10">
-        <v>72</v>
+      <c r="K115" s="7" t="s">
+        <v>222</v>
       </c>
       <c r="L115" s="7">
         <v>2.27</v>
       </c>
-      <c r="N115" s="10">
-        <v>70.37</v>
+      <c r="M115" s="7">
+        <v>2.27</v>
+      </c>
+      <c r="O115" s="9" t="s">
+        <v>256</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="5" t="s">
-        <v>252</v>
+        <v>348</v>
       </c>
       <c r="B116" s="6" t="s">
-        <v>252</v>
+        <v>349</v>
       </c>
       <c r="C116" s="7" t="s">
-        <v>183</v>
+        <v>64</v>
       </c>
       <c r="D116" s="7" t="s">
-        <v>253</v>
+        <v>350</v>
       </c>
       <c r="E116" s="7" t="s">
-        <v>184</v>
-[...2 lines deleted...]
-        <v>185</v>
+        <v>15</v>
+      </c>
+      <c r="G116" s="9" t="s">
+        <v>66</v>
       </c>
       <c r="H116" s="7" t="s">
-        <v>186</v>
+        <v>37</v>
       </c>
       <c r="I116" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="J116" s="10">
-        <v>72</v>
+      <c r="K116" s="7" t="s">
+        <v>351</v>
       </c>
       <c r="L116" s="7">
         <v>2.27</v>
       </c>
-      <c r="N116" s="10">
-        <v>70.37</v>
+      <c r="M116" s="7">
+        <v>2.27</v>
+      </c>
+      <c r="O116" s="9" t="s">
+        <v>352</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="5" t="s">
-        <v>254</v>
+        <v>353</v>
       </c>
       <c r="B117" s="6" t="s">
-        <v>254</v>
+        <v>354</v>
       </c>
       <c r="C117" s="7" t="s">
-        <v>23</v>
+        <v>64</v>
       </c>
       <c r="D117" s="7" t="s">
-        <v>255</v>
+        <v>355</v>
       </c>
       <c r="E117" s="7" t="s">
-        <v>25</v>
+        <v>15</v>
+      </c>
+      <c r="G117" s="9" t="s">
+        <v>66</v>
       </c>
       <c r="H117" s="7" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="I117" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J117" s="10">
-        <v>500</v>
+        <v>600</v>
       </c>
       <c r="L117" s="7">
         <v>2.27</v>
       </c>
+      <c r="M117" s="7">
+        <v>2.27</v>
+      </c>
       <c r="N117" s="10">
-        <v>488.65</v>
+        <v>586.38</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="5" t="s">
-        <v>256</v>
+        <v>356</v>
       </c>
       <c r="B118" s="6" t="s">
-        <v>256</v>
+        <v>357</v>
       </c>
       <c r="C118" s="7" t="s">
-        <v>183</v>
+        <v>64</v>
       </c>
       <c r="D118" s="7" t="s">
-        <v>257</v>
+        <v>358</v>
       </c>
       <c r="E118" s="7" t="s">
-        <v>184</v>
-[...2 lines deleted...]
-        <v>185</v>
+        <v>15</v>
+      </c>
+      <c r="G118" s="9" t="s">
+        <v>66</v>
       </c>
       <c r="H118" s="7" t="s">
-        <v>186</v>
+        <v>37</v>
       </c>
       <c r="I118" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J118" s="10">
-        <v>15000</v>
+        <v>15</v>
       </c>
       <c r="L118" s="7">
         <v>2.27</v>
       </c>
+      <c r="M118" s="7">
+        <v>2.27</v>
+      </c>
       <c r="N118" s="10">
-        <v>14659.5</v>
+        <v>14.66</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="5" t="s">
-        <v>258</v>
+        <v>359</v>
       </c>
       <c r="B119" s="6" t="s">
-        <v>258</v>
+        <v>360</v>
       </c>
       <c r="C119" s="7" t="s">
-        <v>23</v>
+        <v>64</v>
       </c>
       <c r="D119" s="7" t="s">
-        <v>14</v>
+        <v>361</v>
       </c>
       <c r="E119" s="7" t="s">
-        <v>25</v>
+        <v>15</v>
+      </c>
+      <c r="G119" s="9" t="s">
+        <v>66</v>
       </c>
       <c r="H119" s="7" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="I119" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J119" s="10">
-        <v>1000</v>
+        <v>9999999</v>
       </c>
       <c r="L119" s="7">
         <v>2.27</v>
       </c>
+      <c r="M119" s="7">
+        <v>2.27</v>
+      </c>
       <c r="N119" s="10">
-        <v>977.3</v>
+        <v>9772999.02</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="5" t="s">
-        <v>259</v>
+        <v>362</v>
       </c>
       <c r="B120" s="6" t="s">
-        <v>259</v>
+        <v>363</v>
       </c>
       <c r="C120" s="7" t="s">
-        <v>183</v>
+        <v>64</v>
       </c>
       <c r="D120" s="7" t="s">
-        <v>260</v>
+        <v>364</v>
       </c>
       <c r="E120" s="7" t="s">
-        <v>184</v>
-[...2 lines deleted...]
-        <v>185</v>
+        <v>15</v>
+      </c>
+      <c r="G120" s="9" t="s">
+        <v>66</v>
       </c>
       <c r="H120" s="7" t="s">
-        <v>186</v>
+        <v>37</v>
       </c>
       <c r="I120" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="J120" s="10">
-        <v>20000</v>
+      <c r="K120" s="7" t="s">
+        <v>227</v>
       </c>
       <c r="L120" s="7">
         <v>2.27</v>
       </c>
-      <c r="N120" s="10">
-        <v>19546</v>
+      <c r="M120" s="7">
+        <v>2.27</v>
+      </c>
+      <c r="O120" s="9" t="s">
+        <v>365</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="5" t="s">
-        <v>261</v>
+        <v>366</v>
       </c>
       <c r="B121" s="6" t="s">
-        <v>261</v>
+        <v>354</v>
       </c>
       <c r="C121" s="7" t="s">
-        <v>23</v>
+        <v>64</v>
       </c>
       <c r="D121" s="7" t="s">
-        <v>262</v>
+        <v>367</v>
       </c>
       <c r="E121" s="7" t="s">
-        <v>25</v>
+        <v>15</v>
+      </c>
+      <c r="G121" s="9" t="s">
+        <v>66</v>
       </c>
       <c r="H121" s="7" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="I121" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J121" s="10">
-        <v>250</v>
+        <v>10</v>
       </c>
       <c r="L121" s="7">
         <v>2.27</v>
       </c>
+      <c r="M121" s="7">
+        <v>2.27</v>
+      </c>
       <c r="N121" s="10">
-        <v>244.33</v>
+        <v>9.77</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="5" t="s">
-        <v>263</v>
+        <v>368</v>
       </c>
       <c r="B122" s="6" t="s">
-        <v>263</v>
+        <v>369</v>
       </c>
       <c r="C122" s="7" t="s">
-        <v>23</v>
+        <v>64</v>
       </c>
       <c r="D122" s="7" t="s">
-        <v>264</v>
+        <v>370</v>
       </c>
       <c r="E122" s="7" t="s">
-        <v>25</v>
+        <v>15</v>
+      </c>
+      <c r="G122" s="9" t="s">
+        <v>66</v>
       </c>
       <c r="H122" s="7" t="s">
-        <v>52</v>
+        <v>37</v>
       </c>
       <c r="I122" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J122" s="10">
-        <v>20</v>
+        <v>6000</v>
       </c>
       <c r="L122" s="7">
         <v>2.27</v>
       </c>
+      <c r="M122" s="7">
+        <v>2.27</v>
+      </c>
       <c r="N122" s="10">
-        <v>19.55</v>
+        <v>5863.8</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="5" t="s">
-        <v>265</v>
+        <v>371</v>
       </c>
       <c r="B123" s="6" t="s">
-        <v>265</v>
+        <v>372</v>
       </c>
       <c r="C123" s="7" t="s">
-        <v>183</v>
+        <v>64</v>
       </c>
       <c r="D123" s="7" t="s">
-        <v>266</v>
+        <v>373</v>
       </c>
       <c r="E123" s="7" t="s">
-        <v>184</v>
-[...2 lines deleted...]
-        <v>185</v>
+        <v>15</v>
+      </c>
+      <c r="G123" s="9" t="s">
+        <v>66</v>
       </c>
       <c r="H123" s="7" t="s">
-        <v>186</v>
+        <v>37</v>
       </c>
       <c r="I123" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="J123" s="10">
-        <v>72</v>
+      <c r="K123" s="7" t="s">
+        <v>222</v>
       </c>
       <c r="L123" s="7">
         <v>2.27</v>
       </c>
-      <c r="N123" s="10">
-        <v>70.37</v>
+      <c r="M123" s="7">
+        <v>2.27</v>
+      </c>
+      <c r="O123" s="9" t="s">
+        <v>256</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="5" t="s">
-        <v>267</v>
+        <v>374</v>
       </c>
       <c r="B124" s="6" t="s">
-        <v>267</v>
+        <v>354</v>
       </c>
       <c r="C124" s="7" t="s">
-        <v>183</v>
+        <v>64</v>
       </c>
       <c r="D124" s="7" t="s">
-        <v>268</v>
+        <v>375</v>
       </c>
       <c r="E124" s="7" t="s">
-        <v>184</v>
-[...2 lines deleted...]
-        <v>185</v>
+        <v>15</v>
+      </c>
+      <c r="G124" s="9" t="s">
+        <v>66</v>
       </c>
       <c r="H124" s="7" t="s">
-        <v>186</v>
+        <v>37</v>
       </c>
       <c r="I124" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J124" s="10">
-        <v>72</v>
+        <v>360</v>
       </c>
       <c r="L124" s="7">
         <v>2.27</v>
       </c>
+      <c r="M124" s="7">
+        <v>2.27</v>
+      </c>
       <c r="N124" s="10">
-        <v>70.37</v>
+        <v>351.83</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="5" t="s">
-        <v>269</v>
+        <v>376</v>
       </c>
       <c r="B125" s="6" t="s">
-        <v>269</v>
+        <v>354</v>
       </c>
       <c r="C125" s="7" t="s">
-        <v>23</v>
+        <v>64</v>
       </c>
       <c r="D125" s="7" t="s">
-        <v>270</v>
+        <v>377</v>
       </c>
       <c r="E125" s="7" t="s">
-        <v>25</v>
+        <v>15</v>
+      </c>
+      <c r="G125" s="9" t="s">
+        <v>66</v>
       </c>
       <c r="H125" s="7" t="s">
-        <v>52</v>
+        <v>37</v>
       </c>
       <c r="I125" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J125" s="10">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="L125" s="7">
         <v>2.27</v>
       </c>
+      <c r="M125" s="7">
+        <v>2.27</v>
+      </c>
       <c r="N125" s="10">
-        <v>9.77</v>
+        <v>5.86</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="5" t="s">
-        <v>271</v>
+        <v>378</v>
       </c>
       <c r="B126" s="6" t="s">
-        <v>271</v>
+        <v>379</v>
       </c>
       <c r="C126" s="7" t="s">
-        <v>183</v>
+        <v>64</v>
       </c>
       <c r="D126" s="7" t="s">
-        <v>272</v>
+        <v>380</v>
       </c>
       <c r="E126" s="7" t="s">
-        <v>184</v>
-[...2 lines deleted...]
-        <v>185</v>
+        <v>15</v>
+      </c>
+      <c r="G126" s="9" t="s">
+        <v>66</v>
       </c>
       <c r="H126" s="7" t="s">
-        <v>186</v>
+        <v>37</v>
       </c>
       <c r="I126" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J126" s="10">
-        <v>72</v>
+        <v>1380</v>
       </c>
       <c r="L126" s="7">
         <v>2.27</v>
       </c>
+      <c r="M126" s="7">
+        <v>2.27</v>
+      </c>
       <c r="N126" s="10">
-        <v>70.37</v>
+        <v>1348.67</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="5" t="s">
-        <v>273</v>
+        <v>381</v>
       </c>
       <c r="B127" s="6" t="s">
-        <v>273</v>
+        <v>382</v>
       </c>
       <c r="C127" s="7" t="s">
-        <v>23</v>
+        <v>64</v>
       </c>
       <c r="D127" s="7" t="s">
-        <v>274</v>
+        <v>383</v>
       </c>
       <c r="E127" s="7" t="s">
-        <v>25</v>
+        <v>15</v>
+      </c>
+      <c r="G127" s="9" t="s">
+        <v>66</v>
       </c>
       <c r="H127" s="7" t="s">
-        <v>52</v>
+        <v>37</v>
       </c>
       <c r="I127" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J127" s="10">
-        <v>10</v>
+        <v>1152</v>
       </c>
       <c r="L127" s="7">
         <v>2.27</v>
       </c>
+      <c r="M127" s="7">
+        <v>2.27</v>
+      </c>
       <c r="N127" s="10">
-        <v>9.77</v>
+        <v>1125.85</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="5" t="s">
-        <v>275</v>
+        <v>384</v>
       </c>
       <c r="B128" s="6" t="s">
-        <v>275</v>
+        <v>385</v>
       </c>
       <c r="C128" s="7" t="s">
-        <v>183</v>
+        <v>64</v>
       </c>
       <c r="D128" s="7" t="s">
-        <v>276</v>
+        <v>386</v>
       </c>
       <c r="E128" s="7" t="s">
-        <v>184</v>
-[...2 lines deleted...]
-        <v>185</v>
+        <v>15</v>
+      </c>
+      <c r="G128" s="9" t="s">
+        <v>66</v>
       </c>
       <c r="H128" s="7" t="s">
-        <v>186</v>
+        <v>37</v>
       </c>
       <c r="I128" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J128" s="10">
-        <v>72</v>
+        <v>252</v>
       </c>
       <c r="L128" s="7">
         <v>2.27</v>
       </c>
+      <c r="M128" s="7">
+        <v>2.27</v>
+      </c>
       <c r="N128" s="10">
-        <v>70.37</v>
+        <v>246.28</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="5" t="s">
-        <v>277</v>
+        <v>387</v>
       </c>
       <c r="B129" s="6" t="s">
-        <v>277</v>
+        <v>388</v>
       </c>
       <c r="C129" s="7" t="s">
-        <v>23</v>
+        <v>64</v>
       </c>
       <c r="D129" s="7" t="s">
-        <v>278</v>
+        <v>389</v>
       </c>
       <c r="E129" s="7" t="s">
-        <v>25</v>
+        <v>15</v>
+      </c>
+      <c r="G129" s="9" t="s">
+        <v>66</v>
       </c>
       <c r="H129" s="7" t="s">
-        <v>106</v>
+        <v>37</v>
       </c>
       <c r="I129" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J129" s="10">
-        <v>25000</v>
+        <v>302.4</v>
       </c>
       <c r="L129" s="7">
         <v>2.27</v>
       </c>
+      <c r="M129" s="7">
+        <v>2.27</v>
+      </c>
       <c r="N129" s="10">
-        <v>24432.5</v>
+        <v>295.54</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="5" t="s">
-        <v>279</v>
+        <v>390</v>
       </c>
       <c r="B130" s="6" t="s">
-        <v>279</v>
+        <v>391</v>
       </c>
       <c r="C130" s="7" t="s">
-        <v>183</v>
+        <v>64</v>
       </c>
       <c r="D130" s="7" t="s">
-        <v>280</v>
+        <v>392</v>
       </c>
       <c r="E130" s="7" t="s">
-        <v>184</v>
-[...2 lines deleted...]
-        <v>185</v>
+        <v>15</v>
+      </c>
+      <c r="G130" s="9" t="s">
+        <v>66</v>
       </c>
       <c r="H130" s="7" t="s">
-        <v>186</v>
+        <v>37</v>
       </c>
       <c r="I130" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J130" s="10">
-        <v>72</v>
+        <v>864</v>
       </c>
       <c r="L130" s="7">
         <v>2.27</v>
       </c>
+      <c r="M130" s="7">
+        <v>2.27</v>
+      </c>
       <c r="N130" s="10">
-        <v>70.37</v>
+        <v>844.39</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="5" t="s">
-        <v>281</v>
+        <v>393</v>
       </c>
       <c r="B131" s="6" t="s">
-        <v>281</v>
+        <v>394</v>
       </c>
       <c r="C131" s="7" t="s">
-        <v>23</v>
+        <v>64</v>
       </c>
       <c r="D131" s="7" t="s">
-        <v>282</v>
+        <v>395</v>
       </c>
       <c r="E131" s="7" t="s">
-        <v>25</v>
+        <v>15</v>
+      </c>
+      <c r="G131" s="9" t="s">
+        <v>66</v>
       </c>
       <c r="H131" s="7" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="I131" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J131" s="10">
-        <v>3500</v>
+        <v>1036.8</v>
       </c>
       <c r="L131" s="7">
         <v>2.27</v>
       </c>
+      <c r="M131" s="7">
+        <v>2.27</v>
+      </c>
       <c r="N131" s="10">
-        <v>3420.55</v>
+        <v>1013.26</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="5" t="s">
-        <v>283</v>
+        <v>396</v>
       </c>
       <c r="B132" s="6" t="s">
-        <v>283</v>
+        <v>397</v>
       </c>
       <c r="C132" s="7" t="s">
-        <v>183</v>
+        <v>64</v>
       </c>
       <c r="D132" s="7" t="s">
-        <v>284</v>
+        <v>398</v>
       </c>
       <c r="E132" s="7" t="s">
-        <v>184</v>
-[...2 lines deleted...]
-        <v>185</v>
+        <v>15</v>
+      </c>
+      <c r="G132" s="9" t="s">
+        <v>66</v>
       </c>
       <c r="H132" s="7" t="s">
-        <v>186</v>
+        <v>37</v>
       </c>
       <c r="I132" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="J132" s="10">
-        <v>72</v>
+      <c r="K132" s="7" t="s">
+        <v>222</v>
       </c>
       <c r="L132" s="7">
         <v>2.27</v>
       </c>
-      <c r="N132" s="10">
-        <v>70.37</v>
+      <c r="M132" s="7">
+        <v>2.27</v>
+      </c>
+      <c r="O132" s="9" t="s">
+        <v>256</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="5" t="s">
-        <v>285</v>
+        <v>399</v>
       </c>
       <c r="B133" s="6" t="s">
-        <v>285</v>
+        <v>400</v>
       </c>
       <c r="C133" s="7" t="s">
-        <v>23</v>
+        <v>64</v>
       </c>
       <c r="D133" s="7" t="s">
-        <v>286</v>
+        <v>401</v>
       </c>
       <c r="E133" s="7" t="s">
-        <v>25</v>
+        <v>15</v>
+      </c>
+      <c r="G133" s="9" t="s">
+        <v>66</v>
       </c>
       <c r="H133" s="7" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="I133" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J133" s="10">
-        <v>10000</v>
+        <v>432</v>
       </c>
       <c r="L133" s="7">
         <v>2.27</v>
       </c>
+      <c r="M133" s="7">
+        <v>2.27</v>
+      </c>
       <c r="N133" s="10">
-        <v>9773</v>
+        <v>422.19</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="5" t="s">
-        <v>287</v>
+        <v>402</v>
       </c>
       <c r="B134" s="6" t="s">
-        <v>287</v>
+        <v>400</v>
       </c>
       <c r="C134" s="7" t="s">
-        <v>183</v>
+        <v>64</v>
       </c>
       <c r="D134" s="7" t="s">
-        <v>288</v>
+        <v>403</v>
       </c>
       <c r="E134" s="7" t="s">
-        <v>184</v>
-[...2 lines deleted...]
-        <v>185</v>
+        <v>15</v>
+      </c>
+      <c r="G134" s="9" t="s">
+        <v>66</v>
       </c>
       <c r="H134" s="7" t="s">
-        <v>186</v>
+        <v>37</v>
       </c>
       <c r="I134" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J134" s="10">
-        <v>2500</v>
+        <v>7.2</v>
       </c>
       <c r="L134" s="7">
         <v>2.27</v>
       </c>
+      <c r="M134" s="7">
+        <v>2.27</v>
+      </c>
       <c r="N134" s="10">
-        <v>2443.25</v>
+        <v>7.04</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="5" t="s">
-        <v>289</v>
+        <v>404</v>
       </c>
       <c r="B135" s="6" t="s">
-        <v>289</v>
+        <v>405</v>
       </c>
       <c r="C135" s="7" t="s">
-        <v>23</v>
+        <v>64</v>
       </c>
       <c r="D135" s="7" t="s">
-        <v>290</v>
+        <v>406</v>
       </c>
       <c r="E135" s="7" t="s">
-        <v>25</v>
+        <v>15</v>
+      </c>
+      <c r="G135" s="9" t="s">
+        <v>66</v>
       </c>
       <c r="H135" s="7" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="I135" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J135" s="10">
-        <v>295</v>
+        <v>1320</v>
       </c>
       <c r="L135" s="7">
         <v>2.27</v>
       </c>
+      <c r="M135" s="7">
+        <v>2.27</v>
+      </c>
       <c r="N135" s="10">
-        <v>288.3</v>
+        <v>1290.04</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="5" t="s">
-        <v>291</v>
+        <v>407</v>
       </c>
       <c r="B136" s="6" t="s">
-        <v>291</v>
+        <v>408</v>
       </c>
       <c r="C136" s="7" t="s">
-        <v>183</v>
+        <v>64</v>
       </c>
       <c r="D136" s="7" t="s">
-        <v>292</v>
+        <v>409</v>
       </c>
       <c r="E136" s="7" t="s">
-        <v>184</v>
-[...2 lines deleted...]
-        <v>185</v>
+        <v>15</v>
+      </c>
+      <c r="G136" s="9" t="s">
+        <v>66</v>
       </c>
       <c r="H136" s="7" t="s">
-        <v>186</v>
+        <v>37</v>
       </c>
       <c r="I136" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J136" s="10">
-        <v>2500</v>
+        <v>1200</v>
       </c>
       <c r="L136" s="7">
         <v>2.27</v>
       </c>
+      <c r="M136" s="7">
+        <v>2.27</v>
+      </c>
       <c r="N136" s="10">
-        <v>2443.25</v>
+        <v>1172.76</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="5" t="s">
-        <v>293</v>
+        <v>410</v>
       </c>
       <c r="B137" s="6" t="s">
-        <v>293</v>
+        <v>411</v>
       </c>
       <c r="C137" s="7" t="s">
-        <v>23</v>
+        <v>64</v>
       </c>
       <c r="D137" s="7" t="s">
-        <v>294</v>
+        <v>412</v>
       </c>
       <c r="E137" s="7" t="s">
-        <v>25</v>
+        <v>15</v>
+      </c>
+      <c r="G137" s="9" t="s">
+        <v>66</v>
       </c>
       <c r="H137" s="7" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="I137" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J137" s="10">
-        <v>3500</v>
+        <v>264</v>
       </c>
       <c r="L137" s="7">
         <v>2.27</v>
       </c>
+      <c r="M137" s="7">
+        <v>2.27</v>
+      </c>
       <c r="N137" s="10">
-        <v>3420.55</v>
+        <v>258.01</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="5" t="s">
-        <v>295</v>
+        <v>413</v>
       </c>
       <c r="B138" s="6" t="s">
-        <v>295</v>
+        <v>414</v>
       </c>
       <c r="C138" s="7" t="s">
-        <v>183</v>
+        <v>64</v>
       </c>
       <c r="D138" s="7" t="s">
-        <v>296</v>
+        <v>415</v>
       </c>
       <c r="E138" s="7" t="s">
-        <v>184</v>
-[...2 lines deleted...]
-        <v>185</v>
+        <v>15</v>
+      </c>
+      <c r="G138" s="9" t="s">
+        <v>66</v>
       </c>
       <c r="H138" s="7" t="s">
-        <v>186</v>
+        <v>37</v>
       </c>
       <c r="I138" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J138" s="10">
-        <v>20</v>
+        <v>312</v>
       </c>
       <c r="L138" s="7">
         <v>2.27</v>
       </c>
+      <c r="M138" s="7">
+        <v>2.27</v>
+      </c>
       <c r="N138" s="10">
-        <v>19.55</v>
+        <v>304.92</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="5" t="s">
-        <v>297</v>
+        <v>416</v>
       </c>
       <c r="B139" s="6" t="s">
-        <v>297</v>
+        <v>417</v>
       </c>
       <c r="C139" s="7" t="s">
-        <v>23</v>
+        <v>64</v>
       </c>
       <c r="D139" s="7" t="s">
-        <v>298</v>
+        <v>418</v>
       </c>
       <c r="E139" s="7" t="s">
-        <v>25</v>
+        <v>15</v>
+      </c>
+      <c r="G139" s="9" t="s">
+        <v>66</v>
       </c>
       <c r="H139" s="7" t="s">
-        <v>106</v>
+        <v>37</v>
       </c>
       <c r="I139" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J139" s="10">
-        <v>17000</v>
+        <v>900</v>
       </c>
       <c r="L139" s="7">
         <v>2.27</v>
       </c>
+      <c r="M139" s="7">
+        <v>2.27</v>
+      </c>
       <c r="N139" s="10">
-        <v>16614.1</v>
+        <v>879.57</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="5" t="s">
-        <v>299</v>
+        <v>419</v>
       </c>
       <c r="B140" s="6" t="s">
-        <v>299</v>
+        <v>420</v>
       </c>
       <c r="C140" s="7" t="s">
-        <v>183</v>
+        <v>64</v>
       </c>
       <c r="D140" s="7" t="s">
-        <v>300</v>
+        <v>421</v>
       </c>
       <c r="E140" s="7" t="s">
-        <v>184</v>
-[...2 lines deleted...]
-        <v>185</v>
+        <v>15</v>
+      </c>
+      <c r="G140" s="9" t="s">
+        <v>66</v>
       </c>
       <c r="H140" s="7" t="s">
-        <v>186</v>
+        <v>37</v>
       </c>
       <c r="I140" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J140" s="10">
-        <v>20</v>
+        <v>1080</v>
       </c>
       <c r="L140" s="7">
         <v>2.27</v>
       </c>
+      <c r="M140" s="7">
+        <v>2.27</v>
+      </c>
       <c r="N140" s="10">
-        <v>19.55</v>
+        <v>1055.48</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="5" t="s">
-        <v>301</v>
+        <v>422</v>
       </c>
       <c r="B141" s="6" t="s">
-        <v>301</v>
+        <v>423</v>
       </c>
       <c r="C141" s="7" t="s">
-        <v>23</v>
+        <v>64</v>
       </c>
       <c r="D141" s="7" t="s">
-        <v>302</v>
+        <v>424</v>
       </c>
       <c r="E141" s="7" t="s">
-        <v>25</v>
+        <v>15</v>
+      </c>
+      <c r="G141" s="9" t="s">
+        <v>66</v>
       </c>
       <c r="H141" s="7" t="s">
-        <v>106</v>
+        <v>37</v>
       </c>
       <c r="I141" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="J141" s="10">
-        <v>17500</v>
+      <c r="K141" s="7" t="s">
+        <v>222</v>
       </c>
       <c r="L141" s="7">
         <v>2.27</v>
       </c>
-      <c r="N141" s="10">
-        <v>17102.75</v>
+      <c r="M141" s="7">
+        <v>2.27</v>
+      </c>
+      <c r="O141" s="9" t="s">
+        <v>256</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="5" t="s">
-        <v>303</v>
+        <v>425</v>
       </c>
       <c r="B142" s="6" t="s">
-        <v>303</v>
+        <v>426</v>
       </c>
       <c r="C142" s="7" t="s">
-        <v>183</v>
+        <v>64</v>
       </c>
       <c r="D142" s="7" t="s">
-        <v>304</v>
+        <v>427</v>
       </c>
       <c r="E142" s="7" t="s">
-        <v>184</v>
-[...2 lines deleted...]
-        <v>185</v>
+        <v>15</v>
+      </c>
+      <c r="G142" s="9" t="s">
+        <v>66</v>
       </c>
       <c r="H142" s="7" t="s">
-        <v>186</v>
+        <v>37</v>
       </c>
       <c r="I142" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J142" s="10">
-        <v>20</v>
+        <v>450</v>
       </c>
       <c r="L142" s="7">
         <v>2.27</v>
       </c>
+      <c r="M142" s="7">
+        <v>2.27</v>
+      </c>
       <c r="N142" s="10">
-        <v>19.55</v>
+        <v>439.79</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="5" t="s">
-        <v>176</v>
+        <v>428</v>
       </c>
       <c r="B143" s="6" t="s">
-        <v>176</v>
+        <v>426</v>
       </c>
       <c r="C143" s="7" t="s">
-        <v>183</v>
+        <v>64</v>
       </c>
       <c r="D143" s="7" t="s">
-        <v>177</v>
+        <v>429</v>
       </c>
       <c r="E143" s="7" t="s">
-        <v>184</v>
-[...2 lines deleted...]
-        <v>185</v>
+        <v>15</v>
+      </c>
+      <c r="G143" s="9" t="s">
+        <v>66</v>
       </c>
       <c r="H143" s="7" t="s">
-        <v>186</v>
+        <v>37</v>
       </c>
       <c r="I143" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J143" s="10">
-        <v>240</v>
+        <v>7.5</v>
       </c>
       <c r="L143" s="7">
         <v>2.27</v>
       </c>
+      <c r="M143" s="7">
+        <v>2.27</v>
+      </c>
       <c r="N143" s="10">
-        <v>234.55</v>
+        <v>7.33</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="5" t="s">
-        <v>305</v>
+        <v>430</v>
       </c>
       <c r="B144" s="6" t="s">
-        <v>305</v>
+        <v>431</v>
       </c>
       <c r="C144" s="7" t="s">
-        <v>23</v>
+        <v>64</v>
       </c>
       <c r="D144" s="7" t="s">
-        <v>306</v>
+        <v>432</v>
       </c>
       <c r="E144" s="7" t="s">
-        <v>25</v>
+        <v>15</v>
+      </c>
+      <c r="G144" s="9" t="s">
+        <v>66</v>
       </c>
       <c r="H144" s="7" t="s">
-        <v>106</v>
+        <v>37</v>
       </c>
       <c r="I144" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="J144" s="10">
-        <v>13000</v>
+      <c r="K144" s="7" t="s">
+        <v>222</v>
       </c>
       <c r="L144" s="7">
         <v>2.27</v>
       </c>
-      <c r="N144" s="10">
-        <v>12704.9</v>
+      <c r="M144" s="7">
+        <v>2.27</v>
+      </c>
+      <c r="O144" s="9" t="s">
+        <v>256</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="5" t="s">
-        <v>32</v>
+        <v>433</v>
       </c>
       <c r="B145" s="6" t="s">
-        <v>32</v>
+        <v>434</v>
       </c>
       <c r="C145" s="7" t="s">
-        <v>183</v>
+        <v>64</v>
       </c>
       <c r="D145" s="7" t="s">
-        <v>33</v>
+        <v>435</v>
       </c>
       <c r="E145" s="7" t="s">
-        <v>184</v>
-[...2 lines deleted...]
-        <v>185</v>
+        <v>15</v>
+      </c>
+      <c r="G145" s="9" t="s">
+        <v>66</v>
       </c>
       <c r="H145" s="7" t="s">
-        <v>186</v>
+        <v>37</v>
       </c>
       <c r="I145" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="J145" s="10">
-        <v>360</v>
+      <c r="K145" s="7" t="s">
+        <v>222</v>
       </c>
       <c r="L145" s="7">
         <v>2.27</v>
       </c>
-      <c r="N145" s="10">
-        <v>351.83</v>
+      <c r="M145" s="7">
+        <v>2.27</v>
+      </c>
+      <c r="O145" s="9" t="s">
+        <v>256</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="5" t="s">
-        <v>307</v>
+        <v>436</v>
       </c>
       <c r="B146" s="6" t="s">
-        <v>307</v>
+        <v>437</v>
       </c>
       <c r="C146" s="7" t="s">
-        <v>23</v>
+        <v>64</v>
       </c>
       <c r="D146" s="7" t="s">
-        <v>308</v>
+        <v>438</v>
       </c>
       <c r="E146" s="7" t="s">
-        <v>25</v>
+        <v>15</v>
+      </c>
+      <c r="G146" s="9" t="s">
+        <v>66</v>
       </c>
       <c r="H146" s="7" t="s">
-        <v>106</v>
+        <v>37</v>
       </c>
       <c r="I146" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="J146" s="10">
-        <v>9500</v>
+      <c r="K146" s="7" t="s">
+        <v>222</v>
       </c>
       <c r="L146" s="7">
         <v>2.27</v>
       </c>
-      <c r="N146" s="10">
-        <v>9284.35</v>
+      <c r="M146" s="7">
+        <v>2.27</v>
+      </c>
+      <c r="O146" s="9" t="s">
+        <v>256</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="5" t="s">
-        <v>168</v>
+        <v>439</v>
       </c>
       <c r="B147" s="6" t="s">
-        <v>168</v>
+        <v>440</v>
       </c>
       <c r="C147" s="7" t="s">
-        <v>183</v>
+        <v>64</v>
       </c>
       <c r="D147" s="7" t="s">
-        <v>169</v>
+        <v>441</v>
       </c>
       <c r="E147" s="7" t="s">
-        <v>184</v>
-[...2 lines deleted...]
-        <v>185</v>
+        <v>15</v>
+      </c>
+      <c r="G147" s="9" t="s">
+        <v>66</v>
       </c>
       <c r="H147" s="7" t="s">
-        <v>186</v>
+        <v>37</v>
       </c>
       <c r="I147" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J147" s="10">
-        <v>450</v>
+        <v>288</v>
       </c>
       <c r="L147" s="7">
         <v>2.27</v>
       </c>
+      <c r="M147" s="7">
+        <v>2.27</v>
+      </c>
       <c r="N147" s="10">
-        <v>439.79</v>
+        <v>281.46</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="5" t="s">
-        <v>309</v>
+        <v>442</v>
       </c>
       <c r="B148" s="6" t="s">
-        <v>309</v>
+        <v>443</v>
       </c>
       <c r="C148" s="7" t="s">
-        <v>23</v>
+        <v>64</v>
       </c>
       <c r="D148" s="7" t="s">
-        <v>310</v>
+        <v>444</v>
       </c>
       <c r="E148" s="7" t="s">
-        <v>25</v>
+        <v>15</v>
+      </c>
+      <c r="G148" s="9" t="s">
+        <v>66</v>
       </c>
       <c r="H148" s="7" t="s">
-        <v>106</v>
+        <v>37</v>
       </c>
       <c r="I148" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J148" s="10">
-        <v>45500</v>
+        <v>0.25</v>
       </c>
       <c r="L148" s="7">
         <v>2.27</v>
       </c>
+      <c r="M148" s="7">
+        <v>2.27</v>
+      </c>
       <c r="N148" s="10">
-        <v>44467.15</v>
+        <v>0.24</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="5" t="s">
-        <v>311</v>
+        <v>445</v>
       </c>
       <c r="B149" s="6" t="s">
-        <v>311</v>
+        <v>446</v>
       </c>
       <c r="C149" s="7" t="s">
-        <v>23</v>
+        <v>64</v>
       </c>
       <c r="D149" s="7" t="s">
-        <v>312</v>
+        <v>447</v>
       </c>
       <c r="E149" s="7" t="s">
-        <v>25</v>
+        <v>15</v>
+      </c>
+      <c r="G149" s="9" t="s">
+        <v>66</v>
       </c>
       <c r="H149" s="7" t="s">
-        <v>106</v>
+        <v>37</v>
       </c>
       <c r="I149" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="J149" s="10">
-        <v>35000</v>
+      <c r="K149" s="7" t="s">
+        <v>222</v>
       </c>
       <c r="L149" s="7">
         <v>2.27</v>
       </c>
-      <c r="N149" s="10">
-        <v>34205.5</v>
+      <c r="M149" s="7">
+        <v>2.27</v>
+      </c>
+      <c r="O149" s="9" t="s">
+        <v>256</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="5" t="s">
-        <v>313</v>
+        <v>448</v>
       </c>
       <c r="B150" s="6" t="s">
-        <v>313</v>
+        <v>449</v>
       </c>
       <c r="C150" s="7" t="s">
-        <v>23</v>
+        <v>64</v>
       </c>
       <c r="D150" s="7" t="s">
-        <v>314</v>
+        <v>450</v>
       </c>
       <c r="E150" s="7" t="s">
-        <v>25</v>
+        <v>15</v>
+      </c>
+      <c r="G150" s="9" t="s">
+        <v>66</v>
       </c>
       <c r="H150" s="7" t="s">
-        <v>106</v>
+        <v>37</v>
       </c>
       <c r="I150" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J150" s="10">
-        <v>30000</v>
+        <v>300</v>
       </c>
       <c r="L150" s="7">
         <v>2.27</v>
       </c>
+      <c r="M150" s="7">
+        <v>2.27</v>
+      </c>
       <c r="N150" s="10">
-        <v>29319</v>
+        <v>293.19</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="5" t="s">
-        <v>315</v>
+        <v>451</v>
       </c>
       <c r="B151" s="6" t="s">
-        <v>315</v>
+        <v>452</v>
       </c>
       <c r="C151" s="7" t="s">
-        <v>23</v>
+        <v>64</v>
       </c>
       <c r="D151" s="7" t="s">
-        <v>316</v>
+        <v>453</v>
       </c>
       <c r="E151" s="7" t="s">
-        <v>25</v>
+        <v>15</v>
+      </c>
+      <c r="G151" s="9" t="s">
+        <v>66</v>
       </c>
       <c r="H151" s="7" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="I151" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J151" s="10">
-        <v>1750</v>
+        <v>0.3</v>
       </c>
       <c r="L151" s="7">
         <v>2.27</v>
       </c>
+      <c r="M151" s="7">
+        <v>2.27</v>
+      </c>
       <c r="N151" s="10">
-        <v>1710.28</v>
+        <v>0.29</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="5" t="s">
-        <v>182</v>
+        <v>454</v>
       </c>
       <c r="B152" s="6" t="s">
-        <v>182</v>
+        <v>455</v>
       </c>
       <c r="C152" s="7" t="s">
-        <v>23</v>
+        <v>64</v>
       </c>
       <c r="D152" s="7" t="s">
-        <v>110</v>
+        <v>456</v>
       </c>
       <c r="E152" s="7" t="s">
-        <v>25</v>
+        <v>15</v>
+      </c>
+      <c r="G152" s="9" t="s">
+        <v>66</v>
       </c>
       <c r="H152" s="7" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="I152" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="J152" s="10">
-        <v>15</v>
+      <c r="K152" s="7" t="s">
+        <v>222</v>
       </c>
       <c r="L152" s="7">
         <v>2.27</v>
       </c>
-      <c r="N152" s="10">
-        <v>14.66</v>
+      <c r="M152" s="7">
+        <v>2.27</v>
+      </c>
+      <c r="O152" s="9" t="s">
+        <v>256</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="5" t="s">
-        <v>317</v>
+        <v>457</v>
       </c>
       <c r="B153" s="6" t="s">
-        <v>317</v>
+        <v>458</v>
       </c>
       <c r="C153" s="7" t="s">
-        <v>23</v>
+        <v>64</v>
       </c>
       <c r="D153" s="7" t="s">
-        <v>318</v>
+        <v>459</v>
       </c>
       <c r="E153" s="7" t="s">
-        <v>25</v>
+        <v>15</v>
+      </c>
+      <c r="G153" s="9" t="s">
+        <v>66</v>
       </c>
       <c r="H153" s="7" t="s">
-        <v>319</v>
+        <v>37</v>
       </c>
       <c r="I153" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="J153" s="10">
-        <v>295</v>
+      <c r="K153" s="7" t="s">
+        <v>222</v>
       </c>
       <c r="L153" s="7">
         <v>2.27</v>
       </c>
-      <c r="N153" s="10">
-        <v>288.3</v>
+      <c r="M153" s="7">
+        <v>2.27</v>
+      </c>
+      <c r="O153" s="9" t="s">
+        <v>256</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="5" t="s">
-        <v>320</v>
+        <v>460</v>
       </c>
       <c r="B154" s="6" t="s">
-        <v>320</v>
+        <v>461</v>
       </c>
       <c r="C154" s="7" t="s">
-        <v>23</v>
+        <v>64</v>
       </c>
       <c r="D154" s="7" t="s">
-        <v>321</v>
+        <v>462</v>
       </c>
       <c r="E154" s="7" t="s">
-        <v>25</v>
+        <v>15</v>
+      </c>
+      <c r="G154" s="9" t="s">
+        <v>66</v>
       </c>
       <c r="H154" s="7" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="I154" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J154" s="10">
-        <v>1500</v>
+        <v>5</v>
       </c>
       <c r="L154" s="7">
         <v>2.27</v>
       </c>
+      <c r="M154" s="7">
+        <v>2.27</v>
+      </c>
       <c r="N154" s="10">
-        <v>1465.95</v>
+        <v>4.89</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="5" t="s">
-        <v>250</v>
+        <v>463</v>
       </c>
       <c r="B155" s="6" t="s">
-        <v>250</v>
+        <v>464</v>
       </c>
       <c r="C155" s="7" t="s">
-        <v>23</v>
+        <v>64</v>
       </c>
       <c r="D155" s="7" t="s">
-        <v>251</v>
+        <v>465</v>
       </c>
       <c r="E155" s="7" t="s">
-        <v>25</v>
+        <v>15</v>
+      </c>
+      <c r="G155" s="9" t="s">
+        <v>66</v>
       </c>
       <c r="H155" s="7" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="I155" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="J155" s="10">
-        <v>72</v>
+      <c r="K155" s="7" t="s">
+        <v>351</v>
       </c>
       <c r="L155" s="7">
         <v>2.27</v>
       </c>
-      <c r="N155" s="10">
-        <v>70.37</v>
+      <c r="M155" s="7">
+        <v>2.27</v>
+      </c>
+      <c r="O155" s="9" t="s">
+        <v>352</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="5" t="s">
-        <v>256</v>
+        <v>466</v>
       </c>
       <c r="B156" s="6" t="s">
-        <v>256</v>
+        <v>467</v>
       </c>
       <c r="C156" s="7" t="s">
-        <v>23</v>
+        <v>64</v>
       </c>
       <c r="D156" s="7" t="s">
-        <v>257</v>
+        <v>468</v>
       </c>
       <c r="E156" s="7" t="s">
-        <v>25</v>
+        <v>15</v>
+      </c>
+      <c r="G156" s="9" t="s">
+        <v>66</v>
       </c>
       <c r="H156" s="7" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="I156" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J156" s="10">
-        <v>15000</v>
+        <v>0.2</v>
       </c>
       <c r="L156" s="7">
         <v>2.27</v>
       </c>
+      <c r="M156" s="7">
+        <v>2.27</v>
+      </c>
       <c r="N156" s="10">
-        <v>14659.5</v>
+        <v>0.2</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="5" t="s">
-        <v>279</v>
+        <v>469</v>
       </c>
       <c r="B157" s="6" t="s">
-        <v>279</v>
+        <v>470</v>
       </c>
       <c r="C157" s="7" t="s">
-        <v>23</v>
+        <v>64</v>
       </c>
       <c r="D157" s="7" t="s">
-        <v>280</v>
+        <v>471</v>
       </c>
       <c r="E157" s="7" t="s">
-        <v>25</v>
+        <v>15</v>
+      </c>
+      <c r="G157" s="9" t="s">
+        <v>66</v>
       </c>
       <c r="H157" s="7" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="I157" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J157" s="10">
-        <v>72</v>
+        <v>0.7</v>
       </c>
       <c r="L157" s="7">
         <v>2.27</v>
       </c>
+      <c r="M157" s="7">
+        <v>2.27</v>
+      </c>
       <c r="N157" s="10">
-        <v>70.37</v>
+        <v>0.68</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="5" t="s">
-        <v>287</v>
+        <v>472</v>
       </c>
       <c r="B158" s="6" t="s">
-        <v>287</v>
+        <v>473</v>
       </c>
       <c r="C158" s="7" t="s">
-        <v>23</v>
+        <v>64</v>
       </c>
       <c r="D158" s="7" t="s">
-        <v>288</v>
+        <v>474</v>
       </c>
       <c r="E158" s="7" t="s">
-        <v>25</v>
+        <v>15</v>
+      </c>
+      <c r="G158" s="9" t="s">
+        <v>66</v>
       </c>
       <c r="H158" s="7" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="I158" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J158" s="10">
-        <v>2500</v>
+        <v>4</v>
       </c>
       <c r="L158" s="7">
         <v>2.27</v>
       </c>
+      <c r="M158" s="7">
+        <v>2.27</v>
+      </c>
       <c r="N158" s="10">
-        <v>2443.25</v>
+        <v>3.91</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="5" t="s">
-        <v>291</v>
+        <v>475</v>
       </c>
       <c r="B159" s="6" t="s">
-        <v>291</v>
+        <v>476</v>
       </c>
       <c r="C159" s="7" t="s">
-        <v>23</v>
+        <v>64</v>
       </c>
       <c r="D159" s="7" t="s">
-        <v>292</v>
+        <v>477</v>
       </c>
       <c r="E159" s="7" t="s">
-        <v>25</v>
+        <v>15</v>
+      </c>
+      <c r="G159" s="9" t="s">
+        <v>66</v>
       </c>
       <c r="H159" s="7" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="I159" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J159" s="10">
-        <v>2500</v>
+        <v>0</v>
       </c>
       <c r="L159" s="7">
         <v>2.27</v>
       </c>
+      <c r="M159" s="7">
+        <v>2.27</v>
+      </c>
       <c r="N159" s="10">
-        <v>2443.25</v>
+        <v>0</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="5" t="s">
-        <v>295</v>
+        <v>478</v>
       </c>
       <c r="B160" s="6" t="s">
-        <v>295</v>
+        <v>479</v>
       </c>
       <c r="C160" s="7" t="s">
-        <v>23</v>
+        <v>64</v>
       </c>
       <c r="D160" s="7" t="s">
-        <v>296</v>
+        <v>480</v>
       </c>
       <c r="E160" s="7" t="s">
-        <v>25</v>
+        <v>15</v>
+      </c>
+      <c r="G160" s="9" t="s">
+        <v>66</v>
       </c>
       <c r="H160" s="7" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="I160" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J160" s="10">
-        <v>20</v>
+        <v>240</v>
       </c>
       <c r="L160" s="7">
         <v>2.27</v>
       </c>
+      <c r="M160" s="7">
+        <v>2.27</v>
+      </c>
       <c r="N160" s="10">
-        <v>19.55</v>
+        <v>234.55</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="5" t="s">
-        <v>299</v>
+        <v>481</v>
       </c>
       <c r="B161" s="6" t="s">
-        <v>299</v>
+        <v>482</v>
       </c>
       <c r="C161" s="7" t="s">
-        <v>23</v>
+        <v>64</v>
       </c>
       <c r="D161" s="7" t="s">
-        <v>300</v>
+        <v>483</v>
       </c>
       <c r="E161" s="7" t="s">
-        <v>25</v>
+        <v>15</v>
+      </c>
+      <c r="G161" s="9" t="s">
+        <v>66</v>
       </c>
       <c r="H161" s="7" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="I161" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J161" s="10">
-        <v>20</v>
+        <v>100</v>
       </c>
       <c r="L161" s="7">
         <v>2.27</v>
       </c>
+      <c r="M161" s="7">
+        <v>2.27</v>
+      </c>
       <c r="N161" s="10">
-        <v>19.55</v>
+        <v>97.73</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="5" t="s">
-        <v>303</v>
+        <v>484</v>
       </c>
       <c r="B162" s="6" t="s">
-        <v>303</v>
+        <v>485</v>
       </c>
       <c r="C162" s="7" t="s">
-        <v>23</v>
+        <v>64</v>
       </c>
       <c r="D162" s="7" t="s">
-        <v>304</v>
+        <v>486</v>
       </c>
       <c r="E162" s="7" t="s">
-        <v>25</v>
+        <v>15</v>
+      </c>
+      <c r="G162" s="9" t="s">
+        <v>66</v>
       </c>
       <c r="H162" s="7" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="I162" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J162" s="10">
-        <v>20</v>
+        <v>2.8</v>
       </c>
       <c r="L162" s="7">
         <v>2.27</v>
       </c>
+      <c r="M162" s="7">
+        <v>2.27</v>
+      </c>
       <c r="N162" s="10">
-        <v>19.55</v>
+        <v>2.74</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="5" t="s">
-        <v>322</v>
+        <v>487</v>
       </c>
       <c r="B163" s="6" t="s">
-        <v>322</v>
+        <v>488</v>
       </c>
       <c r="C163" s="7" t="s">
-        <v>23</v>
+        <v>64</v>
       </c>
       <c r="D163" s="7" t="s">
-        <v>323</v>
+        <v>489</v>
       </c>
       <c r="E163" s="7" t="s">
-        <v>25</v>
+        <v>15</v>
+      </c>
+      <c r="G163" s="9" t="s">
+        <v>66</v>
       </c>
       <c r="H163" s="7" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="I163" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J163" s="10">
-        <v>1000</v>
+        <v>240</v>
       </c>
       <c r="L163" s="7">
         <v>2.27</v>
       </c>
+      <c r="M163" s="7">
+        <v>2.27</v>
+      </c>
       <c r="N163" s="10">
-        <v>977.3</v>
+        <v>234.55</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="5" t="s">
-        <v>324</v>
+        <v>490</v>
       </c>
       <c r="B164" s="6" t="s">
-        <v>325</v>
+        <v>110</v>
       </c>
       <c r="C164" s="7" t="s">
-        <v>326</v>
+        <v>64</v>
       </c>
       <c r="D164" s="7" t="s">
-        <v>327</v>
+        <v>491</v>
       </c>
       <c r="E164" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G164" s="9" t="s">
-        <v>328</v>
+        <v>66</v>
       </c>
       <c r="H164" s="7" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="I164" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J164" s="10">
-        <v>600</v>
+        <v>420</v>
       </c>
       <c r="L164" s="7">
         <v>2.27</v>
       </c>
+      <c r="M164" s="7">
+        <v>2.27</v>
+      </c>
       <c r="N164" s="10">
-        <v>586.38</v>
+        <v>410.47</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="5" t="s">
-        <v>329</v>
+        <v>492</v>
       </c>
       <c r="B165" s="6" t="s">
-        <v>330</v>
+        <v>493</v>
       </c>
       <c r="C165" s="7" t="s">
-        <v>326</v>
+        <v>64</v>
       </c>
       <c r="D165" s="7" t="s">
-        <v>331</v>
+        <v>494</v>
       </c>
       <c r="E165" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="9" t="s">
-        <v>328</v>
+        <v>66</v>
       </c>
       <c r="H165" s="7" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="I165" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J165" s="10">
-        <v>6</v>
+        <v>540</v>
       </c>
       <c r="L165" s="7">
         <v>2.27</v>
       </c>
+      <c r="M165" s="7">
+        <v>2.27</v>
+      </c>
       <c r="N165" s="10">
-        <v>5.86</v>
+        <v>527.74</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="5" t="s">
-        <v>332</v>
+        <v>495</v>
       </c>
       <c r="B166" s="6" t="s">
-        <v>333</v>
+        <v>496</v>
       </c>
       <c r="C166" s="7" t="s">
-        <v>326</v>
+        <v>64</v>
       </c>
       <c r="D166" s="7" t="s">
-        <v>334</v>
+        <v>497</v>
       </c>
       <c r="E166" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G166" s="9" t="s">
-        <v>328</v>
+        <v>66</v>
       </c>
       <c r="H166" s="7" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="I166" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J166" s="10">
-        <v>600</v>
+        <v>660</v>
       </c>
       <c r="L166" s="7">
         <v>2.27</v>
       </c>
+      <c r="M166" s="7">
+        <v>2.27</v>
+      </c>
       <c r="N166" s="10">
-        <v>586.38</v>
+        <v>645.02</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="5" t="s">
-        <v>335</v>
+        <v>498</v>
       </c>
       <c r="B167" s="6" t="s">
-        <v>336</v>
+        <v>499</v>
       </c>
       <c r="C167" s="7" t="s">
-        <v>326</v>
+        <v>64</v>
       </c>
       <c r="D167" s="7" t="s">
-        <v>337</v>
+        <v>500</v>
       </c>
       <c r="E167" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G167" s="9" t="s">
-        <v>328</v>
+        <v>66</v>
       </c>
       <c r="H167" s="7" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="I167" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J167" s="10">
-        <v>6</v>
+        <v>240</v>
       </c>
       <c r="L167" s="7">
         <v>2.27</v>
       </c>
+      <c r="M167" s="7">
+        <v>2.27</v>
+      </c>
       <c r="N167" s="10">
-        <v>5.86</v>
+        <v>234.55</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="5" t="s">
-        <v>338</v>
+        <v>501</v>
       </c>
       <c r="B168" s="6" t="s">
-        <v>339</v>
+        <v>502</v>
       </c>
       <c r="C168" s="7" t="s">
-        <v>326</v>
+        <v>64</v>
       </c>
       <c r="D168" s="7" t="s">
-        <v>340</v>
+        <v>503</v>
       </c>
       <c r="E168" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G168" s="9" t="s">
-        <v>328</v>
+        <v>66</v>
       </c>
       <c r="H168" s="7" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="I168" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J168" s="10">
-        <v>960</v>
+        <v>0.01</v>
       </c>
       <c r="L168" s="7">
         <v>2.27</v>
       </c>
       <c r="M168" s="7">
         <v>2.27</v>
       </c>
       <c r="N168" s="10">
-        <v>938.21</v>
+        <v>0.01</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="5" t="s">
-        <v>341</v>
+        <v>504</v>
       </c>
       <c r="B169" s="6" t="s">
-        <v>342</v>
+        <v>505</v>
       </c>
       <c r="C169" s="7" t="s">
-        <v>326</v>
+        <v>64</v>
       </c>
       <c r="D169" s="7" t="s">
-        <v>343</v>
+        <v>506</v>
       </c>
       <c r="E169" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G169" s="9" t="s">
-        <v>328</v>
+        <v>66</v>
       </c>
       <c r="H169" s="7" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="I169" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="J169" s="10">
-        <v>9.6</v>
+      <c r="K169" s="7" t="s">
+        <v>222</v>
       </c>
       <c r="L169" s="7">
         <v>2.27</v>
       </c>
       <c r="M169" s="7">
         <v>2.27</v>
       </c>
-      <c r="N169" s="10">
-        <v>9.38</v>
+      <c r="O169" s="9" t="s">
+        <v>256</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="5" t="s">
-        <v>344</v>
+        <v>507</v>
       </c>
       <c r="B170" s="6" t="s">
-        <v>345</v>
+        <v>508</v>
       </c>
       <c r="C170" s="7" t="s">
-        <v>326</v>
+        <v>64</v>
       </c>
       <c r="D170" s="7" t="s">
-        <v>346</v>
+        <v>509</v>
       </c>
       <c r="E170" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G170" s="9" t="s">
-        <v>328</v>
+        <v>66</v>
       </c>
       <c r="H170" s="7" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="I170" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J170" s="10">
-        <v>960</v>
+        <v>1320</v>
       </c>
       <c r="L170" s="7">
         <v>2.27</v>
       </c>
+      <c r="M170" s="7">
+        <v>2.27</v>
+      </c>
       <c r="N170" s="10">
-        <v>938.21</v>
+        <v>1290.04</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="5" t="s">
-        <v>347</v>
+        <v>510</v>
       </c>
       <c r="B171" s="6" t="s">
-        <v>348</v>
+        <v>511</v>
       </c>
       <c r="C171" s="7" t="s">
-        <v>326</v>
+        <v>64</v>
       </c>
       <c r="D171" s="7" t="s">
-        <v>349</v>
+        <v>512</v>
       </c>
       <c r="E171" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G171" s="9" t="s">
-        <v>328</v>
+        <v>66</v>
       </c>
       <c r="H171" s="7" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="I171" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J171" s="10">
-        <v>9.6</v>
+        <v>0.4</v>
       </c>
       <c r="L171" s="7">
         <v>2.27</v>
       </c>
+      <c r="M171" s="7">
+        <v>2.27</v>
+      </c>
       <c r="N171" s="10">
-        <v>9.38</v>
+        <v>0.39</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="5" t="s">
-        <v>350</v>
+        <v>513</v>
       </c>
       <c r="B172" s="6" t="s">
-        <v>351</v>
+        <v>514</v>
       </c>
       <c r="C172" s="7" t="s">
-        <v>326</v>
+        <v>64</v>
       </c>
       <c r="D172" s="7" t="s">
-        <v>352</v>
+        <v>515</v>
       </c>
       <c r="E172" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G172" s="9" t="s">
-        <v>328</v>
+        <v>66</v>
       </c>
       <c r="H172" s="7" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="I172" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J172" s="10">
-        <v>576</v>
+        <v>65100</v>
       </c>
       <c r="L172" s="7">
         <v>2.27</v>
       </c>
       <c r="M172" s="7">
         <v>2.27</v>
       </c>
       <c r="N172" s="10">
-        <v>562.92</v>
+        <v>63622.23</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="5" t="s">
-        <v>353</v>
+        <v>516</v>
       </c>
       <c r="B173" s="6" t="s">
-        <v>354</v>
+        <v>516</v>
       </c>
       <c r="C173" s="7" t="s">
-        <v>326</v>
+        <v>64</v>
       </c>
       <c r="D173" s="7" t="s">
-        <v>355</v>
+        <v>517</v>
       </c>
       <c r="E173" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G173" s="9" t="s">
-        <v>328</v>
+        <v>66</v>
       </c>
       <c r="H173" s="7" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="I173" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J173" s="10">
-        <v>5.8</v>
+        <v>1.5</v>
       </c>
       <c r="L173" s="7">
         <v>2.27</v>
       </c>
       <c r="M173" s="7">
         <v>2.27</v>
       </c>
       <c r="N173" s="10">
-        <v>5.67</v>
+        <v>1.47</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="5" t="s">
-        <v>356</v>
+        <v>518</v>
       </c>
       <c r="B174" s="6" t="s">
-        <v>357</v>
+        <v>519</v>
       </c>
       <c r="C174" s="7" t="s">
-        <v>326</v>
+        <v>64</v>
       </c>
       <c r="D174" s="7" t="s">
-        <v>358</v>
+        <v>520</v>
       </c>
       <c r="E174" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G174" s="9" t="s">
-        <v>328</v>
+        <v>66</v>
       </c>
       <c r="H174" s="7" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="I174" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J174" s="10">
-        <v>576</v>
+        <v>0.75</v>
       </c>
       <c r="L174" s="7">
         <v>2.27</v>
       </c>
       <c r="M174" s="7">
         <v>2.27</v>
       </c>
       <c r="N174" s="10">
-        <v>562.92</v>
+        <v>0.73</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="5" t="s">
-        <v>359</v>
+        <v>129</v>
       </c>
       <c r="B175" s="6" t="s">
-        <v>360</v>
+        <v>130</v>
       </c>
       <c r="C175" s="7" t="s">
-        <v>326</v>
+        <v>64</v>
       </c>
       <c r="D175" s="7" t="s">
-        <v>361</v>
+        <v>521</v>
       </c>
       <c r="E175" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G175" s="9" t="s">
-        <v>328</v>
+        <v>66</v>
       </c>
       <c r="H175" s="7" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="I175" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J175" s="10">
-        <v>5.8</v>
+        <v>0.2</v>
       </c>
       <c r="L175" s="7">
         <v>2.27</v>
       </c>
       <c r="M175" s="7">
         <v>2.27</v>
       </c>
       <c r="N175" s="10">
-        <v>5.67</v>
+        <v>0.2</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="5" t="s">
-        <v>362</v>
+        <v>522</v>
       </c>
       <c r="B176" s="6" t="s">
-        <v>363</v>
+        <v>523</v>
       </c>
       <c r="C176" s="7" t="s">
-        <v>326</v>
+        <v>64</v>
       </c>
       <c r="D176" s="7" t="s">
-        <v>364</v>
+        <v>524</v>
       </c>
       <c r="E176" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G176" s="9" t="s">
-        <v>328</v>
+        <v>66</v>
       </c>
       <c r="H176" s="7" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="I176" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J176" s="10">
-        <v>936</v>
+        <v>144</v>
       </c>
       <c r="L176" s="7">
         <v>2.27</v>
       </c>
       <c r="M176" s="7">
         <v>2.27</v>
       </c>
       <c r="N176" s="10">
-        <v>914.75</v>
+        <v>140.73</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="5" t="s">
-        <v>365</v>
+        <v>525</v>
       </c>
       <c r="B177" s="6" t="s">
-        <v>366</v>
+        <v>526</v>
       </c>
       <c r="C177" s="7" t="s">
-        <v>326</v>
+        <v>64</v>
       </c>
       <c r="D177" s="7" t="s">
-        <v>367</v>
+        <v>527</v>
       </c>
       <c r="E177" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G177" s="9" t="s">
-        <v>328</v>
+        <v>66</v>
       </c>
       <c r="H177" s="7" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="I177" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="J177" s="10">
-        <v>9.4</v>
+      <c r="K177" s="7" t="s">
+        <v>222</v>
       </c>
       <c r="L177" s="7">
         <v>2.27</v>
       </c>
       <c r="M177" s="7">
         <v>2.27</v>
       </c>
-      <c r="N177" s="10">
-        <v>9.19</v>
+      <c r="O177" s="9" t="s">
+        <v>256</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="5" t="s">
-        <v>368</v>
+        <v>528</v>
       </c>
       <c r="B178" s="6" t="s">
-        <v>369</v>
+        <v>529</v>
       </c>
       <c r="C178" s="7" t="s">
-        <v>326</v>
+        <v>64</v>
       </c>
       <c r="D178" s="7" t="s">
-        <v>370</v>
+        <v>530</v>
       </c>
       <c r="E178" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G178" s="9" t="s">
-        <v>328</v>
+        <v>66</v>
       </c>
       <c r="H178" s="7" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="I178" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="J178" s="10">
-        <v>936</v>
+      <c r="K178" s="7" t="s">
+        <v>222</v>
       </c>
       <c r="L178" s="7">
         <v>2.27</v>
       </c>
       <c r="M178" s="7">
         <v>2.27</v>
       </c>
-      <c r="N178" s="10">
-        <v>914.75</v>
+      <c r="O178" s="9" t="s">
+        <v>256</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="5" t="s">
-        <v>371</v>
+        <v>531</v>
       </c>
       <c r="B179" s="6" t="s">
-        <v>372</v>
+        <v>531</v>
       </c>
       <c r="C179" s="7" t="s">
-        <v>326</v>
+        <v>64</v>
       </c>
       <c r="D179" s="7" t="s">
-        <v>373</v>
+        <v>532</v>
       </c>
       <c r="E179" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G179" s="9" t="s">
-        <v>328</v>
+        <v>66</v>
       </c>
       <c r="H179" s="7" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="I179" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J179" s="10">
-        <v>9.4</v>
+        <v>120000</v>
       </c>
       <c r="L179" s="7">
         <v>2.27</v>
       </c>
       <c r="M179" s="7">
         <v>2.27</v>
       </c>
       <c r="N179" s="10">
-        <v>9.19</v>
+        <v>117276</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="5" t="s">
-        <v>374</v>
+        <v>533</v>
       </c>
       <c r="B180" s="6" t="s">
-        <v>375</v>
+        <v>534</v>
       </c>
       <c r="C180" s="7" t="s">
-        <v>326</v>
+        <v>64</v>
       </c>
       <c r="D180" s="7" t="s">
-        <v>376</v>
+        <v>535</v>
       </c>
       <c r="E180" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G180" s="9" t="s">
-        <v>328</v>
+        <v>66</v>
       </c>
       <c r="H180" s="7" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="I180" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K180" s="7" t="s">
-        <v>377</v>
+      <c r="J180" s="10">
+        <v>1.5</v>
       </c>
       <c r="L180" s="7">
         <v>2.27</v>
       </c>
       <c r="M180" s="7">
         <v>2.27</v>
       </c>
-      <c r="O180" s="9" t="s">
-        <v>378</v>
+      <c r="N180" s="10">
+        <v>1.47</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="5" t="s">
-        <v>379</v>
+        <v>536</v>
       </c>
       <c r="B181" s="6" t="s">
-        <v>380</v>
+        <v>537</v>
       </c>
       <c r="C181" s="7" t="s">
-        <v>326</v>
+        <v>64</v>
       </c>
       <c r="D181" s="7" t="s">
-        <v>381</v>
+        <v>538</v>
       </c>
       <c r="E181" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G181" s="9" t="s">
-        <v>328</v>
+        <v>66</v>
       </c>
       <c r="H181" s="7" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="I181" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K181" s="7" t="s">
-        <v>382</v>
+        <v>217</v>
       </c>
       <c r="L181" s="7">
         <v>2.27</v>
       </c>
+      <c r="M181" s="7">
+        <v>2.27</v>
+      </c>
       <c r="O181" s="9" t="s">
-        <v>383</v>
+        <v>539</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="5" t="s">
-        <v>384</v>
+        <v>540</v>
       </c>
       <c r="B182" s="6" t="s">
-        <v>385</v>
+        <v>541</v>
       </c>
       <c r="C182" s="7" t="s">
-        <v>326</v>
+        <v>64</v>
       </c>
       <c r="D182" s="7" t="s">
-        <v>386</v>
+        <v>542</v>
       </c>
       <c r="E182" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G182" s="9" t="s">
-        <v>328</v>
+        <v>66</v>
       </c>
       <c r="H182" s="7" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="I182" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K182" s="7" t="s">
-        <v>387</v>
+        <v>222</v>
       </c>
       <c r="L182" s="7">
         <v>2.27</v>
       </c>
+      <c r="M182" s="7">
+        <v>2.27</v>
+      </c>
       <c r="O182" s="9" t="s">
-        <v>388</v>
+        <v>256</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="5" t="s">
-        <v>389</v>
+        <v>543</v>
       </c>
       <c r="B183" s="6" t="s">
-        <v>390</v>
+        <v>544</v>
       </c>
       <c r="C183" s="7" t="s">
-        <v>326</v>
+        <v>64</v>
       </c>
       <c r="D183" s="7" t="s">
-        <v>391</v>
+        <v>545</v>
       </c>
       <c r="E183" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G183" s="9" t="s">
-        <v>328</v>
+        <v>66</v>
       </c>
       <c r="H183" s="7" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="I183" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="J183" s="10">
-        <v>420</v>
+      <c r="K183" s="7" t="s">
+        <v>227</v>
       </c>
       <c r="L183" s="7">
         <v>2.27</v>
       </c>
       <c r="M183" s="7">
         <v>2.27</v>
       </c>
-      <c r="N183" s="10">
-        <v>410.47</v>
+      <c r="O183" s="9" t="s">
+        <v>365</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="5" t="s">
-        <v>392</v>
+        <v>546</v>
       </c>
       <c r="B184" s="6" t="s">
-        <v>393</v>
+        <v>317</v>
       </c>
       <c r="C184" s="7" t="s">
-        <v>326</v>
+        <v>64</v>
       </c>
       <c r="D184" s="7" t="s">
-        <v>394</v>
+        <v>547</v>
       </c>
       <c r="E184" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G184" s="9" t="s">
-        <v>328</v>
+        <v>66</v>
       </c>
       <c r="H184" s="7" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="I184" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J184" s="10">
-        <v>780</v>
+        <v>150000</v>
       </c>
       <c r="L184" s="7">
         <v>2.27</v>
       </c>
       <c r="M184" s="7">
         <v>2.27</v>
       </c>
       <c r="N184" s="10">
-        <v>762.29</v>
+        <v>146595</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="5" t="s">
-        <v>395</v>
+        <v>548</v>
       </c>
       <c r="B185" s="6" t="s">
-        <v>396</v>
+        <v>549</v>
       </c>
       <c r="C185" s="7" t="s">
-        <v>326</v>
+        <v>64</v>
       </c>
       <c r="D185" s="7" t="s">
-        <v>397</v>
+        <v>550</v>
       </c>
       <c r="E185" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G185" s="9" t="s">
-        <v>328</v>
+        <v>66</v>
       </c>
       <c r="H185" s="7" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="I185" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J185" s="10">
-        <v>1320</v>
+        <v>5400</v>
       </c>
       <c r="L185" s="7">
         <v>2.27</v>
       </c>
       <c r="M185" s="7">
         <v>2.27</v>
       </c>
       <c r="N185" s="10">
-        <v>1290.04</v>
+        <v>5277.42</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="5" t="s">
-        <v>398</v>
+        <v>551</v>
       </c>
       <c r="B186" s="6" t="s">
-        <v>399</v>
+        <v>552</v>
       </c>
       <c r="C186" s="7" t="s">
-        <v>326</v>
+        <v>64</v>
       </c>
       <c r="D186" s="7" t="s">
-        <v>400</v>
+        <v>553</v>
       </c>
       <c r="E186" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G186" s="9" t="s">
-        <v>328</v>
+        <v>66</v>
       </c>
       <c r="H186" s="7" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="I186" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J186" s="10">
-        <v>1440</v>
+        <v>30</v>
       </c>
       <c r="L186" s="7">
         <v>2.27</v>
       </c>
       <c r="M186" s="7">
         <v>2.27</v>
       </c>
       <c r="N186" s="10">
-        <v>1407.31</v>
+        <v>29.32</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="5" t="s">
-        <v>401</v>
+        <v>554</v>
       </c>
       <c r="B187" s="6" t="s">
-        <v>402</v>
+        <v>555</v>
       </c>
       <c r="C187" s="7" t="s">
-        <v>326</v>
+        <v>64</v>
       </c>
       <c r="D187" s="7" t="s">
-        <v>403</v>
+        <v>556</v>
       </c>
       <c r="E187" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G187" s="9" t="s">
-        <v>328</v>
+        <v>66</v>
       </c>
       <c r="H187" s="7" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="I187" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J187" s="10">
-        <v>1020</v>
+        <v>9600</v>
       </c>
       <c r="L187" s="7">
         <v>2.27</v>
       </c>
       <c r="M187" s="7">
         <v>2.27</v>
       </c>
       <c r="N187" s="10">
-        <v>996.85</v>
+        <v>9382.08</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="5" t="s">
-        <v>404</v>
+        <v>557</v>
       </c>
       <c r="B188" s="6" t="s">
-        <v>405</v>
+        <v>558</v>
       </c>
       <c r="C188" s="7" t="s">
-        <v>326</v>
+        <v>64</v>
       </c>
       <c r="D188" s="7" t="s">
-        <v>406</v>
+        <v>559</v>
       </c>
       <c r="E188" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G188" s="9" t="s">
-        <v>328</v>
+        <v>66</v>
       </c>
       <c r="H188" s="7" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="I188" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J188" s="10">
         <v>3000</v>
       </c>
       <c r="L188" s="7">
         <v>2.27</v>
       </c>
       <c r="M188" s="7">
         <v>2.27</v>
       </c>
       <c r="N188" s="10">
         <v>2931.9</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="5" t="s">
-        <v>407</v>
+        <v>560</v>
       </c>
       <c r="B189" s="6" t="s">
-        <v>408</v>
+        <v>561</v>
       </c>
       <c r="C189" s="7" t="s">
-        <v>326</v>
+        <v>64</v>
       </c>
       <c r="D189" s="7" t="s">
-        <v>409</v>
+        <v>562</v>
       </c>
       <c r="E189" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G189" s="9" t="s">
-        <v>328</v>
+        <v>66</v>
       </c>
       <c r="H189" s="7" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="I189" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J189" s="10">
-        <v>3</v>
+        <v>300</v>
       </c>
       <c r="L189" s="7">
         <v>2.27</v>
       </c>
       <c r="M189" s="7">
         <v>2.27</v>
       </c>
       <c r="N189" s="10">
-        <v>2.93</v>
+        <v>293.19</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="5" t="s">
-        <v>410</v>
+        <v>563</v>
       </c>
       <c r="B190" s="6" t="s">
-        <v>411</v>
+        <v>564</v>
       </c>
       <c r="C190" s="7" t="s">
-        <v>326</v>
+        <v>64</v>
       </c>
       <c r="D190" s="7" t="s">
-        <v>412</v>
+        <v>565</v>
       </c>
       <c r="E190" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G190" s="9" t="s">
-        <v>328</v>
+        <v>66</v>
       </c>
       <c r="H190" s="7" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="I190" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J190" s="10">
-        <v>2.5</v>
+        <v>1320</v>
       </c>
       <c r="L190" s="7">
         <v>2.27</v>
       </c>
+      <c r="M190" s="7">
+        <v>2.27</v>
+      </c>
       <c r="N190" s="10">
-        <v>2.44</v>
+        <v>1290.04</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="5" t="s">
-        <v>413</v>
+        <v>566</v>
       </c>
       <c r="B191" s="6" t="s">
-        <v>414</v>
+        <v>567</v>
       </c>
       <c r="C191" s="7" t="s">
-        <v>326</v>
+        <v>64</v>
       </c>
       <c r="D191" s="7" t="s">
-        <v>415</v>
+        <v>568</v>
       </c>
       <c r="E191" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G191" s="9" t="s">
-        <v>328</v>
+        <v>66</v>
       </c>
       <c r="H191" s="7" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="I191" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K191" s="7" t="s">
-        <v>382</v>
+      <c r="J191" s="10">
+        <v>480</v>
       </c>
       <c r="L191" s="7">
         <v>2.27</v>
       </c>
       <c r="M191" s="7">
         <v>2.27</v>
       </c>
-      <c r="O191" s="9" t="s">
-        <v>416</v>
+      <c r="N191" s="10">
+        <v>469.1</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="5" t="s">
-        <v>417</v>
+        <v>569</v>
       </c>
       <c r="B192" s="6" t="s">
-        <v>418</v>
+        <v>570</v>
       </c>
       <c r="C192" s="7" t="s">
-        <v>326</v>
+        <v>64</v>
       </c>
       <c r="D192" s="7" t="s">
-        <v>419</v>
+        <v>571</v>
       </c>
       <c r="E192" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G192" s="9" t="s">
-        <v>328</v>
+        <v>66</v>
       </c>
       <c r="H192" s="7" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="I192" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J192" s="10">
-        <v>360</v>
+        <v>780</v>
       </c>
       <c r="L192" s="7">
         <v>2.27</v>
       </c>
       <c r="M192" s="7">
         <v>2.27</v>
       </c>
       <c r="N192" s="10">
-        <v>351.83</v>
+        <v>762.29</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="5" t="s">
-        <v>420</v>
+        <v>572</v>
       </c>
       <c r="B193" s="6" t="s">
-        <v>421</v>
+        <v>573</v>
       </c>
       <c r="C193" s="7" t="s">
-        <v>326</v>
+        <v>64</v>
       </c>
       <c r="D193" s="7" t="s">
-        <v>422</v>
+        <v>574</v>
       </c>
       <c r="E193" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G193" s="9" t="s">
-        <v>328</v>
+        <v>66</v>
       </c>
       <c r="H193" s="7" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="I193" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J193" s="10">
-        <v>5</v>
+        <v>240</v>
       </c>
       <c r="L193" s="7">
         <v>2.27</v>
       </c>
       <c r="M193" s="7">
         <v>2.27</v>
       </c>
       <c r="N193" s="10">
-        <v>4.89</v>
+        <v>234.55</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="5" t="s">
-        <v>423</v>
+        <v>575</v>
       </c>
       <c r="B194" s="6" t="s">
-        <v>424</v>
+        <v>576</v>
       </c>
       <c r="C194" s="7" t="s">
-        <v>326</v>
+        <v>64</v>
       </c>
       <c r="D194" s="7" t="s">
-        <v>425</v>
+        <v>577</v>
       </c>
       <c r="E194" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G194" s="9" t="s">
-        <v>328</v>
+        <v>66</v>
       </c>
       <c r="H194" s="7" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="I194" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J194" s="10">
-        <v>5.4</v>
+        <v>240</v>
       </c>
       <c r="L194" s="7">
         <v>2.27</v>
       </c>
       <c r="M194" s="7">
         <v>2.27</v>
       </c>
       <c r="N194" s="10">
-        <v>5.28</v>
+        <v>234.55</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="5" t="s">
-        <v>426</v>
+        <v>578</v>
       </c>
       <c r="B195" s="6" t="s">
-        <v>427</v>
+        <v>579</v>
       </c>
       <c r="C195" s="7" t="s">
-        <v>326</v>
+        <v>64</v>
       </c>
       <c r="D195" s="7" t="s">
-        <v>428</v>
+        <v>580</v>
       </c>
       <c r="E195" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G195" s="9" t="s">
-        <v>328</v>
+        <v>66</v>
       </c>
       <c r="H195" s="7" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="I195" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K195" s="7" t="s">
-        <v>382</v>
+        <v>222</v>
       </c>
       <c r="L195" s="7">
         <v>2.27</v>
       </c>
       <c r="M195" s="7">
         <v>2.27</v>
       </c>
       <c r="O195" s="9" t="s">
-        <v>416</v>
+        <v>256</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="5" t="s">
-        <v>429</v>
+        <v>581</v>
       </c>
       <c r="B196" s="6" t="s">
-        <v>430</v>
+        <v>582</v>
       </c>
       <c r="C196" s="7" t="s">
-        <v>23</v>
+        <v>64</v>
       </c>
       <c r="D196" s="7" t="s">
-        <v>431</v>
+        <v>583</v>
       </c>
       <c r="E196" s="7" t="s">
-        <v>25</v>
+        <v>15</v>
+      </c>
+      <c r="G196" s="9" t="s">
+        <v>66</v>
       </c>
       <c r="H196" s="7" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="I196" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J196" s="10">
-        <v>5500</v>
+        <v>120</v>
       </c>
       <c r="L196" s="7">
         <v>2.27</v>
       </c>
+      <c r="M196" s="7">
+        <v>2.27</v>
+      </c>
       <c r="N196" s="10">
-        <v>5375.15</v>
+        <v>117.28</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="5" t="s">
-        <v>432</v>
+        <v>584</v>
       </c>
       <c r="B197" s="6" t="s">
-        <v>433</v>
+        <v>585</v>
       </c>
       <c r="C197" s="7" t="s">
-        <v>23</v>
+        <v>64</v>
       </c>
       <c r="D197" s="7" t="s">
-        <v>434</v>
+        <v>586</v>
       </c>
       <c r="E197" s="7" t="s">
-        <v>25</v>
+        <v>15</v>
+      </c>
+      <c r="G197" s="9" t="s">
+        <v>66</v>
       </c>
       <c r="H197" s="7" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="I197" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J197" s="10">
-        <v>19250</v>
+        <v>480</v>
       </c>
       <c r="L197" s="7">
         <v>2.27</v>
       </c>
+      <c r="M197" s="7">
+        <v>2.27</v>
+      </c>
       <c r="N197" s="10">
-        <v>18813.03</v>
+        <v>469.1</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="5" t="s">
-        <v>435</v>
+        <v>587</v>
       </c>
       <c r="B198" s="6" t="s">
-        <v>436</v>
+        <v>588</v>
       </c>
       <c r="C198" s="7" t="s">
-        <v>23</v>
+        <v>64</v>
       </c>
       <c r="D198" s="7" t="s">
-        <v>437</v>
+        <v>589</v>
       </c>
       <c r="E198" s="7" t="s">
-        <v>25</v>
+        <v>15</v>
+      </c>
+      <c r="G198" s="9" t="s">
+        <v>66</v>
       </c>
       <c r="H198" s="7" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="I198" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J198" s="10">
-        <v>16500</v>
+        <v>780</v>
       </c>
       <c r="L198" s="7">
         <v>2.27</v>
       </c>
+      <c r="M198" s="7">
+        <v>2.27</v>
+      </c>
       <c r="N198" s="10">
-        <v>16125.45</v>
+        <v>762.29</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="5" t="s">
-        <v>438</v>
+        <v>590</v>
       </c>
       <c r="B199" s="6" t="s">
-        <v>439</v>
+        <v>591</v>
       </c>
       <c r="C199" s="7" t="s">
-        <v>23</v>
+        <v>64</v>
       </c>
       <c r="D199" s="7" t="s">
-        <v>440</v>
+        <v>592</v>
       </c>
       <c r="E199" s="7" t="s">
-        <v>25</v>
+        <v>15</v>
+      </c>
+      <c r="G199" s="9" t="s">
+        <v>66</v>
       </c>
       <c r="H199" s="7" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="I199" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J199" s="10">
-        <v>11000</v>
+        <v>4800</v>
       </c>
       <c r="L199" s="7">
         <v>2.27</v>
       </c>
+      <c r="M199" s="7">
+        <v>2.27</v>
+      </c>
       <c r="N199" s="10">
-        <v>10750.3</v>
+        <v>4691.04</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="5" t="s">
-        <v>441</v>
+        <v>593</v>
       </c>
       <c r="B200" s="6" t="s">
-        <v>430</v>
+        <v>594</v>
       </c>
       <c r="C200" s="7" t="s">
-        <v>23</v>
+        <v>64</v>
       </c>
       <c r="D200" s="7" t="s">
-        <v>442</v>
+        <v>595</v>
       </c>
       <c r="E200" s="7" t="s">
-        <v>25</v>
+        <v>15</v>
+      </c>
+      <c r="G200" s="9" t="s">
+        <v>66</v>
       </c>
       <c r="H200" s="7" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="I200" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J200" s="10">
-        <v>2750</v>
+        <v>7800</v>
       </c>
       <c r="L200" s="7">
         <v>2.27</v>
       </c>
+      <c r="M200" s="7">
+        <v>2.27</v>
+      </c>
       <c r="N200" s="10">
-        <v>2687.58</v>
+        <v>7622.94</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="5" t="s">
-        <v>443</v>
+        <v>596</v>
       </c>
       <c r="B201" s="6" t="s">
-        <v>444</v>
+        <v>597</v>
       </c>
       <c r="C201" s="7" t="s">
-        <v>23</v>
+        <v>64</v>
       </c>
       <c r="D201" s="7" t="s">
-        <v>445</v>
+        <v>598</v>
       </c>
       <c r="E201" s="7" t="s">
-        <v>25</v>
+        <v>15</v>
+      </c>
+      <c r="G201" s="9" t="s">
+        <v>66</v>
       </c>
       <c r="H201" s="7" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="I201" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J201" s="10">
-        <v>528000</v>
+        <v>360</v>
       </c>
       <c r="L201" s="7">
         <v>2.27</v>
       </c>
+      <c r="M201" s="7">
+        <v>2.27</v>
+      </c>
       <c r="N201" s="10">
-        <v>516014.4</v>
+        <v>351.83</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="5" t="s">
-        <v>446</v>
+        <v>599</v>
       </c>
       <c r="B202" s="6" t="s">
-        <v>444</v>
+        <v>600</v>
       </c>
       <c r="C202" s="7" t="s">
-        <v>23</v>
+        <v>64</v>
       </c>
       <c r="D202" s="7" t="s">
-        <v>447</v>
+        <v>601</v>
       </c>
       <c r="E202" s="7" t="s">
-        <v>25</v>
+        <v>15</v>
+      </c>
+      <c r="G202" s="9" t="s">
+        <v>66</v>
       </c>
       <c r="H202" s="7" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="I202" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J202" s="10">
-        <v>264000</v>
+        <v>576</v>
       </c>
       <c r="L202" s="7">
         <v>2.27</v>
       </c>
+      <c r="M202" s="7">
+        <v>2.27</v>
+      </c>
       <c r="N202" s="10">
-        <v>258007.2</v>
+        <v>562.92</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="5" t="s">
-        <v>448</v>
+        <v>602</v>
       </c>
       <c r="B203" s="6" t="s">
-        <v>444</v>
+        <v>603</v>
       </c>
       <c r="C203" s="7" t="s">
-        <v>23</v>
+        <v>64</v>
       </c>
       <c r="D203" s="7" t="s">
-        <v>449</v>
+        <v>604</v>
       </c>
       <c r="E203" s="7" t="s">
-        <v>25</v>
+        <v>15</v>
+      </c>
+      <c r="G203" s="9" t="s">
+        <v>66</v>
       </c>
       <c r="H203" s="7" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="I203" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J203" s="10">
-        <v>132000</v>
+        <v>924</v>
       </c>
       <c r="L203" s="7">
         <v>2.27</v>
       </c>
+      <c r="M203" s="7">
+        <v>2.27</v>
+      </c>
       <c r="N203" s="10">
-        <v>129003.6</v>
+        <v>903.03</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="5" t="s">
-        <v>450</v>
+        <v>605</v>
       </c>
       <c r="B204" s="6" t="s">
-        <v>451</v>
+        <v>606</v>
       </c>
       <c r="C204" s="7" t="s">
-        <v>23</v>
+        <v>64</v>
       </c>
       <c r="D204" s="7" t="s">
-        <v>452</v>
+        <v>607</v>
       </c>
       <c r="E204" s="7" t="s">
-        <v>25</v>
+        <v>15</v>
+      </c>
+      <c r="G204" s="9" t="s">
+        <v>66</v>
       </c>
       <c r="H204" s="7" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="I204" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J204" s="10">
-        <v>27500</v>
+        <v>60</v>
       </c>
       <c r="L204" s="7">
         <v>2.27</v>
       </c>
+      <c r="M204" s="7">
+        <v>2.27</v>
+      </c>
       <c r="N204" s="10">
-        <v>26875.75</v>
+        <v>58.64</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="5" t="s">
-        <v>261</v>
+        <v>608</v>
       </c>
       <c r="B205" s="6" t="s">
-        <v>444</v>
+        <v>606</v>
       </c>
       <c r="C205" s="7" t="s">
-        <v>23</v>
+        <v>64</v>
       </c>
       <c r="D205" s="7" t="s">
-        <v>453</v>
+        <v>609</v>
       </c>
       <c r="E205" s="7" t="s">
-        <v>25</v>
+        <v>15</v>
+      </c>
+      <c r="G205" s="9" t="s">
+        <v>66</v>
       </c>
       <c r="H205" s="7" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="I205" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J205" s="10">
-        <v>275</v>
+        <v>1</v>
       </c>
       <c r="L205" s="7">
         <v>2.27</v>
       </c>
+      <c r="M205" s="7">
+        <v>2.27</v>
+      </c>
       <c r="N205" s="10">
-        <v>268.76</v>
+        <v>0.98</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="5" t="s">
-        <v>454</v>
+        <v>610</v>
       </c>
       <c r="B206" s="6" t="s">
-        <v>455</v>
+        <v>561</v>
       </c>
       <c r="C206" s="7" t="s">
-        <v>23</v>
+        <v>64</v>
       </c>
       <c r="D206" s="7" t="s">
-        <v>456</v>
+        <v>611</v>
       </c>
       <c r="E206" s="7" t="s">
-        <v>25</v>
+        <v>15</v>
+      </c>
+      <c r="G206" s="9" t="s">
+        <v>66</v>
       </c>
       <c r="H206" s="7" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="I206" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J206" s="10">
-        <v>1250</v>
+        <v>3</v>
       </c>
       <c r="L206" s="7">
         <v>2.27</v>
       </c>
+      <c r="M206" s="7">
+        <v>2.27</v>
+      </c>
       <c r="N206" s="10">
-        <v>1221.63</v>
+        <v>2.93</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="5" t="s">
-        <v>457</v>
+        <v>612</v>
       </c>
       <c r="B207" s="6" t="s">
-        <v>458</v>
+        <v>567</v>
       </c>
       <c r="C207" s="7" t="s">
-        <v>23</v>
+        <v>64</v>
       </c>
       <c r="D207" s="7" t="s">
-        <v>459</v>
+        <v>613</v>
       </c>
       <c r="E207" s="7" t="s">
-        <v>25</v>
+        <v>15</v>
+      </c>
+      <c r="G207" s="9" t="s">
+        <v>66</v>
       </c>
       <c r="H207" s="7" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="I207" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J207" s="10">
-        <v>26400</v>
+        <v>4.8</v>
       </c>
       <c r="L207" s="7">
         <v>2.27</v>
       </c>
+      <c r="M207" s="7">
+        <v>2.27</v>
+      </c>
       <c r="N207" s="10">
-        <v>25800.72</v>
+        <v>4.69</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="5" t="s">
-        <v>460</v>
+        <v>614</v>
       </c>
       <c r="B208" s="6" t="s">
-        <v>458</v>
+        <v>615</v>
       </c>
       <c r="C208" s="7" t="s">
-        <v>23</v>
+        <v>64</v>
       </c>
       <c r="D208" s="7" t="s">
-        <v>461</v>
+        <v>616</v>
       </c>
       <c r="E208" s="7" t="s">
-        <v>25</v>
+        <v>15</v>
+      </c>
+      <c r="G208" s="9" t="s">
+        <v>66</v>
       </c>
       <c r="H208" s="7" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="I208" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J208" s="10">
-        <v>52800</v>
+        <v>7.8</v>
       </c>
       <c r="L208" s="7">
         <v>2.27</v>
       </c>
+      <c r="M208" s="7">
+        <v>2.27</v>
+      </c>
       <c r="N208" s="10">
-        <v>51601.44</v>
+        <v>7.62</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="5" t="s">
-        <v>462</v>
+        <v>617</v>
       </c>
       <c r="B209" s="6" t="s">
-        <v>463</v>
+        <v>597</v>
       </c>
       <c r="C209" s="7" t="s">
-        <v>23</v>
+        <v>64</v>
       </c>
       <c r="D209" s="7" t="s">
-        <v>464</v>
+        <v>618</v>
       </c>
       <c r="E209" s="7" t="s">
-        <v>25</v>
+        <v>15</v>
+      </c>
+      <c r="G209" s="9" t="s">
+        <v>66</v>
       </c>
       <c r="H209" s="7" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="I209" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J209" s="10">
-        <v>8250</v>
+        <v>3.6</v>
       </c>
       <c r="L209" s="7">
         <v>2.27</v>
       </c>
+      <c r="M209" s="7">
+        <v>2.27</v>
+      </c>
       <c r="N209" s="10">
-        <v>8062.73</v>
+        <v>3.52</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="5" t="s">
-        <v>465</v>
+        <v>619</v>
       </c>
       <c r="B210" s="6" t="s">
-        <v>466</v>
+        <v>620</v>
       </c>
       <c r="C210" s="7" t="s">
-        <v>23</v>
+        <v>64</v>
       </c>
       <c r="D210" s="7" t="s">
-        <v>467</v>
+        <v>621</v>
       </c>
       <c r="E210" s="7" t="s">
-        <v>25</v>
+        <v>15</v>
+      </c>
+      <c r="G210" s="9" t="s">
+        <v>66</v>
       </c>
       <c r="H210" s="7" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="I210" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J210" s="10">
-        <v>750</v>
+        <v>5.76</v>
       </c>
       <c r="L210" s="7">
         <v>2.27</v>
       </c>
+      <c r="M210" s="7">
+        <v>2.27</v>
+      </c>
       <c r="N210" s="10">
-        <v>732.98</v>
+        <v>5.63</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="5" t="s">
-        <v>468</v>
+        <v>622</v>
       </c>
       <c r="B211" s="6" t="s">
-        <v>469</v>
+        <v>603</v>
       </c>
       <c r="C211" s="7" t="s">
-        <v>23</v>
+        <v>64</v>
       </c>
       <c r="D211" s="7" t="s">
-        <v>470</v>
+        <v>623</v>
       </c>
       <c r="E211" s="7" t="s">
-        <v>25</v>
+        <v>15</v>
+      </c>
+      <c r="G211" s="9" t="s">
+        <v>66</v>
       </c>
       <c r="H211" s="7" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="I211" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J211" s="10">
-        <v>5500</v>
+        <v>9.24</v>
       </c>
       <c r="L211" s="7">
         <v>2.27</v>
       </c>
+      <c r="M211" s="7">
+        <v>2.27</v>
+      </c>
       <c r="N211" s="10">
-        <v>5375.15</v>
+        <v>9.03</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="5" t="s">
-        <v>471</v>
+        <v>624</v>
       </c>
       <c r="B212" s="6" t="s">
-        <v>472</v>
+        <v>573</v>
       </c>
       <c r="C212" s="7" t="s">
-        <v>326</v>
+        <v>64</v>
       </c>
       <c r="D212" s="7" t="s">
-        <v>473</v>
+        <v>625</v>
       </c>
       <c r="E212" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G212" s="9" t="s">
-        <v>328</v>
+        <v>66</v>
       </c>
       <c r="H212" s="7" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="I212" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J212" s="10">
-        <v>1248</v>
+        <v>2.4</v>
       </c>
       <c r="L212" s="7">
         <v>2.27</v>
       </c>
       <c r="M212" s="7">
         <v>2.27</v>
       </c>
       <c r="N212" s="10">
-        <v>1219.67</v>
+        <v>2.35</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="5" t="s">
-        <v>474</v>
+        <v>626</v>
       </c>
       <c r="B213" s="6" t="s">
-        <v>475</v>
+        <v>576</v>
       </c>
       <c r="C213" s="7" t="s">
-        <v>326</v>
+        <v>64</v>
       </c>
       <c r="D213" s="7" t="s">
-        <v>476</v>
+        <v>627</v>
       </c>
       <c r="E213" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G213" s="9" t="s">
-        <v>328</v>
+        <v>66</v>
       </c>
       <c r="H213" s="7" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="I213" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J213" s="10">
-        <v>1584</v>
+        <v>2.4</v>
       </c>
       <c r="L213" s="7">
         <v>2.27</v>
       </c>
       <c r="M213" s="7">
         <v>2.27</v>
       </c>
       <c r="N213" s="10">
-        <v>1548.04</v>
+        <v>2.35</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="5" t="s">
-        <v>477</v>
+        <v>628</v>
       </c>
       <c r="B214" s="6" t="s">
-        <v>478</v>
+        <v>446</v>
       </c>
       <c r="C214" s="7" t="s">
-        <v>326</v>
+        <v>64</v>
       </c>
       <c r="D214" s="7" t="s">
-        <v>479</v>
+        <v>629</v>
       </c>
       <c r="E214" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G214" s="9" t="s">
-        <v>328</v>
+        <v>66</v>
       </c>
       <c r="H214" s="7" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="I214" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="J214" s="10">
-        <v>288</v>
+      <c r="K214" s="7" t="s">
+        <v>222</v>
       </c>
       <c r="L214" s="7">
         <v>2.27</v>
       </c>
       <c r="M214" s="7">
         <v>2.27</v>
       </c>
-      <c r="N214" s="10">
-        <v>281.46</v>
+      <c r="O214" s="9" t="s">
+        <v>256</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="5" t="s">
-        <v>480</v>
+        <v>630</v>
       </c>
       <c r="B215" s="6" t="s">
-        <v>481</v>
+        <v>631</v>
       </c>
       <c r="C215" s="7" t="s">
-        <v>13</v>
+        <v>64</v>
       </c>
       <c r="D215" s="7" t="s">
-        <v>482</v>
+        <v>632</v>
       </c>
       <c r="E215" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G215" s="9" t="s">
-        <v>328</v>
+        <v>66</v>
       </c>
       <c r="H215" s="7" t="s">
-        <v>483</v>
+        <v>37</v>
       </c>
       <c r="I215" s="7" t="s">
-        <v>484</v>
-[...2 lines deleted...]
-        <v>110</v>
+        <v>18</v>
+      </c>
+      <c r="K215" s="7" t="s">
+        <v>227</v>
       </c>
       <c r="L215" s="7">
         <v>2.27</v>
       </c>
       <c r="M215" s="7">
         <v>2.27</v>
       </c>
-      <c r="N215" s="10">
-        <v>107.5</v>
+      <c r="O215" s="9" t="s">
+        <v>365</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="5" t="s">
-        <v>485</v>
+        <v>633</v>
       </c>
       <c r="B216" s="6" t="s">
-        <v>486</v>
+        <v>634</v>
       </c>
       <c r="C216" s="7" t="s">
-        <v>13</v>
+        <v>64</v>
       </c>
       <c r="D216" s="7" t="s">
-        <v>487</v>
+        <v>635</v>
       </c>
       <c r="E216" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G216" s="9" t="s">
-        <v>328</v>
+        <v>66</v>
       </c>
       <c r="H216" s="7" t="s">
-        <v>483</v>
+        <v>37</v>
       </c>
       <c r="I216" s="7" t="s">
-        <v>484</v>
+        <v>18</v>
       </c>
       <c r="J216" s="10">
-        <v>60</v>
+        <v>180</v>
       </c>
       <c r="L216" s="7">
         <v>2.27</v>
       </c>
       <c r="M216" s="7">
         <v>2.27</v>
       </c>
       <c r="N216" s="10">
-        <v>58.64</v>
+        <v>175.91</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="5" t="s">
-        <v>488</v>
+        <v>636</v>
       </c>
       <c r="B217" s="6" t="s">
-        <v>489</v>
+        <v>634</v>
       </c>
       <c r="C217" s="7" t="s">
-        <v>13</v>
+        <v>64</v>
       </c>
       <c r="D217" s="7" t="s">
-        <v>490</v>
+        <v>637</v>
       </c>
       <c r="E217" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G217" s="9" t="s">
-        <v>328</v>
+        <v>66</v>
       </c>
       <c r="H217" s="7" t="s">
-        <v>483</v>
+        <v>37</v>
       </c>
       <c r="I217" s="7" t="s">
-        <v>484</v>
+        <v>18</v>
       </c>
       <c r="J217" s="10">
-        <v>24</v>
+        <v>1.8</v>
       </c>
       <c r="L217" s="7">
         <v>2.27</v>
       </c>
       <c r="M217" s="7">
         <v>2.27</v>
       </c>
       <c r="N217" s="10">
-        <v>23.46</v>
+        <v>1.76</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="5" t="s">
-        <v>491</v>
+        <v>638</v>
       </c>
       <c r="B218" s="6" t="s">
-        <v>492</v>
+        <v>639</v>
       </c>
       <c r="C218" s="7" t="s">
-        <v>13</v>
+        <v>64</v>
       </c>
       <c r="D218" s="7" t="s">
-        <v>493</v>
+        <v>640</v>
       </c>
       <c r="E218" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G218" s="9" t="s">
-        <v>328</v>
+        <v>66</v>
       </c>
       <c r="H218" s="7" t="s">
-        <v>494</v>
+        <v>37</v>
       </c>
       <c r="I218" s="7" t="s">
-        <v>484</v>
+        <v>18</v>
       </c>
       <c r="J218" s="10">
-        <v>3400</v>
+        <v>120</v>
       </c>
       <c r="L218" s="7">
         <v>2.27</v>
       </c>
       <c r="M218" s="7">
         <v>2.27</v>
       </c>
       <c r="N218" s="10">
-        <v>3322.82</v>
+        <v>117.28</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="5" t="s">
-        <v>495</v>
+        <v>641</v>
       </c>
       <c r="B219" s="6" t="s">
-        <v>496</v>
+        <v>639</v>
       </c>
       <c r="C219" s="7" t="s">
-        <v>13</v>
+        <v>64</v>
       </c>
       <c r="D219" s="7" t="s">
-        <v>497</v>
+        <v>642</v>
       </c>
       <c r="E219" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G219" s="9" t="s">
-        <v>328</v>
+        <v>66</v>
       </c>
       <c r="H219" s="7" t="s">
-        <v>494</v>
+        <v>37</v>
       </c>
       <c r="I219" s="7" t="s">
-        <v>484</v>
+        <v>18</v>
       </c>
       <c r="J219" s="10">
-        <v>1700</v>
+        <v>1.2</v>
       </c>
       <c r="L219" s="7">
         <v>2.27</v>
       </c>
       <c r="M219" s="7">
         <v>2.27</v>
       </c>
       <c r="N219" s="10">
-        <v>1661.41</v>
+        <v>1.17</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="5" t="s">
-        <v>498</v>
+        <v>643</v>
       </c>
       <c r="B220" s="6" t="s">
-        <v>499</v>
+        <v>644</v>
       </c>
       <c r="C220" s="7" t="s">
-        <v>13</v>
+        <v>64</v>
       </c>
       <c r="D220" s="7" t="s">
-        <v>500</v>
+        <v>645</v>
       </c>
       <c r="E220" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G220" s="9" t="s">
-        <v>328</v>
+        <v>66</v>
       </c>
       <c r="H220" s="7" t="s">
-        <v>494</v>
+        <v>37</v>
       </c>
       <c r="I220" s="7" t="s">
-        <v>484</v>
+        <v>18</v>
       </c>
       <c r="J220" s="10">
-        <v>850</v>
+        <v>4.8</v>
       </c>
       <c r="L220" s="7">
         <v>2.27</v>
       </c>
       <c r="M220" s="7">
         <v>2.27</v>
       </c>
       <c r="N220" s="10">
-        <v>830.71</v>
+        <v>4.69</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="5" t="s">
-        <v>501</v>
+        <v>646</v>
       </c>
       <c r="B221" s="6" t="s">
-        <v>502</v>
+        <v>647</v>
       </c>
       <c r="C221" s="7" t="s">
-        <v>13</v>
+        <v>64</v>
       </c>
       <c r="D221" s="7" t="s">
-        <v>503</v>
+        <v>648</v>
       </c>
       <c r="E221" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G221" s="9" t="s">
-        <v>328</v>
+        <v>66</v>
       </c>
       <c r="H221" s="7" t="s">
-        <v>483</v>
+        <v>37</v>
       </c>
       <c r="I221" s="7" t="s">
-        <v>484</v>
+        <v>18</v>
       </c>
       <c r="J221" s="10">
-        <v>96</v>
+        <v>16</v>
       </c>
       <c r="L221" s="7">
         <v>2.27</v>
       </c>
       <c r="M221" s="7">
         <v>2.27</v>
       </c>
       <c r="N221" s="10">
-        <v>93.82</v>
+        <v>15.64</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="5" t="s">
-        <v>504</v>
+        <v>649</v>
       </c>
       <c r="B222" s="6" t="s">
-        <v>505</v>
+        <v>650</v>
       </c>
       <c r="C222" s="7" t="s">
-        <v>13</v>
+        <v>64</v>
       </c>
       <c r="D222" s="7" t="s">
-        <v>506</v>
+        <v>651</v>
       </c>
       <c r="E222" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G222" s="9" t="s">
-        <v>328</v>
+        <v>66</v>
       </c>
       <c r="H222" s="7" t="s">
-        <v>483</v>
+        <v>37</v>
       </c>
       <c r="I222" s="7" t="s">
-        <v>484</v>
+        <v>18</v>
       </c>
       <c r="J222" s="10">
-        <v>80</v>
+        <v>2.5</v>
       </c>
       <c r="L222" s="7">
         <v>2.27</v>
       </c>
       <c r="M222" s="7">
         <v>2.27</v>
       </c>
       <c r="N222" s="10">
-        <v>78.18</v>
+        <v>2.44</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="5" t="s">
-        <v>507</v>
+        <v>652</v>
       </c>
       <c r="B223" s="6" t="s">
-        <v>508</v>
+        <v>653</v>
       </c>
       <c r="C223" s="7" t="s">
-        <v>13</v>
+        <v>64</v>
       </c>
       <c r="D223" s="7" t="s">
-        <v>509</v>
+        <v>654</v>
       </c>
       <c r="E223" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G223" s="9" t="s">
-        <v>328</v>
+        <v>66</v>
       </c>
       <c r="H223" s="7" t="s">
-        <v>483</v>
+        <v>37</v>
       </c>
       <c r="I223" s="7" t="s">
-        <v>484</v>
+        <v>18</v>
       </c>
       <c r="J223" s="10">
-        <v>3000</v>
+        <v>240</v>
       </c>
       <c r="L223" s="7">
         <v>2.27</v>
       </c>
       <c r="M223" s="7">
         <v>2.27</v>
       </c>
       <c r="N223" s="10">
-        <v>2931.9</v>
+        <v>234.55</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="5" t="s">
-        <v>510</v>
+        <v>655</v>
       </c>
       <c r="B224" s="6" t="s">
-        <v>511</v>
+        <v>653</v>
       </c>
       <c r="C224" s="7" t="s">
-        <v>13</v>
+        <v>64</v>
       </c>
       <c r="D224" s="7" t="s">
-        <v>512</v>
+        <v>656</v>
       </c>
       <c r="E224" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G224" s="9" t="s">
-        <v>328</v>
+        <v>66</v>
       </c>
       <c r="H224" s="7" t="s">
-        <v>483</v>
+        <v>37</v>
       </c>
       <c r="I224" s="7" t="s">
-        <v>484</v>
+        <v>18</v>
       </c>
       <c r="J224" s="10">
-        <v>17.5</v>
+        <v>2.4</v>
       </c>
       <c r="L224" s="7">
         <v>2.27</v>
       </c>
       <c r="M224" s="7">
         <v>2.27</v>
       </c>
       <c r="N224" s="10">
-        <v>17.1</v>
+        <v>2.35</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="5" t="s">
-        <v>513</v>
+        <v>657</v>
       </c>
       <c r="B225" s="6" t="s">
-        <v>502</v>
+        <v>658</v>
       </c>
       <c r="C225" s="7" t="s">
-        <v>13</v>
+        <v>64</v>
       </c>
       <c r="D225" s="7" t="s">
-        <v>514</v>
+        <v>659</v>
       </c>
       <c r="E225" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G225" s="9" t="s">
-        <v>328</v>
+        <v>66</v>
       </c>
       <c r="H225" s="7" t="s">
-        <v>483</v>
+        <v>37</v>
       </c>
       <c r="I225" s="7" t="s">
-        <v>484</v>
+        <v>18</v>
       </c>
       <c r="J225" s="10">
-        <v>21</v>
+        <v>2</v>
       </c>
       <c r="L225" s="7">
         <v>2.27</v>
       </c>
       <c r="M225" s="7">
         <v>2.27</v>
       </c>
       <c r="N225" s="10">
-        <v>20.52</v>
+        <v>1.95</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="5" t="s">
-        <v>515</v>
+        <v>660</v>
       </c>
       <c r="B226" s="6" t="s">
-        <v>505</v>
+        <v>661</v>
       </c>
       <c r="C226" s="7" t="s">
-        <v>13</v>
+        <v>64</v>
       </c>
       <c r="D226" s="7" t="s">
-        <v>516</v>
+        <v>662</v>
       </c>
       <c r="E226" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G226" s="9" t="s">
-        <v>328</v>
+        <v>66</v>
       </c>
       <c r="H226" s="7" t="s">
-        <v>483</v>
+        <v>37</v>
       </c>
       <c r="I226" s="7" t="s">
-        <v>484</v>
+        <v>18</v>
       </c>
       <c r="J226" s="10">
-        <v>60</v>
+        <v>240</v>
       </c>
       <c r="L226" s="7">
         <v>2.27</v>
       </c>
       <c r="M226" s="7">
         <v>2.27</v>
       </c>
       <c r="N226" s="10">
-        <v>58.64</v>
+        <v>234.55</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="5" t="s">
-        <v>517</v>
+        <v>663</v>
       </c>
       <c r="B227" s="6" t="s">
-        <v>502</v>
+        <v>664</v>
       </c>
       <c r="C227" s="7" t="s">
-        <v>13</v>
+        <v>64</v>
       </c>
       <c r="D227" s="7" t="s">
-        <v>518</v>
+        <v>665</v>
       </c>
       <c r="E227" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G227" s="9" t="s">
-        <v>328</v>
+        <v>66</v>
       </c>
       <c r="H227" s="7" t="s">
-        <v>483</v>
+        <v>37</v>
       </c>
       <c r="I227" s="7" t="s">
-        <v>484</v>
+        <v>18</v>
       </c>
       <c r="J227" s="10">
-        <v>72</v>
+        <v>240</v>
       </c>
       <c r="L227" s="7">
         <v>2.27</v>
       </c>
       <c r="M227" s="7">
         <v>2.27</v>
       </c>
       <c r="N227" s="10">
-        <v>70.37</v>
+        <v>234.55</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="5" t="s">
-        <v>519</v>
+        <v>329</v>
       </c>
       <c r="B228" s="6" t="s">
-        <v>520</v>
+        <v>666</v>
       </c>
       <c r="C228" s="7" t="s">
-        <v>13</v>
+        <v>64</v>
       </c>
       <c r="D228" s="7" t="s">
-        <v>521</v>
+        <v>667</v>
       </c>
       <c r="E228" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G228" s="9" t="s">
-        <v>328</v>
+        <v>66</v>
       </c>
       <c r="H228" s="7" t="s">
-        <v>483</v>
+        <v>37</v>
       </c>
       <c r="I228" s="7" t="s">
-        <v>484</v>
+        <v>18</v>
       </c>
       <c r="J228" s="10">
-        <v>550</v>
+        <v>1152</v>
       </c>
       <c r="L228" s="7">
         <v>2.27</v>
       </c>
       <c r="M228" s="7">
         <v>2.27</v>
       </c>
       <c r="N228" s="10">
-        <v>537.52</v>
+        <v>1125.85</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="5" t="s">
-        <v>522</v>
+        <v>668</v>
       </c>
       <c r="B229" s="6" t="s">
-        <v>523</v>
+        <v>669</v>
       </c>
       <c r="C229" s="7" t="s">
-        <v>13</v>
+        <v>64</v>
       </c>
       <c r="D229" s="7" t="s">
-        <v>524</v>
+        <v>670</v>
       </c>
       <c r="E229" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G229" s="9" t="s">
-        <v>328</v>
+        <v>66</v>
       </c>
       <c r="H229" s="7" t="s">
-        <v>483</v>
+        <v>37</v>
       </c>
       <c r="I229" s="7" t="s">
-        <v>484</v>
+        <v>18</v>
       </c>
       <c r="J229" s="10">
-        <v>200</v>
+        <v>960</v>
       </c>
       <c r="L229" s="7">
         <v>2.27</v>
       </c>
       <c r="M229" s="7">
         <v>2.27</v>
       </c>
       <c r="N229" s="10">
-        <v>195.46</v>
+        <v>938.21</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="5" t="s">
-        <v>525</v>
+        <v>671</v>
       </c>
       <c r="B230" s="6" t="s">
-        <v>526</v>
+        <v>672</v>
       </c>
       <c r="C230" s="7" t="s">
-        <v>13</v>
+        <v>64</v>
       </c>
       <c r="D230" s="7" t="s">
-        <v>527</v>
+        <v>673</v>
       </c>
       <c r="E230" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G230" s="9" t="s">
-        <v>328</v>
+        <v>66</v>
       </c>
       <c r="H230" s="7" t="s">
-        <v>483</v>
+        <v>37</v>
       </c>
       <c r="I230" s="7" t="s">
-        <v>484</v>
-[...2 lines deleted...]
-        <v>145</v>
+        <v>18</v>
+      </c>
+      <c r="K230" s="7" t="s">
+        <v>227</v>
       </c>
       <c r="L230" s="7">
         <v>2.27</v>
       </c>
       <c r="M230" s="7">
         <v>2.27</v>
       </c>
-      <c r="N230" s="10">
-        <v>141.71</v>
+      <c r="O230" s="9" t="s">
+        <v>365</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="5" t="s">
-        <v>528</v>
+        <v>674</v>
       </c>
       <c r="B231" s="6" t="s">
-        <v>529</v>
+        <v>675</v>
       </c>
       <c r="C231" s="7" t="s">
-        <v>13</v>
+        <v>64</v>
       </c>
       <c r="D231" s="7" t="s">
-        <v>530</v>
+        <v>676</v>
       </c>
       <c r="E231" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G231" s="9" t="s">
-        <v>328</v>
+        <v>66</v>
       </c>
       <c r="H231" s="7" t="s">
-        <v>483</v>
+        <v>37</v>
       </c>
       <c r="I231" s="7" t="s">
-        <v>484</v>
+        <v>18</v>
       </c>
       <c r="J231" s="10">
-        <v>174</v>
+        <v>210</v>
       </c>
       <c r="L231" s="7">
         <v>2.27</v>
       </c>
       <c r="M231" s="7">
         <v>2.27</v>
       </c>
       <c r="N231" s="10">
-        <v>170.05</v>
+        <v>205.23</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="5" t="s">
-        <v>531</v>
+        <v>677</v>
       </c>
       <c r="B232" s="6" t="s">
-        <v>532</v>
+        <v>678</v>
       </c>
       <c r="C232" s="7" t="s">
-        <v>13</v>
+        <v>64</v>
       </c>
       <c r="D232" s="7" t="s">
-        <v>533</v>
+        <v>679</v>
       </c>
       <c r="E232" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G232" s="9" t="s">
-        <v>328</v>
+        <v>66</v>
       </c>
       <c r="H232" s="7" t="s">
-        <v>483</v>
+        <v>37</v>
       </c>
       <c r="I232" s="7" t="s">
-        <v>484</v>
+        <v>18</v>
       </c>
       <c r="J232" s="10">
-        <v>110</v>
+        <v>252</v>
       </c>
       <c r="L232" s="7">
         <v>2.27</v>
       </c>
       <c r="M232" s="7">
         <v>2.27</v>
       </c>
       <c r="N232" s="10">
-        <v>107.5</v>
+        <v>246.28</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="5" t="s">
-        <v>534</v>
+        <v>680</v>
       </c>
       <c r="B233" s="6" t="s">
-        <v>535</v>
+        <v>681</v>
       </c>
       <c r="C233" s="7" t="s">
-        <v>13</v>
+        <v>64</v>
       </c>
       <c r="D233" s="7" t="s">
-        <v>536</v>
+        <v>682</v>
       </c>
       <c r="E233" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G233" s="9" t="s">
-        <v>328</v>
+        <v>66</v>
       </c>
       <c r="H233" s="7" t="s">
-        <v>483</v>
+        <v>37</v>
       </c>
       <c r="I233" s="7" t="s">
-        <v>484</v>
+        <v>18</v>
       </c>
       <c r="J233" s="10">
-        <v>132</v>
+        <v>720</v>
       </c>
       <c r="L233" s="7">
         <v>2.27</v>
       </c>
       <c r="M233" s="7">
         <v>2.27</v>
       </c>
       <c r="N233" s="10">
-        <v>129</v>
+        <v>703.66</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="5" t="s">
-        <v>537</v>
+        <v>683</v>
       </c>
       <c r="B234" s="6" t="s">
-        <v>538</v>
+        <v>684</v>
       </c>
       <c r="C234" s="7" t="s">
-        <v>13</v>
+        <v>64</v>
       </c>
       <c r="D234" s="7" t="s">
-        <v>539</v>
+        <v>685</v>
       </c>
       <c r="E234" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G234" s="9" t="s">
-        <v>328</v>
+        <v>66</v>
       </c>
       <c r="H234" s="7" t="s">
-        <v>483</v>
+        <v>37</v>
       </c>
       <c r="I234" s="7" t="s">
-        <v>484</v>
+        <v>18</v>
       </c>
       <c r="J234" s="10">
-        <v>30</v>
+        <v>864</v>
       </c>
       <c r="L234" s="7">
         <v>2.27</v>
       </c>
       <c r="M234" s="7">
         <v>2.27</v>
       </c>
       <c r="N234" s="10">
-        <v>29.32</v>
+        <v>844.39</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="5" t="s">
-        <v>540</v>
+        <v>686</v>
       </c>
       <c r="B235" s="6" t="s">
-        <v>541</v>
+        <v>687</v>
       </c>
       <c r="C235" s="7" t="s">
-        <v>13</v>
+        <v>64</v>
       </c>
       <c r="D235" s="7" t="s">
-        <v>542</v>
+        <v>688</v>
       </c>
       <c r="E235" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G235" s="9" t="s">
-        <v>328</v>
+        <v>66</v>
       </c>
       <c r="H235" s="7" t="s">
-        <v>483</v>
+        <v>37</v>
       </c>
       <c r="I235" s="7" t="s">
-        <v>484</v>
-[...2 lines deleted...]
-        <v>36</v>
+        <v>18</v>
+      </c>
+      <c r="K235" s="7" t="s">
+        <v>222</v>
       </c>
       <c r="L235" s="7">
         <v>2.27</v>
       </c>
       <c r="M235" s="7">
         <v>2.27</v>
       </c>
-      <c r="N235" s="10">
-        <v>35.18</v>
+      <c r="O235" s="9" t="s">
+        <v>256</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="5" t="s">
-        <v>543</v>
+        <v>689</v>
       </c>
       <c r="B236" s="6" t="s">
-        <v>544</v>
+        <v>690</v>
       </c>
       <c r="C236" s="7" t="s">
-        <v>13</v>
+        <v>64</v>
       </c>
       <c r="D236" s="7" t="s">
-        <v>545</v>
+        <v>691</v>
       </c>
       <c r="E236" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G236" s="9" t="s">
-        <v>328</v>
+        <v>66</v>
       </c>
       <c r="H236" s="7" t="s">
-        <v>483</v>
+        <v>37</v>
       </c>
       <c r="I236" s="7" t="s">
-        <v>484</v>
+        <v>18</v>
       </c>
       <c r="J236" s="10">
-        <v>0.4</v>
+        <v>9999999</v>
       </c>
       <c r="L236" s="7">
         <v>2.27</v>
       </c>
       <c r="M236" s="7">
         <v>2.27</v>
       </c>
       <c r="N236" s="10">
-        <v>0.39</v>
+        <v>9772999.02</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="5" t="s">
-        <v>546</v>
+        <v>692</v>
       </c>
       <c r="B237" s="6" t="s">
-        <v>547</v>
+        <v>693</v>
       </c>
       <c r="C237" s="7" t="s">
-        <v>13</v>
+        <v>64</v>
       </c>
       <c r="D237" s="7" t="s">
-        <v>548</v>
+        <v>694</v>
       </c>
       <c r="E237" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G237" s="9" t="s">
-        <v>328</v>
+        <v>66</v>
       </c>
       <c r="H237" s="7" t="s">
-        <v>549</v>
+        <v>37</v>
       </c>
       <c r="I237" s="7" t="s">
-        <v>484</v>
+        <v>18</v>
       </c>
       <c r="J237" s="10">
-        <v>5425</v>
+        <v>6600</v>
       </c>
       <c r="L237" s="7">
         <v>2.27</v>
       </c>
       <c r="M237" s="7">
         <v>2.27</v>
       </c>
       <c r="N237" s="10">
-        <v>5301.85</v>
+        <v>6450.18</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="5" t="s">
-        <v>550</v>
+        <v>695</v>
       </c>
       <c r="B238" s="6" t="s">
-        <v>523</v>
+        <v>696</v>
       </c>
       <c r="C238" s="7" t="s">
-        <v>13</v>
+        <v>64</v>
       </c>
       <c r="D238" s="7" t="s">
-        <v>551</v>
+        <v>697</v>
       </c>
       <c r="E238" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G238" s="9" t="s">
-        <v>328</v>
+        <v>66</v>
       </c>
       <c r="H238" s="7" t="s">
-        <v>483</v>
+        <v>37</v>
       </c>
       <c r="I238" s="7" t="s">
-        <v>484</v>
+        <v>18</v>
       </c>
       <c r="J238" s="10">
-        <v>200</v>
+        <v>2400</v>
       </c>
       <c r="L238" s="7">
         <v>2.27</v>
       </c>
       <c r="M238" s="7">
         <v>2.27</v>
       </c>
       <c r="N238" s="10">
-        <v>195.46</v>
+        <v>2345.52</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="5" t="s">
-        <v>552</v>
+        <v>698</v>
       </c>
       <c r="B239" s="6" t="s">
-        <v>553</v>
+        <v>699</v>
       </c>
       <c r="C239" s="7" t="s">
-        <v>13</v>
+        <v>64</v>
       </c>
       <c r="D239" s="7" t="s">
-        <v>554</v>
+        <v>700</v>
       </c>
       <c r="E239" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G239" s="9" t="s">
-        <v>328</v>
+        <v>66</v>
       </c>
       <c r="H239" s="7" t="s">
-        <v>483</v>
+        <v>37</v>
       </c>
       <c r="I239" s="7" t="s">
-        <v>484</v>
+        <v>18</v>
       </c>
       <c r="J239" s="10">
-        <v>80</v>
+        <v>1740</v>
       </c>
       <c r="L239" s="7">
         <v>2.27</v>
       </c>
       <c r="M239" s="7">
         <v>2.27</v>
       </c>
       <c r="N239" s="10">
-        <v>78.18</v>
+        <v>1700.5</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="5" t="s">
-        <v>555</v>
+        <v>701</v>
       </c>
       <c r="B240" s="6" t="s">
-        <v>556</v>
+        <v>702</v>
       </c>
       <c r="C240" s="7" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="D240" s="7" t="s">
-        <v>557</v>
+        <v>703</v>
       </c>
       <c r="E240" s="7" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>328</v>
+        <v>29</v>
       </c>
       <c r="H240" s="7" t="s">
-        <v>483</v>
+        <v>37</v>
       </c>
       <c r="I240" s="7" t="s">
-        <v>484</v>
+        <v>18</v>
       </c>
       <c r="J240" s="10">
-        <v>3000</v>
+        <v>275</v>
       </c>
       <c r="L240" s="7">
         <v>2.27</v>
       </c>
       <c r="M240" s="7">
         <v>2.27</v>
       </c>
       <c r="N240" s="10">
-        <v>2931.9</v>
+        <v>268.76</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="5" t="s">
-        <v>558</v>
+        <v>704</v>
       </c>
       <c r="B241" s="6" t="s">
-        <v>489</v>
+        <v>705</v>
       </c>
       <c r="C241" s="7" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="D241" s="7" t="s">
-        <v>559</v>
+        <v>706</v>
       </c>
       <c r="E241" s="7" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>328</v>
+        <v>29</v>
       </c>
       <c r="H241" s="7" t="s">
-        <v>483</v>
+        <v>37</v>
       </c>
       <c r="I241" s="7" t="s">
-        <v>484</v>
+        <v>18</v>
       </c>
       <c r="J241" s="10">
-        <v>17.5</v>
+        <v>500</v>
       </c>
       <c r="L241" s="7">
         <v>2.27</v>
       </c>
       <c r="M241" s="7">
         <v>2.27</v>
       </c>
       <c r="N241" s="10">
-        <v>17.1</v>
+        <v>488.65</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="5" t="s">
-        <v>560</v>
+        <v>707</v>
       </c>
       <c r="B242" s="6" t="s">
-        <v>486</v>
+        <v>708</v>
       </c>
       <c r="C242" s="7" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="D242" s="7" t="s">
-        <v>561</v>
+        <v>709</v>
       </c>
       <c r="E242" s="7" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>328</v>
+        <v>29</v>
       </c>
       <c r="H242" s="7" t="s">
-        <v>483</v>
+        <v>37</v>
       </c>
       <c r="I242" s="7" t="s">
-        <v>484</v>
+        <v>18</v>
       </c>
       <c r="J242" s="10">
-        <v>60</v>
+        <v>4500</v>
       </c>
       <c r="L242" s="7">
         <v>2.27</v>
       </c>
       <c r="M242" s="7">
         <v>2.27</v>
       </c>
       <c r="N242" s="10">
-        <v>58.64</v>
+        <v>4397.85</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="5" t="s">
-        <v>562</v>
+        <v>710</v>
       </c>
       <c r="B243" s="6" t="s">
-        <v>563</v>
+        <v>711</v>
       </c>
       <c r="C243" s="7" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="D243" s="7" t="s">
-        <v>564</v>
+        <v>712</v>
       </c>
       <c r="E243" s="7" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>328</v>
+        <v>29</v>
       </c>
       <c r="H243" s="7" t="s">
-        <v>483</v>
+        <v>37</v>
       </c>
       <c r="I243" s="7" t="s">
-        <v>484</v>
+        <v>18</v>
       </c>
       <c r="J243" s="10">
-        <v>30</v>
+        <v>1500</v>
       </c>
       <c r="L243" s="7">
         <v>2.27</v>
       </c>
       <c r="M243" s="7">
         <v>2.27</v>
       </c>
       <c r="N243" s="10">
-        <v>29.32</v>
+        <v>1465.95</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="5" t="s">
-        <v>565</v>
+        <v>713</v>
       </c>
       <c r="B244" s="6" t="s">
-        <v>563</v>
+        <v>714</v>
       </c>
       <c r="C244" s="7" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="D244" s="7" t="s">
-        <v>566</v>
+        <v>715</v>
       </c>
       <c r="E244" s="7" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>328</v>
+        <v>29</v>
       </c>
       <c r="H244" s="7" t="s">
-        <v>567</v>
+        <v>37</v>
       </c>
       <c r="I244" s="7" t="s">
-        <v>484</v>
+        <v>18</v>
       </c>
       <c r="J244" s="10">
-        <v>6</v>
+        <v>5000</v>
       </c>
       <c r="L244" s="7">
         <v>2.27</v>
       </c>
       <c r="M244" s="7">
         <v>2.27</v>
       </c>
       <c r="N244" s="10">
-        <v>5.86</v>
+        <v>4886.5</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="5" t="s">
-        <v>568</v>
+        <v>716</v>
       </c>
       <c r="B245" s="6" t="s">
-        <v>569</v>
+        <v>717</v>
       </c>
       <c r="C245" s="7" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="D245" s="7" t="s">
-        <v>570</v>
+        <v>718</v>
       </c>
       <c r="E245" s="7" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>328</v>
+        <v>29</v>
       </c>
       <c r="H245" s="7" t="s">
-        <v>483</v>
+        <v>37</v>
       </c>
       <c r="I245" s="7" t="s">
-        <v>484</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>18</v>
+      </c>
+      <c r="K245" s="7" t="s">
+        <v>719</v>
       </c>
       <c r="L245" s="7">
         <v>2.27</v>
       </c>
       <c r="M245" s="7">
         <v>2.27</v>
       </c>
-      <c r="N245" s="10">
-        <v>105.55</v>
+      <c r="O245" s="9" t="s">
+        <v>720</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="5" t="s">
-        <v>571</v>
+        <v>721</v>
       </c>
       <c r="B246" s="6" t="s">
-        <v>572</v>
+        <v>722</v>
       </c>
       <c r="C246" s="7" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="D246" s="7" t="s">
-        <v>573</v>
+        <v>723</v>
       </c>
       <c r="E246" s="7" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>328</v>
+        <v>29</v>
       </c>
       <c r="H246" s="7" t="s">
-        <v>483</v>
+        <v>37</v>
       </c>
       <c r="I246" s="7" t="s">
-        <v>484</v>
-[...2 lines deleted...]
-        <v>90</v>
+        <v>18</v>
+      </c>
+      <c r="K246" s="7" t="s">
+        <v>724</v>
       </c>
       <c r="L246" s="7">
         <v>2.27</v>
       </c>
       <c r="M246" s="7">
         <v>2.27</v>
       </c>
-      <c r="N246" s="10">
-        <v>87.96</v>
+      <c r="O246" s="9" t="s">
+        <v>725</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="5" t="s">
-        <v>574</v>
+        <v>726</v>
       </c>
       <c r="B247" s="6" t="s">
-        <v>575</v>
+        <v>727</v>
       </c>
       <c r="C247" s="7" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="D247" s="7" t="s">
-        <v>576</v>
+        <v>728</v>
       </c>
       <c r="E247" s="7" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>328</v>
+        <v>29</v>
       </c>
       <c r="H247" s="7" t="s">
-        <v>483</v>
+        <v>37</v>
       </c>
       <c r="I247" s="7" t="s">
-        <v>484</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>18</v>
+      </c>
+      <c r="K247" s="7" t="s">
+        <v>729</v>
       </c>
       <c r="L247" s="7">
         <v>2.27</v>
       </c>
       <c r="M247" s="7">
         <v>2.27</v>
       </c>
-      <c r="N247" s="10">
-        <v>19.55</v>
+      <c r="O247" s="9" t="s">
+        <v>730</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="5" t="s">
-        <v>577</v>
+        <v>731</v>
       </c>
       <c r="B248" s="6" t="s">
-        <v>578</v>
+        <v>727</v>
       </c>
       <c r="C248" s="7" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="D248" s="7" t="s">
-        <v>579</v>
+        <v>732</v>
       </c>
       <c r="E248" s="7" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>328</v>
+        <v>29</v>
       </c>
       <c r="H248" s="7" t="s">
-        <v>483</v>
+        <v>37</v>
       </c>
       <c r="I248" s="7" t="s">
-        <v>484</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>18</v>
+      </c>
+      <c r="K248" s="7" t="s">
+        <v>729</v>
       </c>
       <c r="L248" s="7">
         <v>2.27</v>
       </c>
       <c r="M248" s="7">
         <v>2.27</v>
       </c>
-      <c r="N248" s="10">
-        <v>23.46</v>
+      <c r="O248" s="9" t="s">
+        <v>730</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="5" t="s">
-        <v>580</v>
+        <v>733</v>
       </c>
       <c r="B249" s="6" t="s">
-        <v>581</v>
+        <v>734</v>
       </c>
       <c r="C249" s="7" t="s">
-        <v>13</v>
+        <v>64</v>
       </c>
       <c r="D249" s="7" t="s">
-        <v>582</v>
+        <v>735</v>
       </c>
       <c r="E249" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G249" s="9" t="s">
-        <v>328</v>
+        <v>66</v>
       </c>
       <c r="H249" s="7" t="s">
-        <v>483</v>
+        <v>37</v>
       </c>
       <c r="I249" s="7" t="s">
-        <v>484</v>
+        <v>18</v>
       </c>
       <c r="J249" s="10">
-        <v>68</v>
+        <v>432</v>
       </c>
       <c r="L249" s="7">
         <v>2.27</v>
       </c>
       <c r="M249" s="7">
         <v>2.27</v>
       </c>
       <c r="N249" s="10">
-        <v>66.46</v>
+        <v>422.19</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="5" t="s">
-        <v>583</v>
+        <v>736</v>
       </c>
       <c r="B250" s="6" t="s">
-        <v>584</v>
+        <v>737</v>
       </c>
       <c r="C250" s="7" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="D250" s="7" t="s">
-        <v>585</v>
+        <v>738</v>
       </c>
       <c r="E250" s="7" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>328</v>
+        <v>29</v>
       </c>
       <c r="H250" s="7" t="s">
-        <v>483</v>
+        <v>272</v>
       </c>
       <c r="I250" s="7" t="s">
-        <v>484</v>
+        <v>18</v>
       </c>
       <c r="J250" s="10">
-        <v>82</v>
+        <v>100</v>
       </c>
       <c r="L250" s="7">
         <v>2.27</v>
       </c>
       <c r="M250" s="7">
         <v>2.27</v>
       </c>
       <c r="N250" s="10">
-        <v>80.14</v>
+        <v>97.73</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="5" t="s">
-        <v>586</v>
+        <v>739</v>
       </c>
       <c r="B251" s="6" t="s">
-        <v>587</v>
+        <v>740</v>
       </c>
       <c r="C251" s="7" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="D251" s="7" t="s">
-        <v>588</v>
+        <v>741</v>
       </c>
       <c r="E251" s="7" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>328</v>
+        <v>29</v>
       </c>
       <c r="H251" s="7" t="s">
-        <v>483</v>
+        <v>272</v>
       </c>
       <c r="I251" s="7" t="s">
-        <v>484</v>
+        <v>18</v>
       </c>
       <c r="J251" s="10">
-        <v>34</v>
+        <v>325</v>
       </c>
       <c r="L251" s="7">
         <v>2.27</v>
       </c>
       <c r="M251" s="7">
         <v>2.27</v>
       </c>
       <c r="N251" s="10">
-        <v>33.23</v>
+        <v>317.62</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="5" t="s">
-        <v>589</v>
+        <v>742</v>
       </c>
       <c r="B252" s="6" t="s">
-        <v>587</v>
+        <v>743</v>
       </c>
       <c r="C252" s="7" t="s">
-        <v>13</v>
+        <v>64</v>
       </c>
       <c r="D252" s="7" t="s">
-        <v>590</v>
+        <v>744</v>
       </c>
       <c r="E252" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G252" s="9" t="s">
-        <v>328</v>
+        <v>66</v>
       </c>
       <c r="H252" s="7" t="s">
-        <v>567</v>
+        <v>37</v>
       </c>
       <c r="I252" s="7" t="s">
-        <v>484</v>
+        <v>18</v>
       </c>
       <c r="J252" s="10">
-        <v>6.8</v>
+        <v>8400</v>
       </c>
       <c r="L252" s="7">
         <v>2.27</v>
       </c>
       <c r="M252" s="7">
         <v>2.27</v>
       </c>
       <c r="N252" s="10">
-        <v>6.65</v>
+        <v>8209.32</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="5" t="s">
-        <v>591</v>
+        <v>745</v>
       </c>
       <c r="B253" s="6" t="s">
-        <v>569</v>
+        <v>746</v>
       </c>
       <c r="C253" s="7" t="s">
-        <v>13</v>
+        <v>64</v>
       </c>
       <c r="D253" s="7" t="s">
-        <v>592</v>
+        <v>747</v>
       </c>
       <c r="E253" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G253" s="9" t="s">
-        <v>328</v>
+        <v>66</v>
       </c>
       <c r="H253" s="7" t="s">
-        <v>483</v>
+        <v>37</v>
       </c>
       <c r="I253" s="7" t="s">
-        <v>484</v>
+        <v>18</v>
       </c>
       <c r="J253" s="10">
-        <v>110</v>
+        <v>18000</v>
       </c>
       <c r="L253" s="7">
         <v>2.27</v>
       </c>
       <c r="M253" s="7">
         <v>2.27</v>
       </c>
       <c r="N253" s="10">
-        <v>107.5</v>
+        <v>17591.4</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="5" t="s">
-        <v>593</v>
+        <v>748</v>
       </c>
       <c r="B254" s="6" t="s">
-        <v>553</v>
+        <v>749</v>
       </c>
       <c r="C254" s="7" t="s">
-        <v>13</v>
+        <v>64</v>
       </c>
       <c r="D254" s="7" t="s">
-        <v>594</v>
+        <v>750</v>
       </c>
       <c r="E254" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G254" s="9" t="s">
-        <v>328</v>
+        <v>66</v>
       </c>
       <c r="H254" s="7" t="s">
-        <v>483</v>
+        <v>37</v>
       </c>
       <c r="I254" s="7" t="s">
-        <v>484</v>
+        <v>18</v>
       </c>
       <c r="J254" s="10">
-        <v>100</v>
+        <v>420</v>
       </c>
       <c r="L254" s="7">
         <v>2.27</v>
       </c>
       <c r="M254" s="7">
         <v>2.27</v>
       </c>
       <c r="N254" s="10">
-        <v>97.73</v>
+        <v>410.47</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="5" t="s">
-        <v>595</v>
+        <v>751</v>
       </c>
       <c r="B255" s="6" t="s">
-        <v>596</v>
+        <v>317</v>
       </c>
       <c r="C255" s="7" t="s">
-        <v>13</v>
+        <v>64</v>
       </c>
       <c r="D255" s="7" t="s">
-        <v>597</v>
+        <v>752</v>
       </c>
       <c r="E255" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G255" s="9" t="s">
-        <v>328</v>
+        <v>66</v>
       </c>
       <c r="H255" s="7" t="s">
-        <v>483</v>
+        <v>37</v>
       </c>
       <c r="I255" s="7" t="s">
-        <v>484</v>
+        <v>18</v>
       </c>
       <c r="J255" s="10">
-        <v>22</v>
+        <v>15600</v>
       </c>
       <c r="L255" s="7">
         <v>2.27</v>
       </c>
       <c r="M255" s="7">
         <v>2.27</v>
       </c>
       <c r="N255" s="10">
-        <v>21.5</v>
+        <v>15245.88</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="5" t="s">
-        <v>598</v>
+        <v>753</v>
       </c>
       <c r="B256" s="6" t="s">
-        <v>599</v>
+        <v>317</v>
       </c>
       <c r="C256" s="7" t="s">
-        <v>13</v>
+        <v>64</v>
       </c>
       <c r="D256" s="7" t="s">
-        <v>600</v>
+        <v>754</v>
       </c>
       <c r="E256" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G256" s="9" t="s">
-        <v>328</v>
+        <v>66</v>
       </c>
       <c r="H256" s="7" t="s">
-        <v>483</v>
+        <v>37</v>
       </c>
       <c r="I256" s="7" t="s">
-        <v>484</v>
+        <v>18</v>
       </c>
       <c r="J256" s="10">
-        <v>26</v>
+        <v>8400</v>
       </c>
       <c r="L256" s="7">
         <v>2.27</v>
       </c>
       <c r="M256" s="7">
         <v>2.27</v>
       </c>
       <c r="N256" s="10">
-        <v>25.41</v>
-[...6166 lines deleted...]
-        <v>1196.22</v>
+        <v>8209.32</v>
       </c>
     </row>
   </sheetData>
   <pageSetup usePrinterDefaults="0"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010028F0AC6A6E38CD4A93AEB8722B6C91D2" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="dde012b49a2d64676c780fcfd3d39a00">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c168b142-b8f7-4789-8d4a-1d544364992b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b63b6460d2e07e2e62e440ab1c0d94d8" ns2:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010028F0AC6A6E38CD4A93AEB8722B6C91D2" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e4568b544d03cf4e8e652e780b214b61">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c168b142-b8f7-4789-8d4a-1d544364992b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0355e1bd8629e6fe14723f637ed371ce" ns2:_="">
     <xsd:import namespace="c168b142-b8f7-4789-8d4a-1d544364992b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c168b142-b8f7-4789-8d4a-1d544364992b" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
@@ -19226,59 +12440,59 @@
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{02DE6E6D-EC7F-4C1F-96AA-41E065B3AAD9}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2952A844-C703-4EE9-9F6F-1EDE37E35FC4}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{828E0177-E302-4B5E-A84D-A8AE3EB38AF7}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{46C77B61-D24E-4BCA-80CA-4A3CAC66D348}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2C640973-B2C9-4BC5-869C-5625DF95FF9D}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F48645F5-3B29-499D-94E2-54AB2DD3FCA2}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>FlexCel Studio for .NET</Application>
   <DocSecurity>0</DocSecurity>
   <HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr>Appendix E</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 