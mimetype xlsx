--- v0 (2026-04-04)
+++ v1 (2026-06-02)
@@ -1,236 +1,234 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="flId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="flId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="flId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" rupBuild="4506" lastEdited="4" lowestEdited="4"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
     <sheet name="Appendix E" sheetId="1" r:id="flId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="101" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="108" uniqueCount="53">
   <si>
     <t>Product Name</t>
   </si>
   <si>
     <t>Product Description</t>
   </si>
   <si>
     <t>Product Category</t>
   </si>
   <si>
     <t>Manufacturer Part Number (SKU)</t>
   </si>
   <si>
     <t>Lot Information</t>
   </si>
   <si>
     <t>Type of Cloud Service (Ex. XaaS - Anything as a Service)</t>
   </si>
   <si>
     <t>Unit of Measure</t>
   </si>
   <si>
     <t>Units Per Unit of Measure</t>
   </si>
   <si>
     <t>List Price ($)</t>
   </si>
   <si>
-    <t>Percentage-Based List Price</t>
-[...7 lines deleted...]
-  <si>
     <t>Net NYS Contract Price ($)</t>
   </si>
   <si>
-    <t>Percentage-Based Net Price</t>
-[...1 lines deleted...]
-  <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>Manufacturer Name</t>
-[...2 lines deleted...]
-    <t>Part Number</t>
+    <t>Net NYS Educational Price ($)</t>
+  </si>
+  <si>
+    <t>ProjectTracker SaaS Configuration - Silver</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pre-Packaged Implementation, Configuration and Training Service for ProjectTracker SaaS </t>
+  </si>
+  <si>
+    <t>Prepackaged Configuration</t>
+  </si>
+  <si>
+    <t>ProjectTracker Configuration Silver</t>
+  </si>
+  <si>
+    <t>Lot 3 Cloud</t>
+  </si>
+  <si>
+    <t>Software as a Service</t>
+  </si>
+  <si>
+    <t>Annual</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>eTIP, eSTIP, project management, SaaS</t>
+  </si>
+  <si>
+    <t>ProjectTracker SaaS - Standard</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Software for project management, tracking and reporting for transportation plans such as the FTIP, Long Range Plan, Call for Projects, Bike and Pedestrian Plan, CIP. 
+Includes standard project tracking, revision management, data storage and standard reporting for two plans, document manager, FMIS Obligation, GIS, and Public Website.</t>
+  </si>
+  <si>
+    <t>ProjectTracker SaaS Standard</t>
+  </si>
+  <si>
+    <t>Each</t>
+  </si>
+  <si>
+    <t>PTETIP100</t>
+  </si>
+  <si>
+    <t>ProjectTracker eTIP for MPOs with 100 or less projects in one TIP cycle</t>
+  </si>
+  <si>
+    <t>PTETIP100OneAddOnPlan</t>
+  </si>
+  <si>
+    <t>ProjectTracker eTIP - one add-on planning module for MPOs with 100 or less projects in one TIP cycle</t>
+  </si>
+  <si>
+    <t>PTETIP100Add-on Plan</t>
+  </si>
+  <si>
+    <t>PTETIP160</t>
+  </si>
+  <si>
+    <t>ProjectTracker eTIP for MPOs with 152-168 projects in one TIP cycle</t>
+  </si>
+  <si>
+    <t>PTETIP160OneAddOnPlan</t>
+  </si>
+  <si>
+    <t>ProjectTracker eTIP - one add-on planning module for MPOs with 152-168 projects in one TIP cycle</t>
+  </si>
+  <si>
+    <t>PTETIP160Add-on Plan</t>
+  </si>
+  <si>
+    <t>ProjectTracker Saas Configuration - Gold</t>
+  </si>
+  <si>
+    <t>Pre-Packaged Implementation, Configuration and Training Service for ProjectTracker SaaS - DOT Enterprise for entities requiring &gt; 7000 projects.</t>
+  </si>
+  <si>
+    <t>ProjectTracker Configuration Gold</t>
+  </si>
+  <si>
+    <t>eTIP, eSTIP, project management, SaaS, DOT</t>
   </si>
   <si>
     <t>ProjectTracker Saas - DOT Enterprise</t>
   </si>
   <si>
     <t xml:space="preserve">Software for project management, tracking and reporting for transportation plans such as the FSTIP/FTIP, Long Range Plan, Call for Projects, Bike and Pedestrian Plan, CIP for entities requiring &gt; 7000 projects 
 Includes all features in ProjectTracker Standard, DOT/MPO workflow module, bi-directional integration with ArcGIS and a Project Management System, and access to a Reporting Database.  Data transfer upon transition costs included in subscription.</t>
   </si>
   <si>
-    <t>Software as a Service</t>
-[...1 lines deleted...]
-  <si>
     <t>ProjectTracker Saas DOT</t>
   </si>
   <si>
-    <t>Lot 3 Cloud</t>
-[...15 lines deleted...]
-Includes all features in ProjectTracker Standard, and CTC/TCC entity workflow module.</t>
+    <t>ProjectTracker SaaS - DOT Enterprise</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Software for project management, tracking and reporting for transportation plans such as the FSTIP/FTIP, Long Range Plan, Call for Projects, Bike and Pedestrian Plan, CIP for entities requiring &gt; 5000 projects. Annual 
+Includes all features in ProjectTracker Standard, DOT/MPO workflow module, bi-directional integration with ArcGIS and a Project Management System, and access to a Reporting Database. Data transfer upon transition costs included in subscription.</t>
+  </si>
+  <si>
+    <t>ProjectTracker SaaS - DOT</t>
   </si>
   <si>
     <t>ProjectTracker SaaS Enterprise</t>
   </si>
   <si>
-    <t>per Year</t>
-[...66 lines deleted...]
-    <t>PTETIP160Add-on Plan</t>
+    <t>Software for project management, tracking and reporting for transportation plans such as the FTIP, Long Range Plan, Call for Projects, Bike and Pedestrian Plan, CIP.
+Includes all features in ProjectTracker Standard, and CTC/TCC entity workflow module. Annual</t>
   </si>
   <si>
     <t>Bundled Part Number?Yes/No</t>
   </si>
   <si>
-    <t>Percent Educational Discount ($)</t>
-[...2 lines deleted...]
-    <t>Net NYS Educational Price</t>
+    <t xml:space="preserve">Percentage-Based List Price  ($)</t>
+  </si>
+  <si>
+    <t>Minimum NYS Discount (%)</t>
+  </si>
+  <si>
+    <t>Actual NYS Discount (%)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Percentage-Based Net Price  ($)</t>
+  </si>
+  <si>
+    <t>Percent Educational Discount (%)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="1">
+  <numFmts count="2">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0.00000"/>
+    <numFmt numFmtId="165" formatCode="\$#,##0.00_);\(\$#,##0.00\)"/>
   </numFmts>
   <fonts count="4">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -245,77 +243,81 @@
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF042464"/>
         <bgColor rgb="FF042464"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf fontId="0" numFmtId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="11">
+  <cellXfs count="13">
     <xf fontId="0" numFmtId="0" fillId="0" borderId="0" xfId="0"/>
     <xf applyNumberFormat="1" applyFont="1" fontId="0" numFmtId="164" fillId="0" borderId="0" xfId="0"/>
     <xf applyFont="1" fontId="0" numFmtId="0" fillId="0" borderId="0" xfId="0"/>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" fontId="1" numFmtId="164" fillId="2" borderId="0" xfId="0">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf applyFont="1" applyFill="1" applyAlignment="1" fontId="1" numFmtId="0" fillId="2" borderId="0" xfId="0">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf applyAlignment="1" fontId="0" numFmtId="0" fillId="0" borderId="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf applyFont="1" applyAlignment="1" fontId="2" numFmtId="0" fillId="0" borderId="0" xfId="0">
+      <alignment horizontal="left" vertical="distributed"/>
+    </xf>
+    <xf applyFont="1" applyAlignment="1" fontId="2" numFmtId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf applyAlignment="1" fontId="0" numFmtId="0" fillId="0" borderId="0" xfId="0">
+    <xf applyFont="1" applyAlignment="1" fontId="2" numFmtId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf applyAlignment="1" fontId="0" numFmtId="0" fillId="0" borderId="0" xfId="0">
-[...3 lines deleted...]
-      <alignment horizontal="right"/>
+    <xf applyFont="1" fontId="2" numFmtId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf applyNumberFormat="1" applyFont="1" applyAlignment="1" fontId="2" numFmtId="165" fillId="0" borderId="0" xfId="0">
+      <alignment horizontal="center"/>
     </xf>
     <xf applyFont="1" applyFill="1" applyAlignment="1" fontId="3" numFmtId="0" fillId="2" borderId="0" xfId="0">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf applyFont="1" applyFill="1" applyAlignment="1" fontId="3" numFmtId="0" fillId="2" borderId="0" xfId="0">
-      <alignment vertical="top"/>
+    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" fontId="3" numFmtId="165" fillId="2" borderId="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="flId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="flId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="flId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="flId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -589,96098 +591,625 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="flId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="/xl/printerSettings/printerSettings1.bin" /></Relationships>
-[...1 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:T4352"/>
+  <dimension ref="A1:R11"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A1" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" topLeftCell="A1" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
-    <col min="13" max="13" width="14.28515625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="20.28515625" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="76.3515625" customWidth="1"/>
+    <col min="2" max="2" width="255" customWidth="1"/>
+    <col min="3" max="3" width="45.765625" customWidth="1"/>
+    <col min="4" max="4" width="63.76171875" customWidth="1"/>
+    <col min="5" max="5" width="27.7734375" customWidth="1"/>
+    <col min="6" max="6" width="47.56640625" customWidth="1"/>
+    <col min="7" max="7" width="101.54296875" customWidth="1"/>
+    <col min="8" max="8" width="27.7734375" customWidth="1"/>
+    <col min="9" max="9" width="45.765625" customWidth="1"/>
+    <col min="10" max="10" width="25.9765625" customWidth="1"/>
+    <col min="11" max="11" width="58.359375" customWidth="1"/>
+    <col min="12" max="12" width="43.96875" customWidth="1"/>
+    <col min="13" max="13" width="42.171875" customWidth="1"/>
+    <col min="14" max="14" width="47.56640625" customWidth="1"/>
+    <col min="15" max="15" width="56.5625" customWidth="1"/>
+    <col min="16" max="16" width="58.359375" customWidth="1"/>
+    <col min="17" max="17" width="52.9609375" customWidth="1"/>
+    <col min="18" max="18" width="76.3515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
-      <c r="A1" s="9" t="s">
+      <c r="A1" s="11" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="9" t="s">
-[...2 lines deleted...]
-      <c r="C1" s="9" t="s">
+      <c r="B1" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="11" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="9" t="s">
+      <c r="D1" s="11" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="9" t="s">
+      <c r="E1" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="F1" s="10" t="s">
+      <c r="F1" s="11" t="s">
+        <v>47</v>
+      </c>
+      <c r="G1" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="I1" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="J1" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="K1" s="11" t="s">
+        <v>48</v>
+      </c>
+      <c r="L1" s="11" t="s">
+        <v>49</v>
+      </c>
+      <c r="M1" s="11" t="s">
+        <v>50</v>
+      </c>
+      <c r="N1" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="O1" s="11" t="s">
         <v>51</v>
       </c>
-      <c r="G1" s="9" t="s">
-[...14 lines deleted...]
-      <c r="L1" s="9" t="s">
+      <c r="P1" s="11" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q1" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="R1" s="11" t="s">
         <v>10</v>
-      </c>
-[...22 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s">
-[...2 lines deleted...]
-      <c r="B2" t="s">
+      <c r="A2" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="B2" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="C2" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D2" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E2" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G2" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="H2" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="C2" t="s">
+      <c r="I2" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="D2" t="s">
+      <c r="J2" s="10">
+        <v>50000</v>
+      </c>
+      <c r="L2" s="7">
+        <v>1</v>
+      </c>
+      <c r="M2" s="7">
+        <v>1</v>
+      </c>
+      <c r="N2" s="10">
+        <v>49500</v>
+      </c>
+      <c r="P2" s="7">
+        <v>1</v>
+      </c>
+      <c r="Q2" s="10">
+        <v>49500</v>
+      </c>
+      <c r="R2" s="7" t="s">
         <v>20</v>
-      </c>
-[...31 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="3">
-      <c r="A3" t="s">
-[...5 lines deleted...]
-      <c r="C3" t="s">
+      <c r="A3" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="B3" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="E3" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G3" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="H3" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="I3" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="D3" t="s">
-[...15 lines deleted...]
-        <v>277830</v>
+      <c r="J3" s="10">
+        <v>154212</v>
       </c>
       <c r="L3" s="7">
         <v>1</v>
       </c>
       <c r="M3" s="7">
         <v>1</v>
       </c>
-      <c r="N3" s="7">
-        <v>275051.7</v>
+      <c r="N3" s="10">
+        <v>152669.88</v>
       </c>
       <c r="P3" s="7">
         <v>1</v>
       </c>
-      <c r="Q3" s="7">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="Q3" s="10">
+        <v>152669.88</v>
+      </c>
+      <c r="R3" s="7" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="4">
-      <c r="A4" t="s">
-[...5 lines deleted...]
-      <c r="C4" t="s">
+      <c r="A4" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="B4" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="E4" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G4" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="H4" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="I4" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="D4" t="s">
-[...15 lines deleted...]
-        <v>154212</v>
+      <c r="J4" s="10">
+        <v>35000</v>
       </c>
       <c r="L4" s="7">
         <v>1</v>
       </c>
       <c r="M4" s="7">
         <v>1</v>
       </c>
-      <c r="N4" s="7">
-        <v>152669.88</v>
+      <c r="N4" s="10">
+        <v>34650</v>
       </c>
       <c r="P4" s="7">
         <v>1</v>
       </c>
-      <c r="Q4" s="7">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="Q4" s="10">
+        <v>34650</v>
+      </c>
+      <c r="R4" s="7" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="5">
-      <c r="A5" t="s">
-[...5 lines deleted...]
-      <c r="C5" t="s">
+      <c r="A5" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="B5" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="H5" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="I5" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="D5" t="s">
-[...15 lines deleted...]
-        <v>931000</v>
+      <c r="J5" s="10">
+        <v>28491.96</v>
       </c>
       <c r="L5" s="7">
         <v>1</v>
       </c>
       <c r="M5" s="7">
-        <v>82.31</v>
-[...2 lines deleted...]
-        <v>164693.9</v>
+        <v>1</v>
+      </c>
+      <c r="N5" s="10">
+        <v>28207.04</v>
       </c>
       <c r="P5" s="7">
-        <v>85</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>1</v>
+      </c>
+      <c r="Q5" s="10">
+        <v>28207.04</v>
+      </c>
+      <c r="R5" s="7" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="6">
-      <c r="A6" t="s">
-[...14 lines deleted...]
-      <c r="G6" s="5" t="s">
+      <c r="A6" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="B6" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="E6" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G6" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="H6" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="I6" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="H6" s="5" t="s">
-[...6 lines deleted...]
-        <v>50000</v>
+      <c r="J6" s="10">
+        <v>55000</v>
       </c>
       <c r="L6" s="7">
         <v>1</v>
       </c>
       <c r="M6" s="7">
         <v>1</v>
       </c>
-      <c r="N6" s="7">
-        <v>49500</v>
+      <c r="N6" s="10">
+        <v>54450</v>
       </c>
       <c r="P6" s="7">
         <v>1</v>
       </c>
-      <c r="Q6" s="7">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="Q6" s="10">
+        <v>54450</v>
+      </c>
+      <c r="R6" s="7" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="7">
-      <c r="A7" t="s">
-[...5 lines deleted...]
-      <c r="C7" t="s">
+      <c r="A7" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="B7" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="E7" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G7" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="H7" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="I7" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="D7" t="s">
-[...15 lines deleted...]
-        <v>35000</v>
+      <c r="J7" s="10">
+        <v>18356</v>
       </c>
       <c r="L7" s="7">
         <v>1</v>
       </c>
       <c r="M7" s="7">
         <v>1</v>
       </c>
-      <c r="N7" s="7">
-        <v>34650</v>
+      <c r="N7" s="10">
+        <v>18172.44</v>
       </c>
       <c r="P7" s="7">
         <v>1</v>
       </c>
-      <c r="Q7" s="7">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="Q7" s="10">
+        <v>18172.44</v>
+      </c>
+      <c r="R7" s="7" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="8">
-      <c r="A8" t="s">
-[...5 lines deleted...]
-      <c r="C8" t="s">
+      <c r="A8" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B8" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="E8" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G8" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="H8" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="I8" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="D8" t="s">
-[...15 lines deleted...]
-        <v>28491.96</v>
+      <c r="J8" s="10">
+        <v>931000</v>
       </c>
       <c r="L8" s="7">
         <v>1</v>
       </c>
       <c r="M8" s="7">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>28207.04</v>
+        <v>82.31</v>
+      </c>
+      <c r="N8" s="10">
+        <v>164693.9</v>
       </c>
       <c r="P8" s="7">
-        <v>1</v>
-[...5 lines deleted...]
-        <v>29</v>
+        <v>85</v>
+      </c>
+      <c r="Q8" s="10">
+        <v>139650</v>
+      </c>
+      <c r="R8" s="7" t="s">
+        <v>38</v>
       </c>
     </row>
     <row r="9">
-      <c r="A9" t="s">
-[...5 lines deleted...]
-      <c r="C9" t="s">
+      <c r="A9" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="B9" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="E9" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G9" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="H9" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="I9" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="D9" t="s">
-[...15 lines deleted...]
-        <v>55000</v>
+      <c r="J9" s="10">
+        <v>2753310</v>
       </c>
       <c r="L9" s="7">
         <v>1</v>
       </c>
       <c r="M9" s="7">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>54450</v>
+        <v>80.06</v>
+      </c>
+      <c r="N9" s="10">
+        <v>549010.01</v>
       </c>
       <c r="P9" s="7">
-        <v>1</v>
-[...5 lines deleted...]
-        <v>29</v>
+        <v>85</v>
+      </c>
+      <c r="Q9" s="10">
+        <v>412996.5</v>
+      </c>
+      <c r="R9" s="7" t="s">
+        <v>38</v>
       </c>
     </row>
     <row r="10">
-      <c r="A10" t="s">
-[...5 lines deleted...]
-      <c r="C10" t="s">
+      <c r="A10" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="B10" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="D10" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="E10" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G10" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="H10" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="I10" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="D10" t="s">
-[...15 lines deleted...]
-        <v>18356</v>
+      <c r="J10" s="10">
+        <v>650000</v>
       </c>
       <c r="L10" s="7">
         <v>1</v>
       </c>
       <c r="M10" s="7">
         <v>1</v>
       </c>
-      <c r="N10" s="7">
-        <v>18172.44</v>
+      <c r="N10" s="10">
+        <v>643500</v>
       </c>
       <c r="P10" s="7">
         <v>1</v>
       </c>
-      <c r="Q10" s="7">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="Q10" s="10">
+        <v>643500</v>
+      </c>
+      <c r="R10" s="7" t="s">
+        <v>38</v>
       </c>
     </row>
     <row r="11">
-      <c r="A11" s="2"/>
-[...95520 lines deleted...]
-      <c r="T4352" s="2"/>
+      <c r="A11" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="B11" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="D11" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="E11" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G11" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="H11" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="I11" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J11" s="10">
+        <v>350000</v>
+      </c>
+      <c r="L11" s="7">
+        <v>1</v>
+      </c>
+      <c r="M11" s="7">
+        <v>1</v>
+      </c>
+      <c r="N11" s="10">
+        <v>346500</v>
+      </c>
+      <c r="P11" s="7">
+        <v>1</v>
+      </c>
+      <c r="Q11" s="10">
+        <v>346500</v>
+      </c>
+      <c r="R11" s="7" t="s">
+        <v>38</v>
+      </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" r:id="flId1"/>
+  <pageSetup usePrinterDefaults="0"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010028F0AC6A6E38CD4A93AEB8722B6C91D2" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="f6ac6d535a64713d931e9cc2adbc5ada">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c168b142-b8f7-4789-8d4a-1d544364992b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f57d546c9216a3e1d21645bf97620ae5" ns2:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010028F0AC6A6E38CD4A93AEB8722B6C91D2" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e4568b544d03cf4e8e652e780b214b61">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c168b142-b8f7-4789-8d4a-1d544364992b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0355e1bd8629e6fe14723f637ed371ce" ns2:_="">
     <xsd:import namespace="c168b142-b8f7-4789-8d4a-1d544364992b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c168b142-b8f7-4789-8d4a-1d544364992b" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
@@ -96794,59 +1323,59 @@
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7323CC31-0177-4197-8902-EDDE81529905}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2C5B6F3E-7D5B-4676-8F08-282BB8A2FA25}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09F5CF63-0425-4859-BC90-C81626BD79C2}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9DDFD6A4-9A6A-45CF-9E79-DADF8B94A902}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8F1FF640-C344-4E02-83BE-676953C04C5C}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{19077780-86E8-4199-9FFF-604A3CC05341}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>FlexCel Studio for .NET</Application>
   <DocSecurity>0</DocSecurity>
   <HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr>Appendix E</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 