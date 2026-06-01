--- v0 (2026-04-05)
+++ v1 (2026-06-01)
@@ -13,157 +13,736 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="flId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="flId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="flId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" rupBuild="4506" lastEdited="4" lowestEdited="4"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
     <sheet name="Appendix E" sheetId="1" r:id="flId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1946" uniqueCount="688">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4331" uniqueCount="1382">
   <si>
     <t>Product Name</t>
   </si>
   <si>
     <t>Product Description</t>
   </si>
   <si>
     <t>Product Category</t>
   </si>
   <si>
     <t>Manufacturer Part Number (SKU)</t>
   </si>
   <si>
     <t>Lot Information</t>
   </si>
   <si>
     <t>Type of Cloud Service (Ex. XaaS - Anything as a Service)</t>
   </si>
   <si>
     <t>Unit of Measure</t>
   </si>
   <si>
     <t>Units Per Unit of Measure</t>
   </si>
   <si>
     <t>List Price ($)</t>
   </si>
   <si>
     <t>Net NYS Contract Price ($)</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
     <t>Net NYS Educational Price ($)</t>
   </si>
   <si>
+    <t>Report Writing</t>
+  </si>
+  <si>
+    <t>Cloud-native application that is used to view, create, edit, and submit reports while working in the field. Report Writing is effectively an extension of Enterprise Law Enforcement (LE) Records. Site license (per sworn officer for agencies with 1501+ sworn officers)</t>
+  </si>
+  <si>
+    <t>Records Management</t>
+  </si>
+  <si>
+    <t>PSEPSESUBRMSERWSITE</t>
+  </si>
+  <si>
+    <t>Lot 3 Cloud</t>
+  </si>
+  <si>
+    <t>SaaS</t>
+  </si>
+  <si>
+    <t>Sworn Officer</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>Public Safety Analytics (Performance Dashboard, Citizen Connect, Explorer, Analytics)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Map-centric tool that provides a comprehensive picture of crime, accidents, tickets, law enforcement and fire incidents, and CFS by displaying data in an easy-to-use interface for quick trend analysis. (per sworn officer for 301+ sworn) </t>
+  </si>
+  <si>
+    <t>Platform</t>
+  </si>
+  <si>
+    <t>PSEDTISUBPSA4</t>
+  </si>
+  <si>
+    <t>ASAP Interface</t>
+  </si>
+  <si>
+    <t>Delivers alarm notification information from central stations directly to public service agencies via computer rather than by phone, eliminating the need for communication between monitoring center operators and 911 operators. This adheres to standard protocols and provides for automatic transfer of call information between the alarm company and CAD.  (city population 400K+, county population 800K+)</t>
+  </si>
+  <si>
+    <t>Computer Aided Dispatch</t>
+  </si>
+  <si>
+    <t>PSEPSESUBCADEASAP</t>
+  </si>
+  <si>
+    <t>Each</t>
+  </si>
+  <si>
+    <t>Enterprise Law Enforcement Records</t>
+  </si>
+  <si>
+    <t>The Records base software includes the following functionality: Arrests, Businesses, Case Management, Case Processing, Citations, Field Interviews, Geo-File Verification, Impounded Vehicles, Incidents, Investigations, Orders of Protection, Personnel, Persons, Property and Evidence, Registered Offenders, Training, Wants and Warrants, and Basic compliance reporting (IBR/Clery and Crash).  (city population 400K+, county population 800K+)</t>
+  </si>
+  <si>
+    <t>PSEPSESUBRMSEPKGB</t>
+  </si>
+  <si>
+    <t>CAD CFS (xml) Export Interface</t>
+  </si>
+  <si>
+    <t>Exports active CAD Call for Service data in an XML format. At a configurable time interval, the interface will determine if new or updated calls exist in CAD and copy XML files that represent the call information to a directory definable in the interface settings. This XML file is defined by Tyler and will be consumed by the third party’s application. The third party is responsible for mapping data from Tyler’s XML format to their internal format. Once the third party’s application has consumed the XML file it is responsible for managing the file (deleting or moving to an archive directory). (city population 400K+, county population 800K+)</t>
+  </si>
+  <si>
+    <t>PSEPSELICCADECFS</t>
+  </si>
+  <si>
+    <t>Lot 1 Software</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>Enterprise CAD Combined LE/Fire/EMS</t>
+  </si>
+  <si>
+    <t>Includes the following functionality for both Law Enforcement and Fire/EMS single or multi-jurisdictional agencies: CAD Mapping, Call Entry, Call Control Panel, Unit Recommendation, Unit Control Panel, Call Stacking, CAD Messaging, Call Scheduling, Dispatch Questionnaire, Geo-File Verification, Hazard and Location Alerts, Access to Enterprise LERMS, Note Pads, Hydrant Inventory and Proximity Dispatch. (city population 400K+, county population 800K+)</t>
+  </si>
+  <si>
+    <t>PSEPSELICCADECMB</t>
+  </si>
+  <si>
+    <t xml:space="preserve">E-911 Interface </t>
+  </si>
+  <si>
+    <t>Connects CAD Centers with their telephone company equipment that provides Enhanced 911 Caller ID-type information such as Phone Owner Name, Location and Phone Number, bringing information into the CAD application and allowing CAD users to transfer this information to a call for service. (city population 400K+, county population 800K+)</t>
+  </si>
+  <si>
+    <t>PSEPSELICCADEE911</t>
+  </si>
+  <si>
+    <t>BOLOs</t>
+  </si>
+  <si>
+    <t>Allows CAD and Mobile users to enter BOLO information involving Vehicle, Person, and Contact information, including pictures. BOLOs are viewable in CAD and Mobile .(city population 400K+, county population 800K+)</t>
+  </si>
+  <si>
+    <t>PSEPSELICCADEBOLOS</t>
+  </si>
+  <si>
+    <t>CAD NCIC Interface</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Provides National Crime Information Center (NCIC), including state DMV checks on persons, vehicles, driver’s licenses, etc. NCIC/State queries are submitted through the NCIC application, but the CAD NCIC interface enables NCIC query results to display on the NCIC tab of the CFS Data Entry window. Users also send an inquiry from the Select NCIC Format window using forms that are selected from groups of forms. Agencies can also use this interface for NCIC entries.  (city population 400K+, county population 800K+)</t>
+  </si>
+  <si>
+    <t>PSEPSELICCADENCIC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Alliance Consulting </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Alliance Consulting to implement alliance exchanges (one-time fee - any size agency) </t>
+  </si>
+  <si>
+    <t>ALCSVCALLIANCE</t>
+  </si>
+  <si>
+    <t>Lot 4 Implementation</t>
+  </si>
+  <si>
+    <t>Text to 911 Interface</t>
+  </si>
+  <si>
+    <t>Designed to meet APCO / NENA NextGen 911 standards, this feature is integrated within CAD so users can communicate via text to callers and this information can be used to create a new call and include the text information within a call for service so call-takers do not have to re-type any of the conversation.   (city population 400K+, county population 800K+)</t>
+  </si>
+  <si>
+    <t>PSEPSELICCADENG911</t>
+  </si>
+  <si>
+    <t>Out-of-Band AVL Interface (one-way interface)</t>
+  </si>
+  <si>
+    <t>Interface to non-Tyler AVL System (city population 400K+, county population 800K+)</t>
+  </si>
+  <si>
+    <t>PSEPSELICCADEOOBAVL</t>
+  </si>
+  <si>
+    <t>CAD Paging Interface</t>
+  </si>
+  <si>
+    <t>Allows users to send emails/texts to personnel based on what units or groups have been set up in Maintenance. Users can also set up automatic paging so that when specific CFS types are logged pages are automatically sent to pre-designated groups or individuals. This feature can allow dispatchers to send paging notifications to one or more individuals or groups of individuals based on call types or a manual notification for trainings, meetings, etc. Can be based on a third-party paging application or an email-based paging service.  (city population 400K+, county population 800K+)</t>
+  </si>
+  <si>
+    <t>PSEPSELICCADEPAGE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PEMA Knowledge Center  Interface (one-way) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Interface to PEMA knowledge center (city population 150K+, county population 300K+) </t>
+  </si>
+  <si>
+    <t>PSEPSELICCADEPEMA</t>
+  </si>
+  <si>
+    <t>EagleView (Pictometry)</t>
+  </si>
+  <si>
+    <t>Eagleview description - The Pictometry Viewer within the CAD map provides a view of high-resolution images of neighborhoods, landmarks, roads and complete municipalities from multiple views at the click of a mouse; thus, giving the viewer more detail, accuracy and control when geo-referencing a location. When a user “zooms” to a call on the CAD Map, the Pictometry Map Viewer will also zoom to the location automatically. (city population 400K+, county population 800K+)</t>
+  </si>
+  <si>
+    <t>PSEPSELICCADEPICT</t>
+  </si>
+  <si>
+    <t>Pre-Arrival Questionnaire Interface</t>
+  </si>
+  <si>
+    <t>Provides a link between CAD and ProQA, APCO, Intellicom or Powerphone via an intermediate communication interface. This is a two-way interface that also allows for specific information and codes to determine call types and response recommendations.  (city population 400K+, county population 800K+) </t>
+  </si>
+  <si>
+    <t>PSEPSELICCADEPROQA</t>
+  </si>
+  <si>
+    <t>PulsePoint Interface</t>
+  </si>
+  <si>
+    <t>Exports CAD Incident data according to incident types specified by the agency. An initial export to the PulsePoint web service will be created upon incident creation in the CAD system. Updates to the status of the call will be exported to the PulsePoint web service up until the incident is closed in the CAD system. (any size agency)</t>
+  </si>
+  <si>
+    <t>PSEPSELICCADEPULSE</t>
+  </si>
+  <si>
+    <t>Radio Location Interface</t>
+  </si>
+  <si>
+    <t>Enables the communication of radio location from radio systems to the CAD system to display the radio location on the CAD map.(city population 400K+, county population 800K+)</t>
+  </si>
+  <si>
+    <t>PSEPSELICCADERADIF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CAD Auto Routing </t>
+  </si>
+  <si>
+    <t>Allows user to display the shortest path route between two user-defined geo-verified locations on the Map Control Panel.  May also display driving directions for the highlighted route. (city population 400K+, county population 800K+)</t>
+  </si>
+  <si>
+    <t>PSEPSELICCADEROUT</t>
+  </si>
+  <si>
+    <t>Enterprise CAD Single Jurisdiction Law Enforcement</t>
+  </si>
+  <si>
+    <t>Includes the following functionality for a single jurisdiction law enforcement agency: CAD Mapping, Call Entry, Call Control Panel, Unit Recommendation, Unit Control Panel, Call Stacking, CAD Messaging, Call Scheduling, Dispatch Questionnaire, Geo-File Verification, Hazard and Location Alerts, Access to Enterprise LERMS, Note Pads, and Proximity Dispatch. (city population 400K+, county population 800K+)</t>
+  </si>
+  <si>
+    <t>PSEPSELICCADESNGLE</t>
+  </si>
+  <si>
+    <t>Telestaff Interface</t>
+  </si>
+  <si>
+    <t>Uses the Telestaff Gateway to update CAD roster and shift information.  Personnel and Unit information is sent from Telestaff to CAD automatically.  (city population 400K+, county population 800K+)</t>
+  </si>
+  <si>
+    <t>PSEPSELICCADETLSLIC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Service Vehicle Rotation (Wrecker, Ambulance) </t>
+  </si>
+  <si>
+    <t>Allows Enterprise CAD users to locate a specific type of service vehicle, such as a wrecker or street-cleaning vehicle, to assign to a CFS. In Enterprise CAD Maintenance, authorized users can set up an order of rotation in which provider vehicles are available. The order is based on the service vehicle type, call location, and provider hours of operation. Users can set up recommendations based on a static list of service vehicle providers or by location and corresponding map layer. Also, tools can be associated with providers, so agencies know which provider has the specific tools they need for the situation. (city population 400K+, county population 800K+)</t>
+  </si>
+  <si>
+    <t>PSEPSELICCADEVEH</t>
+  </si>
+  <si>
+    <t>Web CAD Monitor</t>
+  </si>
+  <si>
+    <t>Browser-based call and unit monitor, including the map. Dispatch Centers can provide this web-based viewer for other Dispatch Centers or other organizations / response agencies that need to monitor Dispatch Center and specific agency activity (internal public safety use only – not the general public).  (city population 400K+, county population 800K+)</t>
+  </si>
+  <si>
+    <t>PSEPSELICCADEWEBCAD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Drivers License Mag Stripe Reader/Barcode Reader Interface </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Allows officers to swipe a driver’s license for ticketing/citation/ populating field reports. (per mobile device) </t>
+  </si>
+  <si>
+    <t>Mobile</t>
+  </si>
+  <si>
+    <t>PSEPSELICMOBDLSW</t>
+  </si>
+  <si>
+    <t>Device</t>
+  </si>
+  <si>
+    <t>Crew Mobile App</t>
+  </si>
+  <si>
+    <t>Mobile app that extends access to information and communications beyond mobile data terminals (MDTs) and puts it directly into the hands of users via smartphone, tablet, or watch. With MDT functionality on your person, law enforcement officers, command staff, and dispatchers are always connected. (per mobile device)</t>
+  </si>
+  <si>
+    <t>PSEPSELICMOBMBLTFR</t>
+  </si>
+  <si>
+    <t>Shield Mobile App</t>
+  </si>
+  <si>
+    <t>Shield Mobile App for iOS or Android (per mobile device)</t>
+  </si>
+  <si>
+    <t>PSEPSELICMOBMBLTLE</t>
+  </si>
+  <si>
+    <t>In-Car Mapping / AVL</t>
+  </si>
+  <si>
+    <t>Provides the ability to track all units in real time on Enterprise CAD and Mobile maps for faster response times and better situational awareness with mobile mapping. (per mobile device)</t>
+  </si>
+  <si>
+    <t>PSEPSELICMOBMPAVL</t>
+  </si>
+  <si>
+    <t>Crew Mobile</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Allows for communication between CAD and Fire Mobile for dispatch and searching information.   (per mobile device)</t>
+  </si>
+  <si>
+    <t>PSEPSELICMOBMSGFD</t>
+  </si>
+  <si>
+    <t>Shield Mobile</t>
+  </si>
+  <si>
+    <t>Allows for text-based silent dispatch and NCIC checks. (per mobile device)</t>
+  </si>
+  <si>
+    <t>PSEPSELICMOBMSGLED</t>
+  </si>
+  <si>
+    <t>Enterprise Mobile Server</t>
+  </si>
+  <si>
+    <t>Mobile app that extends access to information and communications beyond mobile data terminals (MDTs) and puts it directly into the hands of users via smartphone, tablet, or watch. With MDT functionality on your person, law enforcement officers, command staff, and dispatchers are always connected. (city population 400K+, county population 800K+)</t>
+  </si>
+  <si>
+    <t>PSEPSELICMOBMSGSRVR</t>
+  </si>
+  <si>
+    <t>Mugshot Image Download</t>
+  </si>
+  <si>
+    <t>Download mugshot photos from the Global Subjects module in Records. (per mobile device)</t>
+  </si>
+  <si>
+    <t>PSEPSELICMOBMUG</t>
+  </si>
+  <si>
+    <t xml:space="preserve">In-Car Routing </t>
+  </si>
+  <si>
+    <t>Provides routing and direction information. (per mobile device)</t>
+  </si>
+  <si>
+    <t>PSEPSELICMOBROUT</t>
+  </si>
+  <si>
+    <t>Enterprise Fire/EMS Mobile Site License</t>
+  </si>
+  <si>
+    <t>Includes mobile functionality for both MDT and iOS based devices for all users. Includes Crew Mobile, Crew Mobile App, Fire In-Car Mapping/AVL, Mobile In-Car Routing (site license for all users). (priced per career firefighter)</t>
+  </si>
+  <si>
+    <t>PSEPSELICMOBSFDISP</t>
+  </si>
+  <si>
+    <t>Career Firefighter</t>
+  </si>
+  <si>
+    <t>Enterprise Law Enforcement Mobile Site License</t>
+  </si>
+  <si>
+    <t>Includes mobile functionality for both MDT and iOS based devices for all users. Includes Shield Mobile, Shield Mobile App, Drivers License Mag Strip Reader/Bar Code Reader Interface, Mugshot Image Download, In-Car Mapping/AVL, In-Car Ruoting (site license for all users). (priced per sworn officer)</t>
+  </si>
+  <si>
+    <t>PSEPSELICMOBSLESL</t>
+  </si>
+  <si>
+    <t>Sworn</t>
+  </si>
+  <si>
+    <t>Law Enforcement Records Management Data Mart / Includes 10+ users</t>
+  </si>
+  <si>
+    <t>Designed for management, crime analysts and “power users” who need more information across multiple dimensions; it supports analytical and “what if” scenarios. The data mart and data cubes are populated on a configurable schedule from the production system using SQL Server technology and the module is architected to complete this data export and transformation without impacting the production system. (city population 400K+, county population 800K+, for 10+ users)</t>
+  </si>
+  <si>
+    <t>PSEPSELICRMSDSSDM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Alarms </t>
+  </si>
+  <si>
+    <t>Allows users to enter and maintain alarm permits, transactions and invoices related to residential and business alarm systems. It also allows agencies to indicate whether or not a CFS is automatically created in CAD for the individual alarm events and alarm zones associated with a specific alarm permit. (city population 400K+, county population 800K+)</t>
+  </si>
+  <si>
+    <t>PSEPSELICRMSEALRMS</t>
+  </si>
+  <si>
+    <t>Accurint Crime Analysis Interface</t>
+  </si>
+  <si>
+    <t>Interface will supply BAIR Analytics software with data from the Global Subject, Vehicle, Address, Case and Call for Service modules. The data will be derived from date ranges over the period of time since the interface was last executed. A historical export option will be provided to supply BAIR Analytics with the initial data set. (city population 250K+, county population 500K+)</t>
+  </si>
+  <si>
+    <t>PSEPSELICRMSEBAIR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bookings </t>
+  </si>
+  <si>
+    <t>Stores current and historical information on the incarceration of all jailed individuals. It serves as a database that links an inmate with his or her personal information, such as criminal record, addresses, phone numbers, vehicles, and more. Officers can also check State/NCIC databases for prior records and outstanding wants and warrants.(city population 400K+, county population 800K+)</t>
+  </si>
+  <si>
+    <t>PSEPSELICRMSEBOOK</t>
+  </si>
+  <si>
+    <t>Briefing Notes</t>
+  </si>
+  <si>
+    <t>Gives law enforcement officials the ability to provide field officers with a daily summary report of updates, useful information, and alerts. This report serves as a single point of contact to maintain communication between administrators and officers.(city population 400K+, county population 800K+)</t>
+  </si>
+  <si>
+    <t>PSEPSELICRMSEBRFNT</t>
+  </si>
+  <si>
+    <t>COPLINK Interface</t>
+  </si>
+  <si>
+    <t>A one-way interface that provides a data export from RMS to the Coplink repository, which provides browser-based inquiry, reporting and analysis tools to participating agencies. (city population 250K+, county population 500K+)</t>
+  </si>
+  <si>
+    <t>PSEPSELICRMSECOPLNK</t>
+  </si>
+  <si>
+    <t>Crash</t>
+  </si>
+  <si>
+    <t>The Crash module allows users to search, enter, edit, and print crash reports. (city population 400K+, county population 800K+)</t>
+  </si>
+  <si>
+    <t>PSEPSELICRMSECRSH</t>
+  </si>
+  <si>
+    <t>Citizen Reporting Interface</t>
+  </si>
+  <si>
+    <t>PSEPSELICRMSECTZN</t>
+  </si>
+  <si>
+    <t>Stop Data</t>
+  </si>
+  <si>
+    <t>Allows users to enter and maintain records related to Stop Data records. Screens are designed specific to each state by the agency, making updates required by the state easy.(city population 400K+, county population 800K+)</t>
+  </si>
+  <si>
+    <t>PSEPSELICRMSEDEMPR</t>
+  </si>
+  <si>
+    <t>Equipment and Inventory</t>
+  </si>
+  <si>
+    <t>Allows authorized users to enter and maintain general equipment, as well as equipment specific to law enforcement, which includes guns. The information that is tracked includes equipment type, sub-type, equipment descriptors, purchase information, first in service date, in/out service, scheduled replacement date, status information, and more. (city population 400K+, county population 800K+)</t>
+  </si>
+  <si>
+    <t>PSEPSELICRMSEEQUIP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gangs </t>
+  </si>
+  <si>
+    <t>Allows users to enter and maintain records on gangs and is designed for gang units or agencies with gang-related intelligence (information) and gang informant issues. This module allows agencies to track detailed information on gangs including gang location, modes of operation, dress, colors, weapons, vehicles, activities, and more. (city population 400K+, county population 800K+)</t>
+  </si>
+  <si>
+    <t>PSEPSELICRMSEGANG</t>
+  </si>
+  <si>
+    <t>LINX Interface</t>
+  </si>
+  <si>
+    <t>**Does not include March 2024 BAIR new scope requirements (crash data and person/offender data). (city population 250K+, county population 500K+)</t>
+  </si>
+  <si>
+    <t>PSEPSELICRMSELINX</t>
+  </si>
+  <si>
+    <t>Livescan Interface</t>
+  </si>
+  <si>
+    <t>The NCIC interface allows authorized end-users to obtain information from their state’s NCIC System directly from the Enterprise Public Safety application suite. The interface can submit an Inquiry, Entry, Modify, Clear, Cancel, Locate or Supplement if allowed by the State.  (city population 400K+, county population 800K+)</t>
+  </si>
+  <si>
+    <t>PSEPSELICRMSELVSCN</t>
+  </si>
+  <si>
+    <t>Narcotics</t>
+  </si>
+  <si>
+    <t>The Narcotics module allows users to enter and maintain records related to narcotics investigations, narcotics-related intelligence gathered, narcotics-related informants, and a narcotics fund ledger used to track money used for drug buys and informant payoffs required as part of a sting or investigation. The module gives jurisdictions a method of efficiently tracking narcotics offenders and related contacts; it can be utilized to support departmental drug enforcement activities and serve as a support mechanism for undercover surveillance by tracking individuals, businesses, equipment, private residences, and more. (city population 400K+, county population 800K+)</t>
+  </si>
+  <si>
+    <t>PSEPSELICRMSENARC</t>
+  </si>
+  <si>
+    <t>NCIC Interface</t>
+  </si>
+  <si>
+    <t>Interface from the Booking module to a LiveScan machine for digital fingerprint capture.  (city population 400K+, county population 800K+)</t>
+  </si>
+  <si>
+    <t>PSEPSELICRMSENCIC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pawn Shops </t>
+  </si>
+  <si>
+    <t>Tracks all pawn shop sales along with owner and customer information for an agency-defined area or community. (city population 400K+, county population 800K+)</t>
+  </si>
+  <si>
+    <t>PSEPSELICRMSEPAWN</t>
+  </si>
+  <si>
+    <t>The Records base software includes the following functionality: Arrests, Businesses, Case Management, Case Processing, Citations, Field Interviews, Geo-File Verification, Impounded Vehicles, Incidents, Investigations, Orders of Protection, Personnel, Persons, Property and Evidence, Registered Offenders, Training, Wants and Warrants, and Basic compliance reporting (IBR/Clery and Crash). (city population 400K+, county population 800K+)</t>
+  </si>
+  <si>
+    <t>PSEPSELICRMSEPKGB</t>
+  </si>
+  <si>
+    <t>Permits (Guns)</t>
+  </si>
+  <si>
+    <t>Tracks permits (guns). (city population 400K+, county population 800K+)</t>
+  </si>
+  <si>
+    <t>PSEPSELICRMSEPMT</t>
+  </si>
+  <si>
+    <t>Scheduling</t>
+  </si>
+  <si>
+    <t>Ability to track personnel scheduling. (city population 400K+, county population 800K+)</t>
+  </si>
+  <si>
+    <t>PSEPSELICRMSESCHD</t>
+  </si>
+  <si>
+    <t>SECTOR Ticket/Accident Interface</t>
+  </si>
+  <si>
+    <t>One-way interface with SECTOR for accident information in RMS (city population 400K+, county population 800K+)</t>
+  </si>
+  <si>
+    <t>PSEPSELICRMSESCTR</t>
+  </si>
+  <si>
+    <t>Ticket Writer Interface</t>
+  </si>
+  <si>
+    <t>This interface allows transfer of electronic Ticket data to RMS Ticket and Citations module. (city population 400K+, county population 800K+)</t>
+  </si>
+  <si>
+    <t>PSEPSELICRMSETKTW</t>
+  </si>
+  <si>
+    <t>Use of Force</t>
+  </si>
+  <si>
+    <t>Used by agencies to record any use of force instances associated with an incident. Entry of use of force information includes general information (when, where, and other details), case offense, officers and subjects involved, comments, document attachments, event log and status history, assisting agencies, and any associated records. (city population 400K+, county population 800K+)</t>
+  </si>
+  <si>
+    <t>PSEPSELICRMSEUOF</t>
+  </si>
+  <si>
+    <t>Embedded Third Party Software</t>
+  </si>
+  <si>
+    <t>Embedded ESRI GIS software for CAD (city population 250K+, county population 500K+)</t>
+  </si>
+  <si>
+    <t>PSEPSETPLEMBD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Embedded Third Party Software (Additional Environment) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ESRI GIS Additional Environment for CAD (city population 250K+, county population 500K+) </t>
+  </si>
+  <si>
+    <t>PSEPSETPLEMBDADD</t>
+  </si>
+  <si>
+    <t>Red Hat Enterprise Linux Server (3-year subscription)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Support subscription for the Linux operating system on the Virtual Message Switch for the State/NCIC connection (any size agency) </t>
+  </si>
+  <si>
+    <t>PSEPSETPLREDHAT</t>
+  </si>
+  <si>
+    <t>Associate Report Builder</t>
+  </si>
+  <si>
+    <t>VERSA SaaS Platform SaaS/Services (Labor Category)</t>
+  </si>
+  <si>
+    <t>Regulatory</t>
+  </si>
+  <si>
+    <t>N5550001</t>
+  </si>
+  <si>
+    <t>p/hour</t>
+  </si>
+  <si>
+    <t>Automation Test Engineer I</t>
+  </si>
+  <si>
+    <t>N5710001</t>
+  </si>
+  <si>
     <t>Publica</t>
   </si>
   <si>
     <t>Data publishing contextualization and API Platform; Population 50K-150K</t>
   </si>
   <si>
     <t>Software as a Service</t>
   </si>
   <si>
     <t>SOC-OD-3</t>
   </si>
   <si>
-    <t>Lot 3 Cloud</t>
-[...4 lines deleted...]
-  <si>
     <t>Open Data External API Expansion Pack</t>
   </si>
   <si>
     <t>Add 500K External API Calls / Month</t>
   </si>
   <si>
     <t>SOC-ODP-API</t>
   </si>
   <si>
     <t>Data publishing contextualization and API Platform; Population 5M-9M</t>
   </si>
   <si>
     <t>SOC-OD-7</t>
   </si>
   <si>
     <t>Socrata Data Platform - Basic</t>
   </si>
   <si>
     <t xml:space="preserve">Socrata Data Platform Basic: Data publishing contextualization and API platform.  Up to 150 datasets, 5 million API requests per month and one instance, SAML/SSO Integration included, Silver Customer Support Package and Standard Education Package</t>
   </si>
   <si>
     <t>SOC-OD-Fed-B</t>
   </si>
   <si>
     <t>Socrata Data Platform - Master Subscription License (5)</t>
   </si>
   <si>
     <t xml:space="preserve">Socrata Data Platform MSA 5: Data publishing contextualization and API platform.  Unlimited datasets, 25 million API requests per month and five instances. SAML/SSO Integration included, Silver Customer Support Package and Standard Education Package</t>
   </si>
   <si>
     <t>SOC-OD-Fed-MSA5</t>
   </si>
   <si>
     <t>Socrata Data Analyst</t>
   </si>
   <si>
     <t>Socrata Data Analyst. Socrata data analysts provide expertise and best practices in data extraction, transformation, load and preparation for optimal standardization, relevancy and consumablility for users. Price is per hour.</t>
   </si>
   <si>
     <t>End User Deployment</t>
   </si>
   <si>
     <t>SOC-SRV-00100</t>
   </si>
   <si>
-    <t>Lot 4 Implementation</t>
-[...4 lines deleted...]
-  <si>
     <t>Socrata Designer</t>
   </si>
   <si>
     <t>Socrata Designer (professional services). Socrata Designers help design data sites and/or custom Social Data Player templates. Price is per hour.</t>
   </si>
   <si>
     <t>SOC-SRV-00200</t>
   </si>
   <si>
     <t>Hourly</t>
   </si>
   <si>
     <t>Program Manager</t>
   </si>
   <si>
     <t>Socrata Program Manager. Socrata Program Managers provide expertise and best practices in modernizing government for making data driven decisions and enabling the optimization of Socrata''s data platform. Price is per hour.</t>
   </si>
   <si>
     <t>SOC-SRV-00300</t>
   </si>
   <si>
     <t>Socrata Principal Consultant</t>
   </si>
   <si>
     <t>Socrata Principal Consultant. Principal Consultants will provide strategic best practices for building a digital government roadmap and capabilities to modernize government for using data to manage performance to results.</t>
@@ -831,101 +1410,80 @@
   <si>
     <t xml:space="preserve">Performance management and quantitative goal-setting application optimized for internal collaboration and end-user understanding.   - customer population under 25K.</t>
   </si>
   <si>
     <t>SOC-OP-1</t>
   </si>
   <si>
     <t>Performance management and quantitative goal-setting application optimized for internal collaboration and end-user understanding. - customer population 5M-9M.</t>
   </si>
   <si>
     <t>SOC-OP-7</t>
   </si>
   <si>
     <t>Socrata Performance Solution - Starter</t>
   </si>
   <si>
     <t>Starter Performance management and quantitative goal-setting application optimized for internal collaboration and end-user understanding. Requires Socrata Data Platform. 1 Dashboard; 1 Goal Editor; 1 instance</t>
   </si>
   <si>
     <t>SOC-OP-Fed-S</t>
   </si>
   <si>
     <t xml:space="preserve">Mobile Infrastructure Configuration </t>
   </si>
   <si>
-    <t>Mobile</t>
-[...1 lines deleted...]
-  <si>
     <t>NWPS-MOBINFST-SVC</t>
   </si>
   <si>
     <t>Mobility Implementation</t>
   </si>
   <si>
     <t>NWPS-MOBNEW-SVC</t>
   </si>
   <si>
-    <t>Enterprise Law Enforcement Records</t>
-[...1 lines deleted...]
-  <si>
     <t>The Records base software includes the following functionality: Arrests, Businesses, Case Management, Case Processing, Citations, Field Interviews, Geo-File Verification, Impounded Vehicles, Incidents, Investigations, Orders of Protection, Personnel, Persons, Property and Evidence, Registered Offenders, Training, Wants and Warrants, and Basic compliance reporting (IBR/Clery and Crash). </t>
   </si>
   <si>
-    <t>Records Management</t>
-[...1 lines deleted...]
-  <si>
     <t>NWPS-RMSE-PKGB-SUB</t>
   </si>
   <si>
-    <t>No</t>
-[...1 lines deleted...]
-  <si>
     <t>Project Management Services</t>
   </si>
   <si>
-    <t>Platform</t>
-[...1 lines deleted...]
-  <si>
     <t>NWPS-PM-SVC</t>
   </si>
   <si>
     <t>Per Hour</t>
   </si>
   <si>
     <t>Pre-Arrival Questionnaire Interface (per Discipline) Installation</t>
   </si>
   <si>
-    <t>Computer Aided Dispatch</t>
-[...1 lines deleted...]
-  <si>
     <t>NWPS-PROQA-SVC</t>
   </si>
   <si>
-    <t>Use of Force</t>
-[...1 lines deleted...]
-  <si>
     <t>Used by agencies to record any use of force instances associated with an incident. Entry of use of force information includes general information (when, where, and other details), case offense, officers and subjects involved, comments, document attachments, event log and status history, assisting agencies, and any associated records.</t>
   </si>
   <si>
     <t>NWPS-RMSE-UOF-SUB</t>
   </si>
   <si>
     <t>Content Manager</t>
   </si>
   <si>
     <t>Includes all the critical components of an enterprise content management suite — back file scanning, indexing and redaction, optical character recognition, web interface, micrographics conversion, disaster recovery and highly secure off-site document storage.</t>
   </si>
   <si>
     <t>NWPS-TCM-SE-SUB</t>
   </si>
   <si>
     <t>Briefing Notes Installtion</t>
   </si>
   <si>
     <t>NWPS-RMSE-BRFNT-SVC</t>
   </si>
   <si>
     <t>Out-of-Band AVL Interface (per Vendor) Installation</t>
   </si>
   <si>
     <t>NWPS-OOBAVL-SVC</t>
@@ -1350,174 +1908,1497 @@
   <si>
     <t>NWPS-STDSA-SVC</t>
   </si>
   <si>
     <t>Telestaff Interface Installation</t>
   </si>
   <si>
     <t>NWPS-TLSTFF-SVC</t>
   </si>
   <si>
     <t>Upgrade State/NCIC to include Photo Download/Upload</t>
   </si>
   <si>
     <t>- Upgrade State/NCIC to include Photo Download/Upload</t>
   </si>
   <si>
     <t>NWPS-UPG-NCIC-SVC</t>
   </si>
   <si>
     <t>Web CAD Monitor Installation</t>
   </si>
   <si>
     <t>NWPS-WEBCAD-SVC</t>
   </si>
   <si>
-    <t xml:space="preserve">Alliance Consulting </t>
-[...1 lines deleted...]
-  <si>
     <t>TYL-ALLIANCEINCLD-SVC</t>
   </si>
   <si>
     <t>Carbyne Installation Fee</t>
   </si>
   <si>
     <t>TYL-CB-IF-SVC</t>
   </si>
   <si>
+    <t xml:space="preserve">CAD Data Mart / Includes 10+ users </t>
+  </si>
+  <si>
+    <t>The data mart and data cubes are populated on a configurable schedule from the production system using SQL Server technology and the module is architected to complete this data export and transformation without impacting the production system. This separate data mart supports detailed analytics using the embedded Microsoft Excel functions or any industry-standard third-party tool. (city population 400K+, county population 800K+, for 10+ users)</t>
+  </si>
+  <si>
+    <t>PSEPSESUBCADDSSDM</t>
+  </si>
+  <si>
+    <t>PSEPSESUBCADECFS</t>
+  </si>
+  <si>
+    <t>Map-centric tool that provides a comprehensive picture of crime, accidents, tickets, law enforcement and fire incidents, and CFS by displaying data in an easy-to-use interface for quick trend analysis. (per sworn officer for 51-100 sworn)</t>
+  </si>
+  <si>
+    <t>PSEDTISUBPSA2</t>
+  </si>
+  <si>
+    <t>PSEPSELICCADEASAP</t>
+  </si>
+  <si>
+    <t>Web Case Report Download</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Web case report download implementation fee (one-time fee - any size agency) </t>
+  </si>
+  <si>
+    <t>PSEPSESVCWEBCASE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Web CAD Monitor </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Web CAD Monitor module Installation (one-time fee - any size agency) </t>
+  </si>
+  <si>
+    <t>PSEPSESVCWEBCAD</t>
+  </si>
+  <si>
+    <t>Data Archive LERMS Additional Sources</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Data Archive fee per additional RMS source for archive (city population 250K+, county population 500K+ - calculated as 50% of single source price) </t>
+  </si>
+  <si>
+    <t>PSEPSECNVDTAASLO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">911 Interface (per PSAP) Installation (any size agency) </t>
+  </si>
+  <si>
+    <t>PSEPSESVCE911</t>
+  </si>
+  <si>
+    <t>Emergency Networking CAD Export Installation Fee</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CAD Export to Emergency Networking Fire RMS (one-time fee - any size agency) </t>
+  </si>
+  <si>
+    <t>PSEPSESVCENCADEX</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Encoder Interface </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Encoder Interface Installation (one-time fee per vendor - any size agency) </t>
+  </si>
+  <si>
+    <t>PSEPSESVCENCDR</t>
+  </si>
+  <si>
+    <t>Fire Mobile Messaging Configuration (up to 10 agencies) (one-time fee - any size agency)</t>
+  </si>
+  <si>
+    <t>PSEPSESVCFRMCNF</t>
+  </si>
+  <si>
+    <t>Fire Mobile Messaging Configuration (11 or more agencies) (one-time fee - any size agency)</t>
+  </si>
+  <si>
+    <t>PSEPSESVCFRMCNFPL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fire Mobile Messaging Go-Live  (one-time fee for city population 150K+, county population 300K+) </t>
+  </si>
+  <si>
+    <t>PSEPSESVCFRMGL</t>
+  </si>
+  <si>
+    <t>Fire Mobile Messaging Training (10 trainers ea.) (one-time fee - any size agency)</t>
+  </si>
+  <si>
+    <t>PSEPSESVCFRMTRN</t>
+  </si>
+  <si>
+    <t>Fire Mobile Messaging Additional Training (group of 10 additional trainers ea.)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Additional training for Fire Mobile (10 trainers per class) (one-time fee for up to 10 additional trainers adding to standard training) </t>
+  </si>
+  <si>
+    <t>PSEPSESVCFRMTRNPL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GIS Implementation for an additional GIS environment (one-time fee - any size agency) </t>
+  </si>
+  <si>
+    <t>PSEPSESVCGISADDENV</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Implementation of embedded GIS software (city population 400K+, county population 800K+) </t>
+  </si>
+  <si>
+    <t>PSEPSESVCGISCO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Advanced Field Reporting Configuration (up to 40 hours) (one-time fee - any size agency) </t>
+  </si>
+  <si>
+    <t>PSEPSESVCLEFBCNFADV</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Law Enforcement and Fire Mobile Messaging Configuration (up to 10 agencies) (one-time fee - any size agency) </t>
+  </si>
+  <si>
+    <t>PSEPSESVCLEFRCNF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Law Enforcement and Fire Mobile Messaging Configuration (11 or more agencies) (one-time fee any size agency) </t>
+  </si>
+  <si>
+    <t>PSEPSESVCLEFRCNFPL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Law Enforcement and Fire Mobile Messaging Go-Live  (one-time fee for city population 150K+, county population 300K+)  </t>
+  </si>
+  <si>
+    <t>PSEPSESVCLEFRGL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Law Enforcement and Fire Mobile Messaging Training (10 trainers ea. )  (one-time fee for up to 10 trainers - any size agency)</t>
+  </si>
+  <si>
+    <t>PSEPSESVCLEFRTRN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Law Enforcement and Fire Mobile Messaging Training (10 trainers per class) (one-time fee for up to 10 additional trainers adding to standard training) </t>
+  </si>
+  <si>
+    <t>PSEPSESVCLEFRTRNPL</t>
+  </si>
+  <si>
+    <t>Law Enforcement Mobile Messaging Configuration (up to 10 agencies) (one-time fee - any size agency)</t>
+  </si>
+  <si>
+    <t>PSEPSESVCLEMCNF</t>
+  </si>
+  <si>
+    <t>Law Enforcement Mobile Messaging Configuration (11 or more agencies) (one-time fee - any size agency)</t>
+  </si>
+  <si>
+    <t>PSEPSESVCLEMCNFPL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Law Enforcement Mobile Messaging Go-Live (one-time fee for city population 150K+, county population 300K+) </t>
+  </si>
+  <si>
+    <t>PSEPSESVCLEMGL</t>
+  </si>
+  <si>
+    <t>Law Enforcement Mobile Messaging Training (10 trainers per class) (one-time fee for up to 10 trainers)</t>
+  </si>
+  <si>
+    <t>PSEPSESVCLEMTRN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Law Enforcement Mobile Messaging Additional Training  (group of 10 additional trainers ea.)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Additional training for Law Enforcement Mobile (10 trainers per class) (one-time fee for up to 10 additional trainers adding to standard training) </t>
+  </si>
+  <si>
+    <t>PSEPSESVCLEMTRN10</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mobility Implementation (one-time fee - any size agency) </t>
+  </si>
+  <si>
+    <t>PSEPSESVCMOB</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mobility Infrastructure Configuration </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mobile Infrastructure Configuration (one-time fee - any size agency) </t>
+  </si>
+  <si>
+    <t>PSEPSESVCMOBINFST</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Out-of-Band AVL Interface </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Out-of-Band AVL Interface Installation (one-time fee per vendor - any size agency) </t>
+  </si>
+  <si>
+    <t>PSEPSESVCOOBAVL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EagleView (Pictometry) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pictometry Interface Installation (one-time fee - any size agency) </t>
+  </si>
+  <si>
+    <t>PSEPSESVCPICT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Project Management Services (rate for any size agency) </t>
+  </si>
+  <si>
+    <t>PSEPSESVCPM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pre-Arrival Questionnaire Interface </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pre-Arrival Questionnaire Interface Installation (one-time fee, price per discipline - any size agency) </t>
+  </si>
+  <si>
+    <t>PSEPSESVCPROQA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pulsepoint Interface </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pulsepoint Interface Installation (one-time fee - any size agency) </t>
+  </si>
+  <si>
+    <t>PSEPSESVCPULSE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Citizen Reporting Interface </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Citizen Reporting Interface Installation (one-time fee - any size agency) </t>
+  </si>
+  <si>
+    <t>PSEPSESVCRMSCTZN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Law Enforcement Records Configuration </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Law Enforcement Records Configuration (for up to 6 agencies)  (city population 150K+, county population 300K+)</t>
+  </si>
+  <si>
+    <t>PSEPSESVCRMSECNF2</t>
+  </si>
+  <si>
+    <t>Law Enforcement Records Configuration (6 or more Agencies)</t>
+  </si>
+  <si>
+    <t>Law Enforcement Records Configuration (6 or more agencies) (city population 150K+, county population 300K+)</t>
+  </si>
+  <si>
+    <t>PSEPSESVCRMSECNFPL2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Crash Reporting Interface Implementation </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Crash Reporting Interface Implementation (per vendor - any size agency) </t>
+  </si>
+  <si>
+    <t>PSEPSESVCRMSECRSHIMP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Court Export Interface Implementation </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Court Export Interface Implementation (per vendor - any size agency) </t>
+  </si>
+  <si>
+    <t>PSEPSESVCRMSECTEXIMP</t>
+  </si>
+  <si>
+    <t>Law Enforcement Records Go-Live Support (24 hour operation) (city population 150K+, county population 300K+)</t>
+  </si>
+  <si>
+    <t>PSEPSESVCRMSEGLADD2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Law Enforcement Records Go-Live Support (Additional Facilities ea.) (any size agency) </t>
+  </si>
+  <si>
+    <t>PSEPSESVCRMSEGLVADD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">IBR Submission </t>
+  </si>
+  <si>
+    <t xml:space="preserve">IBR Submission services (post Go-Live)  (city population 150K+, county population 300K+)</t>
+  </si>
+  <si>
+    <t>PSEPSESVCRMSEIBSVC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Livescan Interface </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Livescan Interface Installation (one-time fee - any size agency) </t>
+  </si>
+  <si>
+    <t>PSEPSESVCRMSELVSCN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Law Enforcement Records Training </t>
+  </si>
+  <si>
+    <t>Law Enforcement Records Training (10 trainers ea. class) (city population 400K+, county population 800K+)</t>
+  </si>
+  <si>
+    <t>PSEPSESVCRMSETTRN2</t>
+  </si>
+  <si>
+    <t>Law Enforcement Records Go-Live (standard) (city population 400K+, county population 800K+)</t>
+  </si>
+  <si>
+    <t>PSEPSESVCRMSGL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LINX Interface </t>
+  </si>
+  <si>
+    <t>LINX Interface Installation (one-time fee - any size agency)</t>
+  </si>
+  <si>
+    <t>PSEPSESVCRMSMLINX</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SECTOR Ticket/Accident Interface </t>
+  </si>
+  <si>
+    <t xml:space="preserve">SECTOR Ticket/Accident interface installation fee (one-time fee - any size agency) </t>
+  </si>
+  <si>
+    <t>PSEPSESVCRMSSECTOR</t>
+  </si>
+  <si>
+    <t>Additional Report (Print Design)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Services to implement additional forms via print design capabilities (price per form - any size agency) </t>
+  </si>
+  <si>
+    <t>PSEPSESVCRPTWADD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Software implementation and technical setup on additional server environment (any size agency - per environment) </t>
+  </si>
+  <si>
+    <t>PSEPSESVCSAADD</t>
+  </si>
+  <si>
+    <t>Funtional system testing, interface testing, full system testing, per application (CAD, RMS, Fire, CMS, MDC/FBR)</t>
+  </si>
+  <si>
+    <t>PSEPSESVCSST</t>
+  </si>
+  <si>
+    <t>Software implementation and technical setup on servers (city population 250K+, county population 500K+)</t>
+  </si>
+  <si>
+    <t>PSEPSESVCSTDSA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ticket Writer Interface </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ticket Writer Interface Installation (one-time fee - any size agency) </t>
+  </si>
+  <si>
+    <t>PSEPSESVCTKTW</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Telestaff Interface </t>
+  </si>
+  <si>
+    <t>PSEPSESVCTLSTFF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Upgrade services to include photo download with NCIC integration (one-time fee - any size agency) </t>
+  </si>
+  <si>
+    <t>PSEPSESVCUPGNCIC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Web Briefing Notes  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Web Briefing Notes Installation (one-time fee - any size agency) </t>
+  </si>
+  <si>
+    <t>PSEPSESVCWEBBN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Equipment and Inventory </t>
+  </si>
+  <si>
+    <t>Equipment and Inventory module Installation (one-time fee - any size agency)</t>
+  </si>
+  <si>
+    <t>PSEPSEIMPRMSEEQPINV</t>
+  </si>
+  <si>
+    <t>Combined or Fire/EMS CAD Configuration (up to 2 PSAPs)</t>
+  </si>
+  <si>
+    <t>Configuration for up to 2 PSAPs (city population 400K+, county population 800K+)</t>
+  </si>
+  <si>
+    <t>PSEPSESVCCADCOMB</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Call Creation Interface (supports Flock Safety) (one-time fee - any size agency) </t>
+  </si>
+  <si>
+    <t>PSEPSESVCCADEFLOCKIF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Text-to-911 Interface </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Text-to-911 Interface (per PSAP) Installation (one-time fee per PSAP - any size agency) </t>
+  </si>
+  <si>
+    <t>PSEPSESVCCADENG911</t>
+  </si>
+  <si>
+    <t>CAD Export Interface</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CAD Export Interface Installation (one-time fee per vendor - any size agency) </t>
+  </si>
+  <si>
+    <t>PSEPSESVCCADEXP</t>
+  </si>
+  <si>
+    <t>CAD Go-Live support services (city population 400K+, county population 800K+)</t>
+  </si>
+  <si>
+    <t>PSEPSESVCCADGL</t>
+  </si>
+  <si>
+    <t>Additional Go-Live (per dispatch Center)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Additional Go-Live services (per dispatch Center) (any size agency) </t>
+  </si>
+  <si>
+    <t>PSEPSESVCCADGLPL</t>
+  </si>
+  <si>
+    <t>Law Enforcement CAD Configuration (city population 400K+, county population 800K+)</t>
+  </si>
+  <si>
+    <t>PSEPSESVCCADLECNF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CAD Pager Interface </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CAD Pager Interface Installation (one-time fee - any size agency) </t>
+  </si>
+  <si>
+    <t>PSEPSESVCCADPGR</t>
+  </si>
+  <si>
+    <t>CAD user training (10 users ea.) (any size agency)</t>
+  </si>
+  <si>
+    <t>PSEPSESVCCADTRN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CAD Train the Trainer Training (10 trainers ea.) (any size agency) </t>
+  </si>
+  <si>
+    <t>PSEPSESVCCADTTRN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CopLink Interface </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CopLink Interface Installation (one-time fee - any size agency) </t>
+  </si>
+  <si>
+    <t>PSEPSESVCCOPLNK</t>
+  </si>
+  <si>
+    <t>Custom Interface Translation Services</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Custom Interface Translation Services - (one-time fee per custom interface - any size agency) </t>
+  </si>
+  <si>
+    <t>PSEPSESVCCUSTIFTR</t>
+  </si>
+  <si>
+    <t>Decision Support Software Implementation Service for installation of standard library components, training with data and reporting cubes, training on use of data mart for custom report building (cost per application - any size agency)</t>
+  </si>
+  <si>
+    <t>PSEPSESVCDSS</t>
+  </si>
+  <si>
+    <t>Gangs module Installation (one-time fee - any size agency)</t>
+  </si>
+  <si>
+    <t>PSEPSEIMPRMSEGANG</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Narcotics </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Narcotics module installation (one-time fee - any size agency) </t>
+  </si>
+  <si>
+    <t>PSEPSEIMPRMSENARC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Permits  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Permits module Installation (one-time fee - any size agency) </t>
+  </si>
+  <si>
+    <t>PSEPSEIMPRMSEPMT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pawn Shops  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pawn Shops module Installation (one-time fee - any size agency) </t>
+  </si>
+  <si>
+    <t>PSEPSEIMPRMSEPWN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Report Writing Implementation Fee </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Implementation and configuration for case, arrest, incident, field invesitation reports + 3 additional report type (agencies with sworn officer count 301+) </t>
+  </si>
+  <si>
+    <t>PSEPSEIMPRMSERPTW</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Scheduling  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Scheduling module Installation (one-time fee - any size agency) </t>
+  </si>
+  <si>
+    <t>PSEPSEIMPRMSESCHD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Use of Force  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Use of Force Installation (one-time fee - any size agency) </t>
+  </si>
+  <si>
+    <t>PSEPSEIMPRMSEUOF</t>
+  </si>
+  <si>
+    <t>Alarms module Installation (one-time fee - any size agency)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Briefing Notes </t>
+  </si>
+  <si>
+    <t>Briefing Notes module Installtion (one-time fee - any size agency)</t>
+  </si>
+  <si>
+    <t>PSEPSESUBRMSEBRFNT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NCIC  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">NCIC Installation fee (one-time fee - any size agency) </t>
+  </si>
+  <si>
+    <t>PSEPSESVCALLNCIC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ASAP Interface </t>
+  </si>
+  <si>
+    <t>ASAP Interface Installation (one-time fee - any size agency)</t>
+  </si>
+  <si>
+    <t>PSEPSESVCASAP</t>
+  </si>
+  <si>
+    <t>Accurint Crime Analysis Interface (BAIR Analytics)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Accurint Crime Analysis Interface (BAIR Analytics) interface installation (one-time fee - any size agency) </t>
+  </si>
+  <si>
+    <t>PSEPSESVCBAIR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Alarm Interface </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Alarm Interface Installation (one-time fee - any size agency) </t>
+  </si>
+  <si>
+    <t>PSEPSESVCCADALRM</t>
+  </si>
+  <si>
+    <t>Combined or Fire/EMS CAD Configuration (3 or more PSAPs)</t>
+  </si>
+  <si>
+    <t>Configuration for 3+ PSAPs (city population 400K+, county population 800K+)</t>
+  </si>
+  <si>
+    <t>PSEPSESVCCADCNFPL</t>
+  </si>
+  <si>
+    <t>Architect II</t>
+  </si>
+  <si>
+    <t>N5680001</t>
+  </si>
+  <si>
+    <t>PSEPSESUBRMSEUOF</t>
+  </si>
+  <si>
+    <t>Includes all the critical components of an enterprise content management suite — back file scanning, indexing and redaction, optical character recognition, web interface, micrographics conversion, disaster recovery and highly secure off-site document storage. (city population 400K+, county population 800K+)</t>
+  </si>
+  <si>
+    <t>PSEPSESUBTCMSE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The data mart and data cubes are populated on a configurable schedule from the production system using SQL Server technology and the module is architected to complete this data export and transformation without impacting the production system. This separate data mart supports detailed analytics using the embedded Microsoft Excel functions or any industry-standard third-party tool. (city population 400K+, county population 800K+, for 10+ users) </t>
+  </si>
+  <si>
+    <t>PSEPSELICCADDSSDM</t>
+  </si>
+  <si>
+    <t>Enterprise CAD Multiple Jurisdiction Law Enforcement</t>
+  </si>
+  <si>
+    <t>Includes the following functionality for a multi-jurisdiction law enforcement agencies: CAD Mapping, Call Entry, Call Control Panel, Unit Recommendation, Unit Control Panel, Call Stacking, CAD Messaging, Call Scheduling, Dispatch Questionnaire, Geo-File Verification, Hazard and Location Alerts, Access to Enterprise LERMS, Note Pads, and Proximity Dispatch. (city population 400K+, county population 800K+)</t>
+  </si>
+  <si>
+    <t>PSEPSELICCADEMLTI</t>
+  </si>
+  <si>
+    <t>Content Manager Core</t>
+  </si>
+  <si>
+    <t>Includes all the critical components of a content management suite — back file scanning, indexing and redaction, optical character recognition, web interface, micrographics conversion, disaster recovery and highly secure off-site document storage. (city population 400K+, county population 800K+)</t>
+  </si>
+  <si>
+    <t>PSECMGLICRMS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CAD AVL </t>
+  </si>
+  <si>
+    <t>Allows the display of geographic unit information (where equipped), such as last known location, speed, direction of travel. Also allows for Proximity dispatch Unit Recommendations, which determines unit travel time to a call for service. (city population 400K+, county population 800K+)</t>
+  </si>
+  <si>
+    <t>PSEPSELICCADEAVL</t>
+  </si>
+  <si>
+    <t>CAD to CAD Interface</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ability for a call taker or dispatcher to send a CFS from their dispatch center to another dispatch center using their Enterprise CAD software. Information transfers between CAD systems in real time, including narrative, call updates, and unit statuses.(city population 400K+, county population 800K+) </t>
+  </si>
+  <si>
+    <t>PSEPSELICCADECADTO</t>
+  </si>
+  <si>
+    <t>Enterprise CAD Fire/EMS Single &amp; Multi-Jurisdictional</t>
+  </si>
+  <si>
+    <t>Includes the following functionality for Fire/EMS agencies: CAD Mapping, Call Entry, Call Control Panel, Unit Recommendation, Unit Control Panel, Call Stacking, CAD Messaging, Call Scheduling, Dispatch Questionnaire, Geo-File Verification, Hazard and Location Alerts, Access to Enterprise LERMS, Note Pads, Hydrant Inventory and Proximity Dispatch. (city population 400K+, county population 800K+)</t>
+  </si>
+  <si>
+    <t>PSEPSELICCADEFREMS</t>
+  </si>
+  <si>
+    <t>PSEPSESUBCADECMB</t>
+  </si>
+  <si>
+    <t>Communications Server to State/NCIC</t>
+  </si>
+  <si>
+    <t>Communications Server to State/NCIC (city population 400K+, county population 800K+)</t>
+  </si>
+  <si>
+    <t>PSEPSESUBCADECMSRV</t>
+  </si>
+  <si>
+    <t>PSEPSESUBCADEE911</t>
+  </si>
+  <si>
+    <t>Encoder Interface</t>
+  </si>
+  <si>
+    <t>Provides call information from Enterprise CAD to the Tone Encoder software so that the station and/or the units are notified of the call.  (city population 400K+, county population 800K+)</t>
+  </si>
+  <si>
+    <t>PSEPSESUBCADEENCDR</t>
+  </si>
+  <si>
+    <t>Platform Consultant III</t>
+  </si>
+  <si>
+    <t>N5540001</t>
+  </si>
+  <si>
+    <t>Associate Cloud Specialist</t>
+  </si>
+  <si>
+    <t>N5630001</t>
+  </si>
+  <si>
+    <t>Application Engineer I</t>
+  </si>
+  <si>
+    <t>N5000001</t>
+  </si>
+  <si>
+    <t>Application Engineer II</t>
+  </si>
+  <si>
+    <t>N5010001</t>
+  </si>
+  <si>
+    <t>Database Analyst I</t>
+  </si>
+  <si>
+    <t>N5040001</t>
+  </si>
+  <si>
+    <t>Database Analyst II</t>
+  </si>
+  <si>
+    <t>N5050001</t>
+  </si>
+  <si>
+    <t>Project Manager I</t>
+  </si>
+  <si>
+    <t>N5060001</t>
+  </si>
+  <si>
+    <t>Project Manager II</t>
+  </si>
+  <si>
+    <t>N5070001</t>
+  </si>
+  <si>
+    <t>Security Specialist I</t>
+  </si>
+  <si>
+    <t>N5100001</t>
+  </si>
+  <si>
+    <t>Security Specialist II</t>
+  </si>
+  <si>
+    <t>N5110001</t>
+  </si>
+  <si>
+    <t>Subject Matter Expert I</t>
+  </si>
+  <si>
+    <t>N5120001</t>
+  </si>
+  <si>
+    <t>Subject Matter Expert II</t>
+  </si>
+  <si>
+    <t>N5130001</t>
+  </si>
+  <si>
+    <t>Technical Writer I</t>
+  </si>
+  <si>
+    <t>N5140001</t>
+  </si>
+  <si>
+    <t>Technical Writer II</t>
+  </si>
+  <si>
+    <t>N5150001</t>
+  </si>
+  <si>
+    <t>Associate Application Engineer</t>
+  </si>
+  <si>
+    <t>N5160001</t>
+  </si>
+  <si>
+    <t>Application Engineer III</t>
+  </si>
+  <si>
+    <t>N5170001</t>
+  </si>
+  <si>
+    <t>Associate Implementation Consultant</t>
+  </si>
+  <si>
+    <t>N5180001</t>
+  </si>
+  <si>
+    <t>Implementation Consultant I</t>
+  </si>
+  <si>
+    <t>N5190001</t>
+  </si>
+  <si>
+    <t>Implementation Consultant II</t>
+  </si>
+  <si>
+    <t>N5200001</t>
+  </si>
+  <si>
+    <t>Implementation Consultant III</t>
+  </si>
+  <si>
+    <t>N5210001</t>
+  </si>
+  <si>
+    <t>Associate Consultant</t>
+  </si>
+  <si>
+    <t>N5220001</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Consultant I </t>
+  </si>
+  <si>
+    <t>N5230001</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Consultant II </t>
+  </si>
+  <si>
+    <t>N5240001</t>
+  </si>
+  <si>
+    <t>Consultant III</t>
+  </si>
+  <si>
+    <t>N5250001</t>
+  </si>
+  <si>
+    <t>Associate Database Analyst</t>
+  </si>
+  <si>
+    <t>N5260001</t>
+  </si>
+  <si>
+    <t>Database Analyst III</t>
+  </si>
+  <si>
+    <t>N5270001</t>
+  </si>
+  <si>
+    <t>Associate Project Manager</t>
+  </si>
+  <si>
+    <t>N5280001</t>
+  </si>
+  <si>
+    <t>Project Manager III</t>
+  </si>
+  <si>
+    <t>N5290001</t>
+  </si>
+  <si>
+    <t>Associate Quality Assurance Specialist</t>
+  </si>
+  <si>
+    <t>N5300001</t>
+  </si>
+  <si>
+    <t>Quality Assurance Specialist I</t>
+  </si>
+  <si>
+    <t>N5310001</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Quality Assurance Specialist II </t>
+  </si>
+  <si>
+    <t>N5320001</t>
+  </si>
+  <si>
+    <t>Quality Assurance Specialist III</t>
+  </si>
+  <si>
+    <t>N5330001</t>
+  </si>
+  <si>
+    <t>Associate Program Manager</t>
+  </si>
+  <si>
+    <t>N5340001</t>
+  </si>
+  <si>
+    <t>Program Manager I</t>
+  </si>
+  <si>
+    <t>N5350001</t>
+  </si>
+  <si>
+    <t>Program Manager II</t>
+  </si>
+  <si>
+    <t>N5360001</t>
+  </si>
+  <si>
+    <t>Program Manager III</t>
+  </si>
+  <si>
+    <t>N5370001</t>
+  </si>
+  <si>
+    <t>Associate UX Analyst</t>
+  </si>
+  <si>
+    <t>N5380001</t>
+  </si>
+  <si>
+    <t>UX Analyst I</t>
+  </si>
+  <si>
+    <t>N5390001</t>
+  </si>
+  <si>
+    <t>UX Analyst II</t>
+  </si>
+  <si>
+    <t>N5400001</t>
+  </si>
+  <si>
+    <t>UX Analyst III</t>
+  </si>
+  <si>
+    <t>N5410001</t>
+  </si>
+  <si>
+    <t>Associate Security Specialist</t>
+  </si>
+  <si>
+    <t>N5420001</t>
+  </si>
+  <si>
+    <t>Security Specialist III</t>
+  </si>
+  <si>
+    <t>N5430001</t>
+  </si>
+  <si>
+    <t>Subject Matter Expert III</t>
+  </si>
+  <si>
+    <t>N5440001</t>
+  </si>
+  <si>
+    <t>Associate Scrum Master</t>
+  </si>
+  <si>
+    <t>N5450001</t>
+  </si>
+  <si>
+    <t>Scrum Master I</t>
+  </si>
+  <si>
+    <t>N5460001</t>
+  </si>
+  <si>
+    <t>Scrum Master II</t>
+  </si>
+  <si>
+    <t>N5470001</t>
+  </si>
+  <si>
+    <t>Scrum Master III</t>
+  </si>
+  <si>
+    <t>N5480001</t>
+  </si>
+  <si>
+    <t>Associate Technical Writer</t>
+  </si>
+  <si>
+    <t>N5490001</t>
+  </si>
+  <si>
+    <t>Technical Writer III</t>
+  </si>
+  <si>
+    <t>N5500001</t>
+  </si>
+  <si>
+    <t>Associate Platform Consultant</t>
+  </si>
+  <si>
+    <t>N5510001</t>
+  </si>
+  <si>
+    <t>Platform Consultant I</t>
+  </si>
+  <si>
+    <t>N5520001</t>
+  </si>
+  <si>
+    <t>Platform Consultant II</t>
+  </si>
+  <si>
+    <t>N5530001</t>
+  </si>
+  <si>
+    <t>PSEPSESUBCADEAVL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">One-way interface to SECTOR (city population 400K+, county population 800K+) </t>
+  </si>
+  <si>
+    <t>PSEPSESUBRMSESCTR</t>
+  </si>
+  <si>
+    <t>Map-centric tool that provides a comprehensive picture of crime, accidents, tickets, law enforcement and fire incidents, and CFS by displaying data in an easy-to-use interface for quick trend analysis. (per sworn officer for 101-300 sworn)</t>
+  </si>
+  <si>
+    <t>PSEDTISUBPSA3</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ability to track personnel scheduling.  (city population 400K+, county population 800K+)</t>
+  </si>
+  <si>
+    <t>PSEPSESUBRMSESCHD</t>
+  </si>
+  <si>
+    <t>Alarm Interface</t>
+  </si>
+  <si>
+    <t>Allows interface to third party alarm company (CryWolf) (city population 400K+, county population 800K+)</t>
+  </si>
+  <si>
+    <t>PSEPSESUBCADEALARM</t>
+  </si>
+  <si>
+    <t>Allows CAD and Mobile users to enter BOLO information involving Vehicle, Person, and Contact information, including pictures. BOLOs are viewable in CAD and Mobile. (city population 400K+, county population 800K+)</t>
+  </si>
+  <si>
+    <t>PSEPSESUBCADEBOLOS</t>
+  </si>
+  <si>
+    <t>PSEPSESUBCADEFREMS</t>
+  </si>
+  <si>
+    <t>PSEPSESUBCADEMLTI</t>
+  </si>
+  <si>
+    <t>Provides National Crime Information Center (NCIC), including state DMV checks on persons, vehicles, driver’s licenses, etc. NCIC/State queries are submitted through the NCIC application, but the CAD NCIC interface enables NCIC query results to display on the NCIC tab of the CFS Data Entry window. Users also send an inquiry from the Select NCIC Format window using forms that are selected from groups of forms. Agencies can also use this interface for NCIC entries. (city population 400K+, county population 800K+)</t>
+  </si>
+  <si>
+    <t>PSEPSESUBCADENCIC</t>
+  </si>
+  <si>
+    <t>Text-to-911 Interface</t>
+  </si>
+  <si>
+    <t>PSEPSESUBCADENG911</t>
+  </si>
+  <si>
+    <t>Out-of-Band AVL Interface (one-way)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Interface to a non-Tyler AVL system (city population 400K+, county population 800K+) </t>
+  </si>
+  <si>
+    <t>PSEPSESUBCADEOOBAVL</t>
+  </si>
+  <si>
+    <t>Allows users to send emails/texts to personnel based on what units or groups have been set up in Maintenance. Users can also set up automatic paging so that when specific CFS types are logged pages are automatically sent to pre-designated groups or individuals. This feature can allow dispatchers to send paging notifications to one or more individuals or groups of individuals based on call types or a manual notification for trainings, meetings, etc. Can be based on a third-party paging application or an email-based paging service. (city population 400K+, county population 800K+)</t>
+  </si>
+  <si>
+    <t>PSEPSESUBCADEPAGE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Alarm Interface (supports CryWolf) </t>
+  </si>
+  <si>
+    <t>Allows interface to third party alarm company (CryWolf) (any size agency)</t>
+  </si>
+  <si>
+    <t>PSEPSELICCADEALARM</t>
+  </si>
+  <si>
+    <t>PSEPSELICCADECMSRV</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PEMA Knowledge Center Interface (one-way) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Interface to PEMA knowledge center (city population 400K+, county population 800K+) </t>
+  </si>
+  <si>
+    <t>PSEPSESUBCADEPEMA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pictometry Viewer within the CAD map provides a view of high-resolution images of neighborhoods, landmarks, roads and complete municipalities from multiple views at the click of a mouse; thus, giving the viewer more detail, accuracy and control when geo-referencing a location. When a user “zooms” to a call on the CAD Map, the Pictometry Map Viewer will also zoom to the location automatically.  (city population 400K+, county population 800K+)</t>
+  </si>
+  <si>
+    <t>PSEPSESUBCADEPICT</t>
+  </si>
+  <si>
+    <t>Web EOC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Web EOC installation (one-time fee - any size agency) </t>
+  </si>
+  <si>
+    <t>PSEPSESVCWEBEOC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Crash </t>
+  </si>
+  <si>
+    <t>Crash module installation (one-time fee - any size agency)</t>
+  </si>
+  <si>
+    <t>PSEPSEIMPRMSECRSH</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Custom Software/Custom Interfaces </t>
+  </si>
+  <si>
+    <t>Services for Custom Software or Custom Interfaces (fee per hour based on scope of software requriement)</t>
+  </si>
+  <si>
+    <t>PSEPSECUDMISC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stop Data  </t>
+  </si>
+  <si>
+    <t>Stop Data module Installation (one-time fee - any size agency)</t>
+  </si>
+  <si>
+    <t>PSEPSEIMPRMSEDMPRO</t>
+  </si>
+  <si>
+    <t>Provides a link between CAD and ProQA, APCO, Intellicom or Powerphone via an intermediate communication interface. This is a two-way interface that also allows for specific information and codes to determine call types and response recommendations.   (city population 400K+, county population 800K+)</t>
+  </si>
+  <si>
+    <t>PSEPSESUBCADEPROQA</t>
+  </si>
+  <si>
+    <t>Exports CAD Incident data according to incident types specified by the agency. An initial export to the PulsePoint web service will be created upon incident creation in the CAD system. Updates to the status of the call will be exported to the PulsePoint web service up until the incident is closed in the CAD system. (city population 400K+, county population 800K+)</t>
+  </si>
+  <si>
+    <t>PSEPSESUBCADEPULSE</t>
+  </si>
+  <si>
+    <t>PSEPSESUBCADERADIF</t>
+  </si>
+  <si>
+    <t>PSEPSESUBCADEROUT</t>
+  </si>
+  <si>
+    <t>PSEPSESUBCADESNGLE</t>
+  </si>
+  <si>
+    <t>Uses the Telestaff Gateway to update CAD roster and shift information.  Personnel and Unit information is sent from Telestaff to CAD automatically. (city population 400K+, county population 800K+)</t>
+  </si>
+  <si>
+    <t>PSEPSESUBCADETLSLIC</t>
+  </si>
+  <si>
+    <t>PSEPSESUBCADEVEH</t>
+  </si>
+  <si>
+    <t>PSEPSESUBCADEWEBCAD</t>
+  </si>
+  <si>
+    <t>Data Archive (SaaS)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Web-based application that provides storage of legacy data and documents, allowing them to be accessed without maintaining the legacy software. (annual fee for agencies 1501+ sworn officers) </t>
+  </si>
+  <si>
+    <t>PSEPSESUBDATAARCHIVE</t>
+  </si>
+  <si>
+    <t>Allows officers to swipe a driver’s license for ticketing/citation/ populating field reports.  (per mobile device)</t>
+  </si>
+  <si>
+    <t>PSEPSESUBMOBDLSW</t>
+  </si>
+  <si>
+    <t>PSEPSESUBMOBMBLTFR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mobile app that extends access to information and communications beyond mobile data terminals (MDTs) and puts it directly into the hands of users via smartphone, tablet, or watch. With MDT functionality on your person, law enforcement officers, command staff, and dispatchers are always connected. (priced per mobile device) </t>
+  </si>
+  <si>
+    <t>PSEPSESUBMOBMBLTLE</t>
+  </si>
+  <si>
+    <t>PSEPSESUBMOBMPAVL</t>
+  </si>
+  <si>
+    <t>Allows for text-based silent dispatch and NCIC checks.  (per mobile device)</t>
+  </si>
+  <si>
+    <t>PSEPSESUBMOBMSGFD</t>
+  </si>
+  <si>
+    <t>Allows for text-based silent dispatch and NCIC checks. (per mobile device)</t>
+  </si>
+  <si>
+    <t>PSEPSESUBMOBMSGLED</t>
+  </si>
+  <si>
+    <t>Serves as the base server components for Messaging and transfer of NCIC data. (city population 400K+, county population 800K+)</t>
+  </si>
+  <si>
+    <t>PSEPSESUBMOBMSGSRVR</t>
+  </si>
+  <si>
+    <t>PSEPSESUBMOBMUG</t>
+  </si>
+  <si>
+    <t>PSEPSESUBMOBROUT</t>
+  </si>
+  <si>
+    <t>Includes mobile functionality for both MDT and iOS based devices for all users (site license). (per career firefighter)</t>
+  </si>
+  <si>
+    <t>PSEPSESUBMOBSFDISP</t>
+  </si>
+  <si>
+    <t>Includes mobile functionality for both MDT and iOS based devices for all users (site license). (priced per sworn officer)</t>
+  </si>
+  <si>
+    <t>PSEPSESUBMOBSLESL</t>
+  </si>
+  <si>
+    <t>PSEPSESUBRMSDSSDM</t>
+  </si>
+  <si>
+    <t>PSEPSESUBRMSEALRMS</t>
+  </si>
+  <si>
+    <t>Interface will supply BAIR Analytics software with data from the Global Subject, Vehicle, Address, Case and Call for Service modules. The data will be derived from date ranges over the period of time since the interface was last executed. A historical export option will be provided to supply BAIR Analytics with the initial data set. (city population 250K+, county population 500K+)</t>
+  </si>
+  <si>
+    <t>PSEPSESUBRMSEBAIR</t>
+  </si>
+  <si>
+    <t>Stores current and historical information on the incarceration of all jailed individuals. It serves as a database that links an inmate with his or her personal information, such as criminal record, addresses, phone numbers, vehicles, and more. Officers can also check State/NCIC databases for prior records and outstanding wants and warrants. (city population 400K+, county population 800K+)</t>
+  </si>
+  <si>
+    <t>PSEPSESUBRMSEBOOK</t>
+  </si>
+  <si>
+    <t>Gives law enforcement officials the ability to provide field officers with a daily summary report of updates, useful information, and alerts. This report serves as a single point of contact to maintain communication between administrators and officers. (city population 400K+, county population 800K+)</t>
+  </si>
+  <si>
+    <t>One-way interface that provides a data export from RMS to the Coplink repository, which provides browser-based inquiry, reporting and analysis tools to participating agencies. (city population 250K+, county population 400K+)</t>
+  </si>
+  <si>
+    <t>PSEPSESUBRMSECOPLNK</t>
+  </si>
+  <si>
+    <t>PSEPSESUBRMSECRSH</t>
+  </si>
+  <si>
+    <t>Crash Reporting Interface</t>
+  </si>
+  <si>
+    <t xml:space="preserve">One-way interface that provides crash data in RMS (annual cost for 1001-1500 sworn officers) </t>
+  </si>
+  <si>
+    <t>PSEPSESUBRMSECRSHIF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Court Export Interface (supports Karpel &amp; Matrix) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">One-way interface that provides case data to RMS for Karpel or Matrix (annual cost for 1001-1500  sworn officers) </t>
+  </si>
+  <si>
+    <t>PSEPSESUBRMSECTEXPIF</t>
+  </si>
+  <si>
+    <t>Interface to a web-based citizen reporting application to capture and approve minor crime reports such as stolen cell phones, burglaries, noise complaints, etc. (city population 250K+, county population 400K+)</t>
+  </si>
+  <si>
+    <t>PSEPSESUBRMSECTZN</t>
+  </si>
+  <si>
+    <t>Allows users to enter and maintain records related to Stop Data records. Screens are designed specific to each state by the agency, making updates required by the state easy. (city population 400K+, county population 800K+)</t>
+  </si>
+  <si>
+    <t>PSEPSESUBRMSEDEMPR</t>
+  </si>
+  <si>
+    <t>Allows authorized users to enter and maintain general equipment, as well as equipment specific to law enforcement, which includes guns. The information that is tracked includes equipment type, sub-type, equipment descriptors, purchase information, first in service date, in/out service, scheduled replacement date, status information, and more.(city population 400K+, county population 800K+)</t>
+  </si>
+  <si>
+    <t>PSEPSESUBRMSEEQUIP</t>
+  </si>
+  <si>
+    <t>PSEPSESUBRMSEGANG</t>
+  </si>
+  <si>
+    <t>One-way interface that provides a data export from RMS to the Law Enforcement Information Exchange (LInX) system; this data repository provides browser-based inquiry, reporting and analysis tools to participating agencies. (city population 250K+, county population 400K+)</t>
+  </si>
+  <si>
+    <t>PSEPSESUBRMSELINX</t>
+  </si>
+  <si>
+    <t>PSEPSESUBRMSELVSCN</t>
+  </si>
+  <si>
+    <t>Allows users to enter and maintain records related to narcotics investigations, narcotics-related intelligence gathered, narcotics-related informants, and a narcotics fund ledger used to track money used for drug buys and informant payoffs required as part of a sting or investigation. (city population 400K+, county population 800K+)</t>
+  </si>
+  <si>
+    <t>PSEPSESUBRMSENARC</t>
+  </si>
+  <si>
+    <t>Allows authorized end-users to obtain information from their state’s NCIC System directly from the Enterprise Public Safety application suite. The interface can submit an Inquiry, Entry, Modify, Clear, Cancel, Locate or Supplement if allowed by the State. (city population 400K+, county population 800K+)</t>
+  </si>
+  <si>
+    <t>PSEPSESUBRMSENCIC</t>
+  </si>
+  <si>
+    <t>PSEPSESUBRMSEPAWN</t>
+  </si>
+  <si>
     <t>Pulsepoint Interface Installation</t>
   </si>
   <si>
     <t>NWPS-PULSE-SVC</t>
   </si>
   <si>
-    <t>Report Writing</t>
-[...1 lines deleted...]
-  <si>
     <t>Cloud-native application that is used to view, create, edit, and submit reports while working in the field. Report Writing is effectively an extension of Enterprise Law Enforcement (LE) Records. </t>
   </si>
   <si>
     <t>NWPS-RMSE-RPTW-SUB</t>
   </si>
   <si>
     <t>User</t>
   </si>
   <si>
-    <t>Law Enforcement Records Configuration (6 or more Agencies)</t>
-[...1 lines deleted...]
-  <si>
     <t>NWPS-RMSE-CNFPL2-SVC</t>
   </si>
   <si>
     <t>Crash Installation</t>
   </si>
   <si>
     <t>NWPS-RMSE-CRSH-SVC</t>
   </si>
   <si>
-    <t>Permits (Guns)</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Tracks permits (guns). </t>
   </si>
   <si>
     <t>NWPS-RMSE-PMT-SUB</t>
   </si>
   <si>
-    <t>NCIC Interface</t>
-[...1 lines deleted...]
-  <si>
     <t>Allows authorized end-users to obtain information from their state’s NCIC System directly from the Enterprise Public Safety application suite. The interface can submit an Inquiry, Entry, Modify, Clear, Cancel, Locate or Supplement if allowed by the State.</t>
   </si>
   <si>
     <t>NWPS-RMSE-NCIC-SUB</t>
   </si>
   <si>
-    <t>Livescan Interface</t>
-[...1 lines deleted...]
-  <si>
     <t>Interface from the Booking module to a LiveScan machine for digital fingerprint capture. </t>
   </si>
   <si>
     <t>NWPS-RMSE-LVSCN-SUB</t>
   </si>
   <si>
-    <t xml:space="preserve">Pawn Shops </t>
-[...1 lines deleted...]
-  <si>
     <t>Tracks all pawn shop sales along with owner and customer information for an agency-defined area or community.</t>
   </si>
   <si>
     <t>NWPS-RMSE-PAWN-SUB</t>
   </si>
   <si>
     <t>Pictometry Interface Installation</t>
   </si>
   <si>
     <t>NWPS-PICT-SVC</t>
   </si>
   <si>
-    <t xml:space="preserve">Narcotics </t>
-[...1 lines deleted...]
-  <si>
     <t>Allows users to enter and maintain records related to narcotics investigations, narcotics-related intelligence gathered, narcotics-related informants, and a narcotics fund ledger used to track money used for drug buys and informant payoffs required as part of a sting or investigation.</t>
   </si>
   <si>
     <t>NWPS-RMSE-NARC-SUB</t>
   </si>
   <si>
-    <t xml:space="preserve">Gangs </t>
-[...1 lines deleted...]
-  <si>
     <t>Allows users to enter and maintain records on gangs and is designed for gang units or agencies with gang-related intelligence (information) and gang informant issues. This module allows agencies to track detailed information on gangs including gang location, modes of operation, dress, colors, weapons, vehicles, activities, and more.</t>
   </si>
   <si>
     <t>NWPS-RMSE-GANG-SUB</t>
-  </si>
-[...1 lines deleted...]
-    <t>Ticket Writer Interface</t>
   </si>
   <si>
     <t>Allows transfer of electronic Ticket data to RMS Ticket and Citations module.</t>
   </si>
   <si>
     <t>NWPS-RMSE-TKTW-SUB</t>
   </si>
   <si>
     <t>Engagement Builder Platform - D&amp;I Integration</t>
   </si>
   <si>
     <t xml:space="preserve">Engagement Builder Platform helps government agencies simplify processes and improve user experience with user-friendly online forms and services. It enhances transparency and citizen engagement through its self-service socrata portal.
 </t>
   </si>
   <si>
     <t>DSD-EBP-1</t>
   </si>
   <si>
-    <t>SaaS</t>
-[...1 lines deleted...]
-  <si>
     <t>Year</t>
   </si>
   <si>
     <t xml:space="preserve">Application Platform 
 </t>
   </si>
   <si>
     <t xml:space="preserve">Application Platform: 1 Year Term  </t>
   </si>
   <si>
     <t>SaaS Case Management Solution</t>
   </si>
   <si>
     <t>CS2200000</t>
   </si>
   <si>
     <t xml:space="preserve">Application Platform: 1 Year Term, 1 Concurrent User 
 (5 minimum concurrent users)</t>
   </si>
   <si>
     <t>CS2210001</t>
   </si>
   <si>
     <t>Application Platform, Direct Scan Module: 1 Year Term, 1 Concurrent User (5 minimum concurrent users)</t>
   </si>
@@ -1536,62 +3417,56 @@
   <si>
     <t>CS2240001</t>
   </si>
   <si>
     <t xml:space="preserve">Application Platform, Mobile Module: 1 Year Term,  1 Named User (5 minimum named users)</t>
   </si>
   <si>
     <t>CS2250001</t>
   </si>
   <si>
     <t>Application Platform Analytics: 1 Year Term, 1 Concurrent User (5 minimum concurrent users)</t>
   </si>
   <si>
     <t>CS2260001</t>
   </si>
   <si>
     <t xml:space="preserve">Public Safety Analytics (Performance Dashboard, Citizen Connect, Explorer Analytics) </t>
   </si>
   <si>
     <t>Map-centric tool that provides a comprehensive picture of crime, accidents, tickets, law enforcement and fire incidents, and CFS by displaying data in an easy-to-use interface for quick trend analysis. </t>
   </si>
   <si>
     <t>NWPS-SOC-PSA1-SUB</t>
   </si>
   <si>
-    <t>Sworn Officer</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Stop Data Installation </t>
   </si>
   <si>
     <t>NWPS-RMSE-DMPRO-SVC</t>
   </si>
   <si>
-    <t>Scheduling</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Ability to track personnel scheduling. </t>
   </si>
   <si>
     <t>NWPS-RMSE-SCHD-SUB</t>
   </si>
   <si>
     <t>Bookings Installation</t>
   </si>
   <si>
     <t>NWPS-RMSE-BOOK-SVC</t>
   </si>
   <si>
     <t>Alarms Installation</t>
   </si>
   <si>
     <t>NWPS-RMSE-ALRM-SVC</t>
   </si>
   <si>
     <t>EPS Platform - Enhanced</t>
   </si>
   <si>
     <t xml:space="preserve">Hosting fee for single region, two availability zones. No downtime for OS/SQL patching. No downtime for application patching. </t>
   </si>
   <si>
     <t>EPS-PLTFM-ENH-SUB</t>
@@ -1602,510 +3477,717 @@
   <si>
     <t xml:space="preserve">Hosting fee required for Law Enforcement and Fire Field Mobile applications. </t>
   </si>
   <si>
     <t>EPS-PLTFM-MOB-SUB</t>
   </si>
   <si>
     <t>EPS Platform - Standard</t>
   </si>
   <si>
     <t xml:space="preserve">Hosting fee for single region, single availability zone. 99.5% uptime guarantee. Disaster recovery. Scheduled downtime for OS/SQL patching.  </t>
   </si>
   <si>
     <t>EPS-PLTFM-STD-SUB</t>
   </si>
   <si>
     <t>CAD Data Mart</t>
   </si>
   <si>
     <t>The data mart and data cubes are populated on a configurable schedule from the production system using SQL Server technology and the module is architected to complete this data export and transformation without impacting the production system. This separate data mart supports detailed analytics using the embedded Microsoft Excel functions or any industry-standard third-party tool.</t>
   </si>
   <si>
     <t>NWPS-CAD-DSSDM10-SUB</t>
   </si>
   <si>
-    <t>Alarm Interface</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Allows interface to third party alarm company (CryWolf) </t>
   </si>
   <si>
     <t>NWPS-CADE-ALARM-SUB</t>
   </si>
   <si>
-    <t>ASAP Interface</t>
-[...1 lines deleted...]
-  <si>
     <t>Delivers alarm notification information from central stations directly to public service agencies via computer rather than by phone, eliminating the need for communication between monitoring center operators and 911 operators. This adheres to standard protocols and provides for automatic transfer of call information between the alarm company and CAD.  </t>
   </si>
   <si>
     <t>NWPS-CADE-ASAP-SUB</t>
   </si>
   <si>
-    <t xml:space="preserve">CAD AVL </t>
-[...1 lines deleted...]
-  <si>
     <t>Allows the display of geographic unit information (where equipped), such as last known location, speed, direction of travel. Also allows for Proximity dispatch Unit Recommendations, which determines unit travel time to a call for service.</t>
   </si>
   <si>
     <t>NWPS-CADE-AVL-SUB</t>
   </si>
   <si>
-    <t>BOLOs</t>
-[...1 lines deleted...]
-  <si>
     <t>Allows CAD and Mobile users to enter BOLO information involving Vehicle, Person, and Contact information, including pictures. BOLOs are viewable in CAD and Mobile.</t>
   </si>
   <si>
     <t>NWPS-CADE-BOLOS-SUB</t>
   </si>
   <si>
-    <t>CAD to CAD Interface</t>
-[...1 lines deleted...]
-  <si>
     <t>Ability for a call taker or dispatcher to send a CFS from their dispatch center to another dispatch center using their Enterprise CAD software. Information transfers between CAD systems in real time, including narrative, call updates, and unit statuses.</t>
   </si>
   <si>
     <t>NWPS-CADE-CADTO-SUB</t>
   </si>
   <si>
-    <t>CAD CFS (xml) Export Interface</t>
-[...1 lines deleted...]
-  <si>
     <t>Exports active CAD Call for Service data in an XML format. At a configurable time interval, the interface will determine if new or updated calls exist in CAD and copy XML files that represent the call information to a directory definable in the interface settings. This XML file is defined by Tyler and will be consumed by the third party’s application. The third party is responsible for mapping data from Tyler’s XML format to their internal format. Once the third party’s application has consumed the XML file it is responsible for managing the file (deleting or moving to an archive directory).</t>
   </si>
   <si>
     <t>NWPS-CADE-CFS-SUB</t>
   </si>
   <si>
-    <t>Enterprise CAD Combined LE/Fire/EMS</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Includes the following functionality for both Law Enforcement and Fire/EMS single or multi-jurisdictional agencies: CAD Mapping, Call Entry, Call Control Panel, Unit Recommendation, Unit Control Panel, Call Stacking, CAD Messaging, Call Scheduling, Dispatch Questionnaire, Geo-File Verification, Hazard and Location Alerts, Access to Enterprise LERMS, Note Pads, Hydrant Inventory and Proximity Dispatch. </t>
   </si>
   <si>
     <t>NWPS-CADE-CMB-SUB</t>
   </si>
   <si>
-    <t xml:space="preserve">E-911 Interface </t>
-[...1 lines deleted...]
-  <si>
     <t>Connects CAD Centers with their telephone company equipment that provides Enhanced 911 Caller ID-type information such as Phone Owner Name, Location and Phone Number, bringing information into the CAD application and allowing CAD users to transfer this information to a call for service.</t>
   </si>
   <si>
     <t>NWPS-CADE-E911-SUB</t>
   </si>
   <si>
-    <t>Encoder Interface</t>
-[...1 lines deleted...]
-  <si>
     <t>Provides call information from Enterprise CAD to the Tone Encoder software so that the station and/or the units are notified of the call.  </t>
   </si>
   <si>
     <t>NWPS-CADE-ENCDR-SUB</t>
   </si>
   <si>
     <t>Call Creation Interface</t>
   </si>
   <si>
     <t>Works with Flock LPR system. When Flock finds a hit on the license plate, a message is sent to the interface. The interface uses the source and reason to determine if a CAD call should be created. If no calls exist with that license plate, the interface will create a CFS in Enterprise CAD. If a call already exists with that license plate, the new location information will be written to the call narrative. </t>
   </si>
   <si>
     <t>NWPS-CADE-FLOCKIF-SUB</t>
   </si>
   <si>
-    <t>Enterprise CAD Fire/EMS Single &amp; Multi-Jurisdictional</t>
-[...1 lines deleted...]
-  <si>
     <t>Includes the following functionality for Fire/EMS agencies: CAD Mapping, Call Entry, Call Control Panel, Unit Recommendation, Unit Control Panel, Call Stacking, CAD Messaging, Call Scheduling, Dispatch Questionnaire, Geo-File Verification, Hazard and Location Alerts, Access to Enterprise LERMS, Note Pads, Hydrant Inventory and Proximity Dispatch. </t>
   </si>
   <si>
     <t>NWPS-CADE-FREMS-SUB</t>
   </si>
   <si>
-    <t>Enterprise CAD Multiple Jurisdiction Law Enforcement</t>
-[...1 lines deleted...]
-  <si>
     <t>Includes the following functionality for a multi-jurisdiction law enforcement agencies: CAD Mapping, Call Entry, Call Control Panel, Unit Recommendation, Unit Control Panel, Call Stacking, CAD Messaging, Call Scheduling, Dispatch Questionnaire, Geo-File Verification, Hazard and Location Alerts, Access to Enterprise LERMS, Note Pads, and Proximity Dispatch. </t>
   </si>
   <si>
     <t>NWPS-CADE-MLTI-SUB</t>
   </si>
   <si>
-    <t>CAD NCIC Interface</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Provides National Crime Information Center (NCIC), including state DMV checks on persons, vehicles, driver’s licenses, etc. NCIC/State queries are submitted through the NCIC application, but the CAD NCIC interface enables NCIC query results to display on the NCIC tab of the CFS Data Entry window. Users also send an inquiry from the Select NCIC Format window using forms that are selected from groups of forms. Agencies can also use this interface for NCIC entries. </t>
   </si>
   <si>
     <t>NWPS-CADE-NCIC-SUB</t>
   </si>
   <si>
     <t>NG911 Interface</t>
   </si>
   <si>
     <t>Designed to meet APCO / NENA NextGen 911 standards, this feature is integrated within CAD so users can communicate via text to callers and this information can be used to create a new call and include the text information within a call for service so call-takers do not have to re-type any of the conversation.   </t>
   </si>
   <si>
     <t>NWPS-CADE-NG911-SUB</t>
   </si>
   <si>
-    <t>CAD Paging Interface</t>
-[...1 lines deleted...]
-  <si>
     <t>Allows users to send emails/texts to personnel based on what units or groups have been set up in Maintenance. Users can also set up automatic paging so that when specific CFS types are logged pages are automatically sent to pre-designated groups or individuals. This feature can allow dispatchers to send paging notifications to one or more individuals or groups of individuals based on call types or a manual notification for trainings, meetings, etc. Can be based on a third-party paging application or an email-based paging service. </t>
   </si>
   <si>
     <t>NWPS-CADE-PAGE-SUB</t>
   </si>
   <si>
     <t>Pictometry Interface</t>
   </si>
   <si>
     <t xml:space="preserve">Pictometry Viewer within the CAD map provides a view of high-resolution images of neighborhoods, landmarks, roads and complete municipalities from multiple views at the click of a mouse; thus, giving the viewer more detail, accuracy and control when geo-referencing a location. When a user “zooms” to a call on the CAD Map, the Pictometry Map Viewer will also zoom to the location automatically.  </t>
   </si>
   <si>
     <t>NWPS-CADE-PICT-SUB</t>
   </si>
   <si>
-    <t>Pre-Arrival Questionnaire Interface</t>
-[...1 lines deleted...]
-  <si>
     <t>Provides a link between CAD and ProQA, APCO, Intellicom or Powerphone via an intermediate communication interface. This is a two-way interface that also allows for specific information and codes to determine call types and response recommendations.   </t>
   </si>
   <si>
     <t>NWPS-CADE-PROQA-SUB</t>
   </si>
   <si>
-    <t>PulsePoint Interface</t>
-[...1 lines deleted...]
-  <si>
     <t>Exports CAD Incident data according to incident types specified by the agency. An initial export to the PulsePoint web service will be created upon incident creation in the CAD system. Updates to the status of the call will be exported to the PulsePoint web service up until the incident is closed in the CAD system. </t>
   </si>
   <si>
     <t>NWPS-CADE-PULSE-SUB</t>
   </si>
   <si>
-    <t>Radio Location Interface</t>
-[...1 lines deleted...]
-  <si>
     <t>Enables the communication of radio location from radio systems to the CAD system to display the radio location on the CAD map.</t>
   </si>
   <si>
     <t>NWPS-CADE-RADIF-SUB</t>
   </si>
   <si>
-    <t xml:space="preserve">CAD Auto Routing </t>
-[...1 lines deleted...]
-  <si>
     <t>Allows user to display the shortest path route between two user-defined geo-verified locations on the Map Control Panel.  May also display driving directions for the highlighted route.</t>
   </si>
   <si>
     <t>NWPS-CADE-ROUT-SUB</t>
   </si>
   <si>
-    <t>Enterprise CAD Single Jurisdiction Law Enforcement</t>
-[...1 lines deleted...]
-  <si>
     <t>Includes the following functionality for a single jurisdiction law enforcement agency: CAD Mapping, Call Entry, Call Control Panel, Unit Recommendation, Unit Control Panel, Call Stacking, CAD Messaging, Call Scheduling, Dispatch Questionnaire, Geo-File Verification, Hazard and Location Alerts, Access to Enterprise LERMS, Note Pads, and Proximity Dispatch. </t>
   </si>
   <si>
     <t>NWPS-CADE-SNGLE-SUB</t>
   </si>
   <si>
-    <t xml:space="preserve">Service Vehicle Rotation (Wrecker, Ambulance) </t>
-[...1 lines deleted...]
-  <si>
     <t>Allows Enterprise CAD users to locate a specific type of service vehicle, such as a wrecker or street-cleaning vehicle, to assign to a CFS. In Enterprise CAD Maintenance, authorized users can set up an order of rotation in which provider vehicles are available. The order is based on the service vehicle type, call location, and provider hours of operation. Users can set up recommendations based on a static list of service vehicle providers or by location and corresponding map layer. Also, tools can be associated with providers, so agencies know which provider has the specific tools they need for the situation.</t>
   </si>
   <si>
     <t>NWPS-CADE-SVCVEH-SUB</t>
   </si>
   <si>
-    <t>Telestaff Interface</t>
-[...1 lines deleted...]
-  <si>
     <t>Uses the Telestaff Gateway to update CAD roster and shift information.  Personnel and Unit information is sent from Telestaff to CAD automatically. </t>
   </si>
   <si>
     <t>NWPS-CADE-TLSTF-SUB</t>
   </si>
   <si>
-    <t>Web CAD Monitor</t>
-[...1 lines deleted...]
-  <si>
     <t>Browser-based call and unit monitor, including the map. Dispatch Centers can provide this web-based viewer for other Dispatch Centers or other organizations / response agencies that need to monitor Dispatch Center and specific agency activity (internal public safety use only – not the general public).  </t>
   </si>
   <si>
     <t>NWPS-CADE-WEBCAD-SUB</t>
   </si>
   <si>
-    <t>Data Archive (SaaS)</t>
-[...1 lines deleted...]
-  <si>
     <t>Web-based application that provides storage of legacy data and documents, allowing them to be accessed without maintaining the legacy software.</t>
   </si>
   <si>
     <t>NWPS-DATAARCHIVE-SUB</t>
   </si>
   <si>
-    <t>Embedded Third Party Software</t>
-[...1 lines deleted...]
-  <si>
     <t>Embedded GIS software</t>
   </si>
   <si>
     <t>NWPS-EMBD-TSW</t>
   </si>
   <si>
     <t>One-Time</t>
   </si>
   <si>
-    <t xml:space="preserve">Drivers License Mag Stripe Reader/Barcode Reader Interface </t>
-[...1 lines deleted...]
-  <si>
     <t>Allows officers to swipe a driver’s license for ticketing/citation/ populating field reports.   </t>
   </si>
   <si>
     <t>NWPS-MOB-DLSW-SUB</t>
   </si>
   <si>
-    <t>Device</t>
-[...1 lines deleted...]
-  <si>
     <t>Enterprise Fire Field Mobile</t>
   </si>
   <si>
     <t>Mobile app that extends access to information and communications beyond mobile data terminals (MDTs) and puts it directly into the hands of users via smartphone, tablet, or watch. With MDT functionality on your person, law enforcement officers, command staff, and dispatchers are always connected.</t>
   </si>
   <si>
     <t>NWPS-MOB-MBLTFR-SUB</t>
   </si>
   <si>
     <t>Enterprise Law Enforcement Field Mobile</t>
   </si>
   <si>
     <t>NWPS-MOB-MBLTLE-SUB</t>
   </si>
   <si>
-    <t>In-Car Mapping / AVL</t>
-[...1 lines deleted...]
-  <si>
     <t>Provides the ability to track all units in real time on Enterprise CAD and Mobile maps for faster response times and better situational awareness with mobile mapping. </t>
   </si>
   <si>
     <t>NWPS-MOB-MPAVL-SUB</t>
   </si>
   <si>
     <t>Fire Dispatch/Messaging</t>
   </si>
   <si>
     <t>Allows for text-based silent dispatch and NCIC checks.   </t>
   </si>
   <si>
     <t>NWPS-MOB-MSGFD-SUB</t>
   </si>
   <si>
     <t>LE Dispatch/Messaging/State/NCIC</t>
   </si>
   <si>
     <t>NWPS-MOB-MSGLED-SUB</t>
   </si>
   <si>
-    <t>Enterprise Mobile Server</t>
-[...1 lines deleted...]
-  <si>
     <t>Serves as the base server components for Messaging and transfer of NCIC data. </t>
   </si>
   <si>
     <t>NWPS-MOB-MSGSRVR-SUB</t>
   </si>
   <si>
-    <t>Mugshot Image Download</t>
-[...1 lines deleted...]
-  <si>
     <t>Download mugshot photos from the Global Subjects module in Records. </t>
   </si>
   <si>
     <t>NWPS-MOB-MUG-SUB</t>
   </si>
   <si>
-    <t xml:space="preserve">In-Car Routing </t>
-[...1 lines deleted...]
-  <si>
     <t>Provides routing and direction information. </t>
   </si>
   <si>
     <t>NWPS-MOB-ROUT-SUB</t>
   </si>
   <si>
-    <t>Enterprise Fire/EMS Mobile Site License</t>
-[...1 lines deleted...]
-  <si>
     <t>Includes mobile functionality for both MDT and iOS based devices for all users (site license).</t>
   </si>
   <si>
     <t>NWPS-MOBS-FIRE-SUB</t>
   </si>
   <si>
-    <t>Career Firefighter</t>
-[...4 lines deleted...]
-  <si>
     <t>NWPS-MOBS-LE-SUB</t>
   </si>
   <si>
-    <t>Sworn</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">RMS Data Mart </t>
   </si>
   <si>
     <t>Designed for management, crime analysts and “power users” who need more information across multiple dimensions; it supports analytical and “what if” scenarios. The data mart and data cubes are populated on a configurable schedule from the production system using SQL Server technology and the module is architected to complete this data export and transformation without impacting the production system.</t>
   </si>
   <si>
     <t>NWPS-RMS-DSSDM10-SUB</t>
   </si>
   <si>
-    <t xml:space="preserve">Alarms </t>
-[...1 lines deleted...]
-  <si>
     <t>Allows users to enter and maintain alarm permits, transactions and invoices related to residential and business alarm systems. It also allows agencies to indicate whether or not a CFS is automatically created in CAD for the individual alarm events and alarm zones associated with a specific alarm permit. </t>
   </si>
   <si>
     <t>NWPS-RMSE-ALRMS-SUB</t>
   </si>
   <si>
-    <t xml:space="preserve">Bookings </t>
-[...1 lines deleted...]
-  <si>
     <t>Stores current and historical information on the incarceration of all jailed individuals. It serves as a database that links an inmate with his or her personal information, such as criminal record, addresses, phone numbers, vehicles, and more. Officers can also check State/NCIC databases for prior records and outstanding wants and warrants.</t>
   </si>
   <si>
     <t>NWPS-RMSE-BOOK-SUB</t>
   </si>
   <si>
-    <t>Briefing Notes</t>
-[...1 lines deleted...]
-  <si>
     <t>Gives law enforcement officials the ability to provide field officers with a daily summary report of updates, useful information, and alerts. This report serves as a single point of contact to maintain communication between administrators and officers.</t>
   </si>
   <si>
     <t>NWPS-RMSE-BRFNT-SUB</t>
   </si>
   <si>
-    <t>COPLINK Interface</t>
-[...1 lines deleted...]
-  <si>
     <t>One-way interface that provides a data export from RMS to the Coplink repository, which provides browser-based inquiry, reporting and analysis tools to participating agencies.</t>
   </si>
   <si>
     <t>NWPS-RMSE-COPLNK-SUB</t>
   </si>
   <si>
-    <t>Crash</t>
-[...1 lines deleted...]
-  <si>
     <t>The Crash module allows users to search, enter, edit, and print crash reports. </t>
   </si>
   <si>
     <t>NWPS-RMSE-CRSH-SUB</t>
   </si>
   <si>
-    <t>Citizen Reporting Interface</t>
-[...1 lines deleted...]
-  <si>
     <t>Interface to a web-based citizen reporting application to capture and approve minor crime reports such as stolen cell phones, burglaries, noise complaints, etc.</t>
   </si>
   <si>
     <t>NWPS-RMSE-CTZN-SUB</t>
   </si>
   <si>
-    <t>Stop Data</t>
-[...1 lines deleted...]
-  <si>
     <t>Allows users to enter and maintain records related to Stop Data records. Screens are designed specific to each state by the agency, making updates required by the state easy.</t>
   </si>
   <si>
     <t>NWPS-RMSE-DEMPRO-SUB</t>
   </si>
   <si>
-    <t>Equipment and Inventory</t>
-[...1 lines deleted...]
-  <si>
     <t>Allows authorized users to enter and maintain general equipment, as well as equipment specific to law enforcement, which includes guns. The information that is tracked includes equipment type, sub-type, equipment descriptors, purchase information, first in service date, in/out service, scheduled replacement date, status information, and more.</t>
   </si>
   <si>
     <t>NWPS-RMSE-EQUIP-SUB</t>
   </si>
   <si>
+    <t>Associate Automation Test Engineer</t>
+  </si>
+  <si>
+    <t>N5700001</t>
+  </si>
+  <si>
+    <t>Automation Test Engineer III</t>
+  </si>
+  <si>
+    <t>N5730001</t>
+  </si>
+  <si>
+    <t>Associate Compliance Consultant</t>
+  </si>
+  <si>
+    <t>N5740001</t>
+  </si>
+  <si>
+    <t>Compliance Consultant I</t>
+  </si>
+  <si>
+    <t>N5750001</t>
+  </si>
+  <si>
+    <t>Compliance Consultant II</t>
+  </si>
+  <si>
+    <t>N5760001</t>
+  </si>
+  <si>
+    <t>Compliance Consultant III</t>
+  </si>
+  <si>
+    <t>N5770001</t>
+  </si>
+  <si>
+    <t>Associate Release Manager</t>
+  </si>
+  <si>
+    <t>N5780001</t>
+  </si>
+  <si>
+    <t>Release Manager I</t>
+  </si>
+  <si>
+    <t>N5790001</t>
+  </si>
+  <si>
+    <t>Release Manager II</t>
+  </si>
+  <si>
+    <t>N5800001</t>
+  </si>
+  <si>
+    <t>Release Manager III</t>
+  </si>
+  <si>
+    <t>N5810001</t>
+  </si>
+  <si>
+    <t>Associate Support Analyst</t>
+  </si>
+  <si>
+    <t>N5820001</t>
+  </si>
+  <si>
+    <t>Support Analyst I</t>
+  </si>
+  <si>
+    <t>N5830001</t>
+  </si>
+  <si>
+    <t>Support Analyst II</t>
+  </si>
+  <si>
+    <t>N5840001</t>
+  </si>
+  <si>
+    <t>Support Analyst III</t>
+  </si>
+  <si>
+    <t>N5850001</t>
+  </si>
+  <si>
+    <t>Associate Trainer</t>
+  </si>
+  <si>
+    <t>N5860001</t>
+  </si>
+  <si>
+    <t>Trainer I</t>
+  </si>
+  <si>
+    <t>N5870001</t>
+  </si>
+  <si>
+    <t>Trainer II</t>
+  </si>
+  <si>
+    <t>N5880001</t>
+  </si>
+  <si>
+    <t>Trainer III</t>
+  </si>
+  <si>
+    <t>N5890001</t>
+  </si>
+  <si>
+    <t>Solution Specialist</t>
+  </si>
+  <si>
+    <t>TF-PSC-01</t>
+  </si>
+  <si>
+    <t>Data Specialist</t>
+  </si>
+  <si>
+    <t>TF-PSC-02</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Project Lead </t>
+  </si>
+  <si>
+    <t>TF-PSC-03</t>
+  </si>
+  <si>
+    <t>Project Coordinator</t>
+  </si>
+  <si>
+    <t>TF-PSC-04</t>
+  </si>
+  <si>
+    <t>Product Specialist II</t>
+  </si>
+  <si>
+    <t>TF-PSC-05</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Product Specilalist I </t>
+  </si>
+  <si>
+    <t>TF-PSC-06</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Infrastructure Specialist II </t>
+  </si>
+  <si>
+    <t>TF-PSC-07</t>
+  </si>
+  <si>
+    <t>Infrastructure Specialist I</t>
+  </si>
+  <si>
+    <t>TF-PSC-08</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Testing Specialist II </t>
+  </si>
+  <si>
+    <t>TF-PSC-12</t>
+  </si>
+  <si>
+    <t>Testing Specialist I</t>
+  </si>
+  <si>
+    <t>TF-PSC-13</t>
+  </si>
+  <si>
+    <t>Documentation Specialist</t>
+  </si>
+  <si>
+    <t>TF-PSC-14</t>
+  </si>
+  <si>
+    <t>Architect III</t>
+  </si>
+  <si>
+    <t>N5690001</t>
+  </si>
+  <si>
+    <t>Network Engineer III</t>
+  </si>
+  <si>
+    <t>N5620001</t>
+  </si>
+  <si>
+    <t>Report Builder III</t>
+  </si>
+  <si>
+    <t>N5580001</t>
+  </si>
+  <si>
+    <t>Network Engineer I</t>
+  </si>
+  <si>
+    <t>N5600001</t>
+  </si>
+  <si>
+    <t>Cloud Specialist II</t>
+  </si>
+  <si>
+    <t>N5650001</t>
+  </si>
+  <si>
+    <t>Cloud Specialist I</t>
+  </si>
+  <si>
+    <t>N5640001</t>
+  </si>
+  <si>
     <t>Equipment and Inventory Installation</t>
   </si>
   <si>
     <t>NWPS-RMSE-EQPINV-SVC</t>
   </si>
   <si>
     <t>Gangs Installation</t>
   </si>
   <si>
     <t>NWPS-RMSE-GANG-SVC</t>
   </si>
   <si>
     <t>NG911 Interface (per PSAP) Installation</t>
   </si>
   <si>
     <t>NWPS-NG911-SVC</t>
   </si>
   <si>
-    <t>LINX Interface</t>
-[...1 lines deleted...]
-  <si>
     <t>One-way interface that provides a data export from RMS to the Law Enforcement Information Exchange (LInX) system; this data repository provides browser-based inquiry, reporting and analysis tools to participating agencies.</t>
   </si>
   <si>
     <t>NWPS-RMSE-LINX-SUB</t>
   </si>
   <si>
     <t>CopLink Interface Installation</t>
   </si>
   <si>
     <t>NWPS-RMS-COPLNK-SVC</t>
   </si>
   <si>
+    <t>Ability for a call taker or dispatcher to send a CFS from their dispatch center to another dispatch center using their Enterprise CAD software. Information transfers between CAD systems in real time, including narrative, call updates, and unit statuses. (city population 400K+, county population 800K+)</t>
+  </si>
+  <si>
+    <t>PSEPSESUBCADECADTO</t>
+  </si>
+  <si>
+    <t>Allows transfer of electronic Ticket data to RMS Ticket and Citations module. (city population 400K+, county population 800K+)</t>
+  </si>
+  <si>
+    <t>PSEPSESUBRMSETKTW</t>
+  </si>
+  <si>
+    <t>PSEPSESUBRMSEPMT</t>
+  </si>
+  <si>
+    <t>Provides call information from Enterprise CAD to the Tone Encoder software so that the station and/or the units are notified of the call. (city population 400K+, county population 800K+)  </t>
+  </si>
+  <si>
+    <t>PSEPSELICCADEENCDR</t>
+  </si>
+  <si>
+    <t>Public Safety Analytics Optional On-Site Training</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Public Safety Analytics optional training onsite (any size agency) </t>
+  </si>
+  <si>
+    <t>PSEDTISVCPSAOST</t>
+  </si>
+  <si>
+    <t>Import Legacy Data to SQL Server</t>
+  </si>
+  <si>
+    <t>Import legacy data to SQL server (any size agency, per source)</t>
+  </si>
+  <si>
+    <t>PSEPSECNVIMPLEGACY</t>
+  </si>
+  <si>
+    <t>Link Analysis</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Link Analysis module installation (one-time fee - any size agency) </t>
+  </si>
+  <si>
+    <t>PSEPSEIMPLINKANALYS</t>
+  </si>
+  <si>
+    <t>Bookings module Installation (one-time fee - any size agency)</t>
+  </si>
+  <si>
+    <t>PSEPSEIMPRMSEBOOK</t>
+  </si>
+  <si>
     <t>Citizen Reporting Interface Installation</t>
   </si>
   <si>
     <t>NWPS-RMS-CTZN-SVC</t>
   </si>
   <si>
-    <t xml:space="preserve">Law Enforcement Records Configuration </t>
-[...1 lines deleted...]
-  <si>
     <t>NWPS-RMSE-CNF2-SVC</t>
+  </si>
+  <si>
+    <t>Automation Test Engineer II</t>
+  </si>
+  <si>
+    <t>N5720001</t>
+  </si>
+  <si>
+    <t>Cloud Specialist III</t>
+  </si>
+  <si>
+    <t>N5660001</t>
+  </si>
+  <si>
+    <t>Architect I</t>
+  </si>
+  <si>
+    <t>N5670001</t>
+  </si>
+  <si>
+    <t>Associate Network Engineer</t>
+  </si>
+  <si>
+    <t>N5590001</t>
+  </si>
+  <si>
+    <t>VERSA SaaS Platform (Enterprise Tier)</t>
+  </si>
+  <si>
+    <t>VERSA SaaS Application; Unlimited Named Users; High Transaction Volume</t>
+  </si>
+  <si>
+    <t>VS-ENT</t>
+  </si>
+  <si>
+    <t>Versa</t>
+  </si>
+  <si>
+    <t>Network Engineer II</t>
+  </si>
+  <si>
+    <t>N5610001</t>
+  </si>
+  <si>
+    <t>Report Builder I</t>
+  </si>
+  <si>
+    <t>N5560001</t>
+  </si>
+  <si>
+    <t>Report Builder II</t>
+  </si>
+  <si>
+    <t>N5570001</t>
+  </si>
+  <si>
+    <t>VERSA SaaS Platform (Professional Tier)</t>
+  </si>
+  <si>
+    <t>VERSA SaaS Application; More than 20 Named Users; Standard Transaction Volume</t>
+  </si>
+  <si>
+    <t>VS-PRO</t>
+  </si>
+  <si>
+    <t>VERSA SaaS Platform (Standard Tier)</t>
+  </si>
+  <si>
+    <t>VERSA SaaS Application; Up to 20 Named Users; Low Transaction Volume</t>
+  </si>
+  <si>
+    <t>VS-ST</t>
   </si>
   <si>
     <t>Bundled Part Number?Yes/No</t>
   </si>
   <si>
     <t xml:space="preserve">Percentage-Based List Price  ($)</t>
   </si>
   <si>
     <t>Minimum NYS Discount (%)</t>
   </si>
   <si>
     <t>Actual NYS Discount (%)</t>
   </si>
   <si>
     <t xml:space="preserve">Percentage-Based Net Price  ($)</t>
   </si>
   <si>
     <t>Percent Educational Discount (%)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
@@ -2497,8873 +4579,19568 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:R266"/>
+  <dimension ref="A1:R587"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="225.69140625" customWidth="1"/>
     <col min="2" max="2" width="255" customWidth="1"/>
     <col min="3" max="3" width="52.9609375" customWidth="1"/>
     <col min="4" max="4" width="54.76171875" customWidth="1"/>
     <col min="5" max="5" width="36.765625" customWidth="1"/>
     <col min="6" max="6" width="47.56640625" customWidth="1"/>
     <col min="7" max="7" width="101.54296875" customWidth="1"/>
     <col min="8" max="8" width="33.171875" customWidth="1"/>
     <col min="9" max="9" width="45.765625" customWidth="1"/>
     <col min="10" max="10" width="25.9765625" customWidth="1"/>
     <col min="11" max="11" width="58.359375" customWidth="1"/>
     <col min="12" max="12" width="43.96875" customWidth="1"/>
     <col min="13" max="13" width="42.171875" customWidth="1"/>
     <col min="14" max="14" width="47.56640625" customWidth="1"/>
     <col min="15" max="15" width="56.5625" customWidth="1"/>
     <col min="16" max="16" width="58.359375" customWidth="1"/>
     <col min="17" max="17" width="52.9609375" customWidth="1"/>
-    <col min="18" max="18" width="7.98046875" customWidth="1"/>
+    <col min="18" max="18" width="9.78125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="11" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="11" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="11" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="11" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="11" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="11" t="s">
-        <v>682</v>
+        <v>1376</v>
       </c>
       <c r="G1" s="11" t="s">
         <v>5</v>
       </c>
       <c r="H1" s="11" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="11" t="s">
         <v>7</v>
       </c>
       <c r="J1" s="12" t="s">
         <v>8</v>
       </c>
       <c r="K1" s="11" t="s">
-        <v>683</v>
+        <v>1377</v>
       </c>
       <c r="L1" s="11" t="s">
-        <v>684</v>
+        <v>1378</v>
       </c>
       <c r="M1" s="11" t="s">
-        <v>685</v>
+        <v>1379</v>
       </c>
       <c r="N1" s="12" t="s">
         <v>9</v>
       </c>
       <c r="O1" s="11" t="s">
-        <v>686</v>
+        <v>1380</v>
       </c>
       <c r="P1" s="11" t="s">
-        <v>687</v>
+        <v>1381</v>
       </c>
       <c r="Q1" s="12" t="s">
         <v>11</v>
       </c>
       <c r="R1" s="11" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C2" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D2" s="7" t="s">
         <v>15</v>
       </c>
       <c r="E2" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G2" s="9" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="H2" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
+      </c>
+      <c r="I2" s="7" t="s">
+        <v>19</v>
       </c>
       <c r="J2" s="10">
-        <v>2500</v>
+        <v>150</v>
       </c>
       <c r="L2" s="7">
-        <v>2.28</v>
+        <v>10</v>
       </c>
       <c r="N2" s="10">
-        <v>2443</v>
+        <v>135</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="5" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="B3" s="6" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="E3" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="9" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="H3" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
+      </c>
+      <c r="I3" s="7" t="s">
+        <v>19</v>
       </c>
       <c r="J3" s="10">
-        <v>20618.55</v>
+        <v>150</v>
       </c>
       <c r="L3" s="7">
-        <v>2.28</v>
+        <v>10</v>
       </c>
       <c r="N3" s="10">
-        <v>20148.45</v>
+        <v>135</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="B4" s="6" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="E4" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G4" s="9" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="H4" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
+      </c>
+      <c r="I4" s="7" t="s">
+        <v>19</v>
       </c>
       <c r="J4" s="10">
-        <v>10000</v>
+        <v>18934</v>
       </c>
       <c r="L4" s="7">
-        <v>2.28</v>
+        <v>10</v>
       </c>
       <c r="N4" s="10">
-        <v>9772</v>
+        <v>17040.6</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="B5" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="9" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="H5" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
+      </c>
+      <c r="I5" s="7" t="s">
+        <v>19</v>
       </c>
       <c r="J5" s="10">
-        <v>6600</v>
+        <v>142000</v>
       </c>
       <c r="L5" s="7">
-        <v>2.28</v>
+        <v>10</v>
       </c>
       <c r="N5" s="10">
-        <v>6449.52</v>
+        <v>127800</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="B6" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="C6" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="B6" s="6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D6" s="7" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="E6" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>35</v>
+      </c>
+      <c r="F6" s="8" t="s">
+        <v>36</v>
       </c>
       <c r="H6" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
+      </c>
+      <c r="I6" s="7" t="s">
+        <v>19</v>
       </c>
       <c r="J6" s="10">
-        <v>26400</v>
+        <v>52000</v>
       </c>
       <c r="L6" s="7">
-        <v>2.28</v>
+        <v>10</v>
       </c>
       <c r="N6" s="10">
-        <v>25798.08</v>
+        <v>46800</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="B7" s="6" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>33</v>
+        <v>35</v>
+      </c>
+      <c r="F7" s="8" t="s">
+        <v>36</v>
       </c>
       <c r="H7" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I7" s="7" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="J7" s="10">
-        <v>195</v>
+        <v>241600</v>
       </c>
       <c r="L7" s="7">
-        <v>2.28</v>
+        <v>10</v>
       </c>
       <c r="N7" s="10">
-        <v>190.55</v>
+        <v>217440</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="B8" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="E8" s="7" t="s">
         <v>35</v>
       </c>
-      <c r="B8" s="6" t="s">
+      <c r="F8" s="8" t="s">
         <v>36</v>
       </c>
-      <c r="C8" s="7" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H8" s="7" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="I8" s="7" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="J8" s="10">
-        <v>155</v>
+        <v>28000</v>
       </c>
       <c r="L8" s="7">
-        <v>2.28</v>
+        <v>10</v>
       </c>
       <c r="N8" s="10">
-        <v>151.47</v>
+        <v>25200</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>33</v>
+        <v>35</v>
+      </c>
+      <c r="F9" s="8" t="s">
+        <v>36</v>
       </c>
       <c r="H9" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I9" s="7" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="J9" s="10">
-        <v>195</v>
+        <v>28000</v>
       </c>
       <c r="L9" s="7">
-        <v>2.28</v>
+        <v>10</v>
       </c>
       <c r="N9" s="10">
-        <v>190.55</v>
+        <v>25200</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="E10" s="7" t="s">
-        <v>33</v>
+        <v>35</v>
+      </c>
+      <c r="F10" s="8" t="s">
+        <v>36</v>
       </c>
       <c r="H10" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I10" s="7" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="J10" s="10">
-        <v>245</v>
+        <v>70000</v>
       </c>
       <c r="L10" s="7">
-        <v>2.28</v>
+        <v>10</v>
       </c>
       <c r="N10" s="10">
-        <v>239.41</v>
+        <v>63000</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>33</v>
+        <v>52</v>
       </c>
       <c r="H11" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I11" s="7" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="J11" s="10">
-        <v>254</v>
+        <v>14800</v>
       </c>
       <c r="L11" s="7">
-        <v>2.28</v>
+        <v>0</v>
       </c>
       <c r="N11" s="10">
-        <v>248.21</v>
+        <v>14800</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="E12" s="7" t="s">
-        <v>33</v>
+        <v>35</v>
+      </c>
+      <c r="F12" s="8" t="s">
+        <v>36</v>
       </c>
       <c r="H12" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I12" s="7" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="J12" s="10">
-        <v>325</v>
+        <v>40000</v>
       </c>
       <c r="L12" s="7">
-        <v>2.28</v>
+        <v>10</v>
       </c>
       <c r="N12" s="10">
-        <v>317.59</v>
+        <v>36000</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>35</v>
+      </c>
+      <c r="F13" s="8" t="s">
+        <v>36</v>
       </c>
       <c r="H13" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
+      </c>
+      <c r="I13" s="7" t="s">
+        <v>19</v>
       </c>
       <c r="J13" s="10">
-        <v>700</v>
+        <v>28000</v>
       </c>
       <c r="L13" s="7">
-        <v>2.28</v>
+        <v>10</v>
       </c>
       <c r="N13" s="10">
-        <v>684.04</v>
+        <v>25200</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="s">
-        <v>51</v>
+        <v>59</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="D14" s="7" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="E14" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>35</v>
+      </c>
+      <c r="F14" s="8" t="s">
+        <v>36</v>
       </c>
       <c r="H14" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
+      </c>
+      <c r="I14" s="7" t="s">
+        <v>19</v>
       </c>
       <c r="J14" s="10">
-        <v>1200</v>
+        <v>28000</v>
       </c>
       <c r="L14" s="7">
-        <v>2.28</v>
+        <v>10</v>
       </c>
       <c r="N14" s="10">
-        <v>1172.64</v>
+        <v>25200</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="B15" s="6" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="D15" s="7" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="E15" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>35</v>
+      </c>
+      <c r="F15" s="8" t="s">
+        <v>36</v>
       </c>
       <c r="H15" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
+      </c>
+      <c r="I15" s="7" t="s">
+        <v>19</v>
       </c>
       <c r="J15" s="10">
-        <v>1500</v>
+        <v>5000</v>
       </c>
       <c r="L15" s="7">
-        <v>2.28</v>
+        <v>10</v>
       </c>
       <c r="N15" s="10">
-        <v>1465.8</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="s">
-        <v>56</v>
+        <v>65</v>
       </c>
       <c r="B16" s="6" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="D16" s="7" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="E16" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>35</v>
+      </c>
+      <c r="F16" s="8" t="s">
+        <v>36</v>
       </c>
       <c r="H16" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
+      </c>
+      <c r="I16" s="7" t="s">
+        <v>19</v>
       </c>
       <c r="J16" s="10">
-        <v>7000</v>
+        <v>28000</v>
       </c>
       <c r="L16" s="7">
-        <v>2.28</v>
+        <v>10</v>
       </c>
       <c r="N16" s="10">
-        <v>6840.4</v>
+        <v>25200</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="B17" s="6" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="D17" s="7" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="E17" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>35</v>
+      </c>
+      <c r="F17" s="8" t="s">
+        <v>36</v>
       </c>
       <c r="H17" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
+      </c>
+      <c r="I17" s="7" t="s">
+        <v>19</v>
       </c>
       <c r="J17" s="10">
-        <v>5500</v>
+        <v>28000</v>
       </c>
       <c r="L17" s="7">
-        <v>2.28</v>
+        <v>10</v>
       </c>
       <c r="N17" s="10">
-        <v>5374.6</v>
+        <v>25200</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="s">
-        <v>12</v>
+        <v>71</v>
       </c>
       <c r="B18" s="6" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="D18" s="7" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="E18" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>35</v>
+      </c>
+      <c r="F18" s="8" t="s">
+        <v>36</v>
       </c>
       <c r="H18" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
+      </c>
+      <c r="I18" s="7" t="s">
+        <v>19</v>
       </c>
       <c r="J18" s="10">
-        <v>15000</v>
+        <v>1500</v>
       </c>
       <c r="L18" s="7">
-        <v>2.28</v>
+        <v>10</v>
       </c>
       <c r="N18" s="10">
-        <v>14658</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="s">
-        <v>51</v>
+        <v>74</v>
       </c>
       <c r="B19" s="6" t="s">
-        <v>66</v>
+        <v>75</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="D19" s="7" t="s">
-        <v>67</v>
+        <v>76</v>
       </c>
       <c r="E19" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>35</v>
+      </c>
+      <c r="F19" s="8" t="s">
+        <v>36</v>
       </c>
       <c r="H19" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
+      </c>
+      <c r="I19" s="7" t="s">
+        <v>19</v>
       </c>
       <c r="J19" s="10">
-        <v>3000</v>
+        <v>40000</v>
       </c>
       <c r="L19" s="7">
-        <v>2.28</v>
+        <v>10</v>
       </c>
       <c r="N19" s="10">
-        <v>2931.6</v>
+        <v>36000</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="s">
-        <v>56</v>
+        <v>77</v>
       </c>
       <c r="B20" s="6" t="s">
-        <v>68</v>
+        <v>78</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="D20" s="7" t="s">
-        <v>69</v>
+        <v>79</v>
       </c>
       <c r="E20" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>35</v>
+      </c>
+      <c r="F20" s="8" t="s">
+        <v>36</v>
       </c>
       <c r="H20" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
+      </c>
+      <c r="I20" s="7" t="s">
+        <v>19</v>
       </c>
       <c r="J20" s="10">
-        <v>2500</v>
+        <v>28000</v>
       </c>
       <c r="L20" s="7">
-        <v>2.28</v>
+        <v>10</v>
       </c>
       <c r="N20" s="10">
-        <v>2443</v>
+        <v>25200</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="s">
-        <v>70</v>
+        <v>80</v>
       </c>
       <c r="B21" s="6" t="s">
-        <v>71</v>
+        <v>81</v>
       </c>
       <c r="C21" s="7" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="D21" s="7" t="s">
-        <v>72</v>
+        <v>82</v>
       </c>
       <c r="E21" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>35</v>
+      </c>
+      <c r="F21" s="8" t="s">
+        <v>36</v>
       </c>
       <c r="H21" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
+      </c>
+      <c r="I21" s="7" t="s">
+        <v>19</v>
       </c>
       <c r="J21" s="10">
-        <v>350</v>
+        <v>179200</v>
       </c>
       <c r="L21" s="7">
-        <v>2.28</v>
+        <v>10</v>
       </c>
       <c r="N21" s="10">
-        <v>342.02</v>
+        <v>161280</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="s">
-        <v>70</v>
+        <v>83</v>
       </c>
       <c r="B22" s="6" t="s">
-        <v>73</v>
+        <v>84</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="D22" s="7" t="s">
-        <v>74</v>
+        <v>85</v>
       </c>
       <c r="E22" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>35</v>
+      </c>
+      <c r="F22" s="8" t="s">
+        <v>36</v>
       </c>
       <c r="H22" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
+      </c>
+      <c r="I22" s="7" t="s">
+        <v>19</v>
       </c>
       <c r="J22" s="10">
-        <v>1200</v>
+        <v>52000</v>
       </c>
       <c r="L22" s="7">
-        <v>2.28</v>
+        <v>10</v>
       </c>
       <c r="N22" s="10">
-        <v>1172.64</v>
+        <v>46800</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="s">
-        <v>75</v>
+        <v>86</v>
       </c>
       <c r="B23" s="6" t="s">
-        <v>76</v>
+        <v>87</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="D23" s="7" t="s">
-        <v>77</v>
+        <v>88</v>
       </c>
       <c r="E23" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>35</v>
+      </c>
+      <c r="F23" s="8" t="s">
+        <v>36</v>
       </c>
       <c r="H23" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
+      </c>
+      <c r="I23" s="7" t="s">
+        <v>19</v>
       </c>
       <c r="J23" s="10">
-        <v>74226.8</v>
+        <v>28000</v>
       </c>
       <c r="L23" s="7">
-        <v>2.28</v>
+        <v>10</v>
       </c>
       <c r="N23" s="10">
-        <v>72534.43</v>
+        <v>25200</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="5" t="s">
-        <v>12</v>
+        <v>89</v>
       </c>
       <c r="B24" s="6" t="s">
-        <v>78</v>
+        <v>90</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="D24" s="7" t="s">
-        <v>79</v>
+        <v>91</v>
       </c>
       <c r="E24" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>35</v>
+      </c>
+      <c r="F24" s="8" t="s">
+        <v>36</v>
       </c>
       <c r="H24" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
+      </c>
+      <c r="I24" s="7" t="s">
+        <v>19</v>
       </c>
       <c r="J24" s="10">
-        <v>1500</v>
+        <v>60000</v>
       </c>
       <c r="L24" s="7">
-        <v>2.28</v>
+        <v>10</v>
       </c>
       <c r="N24" s="10">
-        <v>1465.8</v>
+        <v>54000</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="s">
-        <v>80</v>
+        <v>92</v>
       </c>
       <c r="B25" s="6" t="s">
-        <v>81</v>
+        <v>93</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>14</v>
+        <v>94</v>
       </c>
       <c r="D25" s="7" t="s">
-        <v>82</v>
+        <v>95</v>
       </c>
       <c r="E25" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>35</v>
+      </c>
+      <c r="F25" s="8" t="s">
+        <v>36</v>
       </c>
       <c r="H25" s="7" t="s">
-        <v>17</v>
+        <v>96</v>
+      </c>
+      <c r="I25" s="7" t="s">
+        <v>19</v>
       </c>
       <c r="J25" s="10">
-        <v>10000</v>
+        <v>100</v>
       </c>
       <c r="L25" s="7">
-        <v>2.28</v>
+        <v>10</v>
       </c>
       <c r="N25" s="10">
-        <v>9772</v>
+        <v>90</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="5" t="s">
-        <v>83</v>
+        <v>97</v>
       </c>
       <c r="B26" s="6" t="s">
-        <v>84</v>
+        <v>98</v>
       </c>
       <c r="C26" s="7" t="s">
-        <v>14</v>
+        <v>94</v>
       </c>
       <c r="D26" s="7" t="s">
-        <v>85</v>
+        <v>99</v>
       </c>
       <c r="E26" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>35</v>
+      </c>
+      <c r="F26" s="8" t="s">
+        <v>36</v>
       </c>
       <c r="H26" s="7" t="s">
-        <v>17</v>
+        <v>96</v>
+      </c>
+      <c r="I26" s="7" t="s">
+        <v>19</v>
       </c>
       <c r="J26" s="10">
-        <v>37947</v>
+        <v>475</v>
       </c>
       <c r="L26" s="7">
-        <v>2.28</v>
+        <v>10</v>
       </c>
       <c r="N26" s="10">
-        <v>37081.81</v>
+        <v>427.5</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="s">
-        <v>86</v>
+        <v>100</v>
       </c>
       <c r="B27" s="6" t="s">
-        <v>87</v>
+        <v>101</v>
       </c>
       <c r="C27" s="7" t="s">
-        <v>14</v>
+        <v>94</v>
       </c>
       <c r="D27" s="7" t="s">
-        <v>88</v>
+        <v>102</v>
       </c>
       <c r="E27" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>35</v>
+      </c>
+      <c r="F27" s="8" t="s">
+        <v>36</v>
       </c>
       <c r="H27" s="7" t="s">
-        <v>17</v>
+        <v>96</v>
+      </c>
+      <c r="I27" s="7" t="s">
+        <v>19</v>
       </c>
       <c r="J27" s="10">
-        <v>74226.8</v>
+        <v>475</v>
       </c>
       <c r="L27" s="7">
-        <v>2.28</v>
+        <v>10</v>
       </c>
       <c r="N27" s="10">
-        <v>72534.43</v>
+        <v>427.5</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="5" t="s">
-        <v>89</v>
+        <v>103</v>
       </c>
       <c r="B28" s="6" t="s">
-        <v>90</v>
+        <v>104</v>
       </c>
       <c r="C28" s="7" t="s">
-        <v>14</v>
+        <v>94</v>
       </c>
       <c r="D28" s="7" t="s">
-        <v>91</v>
+        <v>105</v>
       </c>
       <c r="E28" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>35</v>
+      </c>
+      <c r="F28" s="8" t="s">
+        <v>36</v>
       </c>
       <c r="H28" s="7" t="s">
-        <v>17</v>
+        <v>96</v>
+      </c>
+      <c r="I28" s="7" t="s">
+        <v>19</v>
       </c>
       <c r="J28" s="10">
-        <v>7000</v>
+        <v>150</v>
       </c>
       <c r="L28" s="7">
-        <v>2.28</v>
+        <v>10</v>
       </c>
       <c r="N28" s="10">
-        <v>6840.4</v>
+        <v>135</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="s">
-        <v>56</v>
+        <v>106</v>
       </c>
       <c r="B29" s="6" t="s">
-        <v>92</v>
+        <v>107</v>
       </c>
       <c r="C29" s="7" t="s">
-        <v>14</v>
+        <v>94</v>
       </c>
       <c r="D29" s="7" t="s">
-        <v>93</v>
+        <v>108</v>
       </c>
       <c r="E29" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>35</v>
+      </c>
+      <c r="F29" s="8" t="s">
+        <v>36</v>
       </c>
       <c r="H29" s="7" t="s">
-        <v>17</v>
+        <v>96</v>
+      </c>
+      <c r="I29" s="7" t="s">
+        <v>19</v>
       </c>
       <c r="J29" s="10">
-        <v>4000</v>
+        <v>400</v>
       </c>
       <c r="L29" s="7">
-        <v>2.28</v>
+        <v>10</v>
       </c>
       <c r="N29" s="10">
-        <v>3908.8</v>
+        <v>360</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="5" t="s">
-        <v>56</v>
+        <v>109</v>
       </c>
       <c r="B30" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="C30" s="7" t="s">
         <v>94</v>
       </c>
-      <c r="C30" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D30" s="7" t="s">
-        <v>95</v>
+        <v>111</v>
       </c>
       <c r="E30" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>35</v>
+      </c>
+      <c r="F30" s="8" t="s">
+        <v>36</v>
       </c>
       <c r="H30" s="7" t="s">
-        <v>17</v>
+        <v>96</v>
+      </c>
+      <c r="I30" s="7" t="s">
+        <v>19</v>
       </c>
       <c r="J30" s="10">
-        <v>7000</v>
+        <v>400</v>
       </c>
       <c r="L30" s="7">
-        <v>2.28</v>
+        <v>10</v>
       </c>
       <c r="N30" s="10">
-        <v>6840.4</v>
+        <v>360</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="5" t="s">
-        <v>56</v>
+        <v>112</v>
       </c>
       <c r="B31" s="6" t="s">
-        <v>96</v>
+        <v>113</v>
       </c>
       <c r="C31" s="7" t="s">
-        <v>14</v>
+        <v>94</v>
       </c>
       <c r="D31" s="7" t="s">
-        <v>97</v>
+        <v>114</v>
       </c>
       <c r="E31" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>35</v>
+      </c>
+      <c r="F31" s="8" t="s">
+        <v>36</v>
       </c>
       <c r="H31" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
+      </c>
+      <c r="I31" s="7" t="s">
+        <v>19</v>
       </c>
       <c r="J31" s="10">
-        <v>15000</v>
+        <v>120000</v>
       </c>
       <c r="L31" s="7">
-        <v>2.28</v>
+        <v>10</v>
       </c>
       <c r="N31" s="10">
-        <v>14658</v>
+        <v>108000</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="5" t="s">
-        <v>70</v>
+        <v>115</v>
       </c>
       <c r="B32" s="6" t="s">
-        <v>98</v>
+        <v>116</v>
       </c>
       <c r="C32" s="7" t="s">
-        <v>14</v>
+        <v>94</v>
       </c>
       <c r="D32" s="7" t="s">
-        <v>99</v>
+        <v>117</v>
       </c>
       <c r="E32" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>35</v>
+      </c>
+      <c r="F32" s="8" t="s">
+        <v>36</v>
       </c>
       <c r="H32" s="7" t="s">
-        <v>17</v>
+        <v>96</v>
+      </c>
+      <c r="I32" s="7" t="s">
+        <v>19</v>
       </c>
       <c r="J32" s="10">
-        <v>700</v>
+        <v>100</v>
       </c>
       <c r="L32" s="7">
-        <v>2.28</v>
+        <v>10</v>
       </c>
       <c r="N32" s="10">
-        <v>684.04</v>
+        <v>90</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="5" t="s">
+        <v>118</v>
+      </c>
+      <c r="B33" s="6" t="s">
+        <v>119</v>
+      </c>
+      <c r="C33" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="D33" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="E33" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="F33" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="H33" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="I33" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J33" s="10">
         <v>100</v>
       </c>
-      <c r="B33" s="6" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="L33" s="7">
-        <v>2.28</v>
+        <v>10</v>
       </c>
       <c r="N33" s="10">
-        <v>72534.43</v>
+        <v>90</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="5" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="B34" s="6" t="s">
-        <v>102</v>
+        <v>122</v>
       </c>
       <c r="C34" s="7" t="s">
-        <v>14</v>
+        <v>94</v>
       </c>
       <c r="D34" s="7" t="s">
-        <v>103</v>
+        <v>123</v>
       </c>
       <c r="E34" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>35</v>
+      </c>
+      <c r="F34" s="8" t="s">
+        <v>36</v>
       </c>
       <c r="H34" s="7" t="s">
-        <v>17</v>
+        <v>124</v>
+      </c>
+      <c r="I34" s="7" t="s">
+        <v>19</v>
       </c>
       <c r="J34" s="10">
-        <v>7000</v>
+        <v>550</v>
       </c>
       <c r="L34" s="7">
-        <v>2.28</v>
+        <v>10</v>
       </c>
       <c r="N34" s="10">
-        <v>6840.4</v>
+        <v>495</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="5" t="s">
-        <v>104</v>
+        <v>125</v>
       </c>
       <c r="B35" s="6" t="s">
-        <v>105</v>
+        <v>126</v>
       </c>
       <c r="C35" s="7" t="s">
-        <v>14</v>
+        <v>94</v>
       </c>
       <c r="D35" s="7" t="s">
-        <v>106</v>
+        <v>127</v>
       </c>
       <c r="E35" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>35</v>
+      </c>
+      <c r="F35" s="8" t="s">
+        <v>36</v>
       </c>
       <c r="H35" s="7" t="s">
-        <v>17</v>
+        <v>128</v>
+      </c>
+      <c r="I35" s="7" t="s">
+        <v>19</v>
       </c>
       <c r="J35" s="10">
-        <v>800</v>
+        <v>550</v>
       </c>
       <c r="L35" s="7">
-        <v>2.28</v>
+        <v>10</v>
       </c>
       <c r="N35" s="10">
-        <v>781.76</v>
+        <v>495</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="5" t="s">
-        <v>51</v>
+        <v>129</v>
       </c>
       <c r="B36" s="6" t="s">
-        <v>107</v>
+        <v>130</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D36" s="7" t="s">
-        <v>108</v>
+        <v>131</v>
       </c>
       <c r="E36" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>35</v>
+      </c>
+      <c r="F36" s="8" t="s">
+        <v>36</v>
       </c>
       <c r="H36" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
+      </c>
+      <c r="I36" s="7" t="s">
+        <v>19</v>
       </c>
       <c r="J36" s="10">
-        <v>1500</v>
+        <v>36000</v>
       </c>
       <c r="L36" s="7">
-        <v>2.28</v>
+        <v>10</v>
       </c>
       <c r="N36" s="10">
-        <v>1465.8</v>
+        <v>32400</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="5" t="s">
-        <v>89</v>
+        <v>132</v>
       </c>
       <c r="B37" s="6" t="s">
-        <v>109</v>
+        <v>133</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D37" s="7" t="s">
-        <v>110</v>
+        <v>134</v>
       </c>
       <c r="E37" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>35</v>
+      </c>
+      <c r="F37" s="8" t="s">
+        <v>36</v>
       </c>
       <c r="H37" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
+      </c>
+      <c r="I37" s="7" t="s">
+        <v>19</v>
       </c>
       <c r="J37" s="10">
-        <v>5000</v>
+        <v>7000</v>
       </c>
       <c r="L37" s="7">
-        <v>2.28</v>
+        <v>10</v>
       </c>
       <c r="N37" s="10">
-        <v>4886</v>
+        <v>6300</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="5" t="s">
-        <v>111</v>
+        <v>135</v>
       </c>
       <c r="B38" s="6" t="s">
-        <v>112</v>
+        <v>136</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D38" s="7" t="s">
-        <v>113</v>
+        <v>137</v>
       </c>
       <c r="E38" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>35</v>
+      </c>
+      <c r="F38" s="8" t="s">
+        <v>36</v>
       </c>
       <c r="H38" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
+      </c>
+      <c r="I38" s="7" t="s">
+        <v>19</v>
       </c>
       <c r="J38" s="10">
-        <v>11000</v>
+        <v>30000</v>
       </c>
       <c r="L38" s="7">
-        <v>2.28</v>
+        <v>10</v>
       </c>
       <c r="N38" s="10">
-        <v>10749.2</v>
+        <v>27000</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="5" t="s">
-        <v>70</v>
+        <v>138</v>
       </c>
       <c r="B39" s="6" t="s">
-        <v>114</v>
+        <v>139</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D39" s="7" t="s">
-        <v>115</v>
+        <v>140</v>
       </c>
       <c r="E39" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>35</v>
+      </c>
+      <c r="F39" s="8" t="s">
+        <v>36</v>
       </c>
       <c r="H39" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
+      </c>
+      <c r="I39" s="7" t="s">
+        <v>19</v>
       </c>
       <c r="J39" s="10">
-        <v>1500</v>
+        <v>7000</v>
       </c>
       <c r="L39" s="7">
-        <v>2.28</v>
+        <v>10</v>
       </c>
       <c r="N39" s="10">
-        <v>1465.8</v>
+        <v>6300</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="5" t="s">
-        <v>89</v>
+        <v>141</v>
       </c>
       <c r="B40" s="6" t="s">
-        <v>116</v>
+        <v>142</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D40" s="7" t="s">
-        <v>117</v>
+        <v>143</v>
       </c>
       <c r="E40" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>35</v>
+      </c>
+      <c r="F40" s="8" t="s">
+        <v>36</v>
       </c>
       <c r="H40" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
+      </c>
+      <c r="I40" s="7" t="s">
+        <v>19</v>
       </c>
       <c r="J40" s="10">
-        <v>10000</v>
+        <v>6000</v>
       </c>
       <c r="L40" s="7">
-        <v>2.28</v>
+        <v>10</v>
       </c>
       <c r="N40" s="10">
-        <v>9772</v>
+        <v>5400</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="5" t="s">
-        <v>118</v>
+        <v>144</v>
       </c>
       <c r="B41" s="6" t="s">
-        <v>119</v>
+        <v>145</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D41" s="7" t="s">
-        <v>120</v>
+        <v>146</v>
       </c>
       <c r="E41" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>35</v>
+      </c>
+      <c r="F41" s="8" t="s">
+        <v>36</v>
       </c>
       <c r="H41" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
+      </c>
+      <c r="I41" s="7" t="s">
+        <v>19</v>
       </c>
       <c r="J41" s="10">
-        <v>3300</v>
+        <v>30000</v>
       </c>
       <c r="L41" s="7">
-        <v>2.28</v>
+        <v>10</v>
       </c>
       <c r="N41" s="10">
-        <v>3224.76</v>
+        <v>27000</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="5" t="s">
-        <v>70</v>
+        <v>147</v>
       </c>
       <c r="B42" s="6" t="s">
-        <v>121</v>
+        <v>148</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D42" s="7" t="s">
-        <v>122</v>
+        <v>149</v>
       </c>
       <c r="E42" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>35</v>
+      </c>
+      <c r="F42" s="8" t="s">
+        <v>36</v>
       </c>
       <c r="H42" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
+      </c>
+      <c r="I42" s="7" t="s">
+        <v>19</v>
       </c>
       <c r="J42" s="10">
-        <v>3000</v>
+        <v>7000</v>
       </c>
       <c r="L42" s="7">
-        <v>2.28</v>
+        <v>10</v>
       </c>
       <c r="N42" s="10">
-        <v>2931.6</v>
+        <v>6300</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="5" t="s">
-        <v>123</v>
+        <v>150</v>
       </c>
       <c r="B43" s="6" t="s">
-        <v>124</v>
+        <v>136</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D43" s="7" t="s">
-        <v>125</v>
+        <v>151</v>
       </c>
       <c r="E43" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>35</v>
+      </c>
+      <c r="F43" s="8" t="s">
+        <v>36</v>
       </c>
       <c r="H43" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
+      </c>
+      <c r="I43" s="7" t="s">
+        <v>19</v>
       </c>
       <c r="J43" s="10">
-        <v>19800</v>
+        <v>30000</v>
       </c>
       <c r="L43" s="7">
-        <v>2.28</v>
+        <v>10</v>
       </c>
       <c r="N43" s="10">
-        <v>19348.56</v>
+        <v>27000</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="5" t="s">
-        <v>126</v>
+        <v>152</v>
       </c>
       <c r="B44" s="6" t="s">
-        <v>127</v>
+        <v>153</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D44" s="7" t="s">
-        <v>128</v>
+        <v>154</v>
       </c>
       <c r="E44" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>35</v>
+      </c>
+      <c r="F44" s="8" t="s">
+        <v>36</v>
       </c>
       <c r="H44" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
+      </c>
+      <c r="I44" s="7" t="s">
+        <v>19</v>
       </c>
       <c r="J44" s="10">
-        <v>20618.55</v>
+        <v>7000</v>
       </c>
       <c r="L44" s="7">
-        <v>2.28</v>
+        <v>10</v>
       </c>
       <c r="N44" s="10">
-        <v>20148.45</v>
+        <v>6300</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="5" t="s">
-        <v>12</v>
+        <v>155</v>
       </c>
       <c r="B45" s="6" t="s">
-        <v>129</v>
+        <v>156</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D45" s="7" t="s">
-        <v>130</v>
+        <v>157</v>
       </c>
       <c r="E45" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>35</v>
+      </c>
+      <c r="F45" s="8" t="s">
+        <v>36</v>
       </c>
       <c r="H45" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
+      </c>
+      <c r="I45" s="7" t="s">
+        <v>19</v>
       </c>
       <c r="J45" s="10">
         <v>7000</v>
       </c>
       <c r="L45" s="7">
-        <v>2.28</v>
+        <v>10</v>
       </c>
       <c r="N45" s="10">
-        <v>6840.4</v>
+        <v>6300</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="5" t="s">
-        <v>131</v>
+        <v>158</v>
       </c>
       <c r="B46" s="6" t="s">
-        <v>132</v>
+        <v>159</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D46" s="7" t="s">
-        <v>133</v>
+        <v>160</v>
       </c>
       <c r="E46" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>35</v>
+      </c>
+      <c r="F46" s="8" t="s">
+        <v>36</v>
       </c>
       <c r="H46" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
+      </c>
+      <c r="I46" s="7" t="s">
+        <v>19</v>
       </c>
       <c r="J46" s="10">
-        <v>2640</v>
+        <v>7000</v>
       </c>
       <c r="L46" s="7">
-        <v>2.28</v>
+        <v>10</v>
       </c>
       <c r="N46" s="10">
-        <v>2579.81</v>
+        <v>6300</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="5" t="s">
-        <v>70</v>
+        <v>161</v>
       </c>
       <c r="B47" s="6" t="s">
-        <v>134</v>
+        <v>162</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D47" s="7" t="s">
-        <v>135</v>
+        <v>163</v>
       </c>
       <c r="E47" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>35</v>
+      </c>
+      <c r="F47" s="8" t="s">
+        <v>36</v>
       </c>
       <c r="H47" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
+      </c>
+      <c r="I47" s="7" t="s">
+        <v>19</v>
       </c>
       <c r="J47" s="10">
-        <v>5000</v>
+        <v>30000</v>
       </c>
       <c r="L47" s="7">
-        <v>2.28</v>
+        <v>10</v>
       </c>
       <c r="N47" s="10">
-        <v>4886</v>
+        <v>27000</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="5" t="s">
-        <v>70</v>
+        <v>164</v>
       </c>
       <c r="B48" s="6" t="s">
-        <v>136</v>
+        <v>165</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D48" s="7" t="s">
-        <v>137</v>
+        <v>166</v>
       </c>
       <c r="E48" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>35</v>
+      </c>
+      <c r="F48" s="8" t="s">
+        <v>36</v>
       </c>
       <c r="H48" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
+      </c>
+      <c r="I48" s="7" t="s">
+        <v>19</v>
       </c>
       <c r="J48" s="10">
-        <v>7000</v>
+        <v>28000</v>
       </c>
       <c r="L48" s="7">
-        <v>2.28</v>
+        <v>10</v>
       </c>
       <c r="N48" s="10">
-        <v>6840.4</v>
+        <v>25200</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="5" t="s">
-        <v>70</v>
+        <v>167</v>
       </c>
       <c r="B49" s="6" t="s">
-        <v>138</v>
+        <v>168</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D49" s="7" t="s">
-        <v>139</v>
+        <v>169</v>
       </c>
       <c r="E49" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>35</v>
+      </c>
+      <c r="F49" s="8" t="s">
+        <v>36</v>
       </c>
       <c r="H49" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
+      </c>
+      <c r="I49" s="7" t="s">
+        <v>19</v>
       </c>
       <c r="J49" s="10">
-        <v>10000</v>
+        <v>7000</v>
       </c>
       <c r="L49" s="7">
-        <v>2.28</v>
+        <v>10</v>
       </c>
       <c r="N49" s="10">
-        <v>9772</v>
+        <v>6300</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="5" t="s">
-        <v>140</v>
+        <v>170</v>
       </c>
       <c r="B50" s="6" t="s">
-        <v>141</v>
+        <v>171</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D50" s="7" t="s">
-        <v>142</v>
+        <v>172</v>
       </c>
       <c r="E50" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>35</v>
+      </c>
+      <c r="F50" s="8" t="s">
+        <v>36</v>
       </c>
       <c r="H50" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
+      </c>
+      <c r="I50" s="7" t="s">
+        <v>19</v>
       </c>
       <c r="J50" s="10">
-        <v>3500</v>
+        <v>125000</v>
       </c>
       <c r="L50" s="7">
-        <v>2.28</v>
+        <v>10</v>
       </c>
       <c r="N50" s="10">
-        <v>3420.2</v>
+        <v>112500</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="5" t="s">
-        <v>143</v>
+        <v>173</v>
       </c>
       <c r="B51" s="6" t="s">
-        <v>144</v>
+        <v>174</v>
       </c>
       <c r="C51" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D51" s="7" t="s">
-        <v>145</v>
+        <v>175</v>
       </c>
       <c r="E51" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>35</v>
+      </c>
+      <c r="F51" s="8" t="s">
+        <v>36</v>
       </c>
       <c r="H51" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
+      </c>
+      <c r="I51" s="7" t="s">
+        <v>19</v>
       </c>
       <c r="J51" s="10">
-        <v>45000</v>
+        <v>6000</v>
       </c>
       <c r="L51" s="7">
-        <v>2.28</v>
+        <v>10</v>
       </c>
       <c r="N51" s="10">
-        <v>43974</v>
+        <v>5400</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="5" t="s">
-        <v>146</v>
+        <v>29</v>
       </c>
       <c r="B52" s="6" t="s">
-        <v>147</v>
+        <v>176</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D52" s="7" t="s">
-        <v>148</v>
+        <v>177</v>
       </c>
       <c r="E52" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>35</v>
+      </c>
+      <c r="F52" s="8" t="s">
+        <v>36</v>
       </c>
       <c r="H52" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
+      </c>
+      <c r="I52" s="7" t="s">
+        <v>19</v>
       </c>
       <c r="J52" s="10">
-        <v>2083</v>
+        <v>300000</v>
       </c>
       <c r="L52" s="7">
-        <v>2.28</v>
+        <v>10</v>
       </c>
       <c r="N52" s="10">
-        <v>2035.51</v>
+        <v>270000</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="5" t="s">
-        <v>149</v>
+        <v>178</v>
       </c>
       <c r="B53" s="6" t="s">
-        <v>150</v>
+        <v>179</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D53" s="7" t="s">
-        <v>151</v>
+        <v>180</v>
       </c>
       <c r="E53" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>35</v>
+      </c>
+      <c r="F53" s="8" t="s">
+        <v>36</v>
       </c>
       <c r="H53" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
+      </c>
+      <c r="I53" s="7" t="s">
+        <v>19</v>
       </c>
       <c r="J53" s="10">
-        <v>35000</v>
+        <v>7000</v>
       </c>
       <c r="L53" s="7">
-        <v>2.28</v>
+        <v>10</v>
       </c>
       <c r="N53" s="10">
-        <v>34202</v>
+        <v>6300</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="5" t="s">
-        <v>152</v>
+        <v>181</v>
       </c>
       <c r="B54" s="6" t="s">
-        <v>153</v>
+        <v>182</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D54" s="7" t="s">
-        <v>154</v>
+        <v>183</v>
       </c>
       <c r="E54" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>35</v>
+      </c>
+      <c r="F54" s="8" t="s">
+        <v>36</v>
       </c>
       <c r="H54" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
+      </c>
+      <c r="I54" s="7" t="s">
+        <v>19</v>
       </c>
       <c r="J54" s="10">
-        <v>4583.3</v>
+        <v>6000</v>
       </c>
       <c r="L54" s="7">
-        <v>2.28</v>
+        <v>10</v>
       </c>
       <c r="N54" s="10">
-        <v>4478.8</v>
+        <v>5400</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="5" t="s">
-        <v>155</v>
+        <v>184</v>
       </c>
       <c r="B55" s="6" t="s">
-        <v>156</v>
+        <v>185</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D55" s="7" t="s">
-        <v>157</v>
+        <v>186</v>
       </c>
       <c r="E55" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>35</v>
+      </c>
+      <c r="F55" s="8" t="s">
+        <v>36</v>
       </c>
       <c r="H55" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
+      </c>
+      <c r="I55" s="7" t="s">
+        <v>19</v>
       </c>
       <c r="J55" s="10">
-        <v>55000</v>
+        <v>90000</v>
       </c>
       <c r="L55" s="7">
-        <v>2.28</v>
+        <v>10</v>
       </c>
       <c r="N55" s="10">
-        <v>53746</v>
+        <v>81000</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="5" t="s">
-        <v>158</v>
+        <v>187</v>
       </c>
       <c r="B56" s="6" t="s">
-        <v>159</v>
+        <v>188</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D56" s="7" t="s">
-        <v>160</v>
+        <v>189</v>
       </c>
       <c r="E56" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>35</v>
+      </c>
+      <c r="F56" s="8" t="s">
+        <v>36</v>
       </c>
       <c r="H56" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
+      </c>
+      <c r="I56" s="7" t="s">
+        <v>19</v>
       </c>
       <c r="J56" s="10">
-        <v>25000</v>
+        <v>60000</v>
       </c>
       <c r="L56" s="7">
-        <v>2.28</v>
+        <v>10</v>
       </c>
       <c r="N56" s="10">
-        <v>24430</v>
+        <v>54000</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="5" t="s">
-        <v>161</v>
+        <v>190</v>
       </c>
       <c r="B57" s="6" t="s">
-        <v>162</v>
+        <v>191</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D57" s="7" t="s">
-        <v>163</v>
+        <v>192</v>
       </c>
       <c r="E57" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>35</v>
+      </c>
+      <c r="F57" s="8" t="s">
+        <v>36</v>
       </c>
       <c r="H57" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
+      </c>
+      <c r="I57" s="7" t="s">
+        <v>19</v>
       </c>
       <c r="J57" s="10">
-        <v>500</v>
+        <v>7000</v>
       </c>
       <c r="L57" s="7">
-        <v>2.28</v>
+        <v>10</v>
       </c>
       <c r="N57" s="10">
-        <v>488.6</v>
+        <v>6300</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="5" t="s">
-        <v>161</v>
+        <v>193</v>
       </c>
       <c r="B58" s="6" t="s">
-        <v>164</v>
+        <v>194</v>
       </c>
       <c r="C58" s="7" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="D58" s="7" t="s">
-        <v>165</v>
+        <v>195</v>
       </c>
       <c r="E58" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>35</v>
+      </c>
+      <c r="F58" s="8" t="s">
+        <v>36</v>
       </c>
       <c r="H58" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
+      </c>
+      <c r="I58" s="7" t="s">
+        <v>19</v>
       </c>
       <c r="J58" s="10">
-        <v>950</v>
+        <v>81750</v>
       </c>
       <c r="L58" s="7">
-        <v>2.28</v>
+        <v>10</v>
       </c>
       <c r="N58" s="10">
-        <v>928.34</v>
+        <v>73575</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="5" t="s">
-        <v>161</v>
+        <v>196</v>
       </c>
       <c r="B59" s="6" t="s">
-        <v>166</v>
+        <v>197</v>
       </c>
       <c r="C59" s="7" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="D59" s="7" t="s">
-        <v>167</v>
+        <v>198</v>
       </c>
       <c r="E59" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>35</v>
+      </c>
+      <c r="F59" s="8" t="s">
+        <v>36</v>
       </c>
       <c r="H59" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
+      </c>
+      <c r="I59" s="7" t="s">
+        <v>19</v>
       </c>
       <c r="J59" s="10">
-        <v>1500</v>
+        <v>27250</v>
       </c>
       <c r="L59" s="7">
-        <v>2.28</v>
+        <v>10</v>
       </c>
       <c r="N59" s="10">
-        <v>1465.8</v>
+        <v>24525</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="5" t="s">
-        <v>161</v>
+        <v>199</v>
       </c>
       <c r="B60" s="6" t="s">
-        <v>168</v>
+        <v>200</v>
       </c>
       <c r="C60" s="7" t="s">
-        <v>14</v>
+        <v>94</v>
       </c>
       <c r="D60" s="7" t="s">
-        <v>169</v>
+        <v>201</v>
       </c>
       <c r="E60" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>35</v>
+      </c>
+      <c r="F60" s="8" t="s">
+        <v>36</v>
       </c>
       <c r="H60" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
+      </c>
+      <c r="I60" s="7" t="s">
+        <v>19</v>
       </c>
       <c r="J60" s="10">
-        <v>2500</v>
+        <v>3500</v>
       </c>
       <c r="L60" s="7">
-        <v>2.28</v>
+        <v>10</v>
       </c>
       <c r="N60" s="10">
-        <v>2443</v>
+        <v>3150</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="5" t="s">
-        <v>161</v>
+        <v>202</v>
       </c>
       <c r="B61" s="6" t="s">
-        <v>170</v>
+        <v>203</v>
       </c>
       <c r="C61" s="7" t="s">
-        <v>14</v>
+        <v>204</v>
       </c>
       <c r="D61" s="7" t="s">
-        <v>171</v>
+        <v>205</v>
       </c>
       <c r="E61" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>52</v>
       </c>
       <c r="H61" s="7" t="s">
-        <v>17</v>
+        <v>206</v>
+      </c>
+      <c r="I61" s="7" t="s">
+        <v>19</v>
       </c>
       <c r="J61" s="10">
-        <v>4500</v>
+        <v>93.75</v>
       </c>
       <c r="L61" s="7">
-        <v>2.28</v>
+        <v>5</v>
       </c>
       <c r="N61" s="10">
-        <v>4397.4</v>
+        <v>89.06</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="5" t="s">
-        <v>161</v>
+        <v>207</v>
       </c>
       <c r="B62" s="6" t="s">
-        <v>172</v>
+        <v>203</v>
       </c>
       <c r="C62" s="7" t="s">
-        <v>14</v>
+        <v>204</v>
       </c>
       <c r="D62" s="7" t="s">
-        <v>173</v>
+        <v>208</v>
       </c>
       <c r="E62" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>52</v>
       </c>
       <c r="H62" s="7" t="s">
-        <v>17</v>
+        <v>206</v>
+      </c>
+      <c r="I62" s="7" t="s">
+        <v>19</v>
       </c>
       <c r="J62" s="10">
-        <v>4500</v>
+        <v>137.51</v>
       </c>
       <c r="L62" s="7">
-        <v>2.28</v>
+        <v>5</v>
       </c>
       <c r="N62" s="10">
-        <v>4397.4</v>
+        <v>130.63</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="5" t="s">
-        <v>161</v>
+        <v>209</v>
       </c>
       <c r="B63" s="6" t="s">
-        <v>174</v>
+        <v>210</v>
       </c>
       <c r="C63" s="7" t="s">
-        <v>14</v>
+        <v>211</v>
       </c>
       <c r="D63" s="7" t="s">
-        <v>175</v>
+        <v>212</v>
       </c>
       <c r="E63" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G63" s="9" t="s">
-        <v>14</v>
+        <v>211</v>
       </c>
       <c r="H63" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="J63" s="10">
-        <v>6500</v>
+        <v>2500</v>
       </c>
       <c r="L63" s="7">
         <v>2.28</v>
       </c>
       <c r="N63" s="10">
-        <v>6351.8</v>
+        <v>2443</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="5" t="s">
-        <v>161</v>
+        <v>213</v>
       </c>
       <c r="B64" s="6" t="s">
-        <v>176</v>
+        <v>214</v>
       </c>
       <c r="C64" s="7" t="s">
-        <v>14</v>
+        <v>211</v>
       </c>
       <c r="D64" s="7" t="s">
-        <v>177</v>
+        <v>215</v>
       </c>
       <c r="E64" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="9" t="s">
-        <v>14</v>
+        <v>211</v>
       </c>
       <c r="H64" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="J64" s="10">
-        <v>10000</v>
+        <v>20618.55</v>
       </c>
       <c r="L64" s="7">
         <v>2.28</v>
       </c>
       <c r="N64" s="10">
-        <v>9772</v>
+        <v>20148.45</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="5" t="s">
-        <v>178</v>
+        <v>209</v>
       </c>
       <c r="B65" s="6" t="s">
-        <v>179</v>
+        <v>216</v>
       </c>
       <c r="C65" s="7" t="s">
-        <v>14</v>
+        <v>211</v>
       </c>
       <c r="D65" s="7" t="s">
-        <v>180</v>
+        <v>217</v>
       </c>
       <c r="E65" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="9" t="s">
-        <v>14</v>
+        <v>211</v>
       </c>
       <c r="H65" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="J65" s="10">
-        <v>1150</v>
+        <v>10000</v>
       </c>
       <c r="L65" s="7">
         <v>2.28</v>
       </c>
       <c r="N65" s="10">
-        <v>1123.78</v>
+        <v>9772</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="5" t="s">
-        <v>178</v>
+        <v>218</v>
       </c>
       <c r="B66" s="6" t="s">
-        <v>181</v>
+        <v>219</v>
       </c>
       <c r="C66" s="7" t="s">
-        <v>14</v>
+        <v>211</v>
       </c>
       <c r="D66" s="7" t="s">
-        <v>182</v>
+        <v>220</v>
       </c>
       <c r="E66" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="9" t="s">
-        <v>14</v>
+        <v>211</v>
       </c>
       <c r="H66" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="J66" s="10">
-        <v>11500</v>
+        <v>6600</v>
       </c>
       <c r="L66" s="7">
         <v>2.28</v>
       </c>
       <c r="N66" s="10">
-        <v>11237.8</v>
+        <v>6449.52</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="5" t="s">
-        <v>178</v>
+        <v>221</v>
       </c>
       <c r="B67" s="6" t="s">
-        <v>183</v>
+        <v>222</v>
       </c>
       <c r="C67" s="7" t="s">
-        <v>14</v>
+        <v>211</v>
       </c>
       <c r="D67" s="7" t="s">
-        <v>184</v>
+        <v>223</v>
       </c>
       <c r="E67" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="9" t="s">
-        <v>14</v>
+        <v>211</v>
       </c>
       <c r="H67" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="J67" s="10">
-        <v>2650</v>
+        <v>26400</v>
       </c>
       <c r="L67" s="7">
         <v>2.28</v>
       </c>
       <c r="N67" s="10">
-        <v>2589.58</v>
+        <v>25798.08</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="5" t="s">
-        <v>178</v>
+        <v>224</v>
       </c>
       <c r="B68" s="6" t="s">
-        <v>185</v>
+        <v>225</v>
       </c>
       <c r="C68" s="7" t="s">
-        <v>14</v>
+        <v>226</v>
       </c>
       <c r="D68" s="7" t="s">
-        <v>186</v>
+        <v>227</v>
       </c>
       <c r="E68" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>52</v>
       </c>
       <c r="H68" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
+      </c>
+      <c r="I68" s="7" t="s">
+        <v>19</v>
       </c>
       <c r="J68" s="10">
-        <v>500</v>
+        <v>195</v>
       </c>
       <c r="L68" s="7">
         <v>2.28</v>
       </c>
       <c r="N68" s="10">
-        <v>488.6</v>
+        <v>190.55</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="5" t="s">
-        <v>178</v>
+        <v>228</v>
       </c>
       <c r="B69" s="6" t="s">
-        <v>187</v>
+        <v>229</v>
       </c>
       <c r="C69" s="7" t="s">
-        <v>14</v>
+        <v>211</v>
       </c>
       <c r="D69" s="7" t="s">
-        <v>188</v>
+        <v>230</v>
       </c>
       <c r="E69" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>52</v>
       </c>
       <c r="H69" s="7" t="s">
-        <v>17</v>
+        <v>231</v>
+      </c>
+      <c r="I69" s="7" t="s">
+        <v>19</v>
       </c>
       <c r="J69" s="10">
-        <v>5550</v>
+        <v>155</v>
       </c>
       <c r="L69" s="7">
         <v>2.28</v>
       </c>
       <c r="N69" s="10">
-        <v>5423.46</v>
+        <v>151.47</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="5" t="s">
-        <v>189</v>
+        <v>232</v>
       </c>
       <c r="B70" s="6" t="s">
-        <v>190</v>
+        <v>233</v>
       </c>
       <c r="C70" s="7" t="s">
-        <v>14</v>
+        <v>226</v>
       </c>
       <c r="D70" s="7" t="s">
-        <v>191</v>
+        <v>234</v>
       </c>
       <c r="E70" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>52</v>
       </c>
       <c r="H70" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I70" s="7" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="J70" s="10">
-        <v>2250</v>
+        <v>195</v>
       </c>
       <c r="L70" s="7">
         <v>2.28</v>
       </c>
       <c r="N70" s="10">
-        <v>2198.7</v>
+        <v>190.55</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="5" t="s">
-        <v>192</v>
+        <v>235</v>
       </c>
       <c r="B71" s="6" t="s">
-        <v>193</v>
+        <v>236</v>
       </c>
       <c r="C71" s="7" t="s">
-        <v>14</v>
+        <v>226</v>
       </c>
       <c r="D71" s="7" t="s">
-        <v>194</v>
+        <v>237</v>
       </c>
       <c r="E71" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>52</v>
       </c>
       <c r="H71" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
+      </c>
+      <c r="I71" s="7" t="s">
+        <v>19</v>
       </c>
       <c r="J71" s="10">
-        <v>2500</v>
+        <v>245</v>
       </c>
       <c r="L71" s="7">
         <v>2.28</v>
       </c>
       <c r="N71" s="10">
-        <v>2443</v>
+        <v>239.41</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="5" t="s">
-        <v>195</v>
+        <v>238</v>
       </c>
       <c r="B72" s="6" t="s">
-        <v>196</v>
+        <v>239</v>
       </c>
       <c r="C72" s="7" t="s">
-        <v>14</v>
+        <v>211</v>
       </c>
       <c r="D72" s="7" t="s">
-        <v>197</v>
+        <v>240</v>
       </c>
       <c r="E72" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>52</v>
       </c>
       <c r="H72" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
+      </c>
+      <c r="I72" s="7" t="s">
+        <v>19</v>
       </c>
       <c r="J72" s="10">
-        <v>6000</v>
+        <v>254</v>
       </c>
       <c r="L72" s="7">
         <v>2.28</v>
       </c>
       <c r="N72" s="10">
-        <v>5863.2</v>
+        <v>248.21</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="5" t="s">
-        <v>198</v>
+        <v>241</v>
       </c>
       <c r="B73" s="6" t="s">
-        <v>199</v>
+        <v>242</v>
       </c>
       <c r="C73" s="7" t="s">
-        <v>14</v>
+        <v>226</v>
       </c>
       <c r="D73" s="7" t="s">
-        <v>200</v>
+        <v>243</v>
       </c>
       <c r="E73" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>52</v>
       </c>
       <c r="H73" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
+      </c>
+      <c r="I73" s="7" t="s">
+        <v>19</v>
       </c>
       <c r="J73" s="10">
-        <v>3500</v>
+        <v>325</v>
       </c>
       <c r="L73" s="7">
         <v>2.28</v>
       </c>
       <c r="N73" s="10">
-        <v>3420.2</v>
+        <v>317.59</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="5" t="s">
-        <v>201</v>
+        <v>244</v>
       </c>
       <c r="B74" s="6" t="s">
-        <v>202</v>
+        <v>245</v>
       </c>
       <c r="C74" s="7" t="s">
-        <v>14</v>
+        <v>211</v>
       </c>
       <c r="D74" s="7" t="s">
-        <v>203</v>
+        <v>246</v>
       </c>
       <c r="E74" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="9" t="s">
-        <v>14</v>
+        <v>211</v>
       </c>
       <c r="H74" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="J74" s="10">
-        <v>350</v>
+        <v>700</v>
       </c>
       <c r="L74" s="7">
         <v>2.28</v>
       </c>
       <c r="N74" s="10">
-        <v>342.02</v>
+        <v>684.04</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="5" t="s">
-        <v>204</v>
+        <v>244</v>
       </c>
       <c r="B75" s="6" t="s">
-        <v>205</v>
+        <v>247</v>
       </c>
       <c r="C75" s="7" t="s">
-        <v>14</v>
+        <v>211</v>
       </c>
       <c r="D75" s="7" t="s">
-        <v>206</v>
+        <v>248</v>
       </c>
       <c r="E75" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G75" s="9" t="s">
-        <v>14</v>
+        <v>211</v>
       </c>
       <c r="H75" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="J75" s="10">
-        <v>700</v>
+        <v>1200</v>
       </c>
       <c r="L75" s="7">
         <v>2.28</v>
       </c>
       <c r="N75" s="10">
-        <v>684.04</v>
+        <v>1172.64</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="5" t="s">
-        <v>207</v>
+        <v>249</v>
       </c>
       <c r="B76" s="6" t="s">
-        <v>208</v>
+        <v>250</v>
       </c>
       <c r="C76" s="7" t="s">
-        <v>14</v>
+        <v>211</v>
       </c>
       <c r="D76" s="7" t="s">
-        <v>209</v>
+        <v>251</v>
       </c>
       <c r="E76" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="9" t="s">
-        <v>14</v>
+        <v>211</v>
       </c>
       <c r="H76" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="J76" s="10">
-        <v>1200</v>
+        <v>1500</v>
       </c>
       <c r="L76" s="7">
         <v>2.28</v>
       </c>
       <c r="N76" s="10">
-        <v>1172.64</v>
+        <v>1465.8</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="5" t="s">
-        <v>12</v>
+        <v>249</v>
       </c>
       <c r="B77" s="6" t="s">
-        <v>210</v>
+        <v>252</v>
       </c>
       <c r="C77" s="7" t="s">
-        <v>14</v>
+        <v>211</v>
       </c>
       <c r="D77" s="7" t="s">
-        <v>211</v>
+        <v>253</v>
       </c>
       <c r="E77" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="9" t="s">
-        <v>14</v>
+        <v>211</v>
       </c>
       <c r="H77" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="J77" s="10">
-        <v>4000</v>
+        <v>7000</v>
       </c>
       <c r="L77" s="7">
         <v>2.28</v>
       </c>
       <c r="N77" s="10">
-        <v>3908.8</v>
+        <v>6840.4</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="5" t="s">
-        <v>212</v>
+        <v>254</v>
       </c>
       <c r="B78" s="6" t="s">
-        <v>213</v>
+        <v>255</v>
       </c>
       <c r="C78" s="7" t="s">
-        <v>14</v>
+        <v>211</v>
       </c>
       <c r="D78" s="7" t="s">
-        <v>214</v>
+        <v>256</v>
       </c>
       <c r="E78" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G78" s="9" t="s">
-        <v>14</v>
+        <v>211</v>
       </c>
       <c r="H78" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="J78" s="10">
-        <v>1500</v>
+        <v>5500</v>
       </c>
       <c r="L78" s="7">
         <v>2.28</v>
       </c>
       <c r="N78" s="10">
-        <v>1465.8</v>
+        <v>5374.6</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="5" t="s">
-        <v>215</v>
+        <v>209</v>
       </c>
       <c r="B79" s="6" t="s">
-        <v>216</v>
+        <v>257</v>
       </c>
       <c r="C79" s="7" t="s">
-        <v>14</v>
+        <v>211</v>
       </c>
       <c r="D79" s="7" t="s">
-        <v>217</v>
+        <v>258</v>
       </c>
       <c r="E79" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="9" t="s">
-        <v>14</v>
+        <v>211</v>
       </c>
       <c r="H79" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="J79" s="10">
-        <v>3000</v>
+        <v>15000</v>
       </c>
       <c r="L79" s="7">
         <v>2.28</v>
       </c>
       <c r="N79" s="10">
-        <v>2931.6</v>
+        <v>14658</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="5" t="s">
-        <v>218</v>
+        <v>244</v>
       </c>
       <c r="B80" s="6" t="s">
-        <v>219</v>
+        <v>259</v>
       </c>
       <c r="C80" s="7" t="s">
-        <v>14</v>
+        <v>211</v>
       </c>
       <c r="D80" s="7" t="s">
-        <v>220</v>
+        <v>260</v>
       </c>
       <c r="E80" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="9" t="s">
-        <v>14</v>
+        <v>211</v>
       </c>
       <c r="H80" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="J80" s="10">
-        <v>5000</v>
+        <v>3000</v>
       </c>
       <c r="L80" s="7">
         <v>2.28</v>
       </c>
       <c r="N80" s="10">
-        <v>4886</v>
+        <v>2931.6</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="5" t="s">
-        <v>221</v>
+        <v>249</v>
       </c>
       <c r="B81" s="6" t="s">
-        <v>222</v>
+        <v>261</v>
       </c>
       <c r="C81" s="7" t="s">
-        <v>14</v>
+        <v>211</v>
       </c>
       <c r="D81" s="7" t="s">
-        <v>223</v>
+        <v>262</v>
       </c>
       <c r="E81" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="9" t="s">
-        <v>14</v>
+        <v>211</v>
       </c>
       <c r="H81" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="J81" s="10">
-        <v>7000</v>
+        <v>2500</v>
       </c>
       <c r="L81" s="7">
         <v>2.28</v>
       </c>
       <c r="N81" s="10">
-        <v>6840.4</v>
+        <v>2443</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="5" t="s">
-        <v>224</v>
+        <v>263</v>
       </c>
       <c r="B82" s="6" t="s">
-        <v>225</v>
+        <v>264</v>
       </c>
       <c r="C82" s="7" t="s">
-        <v>14</v>
+        <v>211</v>
       </c>
       <c r="D82" s="7" t="s">
-        <v>226</v>
+        <v>265</v>
       </c>
       <c r="E82" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="9" t="s">
-        <v>14</v>
+        <v>211</v>
       </c>
       <c r="H82" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="J82" s="10">
-        <v>10000</v>
+        <v>350</v>
       </c>
       <c r="L82" s="7">
         <v>2.28</v>
       </c>
       <c r="N82" s="10">
-        <v>9772</v>
+        <v>342.02</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="5" t="s">
-        <v>227</v>
+        <v>263</v>
       </c>
       <c r="B83" s="6" t="s">
-        <v>228</v>
+        <v>266</v>
       </c>
       <c r="C83" s="7" t="s">
-        <v>14</v>
+        <v>211</v>
       </c>
       <c r="D83" s="7" t="s">
-        <v>229</v>
+        <v>267</v>
       </c>
       <c r="E83" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="9" t="s">
-        <v>14</v>
+        <v>211</v>
       </c>
       <c r="H83" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="J83" s="10">
-        <v>250</v>
+        <v>1200</v>
       </c>
       <c r="L83" s="7">
         <v>2.28</v>
       </c>
       <c r="N83" s="10">
-        <v>244.3</v>
+        <v>1172.64</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="5" t="s">
-        <v>227</v>
+        <v>268</v>
       </c>
       <c r="B84" s="6" t="s">
-        <v>230</v>
+        <v>269</v>
       </c>
       <c r="C84" s="7" t="s">
-        <v>14</v>
+        <v>211</v>
       </c>
       <c r="D84" s="7" t="s">
-        <v>231</v>
+        <v>270</v>
       </c>
       <c r="E84" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="9" t="s">
-        <v>14</v>
+        <v>211</v>
       </c>
       <c r="H84" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="J84" s="10">
-        <v>2260</v>
+        <v>74226.8</v>
       </c>
       <c r="L84" s="7">
         <v>2.28</v>
       </c>
       <c r="N84" s="10">
-        <v>2208.47</v>
+        <v>72534.43</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="5" t="s">
-        <v>227</v>
+        <v>209</v>
       </c>
       <c r="B85" s="6" t="s">
-        <v>232</v>
+        <v>271</v>
       </c>
       <c r="C85" s="7" t="s">
-        <v>14</v>
+        <v>211</v>
       </c>
       <c r="D85" s="7" t="s">
-        <v>233</v>
+        <v>272</v>
       </c>
       <c r="E85" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G85" s="9" t="s">
-        <v>14</v>
+        <v>211</v>
       </c>
       <c r="H85" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="J85" s="10">
-        <v>1060</v>
+        <v>1500</v>
       </c>
       <c r="L85" s="7">
         <v>2.28</v>
       </c>
       <c r="N85" s="10">
-        <v>1035.83</v>
+        <v>1465.8</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="5" t="s">
-        <v>234</v>
+        <v>273</v>
       </c>
       <c r="B86" s="6" t="s">
-        <v>235</v>
+        <v>274</v>
       </c>
       <c r="C86" s="7" t="s">
-        <v>14</v>
+        <v>211</v>
       </c>
       <c r="D86" s="7" t="s">
-        <v>236</v>
+        <v>275</v>
       </c>
       <c r="E86" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="9" t="s">
-        <v>14</v>
+        <v>211</v>
       </c>
       <c r="H86" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="J86" s="10">
-        <v>7000</v>
+        <v>10000</v>
       </c>
       <c r="L86" s="7">
         <v>2.28</v>
       </c>
       <c r="N86" s="10">
-        <v>6840.4</v>
+        <v>9772</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="5" t="s">
-        <v>237</v>
+        <v>276</v>
       </c>
       <c r="B87" s="6" t="s">
-        <v>238</v>
+        <v>277</v>
       </c>
       <c r="C87" s="7" t="s">
-        <v>14</v>
+        <v>211</v>
       </c>
       <c r="D87" s="7" t="s">
-        <v>239</v>
+        <v>278</v>
       </c>
       <c r="E87" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G87" s="9" t="s">
-        <v>14</v>
+        <v>211</v>
       </c>
       <c r="H87" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="J87" s="10">
-        <v>15000</v>
+        <v>37947</v>
       </c>
       <c r="L87" s="7">
         <v>2.28</v>
       </c>
       <c r="N87" s="10">
-        <v>14658</v>
+        <v>37081.81</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="5" t="s">
-        <v>240</v>
+        <v>279</v>
       </c>
       <c r="B88" s="6" t="s">
-        <v>241</v>
+        <v>280</v>
       </c>
       <c r="C88" s="7" t="s">
-        <v>14</v>
+        <v>211</v>
       </c>
       <c r="D88" s="7" t="s">
-        <v>242</v>
+        <v>281</v>
       </c>
       <c r="E88" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="9" t="s">
-        <v>14</v>
+        <v>211</v>
       </c>
       <c r="H88" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="J88" s="10">
-        <v>2000</v>
+        <v>74226.8</v>
       </c>
       <c r="L88" s="7">
         <v>2.28</v>
       </c>
       <c r="N88" s="10">
-        <v>1954.4</v>
+        <v>72534.43</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="5" t="s">
-        <v>240</v>
+        <v>282</v>
       </c>
       <c r="B89" s="6" t="s">
-        <v>243</v>
+        <v>283</v>
       </c>
       <c r="C89" s="7" t="s">
-        <v>14</v>
+        <v>211</v>
       </c>
       <c r="D89" s="7" t="s">
-        <v>244</v>
+        <v>284</v>
       </c>
       <c r="E89" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="9" t="s">
-        <v>14</v>
+        <v>211</v>
       </c>
       <c r="H89" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="J89" s="10">
-        <v>8500</v>
+        <v>7000</v>
       </c>
       <c r="L89" s="7">
         <v>2.28</v>
       </c>
       <c r="N89" s="10">
-        <v>8306.2</v>
+        <v>6840.4</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="5" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
       <c r="B90" s="6" t="s">
-        <v>246</v>
+        <v>285</v>
       </c>
       <c r="C90" s="7" t="s">
-        <v>14</v>
+        <v>211</v>
       </c>
       <c r="D90" s="7" t="s">
-        <v>247</v>
+        <v>286</v>
       </c>
       <c r="E90" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="9" t="s">
-        <v>14</v>
+        <v>211</v>
       </c>
       <c r="H90" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="J90" s="10">
-        <v>10000</v>
+        <v>4000</v>
       </c>
       <c r="L90" s="7">
         <v>2.28</v>
       </c>
       <c r="N90" s="10">
-        <v>9772</v>
+        <v>3908.8</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="5" t="s">
-        <v>80</v>
+        <v>249</v>
       </c>
       <c r="B91" s="6" t="s">
-        <v>248</v>
+        <v>287</v>
       </c>
       <c r="C91" s="7" t="s">
-        <v>14</v>
+        <v>211</v>
       </c>
       <c r="D91" s="7" t="s">
-        <v>249</v>
+        <v>288</v>
       </c>
       <c r="E91" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="9" t="s">
-        <v>14</v>
+        <v>211</v>
       </c>
       <c r="H91" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="J91" s="10">
-        <v>350</v>
+        <v>7000</v>
       </c>
       <c r="L91" s="7">
         <v>2.28</v>
       </c>
       <c r="N91" s="10">
-        <v>342.02</v>
+        <v>6840.4</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="5" t="s">
-        <v>80</v>
+        <v>249</v>
       </c>
       <c r="B92" s="6" t="s">
-        <v>250</v>
+        <v>289</v>
       </c>
       <c r="C92" s="7" t="s">
-        <v>14</v>
+        <v>211</v>
       </c>
       <c r="D92" s="7" t="s">
-        <v>251</v>
+        <v>290</v>
       </c>
       <c r="E92" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G92" s="9" t="s">
-        <v>14</v>
+        <v>211</v>
       </c>
       <c r="H92" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="J92" s="10">
-        <v>700</v>
+        <v>15000</v>
       </c>
       <c r="L92" s="7">
         <v>2.28</v>
       </c>
       <c r="N92" s="10">
-        <v>684.04</v>
+        <v>14658</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="5" t="s">
-        <v>80</v>
+        <v>263</v>
       </c>
       <c r="B93" s="6" t="s">
-        <v>252</v>
+        <v>291</v>
       </c>
       <c r="C93" s="7" t="s">
-        <v>14</v>
+        <v>211</v>
       </c>
       <c r="D93" s="7" t="s">
-        <v>253</v>
+        <v>292</v>
       </c>
       <c r="E93" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G93" s="9" t="s">
-        <v>14</v>
+        <v>211</v>
       </c>
       <c r="H93" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="J93" s="10">
-        <v>1200</v>
+        <v>700</v>
       </c>
       <c r="L93" s="7">
         <v>2.28</v>
       </c>
       <c r="N93" s="10">
-        <v>1172.64</v>
+        <v>684.04</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="5" t="s">
-        <v>80</v>
+        <v>293</v>
       </c>
       <c r="B94" s="6" t="s">
-        <v>254</v>
+        <v>269</v>
       </c>
       <c r="C94" s="7" t="s">
-        <v>14</v>
+        <v>211</v>
       </c>
       <c r="D94" s="7" t="s">
-        <v>255</v>
+        <v>294</v>
       </c>
       <c r="E94" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="9" t="s">
-        <v>14</v>
+        <v>211</v>
       </c>
       <c r="H94" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="J94" s="10">
-        <v>1500</v>
+        <v>74226.8</v>
       </c>
       <c r="L94" s="7">
         <v>2.28</v>
       </c>
       <c r="N94" s="10">
-        <v>1465.8</v>
+        <v>72534.43</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="5" t="s">
-        <v>80</v>
+        <v>209</v>
       </c>
       <c r="B95" s="6" t="s">
-        <v>256</v>
+        <v>295</v>
       </c>
       <c r="C95" s="7" t="s">
-        <v>14</v>
+        <v>211</v>
       </c>
       <c r="D95" s="7" t="s">
-        <v>257</v>
+        <v>296</v>
       </c>
       <c r="E95" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="9" t="s">
-        <v>14</v>
+        <v>211</v>
       </c>
       <c r="H95" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="J95" s="10">
-        <v>3000</v>
+        <v>7000</v>
       </c>
       <c r="L95" s="7">
         <v>2.28</v>
       </c>
       <c r="N95" s="10">
-        <v>2931.6</v>
+        <v>6840.4</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="5" t="s">
-        <v>80</v>
+        <v>297</v>
       </c>
       <c r="B96" s="6" t="s">
-        <v>258</v>
+        <v>298</v>
       </c>
       <c r="C96" s="7" t="s">
-        <v>14</v>
+        <v>211</v>
       </c>
       <c r="D96" s="7" t="s">
-        <v>259</v>
+        <v>299</v>
       </c>
       <c r="E96" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="9" t="s">
-        <v>14</v>
+        <v>211</v>
       </c>
       <c r="H96" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="J96" s="10">
-        <v>5000</v>
+        <v>800</v>
       </c>
       <c r="L96" s="7">
         <v>2.28</v>
       </c>
       <c r="N96" s="10">
-        <v>4886</v>
+        <v>781.76</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="5" t="s">
-        <v>80</v>
+        <v>244</v>
       </c>
       <c r="B97" s="6" t="s">
-        <v>260</v>
+        <v>300</v>
       </c>
       <c r="C97" s="7" t="s">
-        <v>14</v>
+        <v>211</v>
       </c>
       <c r="D97" s="7" t="s">
-        <v>261</v>
+        <v>301</v>
       </c>
       <c r="E97" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="9" t="s">
-        <v>14</v>
+        <v>211</v>
       </c>
       <c r="H97" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="J97" s="10">
-        <v>7000</v>
+        <v>1500</v>
       </c>
       <c r="L97" s="7">
         <v>2.28</v>
       </c>
       <c r="N97" s="10">
-        <v>6840.4</v>
+        <v>1465.8</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="5" t="s">
-        <v>51</v>
+        <v>282</v>
       </c>
       <c r="B98" s="6" t="s">
-        <v>262</v>
+        <v>302</v>
       </c>
       <c r="C98" s="7" t="s">
-        <v>14</v>
+        <v>211</v>
       </c>
       <c r="D98" s="7" t="s">
-        <v>263</v>
+        <v>303</v>
       </c>
       <c r="E98" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="9" t="s">
-        <v>14</v>
+        <v>211</v>
       </c>
       <c r="H98" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="J98" s="10">
-        <v>350</v>
+        <v>5000</v>
       </c>
       <c r="L98" s="7">
         <v>2.28</v>
       </c>
       <c r="N98" s="10">
-        <v>342.02</v>
+        <v>4886</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="5" t="s">
-        <v>56</v>
+        <v>304</v>
       </c>
       <c r="B99" s="6" t="s">
-        <v>264</v>
+        <v>305</v>
       </c>
       <c r="C99" s="7" t="s">
-        <v>14</v>
+        <v>211</v>
       </c>
       <c r="D99" s="7" t="s">
-        <v>265</v>
+        <v>306</v>
       </c>
       <c r="E99" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="9" t="s">
-        <v>14</v>
+        <v>211</v>
       </c>
       <c r="H99" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="J99" s="10">
-        <v>1200</v>
+        <v>11000</v>
       </c>
       <c r="L99" s="7">
         <v>2.28</v>
       </c>
       <c r="N99" s="10">
-        <v>1172.64</v>
+        <v>10749.2</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="5" t="s">
-        <v>56</v>
+        <v>263</v>
       </c>
       <c r="B100" s="6" t="s">
-        <v>266</v>
+        <v>307</v>
       </c>
       <c r="C100" s="7" t="s">
-        <v>14</v>
+        <v>211</v>
       </c>
       <c r="D100" s="7" t="s">
-        <v>267</v>
+        <v>308</v>
       </c>
       <c r="E100" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="9" t="s">
-        <v>14</v>
+        <v>211</v>
       </c>
       <c r="H100" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="J100" s="10">
-        <v>10000</v>
+        <v>1500</v>
       </c>
       <c r="L100" s="7">
         <v>2.28</v>
       </c>
       <c r="N100" s="10">
-        <v>9772</v>
+        <v>1465.8</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="5" t="s">
-        <v>268</v>
+        <v>282</v>
       </c>
       <c r="B101" s="6" t="s">
-        <v>269</v>
+        <v>309</v>
       </c>
       <c r="C101" s="7" t="s">
-        <v>14</v>
+        <v>211</v>
       </c>
       <c r="D101" s="7" t="s">
-        <v>270</v>
+        <v>310</v>
       </c>
       <c r="E101" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G101" s="9" t="s">
-        <v>14</v>
+        <v>211</v>
       </c>
       <c r="H101" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="J101" s="10">
-        <v>2200</v>
+        <v>10000</v>
       </c>
       <c r="L101" s="7">
         <v>2.28</v>
       </c>
       <c r="N101" s="10">
-        <v>2149.84</v>
+        <v>9772</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="5" t="s">
-        <v>271</v>
+        <v>311</v>
       </c>
       <c r="B102" s="6" t="s">
-        <v>271</v>
+        <v>312</v>
       </c>
       <c r="C102" s="7" t="s">
-        <v>272</v>
+        <v>211</v>
       </c>
       <c r="D102" s="7" t="s">
-        <v>273</v>
+        <v>313</v>
       </c>
       <c r="E102" s="7" t="s">
-        <v>33</v>
+        <v>16</v>
+      </c>
+      <c r="G102" s="9" t="s">
+        <v>211</v>
       </c>
       <c r="H102" s="7" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="J102" s="10">
-        <v>2320</v>
+        <v>3300</v>
       </c>
       <c r="L102" s="7">
-        <v>0</v>
+        <v>2.28</v>
       </c>
       <c r="N102" s="10">
-        <v>2320</v>
+        <v>3224.76</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="5" t="s">
-        <v>274</v>
+        <v>263</v>
       </c>
       <c r="B103" s="6" t="s">
-        <v>274</v>
+        <v>314</v>
       </c>
       <c r="C103" s="7" t="s">
-        <v>272</v>
+        <v>211</v>
       </c>
       <c r="D103" s="7" t="s">
-        <v>275</v>
+        <v>315</v>
       </c>
       <c r="E103" s="7" t="s">
-        <v>33</v>
+        <v>16</v>
+      </c>
+      <c r="G103" s="9" t="s">
+        <v>211</v>
       </c>
       <c r="H103" s="7" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="J103" s="10">
-        <v>4000</v>
+        <v>3000</v>
       </c>
       <c r="L103" s="7">
-        <v>0</v>
+        <v>2.28</v>
       </c>
       <c r="N103" s="10">
-        <v>4000</v>
+        <v>2931.6</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="5" t="s">
-        <v>276</v>
+        <v>316</v>
       </c>
       <c r="B104" s="6" t="s">
-        <v>277</v>
+        <v>317</v>
       </c>
       <c r="C104" s="7" t="s">
-        <v>278</v>
+        <v>211</v>
       </c>
       <c r="D104" s="7" t="s">
-        <v>279</v>
+        <v>318</v>
       </c>
       <c r="E104" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="9" t="s">
-        <v>280</v>
+        <v>211</v>
       </c>
       <c r="H104" s="7" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="J104" s="10">
-        <v>142000</v>
+        <v>19800</v>
       </c>
       <c r="L104" s="7">
-        <v>10</v>
+        <v>2.28</v>
       </c>
       <c r="N104" s="10">
-        <v>127800</v>
+        <v>19348.56</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="5" t="s">
-        <v>281</v>
+        <v>319</v>
       </c>
       <c r="B105" s="6" t="s">
-        <v>281</v>
+        <v>320</v>
       </c>
       <c r="C105" s="7" t="s">
-        <v>282</v>
+        <v>211</v>
       </c>
       <c r="D105" s="7" t="s">
-        <v>283</v>
+        <v>321</v>
       </c>
       <c r="E105" s="7" t="s">
-        <v>33</v>
+        <v>16</v>
+      </c>
+      <c r="G105" s="9" t="s">
+        <v>211</v>
       </c>
       <c r="H105" s="7" t="s">
-        <v>284</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="J105" s="10">
-        <v>160</v>
+        <v>20618.55</v>
       </c>
       <c r="L105" s="7">
-        <v>0</v>
+        <v>2.28</v>
       </c>
       <c r="N105" s="10">
-        <v>160</v>
+        <v>20148.45</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="5" t="s">
-        <v>285</v>
+        <v>209</v>
       </c>
       <c r="B106" s="6" t="s">
-        <v>285</v>
+        <v>322</v>
       </c>
       <c r="C106" s="7" t="s">
-        <v>286</v>
+        <v>211</v>
       </c>
       <c r="D106" s="7" t="s">
-        <v>287</v>
+        <v>323</v>
       </c>
       <c r="E106" s="7" t="s">
-        <v>33</v>
+        <v>16</v>
+      </c>
+      <c r="G106" s="9" t="s">
+        <v>211</v>
       </c>
       <c r="H106" s="7" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="J106" s="10">
-        <v>1160</v>
+        <v>7000</v>
       </c>
       <c r="L106" s="7">
-        <v>0</v>
+        <v>2.28</v>
       </c>
       <c r="N106" s="10">
-        <v>1160</v>
+        <v>6840.4</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="5" t="s">
-        <v>288</v>
+        <v>324</v>
       </c>
       <c r="B107" s="6" t="s">
-        <v>289</v>
+        <v>325</v>
       </c>
       <c r="C107" s="7" t="s">
-        <v>278</v>
+        <v>211</v>
       </c>
       <c r="D107" s="7" t="s">
-        <v>290</v>
+        <v>326</v>
       </c>
       <c r="E107" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G107" s="9" t="s">
-        <v>280</v>
+        <v>211</v>
       </c>
       <c r="H107" s="7" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="J107" s="10">
-        <v>3314</v>
+        <v>2640</v>
       </c>
       <c r="L107" s="7">
-        <v>10</v>
+        <v>2.28</v>
       </c>
       <c r="N107" s="10">
-        <v>2982.6</v>
+        <v>2579.81</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="5" t="s">
-        <v>291</v>
+        <v>263</v>
       </c>
       <c r="B108" s="6" t="s">
-        <v>292</v>
+        <v>327</v>
       </c>
       <c r="C108" s="7" t="s">
-        <v>278</v>
+        <v>211</v>
       </c>
       <c r="D108" s="7" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E108" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G108" s="9" t="s">
-        <v>280</v>
+        <v>211</v>
       </c>
       <c r="H108" s="7" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="J108" s="10">
-        <v>22720</v>
+        <v>5000</v>
       </c>
       <c r="L108" s="7">
-        <v>10</v>
+        <v>2.28</v>
       </c>
       <c r="N108" s="10">
-        <v>20448</v>
+        <v>4886</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="5" t="s">
-        <v>294</v>
+        <v>263</v>
       </c>
       <c r="B109" s="6" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="C109" s="7" t="s">
-        <v>278</v>
+        <v>211</v>
       </c>
       <c r="D109" s="7" t="s">
-        <v>295</v>
+        <v>330</v>
       </c>
       <c r="E109" s="7" t="s">
-        <v>33</v>
+        <v>16</v>
+      </c>
+      <c r="G109" s="9" t="s">
+        <v>211</v>
       </c>
       <c r="H109" s="7" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="J109" s="10">
-        <v>1160</v>
+        <v>7000</v>
       </c>
       <c r="L109" s="7">
-        <v>0</v>
+        <v>2.28</v>
       </c>
       <c r="N109" s="10">
-        <v>1160</v>
+        <v>6840.4</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="5" t="s">
-        <v>296</v>
+        <v>263</v>
       </c>
       <c r="B110" s="6" t="s">
-        <v>296</v>
+        <v>331</v>
       </c>
       <c r="C110" s="7" t="s">
-        <v>286</v>
+        <v>211</v>
       </c>
       <c r="D110" s="7" t="s">
-        <v>297</v>
+        <v>332</v>
       </c>
       <c r="E110" s="7" t="s">
-        <v>33</v>
+        <v>16</v>
+      </c>
+      <c r="G110" s="9" t="s">
+        <v>211</v>
       </c>
       <c r="H110" s="7" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="J110" s="10">
-        <v>8700</v>
+        <v>10000</v>
       </c>
       <c r="L110" s="7">
-        <v>0</v>
+        <v>2.28</v>
       </c>
       <c r="N110" s="10">
-        <v>8700</v>
+        <v>9772</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="5" t="s">
-        <v>298</v>
+        <v>333</v>
       </c>
       <c r="B111" s="6" t="s">
-        <v>298</v>
+        <v>334</v>
       </c>
       <c r="C111" s="7" t="s">
-        <v>272</v>
+        <v>211</v>
       </c>
       <c r="D111" s="7" t="s">
-        <v>299</v>
+        <v>335</v>
       </c>
       <c r="E111" s="7" t="s">
-        <v>33</v>
+        <v>16</v>
+      </c>
+      <c r="G111" s="9" t="s">
+        <v>211</v>
       </c>
       <c r="H111" s="7" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="J111" s="10">
-        <v>18850</v>
+        <v>3500</v>
       </c>
       <c r="L111" s="7">
-        <v>0</v>
+        <v>2.28</v>
       </c>
       <c r="N111" s="10">
-        <v>18850</v>
+        <v>3420.2</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="5" t="s">
-        <v>300</v>
+        <v>336</v>
       </c>
       <c r="B112" s="6" t="s">
-        <v>300</v>
+        <v>337</v>
       </c>
       <c r="C112" s="7" t="s">
-        <v>272</v>
+        <v>211</v>
       </c>
       <c r="D112" s="7" t="s">
-        <v>301</v>
+        <v>338</v>
       </c>
       <c r="E112" s="7" t="s">
-        <v>33</v>
+        <v>16</v>
+      </c>
+      <c r="G112" s="9" t="s">
+        <v>211</v>
       </c>
       <c r="H112" s="7" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="J112" s="10">
-        <v>14500</v>
+        <v>45000</v>
       </c>
       <c r="L112" s="7">
-        <v>0</v>
+        <v>2.28</v>
       </c>
       <c r="N112" s="10">
-        <v>14500</v>
+        <v>43974</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="5" t="s">
-        <v>302</v>
+        <v>339</v>
       </c>
       <c r="B113" s="6" t="s">
-        <v>302</v>
+        <v>340</v>
       </c>
       <c r="C113" s="7" t="s">
-        <v>272</v>
+        <v>211</v>
       </c>
       <c r="D113" s="7" t="s">
-        <v>303</v>
+        <v>341</v>
       </c>
       <c r="E113" s="7" t="s">
-        <v>33</v>
+        <v>16</v>
+      </c>
+      <c r="G113" s="9" t="s">
+        <v>211</v>
       </c>
       <c r="H113" s="7" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="J113" s="10">
-        <v>26100</v>
+        <v>2083</v>
       </c>
       <c r="L113" s="7">
-        <v>0</v>
+        <v>2.28</v>
       </c>
       <c r="N113" s="10">
-        <v>26100</v>
+        <v>2035.51</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="5" t="s">
-        <v>304</v>
+        <v>342</v>
       </c>
       <c r="B114" s="6" t="s">
-        <v>304</v>
+        <v>343</v>
       </c>
       <c r="C114" s="7" t="s">
-        <v>278</v>
+        <v>211</v>
       </c>
       <c r="D114" s="7" t="s">
-        <v>305</v>
+        <v>344</v>
       </c>
       <c r="E114" s="7" t="s">
-        <v>33</v>
+        <v>16</v>
+      </c>
+      <c r="G114" s="9" t="s">
+        <v>211</v>
       </c>
       <c r="H114" s="7" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="J114" s="10">
-        <v>21025</v>
+        <v>35000</v>
       </c>
       <c r="L114" s="7">
-        <v>0</v>
+        <v>2.28</v>
       </c>
       <c r="N114" s="10">
-        <v>21025</v>
+        <v>34202</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="5" t="s">
-        <v>306</v>
+        <v>345</v>
       </c>
       <c r="B115" s="6" t="s">
-        <v>306</v>
+        <v>346</v>
       </c>
       <c r="C115" s="7" t="s">
-        <v>272</v>
+        <v>211</v>
       </c>
       <c r="D115" s="7" t="s">
-        <v>307</v>
+        <v>347</v>
       </c>
       <c r="E115" s="7" t="s">
-        <v>33</v>
+        <v>16</v>
+      </c>
+      <c r="G115" s="9" t="s">
+        <v>211</v>
       </c>
       <c r="H115" s="7" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="J115" s="10">
-        <v>4350</v>
+        <v>4583.3</v>
       </c>
       <c r="L115" s="7">
-        <v>0</v>
+        <v>2.28</v>
       </c>
       <c r="N115" s="10">
-        <v>4350</v>
+        <v>4478.8</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="5" t="s">
-        <v>308</v>
+        <v>348</v>
       </c>
       <c r="B116" s="6" t="s">
-        <v>308</v>
+        <v>349</v>
       </c>
       <c r="C116" s="7" t="s">
-        <v>272</v>
+        <v>211</v>
       </c>
       <c r="D116" s="7" t="s">
-        <v>309</v>
+        <v>350</v>
       </c>
       <c r="E116" s="7" t="s">
-        <v>33</v>
+        <v>16</v>
+      </c>
+      <c r="G116" s="9" t="s">
+        <v>211</v>
       </c>
       <c r="H116" s="7" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="J116" s="10">
-        <v>8700</v>
+        <v>55000</v>
       </c>
       <c r="L116" s="7">
-        <v>0</v>
+        <v>2.28</v>
       </c>
       <c r="N116" s="10">
-        <v>8700</v>
+        <v>53746</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="5" t="s">
-        <v>310</v>
+        <v>351</v>
       </c>
       <c r="B117" s="6" t="s">
-        <v>310</v>
+        <v>352</v>
       </c>
       <c r="C117" s="7" t="s">
-        <v>286</v>
+        <v>211</v>
       </c>
       <c r="D117" s="7" t="s">
-        <v>311</v>
+        <v>353</v>
       </c>
       <c r="E117" s="7" t="s">
-        <v>33</v>
+        <v>16</v>
+      </c>
+      <c r="G117" s="9" t="s">
+        <v>211</v>
       </c>
       <c r="H117" s="7" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="J117" s="10">
-        <v>5800</v>
+        <v>25000</v>
       </c>
       <c r="L117" s="7">
-        <v>0</v>
+        <v>2.28</v>
       </c>
       <c r="N117" s="10">
-        <v>5800</v>
+        <v>24430</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="5" t="s">
-        <v>312</v>
+        <v>354</v>
       </c>
       <c r="B118" s="6" t="s">
-        <v>312</v>
+        <v>355</v>
       </c>
       <c r="C118" s="7" t="s">
-        <v>286</v>
+        <v>211</v>
       </c>
       <c r="D118" s="7" t="s">
-        <v>313</v>
+        <v>356</v>
       </c>
       <c r="E118" s="7" t="s">
-        <v>33</v>
+        <v>16</v>
+      </c>
+      <c r="G118" s="9" t="s">
+        <v>211</v>
       </c>
       <c r="H118" s="7" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="J118" s="10">
-        <v>1160</v>
+        <v>500</v>
       </c>
       <c r="L118" s="7">
-        <v>0</v>
+        <v>2.28</v>
       </c>
       <c r="N118" s="10">
-        <v>1160</v>
+        <v>488.6</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="5" t="s">
-        <v>314</v>
+        <v>354</v>
       </c>
       <c r="B119" s="6" t="s">
-        <v>314</v>
+        <v>357</v>
       </c>
       <c r="C119" s="7" t="s">
-        <v>286</v>
+        <v>211</v>
       </c>
       <c r="D119" s="7" t="s">
-        <v>315</v>
+        <v>358</v>
       </c>
       <c r="E119" s="7" t="s">
-        <v>33</v>
+        <v>16</v>
+      </c>
+      <c r="G119" s="9" t="s">
+        <v>211</v>
       </c>
       <c r="H119" s="7" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="J119" s="10">
-        <v>26100</v>
+        <v>950</v>
       </c>
       <c r="L119" s="7">
-        <v>0</v>
+        <v>2.28</v>
       </c>
       <c r="N119" s="10">
-        <v>26100</v>
+        <v>928.34</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="5" t="s">
-        <v>316</v>
+        <v>354</v>
       </c>
       <c r="B120" s="6" t="s">
-        <v>316</v>
+        <v>359</v>
       </c>
       <c r="C120" s="7" t="s">
-        <v>286</v>
+        <v>211</v>
       </c>
       <c r="D120" s="7" t="s">
-        <v>317</v>
+        <v>360</v>
       </c>
       <c r="E120" s="7" t="s">
-        <v>33</v>
+        <v>16</v>
+      </c>
+      <c r="G120" s="9" t="s">
+        <v>211</v>
       </c>
       <c r="H120" s="7" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="J120" s="10">
-        <v>1160</v>
+        <v>1500</v>
       </c>
       <c r="L120" s="7">
-        <v>0</v>
+        <v>2.28</v>
       </c>
       <c r="N120" s="10">
-        <v>1160</v>
+        <v>1465.8</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="5" t="s">
-        <v>318</v>
+        <v>354</v>
       </c>
       <c r="B121" s="6" t="s">
-        <v>318</v>
+        <v>361</v>
       </c>
       <c r="C121" s="7" t="s">
-        <v>286</v>
+        <v>211</v>
       </c>
       <c r="D121" s="7" t="s">
-        <v>319</v>
+        <v>362</v>
       </c>
       <c r="E121" s="7" t="s">
-        <v>33</v>
+        <v>16</v>
+      </c>
+      <c r="G121" s="9" t="s">
+        <v>211</v>
       </c>
       <c r="H121" s="7" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="J121" s="10">
-        <v>2320</v>
+        <v>2500</v>
       </c>
       <c r="L121" s="7">
-        <v>0</v>
+        <v>2.28</v>
       </c>
       <c r="N121" s="10">
-        <v>2320</v>
+        <v>2443</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="5" t="s">
-        <v>320</v>
+        <v>354</v>
       </c>
       <c r="B122" s="6" t="s">
-        <v>320</v>
+        <v>363</v>
       </c>
       <c r="C122" s="7" t="s">
-        <v>286</v>
+        <v>211</v>
       </c>
       <c r="D122" s="7" t="s">
-        <v>321</v>
+        <v>364</v>
       </c>
       <c r="E122" s="7" t="s">
-        <v>33</v>
+        <v>16</v>
+      </c>
+      <c r="G122" s="9" t="s">
+        <v>211</v>
       </c>
       <c r="H122" s="7" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="J122" s="10">
-        <v>8700</v>
+        <v>4500</v>
       </c>
       <c r="L122" s="7">
-        <v>0</v>
+        <v>2.28</v>
       </c>
       <c r="N122" s="10">
-        <v>8700</v>
+        <v>4397.4</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="5" t="s">
-        <v>322</v>
+        <v>354</v>
       </c>
       <c r="B123" s="6" t="s">
-        <v>322</v>
+        <v>365</v>
       </c>
       <c r="C123" s="7" t="s">
-        <v>286</v>
+        <v>211</v>
       </c>
       <c r="D123" s="7" t="s">
-        <v>323</v>
+        <v>366</v>
       </c>
       <c r="E123" s="7" t="s">
-        <v>33</v>
+        <v>16</v>
+      </c>
+      <c r="G123" s="9" t="s">
+        <v>211</v>
       </c>
       <c r="H123" s="7" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="J123" s="10">
-        <v>26100</v>
+        <v>4500</v>
       </c>
       <c r="L123" s="7">
-        <v>0</v>
+        <v>2.28</v>
       </c>
       <c r="N123" s="10">
-        <v>26100</v>
+        <v>4397.4</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="5" t="s">
-        <v>324</v>
+        <v>354</v>
       </c>
       <c r="B124" s="6" t="s">
-        <v>324</v>
+        <v>367</v>
       </c>
       <c r="C124" s="7" t="s">
-        <v>286</v>
+        <v>211</v>
       </c>
       <c r="D124" s="7" t="s">
-        <v>325</v>
+        <v>368</v>
       </c>
       <c r="E124" s="7" t="s">
-        <v>33</v>
+        <v>16</v>
+      </c>
+      <c r="G124" s="9" t="s">
+        <v>211</v>
       </c>
       <c r="H124" s="7" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="J124" s="10">
-        <v>26100</v>
+        <v>6500</v>
       </c>
       <c r="L124" s="7">
-        <v>0</v>
+        <v>2.28</v>
       </c>
       <c r="N124" s="10">
-        <v>26100</v>
+        <v>6351.8</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="5" t="s">
-        <v>326</v>
+        <v>354</v>
       </c>
       <c r="B125" s="6" t="s">
-        <v>326</v>
+        <v>369</v>
       </c>
       <c r="C125" s="7" t="s">
-        <v>286</v>
+        <v>211</v>
       </c>
       <c r="D125" s="7" t="s">
-        <v>327</v>
+        <v>370</v>
       </c>
       <c r="E125" s="7" t="s">
-        <v>33</v>
+        <v>16</v>
+      </c>
+      <c r="G125" s="9" t="s">
+        <v>211</v>
       </c>
       <c r="H125" s="7" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="J125" s="10">
-        <v>1160</v>
+        <v>10000</v>
       </c>
       <c r="L125" s="7">
-        <v>0</v>
+        <v>2.28</v>
       </c>
       <c r="N125" s="10">
-        <v>1160</v>
+        <v>9772</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="5" t="s">
-        <v>328</v>
+        <v>371</v>
       </c>
       <c r="B126" s="6" t="s">
-        <v>328</v>
+        <v>372</v>
       </c>
       <c r="C126" s="7" t="s">
-        <v>286</v>
+        <v>211</v>
       </c>
       <c r="D126" s="7" t="s">
-        <v>329</v>
+        <v>373</v>
       </c>
       <c r="E126" s="7" t="s">
-        <v>33</v>
+        <v>16</v>
+      </c>
+      <c r="G126" s="9" t="s">
+        <v>211</v>
       </c>
       <c r="H126" s="7" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="J126" s="10">
-        <v>4350</v>
+        <v>1150</v>
       </c>
       <c r="L126" s="7">
-        <v>0</v>
+        <v>2.28</v>
       </c>
       <c r="N126" s="10">
-        <v>4350</v>
+        <v>1123.78</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="5" t="s">
-        <v>330</v>
+        <v>371</v>
       </c>
       <c r="B127" s="6" t="s">
-        <v>330</v>
+        <v>374</v>
       </c>
       <c r="C127" s="7" t="s">
-        <v>286</v>
+        <v>211</v>
       </c>
       <c r="D127" s="7" t="s">
-        <v>331</v>
+        <v>375</v>
       </c>
       <c r="E127" s="7" t="s">
-        <v>33</v>
+        <v>16</v>
+      </c>
+      <c r="G127" s="9" t="s">
+        <v>211</v>
       </c>
       <c r="H127" s="7" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="J127" s="10">
-        <v>13050</v>
+        <v>11500</v>
       </c>
       <c r="L127" s="7">
-        <v>0</v>
+        <v>2.28</v>
       </c>
       <c r="N127" s="10">
-        <v>13050</v>
+        <v>11237.8</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="5" t="s">
-        <v>332</v>
+        <v>371</v>
       </c>
       <c r="B128" s="6" t="s">
-        <v>332</v>
+        <v>376</v>
       </c>
       <c r="C128" s="7" t="s">
-        <v>282</v>
+        <v>211</v>
       </c>
       <c r="D128" s="7" t="s">
-        <v>333</v>
+        <v>377</v>
       </c>
       <c r="E128" s="7" t="s">
-        <v>33</v>
+        <v>16</v>
+      </c>
+      <c r="G128" s="9" t="s">
+        <v>211</v>
       </c>
       <c r="H128" s="7" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="J128" s="10">
-        <v>10150</v>
+        <v>2650</v>
       </c>
       <c r="L128" s="7">
-        <v>0</v>
+        <v>2.28</v>
       </c>
       <c r="N128" s="10">
-        <v>10150</v>
+        <v>2589.58</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="5" t="s">
-        <v>334</v>
+        <v>371</v>
       </c>
       <c r="B129" s="6" t="s">
-        <v>335</v>
+        <v>378</v>
       </c>
       <c r="C129" s="7" t="s">
-        <v>282</v>
+        <v>211</v>
       </c>
       <c r="D129" s="7" t="s">
-        <v>336</v>
+        <v>379</v>
       </c>
       <c r="E129" s="7" t="s">
-        <v>33</v>
+        <v>16</v>
+      </c>
+      <c r="G129" s="9" t="s">
+        <v>211</v>
       </c>
       <c r="H129" s="7" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="J129" s="10">
-        <v>18000</v>
+        <v>500</v>
       </c>
       <c r="L129" s="7">
-        <v>0</v>
+        <v>2.28</v>
       </c>
       <c r="N129" s="10">
-        <v>18000</v>
+        <v>488.6</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="5" t="s">
-        <v>337</v>
+        <v>371</v>
       </c>
       <c r="B130" s="6" t="s">
-        <v>337</v>
+        <v>380</v>
       </c>
       <c r="C130" s="7" t="s">
-        <v>282</v>
+        <v>211</v>
       </c>
       <c r="D130" s="7" t="s">
-        <v>338</v>
+        <v>381</v>
       </c>
       <c r="E130" s="7" t="s">
-        <v>33</v>
+        <v>16</v>
+      </c>
+      <c r="G130" s="9" t="s">
+        <v>211</v>
       </c>
       <c r="H130" s="7" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="J130" s="10">
-        <v>36250</v>
+        <v>5550</v>
       </c>
       <c r="L130" s="7">
-        <v>0</v>
+        <v>2.28</v>
       </c>
       <c r="N130" s="10">
-        <v>36250</v>
+        <v>5423.46</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="5" t="s">
-        <v>339</v>
+        <v>382</v>
       </c>
       <c r="B131" s="6" t="s">
-        <v>339</v>
+        <v>383</v>
       </c>
       <c r="C131" s="7" t="s">
-        <v>282</v>
+        <v>211</v>
       </c>
       <c r="D131" s="7" t="s">
-        <v>340</v>
+        <v>384</v>
       </c>
       <c r="E131" s="7" t="s">
-        <v>33</v>
+        <v>16</v>
+      </c>
+      <c r="G131" s="9" t="s">
+        <v>211</v>
       </c>
       <c r="H131" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I131" s="7" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="J131" s="10">
-        <v>36250</v>
+        <v>2250</v>
       </c>
       <c r="L131" s="7">
-        <v>0</v>
+        <v>2.28</v>
       </c>
       <c r="N131" s="10">
-        <v>36250</v>
+        <v>2198.7</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="5" t="s">
-        <v>341</v>
+        <v>385</v>
       </c>
       <c r="B132" s="6" t="s">
-        <v>341</v>
+        <v>386</v>
       </c>
       <c r="C132" s="7" t="s">
-        <v>282</v>
+        <v>211</v>
       </c>
       <c r="D132" s="7" t="s">
-        <v>342</v>
+        <v>387</v>
       </c>
       <c r="E132" s="7" t="s">
-        <v>33</v>
+        <v>16</v>
+      </c>
+      <c r="G132" s="9" t="s">
+        <v>211</v>
       </c>
       <c r="H132" s="7" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="J132" s="10">
-        <v>36000</v>
+        <v>2500</v>
       </c>
       <c r="L132" s="7">
-        <v>0</v>
+        <v>2.28</v>
       </c>
       <c r="N132" s="10">
-        <v>36000</v>
+        <v>2443</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="5" t="s">
-        <v>343</v>
+        <v>388</v>
       </c>
       <c r="B133" s="6" t="s">
-        <v>343</v>
+        <v>389</v>
       </c>
       <c r="C133" s="7" t="s">
-        <v>282</v>
+        <v>211</v>
       </c>
       <c r="D133" s="7" t="s">
-        <v>344</v>
+        <v>390</v>
       </c>
       <c r="E133" s="7" t="s">
-        <v>33</v>
+        <v>16</v>
+      </c>
+      <c r="G133" s="9" t="s">
+        <v>211</v>
       </c>
       <c r="H133" s="7" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="J133" s="10">
-        <v>58000</v>
+        <v>6000</v>
       </c>
       <c r="L133" s="7">
-        <v>0</v>
+        <v>2.28</v>
       </c>
       <c r="N133" s="10">
-        <v>58000</v>
+        <v>5863.2</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="5" t="s">
-        <v>345</v>
+        <v>391</v>
       </c>
       <c r="B134" s="6" t="s">
-        <v>345</v>
+        <v>392</v>
       </c>
       <c r="C134" s="7" t="s">
-        <v>286</v>
+        <v>211</v>
       </c>
       <c r="D134" s="7" t="s">
-        <v>346</v>
+        <v>393</v>
       </c>
       <c r="E134" s="7" t="s">
-        <v>33</v>
+        <v>16</v>
+      </c>
+      <c r="G134" s="9" t="s">
+        <v>211</v>
       </c>
       <c r="H134" s="7" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="J134" s="10">
-        <v>1160</v>
+        <v>3500</v>
       </c>
       <c r="L134" s="7">
-        <v>0</v>
+        <v>2.28</v>
       </c>
       <c r="N134" s="10">
-        <v>1160</v>
+        <v>3420.2</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="5" t="s">
-        <v>347</v>
+        <v>394</v>
       </c>
       <c r="B135" s="6" t="s">
-        <v>347</v>
+        <v>395</v>
       </c>
       <c r="C135" s="7" t="s">
-        <v>286</v>
+        <v>211</v>
       </c>
       <c r="D135" s="7" t="s">
-        <v>348</v>
+        <v>396</v>
       </c>
       <c r="E135" s="7" t="s">
-        <v>33</v>
+        <v>16</v>
+      </c>
+      <c r="G135" s="9" t="s">
+        <v>211</v>
       </c>
       <c r="H135" s="7" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="J135" s="10">
-        <v>3480</v>
+        <v>350</v>
       </c>
       <c r="L135" s="7">
-        <v>0</v>
+        <v>2.28</v>
       </c>
       <c r="N135" s="10">
-        <v>3480</v>
+        <v>342.02</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="5" t="s">
-        <v>349</v>
+        <v>397</v>
       </c>
       <c r="B136" s="6" t="s">
-        <v>350</v>
+        <v>398</v>
       </c>
       <c r="C136" s="7" t="s">
-        <v>278</v>
+        <v>211</v>
       </c>
       <c r="D136" s="7" t="s">
-        <v>351</v>
+        <v>399</v>
       </c>
       <c r="E136" s="7" t="s">
-        <v>33</v>
+        <v>16</v>
+      </c>
+      <c r="G136" s="9" t="s">
+        <v>211</v>
       </c>
       <c r="H136" s="7" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="J136" s="10">
-        <v>2320</v>
+        <v>700</v>
       </c>
       <c r="L136" s="7">
-        <v>0</v>
+        <v>2.28</v>
       </c>
       <c r="N136" s="10">
-        <v>2320</v>
+        <v>684.04</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="5" t="s">
-        <v>352</v>
+        <v>400</v>
       </c>
       <c r="B137" s="6" t="s">
-        <v>352</v>
+        <v>401</v>
       </c>
       <c r="C137" s="7" t="s">
-        <v>272</v>
+        <v>211</v>
       </c>
       <c r="D137" s="7" t="s">
-        <v>353</v>
+        <v>402</v>
       </c>
       <c r="E137" s="7" t="s">
-        <v>33</v>
+        <v>16</v>
+      </c>
+      <c r="G137" s="9" t="s">
+        <v>211</v>
       </c>
       <c r="H137" s="7" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="J137" s="10">
-        <v>6670</v>
+        <v>1200</v>
       </c>
       <c r="L137" s="7">
-        <v>0</v>
+        <v>2.28</v>
       </c>
       <c r="N137" s="10">
-        <v>6670</v>
+        <v>1172.64</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="5" t="s">
-        <v>354</v>
+        <v>209</v>
       </c>
       <c r="B138" s="6" t="s">
-        <v>354</v>
+        <v>403</v>
       </c>
       <c r="C138" s="7" t="s">
-        <v>272</v>
+        <v>211</v>
       </c>
       <c r="D138" s="7" t="s">
-        <v>355</v>
+        <v>404</v>
       </c>
       <c r="E138" s="7" t="s">
-        <v>33</v>
+        <v>16</v>
+      </c>
+      <c r="G138" s="9" t="s">
+        <v>211</v>
       </c>
       <c r="H138" s="7" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="J138" s="10">
-        <v>4350</v>
+        <v>4000</v>
       </c>
       <c r="L138" s="7">
-        <v>0</v>
+        <v>2.28</v>
       </c>
       <c r="N138" s="10">
-        <v>4350</v>
+        <v>3908.8</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="5" t="s">
-        <v>356</v>
+        <v>405</v>
       </c>
       <c r="B139" s="6" t="s">
-        <v>356</v>
+        <v>406</v>
       </c>
       <c r="C139" s="7" t="s">
-        <v>272</v>
+        <v>211</v>
       </c>
       <c r="D139" s="7" t="s">
-        <v>357</v>
+        <v>407</v>
       </c>
       <c r="E139" s="7" t="s">
-        <v>33</v>
+        <v>16</v>
+      </c>
+      <c r="G139" s="9" t="s">
+        <v>211</v>
       </c>
       <c r="H139" s="7" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="J139" s="10">
-        <v>13050</v>
+        <v>1500</v>
       </c>
       <c r="L139" s="7">
-        <v>0</v>
+        <v>2.28</v>
       </c>
       <c r="N139" s="10">
-        <v>13050</v>
+        <v>1465.8</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="5" t="s">
-        <v>358</v>
+        <v>408</v>
       </c>
       <c r="B140" s="6" t="s">
-        <v>358</v>
+        <v>409</v>
       </c>
       <c r="C140" s="7" t="s">
-        <v>272</v>
+        <v>211</v>
       </c>
       <c r="D140" s="7" t="s">
-        <v>359</v>
+        <v>410</v>
       </c>
       <c r="E140" s="7" t="s">
-        <v>33</v>
+        <v>16</v>
+      </c>
+      <c r="G140" s="9" t="s">
+        <v>211</v>
       </c>
       <c r="H140" s="7" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="J140" s="10">
-        <v>4350</v>
+        <v>3000</v>
       </c>
       <c r="L140" s="7">
-        <v>0</v>
+        <v>2.28</v>
       </c>
       <c r="N140" s="10">
-        <v>4350</v>
+        <v>2931.6</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="5" t="s">
-        <v>360</v>
+        <v>411</v>
       </c>
       <c r="B141" s="6" t="s">
-        <v>360</v>
+        <v>412</v>
       </c>
       <c r="C141" s="7" t="s">
-        <v>282</v>
+        <v>211</v>
       </c>
       <c r="D141" s="7" t="s">
-        <v>361</v>
+        <v>413</v>
       </c>
       <c r="E141" s="7" t="s">
-        <v>33</v>
+        <v>16</v>
+      </c>
+      <c r="G141" s="9" t="s">
+        <v>211</v>
       </c>
       <c r="H141" s="7" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="J141" s="10">
-        <v>2320</v>
+        <v>5000</v>
       </c>
       <c r="L141" s="7">
-        <v>0</v>
+        <v>2.28</v>
       </c>
       <c r="N141" s="10">
-        <v>2320</v>
+        <v>4886</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="5" t="s">
-        <v>362</v>
+        <v>414</v>
       </c>
       <c r="B142" s="6" t="s">
-        <v>362</v>
+        <v>415</v>
       </c>
       <c r="C142" s="7" t="s">
-        <v>282</v>
+        <v>211</v>
       </c>
       <c r="D142" s="7" t="s">
-        <v>363</v>
+        <v>416</v>
       </c>
       <c r="E142" s="7" t="s">
-        <v>33</v>
+        <v>16</v>
+      </c>
+      <c r="G142" s="9" t="s">
+        <v>211</v>
       </c>
       <c r="H142" s="7" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="J142" s="10">
-        <v>4060</v>
+        <v>7000</v>
       </c>
       <c r="L142" s="7">
-        <v>0</v>
+        <v>2.28</v>
       </c>
       <c r="N142" s="10">
-        <v>4060</v>
+        <v>6840.4</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="5" t="s">
-        <v>364</v>
+        <v>417</v>
       </c>
       <c r="B143" s="6" t="s">
-        <v>364</v>
+        <v>418</v>
       </c>
       <c r="C143" s="7" t="s">
-        <v>282</v>
+        <v>211</v>
       </c>
       <c r="D143" s="7" t="s">
-        <v>365</v>
+        <v>419</v>
       </c>
       <c r="E143" s="7" t="s">
-        <v>33</v>
+        <v>16</v>
+      </c>
+      <c r="G143" s="9" t="s">
+        <v>211</v>
       </c>
       <c r="H143" s="7" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="J143" s="10">
-        <v>53360</v>
+        <v>10000</v>
       </c>
       <c r="L143" s="7">
-        <v>0</v>
+        <v>2.28</v>
       </c>
       <c r="N143" s="10">
-        <v>53360</v>
+        <v>9772</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="5" t="s">
-        <v>366</v>
+        <v>420</v>
       </c>
       <c r="B144" s="6" t="s">
-        <v>366</v>
+        <v>421</v>
       </c>
       <c r="C144" s="7" t="s">
-        <v>282</v>
+        <v>211</v>
       </c>
       <c r="D144" s="7" t="s">
-        <v>367</v>
+        <v>422</v>
       </c>
       <c r="E144" s="7" t="s">
-        <v>33</v>
+        <v>16</v>
+      </c>
+      <c r="G144" s="9" t="s">
+        <v>211</v>
       </c>
       <c r="H144" s="7" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="J144" s="10">
-        <v>5800</v>
+        <v>250</v>
       </c>
       <c r="L144" s="7">
-        <v>0</v>
+        <v>2.28</v>
       </c>
       <c r="N144" s="10">
-        <v>5800</v>
+        <v>244.3</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="5" t="s">
-        <v>368</v>
+        <v>420</v>
       </c>
       <c r="B145" s="6" t="s">
-        <v>368</v>
+        <v>423</v>
       </c>
       <c r="C145" s="7" t="s">
-        <v>278</v>
+        <v>211</v>
       </c>
       <c r="D145" s="7" t="s">
-        <v>369</v>
+        <v>424</v>
       </c>
       <c r="E145" s="7" t="s">
-        <v>33</v>
+        <v>16</v>
+      </c>
+      <c r="G145" s="9" t="s">
+        <v>211</v>
       </c>
       <c r="H145" s="7" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="J145" s="10">
-        <v>5800</v>
+        <v>2260</v>
       </c>
       <c r="L145" s="7">
-        <v>0</v>
+        <v>2.28</v>
       </c>
       <c r="N145" s="10">
-        <v>5800</v>
+        <v>2208.47</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="5" t="s">
-        <v>370</v>
+        <v>420</v>
       </c>
       <c r="B146" s="6" t="s">
-        <v>370</v>
+        <v>425</v>
       </c>
       <c r="C146" s="7" t="s">
-        <v>272</v>
+        <v>211</v>
       </c>
       <c r="D146" s="7" t="s">
-        <v>371</v>
+        <v>426</v>
       </c>
       <c r="E146" s="7" t="s">
-        <v>33</v>
+        <v>16</v>
+      </c>
+      <c r="G146" s="9" t="s">
+        <v>211</v>
       </c>
       <c r="H146" s="7" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="J146" s="10">
-        <v>8700</v>
+        <v>1060</v>
       </c>
       <c r="L146" s="7">
-        <v>0</v>
+        <v>2.28</v>
       </c>
       <c r="N146" s="10">
-        <v>8700</v>
+        <v>1035.83</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="5" t="s">
-        <v>372</v>
+        <v>427</v>
       </c>
       <c r="B147" s="6" t="s">
-        <v>372</v>
+        <v>428</v>
       </c>
       <c r="C147" s="7" t="s">
-        <v>272</v>
+        <v>211</v>
       </c>
       <c r="D147" s="7" t="s">
-        <v>373</v>
+        <v>429</v>
       </c>
       <c r="E147" s="7" t="s">
-        <v>33</v>
+        <v>16</v>
+      </c>
+      <c r="G147" s="9" t="s">
+        <v>211</v>
       </c>
       <c r="H147" s="7" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="J147" s="10">
-        <v>4350</v>
+        <v>7000</v>
       </c>
       <c r="L147" s="7">
-        <v>0</v>
+        <v>2.28</v>
       </c>
       <c r="N147" s="10">
-        <v>4350</v>
+        <v>6840.4</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="5" t="s">
-        <v>374</v>
+        <v>430</v>
       </c>
       <c r="B148" s="6" t="s">
-        <v>374</v>
+        <v>431</v>
       </c>
       <c r="C148" s="7" t="s">
-        <v>272</v>
+        <v>211</v>
       </c>
       <c r="D148" s="7" t="s">
-        <v>375</v>
+        <v>432</v>
       </c>
       <c r="E148" s="7" t="s">
-        <v>33</v>
+        <v>16</v>
+      </c>
+      <c r="G148" s="9" t="s">
+        <v>211</v>
       </c>
       <c r="H148" s="7" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="J148" s="10">
-        <v>21750</v>
+        <v>15000</v>
       </c>
       <c r="L148" s="7">
-        <v>0</v>
+        <v>2.28</v>
       </c>
       <c r="N148" s="10">
-        <v>21750</v>
+        <v>14658</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="5" t="s">
-        <v>376</v>
+        <v>433</v>
       </c>
       <c r="B149" s="6" t="s">
-        <v>376</v>
+        <v>434</v>
       </c>
       <c r="C149" s="7" t="s">
-        <v>272</v>
+        <v>211</v>
       </c>
       <c r="D149" s="7" t="s">
-        <v>377</v>
+        <v>435</v>
       </c>
       <c r="E149" s="7" t="s">
-        <v>33</v>
+        <v>16</v>
+      </c>
+      <c r="G149" s="9" t="s">
+        <v>211</v>
       </c>
       <c r="H149" s="7" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="J149" s="10">
-        <v>18850</v>
+        <v>2000</v>
       </c>
       <c r="L149" s="7">
-        <v>0</v>
+        <v>2.28</v>
       </c>
       <c r="N149" s="10">
-        <v>18850</v>
+        <v>1954.4</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="5" t="s">
-        <v>378</v>
+        <v>433</v>
       </c>
       <c r="B150" s="6" t="s">
-        <v>378</v>
+        <v>436</v>
       </c>
       <c r="C150" s="7" t="s">
-        <v>272</v>
+        <v>211</v>
       </c>
       <c r="D150" s="7" t="s">
-        <v>379</v>
+        <v>437</v>
       </c>
       <c r="E150" s="7" t="s">
-        <v>33</v>
+        <v>16</v>
+      </c>
+      <c r="G150" s="9" t="s">
+        <v>211</v>
       </c>
       <c r="H150" s="7" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="J150" s="10">
-        <v>14500</v>
+        <v>8500</v>
       </c>
       <c r="L150" s="7">
-        <v>0</v>
+        <v>2.28</v>
       </c>
       <c r="N150" s="10">
-        <v>14500</v>
+        <v>8306.2</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="5" t="s">
-        <v>380</v>
+        <v>438</v>
       </c>
       <c r="B151" s="6" t="s">
-        <v>380</v>
+        <v>439</v>
       </c>
       <c r="C151" s="7" t="s">
-        <v>272</v>
+        <v>211</v>
       </c>
       <c r="D151" s="7" t="s">
-        <v>381</v>
+        <v>440</v>
       </c>
       <c r="E151" s="7" t="s">
-        <v>33</v>
+        <v>16</v>
+      </c>
+      <c r="G151" s="9" t="s">
+        <v>211</v>
       </c>
       <c r="H151" s="7" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="J151" s="10">
-        <v>21750</v>
+        <v>10000</v>
       </c>
       <c r="L151" s="7">
-        <v>0</v>
+        <v>2.28</v>
       </c>
       <c r="N151" s="10">
-        <v>21750</v>
+        <v>9772</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="5" t="s">
-        <v>382</v>
+        <v>273</v>
       </c>
       <c r="B152" s="6" t="s">
-        <v>382</v>
+        <v>441</v>
       </c>
       <c r="C152" s="7" t="s">
-        <v>272</v>
+        <v>211</v>
       </c>
       <c r="D152" s="7" t="s">
-        <v>383</v>
+        <v>442</v>
       </c>
       <c r="E152" s="7" t="s">
-        <v>33</v>
+        <v>16</v>
+      </c>
+      <c r="G152" s="9" t="s">
+        <v>211</v>
       </c>
       <c r="H152" s="7" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="J152" s="10">
-        <v>4350</v>
+        <v>350</v>
       </c>
       <c r="L152" s="7">
-        <v>0</v>
+        <v>2.28</v>
       </c>
       <c r="N152" s="10">
-        <v>4350</v>
+        <v>342.02</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="5" t="s">
-        <v>384</v>
+        <v>273</v>
       </c>
       <c r="B153" s="6" t="s">
-        <v>384</v>
+        <v>443</v>
       </c>
       <c r="C153" s="7" t="s">
-        <v>272</v>
+        <v>211</v>
       </c>
       <c r="D153" s="7" t="s">
-        <v>385</v>
+        <v>444</v>
       </c>
       <c r="E153" s="7" t="s">
-        <v>33</v>
+        <v>16</v>
+      </c>
+      <c r="G153" s="9" t="s">
+        <v>211</v>
       </c>
       <c r="H153" s="7" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="J153" s="10">
-        <v>2320</v>
+        <v>700</v>
       </c>
       <c r="L153" s="7">
-        <v>0</v>
+        <v>2.28</v>
       </c>
       <c r="N153" s="10">
-        <v>2320</v>
+        <v>684.04</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="5" t="s">
-        <v>386</v>
+        <v>273</v>
       </c>
       <c r="B154" s="6" t="s">
-        <v>386</v>
+        <v>445</v>
       </c>
       <c r="C154" s="7" t="s">
-        <v>272</v>
+        <v>211</v>
       </c>
       <c r="D154" s="7" t="s">
-        <v>387</v>
+        <v>446</v>
       </c>
       <c r="E154" s="7" t="s">
-        <v>33</v>
+        <v>16</v>
+      </c>
+      <c r="G154" s="9" t="s">
+        <v>211</v>
       </c>
       <c r="H154" s="7" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="J154" s="10">
-        <v>8700</v>
+        <v>1200</v>
       </c>
       <c r="L154" s="7">
-        <v>0</v>
+        <v>2.28</v>
       </c>
       <c r="N154" s="10">
-        <v>8700</v>
+        <v>1172.64</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="5" t="s">
-        <v>388</v>
+        <v>273</v>
       </c>
       <c r="B155" s="6" t="s">
-        <v>388</v>
+        <v>447</v>
       </c>
       <c r="C155" s="7" t="s">
-        <v>272</v>
+        <v>211</v>
       </c>
       <c r="D155" s="7" t="s">
-        <v>389</v>
+        <v>448</v>
       </c>
       <c r="E155" s="7" t="s">
-        <v>33</v>
+        <v>16</v>
+      </c>
+      <c r="G155" s="9" t="s">
+        <v>211</v>
       </c>
       <c r="H155" s="7" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="J155" s="10">
-        <v>8700</v>
+        <v>1500</v>
       </c>
       <c r="L155" s="7">
-        <v>0</v>
+        <v>2.28</v>
       </c>
       <c r="N155" s="10">
-        <v>8700</v>
+        <v>1465.8</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="5" t="s">
-        <v>390</v>
+        <v>273</v>
       </c>
       <c r="B156" s="6" t="s">
-        <v>390</v>
+        <v>449</v>
       </c>
       <c r="C156" s="7" t="s">
-        <v>272</v>
+        <v>211</v>
       </c>
       <c r="D156" s="7" t="s">
-        <v>391</v>
+        <v>450</v>
       </c>
       <c r="E156" s="7" t="s">
-        <v>33</v>
+        <v>16</v>
+      </c>
+      <c r="G156" s="9" t="s">
+        <v>211</v>
       </c>
       <c r="H156" s="7" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="J156" s="10">
-        <v>4350</v>
+        <v>3000</v>
       </c>
       <c r="L156" s="7">
-        <v>0</v>
+        <v>2.28</v>
       </c>
       <c r="N156" s="10">
-        <v>4350</v>
+        <v>2931.6</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="5" t="s">
-        <v>392</v>
+        <v>273</v>
       </c>
       <c r="B157" s="6" t="s">
-        <v>392</v>
+        <v>451</v>
       </c>
       <c r="C157" s="7" t="s">
-        <v>272</v>
+        <v>211</v>
       </c>
       <c r="D157" s="7" t="s">
-        <v>393</v>
+        <v>452</v>
       </c>
       <c r="E157" s="7" t="s">
-        <v>33</v>
+        <v>16</v>
+      </c>
+      <c r="G157" s="9" t="s">
+        <v>211</v>
       </c>
       <c r="H157" s="7" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="J157" s="10">
-        <v>17400</v>
+        <v>5000</v>
       </c>
       <c r="L157" s="7">
-        <v>0</v>
+        <v>2.28</v>
       </c>
       <c r="N157" s="10">
-        <v>17400</v>
+        <v>4886</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="5" t="s">
-        <v>394</v>
+        <v>273</v>
       </c>
       <c r="B158" s="6" t="s">
-        <v>394</v>
+        <v>453</v>
       </c>
       <c r="C158" s="7" t="s">
-        <v>272</v>
+        <v>211</v>
       </c>
       <c r="D158" s="7" t="s">
-        <v>395</v>
+        <v>454</v>
       </c>
       <c r="E158" s="7" t="s">
-        <v>33</v>
+        <v>16</v>
+      </c>
+      <c r="G158" s="9" t="s">
+        <v>211</v>
       </c>
       <c r="H158" s="7" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="J158" s="10">
-        <v>4350</v>
+        <v>7000</v>
       </c>
       <c r="L158" s="7">
-        <v>0</v>
+        <v>2.28</v>
       </c>
       <c r="N158" s="10">
-        <v>4350</v>
+        <v>6840.4</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="5" t="s">
-        <v>396</v>
+        <v>244</v>
       </c>
       <c r="B159" s="6" t="s">
-        <v>396</v>
+        <v>455</v>
       </c>
       <c r="C159" s="7" t="s">
-        <v>282</v>
+        <v>211</v>
       </c>
       <c r="D159" s="7" t="s">
-        <v>397</v>
+        <v>456</v>
       </c>
       <c r="E159" s="7" t="s">
-        <v>33</v>
+        <v>16</v>
+      </c>
+      <c r="G159" s="9" t="s">
+        <v>211</v>
       </c>
       <c r="H159" s="7" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="J159" s="10">
-        <v>190</v>
+        <v>350</v>
       </c>
       <c r="L159" s="7">
-        <v>0</v>
+        <v>2.28</v>
       </c>
       <c r="N159" s="10">
-        <v>190</v>
+        <v>342.02</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="5" t="s">
-        <v>398</v>
+        <v>249</v>
       </c>
       <c r="B160" s="6" t="s">
-        <v>398</v>
+        <v>457</v>
       </c>
       <c r="C160" s="7" t="s">
-        <v>282</v>
+        <v>211</v>
       </c>
       <c r="D160" s="7" t="s">
-        <v>399</v>
+        <v>458</v>
       </c>
       <c r="E160" s="7" t="s">
-        <v>33</v>
+        <v>16</v>
+      </c>
+      <c r="G160" s="9" t="s">
+        <v>211</v>
       </c>
       <c r="H160" s="7" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="J160" s="10">
-        <v>190</v>
+        <v>1200</v>
       </c>
       <c r="L160" s="7">
-        <v>0</v>
+        <v>2.28</v>
       </c>
       <c r="N160" s="10">
-        <v>190</v>
+        <v>1172.64</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="5" t="s">
-        <v>400</v>
+        <v>249</v>
       </c>
       <c r="B161" s="6" t="s">
-        <v>400</v>
+        <v>459</v>
       </c>
       <c r="C161" s="7" t="s">
-        <v>278</v>
+        <v>211</v>
       </c>
       <c r="D161" s="7" t="s">
-        <v>401</v>
+        <v>460</v>
       </c>
       <c r="E161" s="7" t="s">
-        <v>33</v>
+        <v>16</v>
+      </c>
+      <c r="G161" s="9" t="s">
+        <v>211</v>
       </c>
       <c r="H161" s="7" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="J161" s="10">
-        <v>26100</v>
+        <v>10000</v>
       </c>
       <c r="L161" s="7">
-        <v>0</v>
+        <v>2.28</v>
       </c>
       <c r="N161" s="10">
-        <v>26100</v>
+        <v>9772</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="5" t="s">
-        <v>402</v>
+        <v>461</v>
       </c>
       <c r="B162" s="6" t="s">
-        <v>402</v>
+        <v>462</v>
       </c>
       <c r="C162" s="7" t="s">
-        <v>278</v>
+        <v>211</v>
       </c>
       <c r="D162" s="7" t="s">
-        <v>403</v>
+        <v>463</v>
       </c>
       <c r="E162" s="7" t="s">
-        <v>33</v>
+        <v>16</v>
+      </c>
+      <c r="G162" s="9" t="s">
+        <v>211</v>
       </c>
       <c r="H162" s="7" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="J162" s="10">
-        <v>8700</v>
+        <v>2200</v>
       </c>
       <c r="L162" s="7">
-        <v>0</v>
+        <v>2.28</v>
       </c>
       <c r="N162" s="10">
-        <v>8700</v>
+        <v>2149.84</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="5" t="s">
-        <v>404</v>
+        <v>464</v>
       </c>
       <c r="B163" s="6" t="s">
-        <v>404</v>
+        <v>464</v>
       </c>
       <c r="C163" s="7" t="s">
-        <v>278</v>
+        <v>94</v>
       </c>
       <c r="D163" s="7" t="s">
-        <v>405</v>
+        <v>465</v>
       </c>
       <c r="E163" s="7" t="s">
-        <v>33</v>
+        <v>52</v>
       </c>
       <c r="H163" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I163" s="7" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="J163" s="10">
-        <v>4350</v>
+        <v>2320</v>
       </c>
       <c r="L163" s="7">
         <v>0</v>
       </c>
       <c r="N163" s="10">
-        <v>4350</v>
+        <v>2320</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="5" t="s">
-        <v>406</v>
+        <v>466</v>
       </c>
       <c r="B164" s="6" t="s">
-        <v>406</v>
+        <v>466</v>
       </c>
       <c r="C164" s="7" t="s">
-        <v>278</v>
+        <v>94</v>
       </c>
       <c r="D164" s="7" t="s">
-        <v>407</v>
+        <v>467</v>
       </c>
       <c r="E164" s="7" t="s">
-        <v>33</v>
+        <v>52</v>
       </c>
       <c r="H164" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I164" s="7" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="J164" s="10">
-        <v>10150</v>
+        <v>4000</v>
       </c>
       <c r="L164" s="7">
         <v>0</v>
       </c>
       <c r="N164" s="10">
-        <v>10150</v>
+        <v>4000</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="5" t="s">
-        <v>408</v>
+        <v>29</v>
       </c>
       <c r="B165" s="6" t="s">
-        <v>408</v>
+        <v>468</v>
       </c>
       <c r="C165" s="7" t="s">
-        <v>278</v>
+        <v>14</v>
       </c>
       <c r="D165" s="7" t="s">
-        <v>409</v>
+        <v>469</v>
       </c>
       <c r="E165" s="7" t="s">
-        <v>33</v>
+        <v>16</v>
+      </c>
+      <c r="G165" s="9" t="s">
+        <v>36</v>
       </c>
       <c r="H165" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I165" s="7" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="J165" s="10">
-        <v>1160</v>
+        <v>142000</v>
       </c>
       <c r="L165" s="7">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="N165" s="10">
-        <v>1160</v>
+        <v>127800</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="5" t="s">
-        <v>410</v>
+        <v>470</v>
       </c>
       <c r="B166" s="6" t="s">
-        <v>410</v>
+        <v>470</v>
       </c>
       <c r="C166" s="7" t="s">
-        <v>278</v>
+        <v>22</v>
       </c>
       <c r="D166" s="7" t="s">
-        <v>411</v>
+        <v>471</v>
       </c>
       <c r="E166" s="7" t="s">
-        <v>33</v>
+        <v>52</v>
       </c>
       <c r="H166" s="7" t="s">
-        <v>17</v>
+        <v>472</v>
       </c>
       <c r="I166" s="7" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="J166" s="10">
-        <v>580</v>
+        <v>160</v>
       </c>
       <c r="L166" s="7">
         <v>0</v>
       </c>
       <c r="N166" s="10">
-        <v>580</v>
+        <v>160</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="5" t="s">
-        <v>412</v>
+        <v>473</v>
       </c>
       <c r="B167" s="6" t="s">
-        <v>412</v>
+        <v>473</v>
       </c>
       <c r="C167" s="7" t="s">
-        <v>278</v>
+        <v>26</v>
       </c>
       <c r="D167" s="7" t="s">
-        <v>413</v>
+        <v>474</v>
       </c>
       <c r="E167" s="7" t="s">
-        <v>33</v>
+        <v>52</v>
       </c>
       <c r="H167" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I167" s="7" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="J167" s="10">
-        <v>290</v>
+        <v>1160</v>
       </c>
       <c r="L167" s="7">
         <v>0</v>
       </c>
       <c r="N167" s="10">
-        <v>290</v>
+        <v>1160</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="5" t="s">
-        <v>414</v>
+        <v>190</v>
       </c>
       <c r="B168" s="6" t="s">
-        <v>414</v>
+        <v>475</v>
       </c>
       <c r="C168" s="7" t="s">
-        <v>278</v>
+        <v>14</v>
       </c>
       <c r="D168" s="7" t="s">
-        <v>415</v>
+        <v>476</v>
       </c>
       <c r="E168" s="7" t="s">
-        <v>33</v>
+        <v>16</v>
+      </c>
+      <c r="G168" s="9" t="s">
+        <v>36</v>
       </c>
       <c r="H168" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I168" s="7" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="J168" s="10">
-        <v>20000</v>
+        <v>3314</v>
       </c>
       <c r="L168" s="7">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="N168" s="10">
-        <v>20000</v>
+        <v>2982.6</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="5" t="s">
-        <v>416</v>
+        <v>477</v>
       </c>
       <c r="B169" s="6" t="s">
-        <v>416</v>
+        <v>478</v>
       </c>
       <c r="C169" s="7" t="s">
-        <v>278</v>
+        <v>14</v>
       </c>
       <c r="D169" s="7" t="s">
-        <v>417</v>
+        <v>479</v>
       </c>
       <c r="E169" s="7" t="s">
-        <v>33</v>
+        <v>16</v>
+      </c>
+      <c r="G169" s="9" t="s">
+        <v>36</v>
       </c>
       <c r="H169" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I169" s="7" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="J169" s="10">
-        <v>1160</v>
+        <v>22720</v>
       </c>
       <c r="L169" s="7">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="N169" s="10">
-        <v>1160</v>
+        <v>20448</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="5" t="s">
-        <v>418</v>
+        <v>480</v>
       </c>
       <c r="B170" s="6" t="s">
-        <v>418</v>
+        <v>480</v>
       </c>
       <c r="C170" s="7" t="s">
-        <v>278</v>
+        <v>14</v>
       </c>
       <c r="D170" s="7" t="s">
-        <v>419</v>
+        <v>481</v>
       </c>
       <c r="E170" s="7" t="s">
-        <v>33</v>
+        <v>52</v>
       </c>
       <c r="H170" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I170" s="7" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="J170" s="10">
-        <v>34800</v>
+        <v>1160</v>
       </c>
       <c r="L170" s="7">
         <v>0</v>
       </c>
       <c r="N170" s="10">
-        <v>34800</v>
+        <v>1160</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="5" t="s">
-        <v>420</v>
+        <v>482</v>
       </c>
       <c r="B171" s="6" t="s">
-        <v>420</v>
+        <v>482</v>
       </c>
       <c r="C171" s="7" t="s">
-        <v>278</v>
+        <v>26</v>
       </c>
       <c r="D171" s="7" t="s">
-        <v>421</v>
+        <v>483</v>
       </c>
       <c r="E171" s="7" t="s">
-        <v>33</v>
+        <v>52</v>
       </c>
       <c r="H171" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I171" s="7" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="J171" s="10">
-        <v>1160</v>
+        <v>8700</v>
       </c>
       <c r="L171" s="7">
         <v>0</v>
       </c>
       <c r="N171" s="10">
-        <v>1160</v>
+        <v>8700</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="5" t="s">
-        <v>422</v>
+        <v>484</v>
       </c>
       <c r="B172" s="6" t="s">
-        <v>422</v>
+        <v>484</v>
       </c>
       <c r="C172" s="7" t="s">
-        <v>278</v>
+        <v>94</v>
       </c>
       <c r="D172" s="7" t="s">
-        <v>423</v>
+        <v>485</v>
       </c>
       <c r="E172" s="7" t="s">
-        <v>33</v>
+        <v>52</v>
       </c>
       <c r="H172" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I172" s="7" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="J172" s="10">
-        <v>5800</v>
+        <v>18850</v>
       </c>
       <c r="L172" s="7">
         <v>0</v>
       </c>
       <c r="N172" s="10">
-        <v>5800</v>
+        <v>18850</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="5" t="s">
-        <v>424</v>
+        <v>486</v>
       </c>
       <c r="B173" s="6" t="s">
-        <v>424</v>
+        <v>486</v>
       </c>
       <c r="C173" s="7" t="s">
-        <v>278</v>
+        <v>94</v>
       </c>
       <c r="D173" s="7" t="s">
-        <v>425</v>
+        <v>487</v>
       </c>
       <c r="E173" s="7" t="s">
-        <v>33</v>
+        <v>52</v>
       </c>
       <c r="H173" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I173" s="7" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="J173" s="10">
-        <v>4640</v>
+        <v>14500</v>
       </c>
       <c r="L173" s="7">
         <v>0</v>
       </c>
       <c r="N173" s="10">
-        <v>4640</v>
+        <v>14500</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="5" t="s">
-        <v>426</v>
+        <v>488</v>
       </c>
       <c r="B174" s="6" t="s">
-        <v>426</v>
+        <v>488</v>
       </c>
       <c r="C174" s="7" t="s">
-        <v>278</v>
+        <v>94</v>
       </c>
       <c r="D174" s="7" t="s">
-        <v>427</v>
+        <v>489</v>
       </c>
       <c r="E174" s="7" t="s">
-        <v>33</v>
+        <v>52</v>
       </c>
       <c r="H174" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I174" s="7" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="J174" s="10">
-        <v>2320</v>
+        <v>26100</v>
       </c>
       <c r="L174" s="7">
         <v>0</v>
       </c>
       <c r="N174" s="10">
-        <v>2320</v>
+        <v>26100</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="5" t="s">
-        <v>428</v>
+        <v>490</v>
       </c>
       <c r="B175" s="6" t="s">
-        <v>428</v>
+        <v>490</v>
       </c>
       <c r="C175" s="7" t="s">
-        <v>278</v>
+        <v>14</v>
       </c>
       <c r="D175" s="7" t="s">
-        <v>429</v>
+        <v>491</v>
       </c>
       <c r="E175" s="7" t="s">
-        <v>33</v>
+        <v>52</v>
       </c>
       <c r="H175" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I175" s="7" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="J175" s="10">
-        <v>1160</v>
+        <v>21025</v>
       </c>
       <c r="L175" s="7">
         <v>0</v>
       </c>
       <c r="N175" s="10">
-        <v>1160</v>
+        <v>21025</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="5" t="s">
-        <v>430</v>
+        <v>492</v>
       </c>
       <c r="B176" s="6" t="s">
-        <v>430</v>
+        <v>492</v>
       </c>
       <c r="C176" s="7" t="s">
-        <v>282</v>
+        <v>94</v>
       </c>
       <c r="D176" s="7" t="s">
-        <v>431</v>
+        <v>493</v>
       </c>
       <c r="E176" s="7" t="s">
-        <v>33</v>
+        <v>52</v>
       </c>
       <c r="H176" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I176" s="7" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="J176" s="10">
-        <v>6960</v>
+        <v>4350</v>
       </c>
       <c r="L176" s="7">
         <v>0</v>
       </c>
       <c r="N176" s="10">
-        <v>6960</v>
+        <v>4350</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="5" t="s">
-        <v>432</v>
+        <v>494</v>
       </c>
       <c r="B177" s="6" t="s">
-        <v>432</v>
+        <v>494</v>
       </c>
       <c r="C177" s="7" t="s">
-        <v>282</v>
+        <v>94</v>
       </c>
       <c r="D177" s="7" t="s">
-        <v>433</v>
+        <v>495</v>
       </c>
       <c r="E177" s="7" t="s">
-        <v>33</v>
+        <v>52</v>
       </c>
       <c r="H177" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I177" s="7" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="J177" s="10">
-        <v>4500</v>
+        <v>8700</v>
       </c>
       <c r="L177" s="7">
         <v>0</v>
       </c>
       <c r="N177" s="10">
-        <v>4500</v>
+        <v>8700</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="5" t="s">
-        <v>434</v>
+        <v>496</v>
       </c>
       <c r="B178" s="6" t="s">
-        <v>434</v>
+        <v>496</v>
       </c>
       <c r="C178" s="7" t="s">
-        <v>282</v>
+        <v>26</v>
       </c>
       <c r="D178" s="7" t="s">
-        <v>435</v>
+        <v>497</v>
       </c>
       <c r="E178" s="7" t="s">
-        <v>33</v>
+        <v>52</v>
       </c>
       <c r="H178" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I178" s="7" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="J178" s="10">
-        <v>4350</v>
+        <v>5800</v>
       </c>
       <c r="L178" s="7">
         <v>0</v>
       </c>
       <c r="N178" s="10">
-        <v>4350</v>
+        <v>5800</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="5" t="s">
-        <v>436</v>
+        <v>498</v>
       </c>
       <c r="B179" s="6" t="s">
-        <v>436</v>
+        <v>498</v>
       </c>
       <c r="C179" s="7" t="s">
-        <v>282</v>
+        <v>26</v>
       </c>
       <c r="D179" s="7" t="s">
-        <v>437</v>
+        <v>499</v>
       </c>
       <c r="E179" s="7" t="s">
-        <v>33</v>
+        <v>52</v>
       </c>
       <c r="H179" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I179" s="7" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="J179" s="10">
-        <v>19575</v>
+        <v>1160</v>
       </c>
       <c r="L179" s="7">
         <v>0</v>
       </c>
       <c r="N179" s="10">
-        <v>19575</v>
+        <v>1160</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="5" t="s">
-        <v>438</v>
+        <v>500</v>
       </c>
       <c r="B180" s="6" t="s">
-        <v>438</v>
+        <v>500</v>
       </c>
       <c r="C180" s="7" t="s">
-        <v>286</v>
+        <v>26</v>
       </c>
       <c r="D180" s="7" t="s">
-        <v>439</v>
+        <v>501</v>
       </c>
       <c r="E180" s="7" t="s">
-        <v>33</v>
+        <v>52</v>
       </c>
       <c r="H180" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I180" s="7" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="J180" s="10">
-        <v>1160</v>
+        <v>26100</v>
       </c>
       <c r="L180" s="7">
         <v>0</v>
       </c>
       <c r="N180" s="10">
-        <v>1160</v>
+        <v>26100</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="5" t="s">
-        <v>440</v>
+        <v>502</v>
       </c>
       <c r="B181" s="6" t="s">
-        <v>441</v>
+        <v>502</v>
       </c>
       <c r="C181" s="7" t="s">
-        <v>272</v>
+        <v>26</v>
       </c>
       <c r="D181" s="7" t="s">
-        <v>442</v>
+        <v>503</v>
       </c>
       <c r="E181" s="7" t="s">
-        <v>33</v>
+        <v>52</v>
       </c>
       <c r="H181" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I181" s="7" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="J181" s="10">
         <v>1160</v>
       </c>
       <c r="L181" s="7">
         <v>0</v>
       </c>
       <c r="N181" s="10">
         <v>1160</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="5" t="s">
-        <v>443</v>
+        <v>504</v>
       </c>
       <c r="B182" s="6" t="s">
-        <v>443</v>
+        <v>504</v>
       </c>
       <c r="C182" s="7" t="s">
-        <v>286</v>
+        <v>26</v>
       </c>
       <c r="D182" s="7" t="s">
-        <v>444</v>
+        <v>505</v>
       </c>
       <c r="E182" s="7" t="s">
-        <v>33</v>
+        <v>52</v>
       </c>
       <c r="H182" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I182" s="7" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="J182" s="10">
-        <v>1160</v>
+        <v>2320</v>
       </c>
       <c r="L182" s="7">
         <v>0</v>
       </c>
       <c r="N182" s="10">
-        <v>1160</v>
+        <v>2320</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="5" t="s">
-        <v>445</v>
+        <v>506</v>
       </c>
       <c r="B183" s="6" t="s">
-        <v>445</v>
+        <v>506</v>
       </c>
       <c r="C183" s="7" t="s">
-        <v>282</v>
+        <v>26</v>
       </c>
       <c r="D183" s="7" t="s">
-        <v>446</v>
+        <v>507</v>
       </c>
       <c r="E183" s="7" t="s">
-        <v>33</v>
+        <v>52</v>
       </c>
       <c r="H183" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I183" s="7" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="J183" s="10">
-        <v>14800</v>
+        <v>8700</v>
       </c>
       <c r="L183" s="7">
         <v>0</v>
       </c>
       <c r="N183" s="10">
-        <v>14800</v>
+        <v>8700</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="5" t="s">
-        <v>447</v>
+        <v>508</v>
       </c>
       <c r="B184" s="6" t="s">
-        <v>447</v>
+        <v>508</v>
       </c>
       <c r="C184" s="7" t="s">
-        <v>286</v>
+        <v>26</v>
       </c>
       <c r="D184" s="7" t="s">
-        <v>448</v>
+        <v>509</v>
       </c>
       <c r="E184" s="7" t="s">
-        <v>33</v>
+        <v>52</v>
       </c>
       <c r="H184" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I184" s="7" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="J184" s="10">
-        <v>2000</v>
+        <v>26100</v>
       </c>
       <c r="L184" s="7">
         <v>0</v>
       </c>
       <c r="N184" s="10">
-        <v>2000</v>
+        <v>26100</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="5" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
       <c r="B185" s="6" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
       <c r="C185" s="7" t="s">
-        <v>286</v>
+        <v>26</v>
       </c>
       <c r="D185" s="7" t="s">
-        <v>450</v>
+        <v>511</v>
       </c>
       <c r="E185" s="7" t="s">
-        <v>33</v>
+        <v>52</v>
       </c>
       <c r="H185" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I185" s="7" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="J185" s="10">
-        <v>3480</v>
+        <v>26100</v>
       </c>
       <c r="L185" s="7">
         <v>0</v>
       </c>
       <c r="N185" s="10">
-        <v>3480</v>
+        <v>26100</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="5" t="s">
-        <v>451</v>
+        <v>512</v>
       </c>
       <c r="B186" s="6" t="s">
-        <v>452</v>
+        <v>512</v>
       </c>
       <c r="C186" s="7" t="s">
-        <v>278</v>
+        <v>26</v>
       </c>
       <c r="D186" s="7" t="s">
-        <v>453</v>
+        <v>513</v>
       </c>
       <c r="E186" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>280</v>
+        <v>52</v>
       </c>
       <c r="H186" s="7" t="s">
-        <v>454</v>
+        <v>28</v>
       </c>
       <c r="I186" s="7" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="J186" s="10">
-        <v>400</v>
+        <v>1160</v>
       </c>
       <c r="L186" s="7">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="N186" s="10">
-        <v>360</v>
+        <v>1160</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="5" t="s">
-        <v>455</v>
+        <v>514</v>
       </c>
       <c r="B187" s="6" t="s">
-        <v>455</v>
+        <v>514</v>
       </c>
       <c r="C187" s="7" t="s">
-        <v>278</v>
+        <v>26</v>
       </c>
       <c r="D187" s="7" t="s">
-        <v>456</v>
+        <v>515</v>
       </c>
       <c r="E187" s="7" t="s">
-        <v>33</v>
+        <v>52</v>
       </c>
       <c r="H187" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I187" s="7" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="J187" s="10">
-        <v>31900</v>
+        <v>4350</v>
       </c>
       <c r="L187" s="7">
         <v>0</v>
       </c>
       <c r="N187" s="10">
-        <v>31900</v>
+        <v>4350</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="5" t="s">
-        <v>457</v>
+        <v>516</v>
       </c>
       <c r="B188" s="6" t="s">
-        <v>457</v>
+        <v>516</v>
       </c>
       <c r="C188" s="7" t="s">
-        <v>278</v>
+        <v>26</v>
       </c>
       <c r="D188" s="7" t="s">
-        <v>458</v>
+        <v>517</v>
       </c>
       <c r="E188" s="7" t="s">
-        <v>33</v>
+        <v>52</v>
       </c>
       <c r="H188" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I188" s="7" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="J188" s="10">
-        <v>2320</v>
+        <v>13050</v>
       </c>
       <c r="L188" s="7">
         <v>0</v>
       </c>
       <c r="N188" s="10">
-        <v>2320</v>
+        <v>13050</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="5" t="s">
-        <v>459</v>
+        <v>518</v>
       </c>
       <c r="B189" s="6" t="s">
-        <v>460</v>
+        <v>518</v>
       </c>
       <c r="C189" s="7" t="s">
-        <v>278</v>
+        <v>22</v>
       </c>
       <c r="D189" s="7" t="s">
-        <v>461</v>
+        <v>519</v>
       </c>
       <c r="E189" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>280</v>
+        <v>52</v>
       </c>
       <c r="H189" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I189" s="7" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="J189" s="10">
-        <v>3314</v>
+        <v>10150</v>
       </c>
       <c r="L189" s="7">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="N189" s="10">
-        <v>2982.6</v>
+        <v>10150</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="5" t="s">
-        <v>462</v>
+        <v>520</v>
       </c>
       <c r="B190" s="6" t="s">
-        <v>463</v>
+        <v>521</v>
       </c>
       <c r="C190" s="7" t="s">
-        <v>278</v>
+        <v>22</v>
       </c>
       <c r="D190" s="7" t="s">
-        <v>464</v>
+        <v>522</v>
       </c>
       <c r="E190" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>280</v>
+        <v>52</v>
       </c>
       <c r="H190" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I190" s="7" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="J190" s="10">
-        <v>59167</v>
+        <v>18000</v>
       </c>
       <c r="L190" s="7">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="N190" s="10">
-        <v>53250.3</v>
+        <v>18000</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="5" t="s">
-        <v>465</v>
+        <v>523</v>
       </c>
       <c r="B191" s="6" t="s">
-        <v>466</v>
+        <v>523</v>
       </c>
       <c r="C191" s="7" t="s">
-        <v>278</v>
+        <v>22</v>
       </c>
       <c r="D191" s="7" t="s">
-        <v>467</v>
+        <v>524</v>
       </c>
       <c r="E191" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>280</v>
+        <v>52</v>
       </c>
       <c r="H191" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I191" s="7" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="J191" s="10">
-        <v>13254</v>
+        <v>36250</v>
       </c>
       <c r="L191" s="7">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="N191" s="10">
-        <v>11928.6</v>
+        <v>36250</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="5" t="s">
-        <v>468</v>
+        <v>525</v>
       </c>
       <c r="B192" s="6" t="s">
-        <v>469</v>
+        <v>525</v>
       </c>
       <c r="C192" s="7" t="s">
-        <v>278</v>
+        <v>22</v>
       </c>
       <c r="D192" s="7" t="s">
-        <v>470</v>
+        <v>526</v>
       </c>
       <c r="E192" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>280</v>
+        <v>52</v>
       </c>
       <c r="H192" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I192" s="7" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="J192" s="10">
-        <v>2840</v>
+        <v>36250</v>
       </c>
       <c r="L192" s="7">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="N192" s="10">
-        <v>2556</v>
+        <v>36250</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="5" t="s">
-        <v>471</v>
+        <v>527</v>
       </c>
       <c r="B193" s="6" t="s">
-        <v>471</v>
+        <v>527</v>
       </c>
       <c r="C193" s="7" t="s">
-        <v>286</v>
+        <v>22</v>
       </c>
       <c r="D193" s="7" t="s">
-        <v>472</v>
+        <v>528</v>
       </c>
       <c r="E193" s="7" t="s">
-        <v>33</v>
+        <v>52</v>
       </c>
       <c r="H193" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I193" s="7" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="J193" s="10">
-        <v>580</v>
+        <v>36000</v>
       </c>
       <c r="L193" s="7">
         <v>0</v>
       </c>
       <c r="N193" s="10">
-        <v>580</v>
+        <v>36000</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="5" t="s">
-        <v>473</v>
+        <v>529</v>
       </c>
       <c r="B194" s="6" t="s">
-        <v>474</v>
+        <v>529</v>
       </c>
       <c r="C194" s="7" t="s">
-        <v>278</v>
+        <v>22</v>
       </c>
       <c r="D194" s="7" t="s">
-        <v>475</v>
+        <v>530</v>
       </c>
       <c r="E194" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>280</v>
+        <v>52</v>
       </c>
       <c r="H194" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I194" s="7" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="J194" s="10">
-        <v>3314</v>
+        <v>58000</v>
       </c>
       <c r="L194" s="7">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="N194" s="10">
-        <v>2982.6</v>
+        <v>58000</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="5" t="s">
-        <v>476</v>
+        <v>531</v>
       </c>
       <c r="B195" s="6" t="s">
-        <v>477</v>
+        <v>531</v>
       </c>
       <c r="C195" s="7" t="s">
-        <v>278</v>
+        <v>26</v>
       </c>
       <c r="D195" s="7" t="s">
-        <v>478</v>
+        <v>532</v>
       </c>
       <c r="E195" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>280</v>
+        <v>52</v>
       </c>
       <c r="H195" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I195" s="7" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="J195" s="10">
-        <v>3314</v>
+        <v>1160</v>
       </c>
       <c r="L195" s="7">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="N195" s="10">
-        <v>2982.6</v>
+        <v>1160</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="5" t="s">
-        <v>479</v>
+        <v>533</v>
       </c>
       <c r="B196" s="6" t="s">
-        <v>480</v>
+        <v>533</v>
       </c>
       <c r="C196" s="7" t="s">
-        <v>278</v>
+        <v>26</v>
       </c>
       <c r="D196" s="7" t="s">
-        <v>481</v>
+        <v>534</v>
       </c>
       <c r="E196" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>280</v>
+        <v>52</v>
       </c>
       <c r="H196" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I196" s="7" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="J196" s="10">
-        <v>28400</v>
+        <v>3480</v>
       </c>
       <c r="L196" s="7">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="N196" s="10">
-        <v>25560</v>
+        <v>3480</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="5" t="s">
-        <v>482</v>
+        <v>535</v>
       </c>
       <c r="B197" s="6" t="s">
-        <v>483</v>
+        <v>536</v>
       </c>
       <c r="C197" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D197" s="7" t="s">
-        <v>484</v>
+        <v>537</v>
       </c>
       <c r="E197" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>485</v>
+        <v>52</v>
       </c>
       <c r="H197" s="7" t="s">
-        <v>486</v>
+        <v>28</v>
       </c>
       <c r="I197" s="7" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="J197" s="10">
-        <v>500000</v>
+        <v>2320</v>
       </c>
       <c r="L197" s="7">
-        <v>2.28</v>
+        <v>0</v>
       </c>
       <c r="N197" s="10">
-        <v>488600</v>
+        <v>2320</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="5" t="s">
-        <v>487</v>
+        <v>538</v>
       </c>
       <c r="B198" s="6" t="s">
-        <v>488</v>
+        <v>538</v>
       </c>
       <c r="C198" s="7" t="s">
-        <v>489</v>
+        <v>94</v>
       </c>
       <c r="D198" s="7" t="s">
-        <v>490</v>
+        <v>539</v>
       </c>
       <c r="E198" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>485</v>
+        <v>52</v>
       </c>
       <c r="H198" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I198" s="7" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="J198" s="10">
-        <v>31281.25</v>
+        <v>6670</v>
       </c>
       <c r="L198" s="7">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="N198" s="10">
-        <v>29717.19</v>
+        <v>6670</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="5" t="s">
-        <v>487</v>
+        <v>540</v>
       </c>
       <c r="B199" s="6" t="s">
-        <v>491</v>
+        <v>540</v>
       </c>
       <c r="C199" s="7" t="s">
-        <v>489</v>
+        <v>94</v>
       </c>
       <c r="D199" s="7" t="s">
-        <v>492</v>
+        <v>541</v>
       </c>
       <c r="E199" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>485</v>
+        <v>52</v>
       </c>
       <c r="H199" s="7" t="s">
-        <v>454</v>
+        <v>28</v>
       </c>
       <c r="I199" s="7" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="J199" s="10">
-        <v>3768.75</v>
+        <v>4350</v>
       </c>
       <c r="L199" s="7">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="N199" s="10">
-        <v>3580.31</v>
+        <v>4350</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="5" t="s">
-        <v>487</v>
+        <v>542</v>
       </c>
       <c r="B200" s="6" t="s">
-        <v>493</v>
+        <v>542</v>
       </c>
       <c r="C200" s="7" t="s">
-        <v>489</v>
+        <v>94</v>
       </c>
       <c r="D200" s="7" t="s">
-        <v>494</v>
+        <v>543</v>
       </c>
       <c r="E200" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>485</v>
+        <v>52</v>
       </c>
       <c r="H200" s="7" t="s">
-        <v>454</v>
+        <v>28</v>
       </c>
       <c r="I200" s="7" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="J200" s="10">
-        <v>2281.25</v>
+        <v>13050</v>
       </c>
       <c r="L200" s="7">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="N200" s="10">
-        <v>2167.19</v>
+        <v>13050</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="5" t="s">
-        <v>487</v>
+        <v>544</v>
       </c>
       <c r="B201" s="6" t="s">
-        <v>495</v>
+        <v>544</v>
       </c>
       <c r="C201" s="7" t="s">
-        <v>489</v>
+        <v>94</v>
       </c>
       <c r="D201" s="7" t="s">
-        <v>496</v>
+        <v>545</v>
       </c>
       <c r="E201" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>485</v>
+        <v>52</v>
       </c>
       <c r="H201" s="7" t="s">
-        <v>454</v>
+        <v>28</v>
       </c>
       <c r="I201" s="7" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="J201" s="10">
-        <v>4562.5</v>
+        <v>4350</v>
       </c>
       <c r="L201" s="7">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="N201" s="10">
-        <v>4334.38</v>
+        <v>4350</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="5" t="s">
-        <v>487</v>
+        <v>546</v>
       </c>
       <c r="B202" s="6" t="s">
-        <v>497</v>
+        <v>546</v>
       </c>
       <c r="C202" s="7" t="s">
-        <v>489</v>
+        <v>22</v>
       </c>
       <c r="D202" s="7" t="s">
-        <v>498</v>
+        <v>547</v>
       </c>
       <c r="E202" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>485</v>
+        <v>52</v>
       </c>
       <c r="H202" s="7" t="s">
-        <v>454</v>
+        <v>28</v>
       </c>
       <c r="I202" s="7" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="J202" s="10">
-        <v>3500</v>
+        <v>2320</v>
       </c>
       <c r="L202" s="7">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="N202" s="10">
-        <v>3325</v>
+        <v>2320</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="5" t="s">
-        <v>487</v>
+        <v>548</v>
       </c>
       <c r="B203" s="6" t="s">
-        <v>499</v>
+        <v>548</v>
       </c>
       <c r="C203" s="7" t="s">
-        <v>489</v>
+        <v>22</v>
       </c>
       <c r="D203" s="7" t="s">
-        <v>500</v>
+        <v>549</v>
       </c>
       <c r="E203" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>485</v>
+        <v>52</v>
       </c>
       <c r="H203" s="7" t="s">
-        <v>454</v>
+        <v>28</v>
       </c>
       <c r="I203" s="7" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="J203" s="10">
-        <v>1500</v>
+        <v>4060</v>
       </c>
       <c r="L203" s="7">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="N203" s="10">
-        <v>1425</v>
+        <v>4060</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="5" t="s">
-        <v>487</v>
+        <v>550</v>
       </c>
       <c r="B204" s="6" t="s">
-        <v>501</v>
+        <v>550</v>
       </c>
       <c r="C204" s="7" t="s">
-        <v>489</v>
+        <v>22</v>
       </c>
       <c r="D204" s="7" t="s">
-        <v>502</v>
+        <v>551</v>
       </c>
       <c r="E204" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>485</v>
+        <v>52</v>
       </c>
       <c r="H204" s="7" t="s">
-        <v>454</v>
+        <v>28</v>
       </c>
       <c r="I204" s="7" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="J204" s="10">
-        <v>2906.25</v>
+        <v>53360</v>
       </c>
       <c r="L204" s="7">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="N204" s="10">
-        <v>2760.94</v>
+        <v>53360</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="5" t="s">
-        <v>503</v>
+        <v>552</v>
       </c>
       <c r="B205" s="6" t="s">
-        <v>504</v>
+        <v>552</v>
       </c>
       <c r="C205" s="7" t="s">
-        <v>282</v>
+        <v>22</v>
       </c>
       <c r="D205" s="7" t="s">
-        <v>505</v>
+        <v>553</v>
       </c>
       <c r="E205" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>280</v>
+        <v>52</v>
       </c>
       <c r="H205" s="7" t="s">
-        <v>506</v>
+        <v>28</v>
       </c>
       <c r="I205" s="7" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="J205" s="10">
-        <v>300</v>
+        <v>5800</v>
       </c>
       <c r="L205" s="7">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="N205" s="10">
-        <v>270</v>
+        <v>5800</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="5" t="s">
-        <v>507</v>
+        <v>554</v>
       </c>
       <c r="B206" s="6" t="s">
-        <v>507</v>
+        <v>554</v>
       </c>
       <c r="C206" s="7" t="s">
-        <v>278</v>
+        <v>14</v>
       </c>
       <c r="D206" s="7" t="s">
-        <v>508</v>
+        <v>555</v>
       </c>
       <c r="E206" s="7" t="s">
-        <v>33</v>
+        <v>52</v>
       </c>
       <c r="H206" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I206" s="7" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="J206" s="10">
-        <v>1160</v>
+        <v>5800</v>
       </c>
       <c r="L206" s="7">
         <v>0</v>
       </c>
       <c r="N206" s="10">
-        <v>1160</v>
+        <v>5800</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="5" t="s">
-        <v>509</v>
+        <v>556</v>
       </c>
       <c r="B207" s="6" t="s">
-        <v>510</v>
+        <v>556</v>
       </c>
       <c r="C207" s="7" t="s">
-        <v>278</v>
+        <v>94</v>
       </c>
       <c r="D207" s="7" t="s">
-        <v>511</v>
+        <v>557</v>
       </c>
       <c r="E207" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>280</v>
+        <v>52</v>
       </c>
       <c r="H207" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I207" s="7" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="J207" s="10">
-        <v>2840</v>
+        <v>8700</v>
       </c>
       <c r="L207" s="7">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="N207" s="10">
-        <v>2556</v>
+        <v>8700</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="5" t="s">
-        <v>512</v>
+        <v>558</v>
       </c>
       <c r="B208" s="6" t="s">
-        <v>512</v>
+        <v>558</v>
       </c>
       <c r="C208" s="7" t="s">
-        <v>278</v>
+        <v>94</v>
       </c>
       <c r="D208" s="7" t="s">
-        <v>513</v>
+        <v>559</v>
       </c>
       <c r="E208" s="7" t="s">
-        <v>33</v>
+        <v>52</v>
       </c>
       <c r="H208" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I208" s="7" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="J208" s="10">
-        <v>1160</v>
+        <v>4350</v>
       </c>
       <c r="L208" s="7">
         <v>0</v>
       </c>
       <c r="N208" s="10">
-        <v>1160</v>
+        <v>4350</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="5" t="s">
-        <v>514</v>
+        <v>560</v>
       </c>
       <c r="B209" s="6" t="s">
-        <v>514</v>
+        <v>560</v>
       </c>
       <c r="C209" s="7" t="s">
-        <v>278</v>
+        <v>94</v>
       </c>
       <c r="D209" s="7" t="s">
-        <v>515</v>
+        <v>561</v>
       </c>
       <c r="E209" s="7" t="s">
-        <v>33</v>
+        <v>52</v>
       </c>
       <c r="H209" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I209" s="7" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="J209" s="10">
-        <v>1160</v>
+        <v>21750</v>
       </c>
       <c r="L209" s="7">
         <v>0</v>
       </c>
       <c r="N209" s="10">
-        <v>1160</v>
+        <v>21750</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="5" t="s">
-        <v>516</v>
+        <v>562</v>
       </c>
       <c r="B210" s="6" t="s">
-        <v>517</v>
+        <v>562</v>
       </c>
       <c r="C210" s="7" t="s">
-        <v>282</v>
+        <v>94</v>
       </c>
       <c r="D210" s="7" t="s">
-        <v>518</v>
+        <v>563</v>
       </c>
       <c r="E210" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>280</v>
+        <v>52</v>
       </c>
       <c r="H210" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I210" s="7" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="J210" s="10">
-        <v>400000</v>
+        <v>18850</v>
       </c>
       <c r="L210" s="7">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="N210" s="10">
-        <v>360000</v>
+        <v>18850</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="5" t="s">
-        <v>519</v>
+        <v>564</v>
       </c>
       <c r="B211" s="6" t="s">
-        <v>520</v>
+        <v>564</v>
       </c>
       <c r="C211" s="7" t="s">
-        <v>282</v>
+        <v>94</v>
       </c>
       <c r="D211" s="7" t="s">
-        <v>521</v>
+        <v>565</v>
       </c>
       <c r="E211" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>280</v>
+        <v>52</v>
       </c>
       <c r="H211" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I211" s="7" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="J211" s="10">
-        <v>3000</v>
+        <v>14500</v>
       </c>
       <c r="L211" s="7">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="N211" s="10">
-        <v>2700</v>
+        <v>14500</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="5" t="s">
-        <v>522</v>
+        <v>566</v>
       </c>
       <c r="B212" s="6" t="s">
-        <v>523</v>
+        <v>566</v>
       </c>
       <c r="C212" s="7" t="s">
-        <v>282</v>
+        <v>94</v>
       </c>
       <c r="D212" s="7" t="s">
-        <v>524</v>
+        <v>567</v>
       </c>
       <c r="E212" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>280</v>
+        <v>52</v>
       </c>
       <c r="H212" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I212" s="7" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="J212" s="10">
-        <v>137800</v>
+        <v>21750</v>
       </c>
       <c r="L212" s="7">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="N212" s="10">
-        <v>124020</v>
+        <v>21750</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="5" t="s">
-        <v>525</v>
+        <v>568</v>
       </c>
       <c r="B213" s="6" t="s">
-        <v>526</v>
+        <v>568</v>
       </c>
       <c r="C213" s="7" t="s">
-        <v>286</v>
+        <v>94</v>
       </c>
       <c r="D213" s="7" t="s">
-        <v>527</v>
+        <v>569</v>
       </c>
       <c r="E213" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>280</v>
+        <v>52</v>
       </c>
       <c r="H213" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I213" s="7" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="J213" s="10">
-        <v>17040</v>
+        <v>4350</v>
       </c>
       <c r="L213" s="7">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="N213" s="10">
-        <v>15336</v>
+        <v>4350</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="5" t="s">
-        <v>528</v>
+        <v>570</v>
       </c>
       <c r="B214" s="6" t="s">
-        <v>529</v>
+        <v>570</v>
       </c>
       <c r="C214" s="7" t="s">
-        <v>278</v>
+        <v>94</v>
       </c>
       <c r="D214" s="7" t="s">
-        <v>530</v>
+        <v>571</v>
       </c>
       <c r="E214" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>280</v>
+        <v>52</v>
       </c>
       <c r="H214" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I214" s="7" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="J214" s="10">
-        <v>710</v>
+        <v>2320</v>
       </c>
       <c r="L214" s="7">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="N214" s="10">
-        <v>639</v>
+        <v>2320</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="5" t="s">
-        <v>531</v>
+        <v>572</v>
       </c>
       <c r="B215" s="6" t="s">
-        <v>532</v>
+        <v>572</v>
       </c>
       <c r="C215" s="7" t="s">
-        <v>286</v>
+        <v>94</v>
       </c>
       <c r="D215" s="7" t="s">
-        <v>533</v>
+        <v>573</v>
       </c>
       <c r="E215" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>280</v>
+        <v>52</v>
       </c>
       <c r="H215" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I215" s="7" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="J215" s="10">
-        <v>18934</v>
+        <v>8700</v>
       </c>
       <c r="L215" s="7">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="N215" s="10">
-        <v>17040.6</v>
+        <v>8700</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="5" t="s">
-        <v>534</v>
+        <v>574</v>
       </c>
       <c r="B216" s="6" t="s">
-        <v>535</v>
+        <v>574</v>
       </c>
       <c r="C216" s="7" t="s">
-        <v>286</v>
+        <v>94</v>
       </c>
       <c r="D216" s="7" t="s">
-        <v>536</v>
+        <v>575</v>
       </c>
       <c r="E216" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>280</v>
+        <v>52</v>
       </c>
       <c r="H216" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I216" s="7" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="J216" s="10">
-        <v>13254</v>
+        <v>8700</v>
       </c>
       <c r="L216" s="7">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="N216" s="10">
-        <v>11928.6</v>
+        <v>8700</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="5" t="s">
-        <v>537</v>
+        <v>576</v>
       </c>
       <c r="B217" s="6" t="s">
-        <v>538</v>
+        <v>576</v>
       </c>
       <c r="C217" s="7" t="s">
-        <v>286</v>
+        <v>94</v>
       </c>
       <c r="D217" s="7" t="s">
-        <v>539</v>
+        <v>577</v>
       </c>
       <c r="E217" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>280</v>
+        <v>52</v>
       </c>
       <c r="H217" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I217" s="7" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="J217" s="10">
-        <v>13254</v>
+        <v>4350</v>
       </c>
       <c r="L217" s="7">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="N217" s="10">
-        <v>11928.6</v>
+        <v>4350</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="5" t="s">
-        <v>540</v>
+        <v>578</v>
       </c>
       <c r="B218" s="6" t="s">
-        <v>541</v>
+        <v>578</v>
       </c>
       <c r="C218" s="7" t="s">
-        <v>286</v>
+        <v>94</v>
       </c>
       <c r="D218" s="7" t="s">
-        <v>542</v>
+        <v>579</v>
       </c>
       <c r="E218" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>280</v>
+        <v>52</v>
       </c>
       <c r="H218" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I218" s="7" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="J218" s="10">
-        <v>18934</v>
+        <v>17400</v>
       </c>
       <c r="L218" s="7">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="N218" s="10">
-        <v>17040.6</v>
+        <v>17400</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="5" t="s">
-        <v>543</v>
+        <v>580</v>
       </c>
       <c r="B219" s="6" t="s">
-        <v>544</v>
+        <v>580</v>
       </c>
       <c r="C219" s="7" t="s">
-        <v>286</v>
+        <v>94</v>
       </c>
       <c r="D219" s="7" t="s">
-        <v>545</v>
+        <v>581</v>
       </c>
       <c r="E219" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>280</v>
+        <v>52</v>
       </c>
       <c r="H219" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I219" s="7" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="J219" s="10">
-        <v>24614</v>
+        <v>4350</v>
       </c>
       <c r="L219" s="7">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="N219" s="10">
-        <v>22152.6</v>
+        <v>4350</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="5" t="s">
-        <v>546</v>
+        <v>582</v>
       </c>
       <c r="B220" s="6" t="s">
-        <v>547</v>
+        <v>582</v>
       </c>
       <c r="C220" s="7" t="s">
-        <v>286</v>
+        <v>22</v>
       </c>
       <c r="D220" s="7" t="s">
-        <v>548</v>
+        <v>583</v>
       </c>
       <c r="E220" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>280</v>
+        <v>52</v>
       </c>
       <c r="H220" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I220" s="7" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="J220" s="10">
-        <v>114358</v>
+        <v>190</v>
       </c>
       <c r="L220" s="7">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="N220" s="10">
-        <v>102922.2</v>
+        <v>190</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="5" t="s">
-        <v>549</v>
+        <v>584</v>
       </c>
       <c r="B221" s="6" t="s">
-        <v>550</v>
+        <v>584</v>
       </c>
       <c r="C221" s="7" t="s">
-        <v>286</v>
+        <v>22</v>
       </c>
       <c r="D221" s="7" t="s">
-        <v>551</v>
+        <v>585</v>
       </c>
       <c r="E221" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>280</v>
+        <v>52</v>
       </c>
       <c r="H221" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I221" s="7" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="J221" s="10">
-        <v>13254</v>
+        <v>190</v>
       </c>
       <c r="L221" s="7">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="N221" s="10">
-        <v>11928.6</v>
+        <v>190</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="5" t="s">
-        <v>552</v>
+        <v>586</v>
       </c>
       <c r="B222" s="6" t="s">
-        <v>553</v>
+        <v>586</v>
       </c>
       <c r="C222" s="7" t="s">
-        <v>286</v>
+        <v>14</v>
       </c>
       <c r="D222" s="7" t="s">
-        <v>554</v>
+        <v>587</v>
       </c>
       <c r="E222" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>280</v>
+        <v>52</v>
       </c>
       <c r="H222" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I222" s="7" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="J222" s="10">
-        <v>13254</v>
+        <v>26100</v>
       </c>
       <c r="L222" s="7">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="N222" s="10">
-        <v>11928.6</v>
+        <v>26100</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="5" t="s">
-        <v>555</v>
+        <v>588</v>
       </c>
       <c r="B223" s="6" t="s">
-        <v>556</v>
+        <v>588</v>
       </c>
       <c r="C223" s="7" t="s">
-        <v>286</v>
+        <v>14</v>
       </c>
       <c r="D223" s="7" t="s">
-        <v>557</v>
+        <v>589</v>
       </c>
       <c r="E223" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>280</v>
+        <v>52</v>
       </c>
       <c r="H223" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I223" s="7" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="J223" s="10">
-        <v>8600</v>
+        <v>8700</v>
       </c>
       <c r="L223" s="7">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="N223" s="10">
-        <v>7740</v>
+        <v>8700</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="5" t="s">
-        <v>558</v>
+        <v>590</v>
       </c>
       <c r="B224" s="6" t="s">
-        <v>559</v>
+        <v>590</v>
       </c>
       <c r="C224" s="7" t="s">
-        <v>286</v>
+        <v>14</v>
       </c>
       <c r="D224" s="7" t="s">
-        <v>560</v>
+        <v>591</v>
       </c>
       <c r="E224" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>280</v>
+        <v>52</v>
       </c>
       <c r="H224" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I224" s="7" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="J224" s="10">
-        <v>84822</v>
+        <v>4350</v>
       </c>
       <c r="L224" s="7">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="N224" s="10">
-        <v>76339.8</v>
+        <v>4350</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="5" t="s">
-        <v>561</v>
+        <v>592</v>
       </c>
       <c r="B225" s="6" t="s">
-        <v>562</v>
+        <v>592</v>
       </c>
       <c r="C225" s="7" t="s">
-        <v>286</v>
+        <v>14</v>
       </c>
       <c r="D225" s="7" t="s">
-        <v>563</v>
+        <v>593</v>
       </c>
       <c r="E225" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>280</v>
+        <v>52</v>
       </c>
       <c r="H225" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I225" s="7" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="J225" s="10">
-        <v>103282</v>
+        <v>10150</v>
       </c>
       <c r="L225" s="7">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="N225" s="10">
-        <v>92953.8</v>
+        <v>10150</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="5" t="s">
-        <v>564</v>
+        <v>594</v>
       </c>
       <c r="B226" s="6" t="s">
-        <v>565</v>
+        <v>594</v>
       </c>
       <c r="C226" s="7" t="s">
-        <v>286</v>
+        <v>14</v>
       </c>
       <c r="D226" s="7" t="s">
-        <v>566</v>
+        <v>595</v>
       </c>
       <c r="E226" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>280</v>
+        <v>52</v>
       </c>
       <c r="H226" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I226" s="7" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="J226" s="10">
-        <v>33134</v>
+        <v>1160</v>
       </c>
       <c r="L226" s="7">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="N226" s="10">
-        <v>29820.6</v>
+        <v>1160</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="5" t="s">
-        <v>567</v>
+        <v>596</v>
       </c>
       <c r="B227" s="6" t="s">
-        <v>568</v>
+        <v>596</v>
       </c>
       <c r="C227" s="7" t="s">
-        <v>286</v>
+        <v>14</v>
       </c>
       <c r="D227" s="7" t="s">
-        <v>569</v>
+        <v>597</v>
       </c>
       <c r="E227" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>280</v>
+        <v>52</v>
       </c>
       <c r="H227" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I227" s="7" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="J227" s="10">
-        <v>18934</v>
+        <v>580</v>
       </c>
       <c r="L227" s="7">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="N227" s="10">
-        <v>17040.6</v>
+        <v>580</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="5" t="s">
-        <v>570</v>
+        <v>598</v>
       </c>
       <c r="B228" s="6" t="s">
-        <v>571</v>
+        <v>598</v>
       </c>
       <c r="C228" s="7" t="s">
-        <v>286</v>
+        <v>14</v>
       </c>
       <c r="D228" s="7" t="s">
-        <v>572</v>
+        <v>599</v>
       </c>
       <c r="E228" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>280</v>
+        <v>52</v>
       </c>
       <c r="H228" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I228" s="7" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="J228" s="10">
-        <v>13254</v>
+        <v>290</v>
       </c>
       <c r="L228" s="7">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="N228" s="10">
-        <v>11928.6</v>
+        <v>290</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="5" t="s">
-        <v>573</v>
+        <v>600</v>
       </c>
       <c r="B229" s="6" t="s">
-        <v>574</v>
+        <v>600</v>
       </c>
       <c r="C229" s="7" t="s">
-        <v>286</v>
+        <v>14</v>
       </c>
       <c r="D229" s="7" t="s">
-        <v>575</v>
+        <v>601</v>
       </c>
       <c r="E229" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>280</v>
+        <v>52</v>
       </c>
       <c r="H229" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I229" s="7" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="J229" s="10">
-        <v>13254</v>
+        <v>20000</v>
       </c>
       <c r="L229" s="7">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="N229" s="10">
-        <v>11928.6</v>
+        <v>20000</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="5" t="s">
-        <v>576</v>
+        <v>602</v>
       </c>
       <c r="B230" s="6" t="s">
-        <v>577</v>
+        <v>602</v>
       </c>
       <c r="C230" s="7" t="s">
-        <v>286</v>
+        <v>14</v>
       </c>
       <c r="D230" s="7" t="s">
-        <v>578</v>
+        <v>603</v>
       </c>
       <c r="E230" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>280</v>
+        <v>52</v>
       </c>
       <c r="H230" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I230" s="7" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="J230" s="10">
-        <v>13254</v>
+        <v>1160</v>
       </c>
       <c r="L230" s="7">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="N230" s="10">
-        <v>11928.6</v>
+        <v>1160</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="5" t="s">
-        <v>579</v>
+        <v>604</v>
       </c>
       <c r="B231" s="6" t="s">
-        <v>580</v>
+        <v>604</v>
       </c>
       <c r="C231" s="7" t="s">
-        <v>286</v>
+        <v>14</v>
       </c>
       <c r="D231" s="7" t="s">
-        <v>581</v>
+        <v>605</v>
       </c>
       <c r="E231" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>280</v>
+        <v>52</v>
       </c>
       <c r="H231" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I231" s="7" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="J231" s="10">
-        <v>710</v>
+        <v>34800</v>
       </c>
       <c r="L231" s="7">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="N231" s="10">
-        <v>639</v>
+        <v>34800</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="5" t="s">
-        <v>582</v>
+        <v>606</v>
       </c>
       <c r="B232" s="6" t="s">
-        <v>583</v>
+        <v>606</v>
       </c>
       <c r="C232" s="7" t="s">
-        <v>286</v>
+        <v>14</v>
       </c>
       <c r="D232" s="7" t="s">
-        <v>584</v>
+        <v>607</v>
       </c>
       <c r="E232" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>280</v>
+        <v>52</v>
       </c>
       <c r="H232" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I232" s="7" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="J232" s="10">
-        <v>18934</v>
+        <v>1160</v>
       </c>
       <c r="L232" s="7">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="N232" s="10">
-        <v>17040.6</v>
+        <v>1160</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="5" t="s">
-        <v>585</v>
+        <v>608</v>
       </c>
       <c r="B233" s="6" t="s">
-        <v>586</v>
+        <v>608</v>
       </c>
       <c r="C233" s="7" t="s">
-        <v>286</v>
+        <v>14</v>
       </c>
       <c r="D233" s="7" t="s">
-        <v>587</v>
+        <v>609</v>
       </c>
       <c r="E233" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>280</v>
+        <v>52</v>
       </c>
       <c r="H233" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I233" s="7" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="J233" s="10">
-        <v>13254</v>
+        <v>5800</v>
       </c>
       <c r="L233" s="7">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="N233" s="10">
-        <v>11928.6</v>
+        <v>5800</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="5" t="s">
-        <v>588</v>
+        <v>610</v>
       </c>
       <c r="B234" s="6" t="s">
-        <v>589</v>
+        <v>610</v>
       </c>
       <c r="C234" s="7" t="s">
-        <v>286</v>
+        <v>14</v>
       </c>
       <c r="D234" s="7" t="s">
-        <v>590</v>
+        <v>611</v>
       </c>
       <c r="E234" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>280</v>
+        <v>52</v>
       </c>
       <c r="H234" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I234" s="7" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="J234" s="10">
-        <v>84822</v>
+        <v>4640</v>
       </c>
       <c r="L234" s="7">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="N234" s="10">
-        <v>76339.8</v>
+        <v>4640</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="5" t="s">
-        <v>591</v>
+        <v>612</v>
       </c>
       <c r="B235" s="6" t="s">
-        <v>592</v>
+        <v>612</v>
       </c>
       <c r="C235" s="7" t="s">
-        <v>286</v>
+        <v>14</v>
       </c>
       <c r="D235" s="7" t="s">
-        <v>593</v>
+        <v>613</v>
       </c>
       <c r="E235" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>280</v>
+        <v>52</v>
       </c>
       <c r="H235" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I235" s="7" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="J235" s="10">
-        <v>13254</v>
+        <v>2320</v>
       </c>
       <c r="L235" s="7">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="N235" s="10">
-        <v>11928.6</v>
+        <v>2320</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="5" t="s">
-        <v>594</v>
+        <v>614</v>
       </c>
       <c r="B236" s="6" t="s">
-        <v>595</v>
+        <v>614</v>
       </c>
       <c r="C236" s="7" t="s">
-        <v>286</v>
+        <v>14</v>
       </c>
       <c r="D236" s="7" t="s">
-        <v>596</v>
+        <v>615</v>
       </c>
       <c r="E236" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>280</v>
+        <v>52</v>
       </c>
       <c r="H236" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I236" s="7" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="J236" s="10">
-        <v>24614</v>
+        <v>1160</v>
       </c>
       <c r="L236" s="7">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="N236" s="10">
-        <v>22152.6</v>
+        <v>1160</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="5" t="s">
-        <v>597</v>
+        <v>616</v>
       </c>
       <c r="B237" s="6" t="s">
-        <v>598</v>
+        <v>616</v>
       </c>
       <c r="C237" s="7" t="s">
-        <v>286</v>
+        <v>22</v>
       </c>
       <c r="D237" s="7" t="s">
-        <v>599</v>
+        <v>617</v>
       </c>
       <c r="E237" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>280</v>
+        <v>52</v>
       </c>
       <c r="H237" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I237" s="7" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="J237" s="10">
-        <v>28400</v>
+        <v>6960</v>
       </c>
       <c r="L237" s="7">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="N237" s="10">
-        <v>25560</v>
+        <v>6960</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="5" t="s">
-        <v>600</v>
+        <v>618</v>
       </c>
       <c r="B238" s="6" t="s">
-        <v>601</v>
+        <v>618</v>
       </c>
       <c r="C238" s="7" t="s">
-        <v>282</v>
+        <v>22</v>
       </c>
       <c r="D238" s="7" t="s">
-        <v>602</v>
+        <v>619</v>
       </c>
       <c r="E238" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>280</v>
+        <v>52</v>
       </c>
       <c r="H238" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I238" s="7" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="J238" s="10">
-        <v>5000</v>
+        <v>4500</v>
       </c>
       <c r="L238" s="7">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="N238" s="10">
         <v>4500</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="5" t="s">
-        <v>603</v>
+        <v>620</v>
       </c>
       <c r="B239" s="6" t="s">
-        <v>604</v>
+        <v>620</v>
       </c>
       <c r="C239" s="7" t="s">
-        <v>286</v>
+        <v>22</v>
       </c>
       <c r="D239" s="7" t="s">
-        <v>605</v>
+        <v>621</v>
       </c>
       <c r="E239" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>280</v>
+        <v>52</v>
       </c>
       <c r="H239" s="7" t="s">
-        <v>606</v>
+        <v>28</v>
       </c>
       <c r="I239" s="7" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="J239" s="10">
-        <v>81750</v>
+        <v>4350</v>
       </c>
       <c r="L239" s="7">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="N239" s="10">
-        <v>73575</v>
+        <v>4350</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="5" t="s">
-        <v>607</v>
+        <v>622</v>
       </c>
       <c r="B240" s="6" t="s">
-        <v>608</v>
+        <v>622</v>
       </c>
       <c r="C240" s="7" t="s">
-        <v>272</v>
+        <v>22</v>
       </c>
       <c r="D240" s="7" t="s">
-        <v>609</v>
+        <v>623</v>
       </c>
       <c r="E240" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>280</v>
+        <v>52</v>
       </c>
       <c r="H240" s="7" t="s">
-        <v>610</v>
+        <v>28</v>
       </c>
       <c r="I240" s="7" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="J240" s="10">
-        <v>48</v>
+        <v>19575</v>
       </c>
       <c r="L240" s="7">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="N240" s="10">
-        <v>43.2</v>
+        <v>19575</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="5" t="s">
-        <v>611</v>
+        <v>624</v>
       </c>
       <c r="B241" s="6" t="s">
-        <v>612</v>
+        <v>624</v>
       </c>
       <c r="C241" s="7" t="s">
-        <v>272</v>
+        <v>26</v>
       </c>
       <c r="D241" s="7" t="s">
-        <v>613</v>
+        <v>625</v>
       </c>
       <c r="E241" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>280</v>
+        <v>52</v>
       </c>
       <c r="H241" s="7" t="s">
-        <v>610</v>
+        <v>28</v>
       </c>
       <c r="I241" s="7" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="J241" s="10">
-        <v>225</v>
+        <v>1160</v>
       </c>
       <c r="L241" s="7">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="N241" s="10">
-        <v>202.5</v>
+        <v>1160</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="5" t="s">
-        <v>614</v>
+        <v>626</v>
       </c>
       <c r="B242" s="6" t="s">
-        <v>612</v>
+        <v>627</v>
       </c>
       <c r="C242" s="7" t="s">
-        <v>272</v>
+        <v>94</v>
       </c>
       <c r="D242" s="7" t="s">
-        <v>615</v>
+        <v>628</v>
       </c>
       <c r="E242" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>280</v>
+        <v>52</v>
       </c>
       <c r="H242" s="7" t="s">
-        <v>610</v>
+        <v>28</v>
       </c>
       <c r="I242" s="7" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="J242" s="10">
-        <v>225</v>
+        <v>1160</v>
       </c>
       <c r="L242" s="7">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="N242" s="10">
-        <v>202.5</v>
+        <v>1160</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="5" t="s">
-        <v>616</v>
+        <v>629</v>
       </c>
       <c r="B243" s="6" t="s">
-        <v>617</v>
+        <v>629</v>
       </c>
       <c r="C243" s="7" t="s">
-        <v>272</v>
+        <v>26</v>
       </c>
       <c r="D243" s="7" t="s">
-        <v>618</v>
+        <v>630</v>
       </c>
       <c r="E243" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>280</v>
+        <v>52</v>
       </c>
       <c r="H243" s="7" t="s">
-        <v>610</v>
+        <v>28</v>
       </c>
       <c r="I243" s="7" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="J243" s="10">
-        <v>71</v>
+        <v>1160</v>
       </c>
       <c r="L243" s="7">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="N243" s="10">
-        <v>63.9</v>
+        <v>1160</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="5" t="s">
-        <v>619</v>
+        <v>49</v>
       </c>
       <c r="B244" s="6" t="s">
-        <v>620</v>
+        <v>49</v>
       </c>
       <c r="C244" s="7" t="s">
-        <v>272</v>
+        <v>22</v>
       </c>
       <c r="D244" s="7" t="s">
-        <v>621</v>
+        <v>631</v>
       </c>
       <c r="E244" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>280</v>
+        <v>52</v>
       </c>
       <c r="H244" s="7" t="s">
-        <v>610</v>
+        <v>28</v>
       </c>
       <c r="I244" s="7" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="J244" s="10">
-        <v>190</v>
+        <v>14800</v>
       </c>
       <c r="L244" s="7">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="N244" s="10">
-        <v>171</v>
+        <v>14800</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="5" t="s">
-        <v>622</v>
+        <v>632</v>
       </c>
       <c r="B245" s="6" t="s">
-        <v>620</v>
+        <v>632</v>
       </c>
       <c r="C245" s="7" t="s">
-        <v>272</v>
+        <v>26</v>
       </c>
       <c r="D245" s="7" t="s">
-        <v>623</v>
+        <v>633</v>
       </c>
       <c r="E245" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>280</v>
+        <v>52</v>
       </c>
       <c r="H245" s="7" t="s">
-        <v>610</v>
+        <v>28</v>
       </c>
       <c r="I245" s="7" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="J245" s="10">
-        <v>190</v>
+        <v>2000</v>
       </c>
       <c r="L245" s="7">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="N245" s="10">
-        <v>171</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="5" t="s">
-        <v>624</v>
+        <v>634</v>
       </c>
       <c r="B246" s="6" t="s">
-        <v>625</v>
+        <v>635</v>
       </c>
       <c r="C246" s="7" t="s">
-        <v>272</v>
+        <v>26</v>
       </c>
       <c r="D246" s="7" t="s">
-        <v>626</v>
+        <v>636</v>
       </c>
       <c r="E246" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G246" s="9" t="s">
-        <v>280</v>
+        <v>17</v>
       </c>
       <c r="H246" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I246" s="7" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="J246" s="10">
-        <v>56800</v>
+        <v>17040</v>
       </c>
       <c r="L246" s="7">
         <v>10</v>
       </c>
       <c r="N246" s="10">
-        <v>51120</v>
+        <v>15336</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="5" t="s">
-        <v>627</v>
+        <v>32</v>
       </c>
       <c r="B247" s="6" t="s">
-        <v>628</v>
+        <v>33</v>
       </c>
       <c r="C247" s="7" t="s">
-        <v>272</v>
+        <v>26</v>
       </c>
       <c r="D247" s="7" t="s">
-        <v>629</v>
+        <v>637</v>
       </c>
       <c r="E247" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G247" s="9" t="s">
-        <v>280</v>
+        <v>17</v>
       </c>
       <c r="H247" s="7" t="s">
-        <v>610</v>
+        <v>28</v>
       </c>
       <c r="I247" s="7" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="J247" s="10">
-        <v>48</v>
+        <v>24614</v>
       </c>
       <c r="L247" s="7">
         <v>10</v>
       </c>
       <c r="N247" s="10">
-        <v>43.2</v>
+        <v>22152.6</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="5" t="s">
-        <v>630</v>
+        <v>20</v>
       </c>
       <c r="B248" s="6" t="s">
-        <v>631</v>
+        <v>638</v>
       </c>
       <c r="C248" s="7" t="s">
-        <v>272</v>
+        <v>22</v>
       </c>
       <c r="D248" s="7" t="s">
-        <v>632</v>
+        <v>639</v>
       </c>
       <c r="E248" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G248" s="9" t="s">
-        <v>280</v>
+        <v>17</v>
       </c>
       <c r="H248" s="7" t="s">
-        <v>610</v>
+        <v>18</v>
       </c>
       <c r="I248" s="7" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="J248" s="10">
-        <v>48</v>
+        <v>250</v>
       </c>
       <c r="L248" s="7">
         <v>10</v>
       </c>
       <c r="N248" s="10">
-        <v>43.2</v>
+        <v>225</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="5" t="s">
-        <v>633</v>
+        <v>24</v>
       </c>
       <c r="B249" s="6" t="s">
-        <v>634</v>
+        <v>25</v>
       </c>
       <c r="C249" s="7" t="s">
-        <v>272</v>
+        <v>26</v>
       </c>
       <c r="D249" s="7" t="s">
-        <v>635</v>
+        <v>640</v>
       </c>
       <c r="E249" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>280</v>
+        <v>35</v>
+      </c>
+      <c r="F249" s="8" t="s">
+        <v>36</v>
       </c>
       <c r="H249" s="7" t="s">
-        <v>636</v>
+        <v>28</v>
       </c>
       <c r="I249" s="7" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="J249" s="10">
-        <v>341</v>
+        <v>40000</v>
       </c>
       <c r="L249" s="7">
         <v>10</v>
       </c>
       <c r="N249" s="10">
-        <v>306.9</v>
+        <v>36000</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="5" t="s">
-        <v>637</v>
+        <v>641</v>
       </c>
       <c r="B250" s="6" t="s">
-        <v>634</v>
+        <v>642</v>
       </c>
       <c r="C250" s="7" t="s">
-        <v>272</v>
+        <v>14</v>
       </c>
       <c r="D250" s="7" t="s">
-        <v>638</v>
+        <v>643</v>
       </c>
       <c r="E250" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>280</v>
+        <v>52</v>
       </c>
       <c r="H250" s="7" t="s">
-        <v>639</v>
+        <v>28</v>
       </c>
       <c r="I250" s="7" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="J250" s="10">
-        <v>399</v>
+        <v>2320</v>
       </c>
       <c r="L250" s="7">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="N250" s="10">
-        <v>359.1</v>
+        <v>2320</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="5" t="s">
-        <v>640</v>
+        <v>644</v>
       </c>
       <c r="B251" s="6" t="s">
-        <v>641</v>
+        <v>645</v>
       </c>
       <c r="C251" s="7" t="s">
-        <v>278</v>
+        <v>26</v>
       </c>
       <c r="D251" s="7" t="s">
-        <v>642</v>
+        <v>646</v>
       </c>
       <c r="E251" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>280</v>
+        <v>52</v>
       </c>
       <c r="H251" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I251" s="7" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="J251" s="10">
-        <v>17040</v>
+        <v>1160</v>
       </c>
       <c r="L251" s="7">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="N251" s="10">
-        <v>15336</v>
+        <v>1160</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="5" t="s">
-        <v>643</v>
+        <v>647</v>
       </c>
       <c r="B252" s="6" t="s">
-        <v>644</v>
+        <v>648</v>
       </c>
       <c r="C252" s="7" t="s">
-        <v>278</v>
+        <v>14</v>
       </c>
       <c r="D252" s="7" t="s">
-        <v>645</v>
+        <v>649</v>
       </c>
       <c r="E252" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>280</v>
+        <v>52</v>
       </c>
       <c r="H252" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I252" s="7" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="J252" s="10">
-        <v>3314</v>
+        <v>29000</v>
       </c>
       <c r="L252" s="7">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="N252" s="10">
-        <v>2982.6</v>
+        <v>29000</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="5" t="s">
-        <v>646</v>
+        <v>531</v>
       </c>
       <c r="B253" s="6" t="s">
-        <v>647</v>
+        <v>650</v>
       </c>
       <c r="C253" s="7" t="s">
-        <v>278</v>
+        <v>26</v>
       </c>
       <c r="D253" s="7" t="s">
-        <v>648</v>
+        <v>651</v>
       </c>
       <c r="E253" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>280</v>
+        <v>52</v>
       </c>
       <c r="H253" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I253" s="7" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="J253" s="10">
-        <v>3314</v>
+        <v>1160</v>
       </c>
       <c r="L253" s="7">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="N253" s="10">
-        <v>2982.6</v>
+        <v>1160</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="5" t="s">
-        <v>649</v>
+        <v>652</v>
       </c>
       <c r="B254" s="6" t="s">
-        <v>650</v>
+        <v>653</v>
       </c>
       <c r="C254" s="7" t="s">
-        <v>278</v>
+        <v>26</v>
       </c>
       <c r="D254" s="7" t="s">
-        <v>651</v>
+        <v>654</v>
       </c>
       <c r="E254" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>280</v>
+        <v>52</v>
       </c>
       <c r="H254" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I254" s="7" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="J254" s="10">
-        <v>2840</v>
+        <v>290</v>
       </c>
       <c r="L254" s="7">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="N254" s="10">
-        <v>2556</v>
+        <v>290</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="5" t="s">
-        <v>652</v>
+        <v>655</v>
       </c>
       <c r="B255" s="6" t="s">
-        <v>653</v>
+        <v>656</v>
       </c>
       <c r="C255" s="7" t="s">
-        <v>278</v>
+        <v>26</v>
       </c>
       <c r="D255" s="7" t="s">
-        <v>654</v>
+        <v>657</v>
       </c>
       <c r="E255" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>280</v>
+        <v>52</v>
       </c>
       <c r="H255" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I255" s="7" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="J255" s="10">
-        <v>14200</v>
+        <v>3480</v>
       </c>
       <c r="L255" s="7">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="N255" s="10">
-        <v>12780</v>
+        <v>3480</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="5" t="s">
-        <v>655</v>
+        <v>540</v>
       </c>
       <c r="B256" s="6" t="s">
-        <v>656</v>
+        <v>658</v>
       </c>
       <c r="C256" s="7" t="s">
-        <v>278</v>
+        <v>94</v>
       </c>
       <c r="D256" s="7" t="s">
-        <v>657</v>
+        <v>659</v>
       </c>
       <c r="E256" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>280</v>
+        <v>52</v>
       </c>
       <c r="H256" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I256" s="7" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="J256" s="10">
-        <v>3314</v>
+        <v>4350</v>
       </c>
       <c r="L256" s="7">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="N256" s="10">
-        <v>2982.6</v>
+        <v>4350</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="5" t="s">
-        <v>658</v>
+        <v>538</v>
       </c>
       <c r="B257" s="6" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
       <c r="C257" s="7" t="s">
-        <v>278</v>
+        <v>94</v>
       </c>
       <c r="D257" s="7" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
       <c r="E257" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>280</v>
+        <v>52</v>
       </c>
       <c r="H257" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I257" s="7" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="J257" s="10">
-        <v>14200</v>
+        <v>6670</v>
       </c>
       <c r="L257" s="7">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="N257" s="10">
-        <v>12780</v>
+        <v>6670</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="5" t="s">
-        <v>661</v>
+        <v>542</v>
       </c>
       <c r="B258" s="6" t="s">
         <v>662</v>
       </c>
       <c r="C258" s="7" t="s">
-        <v>278</v>
+        <v>94</v>
       </c>
       <c r="D258" s="7" t="s">
         <v>663</v>
       </c>
       <c r="E258" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>280</v>
+        <v>52</v>
       </c>
       <c r="H258" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I258" s="7" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="J258" s="10">
-        <v>3314</v>
+        <v>13050</v>
       </c>
       <c r="L258" s="7">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="N258" s="10">
-        <v>2982.6</v>
+        <v>13050</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="5" t="s">
+        <v>544</v>
+      </c>
+      <c r="B259" s="6" t="s">
         <v>664</v>
       </c>
-      <c r="B259" s="6" t="s">
+      <c r="C259" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="D259" s="7" t="s">
         <v>665</v>
       </c>
-      <c r="C259" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E259" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>280</v>
+        <v>52</v>
       </c>
       <c r="H259" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I259" s="7" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="J259" s="10">
-        <v>3314</v>
+        <v>4350</v>
       </c>
       <c r="L259" s="7">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="N259" s="10">
-        <v>2982.6</v>
+        <v>4350</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="5" t="s">
-        <v>667</v>
+        <v>666</v>
       </c>
       <c r="B260" s="6" t="s">
         <v>667</v>
       </c>
       <c r="C260" s="7" t="s">
-        <v>278</v>
+        <v>94</v>
       </c>
       <c r="D260" s="7" t="s">
         <v>668</v>
       </c>
       <c r="E260" s="7" t="s">
-        <v>33</v>
+        <v>52</v>
       </c>
       <c r="H260" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I260" s="7" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="J260" s="10">
         <v>1160</v>
       </c>
       <c r="L260" s="7">
         <v>0</v>
       </c>
       <c r="N260" s="10">
         <v>1160</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="5" t="s">
-        <v>669</v>
+        <v>546</v>
       </c>
       <c r="B261" s="6" t="s">
         <v>669</v>
       </c>
       <c r="C261" s="7" t="s">
-        <v>278</v>
+        <v>26</v>
       </c>
       <c r="D261" s="7" t="s">
         <v>670</v>
       </c>
       <c r="E261" s="7" t="s">
-        <v>33</v>
+        <v>52</v>
       </c>
       <c r="H261" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I261" s="7" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="J261" s="10">
-        <v>1160</v>
+        <v>2320</v>
       </c>
       <c r="L261" s="7">
         <v>0</v>
       </c>
       <c r="N261" s="10">
-        <v>1160</v>
+        <v>2320</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="5" t="s">
-        <v>671</v>
+        <v>550</v>
       </c>
       <c r="B262" s="6" t="s">
         <v>671</v>
       </c>
       <c r="C262" s="7" t="s">
-        <v>286</v>
+        <v>26</v>
       </c>
       <c r="D262" s="7" t="s">
         <v>672</v>
       </c>
       <c r="E262" s="7" t="s">
-        <v>33</v>
+        <v>52</v>
       </c>
       <c r="H262" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I262" s="7" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="J262" s="10">
-        <v>2000</v>
+        <v>53360</v>
       </c>
       <c r="L262" s="7">
         <v>0</v>
       </c>
       <c r="N262" s="10">
-        <v>2000</v>
+        <v>53360</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="5" t="s">
+        <v>554</v>
+      </c>
+      <c r="B263" s="6" t="s">
         <v>673</v>
       </c>
-      <c r="B263" s="6" t="s">
+      <c r="C263" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="D263" s="7" t="s">
         <v>674</v>
       </c>
-      <c r="C263" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E263" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>280</v>
+        <v>52</v>
       </c>
       <c r="H263" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I263" s="7" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="J263" s="10">
-        <v>14200</v>
+        <v>5800</v>
       </c>
       <c r="L263" s="7">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="N263" s="10">
-        <v>12780</v>
+        <v>5800</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="5" t="s">
+        <v>558</v>
+      </c>
+      <c r="B264" s="6" t="s">
+        <v>675</v>
+      </c>
+      <c r="C264" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="D264" s="7" t="s">
         <v>676</v>
       </c>
-      <c r="B264" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E264" s="7" t="s">
-        <v>33</v>
+        <v>52</v>
       </c>
       <c r="H264" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I264" s="7" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="J264" s="10">
-        <v>5800</v>
+        <v>4350</v>
       </c>
       <c r="L264" s="7">
         <v>0</v>
       </c>
       <c r="N264" s="10">
-        <v>5800</v>
+        <v>4350</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="5" t="s">
+        <v>556</v>
+      </c>
+      <c r="B265" s="6" t="s">
+        <v>677</v>
+      </c>
+      <c r="C265" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="D265" s="7" t="s">
         <v>678</v>
       </c>
-      <c r="B265" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E265" s="7" t="s">
-        <v>33</v>
+        <v>52</v>
       </c>
       <c r="H265" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I265" s="7" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="J265" s="10">
-        <v>2320</v>
+        <v>8700</v>
       </c>
       <c r="L265" s="7">
         <v>0</v>
       </c>
       <c r="N265" s="10">
-        <v>2320</v>
+        <v>8700</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="5" t="s">
+        <v>560</v>
+      </c>
+      <c r="B266" s="6" t="s">
+        <v>679</v>
+      </c>
+      <c r="C266" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="D266" s="7" t="s">
         <v>680</v>
       </c>
-      <c r="B266" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E266" s="7" t="s">
-        <v>33</v>
+        <v>52</v>
       </c>
       <c r="H266" s="7" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I266" s="7" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="J266" s="10">
-        <v>25230</v>
+        <v>21750</v>
       </c>
       <c r="L266" s="7">
         <v>0</v>
       </c>
       <c r="N266" s="10">
+        <v>21750</v>
+      </c>
+    </row>
+    <row r="267">
+      <c r="A267" s="5" t="s">
+        <v>572</v>
+      </c>
+      <c r="B267" s="6" t="s">
+        <v>681</v>
+      </c>
+      <c r="C267" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="D267" s="7" t="s">
+        <v>682</v>
+      </c>
+      <c r="E267" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H267" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I267" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J267" s="10">
+        <v>8700</v>
+      </c>
+      <c r="L267" s="7">
+        <v>0</v>
+      </c>
+      <c r="N267" s="10">
+        <v>8700</v>
+      </c>
+    </row>
+    <row r="268">
+      <c r="A268" s="5" t="s">
+        <v>570</v>
+      </c>
+      <c r="B268" s="6" t="s">
+        <v>683</v>
+      </c>
+      <c r="C268" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="D268" s="7" t="s">
+        <v>684</v>
+      </c>
+      <c r="E268" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H268" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I268" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J268" s="10">
+        <v>2320</v>
+      </c>
+      <c r="L268" s="7">
+        <v>0</v>
+      </c>
+      <c r="N268" s="10">
+        <v>2320</v>
+      </c>
+    </row>
+    <row r="269">
+      <c r="A269" s="5" t="s">
+        <v>576</v>
+      </c>
+      <c r="B269" s="6" t="s">
+        <v>685</v>
+      </c>
+      <c r="C269" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="D269" s="7" t="s">
+        <v>686</v>
+      </c>
+      <c r="E269" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H269" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I269" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J269" s="10">
+        <v>4350</v>
+      </c>
+      <c r="L269" s="7">
+        <v>0</v>
+      </c>
+      <c r="N269" s="10">
+        <v>4350</v>
+      </c>
+    </row>
+    <row r="270">
+      <c r="A270" s="5" t="s">
+        <v>574</v>
+      </c>
+      <c r="B270" s="6" t="s">
+        <v>687</v>
+      </c>
+      <c r="C270" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="D270" s="7" t="s">
+        <v>688</v>
+      </c>
+      <c r="E270" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H270" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I270" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J270" s="10">
+        <v>8700</v>
+      </c>
+      <c r="L270" s="7">
+        <v>0</v>
+      </c>
+      <c r="N270" s="10">
+        <v>8700</v>
+      </c>
+    </row>
+    <row r="271">
+      <c r="A271" s="5" t="s">
+        <v>578</v>
+      </c>
+      <c r="B271" s="6" t="s">
+        <v>689</v>
+      </c>
+      <c r="C271" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="D271" s="7" t="s">
+        <v>690</v>
+      </c>
+      <c r="E271" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H271" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I271" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J271" s="10">
+        <v>17400</v>
+      </c>
+      <c r="L271" s="7">
+        <v>0</v>
+      </c>
+      <c r="N271" s="10">
+        <v>17400</v>
+      </c>
+    </row>
+    <row r="272">
+      <c r="A272" s="5" t="s">
+        <v>580</v>
+      </c>
+      <c r="B272" s="6" t="s">
+        <v>691</v>
+      </c>
+      <c r="C272" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="D272" s="7" t="s">
+        <v>692</v>
+      </c>
+      <c r="E272" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H272" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I272" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J272" s="10">
+        <v>4350</v>
+      </c>
+      <c r="L272" s="7">
+        <v>0</v>
+      </c>
+      <c r="N272" s="10">
+        <v>4350</v>
+      </c>
+    </row>
+    <row r="273">
+      <c r="A273" s="5" t="s">
+        <v>693</v>
+      </c>
+      <c r="B273" s="6" t="s">
+        <v>694</v>
+      </c>
+      <c r="C273" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="D273" s="7" t="s">
+        <v>695</v>
+      </c>
+      <c r="E273" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H273" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I273" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J273" s="10">
+        <v>2320</v>
+      </c>
+      <c r="L273" s="7">
+        <v>0</v>
+      </c>
+      <c r="N273" s="10">
+        <v>2320</v>
+      </c>
+    </row>
+    <row r="274">
+      <c r="A274" s="5" t="s">
+        <v>466</v>
+      </c>
+      <c r="B274" s="6" t="s">
+        <v>696</v>
+      </c>
+      <c r="C274" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="D274" s="7" t="s">
+        <v>697</v>
+      </c>
+      <c r="E274" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H274" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I274" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J274" s="10">
+        <v>4000</v>
+      </c>
+      <c r="L274" s="7">
+        <v>0</v>
+      </c>
+      <c r="N274" s="10">
+        <v>4000</v>
+      </c>
+    </row>
+    <row r="275">
+      <c r="A275" s="5" t="s">
+        <v>698</v>
+      </c>
+      <c r="B275" s="6" t="s">
+        <v>699</v>
+      </c>
+      <c r="C275" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="D275" s="7" t="s">
+        <v>700</v>
+      </c>
+      <c r="E275" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H275" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I275" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J275" s="10">
+        <v>2320</v>
+      </c>
+      <c r="L275" s="7">
+        <v>0</v>
+      </c>
+      <c r="N275" s="10">
+        <v>2320</v>
+      </c>
+    </row>
+    <row r="276">
+      <c r="A276" s="5" t="s">
+        <v>701</v>
+      </c>
+      <c r="B276" s="6" t="s">
+        <v>702</v>
+      </c>
+      <c r="C276" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="D276" s="7" t="s">
+        <v>703</v>
+      </c>
+      <c r="E276" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H276" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I276" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J276" s="10">
+        <v>8700</v>
+      </c>
+      <c r="L276" s="7">
+        <v>0</v>
+      </c>
+      <c r="N276" s="10">
+        <v>8700</v>
+      </c>
+    </row>
+    <row r="277">
+      <c r="A277" s="5" t="s">
+        <v>704</v>
+      </c>
+      <c r="B277" s="6" t="s">
+        <v>705</v>
+      </c>
+      <c r="C277" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="D277" s="7" t="s">
+        <v>706</v>
+      </c>
+      <c r="E277" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H277" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I277" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J277" s="10">
+        <v>580</v>
+      </c>
+      <c r="L277" s="7">
+        <v>0</v>
+      </c>
+      <c r="N277" s="10">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="278">
+      <c r="A278" s="5" t="s">
+        <v>470</v>
+      </c>
+      <c r="B278" s="6" t="s">
+        <v>707</v>
+      </c>
+      <c r="C278" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="D278" s="7" t="s">
+        <v>708</v>
+      </c>
+      <c r="E278" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H278" s="7" t="s">
+        <v>472</v>
+      </c>
+      <c r="I278" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J278" s="10">
+        <v>160</v>
+      </c>
+      <c r="L278" s="7">
+        <v>0</v>
+      </c>
+      <c r="N278" s="10">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="279">
+      <c r="A279" s="5" t="s">
+        <v>709</v>
+      </c>
+      <c r="B279" s="6" t="s">
+        <v>710</v>
+      </c>
+      <c r="C279" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="D279" s="7" t="s">
+        <v>711</v>
+      </c>
+      <c r="E279" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H279" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I279" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J279" s="10">
+        <v>1160</v>
+      </c>
+      <c r="L279" s="7">
+        <v>0</v>
+      </c>
+      <c r="N279" s="10">
+        <v>1160</v>
+      </c>
+    </row>
+    <row r="280">
+      <c r="A280" s="5" t="s">
+        <v>712</v>
+      </c>
+      <c r="B280" s="6" t="s">
+        <v>713</v>
+      </c>
+      <c r="C280" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="D280" s="7" t="s">
+        <v>714</v>
+      </c>
+      <c r="E280" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H280" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I280" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J280" s="10">
+        <v>3480</v>
+      </c>
+      <c r="L280" s="7">
+        <v>0</v>
+      </c>
+      <c r="N280" s="10">
+        <v>3480</v>
+      </c>
+    </row>
+    <row r="281">
+      <c r="A281" s="5" t="s">
+        <v>715</v>
+      </c>
+      <c r="B281" s="6" t="s">
+        <v>716</v>
+      </c>
+      <c r="C281" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D281" s="7" t="s">
+        <v>717</v>
+      </c>
+      <c r="E281" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H281" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I281" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J281" s="10">
+        <v>2320</v>
+      </c>
+      <c r="L281" s="7">
+        <v>0</v>
+      </c>
+      <c r="N281" s="10">
+        <v>2320</v>
+      </c>
+    </row>
+    <row r="282">
+      <c r="A282" s="5" t="s">
+        <v>718</v>
+      </c>
+      <c r="B282" s="6" t="s">
+        <v>719</v>
+      </c>
+      <c r="C282" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D282" s="7" t="s">
+        <v>720</v>
+      </c>
+      <c r="E282" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H282" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I282" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J282" s="10">
         <v>25230</v>
+      </c>
+      <c r="L282" s="7">
+        <v>0</v>
+      </c>
+      <c r="N282" s="10">
+        <v>25230</v>
+      </c>
+    </row>
+    <row r="283">
+      <c r="A283" s="5" t="s">
+        <v>721</v>
+      </c>
+      <c r="B283" s="6" t="s">
+        <v>722</v>
+      </c>
+      <c r="C283" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D283" s="7" t="s">
+        <v>723</v>
+      </c>
+      <c r="E283" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H283" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I283" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J283" s="10">
+        <v>31900</v>
+      </c>
+      <c r="L283" s="7">
+        <v>0</v>
+      </c>
+      <c r="N283" s="10">
+        <v>31900</v>
+      </c>
+    </row>
+    <row r="284">
+      <c r="A284" s="5" t="s">
+        <v>724</v>
+      </c>
+      <c r="B284" s="6" t="s">
+        <v>725</v>
+      </c>
+      <c r="C284" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D284" s="7" t="s">
+        <v>726</v>
+      </c>
+      <c r="E284" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H284" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I284" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J284" s="10">
+        <v>4560</v>
+      </c>
+      <c r="L284" s="7">
+        <v>0</v>
+      </c>
+      <c r="N284" s="10">
+        <v>4560</v>
+      </c>
+    </row>
+    <row r="285">
+      <c r="A285" s="5" t="s">
+        <v>727</v>
+      </c>
+      <c r="B285" s="6" t="s">
+        <v>728</v>
+      </c>
+      <c r="C285" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D285" s="7" t="s">
+        <v>729</v>
+      </c>
+      <c r="E285" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H285" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I285" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J285" s="10">
+        <v>4560</v>
+      </c>
+      <c r="L285" s="7">
+        <v>0</v>
+      </c>
+      <c r="N285" s="10">
+        <v>4560</v>
+      </c>
+    </row>
+    <row r="286">
+      <c r="A286" s="5" t="s">
+        <v>588</v>
+      </c>
+      <c r="B286" s="6" t="s">
+        <v>730</v>
+      </c>
+      <c r="C286" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D286" s="7" t="s">
+        <v>731</v>
+      </c>
+      <c r="E286" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H286" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I286" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J286" s="10">
+        <v>8700</v>
+      </c>
+      <c r="L286" s="7">
+        <v>0</v>
+      </c>
+      <c r="N286" s="10">
+        <v>8700</v>
+      </c>
+    </row>
+    <row r="287">
+      <c r="A287" s="5" t="s">
+        <v>590</v>
+      </c>
+      <c r="B287" s="6" t="s">
+        <v>732</v>
+      </c>
+      <c r="C287" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D287" s="7" t="s">
+        <v>733</v>
+      </c>
+      <c r="E287" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H287" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I287" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J287" s="10">
+        <v>4350</v>
+      </c>
+      <c r="L287" s="7">
+        <v>0</v>
+      </c>
+      <c r="N287" s="10">
+        <v>4350</v>
+      </c>
+    </row>
+    <row r="288">
+      <c r="A288" s="5" t="s">
+        <v>734</v>
+      </c>
+      <c r="B288" s="6" t="s">
+        <v>735</v>
+      </c>
+      <c r="C288" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D288" s="7" t="s">
+        <v>736</v>
+      </c>
+      <c r="E288" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H288" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I288" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J288" s="10">
+        <v>10150</v>
+      </c>
+      <c r="L288" s="7">
+        <v>0</v>
+      </c>
+      <c r="N288" s="10">
+        <v>10150</v>
+      </c>
+    </row>
+    <row r="289">
+      <c r="A289" s="5" t="s">
+        <v>737</v>
+      </c>
+      <c r="B289" s="6" t="s">
+        <v>738</v>
+      </c>
+      <c r="C289" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D289" s="7" t="s">
+        <v>739</v>
+      </c>
+      <c r="E289" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H289" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I289" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J289" s="10">
+        <v>4640</v>
+      </c>
+      <c r="L289" s="7">
+        <v>0</v>
+      </c>
+      <c r="N289" s="10">
+        <v>4640</v>
+      </c>
+    </row>
+    <row r="290">
+      <c r="A290" s="5" t="s">
+        <v>740</v>
+      </c>
+      <c r="B290" s="6" t="s">
+        <v>741</v>
+      </c>
+      <c r="C290" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D290" s="7" t="s">
+        <v>742</v>
+      </c>
+      <c r="E290" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H290" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I290" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J290" s="10">
+        <v>34800</v>
+      </c>
+      <c r="L290" s="7">
+        <v>0</v>
+      </c>
+      <c r="N290" s="10">
+        <v>34800</v>
+      </c>
+    </row>
+    <row r="291">
+      <c r="A291" s="5" t="s">
+        <v>586</v>
+      </c>
+      <c r="B291" s="6" t="s">
+        <v>743</v>
+      </c>
+      <c r="C291" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D291" s="7" t="s">
+        <v>744</v>
+      </c>
+      <c r="E291" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H291" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I291" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J291" s="10">
+        <v>26100</v>
+      </c>
+      <c r="L291" s="7">
+        <v>0</v>
+      </c>
+      <c r="N291" s="10">
+        <v>26100</v>
+      </c>
+    </row>
+    <row r="292">
+      <c r="A292" s="5" t="s">
+        <v>745</v>
+      </c>
+      <c r="B292" s="6" t="s">
+        <v>746</v>
+      </c>
+      <c r="C292" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D292" s="7" t="s">
+        <v>747</v>
+      </c>
+      <c r="E292" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H292" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I292" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J292" s="10">
+        <v>5800</v>
+      </c>
+      <c r="L292" s="7">
+        <v>0</v>
+      </c>
+      <c r="N292" s="10">
+        <v>5800</v>
+      </c>
+    </row>
+    <row r="293">
+      <c r="A293" s="5" t="s">
+        <v>748</v>
+      </c>
+      <c r="B293" s="6" t="s">
+        <v>749</v>
+      </c>
+      <c r="C293" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D293" s="7" t="s">
+        <v>750</v>
+      </c>
+      <c r="E293" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H293" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I293" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J293" s="10">
+        <v>5800</v>
+      </c>
+      <c r="L293" s="7">
+        <v>0</v>
+      </c>
+      <c r="N293" s="10">
+        <v>5800</v>
+      </c>
+    </row>
+    <row r="294">
+      <c r="A294" s="5" t="s">
+        <v>751</v>
+      </c>
+      <c r="B294" s="6" t="s">
+        <v>752</v>
+      </c>
+      <c r="C294" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D294" s="7" t="s">
+        <v>753</v>
+      </c>
+      <c r="E294" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H294" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I294" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J294" s="10">
+        <v>2000</v>
+      </c>
+      <c r="L294" s="7">
+        <v>0</v>
+      </c>
+      <c r="N294" s="10">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="295">
+      <c r="A295" s="5" t="s">
+        <v>616</v>
+      </c>
+      <c r="B295" s="6" t="s">
+        <v>754</v>
+      </c>
+      <c r="C295" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="D295" s="7" t="s">
+        <v>755</v>
+      </c>
+      <c r="E295" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H295" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I295" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J295" s="10">
+        <v>6960</v>
+      </c>
+      <c r="L295" s="7">
+        <v>0</v>
+      </c>
+      <c r="N295" s="10">
+        <v>6960</v>
+      </c>
+    </row>
+    <row r="296">
+      <c r="A296" s="5" t="s">
+        <v>620</v>
+      </c>
+      <c r="B296" s="6" t="s">
+        <v>756</v>
+      </c>
+      <c r="C296" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="D296" s="7" t="s">
+        <v>757</v>
+      </c>
+      <c r="E296" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H296" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I296" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J296" s="10">
+        <v>4350</v>
+      </c>
+      <c r="L296" s="7">
+        <v>0</v>
+      </c>
+      <c r="N296" s="10">
+        <v>4350</v>
+      </c>
+    </row>
+    <row r="297">
+      <c r="A297" s="5" t="s">
+        <v>622</v>
+      </c>
+      <c r="B297" s="6" t="s">
+        <v>758</v>
+      </c>
+      <c r="C297" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="D297" s="7" t="s">
+        <v>759</v>
+      </c>
+      <c r="E297" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H297" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I297" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J297" s="10">
+        <v>19575</v>
+      </c>
+      <c r="L297" s="7">
+        <v>0</v>
+      </c>
+      <c r="N297" s="10">
+        <v>19575</v>
+      </c>
+    </row>
+    <row r="298">
+      <c r="A298" s="5" t="s">
+        <v>760</v>
+      </c>
+      <c r="B298" s="6" t="s">
+        <v>761</v>
+      </c>
+      <c r="C298" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D298" s="7" t="s">
+        <v>762</v>
+      </c>
+      <c r="E298" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H298" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I298" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J298" s="10">
+        <v>2320</v>
+      </c>
+      <c r="L298" s="7">
+        <v>0</v>
+      </c>
+      <c r="N298" s="10">
+        <v>2320</v>
+      </c>
+    </row>
+    <row r="299">
+      <c r="A299" s="5" t="s">
+        <v>763</v>
+      </c>
+      <c r="B299" s="6" t="s">
+        <v>624</v>
+      </c>
+      <c r="C299" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="D299" s="7" t="s">
+        <v>764</v>
+      </c>
+      <c r="E299" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H299" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I299" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J299" s="10">
+        <v>1160</v>
+      </c>
+      <c r="L299" s="7">
+        <v>0</v>
+      </c>
+      <c r="N299" s="10">
+        <v>1160</v>
+      </c>
+    </row>
+    <row r="300">
+      <c r="A300" s="5" t="s">
+        <v>626</v>
+      </c>
+      <c r="B300" s="6" t="s">
+        <v>765</v>
+      </c>
+      <c r="C300" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="D300" s="7" t="s">
+        <v>766</v>
+      </c>
+      <c r="E300" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H300" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I300" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J300" s="10">
+        <v>1160</v>
+      </c>
+      <c r="L300" s="7">
+        <v>0</v>
+      </c>
+      <c r="N300" s="10">
+        <v>1160</v>
+      </c>
+    </row>
+    <row r="301">
+      <c r="A301" s="5" t="s">
+        <v>767</v>
+      </c>
+      <c r="B301" s="6" t="s">
+        <v>768</v>
+      </c>
+      <c r="C301" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D301" s="7" t="s">
+        <v>769</v>
+      </c>
+      <c r="E301" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H301" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I301" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J301" s="10">
+        <v>1160</v>
+      </c>
+      <c r="L301" s="7">
+        <v>0</v>
+      </c>
+      <c r="N301" s="10">
+        <v>1160</v>
+      </c>
+    </row>
+    <row r="302">
+      <c r="A302" s="5" t="s">
+        <v>770</v>
+      </c>
+      <c r="B302" s="6" t="s">
+        <v>771</v>
+      </c>
+      <c r="C302" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D302" s="7" t="s">
+        <v>772</v>
+      </c>
+      <c r="E302" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H302" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I302" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J302" s="10">
+        <v>1160</v>
+      </c>
+      <c r="L302" s="7">
+        <v>0</v>
+      </c>
+      <c r="N302" s="10">
+        <v>1160</v>
+      </c>
+    </row>
+    <row r="303">
+      <c r="A303" s="5" t="s">
+        <v>773</v>
+      </c>
+      <c r="B303" s="6" t="s">
+        <v>774</v>
+      </c>
+      <c r="C303" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="D303" s="7" t="s">
+        <v>775</v>
+      </c>
+      <c r="E303" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H303" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I303" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J303" s="10">
+        <v>26100</v>
+      </c>
+      <c r="L303" s="7">
+        <v>0</v>
+      </c>
+      <c r="N303" s="10">
+        <v>26100</v>
+      </c>
+    </row>
+    <row r="304">
+      <c r="A304" s="5" t="s">
+        <v>535</v>
+      </c>
+      <c r="B304" s="6" t="s">
+        <v>776</v>
+      </c>
+      <c r="C304" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="D304" s="7" t="s">
+        <v>777</v>
+      </c>
+      <c r="E304" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H304" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I304" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J304" s="10">
+        <v>2320</v>
+      </c>
+      <c r="L304" s="7">
+        <v>0</v>
+      </c>
+      <c r="N304" s="10">
+        <v>2320</v>
+      </c>
+    </row>
+    <row r="305">
+      <c r="A305" s="5" t="s">
+        <v>778</v>
+      </c>
+      <c r="B305" s="6" t="s">
+        <v>779</v>
+      </c>
+      <c r="C305" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="D305" s="7" t="s">
+        <v>780</v>
+      </c>
+      <c r="E305" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H305" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I305" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J305" s="10">
+        <v>2000</v>
+      </c>
+      <c r="L305" s="7">
+        <v>0</v>
+      </c>
+      <c r="N305" s="10">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="306">
+      <c r="A306" s="5" t="s">
+        <v>781</v>
+      </c>
+      <c r="B306" s="6" t="s">
+        <v>782</v>
+      </c>
+      <c r="C306" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="D306" s="7" t="s">
+        <v>783</v>
+      </c>
+      <c r="E306" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H306" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I306" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J306" s="10">
+        <v>2320</v>
+      </c>
+      <c r="L306" s="7">
+        <v>0</v>
+      </c>
+      <c r="N306" s="10">
+        <v>2320</v>
+      </c>
+    </row>
+    <row r="307">
+      <c r="A307" s="5" t="s">
+        <v>508</v>
+      </c>
+      <c r="B307" s="6" t="s">
+        <v>784</v>
+      </c>
+      <c r="C307" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="D307" s="7" t="s">
+        <v>785</v>
+      </c>
+      <c r="E307" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H307" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I307" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J307" s="10">
+        <v>26100</v>
+      </c>
+      <c r="L307" s="7">
+        <v>0</v>
+      </c>
+      <c r="N307" s="10">
+        <v>26100</v>
+      </c>
+    </row>
+    <row r="308">
+      <c r="A308" s="5" t="s">
+        <v>786</v>
+      </c>
+      <c r="B308" s="6" t="s">
+        <v>787</v>
+      </c>
+      <c r="C308" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="D308" s="7" t="s">
+        <v>788</v>
+      </c>
+      <c r="E308" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H308" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I308" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J308" s="10">
+        <v>8700</v>
+      </c>
+      <c r="L308" s="7">
+        <v>0</v>
+      </c>
+      <c r="N308" s="10">
+        <v>8700</v>
+      </c>
+    </row>
+    <row r="309">
+      <c r="A309" s="5" t="s">
+        <v>510</v>
+      </c>
+      <c r="B309" s="6" t="s">
+        <v>789</v>
+      </c>
+      <c r="C309" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="D309" s="7" t="s">
+        <v>790</v>
+      </c>
+      <c r="E309" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H309" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I309" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J309" s="10">
+        <v>26100</v>
+      </c>
+      <c r="L309" s="7">
+        <v>0</v>
+      </c>
+      <c r="N309" s="10">
+        <v>26100</v>
+      </c>
+    </row>
+    <row r="310">
+      <c r="A310" s="5" t="s">
+        <v>791</v>
+      </c>
+      <c r="B310" s="6" t="s">
+        <v>792</v>
+      </c>
+      <c r="C310" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="D310" s="7" t="s">
+        <v>793</v>
+      </c>
+      <c r="E310" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H310" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I310" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J310" s="10">
+        <v>1160</v>
+      </c>
+      <c r="L310" s="7">
+        <v>0</v>
+      </c>
+      <c r="N310" s="10">
+        <v>1160</v>
+      </c>
+    </row>
+    <row r="311">
+      <c r="A311" s="5" t="s">
+        <v>514</v>
+      </c>
+      <c r="B311" s="6" t="s">
+        <v>794</v>
+      </c>
+      <c r="C311" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="D311" s="7" t="s">
+        <v>795</v>
+      </c>
+      <c r="E311" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H311" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I311" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J311" s="10">
+        <v>4350</v>
+      </c>
+      <c r="L311" s="7">
+        <v>0</v>
+      </c>
+      <c r="N311" s="10">
+        <v>4350</v>
+      </c>
+    </row>
+    <row r="312">
+      <c r="A312" s="5" t="s">
+        <v>516</v>
+      </c>
+      <c r="B312" s="6" t="s">
+        <v>796</v>
+      </c>
+      <c r="C312" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="D312" s="7" t="s">
+        <v>797</v>
+      </c>
+      <c r="E312" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H312" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I312" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J312" s="10">
+        <v>13050</v>
+      </c>
+      <c r="L312" s="7">
+        <v>0</v>
+      </c>
+      <c r="N312" s="10">
+        <v>13050</v>
+      </c>
+    </row>
+    <row r="313">
+      <c r="A313" s="5" t="s">
+        <v>798</v>
+      </c>
+      <c r="B313" s="6" t="s">
+        <v>799</v>
+      </c>
+      <c r="C313" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D313" s="7" t="s">
+        <v>800</v>
+      </c>
+      <c r="E313" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H313" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I313" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J313" s="10">
+        <v>5800</v>
+      </c>
+      <c r="L313" s="7">
+        <v>0</v>
+      </c>
+      <c r="N313" s="10">
+        <v>5800</v>
+      </c>
+    </row>
+    <row r="314">
+      <c r="A314" s="5" t="s">
+        <v>801</v>
+      </c>
+      <c r="B314" s="6" t="s">
+        <v>802</v>
+      </c>
+      <c r="C314" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D314" s="7" t="s">
+        <v>803</v>
+      </c>
+      <c r="E314" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H314" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I314" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J314" s="10">
+        <v>15200</v>
+      </c>
+      <c r="L314" s="7">
+        <v>0</v>
+      </c>
+      <c r="N314" s="10">
+        <v>15200</v>
+      </c>
+    </row>
+    <row r="315">
+      <c r="A315" s="5" t="s">
+        <v>518</v>
+      </c>
+      <c r="B315" s="6" t="s">
+        <v>804</v>
+      </c>
+      <c r="C315" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="D315" s="7" t="s">
+        <v>805</v>
+      </c>
+      <c r="E315" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H315" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I315" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J315" s="10">
+        <v>10150</v>
+      </c>
+      <c r="L315" s="7">
+        <v>0</v>
+      </c>
+      <c r="N315" s="10">
+        <v>10150</v>
+      </c>
+    </row>
+    <row r="316">
+      <c r="A316" s="5" t="s">
+        <v>158</v>
+      </c>
+      <c r="B316" s="6" t="s">
+        <v>806</v>
+      </c>
+      <c r="C316" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D316" s="7" t="s">
+        <v>807</v>
+      </c>
+      <c r="E316" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H316" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I316" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J316" s="10">
+        <v>1160</v>
+      </c>
+      <c r="L316" s="7">
+        <v>0</v>
+      </c>
+      <c r="N316" s="10">
+        <v>1160</v>
+      </c>
+    </row>
+    <row r="317">
+      <c r="A317" s="5" t="s">
+        <v>808</v>
+      </c>
+      <c r="B317" s="6" t="s">
+        <v>809</v>
+      </c>
+      <c r="C317" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D317" s="7" t="s">
+        <v>810</v>
+      </c>
+      <c r="E317" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H317" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I317" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J317" s="10">
+        <v>1160</v>
+      </c>
+      <c r="L317" s="7">
+        <v>0</v>
+      </c>
+      <c r="N317" s="10">
+        <v>1160</v>
+      </c>
+    </row>
+    <row r="318">
+      <c r="A318" s="5" t="s">
+        <v>811</v>
+      </c>
+      <c r="B318" s="6" t="s">
+        <v>812</v>
+      </c>
+      <c r="C318" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D318" s="7" t="s">
+        <v>813</v>
+      </c>
+      <c r="E318" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H318" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I318" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J318" s="10">
+        <v>580</v>
+      </c>
+      <c r="L318" s="7">
+        <v>0</v>
+      </c>
+      <c r="N318" s="10">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="319">
+      <c r="A319" s="5" t="s">
+        <v>814</v>
+      </c>
+      <c r="B319" s="6" t="s">
+        <v>815</v>
+      </c>
+      <c r="C319" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D319" s="7" t="s">
+        <v>816</v>
+      </c>
+      <c r="E319" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H319" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I319" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J319" s="10">
+        <v>290</v>
+      </c>
+      <c r="L319" s="7">
+        <v>0</v>
+      </c>
+      <c r="N319" s="10">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="320">
+      <c r="A320" s="5" t="s">
+        <v>817</v>
+      </c>
+      <c r="B320" s="6" t="s">
+        <v>818</v>
+      </c>
+      <c r="C320" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D320" s="7" t="s">
+        <v>819</v>
+      </c>
+      <c r="E320" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H320" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I320" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J320" s="10">
+        <v>20000</v>
+      </c>
+      <c r="L320" s="7">
+        <v>0</v>
+      </c>
+      <c r="N320" s="10">
+        <v>20000</v>
+      </c>
+    </row>
+    <row r="321">
+      <c r="A321" s="5" t="s">
+        <v>820</v>
+      </c>
+      <c r="B321" s="6" t="s">
+        <v>821</v>
+      </c>
+      <c r="C321" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D321" s="7" t="s">
+        <v>822</v>
+      </c>
+      <c r="E321" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H321" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I321" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J321" s="10">
+        <v>1160</v>
+      </c>
+      <c r="L321" s="7">
+        <v>0</v>
+      </c>
+      <c r="N321" s="10">
+        <v>1160</v>
+      </c>
+    </row>
+    <row r="322">
+      <c r="A322" s="5" t="s">
+        <v>823</v>
+      </c>
+      <c r="B322" s="6" t="s">
+        <v>824</v>
+      </c>
+      <c r="C322" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D322" s="7" t="s">
+        <v>825</v>
+      </c>
+      <c r="E322" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H322" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I322" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J322" s="10">
+        <v>1160</v>
+      </c>
+      <c r="L322" s="7">
+        <v>0</v>
+      </c>
+      <c r="N322" s="10">
+        <v>1160</v>
+      </c>
+    </row>
+    <row r="323">
+      <c r="A323" s="5" t="s">
+        <v>132</v>
+      </c>
+      <c r="B323" s="6" t="s">
+        <v>826</v>
+      </c>
+      <c r="C323" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D323" s="7" t="s">
+        <v>134</v>
+      </c>
+      <c r="E323" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H323" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I323" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J323" s="10">
+        <v>1160</v>
+      </c>
+      <c r="L323" s="7">
+        <v>0</v>
+      </c>
+      <c r="N323" s="10">
+        <v>1160</v>
+      </c>
+    </row>
+    <row r="324">
+      <c r="A324" s="5" t="s">
+        <v>827</v>
+      </c>
+      <c r="B324" s="6" t="s">
+        <v>828</v>
+      </c>
+      <c r="C324" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D324" s="7" t="s">
+        <v>829</v>
+      </c>
+      <c r="E324" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H324" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I324" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J324" s="10">
+        <v>1160</v>
+      </c>
+      <c r="L324" s="7">
+        <v>0</v>
+      </c>
+      <c r="N324" s="10">
+        <v>1160</v>
+      </c>
+    </row>
+    <row r="325">
+      <c r="A325" s="5" t="s">
+        <v>830</v>
+      </c>
+      <c r="B325" s="6" t="s">
+        <v>831</v>
+      </c>
+      <c r="C325" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D325" s="7" t="s">
+        <v>832</v>
+      </c>
+      <c r="E325" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H325" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I325" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J325" s="10">
+        <v>21025</v>
+      </c>
+      <c r="L325" s="7">
+        <v>0</v>
+      </c>
+      <c r="N325" s="10">
+        <v>21025</v>
+      </c>
+    </row>
+    <row r="326">
+      <c r="A326" s="5" t="s">
+        <v>833</v>
+      </c>
+      <c r="B326" s="6" t="s">
+        <v>834</v>
+      </c>
+      <c r="C326" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="D326" s="7" t="s">
+        <v>835</v>
+      </c>
+      <c r="E326" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H326" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I326" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J326" s="10">
+        <v>5800</v>
+      </c>
+      <c r="L326" s="7">
+        <v>0</v>
+      </c>
+      <c r="N326" s="10">
+        <v>5800</v>
+      </c>
+    </row>
+    <row r="327">
+      <c r="A327" s="5" t="s">
+        <v>836</v>
+      </c>
+      <c r="B327" s="6" t="s">
+        <v>837</v>
+      </c>
+      <c r="C327" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D327" s="7" t="s">
+        <v>838</v>
+      </c>
+      <c r="E327" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H327" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I327" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J327" s="10">
+        <v>5800</v>
+      </c>
+      <c r="L327" s="7">
+        <v>0</v>
+      </c>
+      <c r="N327" s="10">
+        <v>5800</v>
+      </c>
+    </row>
+    <row r="328">
+      <c r="A328" s="5" t="s">
+        <v>839</v>
+      </c>
+      <c r="B328" s="6" t="s">
+        <v>840</v>
+      </c>
+      <c r="C328" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="D328" s="7" t="s">
+        <v>841</v>
+      </c>
+      <c r="E328" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H328" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I328" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J328" s="10">
+        <v>1160</v>
+      </c>
+      <c r="L328" s="7">
+        <v>0</v>
+      </c>
+      <c r="N328" s="10">
+        <v>1160</v>
+      </c>
+    </row>
+    <row r="329">
+      <c r="A329" s="5" t="s">
+        <v>842</v>
+      </c>
+      <c r="B329" s="6" t="s">
+        <v>843</v>
+      </c>
+      <c r="C329" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="D329" s="7" t="s">
+        <v>844</v>
+      </c>
+      <c r="E329" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H329" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I329" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J329" s="10">
+        <v>30450</v>
+      </c>
+      <c r="L329" s="7">
+        <v>0</v>
+      </c>
+      <c r="N329" s="10">
+        <v>30450</v>
+      </c>
+    </row>
+    <row r="330">
+      <c r="A330" s="5" t="s">
+        <v>845</v>
+      </c>
+      <c r="B330" s="6" t="s">
+        <v>203</v>
+      </c>
+      <c r="C330" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="D330" s="7" t="s">
+        <v>846</v>
+      </c>
+      <c r="E330" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H330" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="I330" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J330" s="10">
+        <v>187.51</v>
+      </c>
+      <c r="L330" s="7">
+        <v>5</v>
+      </c>
+      <c r="N330" s="10">
+        <v>178.13</v>
+      </c>
+    </row>
+    <row r="331">
+      <c r="A331" s="5" t="s">
+        <v>190</v>
+      </c>
+      <c r="B331" s="6" t="s">
+        <v>191</v>
+      </c>
+      <c r="C331" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D331" s="7" t="s">
+        <v>847</v>
+      </c>
+      <c r="E331" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G331" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="H331" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I331" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J331" s="10">
+        <v>3314</v>
+      </c>
+      <c r="L331" s="7">
+        <v>10</v>
+      </c>
+      <c r="N331" s="10">
+        <v>2982.6</v>
+      </c>
+    </row>
+    <row r="332">
+      <c r="A332" s="5" t="s">
+        <v>477</v>
+      </c>
+      <c r="B332" s="6" t="s">
+        <v>848</v>
+      </c>
+      <c r="C332" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D332" s="7" t="s">
+        <v>849</v>
+      </c>
+      <c r="E332" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G332" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="H332" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I332" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J332" s="10">
+        <v>22720</v>
+      </c>
+      <c r="L332" s="7">
+        <v>10</v>
+      </c>
+      <c r="N332" s="10">
+        <v>20448</v>
+      </c>
+    </row>
+    <row r="333">
+      <c r="A333" s="5" t="s">
+        <v>634</v>
+      </c>
+      <c r="B333" s="6" t="s">
+        <v>850</v>
+      </c>
+      <c r="C333" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="D333" s="7" t="s">
+        <v>851</v>
+      </c>
+      <c r="E333" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="F333" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="H333" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I333" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J333" s="10">
+        <v>36000</v>
+      </c>
+      <c r="L333" s="7">
+        <v>10</v>
+      </c>
+      <c r="N333" s="10">
+        <v>32400</v>
+      </c>
+    </row>
+    <row r="334">
+      <c r="A334" s="5" t="s">
+        <v>852</v>
+      </c>
+      <c r="B334" s="6" t="s">
+        <v>853</v>
+      </c>
+      <c r="C334" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="D334" s="7" t="s">
+        <v>854</v>
+      </c>
+      <c r="E334" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="F334" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="H334" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I334" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J334" s="10">
+        <v>218200</v>
+      </c>
+      <c r="L334" s="7">
+        <v>10</v>
+      </c>
+      <c r="N334" s="10">
+        <v>196380</v>
+      </c>
+    </row>
+    <row r="335">
+      <c r="A335" s="5" t="s">
+        <v>855</v>
+      </c>
+      <c r="B335" s="6" t="s">
+        <v>856</v>
+      </c>
+      <c r="C335" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D335" s="7" t="s">
+        <v>857</v>
+      </c>
+      <c r="E335" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="F335" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="H335" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I335" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J335" s="10">
+        <v>48000</v>
+      </c>
+      <c r="L335" s="7">
+        <v>10</v>
+      </c>
+      <c r="N335" s="10">
+        <v>43200</v>
+      </c>
+    </row>
+    <row r="336">
+      <c r="A336" s="5" t="s">
+        <v>858</v>
+      </c>
+      <c r="B336" s="6" t="s">
+        <v>859</v>
+      </c>
+      <c r="C336" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="D336" s="7" t="s">
+        <v>860</v>
+      </c>
+      <c r="E336" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="F336" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="H336" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I336" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J336" s="10">
+        <v>28000</v>
+      </c>
+      <c r="L336" s="7">
+        <v>10</v>
+      </c>
+      <c r="N336" s="10">
+        <v>25200</v>
+      </c>
+    </row>
+    <row r="337">
+      <c r="A337" s="5" t="s">
+        <v>861</v>
+      </c>
+      <c r="B337" s="6" t="s">
+        <v>862</v>
+      </c>
+      <c r="C337" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="D337" s="7" t="s">
+        <v>863</v>
+      </c>
+      <c r="E337" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="F337" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="H337" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I337" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J337" s="10">
+        <v>40000</v>
+      </c>
+      <c r="L337" s="7">
+        <v>10</v>
+      </c>
+      <c r="N337" s="10">
+        <v>36000</v>
+      </c>
+    </row>
+    <row r="338">
+      <c r="A338" s="5" t="s">
+        <v>864</v>
+      </c>
+      <c r="B338" s="6" t="s">
+        <v>865</v>
+      </c>
+      <c r="C338" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="D338" s="7" t="s">
+        <v>866</v>
+      </c>
+      <c r="E338" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="F338" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="H338" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I338" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J338" s="10">
+        <v>179200</v>
+      </c>
+      <c r="L338" s="7">
+        <v>10</v>
+      </c>
+      <c r="N338" s="10">
+        <v>161280</v>
+      </c>
+    </row>
+    <row r="339">
+      <c r="A339" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="B339" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="C339" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="D339" s="7" t="s">
+        <v>867</v>
+      </c>
+      <c r="E339" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G339" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="H339" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I339" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J339" s="10">
+        <v>114358</v>
+      </c>
+      <c r="L339" s="7">
+        <v>10</v>
+      </c>
+      <c r="N339" s="10">
+        <v>102922.2</v>
+      </c>
+    </row>
+    <row r="340">
+      <c r="A340" s="5" t="s">
+        <v>868</v>
+      </c>
+      <c r="B340" s="6" t="s">
+        <v>869</v>
+      </c>
+      <c r="C340" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="D340" s="7" t="s">
+        <v>870</v>
+      </c>
+      <c r="E340" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G340" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="H340" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I340" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J340" s="10">
+        <v>13254</v>
+      </c>
+      <c r="L340" s="7">
+        <v>10</v>
+      </c>
+      <c r="N340" s="10">
+        <v>11928.6</v>
+      </c>
+    </row>
+    <row r="341">
+      <c r="A341" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="B341" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="C341" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="D341" s="7" t="s">
+        <v>871</v>
+      </c>
+      <c r="E341" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G341" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="H341" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I341" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J341" s="10">
+        <v>13254</v>
+      </c>
+      <c r="L341" s="7">
+        <v>10</v>
+      </c>
+      <c r="N341" s="10">
+        <v>11928.6</v>
+      </c>
+    </row>
+    <row r="342">
+      <c r="A342" s="5" t="s">
+        <v>872</v>
+      </c>
+      <c r="B342" s="6" t="s">
+        <v>873</v>
+      </c>
+      <c r="C342" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="D342" s="7" t="s">
+        <v>874</v>
+      </c>
+      <c r="E342" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G342" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="H342" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I342" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J342" s="10">
+        <v>13254</v>
+      </c>
+      <c r="L342" s="7">
+        <v>10</v>
+      </c>
+      <c r="N342" s="10">
+        <v>11928.6</v>
+      </c>
+    </row>
+    <row r="343">
+      <c r="A343" s="5" t="s">
+        <v>875</v>
+      </c>
+      <c r="B343" s="6" t="s">
+        <v>203</v>
+      </c>
+      <c r="C343" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="D343" s="7" t="s">
+        <v>876</v>
+      </c>
+      <c r="E343" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H343" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="I343" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J343" s="10">
+        <v>187.51</v>
+      </c>
+      <c r="L343" s="7">
+        <v>5</v>
+      </c>
+      <c r="N343" s="10">
+        <v>178.13</v>
+      </c>
+    </row>
+    <row r="344">
+      <c r="A344" s="5" t="s">
+        <v>877</v>
+      </c>
+      <c r="B344" s="6" t="s">
+        <v>203</v>
+      </c>
+      <c r="C344" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="D344" s="7" t="s">
+        <v>878</v>
+      </c>
+      <c r="E344" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H344" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="I344" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J344" s="10">
+        <v>118.75</v>
+      </c>
+      <c r="L344" s="7">
+        <v>5</v>
+      </c>
+      <c r="N344" s="10">
+        <v>112.81</v>
+      </c>
+    </row>
+    <row r="345">
+      <c r="A345" s="5" t="s">
+        <v>879</v>
+      </c>
+      <c r="B345" s="6" t="s">
+        <v>203</v>
+      </c>
+      <c r="C345" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="D345" s="7" t="s">
+        <v>880</v>
+      </c>
+      <c r="E345" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H345" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="I345" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J345" s="10">
+        <v>150</v>
+      </c>
+      <c r="L345" s="7">
+        <v>5</v>
+      </c>
+      <c r="N345" s="10">
+        <v>142.5</v>
+      </c>
+    </row>
+    <row r="346">
+      <c r="A346" s="5" t="s">
+        <v>881</v>
+      </c>
+      <c r="B346" s="6" t="s">
+        <v>203</v>
+      </c>
+      <c r="C346" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="D346" s="7" t="s">
+        <v>882</v>
+      </c>
+      <c r="E346" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H346" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="I346" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J346" s="10">
+        <v>187.51</v>
+      </c>
+      <c r="L346" s="7">
+        <v>5</v>
+      </c>
+      <c r="N346" s="10">
+        <v>178.13</v>
+      </c>
+    </row>
+    <row r="347">
+      <c r="A347" s="5" t="s">
+        <v>883</v>
+      </c>
+      <c r="B347" s="6" t="s">
+        <v>203</v>
+      </c>
+      <c r="C347" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="D347" s="7" t="s">
+        <v>884</v>
+      </c>
+      <c r="E347" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H347" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="I347" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J347" s="10">
+        <v>250</v>
+      </c>
+      <c r="L347" s="7">
+        <v>5</v>
+      </c>
+      <c r="N347" s="10">
+        <v>237.5</v>
+      </c>
+    </row>
+    <row r="348">
+      <c r="A348" s="5" t="s">
+        <v>885</v>
+      </c>
+      <c r="B348" s="6" t="s">
+        <v>203</v>
+      </c>
+      <c r="C348" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="D348" s="7" t="s">
+        <v>886</v>
+      </c>
+      <c r="E348" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H348" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="I348" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J348" s="10">
+        <v>262.51</v>
+      </c>
+      <c r="L348" s="7">
+        <v>5</v>
+      </c>
+      <c r="N348" s="10">
+        <v>249.38</v>
+      </c>
+    </row>
+    <row r="349">
+      <c r="A349" s="5" t="s">
+        <v>887</v>
+      </c>
+      <c r="B349" s="6" t="s">
+        <v>203</v>
+      </c>
+      <c r="C349" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="D349" s="7" t="s">
+        <v>888</v>
+      </c>
+      <c r="E349" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H349" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="I349" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J349" s="10">
+        <v>187.51</v>
+      </c>
+      <c r="L349" s="7">
+        <v>5</v>
+      </c>
+      <c r="N349" s="10">
+        <v>178.13</v>
+      </c>
+    </row>
+    <row r="350">
+      <c r="A350" s="5" t="s">
+        <v>889</v>
+      </c>
+      <c r="B350" s="6" t="s">
+        <v>203</v>
+      </c>
+      <c r="C350" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="D350" s="7" t="s">
+        <v>890</v>
+      </c>
+      <c r="E350" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H350" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="I350" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J350" s="10">
+        <v>218.75</v>
+      </c>
+      <c r="L350" s="7">
+        <v>5</v>
+      </c>
+      <c r="N350" s="10">
+        <v>207.81</v>
+      </c>
+    </row>
+    <row r="351">
+      <c r="A351" s="5" t="s">
+        <v>891</v>
+      </c>
+      <c r="B351" s="6" t="s">
+        <v>203</v>
+      </c>
+      <c r="C351" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="D351" s="7" t="s">
+        <v>892</v>
+      </c>
+      <c r="E351" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H351" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="I351" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J351" s="10">
+        <v>156.25</v>
+      </c>
+      <c r="L351" s="7">
+        <v>5</v>
+      </c>
+      <c r="N351" s="10">
+        <v>148.44</v>
+      </c>
+    </row>
+    <row r="352">
+      <c r="A352" s="5" t="s">
+        <v>893</v>
+      </c>
+      <c r="B352" s="6" t="s">
+        <v>203</v>
+      </c>
+      <c r="C352" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="D352" s="7" t="s">
+        <v>894</v>
+      </c>
+      <c r="E352" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H352" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="I352" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J352" s="10">
+        <v>187.51</v>
+      </c>
+      <c r="L352" s="7">
+        <v>5</v>
+      </c>
+      <c r="N352" s="10">
+        <v>178.13</v>
+      </c>
+    </row>
+    <row r="353">
+      <c r="A353" s="5" t="s">
+        <v>895</v>
+      </c>
+      <c r="B353" s="6" t="s">
+        <v>203</v>
+      </c>
+      <c r="C353" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="D353" s="7" t="s">
+        <v>896</v>
+      </c>
+      <c r="E353" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H353" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="I353" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J353" s="10">
+        <v>187.51</v>
+      </c>
+      <c r="L353" s="7">
+        <v>5</v>
+      </c>
+      <c r="N353" s="10">
+        <v>178.13</v>
+      </c>
+    </row>
+    <row r="354">
+      <c r="A354" s="5" t="s">
+        <v>897</v>
+      </c>
+      <c r="B354" s="6" t="s">
+        <v>203</v>
+      </c>
+      <c r="C354" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="D354" s="7" t="s">
+        <v>898</v>
+      </c>
+      <c r="E354" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H354" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="I354" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J354" s="10">
+        <v>218.75</v>
+      </c>
+      <c r="L354" s="7">
+        <v>5</v>
+      </c>
+      <c r="N354" s="10">
+        <v>207.81</v>
+      </c>
+    </row>
+    <row r="355">
+      <c r="A355" s="5" t="s">
+        <v>899</v>
+      </c>
+      <c r="B355" s="6" t="s">
+        <v>203</v>
+      </c>
+      <c r="C355" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="D355" s="7" t="s">
+        <v>900</v>
+      </c>
+      <c r="E355" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H355" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="I355" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J355" s="10">
+        <v>137.51</v>
+      </c>
+      <c r="L355" s="7">
+        <v>5</v>
+      </c>
+      <c r="N355" s="10">
+        <v>130.63</v>
+      </c>
+    </row>
+    <row r="356">
+      <c r="A356" s="5" t="s">
+        <v>901</v>
+      </c>
+      <c r="B356" s="6" t="s">
+        <v>203</v>
+      </c>
+      <c r="C356" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="D356" s="7" t="s">
+        <v>902</v>
+      </c>
+      <c r="E356" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H356" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="I356" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J356" s="10">
+        <v>156.25</v>
+      </c>
+      <c r="L356" s="7">
+        <v>5</v>
+      </c>
+      <c r="N356" s="10">
+        <v>148.44</v>
+      </c>
+    </row>
+    <row r="357">
+      <c r="A357" s="5" t="s">
+        <v>903</v>
+      </c>
+      <c r="B357" s="6" t="s">
+        <v>203</v>
+      </c>
+      <c r="C357" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="D357" s="7" t="s">
+        <v>904</v>
+      </c>
+      <c r="E357" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H357" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="I357" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J357" s="10">
+        <v>118.75</v>
+      </c>
+      <c r="L357" s="7">
+        <v>5</v>
+      </c>
+      <c r="N357" s="10">
+        <v>112.81</v>
+      </c>
+    </row>
+    <row r="358">
+      <c r="A358" s="5" t="s">
+        <v>905</v>
+      </c>
+      <c r="B358" s="6" t="s">
+        <v>203</v>
+      </c>
+      <c r="C358" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="D358" s="7" t="s">
+        <v>906</v>
+      </c>
+      <c r="E358" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H358" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="I358" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J358" s="10">
+        <v>200</v>
+      </c>
+      <c r="L358" s="7">
+        <v>5</v>
+      </c>
+      <c r="N358" s="10">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="359">
+      <c r="A359" s="5" t="s">
+        <v>907</v>
+      </c>
+      <c r="B359" s="6" t="s">
+        <v>203</v>
+      </c>
+      <c r="C359" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="D359" s="7" t="s">
+        <v>908</v>
+      </c>
+      <c r="E359" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H359" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="I359" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J359" s="10">
+        <v>118.75</v>
+      </c>
+      <c r="L359" s="7">
+        <v>5</v>
+      </c>
+      <c r="N359" s="10">
+        <v>112.81</v>
+      </c>
+    </row>
+    <row r="360">
+      <c r="A360" s="5" t="s">
+        <v>909</v>
+      </c>
+      <c r="B360" s="6" t="s">
+        <v>203</v>
+      </c>
+      <c r="C360" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="D360" s="7" t="s">
+        <v>910</v>
+      </c>
+      <c r="E360" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H360" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="I360" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J360" s="10">
+        <v>143.75</v>
+      </c>
+      <c r="L360" s="7">
+        <v>5</v>
+      </c>
+      <c r="N360" s="10">
+        <v>136.56</v>
+      </c>
+    </row>
+    <row r="361">
+      <c r="A361" s="5" t="s">
+        <v>911</v>
+      </c>
+      <c r="B361" s="6" t="s">
+        <v>203</v>
+      </c>
+      <c r="C361" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="D361" s="7" t="s">
+        <v>912</v>
+      </c>
+      <c r="E361" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H361" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="I361" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J361" s="10">
+        <v>175</v>
+      </c>
+      <c r="L361" s="7">
+        <v>5</v>
+      </c>
+      <c r="N361" s="10">
+        <v>166.25</v>
+      </c>
+    </row>
+    <row r="362">
+      <c r="A362" s="5" t="s">
+        <v>913</v>
+      </c>
+      <c r="B362" s="6" t="s">
+        <v>203</v>
+      </c>
+      <c r="C362" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="D362" s="7" t="s">
+        <v>914</v>
+      </c>
+      <c r="E362" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H362" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="I362" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J362" s="10">
+        <v>187.51</v>
+      </c>
+      <c r="L362" s="7">
+        <v>5</v>
+      </c>
+      <c r="N362" s="10">
+        <v>178.13</v>
+      </c>
+    </row>
+    <row r="363">
+      <c r="A363" s="5" t="s">
+        <v>915</v>
+      </c>
+      <c r="B363" s="6" t="s">
+        <v>203</v>
+      </c>
+      <c r="C363" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="D363" s="7" t="s">
+        <v>916</v>
+      </c>
+      <c r="E363" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H363" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="I363" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J363" s="10">
+        <v>112.51</v>
+      </c>
+      <c r="L363" s="7">
+        <v>5</v>
+      </c>
+      <c r="N363" s="10">
+        <v>106.88</v>
+      </c>
+    </row>
+    <row r="364">
+      <c r="A364" s="5" t="s">
+        <v>917</v>
+      </c>
+      <c r="B364" s="6" t="s">
+        <v>203</v>
+      </c>
+      <c r="C364" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="D364" s="7" t="s">
+        <v>918</v>
+      </c>
+      <c r="E364" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H364" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="I364" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J364" s="10">
+        <v>125</v>
+      </c>
+      <c r="L364" s="7">
+        <v>5</v>
+      </c>
+      <c r="N364" s="10">
+        <v>118.75</v>
+      </c>
+    </row>
+    <row r="365">
+      <c r="A365" s="5" t="s">
+        <v>919</v>
+      </c>
+      <c r="B365" s="6" t="s">
+        <v>203</v>
+      </c>
+      <c r="C365" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="D365" s="7" t="s">
+        <v>920</v>
+      </c>
+      <c r="E365" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H365" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="I365" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J365" s="10">
+        <v>143.75</v>
+      </c>
+      <c r="L365" s="7">
+        <v>5</v>
+      </c>
+      <c r="N365" s="10">
+        <v>136.56</v>
+      </c>
+    </row>
+    <row r="366">
+      <c r="A366" s="5" t="s">
+        <v>921</v>
+      </c>
+      <c r="B366" s="6" t="s">
+        <v>203</v>
+      </c>
+      <c r="C366" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="D366" s="7" t="s">
+        <v>922</v>
+      </c>
+      <c r="E366" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H366" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="I366" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J366" s="10">
+        <v>156.25</v>
+      </c>
+      <c r="L366" s="7">
+        <v>5</v>
+      </c>
+      <c r="N366" s="10">
+        <v>148.44</v>
+      </c>
+    </row>
+    <row r="367">
+      <c r="A367" s="5" t="s">
+        <v>923</v>
+      </c>
+      <c r="B367" s="6" t="s">
+        <v>203</v>
+      </c>
+      <c r="C367" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="D367" s="7" t="s">
+        <v>924</v>
+      </c>
+      <c r="E367" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H367" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="I367" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J367" s="10">
+        <v>112.51</v>
+      </c>
+      <c r="L367" s="7">
+        <v>5</v>
+      </c>
+      <c r="N367" s="10">
+        <v>106.88</v>
+      </c>
+    </row>
+    <row r="368">
+      <c r="A368" s="5" t="s">
+        <v>925</v>
+      </c>
+      <c r="B368" s="6" t="s">
+        <v>203</v>
+      </c>
+      <c r="C368" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="D368" s="7" t="s">
+        <v>926</v>
+      </c>
+      <c r="E368" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H368" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="I368" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J368" s="10">
+        <v>275</v>
+      </c>
+      <c r="L368" s="7">
+        <v>5</v>
+      </c>
+      <c r="N368" s="10">
+        <v>261.25</v>
+      </c>
+    </row>
+    <row r="369">
+      <c r="A369" s="5" t="s">
+        <v>927</v>
+      </c>
+      <c r="B369" s="6" t="s">
+        <v>203</v>
+      </c>
+      <c r="C369" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="D369" s="7" t="s">
+        <v>928</v>
+      </c>
+      <c r="E369" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H369" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="I369" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J369" s="10">
+        <v>125</v>
+      </c>
+      <c r="L369" s="7">
+        <v>5</v>
+      </c>
+      <c r="N369" s="10">
+        <v>118.75</v>
+      </c>
+    </row>
+    <row r="370">
+      <c r="A370" s="5" t="s">
+        <v>929</v>
+      </c>
+      <c r="B370" s="6" t="s">
+        <v>203</v>
+      </c>
+      <c r="C370" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="D370" s="7" t="s">
+        <v>930</v>
+      </c>
+      <c r="E370" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H370" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="I370" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J370" s="10">
+        <v>250</v>
+      </c>
+      <c r="L370" s="7">
+        <v>5</v>
+      </c>
+      <c r="N370" s="10">
+        <v>237.5</v>
+      </c>
+    </row>
+    <row r="371">
+      <c r="A371" s="5" t="s">
+        <v>931</v>
+      </c>
+      <c r="B371" s="6" t="s">
+        <v>203</v>
+      </c>
+      <c r="C371" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="D371" s="7" t="s">
+        <v>932</v>
+      </c>
+      <c r="E371" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H371" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="I371" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J371" s="10">
+        <v>112.51</v>
+      </c>
+      <c r="L371" s="7">
+        <v>5</v>
+      </c>
+      <c r="N371" s="10">
+        <v>106.88</v>
+      </c>
+    </row>
+    <row r="372">
+      <c r="A372" s="5" t="s">
+        <v>933</v>
+      </c>
+      <c r="B372" s="6" t="s">
+        <v>203</v>
+      </c>
+      <c r="C372" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="D372" s="7" t="s">
+        <v>934</v>
+      </c>
+      <c r="E372" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H372" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="I372" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J372" s="10">
+        <v>125</v>
+      </c>
+      <c r="L372" s="7">
+        <v>5</v>
+      </c>
+      <c r="N372" s="10">
+        <v>118.75</v>
+      </c>
+    </row>
+    <row r="373">
+      <c r="A373" s="5" t="s">
+        <v>935</v>
+      </c>
+      <c r="B373" s="6" t="s">
+        <v>203</v>
+      </c>
+      <c r="C373" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="D373" s="7" t="s">
+        <v>936</v>
+      </c>
+      <c r="E373" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H373" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="I373" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J373" s="10">
+        <v>143.75</v>
+      </c>
+      <c r="L373" s="7">
+        <v>5</v>
+      </c>
+      <c r="N373" s="10">
+        <v>136.56</v>
+      </c>
+    </row>
+    <row r="374">
+      <c r="A374" s="5" t="s">
+        <v>937</v>
+      </c>
+      <c r="B374" s="6" t="s">
+        <v>203</v>
+      </c>
+      <c r="C374" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="D374" s="7" t="s">
+        <v>938</v>
+      </c>
+      <c r="E374" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H374" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="I374" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J374" s="10">
+        <v>168.75</v>
+      </c>
+      <c r="L374" s="7">
+        <v>5</v>
+      </c>
+      <c r="N374" s="10">
+        <v>160.31</v>
+      </c>
+    </row>
+    <row r="375">
+      <c r="A375" s="5" t="s">
+        <v>939</v>
+      </c>
+      <c r="B375" s="6" t="s">
+        <v>203</v>
+      </c>
+      <c r="C375" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="D375" s="7" t="s">
+        <v>940</v>
+      </c>
+      <c r="E375" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H375" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="I375" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J375" s="10">
+        <v>156.25</v>
+      </c>
+      <c r="L375" s="7">
+        <v>5</v>
+      </c>
+      <c r="N375" s="10">
+        <v>148.44</v>
+      </c>
+    </row>
+    <row r="376">
+      <c r="A376" s="5" t="s">
+        <v>941</v>
+      </c>
+      <c r="B376" s="6" t="s">
+        <v>203</v>
+      </c>
+      <c r="C376" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="D376" s="7" t="s">
+        <v>942</v>
+      </c>
+      <c r="E376" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H376" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="I376" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J376" s="10">
+        <v>175</v>
+      </c>
+      <c r="L376" s="7">
+        <v>5</v>
+      </c>
+      <c r="N376" s="10">
+        <v>166.25</v>
+      </c>
+    </row>
+    <row r="377">
+      <c r="A377" s="5" t="s">
+        <v>943</v>
+      </c>
+      <c r="B377" s="6" t="s">
+        <v>203</v>
+      </c>
+      <c r="C377" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="D377" s="7" t="s">
+        <v>944</v>
+      </c>
+      <c r="E377" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H377" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="I377" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J377" s="10">
+        <v>187.51</v>
+      </c>
+      <c r="L377" s="7">
+        <v>5</v>
+      </c>
+      <c r="N377" s="10">
+        <v>178.13</v>
+      </c>
+    </row>
+    <row r="378">
+      <c r="A378" s="5" t="s">
+        <v>945</v>
+      </c>
+      <c r="B378" s="6" t="s">
+        <v>203</v>
+      </c>
+      <c r="C378" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="D378" s="7" t="s">
+        <v>946</v>
+      </c>
+      <c r="E378" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H378" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="I378" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J378" s="10">
+        <v>218.75</v>
+      </c>
+      <c r="L378" s="7">
+        <v>5</v>
+      </c>
+      <c r="N378" s="10">
+        <v>207.81</v>
+      </c>
+    </row>
+    <row r="379">
+      <c r="A379" s="5" t="s">
+        <v>947</v>
+      </c>
+      <c r="B379" s="6" t="s">
+        <v>203</v>
+      </c>
+      <c r="C379" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="D379" s="7" t="s">
+        <v>948</v>
+      </c>
+      <c r="E379" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H379" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="I379" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J379" s="10">
+        <v>106.25</v>
+      </c>
+      <c r="L379" s="7">
+        <v>5</v>
+      </c>
+      <c r="N379" s="10">
+        <v>100.94</v>
+      </c>
+    </row>
+    <row r="380">
+      <c r="A380" s="5" t="s">
+        <v>949</v>
+      </c>
+      <c r="B380" s="6" t="s">
+        <v>203</v>
+      </c>
+      <c r="C380" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="D380" s="7" t="s">
+        <v>950</v>
+      </c>
+      <c r="E380" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H380" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="I380" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J380" s="10">
+        <v>125</v>
+      </c>
+      <c r="L380" s="7">
+        <v>5</v>
+      </c>
+      <c r="N380" s="10">
+        <v>118.75</v>
+      </c>
+    </row>
+    <row r="381">
+      <c r="A381" s="5" t="s">
+        <v>951</v>
+      </c>
+      <c r="B381" s="6" t="s">
+        <v>203</v>
+      </c>
+      <c r="C381" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="D381" s="7" t="s">
+        <v>952</v>
+      </c>
+      <c r="E381" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H381" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="I381" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J381" s="10">
+        <v>143.75</v>
+      </c>
+      <c r="L381" s="7">
+        <v>5</v>
+      </c>
+      <c r="N381" s="10">
+        <v>136.56</v>
+      </c>
+    </row>
+    <row r="382">
+      <c r="A382" s="5" t="s">
+        <v>953</v>
+      </c>
+      <c r="B382" s="6" t="s">
+        <v>203</v>
+      </c>
+      <c r="C382" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="D382" s="7" t="s">
+        <v>954</v>
+      </c>
+      <c r="E382" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H382" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="I382" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J382" s="10">
+        <v>162.51</v>
+      </c>
+      <c r="L382" s="7">
+        <v>5</v>
+      </c>
+      <c r="N382" s="10">
+        <v>154.38</v>
+      </c>
+    </row>
+    <row r="383">
+      <c r="A383" s="5" t="s">
+        <v>955</v>
+      </c>
+      <c r="B383" s="6" t="s">
+        <v>203</v>
+      </c>
+      <c r="C383" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="D383" s="7" t="s">
+        <v>956</v>
+      </c>
+      <c r="E383" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H383" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="I383" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J383" s="10">
+        <v>118.75</v>
+      </c>
+      <c r="L383" s="7">
+        <v>5</v>
+      </c>
+      <c r="N383" s="10">
+        <v>112.81</v>
+      </c>
+    </row>
+    <row r="384">
+      <c r="A384" s="5" t="s">
+        <v>957</v>
+      </c>
+      <c r="B384" s="6" t="s">
+        <v>203</v>
+      </c>
+      <c r="C384" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="D384" s="7" t="s">
+        <v>958</v>
+      </c>
+      <c r="E384" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H384" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="I384" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J384" s="10">
+        <v>218.75</v>
+      </c>
+      <c r="L384" s="7">
+        <v>5</v>
+      </c>
+      <c r="N384" s="10">
+        <v>207.81</v>
+      </c>
+    </row>
+    <row r="385">
+      <c r="A385" s="5" t="s">
+        <v>959</v>
+      </c>
+      <c r="B385" s="6" t="s">
+        <v>203</v>
+      </c>
+      <c r="C385" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="D385" s="7" t="s">
+        <v>960</v>
+      </c>
+      <c r="E385" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H385" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="I385" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J385" s="10">
+        <v>250</v>
+      </c>
+      <c r="L385" s="7">
+        <v>5</v>
+      </c>
+      <c r="N385" s="10">
+        <v>237.5</v>
+      </c>
+    </row>
+    <row r="386">
+      <c r="A386" s="5" t="s">
+        <v>961</v>
+      </c>
+      <c r="B386" s="6" t="s">
+        <v>203</v>
+      </c>
+      <c r="C386" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="D386" s="7" t="s">
+        <v>962</v>
+      </c>
+      <c r="E386" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H386" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="I386" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J386" s="10">
+        <v>100</v>
+      </c>
+      <c r="L386" s="7">
+        <v>5</v>
+      </c>
+      <c r="N386" s="10">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="387">
+      <c r="A387" s="5" t="s">
+        <v>963</v>
+      </c>
+      <c r="B387" s="6" t="s">
+        <v>203</v>
+      </c>
+      <c r="C387" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="D387" s="7" t="s">
+        <v>964</v>
+      </c>
+      <c r="E387" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H387" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="I387" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J387" s="10">
+        <v>125</v>
+      </c>
+      <c r="L387" s="7">
+        <v>5</v>
+      </c>
+      <c r="N387" s="10">
+        <v>118.75</v>
+      </c>
+    </row>
+    <row r="388">
+      <c r="A388" s="5" t="s">
+        <v>965</v>
+      </c>
+      <c r="B388" s="6" t="s">
+        <v>203</v>
+      </c>
+      <c r="C388" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="D388" s="7" t="s">
+        <v>966</v>
+      </c>
+      <c r="E388" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H388" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="I388" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J388" s="10">
+        <v>156.25</v>
+      </c>
+      <c r="L388" s="7">
+        <v>5</v>
+      </c>
+      <c r="N388" s="10">
+        <v>148.44</v>
+      </c>
+    </row>
+    <row r="389">
+      <c r="A389" s="5" t="s">
+        <v>967</v>
+      </c>
+      <c r="B389" s="6" t="s">
+        <v>203</v>
+      </c>
+      <c r="C389" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="D389" s="7" t="s">
+        <v>968</v>
+      </c>
+      <c r="E389" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H389" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="I389" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J389" s="10">
+        <v>187.51</v>
+      </c>
+      <c r="L389" s="7">
+        <v>5</v>
+      </c>
+      <c r="N389" s="10">
+        <v>178.13</v>
+      </c>
+    </row>
+    <row r="390">
+      <c r="A390" s="5" t="s">
+        <v>969</v>
+      </c>
+      <c r="B390" s="6" t="s">
+        <v>203</v>
+      </c>
+      <c r="C390" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="D390" s="7" t="s">
+        <v>970</v>
+      </c>
+      <c r="E390" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H390" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="I390" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J390" s="10">
+        <v>100</v>
+      </c>
+      <c r="L390" s="7">
+        <v>5</v>
+      </c>
+      <c r="N390" s="10">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="391">
+      <c r="A391" s="5" t="s">
+        <v>971</v>
+      </c>
+      <c r="B391" s="6" t="s">
+        <v>203</v>
+      </c>
+      <c r="C391" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="D391" s="7" t="s">
+        <v>972</v>
+      </c>
+      <c r="E391" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H391" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="I391" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J391" s="10">
+        <v>181.25</v>
+      </c>
+      <c r="L391" s="7">
+        <v>5</v>
+      </c>
+      <c r="N391" s="10">
+        <v>172.19</v>
+      </c>
+    </row>
+    <row r="392">
+      <c r="A392" s="5" t="s">
+        <v>973</v>
+      </c>
+      <c r="B392" s="6" t="s">
+        <v>203</v>
+      </c>
+      <c r="C392" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="D392" s="7" t="s">
+        <v>974</v>
+      </c>
+      <c r="E392" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H392" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="I392" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J392" s="10">
+        <v>125</v>
+      </c>
+      <c r="L392" s="7">
+        <v>5</v>
+      </c>
+      <c r="N392" s="10">
+        <v>118.75</v>
+      </c>
+    </row>
+    <row r="393">
+      <c r="A393" s="5" t="s">
+        <v>975</v>
+      </c>
+      <c r="B393" s="6" t="s">
+        <v>203</v>
+      </c>
+      <c r="C393" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="D393" s="7" t="s">
+        <v>976</v>
+      </c>
+      <c r="E393" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H393" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="I393" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J393" s="10">
+        <v>143.75</v>
+      </c>
+      <c r="L393" s="7">
+        <v>5</v>
+      </c>
+      <c r="N393" s="10">
+        <v>136.56</v>
+      </c>
+    </row>
+    <row r="394">
+      <c r="A394" s="5" t="s">
+        <v>977</v>
+      </c>
+      <c r="B394" s="6" t="s">
+        <v>203</v>
+      </c>
+      <c r="C394" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="D394" s="7" t="s">
+        <v>978</v>
+      </c>
+      <c r="E394" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H394" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="I394" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J394" s="10">
+        <v>168.75</v>
+      </c>
+      <c r="L394" s="7">
+        <v>5</v>
+      </c>
+      <c r="N394" s="10">
+        <v>160.31</v>
+      </c>
+    </row>
+    <row r="395">
+      <c r="A395" s="5" t="s">
+        <v>858</v>
+      </c>
+      <c r="B395" s="6" t="s">
+        <v>859</v>
+      </c>
+      <c r="C395" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="D395" s="7" t="s">
+        <v>979</v>
+      </c>
+      <c r="E395" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G395" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="H395" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I395" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J395" s="10">
+        <v>13254</v>
+      </c>
+      <c r="L395" s="7">
+        <v>10</v>
+      </c>
+      <c r="N395" s="10">
+        <v>11928.6</v>
+      </c>
+    </row>
+    <row r="396">
+      <c r="A396" s="5" t="s">
+        <v>184</v>
+      </c>
+      <c r="B396" s="6" t="s">
+        <v>980</v>
+      </c>
+      <c r="C396" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D396" s="7" t="s">
+        <v>981</v>
+      </c>
+      <c r="E396" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G396" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="H396" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I396" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J396" s="10">
+        <v>42600</v>
+      </c>
+      <c r="L396" s="7">
+        <v>10</v>
+      </c>
+      <c r="N396" s="10">
+        <v>38340</v>
+      </c>
+    </row>
+    <row r="397">
+      <c r="A397" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="B397" s="6" t="s">
+        <v>982</v>
+      </c>
+      <c r="C397" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="D397" s="7" t="s">
+        <v>983</v>
+      </c>
+      <c r="E397" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G397" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="H397" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I397" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J397" s="10">
+        <v>200</v>
+      </c>
+      <c r="L397" s="7">
+        <v>10</v>
+      </c>
+      <c r="N397" s="10">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="398">
+      <c r="A398" s="5" t="s">
+        <v>181</v>
+      </c>
+      <c r="B398" s="6" t="s">
+        <v>984</v>
+      </c>
+      <c r="C398" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D398" s="7" t="s">
+        <v>985</v>
+      </c>
+      <c r="E398" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G398" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="H398" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I398" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J398" s="10">
+        <v>2840</v>
+      </c>
+      <c r="L398" s="7">
+        <v>10</v>
+      </c>
+      <c r="N398" s="10">
+        <v>2556</v>
+      </c>
+    </row>
+    <row r="399">
+      <c r="A399" s="5" t="s">
+        <v>986</v>
+      </c>
+      <c r="B399" s="6" t="s">
+        <v>987</v>
+      </c>
+      <c r="C399" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D399" s="7" t="s">
+        <v>988</v>
+      </c>
+      <c r="E399" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G399" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="H399" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I399" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J399" s="10">
+        <v>710</v>
+      </c>
+      <c r="L399" s="7">
+        <v>10</v>
+      </c>
+      <c r="N399" s="10">
+        <v>639</v>
+      </c>
+    </row>
+    <row r="400">
+      <c r="A400" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="B400" s="6" t="s">
+        <v>989</v>
+      </c>
+      <c r="C400" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="D400" s="7" t="s">
+        <v>990</v>
+      </c>
+      <c r="E400" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G400" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="H400" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I400" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J400" s="10">
+        <v>13254</v>
+      </c>
+      <c r="L400" s="7">
+        <v>10</v>
+      </c>
+      <c r="N400" s="10">
+        <v>11928.6</v>
+      </c>
+    </row>
+    <row r="401">
+      <c r="A401" s="5" t="s">
+        <v>864</v>
+      </c>
+      <c r="B401" s="6" t="s">
+        <v>865</v>
+      </c>
+      <c r="C401" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="D401" s="7" t="s">
+        <v>991</v>
+      </c>
+      <c r="E401" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G401" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="H401" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I401" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J401" s="10">
+        <v>84822</v>
+      </c>
+      <c r="L401" s="7">
+        <v>10</v>
+      </c>
+      <c r="N401" s="10">
+        <v>76339.8</v>
+      </c>
+    </row>
+    <row r="402">
+      <c r="A402" s="5" t="s">
+        <v>852</v>
+      </c>
+      <c r="B402" s="6" t="s">
+        <v>853</v>
+      </c>
+      <c r="C402" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="D402" s="7" t="s">
+        <v>992</v>
+      </c>
+      <c r="E402" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G402" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="H402" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I402" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J402" s="10">
+        <v>103282</v>
+      </c>
+      <c r="L402" s="7">
+        <v>10</v>
+      </c>
+      <c r="N402" s="10">
+        <v>92953.8</v>
+      </c>
+    </row>
+    <row r="403">
+      <c r="A403" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="B403" s="6" t="s">
+        <v>993</v>
+      </c>
+      <c r="C403" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="D403" s="7" t="s">
+        <v>994</v>
+      </c>
+      <c r="E403" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G403" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="H403" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I403" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J403" s="10">
+        <v>33134</v>
+      </c>
+      <c r="L403" s="7">
+        <v>10</v>
+      </c>
+      <c r="N403" s="10">
+        <v>29820.6</v>
+      </c>
+    </row>
+    <row r="404">
+      <c r="A404" s="5" t="s">
+        <v>995</v>
+      </c>
+      <c r="B404" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="C404" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="D404" s="7" t="s">
+        <v>996</v>
+      </c>
+      <c r="E404" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G404" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="H404" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I404" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J404" s="10">
+        <v>18934</v>
+      </c>
+      <c r="L404" s="7">
+        <v>10</v>
+      </c>
+      <c r="N404" s="10">
+        <v>17040.6</v>
+      </c>
+    </row>
+    <row r="405">
+      <c r="A405" s="5" t="s">
+        <v>997</v>
+      </c>
+      <c r="B405" s="6" t="s">
+        <v>998</v>
+      </c>
+      <c r="C405" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="D405" s="7" t="s">
+        <v>999</v>
+      </c>
+      <c r="E405" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G405" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="H405" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I405" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J405" s="10">
+        <v>13254</v>
+      </c>
+      <c r="L405" s="7">
+        <v>10</v>
+      </c>
+      <c r="N405" s="10">
+        <v>11928.6</v>
+      </c>
+    </row>
+    <row r="406">
+      <c r="A406" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="B406" s="6" t="s">
+        <v>1000</v>
+      </c>
+      <c r="C406" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="D406" s="7" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E406" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G406" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="H406" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I406" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J406" s="10">
+        <v>13254</v>
+      </c>
+      <c r="L406" s="7">
+        <v>10</v>
+      </c>
+      <c r="N406" s="10">
+        <v>11928.6</v>
+      </c>
+    </row>
+    <row r="407">
+      <c r="A407" s="5" t="s">
+        <v>1002</v>
+      </c>
+      <c r="B407" s="6" t="s">
+        <v>1003</v>
+      </c>
+      <c r="C407" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="D407" s="7" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E407" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="F407" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="H407" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I407" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J407" s="10">
+        <v>1500</v>
+      </c>
+      <c r="L407" s="7">
+        <v>10</v>
+      </c>
+      <c r="N407" s="10">
+        <v>1350</v>
+      </c>
+    </row>
+    <row r="408">
+      <c r="A408" s="5" t="s">
+        <v>868</v>
+      </c>
+      <c r="B408" s="6" t="s">
+        <v>869</v>
+      </c>
+      <c r="C408" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="D408" s="7" t="s">
+        <v>1005</v>
+      </c>
+      <c r="E408" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="F408" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="H408" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I408" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J408" s="10">
+        <v>28000</v>
+      </c>
+      <c r="L408" s="7">
+        <v>10</v>
+      </c>
+      <c r="N408" s="10">
+        <v>25200</v>
+      </c>
+    </row>
+    <row r="409">
+      <c r="A409" s="5" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B409" s="6" t="s">
+        <v>1007</v>
+      </c>
+      <c r="C409" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="D409" s="7" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E409" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G409" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="H409" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I409" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J409" s="10">
+        <v>2367</v>
+      </c>
+      <c r="L409" s="7">
+        <v>10</v>
+      </c>
+      <c r="N409" s="10">
+        <v>2130.3</v>
+      </c>
+    </row>
+    <row r="410">
+      <c r="A410" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="B410" s="6" t="s">
+        <v>1009</v>
+      </c>
+      <c r="C410" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="D410" s="7" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E410" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G410" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="H410" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I410" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J410" s="10">
+        <v>13254</v>
+      </c>
+      <c r="L410" s="7">
+        <v>10</v>
+      </c>
+      <c r="N410" s="10">
+        <v>11928.6</v>
+      </c>
+    </row>
+    <row r="411">
+      <c r="A411" s="5" t="s">
+        <v>1011</v>
+      </c>
+      <c r="B411" s="6" t="s">
+        <v>1012</v>
+      </c>
+      <c r="C411" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="D411" s="7" t="s">
+        <v>1013</v>
+      </c>
+      <c r="E411" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H411" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I411" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J411" s="10">
+        <v>4640</v>
+      </c>
+      <c r="L411" s="7">
+        <v>0</v>
+      </c>
+      <c r="N411" s="10">
+        <v>4640</v>
+      </c>
+    </row>
+    <row r="412">
+      <c r="A412" s="5" t="s">
+        <v>1014</v>
+      </c>
+      <c r="B412" s="6" t="s">
+        <v>1015</v>
+      </c>
+      <c r="C412" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D412" s="7" t="s">
+        <v>1016</v>
+      </c>
+      <c r="E412" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H412" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I412" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J412" s="10">
+        <v>2320</v>
+      </c>
+      <c r="L412" s="7">
+        <v>0</v>
+      </c>
+      <c r="N412" s="10">
+        <v>2320</v>
+      </c>
+    </row>
+    <row r="413">
+      <c r="A413" s="5" t="s">
+        <v>1017</v>
+      </c>
+      <c r="B413" s="6" t="s">
+        <v>1018</v>
+      </c>
+      <c r="C413" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="D413" s="7" t="s">
+        <v>1019</v>
+      </c>
+      <c r="E413" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H413" s="7" t="s">
+        <v>472</v>
+      </c>
+      <c r="I413" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J413" s="10">
+        <v>190</v>
+      </c>
+      <c r="L413" s="7">
+        <v>0</v>
+      </c>
+      <c r="N413" s="10">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="414">
+      <c r="A414" s="5" t="s">
+        <v>1020</v>
+      </c>
+      <c r="B414" s="6" t="s">
+        <v>1021</v>
+      </c>
+      <c r="C414" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D414" s="7" t="s">
+        <v>1022</v>
+      </c>
+      <c r="E414" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H414" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I414" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J414" s="10">
+        <v>1160</v>
+      </c>
+      <c r="L414" s="7">
+        <v>0</v>
+      </c>
+      <c r="N414" s="10">
+        <v>1160</v>
+      </c>
+    </row>
+    <row r="415">
+      <c r="A415" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="B415" s="6" t="s">
+        <v>1023</v>
+      </c>
+      <c r="C415" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="D415" s="7" t="s">
+        <v>1024</v>
+      </c>
+      <c r="E415" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G415" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="H415" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I415" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J415" s="10">
+        <v>13254</v>
+      </c>
+      <c r="L415" s="7">
+        <v>10</v>
+      </c>
+      <c r="N415" s="10">
+        <v>11928.6</v>
+      </c>
+    </row>
+    <row r="416">
+      <c r="A416" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="B416" s="6" t="s">
+        <v>1025</v>
+      </c>
+      <c r="C416" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="D416" s="7" t="s">
+        <v>1026</v>
+      </c>
+      <c r="E416" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G416" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="H416" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I416" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J416" s="10">
+        <v>710</v>
+      </c>
+      <c r="L416" s="7">
+        <v>10</v>
+      </c>
+      <c r="N416" s="10">
+        <v>639</v>
+      </c>
+    </row>
+    <row r="417">
+      <c r="A417" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="B417" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="C417" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="D417" s="7" t="s">
+        <v>1027</v>
+      </c>
+      <c r="E417" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G417" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="H417" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I417" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J417" s="10">
+        <v>18934</v>
+      </c>
+      <c r="L417" s="7">
+        <v>10</v>
+      </c>
+      <c r="N417" s="10">
+        <v>17040.6</v>
+      </c>
+    </row>
+    <row r="418">
+      <c r="A418" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="B418" s="6" t="s">
+        <v>78</v>
+      </c>
+      <c r="C418" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="D418" s="7" t="s">
+        <v>1028</v>
+      </c>
+      <c r="E418" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G418" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="H418" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I418" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J418" s="10">
+        <v>13254</v>
+      </c>
+      <c r="L418" s="7">
+        <v>10</v>
+      </c>
+      <c r="N418" s="10">
+        <v>11928.6</v>
+      </c>
+    </row>
+    <row r="419">
+      <c r="A419" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="B419" s="6" t="s">
+        <v>81</v>
+      </c>
+      <c r="C419" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="D419" s="7" t="s">
+        <v>1029</v>
+      </c>
+      <c r="E419" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G419" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="H419" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I419" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J419" s="10">
+        <v>84822</v>
+      </c>
+      <c r="L419" s="7">
+        <v>10</v>
+      </c>
+      <c r="N419" s="10">
+        <v>76339.8</v>
+      </c>
+    </row>
+    <row r="420">
+      <c r="A420" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="B420" s="6" t="s">
+        <v>1030</v>
+      </c>
+      <c r="C420" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="D420" s="7" t="s">
+        <v>1031</v>
+      </c>
+      <c r="E420" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G420" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="H420" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I420" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J420" s="10">
+        <v>24614</v>
+      </c>
+      <c r="L420" s="7">
+        <v>10</v>
+      </c>
+      <c r="N420" s="10">
+        <v>22152.6</v>
+      </c>
+    </row>
+    <row r="421">
+      <c r="A421" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="B421" s="6" t="s">
+        <v>87</v>
+      </c>
+      <c r="C421" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="D421" s="7" t="s">
+        <v>1032</v>
+      </c>
+      <c r="E421" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G421" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="H421" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I421" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J421" s="10">
+        <v>13254</v>
+      </c>
+      <c r="L421" s="7">
+        <v>10</v>
+      </c>
+      <c r="N421" s="10">
+        <v>11928.6</v>
+      </c>
+    </row>
+    <row r="422">
+      <c r="A422" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="B422" s="6" t="s">
+        <v>90</v>
+      </c>
+      <c r="C422" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="D422" s="7" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E422" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G422" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="H422" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I422" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J422" s="10">
+        <v>28400</v>
+      </c>
+      <c r="L422" s="7">
+        <v>10</v>
+      </c>
+      <c r="N422" s="10">
+        <v>25560</v>
+      </c>
+    </row>
+    <row r="423">
+      <c r="A423" s="5" t="s">
+        <v>1034</v>
+      </c>
+      <c r="B423" s="6" t="s">
+        <v>1035</v>
+      </c>
+      <c r="C423" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="D423" s="7" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E423" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G423" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="H423" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I423" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J423" s="10">
+        <v>6000</v>
+      </c>
+      <c r="L423" s="7">
+        <v>10</v>
+      </c>
+      <c r="N423" s="10">
+        <v>5400</v>
+      </c>
+    </row>
+    <row r="424">
+      <c r="A424" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="B424" s="6" t="s">
+        <v>1037</v>
+      </c>
+      <c r="C424" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="D424" s="7" t="s">
+        <v>1038</v>
+      </c>
+      <c r="E424" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G424" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="H424" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="I424" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J424" s="10">
+        <v>48</v>
+      </c>
+      <c r="L424" s="7">
+        <v>10</v>
+      </c>
+      <c r="N424" s="10">
+        <v>43.2</v>
+      </c>
+    </row>
+    <row r="425">
+      <c r="A425" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="B425" s="6" t="s">
+        <v>98</v>
+      </c>
+      <c r="C425" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="D425" s="7" t="s">
+        <v>1039</v>
+      </c>
+      <c r="E425" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G425" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="H425" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="I425" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J425" s="10">
+        <v>225</v>
+      </c>
+      <c r="L425" s="7">
+        <v>10</v>
+      </c>
+      <c r="N425" s="10">
+        <v>202.5</v>
+      </c>
+    </row>
+    <row r="426">
+      <c r="A426" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="B426" s="6" t="s">
+        <v>1040</v>
+      </c>
+      <c r="C426" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="D426" s="7" t="s">
+        <v>1041</v>
+      </c>
+      <c r="E426" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G426" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="H426" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="I426" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J426" s="10">
+        <v>225</v>
+      </c>
+      <c r="L426" s="7">
+        <v>10</v>
+      </c>
+      <c r="N426" s="10">
+        <v>202.5</v>
+      </c>
+    </row>
+    <row r="427">
+      <c r="A427" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="B427" s="6" t="s">
+        <v>104</v>
+      </c>
+      <c r="C427" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="D427" s="7" t="s">
+        <v>1042</v>
+      </c>
+      <c r="E427" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G427" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="H427" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="I427" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J427" s="10">
+        <v>71</v>
+      </c>
+      <c r="L427" s="7">
+        <v>10</v>
+      </c>
+      <c r="N427" s="10">
+        <v>63.9</v>
+      </c>
+    </row>
+    <row r="428">
+      <c r="A428" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="B428" s="6" t="s">
+        <v>1043</v>
+      </c>
+      <c r="C428" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="D428" s="7" t="s">
+        <v>1044</v>
+      </c>
+      <c r="E428" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G428" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="H428" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="I428" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J428" s="10">
+        <v>190</v>
+      </c>
+      <c r="L428" s="7">
+        <v>10</v>
+      </c>
+      <c r="N428" s="10">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="429">
+      <c r="A429" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="B429" s="6" t="s">
+        <v>1045</v>
+      </c>
+      <c r="C429" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="D429" s="7" t="s">
+        <v>1046</v>
+      </c>
+      <c r="E429" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G429" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="H429" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="I429" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J429" s="10">
+        <v>190</v>
+      </c>
+      <c r="L429" s="7">
+        <v>10</v>
+      </c>
+      <c r="N429" s="10">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="430">
+      <c r="A430" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="B430" s="6" t="s">
+        <v>1047</v>
+      </c>
+      <c r="C430" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="D430" s="7" t="s">
+        <v>1048</v>
+      </c>
+      <c r="E430" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G430" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="H430" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I430" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J430" s="10">
+        <v>0</v>
+      </c>
+      <c r="L430" s="7">
+        <v>10</v>
+      </c>
+      <c r="N430" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="431">
+      <c r="A431" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="B431" s="6" t="s">
+        <v>116</v>
+      </c>
+      <c r="C431" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="D431" s="7" t="s">
+        <v>1049</v>
+      </c>
+      <c r="E431" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G431" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="H431" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="I431" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J431" s="10">
+        <v>48</v>
+      </c>
+      <c r="L431" s="7">
+        <v>10</v>
+      </c>
+      <c r="N431" s="10">
+        <v>43.2</v>
+      </c>
+    </row>
+    <row r="432">
+      <c r="A432" s="5" t="s">
+        <v>118</v>
+      </c>
+      <c r="B432" s="6" t="s">
+        <v>119</v>
+      </c>
+      <c r="C432" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="D432" s="7" t="s">
+        <v>1050</v>
+      </c>
+      <c r="E432" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G432" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="H432" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="I432" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J432" s="10">
+        <v>48</v>
+      </c>
+      <c r="L432" s="7">
+        <v>10</v>
+      </c>
+      <c r="N432" s="10">
+        <v>43.2</v>
+      </c>
+    </row>
+    <row r="433">
+      <c r="A433" s="5" t="s">
+        <v>121</v>
+      </c>
+      <c r="B433" s="6" t="s">
+        <v>1051</v>
+      </c>
+      <c r="C433" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="D433" s="7" t="s">
+        <v>1052</v>
+      </c>
+      <c r="E433" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G433" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="H433" s="7" t="s">
+        <v>124</v>
+      </c>
+      <c r="I433" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J433" s="10">
+        <v>341</v>
+      </c>
+      <c r="L433" s="7">
+        <v>10</v>
+      </c>
+      <c r="N433" s="10">
+        <v>306.9</v>
+      </c>
+    </row>
+    <row r="434">
+      <c r="A434" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="B434" s="6" t="s">
+        <v>1053</v>
+      </c>
+      <c r="C434" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="D434" s="7" t="s">
+        <v>1054</v>
+      </c>
+      <c r="E434" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G434" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="H434" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="I434" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J434" s="10">
+        <v>399</v>
+      </c>
+      <c r="L434" s="7">
+        <v>10</v>
+      </c>
+      <c r="N434" s="10">
+        <v>359.1</v>
+      </c>
+    </row>
+    <row r="435">
+      <c r="A435" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="B435" s="6" t="s">
+        <v>130</v>
+      </c>
+      <c r="C435" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D435" s="7" t="s">
+        <v>1055</v>
+      </c>
+      <c r="E435" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G435" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="H435" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I435" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J435" s="10">
+        <v>17040</v>
+      </c>
+      <c r="L435" s="7">
+        <v>10</v>
+      </c>
+      <c r="N435" s="10">
+        <v>15336</v>
+      </c>
+    </row>
+    <row r="436">
+      <c r="A436" s="5" t="s">
+        <v>132</v>
+      </c>
+      <c r="B436" s="6" t="s">
+        <v>133</v>
+      </c>
+      <c r="C436" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D436" s="7" t="s">
+        <v>1056</v>
+      </c>
+      <c r="E436" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G436" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="H436" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I436" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J436" s="10">
+        <v>3314</v>
+      </c>
+      <c r="L436" s="7">
+        <v>10</v>
+      </c>
+      <c r="N436" s="10">
+        <v>2982.6</v>
+      </c>
+    </row>
+    <row r="437">
+      <c r="A437" s="5" t="s">
+        <v>135</v>
+      </c>
+      <c r="B437" s="6" t="s">
+        <v>1057</v>
+      </c>
+      <c r="C437" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D437" s="7" t="s">
+        <v>1058</v>
+      </c>
+      <c r="E437" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G437" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="H437" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I437" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J437" s="10">
+        <v>14200</v>
+      </c>
+      <c r="L437" s="7">
+        <v>10</v>
+      </c>
+      <c r="N437" s="10">
+        <v>12780</v>
+      </c>
+    </row>
+    <row r="438">
+      <c r="A438" s="5" t="s">
+        <v>138</v>
+      </c>
+      <c r="B438" s="6" t="s">
+        <v>1059</v>
+      </c>
+      <c r="C438" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D438" s="7" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E438" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G438" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="H438" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I438" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J438" s="10">
+        <v>3314</v>
+      </c>
+      <c r="L438" s="7">
+        <v>10</v>
+      </c>
+      <c r="N438" s="10">
+        <v>2982.6</v>
+      </c>
+    </row>
+    <row r="439">
+      <c r="A439" s="5" t="s">
+        <v>141</v>
+      </c>
+      <c r="B439" s="6" t="s">
+        <v>1061</v>
+      </c>
+      <c r="C439" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D439" s="7" t="s">
+        <v>829</v>
+      </c>
+      <c r="E439" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G439" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="H439" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I439" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J439" s="10">
+        <v>2840</v>
+      </c>
+      <c r="L439" s="7">
+        <v>10</v>
+      </c>
+      <c r="N439" s="10">
+        <v>2556</v>
+      </c>
+    </row>
+    <row r="440">
+      <c r="A440" s="5" t="s">
+        <v>144</v>
+      </c>
+      <c r="B440" s="6" t="s">
+        <v>1062</v>
+      </c>
+      <c r="C440" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D440" s="7" t="s">
+        <v>1063</v>
+      </c>
+      <c r="E440" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G440" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="H440" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I440" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J440" s="10">
+        <v>14200</v>
+      </c>
+      <c r="L440" s="7">
+        <v>10</v>
+      </c>
+      <c r="N440" s="10">
+        <v>12780</v>
+      </c>
+    </row>
+    <row r="441">
+      <c r="A441" s="5" t="s">
+        <v>147</v>
+      </c>
+      <c r="B441" s="6" t="s">
+        <v>148</v>
+      </c>
+      <c r="C441" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D441" s="7" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E441" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G441" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="H441" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I441" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J441" s="10">
+        <v>3314</v>
+      </c>
+      <c r="L441" s="7">
+        <v>10</v>
+      </c>
+      <c r="N441" s="10">
+        <v>2982.6</v>
+      </c>
+    </row>
+    <row r="442">
+      <c r="A442" s="5" t="s">
+        <v>1065</v>
+      </c>
+      <c r="B442" s="6" t="s">
+        <v>1066</v>
+      </c>
+      <c r="C442" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D442" s="7" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E442" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G442" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="H442" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I442" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J442" s="10">
+        <v>10000</v>
+      </c>
+      <c r="L442" s="7">
+        <v>10</v>
+      </c>
+      <c r="N442" s="10">
+        <v>9000</v>
+      </c>
+    </row>
+    <row r="443">
+      <c r="A443" s="5" t="s">
+        <v>1068</v>
+      </c>
+      <c r="B443" s="6" t="s">
+        <v>1069</v>
+      </c>
+      <c r="C443" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D443" s="7" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E443" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G443" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="H443" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I443" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J443" s="10">
+        <v>13200</v>
+      </c>
+      <c r="L443" s="7">
+        <v>10</v>
+      </c>
+      <c r="N443" s="10">
+        <v>11880</v>
+      </c>
+    </row>
+    <row r="444">
+      <c r="A444" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="B444" s="6" t="s">
+        <v>1071</v>
+      </c>
+      <c r="C444" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D444" s="7" t="s">
+        <v>1072</v>
+      </c>
+      <c r="E444" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G444" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="H444" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I444" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J444" s="10">
+        <v>14200</v>
+      </c>
+      <c r="L444" s="7">
+        <v>10</v>
+      </c>
+      <c r="N444" s="10">
+        <v>12780</v>
+      </c>
+    </row>
+    <row r="445">
+      <c r="A445" s="5" t="s">
+        <v>152</v>
+      </c>
+      <c r="B445" s="6" t="s">
+        <v>1073</v>
+      </c>
+      <c r="C445" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D445" s="7" t="s">
+        <v>1074</v>
+      </c>
+      <c r="E445" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G445" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="H445" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I445" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J445" s="10">
+        <v>3314</v>
+      </c>
+      <c r="L445" s="7">
+        <v>10</v>
+      </c>
+      <c r="N445" s="10">
+        <v>2982.6</v>
+      </c>
+    </row>
+    <row r="446">
+      <c r="A446" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="B446" s="6" t="s">
+        <v>1075</v>
+      </c>
+      <c r="C446" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D446" s="7" t="s">
+        <v>1076</v>
+      </c>
+      <c r="E446" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G446" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="H446" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I446" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J446" s="10">
+        <v>3314</v>
+      </c>
+      <c r="L446" s="7">
+        <v>10</v>
+      </c>
+      <c r="N446" s="10">
+        <v>2982.6</v>
+      </c>
+    </row>
+    <row r="447">
+      <c r="A447" s="5" t="s">
+        <v>158</v>
+      </c>
+      <c r="B447" s="6" t="s">
+        <v>159</v>
+      </c>
+      <c r="C447" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D447" s="7" t="s">
+        <v>1077</v>
+      </c>
+      <c r="E447" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G447" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="H447" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I447" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J447" s="10">
+        <v>3314</v>
+      </c>
+      <c r="L447" s="7">
+        <v>10</v>
+      </c>
+      <c r="N447" s="10">
+        <v>2982.6</v>
+      </c>
+    </row>
+    <row r="448">
+      <c r="A448" s="5" t="s">
+        <v>161</v>
+      </c>
+      <c r="B448" s="6" t="s">
+        <v>1078</v>
+      </c>
+      <c r="C448" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D448" s="7" t="s">
+        <v>1079</v>
+      </c>
+      <c r="E448" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G448" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="H448" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I448" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J448" s="10">
+        <v>14200</v>
+      </c>
+      <c r="L448" s="7">
+        <v>10</v>
+      </c>
+      <c r="N448" s="10">
+        <v>12780</v>
+      </c>
+    </row>
+    <row r="449">
+      <c r="A449" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="B449" s="6" t="s">
+        <v>171</v>
+      </c>
+      <c r="C449" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D449" s="7" t="s">
+        <v>1080</v>
+      </c>
+      <c r="E449" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G449" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="H449" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I449" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J449" s="10">
+        <v>13254</v>
+      </c>
+      <c r="L449" s="7">
+        <v>10</v>
+      </c>
+      <c r="N449" s="10">
+        <v>11928.6</v>
+      </c>
+    </row>
+    <row r="450">
+      <c r="A450" s="5" t="s">
+        <v>808</v>
+      </c>
+      <c r="B450" s="6" t="s">
+        <v>1081</v>
+      </c>
+      <c r="C450" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D450" s="7" t="s">
+        <v>1082</v>
+      </c>
+      <c r="E450" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G450" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="H450" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I450" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J450" s="10">
+        <v>3314</v>
+      </c>
+      <c r="L450" s="7">
+        <v>10</v>
+      </c>
+      <c r="N450" s="10">
+        <v>2982.6</v>
+      </c>
+    </row>
+    <row r="451">
+      <c r="A451" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="B451" s="6" t="s">
+        <v>1083</v>
+      </c>
+      <c r="C451" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D451" s="7" t="s">
+        <v>1084</v>
+      </c>
+      <c r="E451" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G451" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="H451" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I451" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J451" s="10">
+        <v>59167</v>
+      </c>
+      <c r="L451" s="7">
+        <v>10</v>
+      </c>
+      <c r="N451" s="10">
+        <v>53250.3</v>
+      </c>
+    </row>
+    <row r="452">
+      <c r="A452" s="5" t="s">
+        <v>173</v>
+      </c>
+      <c r="B452" s="6" t="s">
+        <v>174</v>
+      </c>
+      <c r="C452" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D452" s="7" t="s">
+        <v>1085</v>
+      </c>
+      <c r="E452" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G452" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="H452" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I452" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J452" s="10">
+        <v>2840</v>
+      </c>
+      <c r="L452" s="7">
+        <v>10</v>
+      </c>
+      <c r="N452" s="10">
+        <v>2556</v>
+      </c>
+    </row>
+    <row r="453">
+      <c r="A453" s="5" t="s">
+        <v>1086</v>
+      </c>
+      <c r="B453" s="6" t="s">
+        <v>1086</v>
+      </c>
+      <c r="C453" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="D453" s="7" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E453" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H453" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I453" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J453" s="10">
+        <v>3480</v>
+      </c>
+      <c r="L453" s="7">
+        <v>0</v>
+      </c>
+      <c r="N453" s="10">
+        <v>3480</v>
+      </c>
+    </row>
+    <row r="454">
+      <c r="A454" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="B454" s="6" t="s">
+        <v>1088</v>
+      </c>
+      <c r="C454" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D454" s="7" t="s">
+        <v>1089</v>
+      </c>
+      <c r="E454" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G454" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="H454" s="7" t="s">
+        <v>1090</v>
+      </c>
+      <c r="I454" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J454" s="10">
+        <v>400</v>
+      </c>
+      <c r="L454" s="7">
+        <v>10</v>
+      </c>
+      <c r="N454" s="10">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="455">
+      <c r="A455" s="5" t="s">
+        <v>721</v>
+      </c>
+      <c r="B455" s="6" t="s">
+        <v>721</v>
+      </c>
+      <c r="C455" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D455" s="7" t="s">
+        <v>1091</v>
+      </c>
+      <c r="E455" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H455" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I455" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J455" s="10">
+        <v>31900</v>
+      </c>
+      <c r="L455" s="7">
+        <v>0</v>
+      </c>
+      <c r="N455" s="10">
+        <v>31900</v>
+      </c>
+    </row>
+    <row r="456">
+      <c r="A456" s="5" t="s">
+        <v>1092</v>
+      </c>
+      <c r="B456" s="6" t="s">
+        <v>1092</v>
+      </c>
+      <c r="C456" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D456" s="7" t="s">
+        <v>1093</v>
+      </c>
+      <c r="E456" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H456" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I456" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J456" s="10">
+        <v>2320</v>
+      </c>
+      <c r="L456" s="7">
+        <v>0</v>
+      </c>
+      <c r="N456" s="10">
+        <v>2320</v>
+      </c>
+    </row>
+    <row r="457">
+      <c r="A457" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="B457" s="6" t="s">
+        <v>1094</v>
+      </c>
+      <c r="C457" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D457" s="7" t="s">
+        <v>1095</v>
+      </c>
+      <c r="E457" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G457" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="H457" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I457" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J457" s="10">
+        <v>3314</v>
+      </c>
+      <c r="L457" s="7">
+        <v>10</v>
+      </c>
+      <c r="N457" s="10">
+        <v>2982.6</v>
+      </c>
+    </row>
+    <row r="458">
+      <c r="A458" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="B458" s="6" t="s">
+        <v>1096</v>
+      </c>
+      <c r="C458" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D458" s="7" t="s">
+        <v>1097</v>
+      </c>
+      <c r="E458" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G458" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="H458" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I458" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J458" s="10">
+        <v>59167</v>
+      </c>
+      <c r="L458" s="7">
+        <v>10</v>
+      </c>
+      <c r="N458" s="10">
+        <v>53250.3</v>
+      </c>
+    </row>
+    <row r="459">
+      <c r="A459" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="B459" s="6" t="s">
+        <v>1098</v>
+      </c>
+      <c r="C459" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D459" s="7" t="s">
+        <v>1099</v>
+      </c>
+      <c r="E459" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G459" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="H459" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I459" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J459" s="10">
+        <v>13254</v>
+      </c>
+      <c r="L459" s="7">
+        <v>10</v>
+      </c>
+      <c r="N459" s="10">
+        <v>11928.6</v>
+      </c>
+    </row>
+    <row r="460">
+      <c r="A460" s="5" t="s">
+        <v>173</v>
+      </c>
+      <c r="B460" s="6" t="s">
+        <v>1100</v>
+      </c>
+      <c r="C460" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D460" s="7" t="s">
+        <v>1101</v>
+      </c>
+      <c r="E460" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G460" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="H460" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I460" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J460" s="10">
+        <v>2840</v>
+      </c>
+      <c r="L460" s="7">
+        <v>10</v>
+      </c>
+      <c r="N460" s="10">
+        <v>2556</v>
+      </c>
+    </row>
+    <row r="461">
+      <c r="A461" s="5" t="s">
+        <v>1102</v>
+      </c>
+      <c r="B461" s="6" t="s">
+        <v>1102</v>
+      </c>
+      <c r="C461" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="D461" s="7" t="s">
+        <v>1103</v>
+      </c>
+      <c r="E461" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H461" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I461" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J461" s="10">
+        <v>580</v>
+      </c>
+      <c r="L461" s="7">
+        <v>0</v>
+      </c>
+      <c r="N461" s="10">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="462">
+      <c r="A462" s="5" t="s">
+        <v>808</v>
+      </c>
+      <c r="B462" s="6" t="s">
+        <v>1104</v>
+      </c>
+      <c r="C462" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D462" s="7" t="s">
+        <v>1105</v>
+      </c>
+      <c r="E462" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G462" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="H462" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I462" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J462" s="10">
+        <v>3314</v>
+      </c>
+      <c r="L462" s="7">
+        <v>10</v>
+      </c>
+      <c r="N462" s="10">
+        <v>2982.6</v>
+      </c>
+    </row>
+    <row r="463">
+      <c r="A463" s="5" t="s">
+        <v>158</v>
+      </c>
+      <c r="B463" s="6" t="s">
+        <v>1106</v>
+      </c>
+      <c r="C463" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D463" s="7" t="s">
+        <v>1107</v>
+      </c>
+      <c r="E463" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G463" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="H463" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I463" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J463" s="10">
+        <v>3314</v>
+      </c>
+      <c r="L463" s="7">
+        <v>10</v>
+      </c>
+      <c r="N463" s="10">
+        <v>2982.6</v>
+      </c>
+    </row>
+    <row r="464">
+      <c r="A464" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="B464" s="6" t="s">
+        <v>1108</v>
+      </c>
+      <c r="C464" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D464" s="7" t="s">
+        <v>1109</v>
+      </c>
+      <c r="E464" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G464" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="H464" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I464" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J464" s="10">
+        <v>28400</v>
+      </c>
+      <c r="L464" s="7">
+        <v>10</v>
+      </c>
+      <c r="N464" s="10">
+        <v>25560</v>
+      </c>
+    </row>
+    <row r="465">
+      <c r="A465" s="5" t="s">
+        <v>1110</v>
+      </c>
+      <c r="B465" s="6" t="s">
+        <v>1111</v>
+      </c>
+      <c r="C465" s="7" t="s">
+        <v>211</v>
+      </c>
+      <c r="D465" s="7" t="s">
+        <v>1112</v>
+      </c>
+      <c r="E465" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G465" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="H465" s="7" t="s">
+        <v>1113</v>
+      </c>
+      <c r="I465" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J465" s="10">
+        <v>500000</v>
+      </c>
+      <c r="L465" s="7">
+        <v>2.28</v>
+      </c>
+      <c r="N465" s="10">
+        <v>488600</v>
+      </c>
+    </row>
+    <row r="466">
+      <c r="A466" s="5" t="s">
+        <v>1114</v>
+      </c>
+      <c r="B466" s="6" t="s">
+        <v>1115</v>
+      </c>
+      <c r="C466" s="7" t="s">
+        <v>1116</v>
+      </c>
+      <c r="D466" s="7" t="s">
+        <v>1117</v>
+      </c>
+      <c r="E466" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G466" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="H466" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I466" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J466" s="10">
+        <v>31281.25</v>
+      </c>
+      <c r="L466" s="7">
+        <v>5</v>
+      </c>
+      <c r="M466" s="7">
+        <v>5</v>
+      </c>
+      <c r="N466" s="10">
+        <v>29717.19</v>
+      </c>
+    </row>
+    <row r="467">
+      <c r="A467" s="5" t="s">
+        <v>1114</v>
+      </c>
+      <c r="B467" s="6" t="s">
+        <v>1118</v>
+      </c>
+      <c r="C467" s="7" t="s">
+        <v>1116</v>
+      </c>
+      <c r="D467" s="7" t="s">
+        <v>1119</v>
+      </c>
+      <c r="E467" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G467" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="H467" s="7" t="s">
+        <v>1090</v>
+      </c>
+      <c r="I467" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J467" s="10">
+        <v>3768.75</v>
+      </c>
+      <c r="L467" s="7">
+        <v>5</v>
+      </c>
+      <c r="M467" s="7">
+        <v>5</v>
+      </c>
+      <c r="N467" s="10">
+        <v>3580.31</v>
+      </c>
+    </row>
+    <row r="468">
+      <c r="A468" s="5" t="s">
+        <v>1114</v>
+      </c>
+      <c r="B468" s="6" t="s">
+        <v>1120</v>
+      </c>
+      <c r="C468" s="7" t="s">
+        <v>1116</v>
+      </c>
+      <c r="D468" s="7" t="s">
+        <v>1121</v>
+      </c>
+      <c r="E468" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G468" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="H468" s="7" t="s">
+        <v>1090</v>
+      </c>
+      <c r="I468" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J468" s="10">
+        <v>2281.25</v>
+      </c>
+      <c r="L468" s="7">
+        <v>5</v>
+      </c>
+      <c r="M468" s="7">
+        <v>5</v>
+      </c>
+      <c r="N468" s="10">
+        <v>2167.19</v>
+      </c>
+    </row>
+    <row r="469">
+      <c r="A469" s="5" t="s">
+        <v>1114</v>
+      </c>
+      <c r="B469" s="6" t="s">
+        <v>1122</v>
+      </c>
+      <c r="C469" s="7" t="s">
+        <v>1116</v>
+      </c>
+      <c r="D469" s="7" t="s">
+        <v>1123</v>
+      </c>
+      <c r="E469" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G469" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="H469" s="7" t="s">
+        <v>1090</v>
+      </c>
+      <c r="I469" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J469" s="10">
+        <v>4562.5</v>
+      </c>
+      <c r="L469" s="7">
+        <v>5</v>
+      </c>
+      <c r="M469" s="7">
+        <v>5</v>
+      </c>
+      <c r="N469" s="10">
+        <v>4334.38</v>
+      </c>
+    </row>
+    <row r="470">
+      <c r="A470" s="5" t="s">
+        <v>1114</v>
+      </c>
+      <c r="B470" s="6" t="s">
+        <v>1124</v>
+      </c>
+      <c r="C470" s="7" t="s">
+        <v>1116</v>
+      </c>
+      <c r="D470" s="7" t="s">
+        <v>1125</v>
+      </c>
+      <c r="E470" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G470" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="H470" s="7" t="s">
+        <v>1090</v>
+      </c>
+      <c r="I470" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J470" s="10">
+        <v>3500</v>
+      </c>
+      <c r="L470" s="7">
+        <v>5</v>
+      </c>
+      <c r="M470" s="7">
+        <v>5</v>
+      </c>
+      <c r="N470" s="10">
+        <v>3325</v>
+      </c>
+    </row>
+    <row r="471">
+      <c r="A471" s="5" t="s">
+        <v>1114</v>
+      </c>
+      <c r="B471" s="6" t="s">
+        <v>1126</v>
+      </c>
+      <c r="C471" s="7" t="s">
+        <v>1116</v>
+      </c>
+      <c r="D471" s="7" t="s">
+        <v>1127</v>
+      </c>
+      <c r="E471" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G471" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="H471" s="7" t="s">
+        <v>1090</v>
+      </c>
+      <c r="I471" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J471" s="10">
+        <v>1500</v>
+      </c>
+      <c r="L471" s="7">
+        <v>5</v>
+      </c>
+      <c r="M471" s="7">
+        <v>5</v>
+      </c>
+      <c r="N471" s="10">
+        <v>1425</v>
+      </c>
+    </row>
+    <row r="472">
+      <c r="A472" s="5" t="s">
+        <v>1114</v>
+      </c>
+      <c r="B472" s="6" t="s">
+        <v>1128</v>
+      </c>
+      <c r="C472" s="7" t="s">
+        <v>1116</v>
+      </c>
+      <c r="D472" s="7" t="s">
+        <v>1129</v>
+      </c>
+      <c r="E472" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G472" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="H472" s="7" t="s">
+        <v>1090</v>
+      </c>
+      <c r="I472" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J472" s="10">
+        <v>2906.25</v>
+      </c>
+      <c r="L472" s="7">
+        <v>5</v>
+      </c>
+      <c r="M472" s="7">
+        <v>5</v>
+      </c>
+      <c r="N472" s="10">
+        <v>2760.94</v>
+      </c>
+    </row>
+    <row r="473">
+      <c r="A473" s="5" t="s">
+        <v>1130</v>
+      </c>
+      <c r="B473" s="6" t="s">
+        <v>1131</v>
+      </c>
+      <c r="C473" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="D473" s="7" t="s">
+        <v>1132</v>
+      </c>
+      <c r="E473" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G473" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="H473" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I473" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J473" s="10">
+        <v>300</v>
+      </c>
+      <c r="L473" s="7">
+        <v>10</v>
+      </c>
+      <c r="N473" s="10">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="474">
+      <c r="A474" s="5" t="s">
+        <v>1133</v>
+      </c>
+      <c r="B474" s="6" t="s">
+        <v>1133</v>
+      </c>
+      <c r="C474" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D474" s="7" t="s">
+        <v>1134</v>
+      </c>
+      <c r="E474" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H474" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I474" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J474" s="10">
+        <v>1160</v>
+      </c>
+      <c r="L474" s="7">
+        <v>0</v>
+      </c>
+      <c r="N474" s="10">
+        <v>1160</v>
+      </c>
+    </row>
+    <row r="475">
+      <c r="A475" s="5" t="s">
+        <v>181</v>
+      </c>
+      <c r="B475" s="6" t="s">
+        <v>1135</v>
+      </c>
+      <c r="C475" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D475" s="7" t="s">
+        <v>1136</v>
+      </c>
+      <c r="E475" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G475" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="H475" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I475" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J475" s="10">
+        <v>2840</v>
+      </c>
+      <c r="L475" s="7">
+        <v>10</v>
+      </c>
+      <c r="N475" s="10">
+        <v>2556</v>
+      </c>
+    </row>
+    <row r="476">
+      <c r="A476" s="5" t="s">
+        <v>1137</v>
+      </c>
+      <c r="B476" s="6" t="s">
+        <v>1137</v>
+      </c>
+      <c r="C476" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D476" s="7" t="s">
+        <v>1138</v>
+      </c>
+      <c r="E476" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H476" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I476" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J476" s="10">
+        <v>1160</v>
+      </c>
+      <c r="L476" s="7">
+        <v>0</v>
+      </c>
+      <c r="N476" s="10">
+        <v>1160</v>
+      </c>
+    </row>
+    <row r="477">
+      <c r="A477" s="5" t="s">
+        <v>1139</v>
+      </c>
+      <c r="B477" s="6" t="s">
+        <v>1139</v>
+      </c>
+      <c r="C477" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D477" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="E477" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H477" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I477" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J477" s="10">
+        <v>1160</v>
+      </c>
+      <c r="L477" s="7">
+        <v>0</v>
+      </c>
+      <c r="N477" s="10">
+        <v>1160</v>
+      </c>
+    </row>
+    <row r="478">
+      <c r="A478" s="5" t="s">
+        <v>1141</v>
+      </c>
+      <c r="B478" s="6" t="s">
+        <v>1142</v>
+      </c>
+      <c r="C478" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="D478" s="7" t="s">
+        <v>1143</v>
+      </c>
+      <c r="E478" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G478" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="H478" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I478" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J478" s="10">
+        <v>400000</v>
+      </c>
+      <c r="L478" s="7">
+        <v>10</v>
+      </c>
+      <c r="N478" s="10">
+        <v>360000</v>
+      </c>
+    </row>
+    <row r="479">
+      <c r="A479" s="5" t="s">
+        <v>1144</v>
+      </c>
+      <c r="B479" s="6" t="s">
+        <v>1145</v>
+      </c>
+      <c r="C479" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="D479" s="7" t="s">
+        <v>1146</v>
+      </c>
+      <c r="E479" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G479" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="H479" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I479" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J479" s="10">
+        <v>3000</v>
+      </c>
+      <c r="L479" s="7">
+        <v>10</v>
+      </c>
+      <c r="N479" s="10">
+        <v>2700</v>
+      </c>
+    </row>
+    <row r="480">
+      <c r="A480" s="5" t="s">
+        <v>1147</v>
+      </c>
+      <c r="B480" s="6" t="s">
+        <v>1148</v>
+      </c>
+      <c r="C480" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="D480" s="7" t="s">
+        <v>1149</v>
+      </c>
+      <c r="E480" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G480" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="H480" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I480" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J480" s="10">
+        <v>137800</v>
+      </c>
+      <c r="L480" s="7">
+        <v>10</v>
+      </c>
+      <c r="N480" s="10">
+        <v>124020</v>
+      </c>
+    </row>
+    <row r="481">
+      <c r="A481" s="5" t="s">
+        <v>1150</v>
+      </c>
+      <c r="B481" s="6" t="s">
+        <v>1151</v>
+      </c>
+      <c r="C481" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="D481" s="7" t="s">
+        <v>1152</v>
+      </c>
+      <c r="E481" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G481" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="H481" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I481" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J481" s="10">
+        <v>17040</v>
+      </c>
+      <c r="L481" s="7">
+        <v>10</v>
+      </c>
+      <c r="N481" s="10">
+        <v>15336</v>
+      </c>
+    </row>
+    <row r="482">
+      <c r="A482" s="5" t="s">
+        <v>986</v>
+      </c>
+      <c r="B482" s="6" t="s">
+        <v>1153</v>
+      </c>
+      <c r="C482" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D482" s="7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="E482" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G482" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="H482" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I482" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J482" s="10">
+        <v>710</v>
+      </c>
+      <c r="L482" s="7">
+        <v>10</v>
+      </c>
+      <c r="N482" s="10">
+        <v>639</v>
+      </c>
+    </row>
+    <row r="483">
+      <c r="A483" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="B483" s="6" t="s">
+        <v>1155</v>
+      </c>
+      <c r="C483" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="D483" s="7" t="s">
+        <v>1156</v>
+      </c>
+      <c r="E483" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G483" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="H483" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I483" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J483" s="10">
+        <v>18934</v>
+      </c>
+      <c r="L483" s="7">
+        <v>10</v>
+      </c>
+      <c r="N483" s="10">
+        <v>17040.6</v>
+      </c>
+    </row>
+    <row r="484">
+      <c r="A484" s="5" t="s">
+        <v>858</v>
+      </c>
+      <c r="B484" s="6" t="s">
+        <v>1157</v>
+      </c>
+      <c r="C484" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="D484" s="7" t="s">
+        <v>1158</v>
+      </c>
+      <c r="E484" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G484" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="H484" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I484" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J484" s="10">
+        <v>13254</v>
+      </c>
+      <c r="L484" s="7">
+        <v>10</v>
+      </c>
+      <c r="N484" s="10">
+        <v>11928.6</v>
+      </c>
+    </row>
+    <row r="485">
+      <c r="A485" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="B485" s="6" t="s">
+        <v>1159</v>
+      </c>
+      <c r="C485" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="D485" s="7" t="s">
+        <v>1160</v>
+      </c>
+      <c r="E485" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G485" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="H485" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I485" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J485" s="10">
+        <v>13254</v>
+      </c>
+      <c r="L485" s="7">
+        <v>10</v>
+      </c>
+      <c r="N485" s="10">
+        <v>11928.6</v>
+      </c>
+    </row>
+    <row r="486">
+      <c r="A486" s="5" t="s">
+        <v>861</v>
+      </c>
+      <c r="B486" s="6" t="s">
+        <v>1161</v>
+      </c>
+      <c r="C486" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="D486" s="7" t="s">
+        <v>1162</v>
+      </c>
+      <c r="E486" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G486" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="H486" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I486" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J486" s="10">
+        <v>18934</v>
+      </c>
+      <c r="L486" s="7">
+        <v>10</v>
+      </c>
+      <c r="N486" s="10">
+        <v>17040.6</v>
+      </c>
+    </row>
+    <row r="487">
+      <c r="A487" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="B487" s="6" t="s">
+        <v>1163</v>
+      </c>
+      <c r="C487" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="D487" s="7" t="s">
+        <v>1164</v>
+      </c>
+      <c r="E487" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G487" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="H487" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I487" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J487" s="10">
+        <v>24614</v>
+      </c>
+      <c r="L487" s="7">
+        <v>10</v>
+      </c>
+      <c r="N487" s="10">
+        <v>22152.6</v>
+      </c>
+    </row>
+    <row r="488">
+      <c r="A488" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="B488" s="6" t="s">
+        <v>1165</v>
+      </c>
+      <c r="C488" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="D488" s="7" t="s">
+        <v>1166</v>
+      </c>
+      <c r="E488" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G488" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="H488" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I488" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J488" s="10">
+        <v>114358</v>
+      </c>
+      <c r="L488" s="7">
+        <v>10</v>
+      </c>
+      <c r="N488" s="10">
+        <v>102922.2</v>
+      </c>
+    </row>
+    <row r="489">
+      <c r="A489" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="B489" s="6" t="s">
+        <v>1167</v>
+      </c>
+      <c r="C489" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="D489" s="7" t="s">
+        <v>1168</v>
+      </c>
+      <c r="E489" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G489" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="H489" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I489" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J489" s="10">
+        <v>13254</v>
+      </c>
+      <c r="L489" s="7">
+        <v>10</v>
+      </c>
+      <c r="N489" s="10">
+        <v>11928.6</v>
+      </c>
+    </row>
+    <row r="490">
+      <c r="A490" s="5" t="s">
+        <v>872</v>
+      </c>
+      <c r="B490" s="6" t="s">
+        <v>1169</v>
+      </c>
+      <c r="C490" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="D490" s="7" t="s">
+        <v>1170</v>
+      </c>
+      <c r="E490" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G490" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="H490" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I490" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J490" s="10">
+        <v>13254</v>
+      </c>
+      <c r="L490" s="7">
+        <v>10</v>
+      </c>
+      <c r="N490" s="10">
+        <v>11928.6</v>
+      </c>
+    </row>
+    <row r="491">
+      <c r="A491" s="5" t="s">
+        <v>1171</v>
+      </c>
+      <c r="B491" s="6" t="s">
+        <v>1172</v>
+      </c>
+      <c r="C491" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="D491" s="7" t="s">
+        <v>1173</v>
+      </c>
+      <c r="E491" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G491" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="H491" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I491" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J491" s="10">
+        <v>8600</v>
+      </c>
+      <c r="L491" s="7">
+        <v>10</v>
+      </c>
+      <c r="N491" s="10">
+        <v>7740</v>
+      </c>
+    </row>
+    <row r="492">
+      <c r="A492" s="5" t="s">
+        <v>864</v>
+      </c>
+      <c r="B492" s="6" t="s">
+        <v>1174</v>
+      </c>
+      <c r="C492" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="D492" s="7" t="s">
+        <v>1175</v>
+      </c>
+      <c r="E492" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G492" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="H492" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I492" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J492" s="10">
+        <v>84822</v>
+      </c>
+      <c r="L492" s="7">
+        <v>10</v>
+      </c>
+      <c r="N492" s="10">
+        <v>76339.8</v>
+      </c>
+    </row>
+    <row r="493">
+      <c r="A493" s="5" t="s">
+        <v>852</v>
+      </c>
+      <c r="B493" s="6" t="s">
+        <v>1176</v>
+      </c>
+      <c r="C493" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="D493" s="7" t="s">
+        <v>1177</v>
+      </c>
+      <c r="E493" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G493" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="H493" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I493" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J493" s="10">
+        <v>103282</v>
+      </c>
+      <c r="L493" s="7">
+        <v>10</v>
+      </c>
+      <c r="N493" s="10">
+        <v>92953.8</v>
+      </c>
+    </row>
+    <row r="494">
+      <c r="A494" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="B494" s="6" t="s">
+        <v>1178</v>
+      </c>
+      <c r="C494" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="D494" s="7" t="s">
+        <v>1179</v>
+      </c>
+      <c r="E494" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G494" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="H494" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I494" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J494" s="10">
+        <v>33134</v>
+      </c>
+      <c r="L494" s="7">
+        <v>10</v>
+      </c>
+      <c r="N494" s="10">
+        <v>29820.6</v>
+      </c>
+    </row>
+    <row r="495">
+      <c r="A495" s="5" t="s">
+        <v>1180</v>
+      </c>
+      <c r="B495" s="6" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C495" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="D495" s="7" t="s">
+        <v>1182</v>
+      </c>
+      <c r="E495" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G495" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="H495" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I495" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J495" s="10">
+        <v>18934</v>
+      </c>
+      <c r="L495" s="7">
+        <v>10</v>
+      </c>
+      <c r="N495" s="10">
+        <v>17040.6</v>
+      </c>
+    </row>
+    <row r="496">
+      <c r="A496" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="B496" s="6" t="s">
+        <v>1183</v>
+      </c>
+      <c r="C496" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="D496" s="7" t="s">
+        <v>1184</v>
+      </c>
+      <c r="E496" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G496" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="H496" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I496" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J496" s="10">
+        <v>13254</v>
+      </c>
+      <c r="L496" s="7">
+        <v>10</v>
+      </c>
+      <c r="N496" s="10">
+        <v>11928.6</v>
+      </c>
+    </row>
+    <row r="497">
+      <c r="A497" s="5" t="s">
+        <v>1185</v>
+      </c>
+      <c r="B497" s="6" t="s">
+        <v>1186</v>
+      </c>
+      <c r="C497" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="D497" s="7" t="s">
+        <v>1187</v>
+      </c>
+      <c r="E497" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G497" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="H497" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I497" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J497" s="10">
+        <v>13254</v>
+      </c>
+      <c r="L497" s="7">
+        <v>10</v>
+      </c>
+      <c r="N497" s="10">
+        <v>11928.6</v>
+      </c>
+    </row>
+    <row r="498">
+      <c r="A498" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="B498" s="6" t="s">
+        <v>1188</v>
+      </c>
+      <c r="C498" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="D498" s="7" t="s">
+        <v>1189</v>
+      </c>
+      <c r="E498" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G498" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="H498" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I498" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J498" s="10">
+        <v>13254</v>
+      </c>
+      <c r="L498" s="7">
+        <v>10</v>
+      </c>
+      <c r="N498" s="10">
+        <v>11928.6</v>
+      </c>
+    </row>
+    <row r="499">
+      <c r="A499" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="B499" s="6" t="s">
+        <v>1190</v>
+      </c>
+      <c r="C499" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="D499" s="7" t="s">
+        <v>1191</v>
+      </c>
+      <c r="E499" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G499" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="H499" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I499" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J499" s="10">
+        <v>710</v>
+      </c>
+      <c r="L499" s="7">
+        <v>10</v>
+      </c>
+      <c r="N499" s="10">
+        <v>639</v>
+      </c>
+    </row>
+    <row r="500">
+      <c r="A500" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="B500" s="6" t="s">
+        <v>1192</v>
+      </c>
+      <c r="C500" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="D500" s="7" t="s">
+        <v>1193</v>
+      </c>
+      <c r="E500" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G500" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="H500" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I500" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J500" s="10">
+        <v>18934</v>
+      </c>
+      <c r="L500" s="7">
+        <v>10</v>
+      </c>
+      <c r="N500" s="10">
+        <v>17040.6</v>
+      </c>
+    </row>
+    <row r="501">
+      <c r="A501" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="B501" s="6" t="s">
+        <v>1194</v>
+      </c>
+      <c r="C501" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="D501" s="7" t="s">
+        <v>1195</v>
+      </c>
+      <c r="E501" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G501" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="H501" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I501" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J501" s="10">
+        <v>13254</v>
+      </c>
+      <c r="L501" s="7">
+        <v>10</v>
+      </c>
+      <c r="N501" s="10">
+        <v>11928.6</v>
+      </c>
+    </row>
+    <row r="502">
+      <c r="A502" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="B502" s="6" t="s">
+        <v>1196</v>
+      </c>
+      <c r="C502" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="D502" s="7" t="s">
+        <v>1197</v>
+      </c>
+      <c r="E502" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G502" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="H502" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I502" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J502" s="10">
+        <v>84822</v>
+      </c>
+      <c r="L502" s="7">
+        <v>10</v>
+      </c>
+      <c r="N502" s="10">
+        <v>76339.8</v>
+      </c>
+    </row>
+    <row r="503">
+      <c r="A503" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="B503" s="6" t="s">
+        <v>1198</v>
+      </c>
+      <c r="C503" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="D503" s="7" t="s">
+        <v>1199</v>
+      </c>
+      <c r="E503" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G503" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="H503" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I503" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J503" s="10">
+        <v>13254</v>
+      </c>
+      <c r="L503" s="7">
+        <v>10</v>
+      </c>
+      <c r="N503" s="10">
+        <v>11928.6</v>
+      </c>
+    </row>
+    <row r="504">
+      <c r="A504" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="B504" s="6" t="s">
+        <v>1200</v>
+      </c>
+      <c r="C504" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="D504" s="7" t="s">
+        <v>1201</v>
+      </c>
+      <c r="E504" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G504" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="H504" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I504" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J504" s="10">
+        <v>24614</v>
+      </c>
+      <c r="L504" s="7">
+        <v>10</v>
+      </c>
+      <c r="N504" s="10">
+        <v>22152.6</v>
+      </c>
+    </row>
+    <row r="505">
+      <c r="A505" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="B505" s="6" t="s">
+        <v>1202</v>
+      </c>
+      <c r="C505" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="D505" s="7" t="s">
+        <v>1203</v>
+      </c>
+      <c r="E505" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G505" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="H505" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I505" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J505" s="10">
+        <v>28400</v>
+      </c>
+      <c r="L505" s="7">
+        <v>10</v>
+      </c>
+      <c r="N505" s="10">
+        <v>25560</v>
+      </c>
+    </row>
+    <row r="506">
+      <c r="A506" s="5" t="s">
+        <v>1034</v>
+      </c>
+      <c r="B506" s="6" t="s">
+        <v>1204</v>
+      </c>
+      <c r="C506" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="D506" s="7" t="s">
+        <v>1205</v>
+      </c>
+      <c r="E506" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G506" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="H506" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I506" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J506" s="10">
+        <v>5000</v>
+      </c>
+      <c r="L506" s="7">
+        <v>10</v>
+      </c>
+      <c r="N506" s="10">
+        <v>4500</v>
+      </c>
+    </row>
+    <row r="507">
+      <c r="A507" s="5" t="s">
+        <v>193</v>
+      </c>
+      <c r="B507" s="6" t="s">
+        <v>1206</v>
+      </c>
+      <c r="C507" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="D507" s="7" t="s">
+        <v>1207</v>
+      </c>
+      <c r="E507" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G507" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="H507" s="7" t="s">
+        <v>1208</v>
+      </c>
+      <c r="I507" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J507" s="10">
+        <v>81750</v>
+      </c>
+      <c r="L507" s="7">
+        <v>10</v>
+      </c>
+      <c r="N507" s="10">
+        <v>73575</v>
+      </c>
+    </row>
+    <row r="508">
+      <c r="A508" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="B508" s="6" t="s">
+        <v>1209</v>
+      </c>
+      <c r="C508" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="D508" s="7" t="s">
+        <v>1210</v>
+      </c>
+      <c r="E508" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G508" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="H508" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="I508" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J508" s="10">
+        <v>48</v>
+      </c>
+      <c r="L508" s="7">
+        <v>10</v>
+      </c>
+      <c r="N508" s="10">
+        <v>43.2</v>
+      </c>
+    </row>
+    <row r="509">
+      <c r="A509" s="5" t="s">
+        <v>1211</v>
+      </c>
+      <c r="B509" s="6" t="s">
+        <v>1212</v>
+      </c>
+      <c r="C509" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="D509" s="7" t="s">
+        <v>1213</v>
+      </c>
+      <c r="E509" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G509" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="H509" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="I509" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J509" s="10">
+        <v>225</v>
+      </c>
+      <c r="L509" s="7">
+        <v>10</v>
+      </c>
+      <c r="N509" s="10">
+        <v>202.5</v>
+      </c>
+    </row>
+    <row r="510">
+      <c r="A510" s="5" t="s">
+        <v>1214</v>
+      </c>
+      <c r="B510" s="6" t="s">
+        <v>1212</v>
+      </c>
+      <c r="C510" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="D510" s="7" t="s">
+        <v>1215</v>
+      </c>
+      <c r="E510" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G510" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="H510" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="I510" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J510" s="10">
+        <v>225</v>
+      </c>
+      <c r="L510" s="7">
+        <v>10</v>
+      </c>
+      <c r="N510" s="10">
+        <v>202.5</v>
+      </c>
+    </row>
+    <row r="511">
+      <c r="A511" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="B511" s="6" t="s">
+        <v>1216</v>
+      </c>
+      <c r="C511" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="D511" s="7" t="s">
+        <v>1217</v>
+      </c>
+      <c r="E511" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G511" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="H511" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="I511" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J511" s="10">
+        <v>71</v>
+      </c>
+      <c r="L511" s="7">
+        <v>10</v>
+      </c>
+      <c r="N511" s="10">
+        <v>63.9</v>
+      </c>
+    </row>
+    <row r="512">
+      <c r="A512" s="5" t="s">
+        <v>1218</v>
+      </c>
+      <c r="B512" s="6" t="s">
+        <v>1219</v>
+      </c>
+      <c r="C512" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="D512" s="7" t="s">
+        <v>1220</v>
+      </c>
+      <c r="E512" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G512" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="H512" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="I512" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J512" s="10">
+        <v>190</v>
+      </c>
+      <c r="L512" s="7">
+        <v>10</v>
+      </c>
+      <c r="N512" s="10">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="513">
+      <c r="A513" s="5" t="s">
+        <v>1221</v>
+      </c>
+      <c r="B513" s="6" t="s">
+        <v>1219</v>
+      </c>
+      <c r="C513" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="D513" s="7" t="s">
+        <v>1222</v>
+      </c>
+      <c r="E513" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G513" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="H513" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="I513" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J513" s="10">
+        <v>190</v>
+      </c>
+      <c r="L513" s="7">
+        <v>10</v>
+      </c>
+      <c r="N513" s="10">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="514">
+      <c r="A514" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="B514" s="6" t="s">
+        <v>1223</v>
+      </c>
+      <c r="C514" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="D514" s="7" t="s">
+        <v>1224</v>
+      </c>
+      <c r="E514" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G514" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="H514" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I514" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J514" s="10">
+        <v>56800</v>
+      </c>
+      <c r="L514" s="7">
+        <v>10</v>
+      </c>
+      <c r="N514" s="10">
+        <v>51120</v>
+      </c>
+    </row>
+    <row r="515">
+      <c r="A515" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="B515" s="6" t="s">
+        <v>1225</v>
+      </c>
+      <c r="C515" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="D515" s="7" t="s">
+        <v>1226</v>
+      </c>
+      <c r="E515" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G515" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="H515" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="I515" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J515" s="10">
+        <v>48</v>
+      </c>
+      <c r="L515" s="7">
+        <v>10</v>
+      </c>
+      <c r="N515" s="10">
+        <v>43.2</v>
+      </c>
+    </row>
+    <row r="516">
+      <c r="A516" s="5" t="s">
+        <v>118</v>
+      </c>
+      <c r="B516" s="6" t="s">
+        <v>1227</v>
+      </c>
+      <c r="C516" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="D516" s="7" t="s">
+        <v>1228</v>
+      </c>
+      <c r="E516" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G516" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="H516" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="I516" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J516" s="10">
+        <v>48</v>
+      </c>
+      <c r="L516" s="7">
+        <v>10</v>
+      </c>
+      <c r="N516" s="10">
+        <v>43.2</v>
+      </c>
+    </row>
+    <row r="517">
+      <c r="A517" s="5" t="s">
+        <v>121</v>
+      </c>
+      <c r="B517" s="6" t="s">
+        <v>1229</v>
+      </c>
+      <c r="C517" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="D517" s="7" t="s">
+        <v>1230</v>
+      </c>
+      <c r="E517" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G517" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="H517" s="7" t="s">
+        <v>124</v>
+      </c>
+      <c r="I517" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J517" s="10">
+        <v>341</v>
+      </c>
+      <c r="L517" s="7">
+        <v>10</v>
+      </c>
+      <c r="N517" s="10">
+        <v>306.9</v>
+      </c>
+    </row>
+    <row r="518">
+      <c r="A518" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="B518" s="6" t="s">
+        <v>1229</v>
+      </c>
+      <c r="C518" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="D518" s="7" t="s">
+        <v>1231</v>
+      </c>
+      <c r="E518" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G518" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="H518" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="I518" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J518" s="10">
+        <v>399</v>
+      </c>
+      <c r="L518" s="7">
+        <v>10</v>
+      </c>
+      <c r="N518" s="10">
+        <v>359.1</v>
+      </c>
+    </row>
+    <row r="519">
+      <c r="A519" s="5" t="s">
+        <v>1232</v>
+      </c>
+      <c r="B519" s="6" t="s">
+        <v>1233</v>
+      </c>
+      <c r="C519" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D519" s="7" t="s">
+        <v>1234</v>
+      </c>
+      <c r="E519" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G519" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="H519" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I519" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J519" s="10">
+        <v>17040</v>
+      </c>
+      <c r="L519" s="7">
+        <v>10</v>
+      </c>
+      <c r="N519" s="10">
+        <v>15336</v>
+      </c>
+    </row>
+    <row r="520">
+      <c r="A520" s="5" t="s">
+        <v>132</v>
+      </c>
+      <c r="B520" s="6" t="s">
+        <v>1235</v>
+      </c>
+      <c r="C520" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D520" s="7" t="s">
+        <v>1236</v>
+      </c>
+      <c r="E520" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G520" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="H520" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I520" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J520" s="10">
+        <v>3314</v>
+      </c>
+      <c r="L520" s="7">
+        <v>10</v>
+      </c>
+      <c r="N520" s="10">
+        <v>2982.6</v>
+      </c>
+    </row>
+    <row r="521">
+      <c r="A521" s="5" t="s">
+        <v>138</v>
+      </c>
+      <c r="B521" s="6" t="s">
+        <v>1237</v>
+      </c>
+      <c r="C521" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D521" s="7" t="s">
+        <v>1238</v>
+      </c>
+      <c r="E521" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G521" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="H521" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I521" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J521" s="10">
+        <v>3314</v>
+      </c>
+      <c r="L521" s="7">
+        <v>10</v>
+      </c>
+      <c r="N521" s="10">
+        <v>2982.6</v>
+      </c>
+    </row>
+    <row r="522">
+      <c r="A522" s="5" t="s">
+        <v>141</v>
+      </c>
+      <c r="B522" s="6" t="s">
+        <v>1239</v>
+      </c>
+      <c r="C522" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D522" s="7" t="s">
+        <v>1240</v>
+      </c>
+      <c r="E522" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G522" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="H522" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I522" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J522" s="10">
+        <v>2840</v>
+      </c>
+      <c r="L522" s="7">
+        <v>10</v>
+      </c>
+      <c r="N522" s="10">
+        <v>2556</v>
+      </c>
+    </row>
+    <row r="523">
+      <c r="A523" s="5" t="s">
+        <v>144</v>
+      </c>
+      <c r="B523" s="6" t="s">
+        <v>1241</v>
+      </c>
+      <c r="C523" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D523" s="7" t="s">
+        <v>1242</v>
+      </c>
+      <c r="E523" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G523" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="H523" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I523" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J523" s="10">
+        <v>14200</v>
+      </c>
+      <c r="L523" s="7">
+        <v>10</v>
+      </c>
+      <c r="N523" s="10">
+        <v>12780</v>
+      </c>
+    </row>
+    <row r="524">
+      <c r="A524" s="5" t="s">
+        <v>147</v>
+      </c>
+      <c r="B524" s="6" t="s">
+        <v>1243</v>
+      </c>
+      <c r="C524" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D524" s="7" t="s">
+        <v>1244</v>
+      </c>
+      <c r="E524" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G524" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="H524" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I524" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J524" s="10">
+        <v>3314</v>
+      </c>
+      <c r="L524" s="7">
+        <v>10</v>
+      </c>
+      <c r="N524" s="10">
+        <v>2982.6</v>
+      </c>
+    </row>
+    <row r="525">
+      <c r="A525" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="B525" s="6" t="s">
+        <v>1245</v>
+      </c>
+      <c r="C525" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D525" s="7" t="s">
+        <v>1246</v>
+      </c>
+      <c r="E525" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G525" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="H525" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I525" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J525" s="10">
+        <v>14200</v>
+      </c>
+      <c r="L525" s="7">
+        <v>10</v>
+      </c>
+      <c r="N525" s="10">
+        <v>12780</v>
+      </c>
+    </row>
+    <row r="526">
+      <c r="A526" s="5" t="s">
+        <v>152</v>
+      </c>
+      <c r="B526" s="6" t="s">
+        <v>1247</v>
+      </c>
+      <c r="C526" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D526" s="7" t="s">
+        <v>1248</v>
+      </c>
+      <c r="E526" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G526" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="H526" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I526" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J526" s="10">
+        <v>3314</v>
+      </c>
+      <c r="L526" s="7">
+        <v>10</v>
+      </c>
+      <c r="N526" s="10">
+        <v>2982.6</v>
+      </c>
+    </row>
+    <row r="527">
+      <c r="A527" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="B527" s="6" t="s">
+        <v>1249</v>
+      </c>
+      <c r="C527" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D527" s="7" t="s">
+        <v>1250</v>
+      </c>
+      <c r="E527" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G527" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="H527" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I527" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J527" s="10">
+        <v>3314</v>
+      </c>
+      <c r="L527" s="7">
+        <v>10</v>
+      </c>
+      <c r="N527" s="10">
+        <v>2982.6</v>
+      </c>
+    </row>
+    <row r="528">
+      <c r="A528" s="5" t="s">
+        <v>1251</v>
+      </c>
+      <c r="B528" s="6" t="s">
+        <v>203</v>
+      </c>
+      <c r="C528" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="D528" s="7" t="s">
+        <v>1252</v>
+      </c>
+      <c r="E528" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H528" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="I528" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J528" s="10">
+        <v>118.75</v>
+      </c>
+      <c r="L528" s="7">
+        <v>5</v>
+      </c>
+      <c r="N528" s="10">
+        <v>112.81</v>
+      </c>
+    </row>
+    <row r="529">
+      <c r="A529" s="5" t="s">
+        <v>1253</v>
+      </c>
+      <c r="B529" s="6" t="s">
+        <v>203</v>
+      </c>
+      <c r="C529" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="D529" s="7" t="s">
+        <v>1254</v>
+      </c>
+      <c r="E529" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H529" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="I529" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J529" s="10">
+        <v>168.75</v>
+      </c>
+      <c r="L529" s="7">
+        <v>5</v>
+      </c>
+      <c r="N529" s="10">
+        <v>160.31</v>
+      </c>
+    </row>
+    <row r="530">
+      <c r="A530" s="5" t="s">
+        <v>1255</v>
+      </c>
+      <c r="B530" s="6" t="s">
+        <v>203</v>
+      </c>
+      <c r="C530" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="D530" s="7" t="s">
+        <v>1256</v>
+      </c>
+      <c r="E530" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H530" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="I530" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J530" s="10">
+        <v>118.75</v>
+      </c>
+      <c r="L530" s="7">
+        <v>5</v>
+      </c>
+      <c r="N530" s="10">
+        <v>112.81</v>
+      </c>
+    </row>
+    <row r="531">
+      <c r="A531" s="5" t="s">
+        <v>1257</v>
+      </c>
+      <c r="B531" s="6" t="s">
+        <v>203</v>
+      </c>
+      <c r="C531" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="D531" s="7" t="s">
+        <v>1258</v>
+      </c>
+      <c r="E531" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H531" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="I531" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J531" s="10">
+        <v>137.51</v>
+      </c>
+      <c r="L531" s="7">
+        <v>5</v>
+      </c>
+      <c r="N531" s="10">
+        <v>130.63</v>
+      </c>
+    </row>
+    <row r="532">
+      <c r="A532" s="5" t="s">
+        <v>1259</v>
+      </c>
+      <c r="B532" s="6" t="s">
+        <v>203</v>
+      </c>
+      <c r="C532" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="D532" s="7" t="s">
+        <v>1260</v>
+      </c>
+      <c r="E532" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H532" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="I532" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J532" s="10">
+        <v>150</v>
+      </c>
+      <c r="L532" s="7">
+        <v>5</v>
+      </c>
+      <c r="N532" s="10">
+        <v>142.5</v>
+      </c>
+    </row>
+    <row r="533">
+      <c r="A533" s="5" t="s">
+        <v>1261</v>
+      </c>
+      <c r="B533" s="6" t="s">
+        <v>203</v>
+      </c>
+      <c r="C533" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="D533" s="7" t="s">
+        <v>1262</v>
+      </c>
+      <c r="E533" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H533" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="I533" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J533" s="10">
+        <v>162.51</v>
+      </c>
+      <c r="L533" s="7">
+        <v>5</v>
+      </c>
+      <c r="N533" s="10">
+        <v>154.38</v>
+      </c>
+    </row>
+    <row r="534">
+      <c r="A534" s="5" t="s">
+        <v>1263</v>
+      </c>
+      <c r="B534" s="6" t="s">
+        <v>203</v>
+      </c>
+      <c r="C534" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="D534" s="7" t="s">
+        <v>1264</v>
+      </c>
+      <c r="E534" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H534" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="I534" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J534" s="10">
+        <v>93.75</v>
+      </c>
+      <c r="L534" s="7">
+        <v>5</v>
+      </c>
+      <c r="N534" s="10">
+        <v>89.06</v>
+      </c>
+    </row>
+    <row r="535">
+      <c r="A535" s="5" t="s">
+        <v>1265</v>
+      </c>
+      <c r="B535" s="6" t="s">
+        <v>203</v>
+      </c>
+      <c r="C535" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="D535" s="7" t="s">
+        <v>1266</v>
+      </c>
+      <c r="E535" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H535" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="I535" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J535" s="10">
+        <v>112.51</v>
+      </c>
+      <c r="L535" s="7">
+        <v>5</v>
+      </c>
+      <c r="N535" s="10">
+        <v>106.88</v>
+      </c>
+    </row>
+    <row r="536">
+      <c r="A536" s="5" t="s">
+        <v>1267</v>
+      </c>
+      <c r="B536" s="6" t="s">
+        <v>203</v>
+      </c>
+      <c r="C536" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="D536" s="7" t="s">
+        <v>1268</v>
+      </c>
+      <c r="E536" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H536" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="I536" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J536" s="10">
+        <v>125</v>
+      </c>
+      <c r="L536" s="7">
+        <v>5</v>
+      </c>
+      <c r="N536" s="10">
+        <v>118.75</v>
+      </c>
+    </row>
+    <row r="537">
+      <c r="A537" s="5" t="s">
+        <v>1269</v>
+      </c>
+      <c r="B537" s="6" t="s">
+        <v>203</v>
+      </c>
+      <c r="C537" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="D537" s="7" t="s">
+        <v>1270</v>
+      </c>
+      <c r="E537" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H537" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="I537" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J537" s="10">
+        <v>137.51</v>
+      </c>
+      <c r="L537" s="7">
+        <v>5</v>
+      </c>
+      <c r="N537" s="10">
+        <v>130.63</v>
+      </c>
+    </row>
+    <row r="538">
+      <c r="A538" s="5" t="s">
+        <v>1271</v>
+      </c>
+      <c r="B538" s="6" t="s">
+        <v>203</v>
+      </c>
+      <c r="C538" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="D538" s="7" t="s">
+        <v>1272</v>
+      </c>
+      <c r="E538" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H538" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="I538" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J538" s="10">
+        <v>93.75</v>
+      </c>
+      <c r="L538" s="7">
+        <v>5</v>
+      </c>
+      <c r="N538" s="10">
+        <v>89.06</v>
+      </c>
+    </row>
+    <row r="539">
+      <c r="A539" s="5" t="s">
+        <v>1273</v>
+      </c>
+      <c r="B539" s="6" t="s">
+        <v>203</v>
+      </c>
+      <c r="C539" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="D539" s="7" t="s">
+        <v>1274</v>
+      </c>
+      <c r="E539" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H539" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="I539" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J539" s="10">
+        <v>112.51</v>
+      </c>
+      <c r="L539" s="7">
+        <v>5</v>
+      </c>
+      <c r="N539" s="10">
+        <v>106.88</v>
+      </c>
+    </row>
+    <row r="540">
+      <c r="A540" s="5" t="s">
+        <v>1275</v>
+      </c>
+      <c r="B540" s="6" t="s">
+        <v>203</v>
+      </c>
+      <c r="C540" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="D540" s="7" t="s">
+        <v>1276</v>
+      </c>
+      <c r="E540" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H540" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="I540" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J540" s="10">
+        <v>125</v>
+      </c>
+      <c r="L540" s="7">
+        <v>5</v>
+      </c>
+      <c r="N540" s="10">
+        <v>118.75</v>
+      </c>
+    </row>
+    <row r="541">
+      <c r="A541" s="5" t="s">
+        <v>1277</v>
+      </c>
+      <c r="B541" s="6" t="s">
+        <v>203</v>
+      </c>
+      <c r="C541" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="D541" s="7" t="s">
+        <v>1278</v>
+      </c>
+      <c r="E541" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H541" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="I541" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J541" s="10">
+        <v>137.51</v>
+      </c>
+      <c r="L541" s="7">
+        <v>5</v>
+      </c>
+      <c r="N541" s="10">
+        <v>130.63</v>
+      </c>
+    </row>
+    <row r="542">
+      <c r="A542" s="5" t="s">
+        <v>1279</v>
+      </c>
+      <c r="B542" s="6" t="s">
+        <v>203</v>
+      </c>
+      <c r="C542" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="D542" s="7" t="s">
+        <v>1280</v>
+      </c>
+      <c r="E542" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H542" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="I542" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J542" s="10">
+        <v>93.75</v>
+      </c>
+      <c r="L542" s="7">
+        <v>5</v>
+      </c>
+      <c r="N542" s="10">
+        <v>89.06</v>
+      </c>
+    </row>
+    <row r="543">
+      <c r="A543" s="5" t="s">
+        <v>1281</v>
+      </c>
+      <c r="B543" s="6" t="s">
+        <v>203</v>
+      </c>
+      <c r="C543" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="D543" s="7" t="s">
+        <v>1282</v>
+      </c>
+      <c r="E543" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H543" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="I543" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J543" s="10">
+        <v>125</v>
+      </c>
+      <c r="L543" s="7">
+        <v>5</v>
+      </c>
+      <c r="N543" s="10">
+        <v>118.75</v>
+      </c>
+    </row>
+    <row r="544">
+      <c r="A544" s="5" t="s">
+        <v>1283</v>
+      </c>
+      <c r="B544" s="6" t="s">
+        <v>203</v>
+      </c>
+      <c r="C544" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="D544" s="7" t="s">
+        <v>1284</v>
+      </c>
+      <c r="E544" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H544" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="I544" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J544" s="10">
+        <v>137.51</v>
+      </c>
+      <c r="L544" s="7">
+        <v>5</v>
+      </c>
+      <c r="N544" s="10">
+        <v>130.63</v>
+      </c>
+    </row>
+    <row r="545">
+      <c r="A545" s="5" t="s">
+        <v>1285</v>
+      </c>
+      <c r="B545" s="6" t="s">
+        <v>203</v>
+      </c>
+      <c r="C545" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="D545" s="7" t="s">
+        <v>1286</v>
+      </c>
+      <c r="E545" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H545" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="I545" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J545" s="10">
+        <v>156.25</v>
+      </c>
+      <c r="L545" s="7">
+        <v>5</v>
+      </c>
+      <c r="N545" s="10">
+        <v>148.44</v>
+      </c>
+    </row>
+    <row r="546">
+      <c r="A546" s="5" t="s">
+        <v>1287</v>
+      </c>
+      <c r="B546" s="6" t="s">
+        <v>203</v>
+      </c>
+      <c r="C546" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="D546" s="7" t="s">
+        <v>1288</v>
+      </c>
+      <c r="E546" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H546" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="I546" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J546" s="10">
+        <v>237.51</v>
+      </c>
+      <c r="L546" s="7">
+        <v>5</v>
+      </c>
+      <c r="N546" s="10">
+        <v>225.63</v>
+      </c>
+    </row>
+    <row r="547">
+      <c r="A547" s="5" t="s">
+        <v>1289</v>
+      </c>
+      <c r="B547" s="6" t="s">
+        <v>203</v>
+      </c>
+      <c r="C547" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="D547" s="7" t="s">
+        <v>1290</v>
+      </c>
+      <c r="E547" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H547" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="I547" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J547" s="10">
+        <v>148.44</v>
+      </c>
+      <c r="L547" s="7">
+        <v>5</v>
+      </c>
+      <c r="N547" s="10">
+        <v>141.02</v>
+      </c>
+    </row>
+    <row r="548">
+      <c r="A548" s="5" t="s">
+        <v>1291</v>
+      </c>
+      <c r="B548" s="6" t="s">
+        <v>203</v>
+      </c>
+      <c r="C548" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="D548" s="7" t="s">
+        <v>1292</v>
+      </c>
+      <c r="E548" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H548" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="I548" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J548" s="10">
+        <v>148.44</v>
+      </c>
+      <c r="L548" s="7">
+        <v>5</v>
+      </c>
+      <c r="N548" s="10">
+        <v>141.02</v>
+      </c>
+    </row>
+    <row r="549">
+      <c r="A549" s="5" t="s">
+        <v>1293</v>
+      </c>
+      <c r="B549" s="6" t="s">
+        <v>203</v>
+      </c>
+      <c r="C549" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="D549" s="7" t="s">
+        <v>1294</v>
+      </c>
+      <c r="E549" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H549" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="I549" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J549" s="10">
+        <v>130.63</v>
+      </c>
+      <c r="L549" s="7">
+        <v>5</v>
+      </c>
+      <c r="N549" s="10">
+        <v>124.1</v>
+      </c>
+    </row>
+    <row r="550">
+      <c r="A550" s="5" t="s">
+        <v>1295</v>
+      </c>
+      <c r="B550" s="6" t="s">
+        <v>203</v>
+      </c>
+      <c r="C550" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="D550" s="7" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E550" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H550" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="I550" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J550" s="10">
+        <v>142.51</v>
+      </c>
+      <c r="L550" s="7">
+        <v>5</v>
+      </c>
+      <c r="N550" s="10">
+        <v>135.38</v>
+      </c>
+    </row>
+    <row r="551">
+      <c r="A551" s="5" t="s">
+        <v>1297</v>
+      </c>
+      <c r="B551" s="6" t="s">
+        <v>203</v>
+      </c>
+      <c r="C551" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="D551" s="7" t="s">
+        <v>1298</v>
+      </c>
+      <c r="E551" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H551" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="I551" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J551" s="10">
+        <v>130.63</v>
+      </c>
+      <c r="L551" s="7">
+        <v>5</v>
+      </c>
+      <c r="N551" s="10">
+        <v>124.1</v>
+      </c>
+    </row>
+    <row r="552">
+      <c r="A552" s="5" t="s">
+        <v>1299</v>
+      </c>
+      <c r="B552" s="6" t="s">
+        <v>203</v>
+      </c>
+      <c r="C552" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="D552" s="7" t="s">
+        <v>1300</v>
+      </c>
+      <c r="E552" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H552" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="I552" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J552" s="10">
+        <v>130.63</v>
+      </c>
+      <c r="L552" s="7">
+        <v>5</v>
+      </c>
+      <c r="N552" s="10">
+        <v>124.1</v>
+      </c>
+    </row>
+    <row r="553">
+      <c r="A553" s="5" t="s">
+        <v>1301</v>
+      </c>
+      <c r="B553" s="6" t="s">
+        <v>203</v>
+      </c>
+      <c r="C553" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="D553" s="7" t="s">
+        <v>1302</v>
+      </c>
+      <c r="E553" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H553" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="I553" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J553" s="10">
+        <v>118.76</v>
+      </c>
+      <c r="L553" s="7">
+        <v>5</v>
+      </c>
+      <c r="N553" s="10">
+        <v>112.82</v>
+      </c>
+    </row>
+    <row r="554">
+      <c r="A554" s="5" t="s">
+        <v>1303</v>
+      </c>
+      <c r="B554" s="6" t="s">
+        <v>203</v>
+      </c>
+      <c r="C554" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="D554" s="7" t="s">
+        <v>1304</v>
+      </c>
+      <c r="E554" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H554" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="I554" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J554" s="10">
+        <v>118.76</v>
+      </c>
+      <c r="L554" s="7">
+        <v>5</v>
+      </c>
+      <c r="N554" s="10">
+        <v>112.82</v>
+      </c>
+    </row>
+    <row r="555">
+      <c r="A555" s="5" t="s">
+        <v>1305</v>
+      </c>
+      <c r="B555" s="6" t="s">
+        <v>203</v>
+      </c>
+      <c r="C555" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="D555" s="7" t="s">
+        <v>1306</v>
+      </c>
+      <c r="E555" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H555" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="I555" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J555" s="10">
+        <v>112.82</v>
+      </c>
+      <c r="L555" s="7">
+        <v>5</v>
+      </c>
+      <c r="N555" s="10">
+        <v>107.18</v>
+      </c>
+    </row>
+    <row r="556">
+      <c r="A556" s="5" t="s">
+        <v>1307</v>
+      </c>
+      <c r="B556" s="6" t="s">
+        <v>203</v>
+      </c>
+      <c r="C556" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="D556" s="7" t="s">
+        <v>1308</v>
+      </c>
+      <c r="E556" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H556" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="I556" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J556" s="10">
+        <v>112.82</v>
+      </c>
+      <c r="L556" s="7">
+        <v>5</v>
+      </c>
+      <c r="N556" s="10">
+        <v>107.18</v>
+      </c>
+    </row>
+    <row r="557">
+      <c r="A557" s="5" t="s">
+        <v>1309</v>
+      </c>
+      <c r="B557" s="6" t="s">
+        <v>203</v>
+      </c>
+      <c r="C557" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="D557" s="7" t="s">
+        <v>1310</v>
+      </c>
+      <c r="E557" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H557" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="I557" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J557" s="10">
+        <v>218.75</v>
+      </c>
+      <c r="L557" s="7">
+        <v>5</v>
+      </c>
+      <c r="N557" s="10">
+        <v>207.81</v>
+      </c>
+    </row>
+    <row r="558">
+      <c r="A558" s="5" t="s">
+        <v>1311</v>
+      </c>
+      <c r="B558" s="6" t="s">
+        <v>203</v>
+      </c>
+      <c r="C558" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="D558" s="7" t="s">
+        <v>1312</v>
+      </c>
+      <c r="E558" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H558" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="I558" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J558" s="10">
+        <v>150</v>
+      </c>
+      <c r="L558" s="7">
+        <v>5</v>
+      </c>
+      <c r="N558" s="10">
+        <v>142.5</v>
+      </c>
+    </row>
+    <row r="559">
+      <c r="A559" s="5" t="s">
+        <v>1313</v>
+      </c>
+      <c r="B559" s="6" t="s">
+        <v>203</v>
+      </c>
+      <c r="C559" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="D559" s="7" t="s">
+        <v>1314</v>
+      </c>
+      <c r="E559" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H559" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="I559" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J559" s="10">
+        <v>137.51</v>
+      </c>
+      <c r="L559" s="7">
+        <v>5</v>
+      </c>
+      <c r="N559" s="10">
+        <v>130.63</v>
+      </c>
+    </row>
+    <row r="560">
+      <c r="A560" s="5" t="s">
+        <v>1315</v>
+      </c>
+      <c r="B560" s="6" t="s">
+        <v>203</v>
+      </c>
+      <c r="C560" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="D560" s="7" t="s">
+        <v>1316</v>
+      </c>
+      <c r="E560" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H560" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="I560" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J560" s="10">
+        <v>112.51</v>
+      </c>
+      <c r="L560" s="7">
+        <v>5</v>
+      </c>
+      <c r="N560" s="10">
+        <v>106.88</v>
+      </c>
+    </row>
+    <row r="561">
+      <c r="A561" s="5" t="s">
+        <v>1317</v>
+      </c>
+      <c r="B561" s="6" t="s">
+        <v>203</v>
+      </c>
+      <c r="C561" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="D561" s="7" t="s">
+        <v>1318</v>
+      </c>
+      <c r="E561" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H561" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="I561" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J561" s="10">
+        <v>156.25</v>
+      </c>
+      <c r="L561" s="7">
+        <v>5</v>
+      </c>
+      <c r="N561" s="10">
+        <v>148.44</v>
+      </c>
+    </row>
+    <row r="562">
+      <c r="A562" s="5" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B562" s="6" t="s">
+        <v>203</v>
+      </c>
+      <c r="C562" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="D562" s="7" t="s">
+        <v>1320</v>
+      </c>
+      <c r="E562" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H562" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="I562" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J562" s="10">
+        <v>137.51</v>
+      </c>
+      <c r="L562" s="7">
+        <v>5</v>
+      </c>
+      <c r="N562" s="10">
+        <v>130.63</v>
+      </c>
+    </row>
+    <row r="563">
+      <c r="A563" s="5" t="s">
+        <v>1321</v>
+      </c>
+      <c r="B563" s="6" t="s">
+        <v>1321</v>
+      </c>
+      <c r="C563" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D563" s="7" t="s">
+        <v>1322</v>
+      </c>
+      <c r="E563" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H563" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I563" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J563" s="10">
+        <v>1160</v>
+      </c>
+      <c r="L563" s="7">
+        <v>0</v>
+      </c>
+      <c r="N563" s="10">
+        <v>1160</v>
+      </c>
+    </row>
+    <row r="564">
+      <c r="A564" s="5" t="s">
+        <v>1323</v>
+      </c>
+      <c r="B564" s="6" t="s">
+        <v>1323</v>
+      </c>
+      <c r="C564" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D564" s="7" t="s">
+        <v>1324</v>
+      </c>
+      <c r="E564" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H564" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I564" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J564" s="10">
+        <v>1160</v>
+      </c>
+      <c r="L564" s="7">
+        <v>0</v>
+      </c>
+      <c r="N564" s="10">
+        <v>1160</v>
+      </c>
+    </row>
+    <row r="565">
+      <c r="A565" s="5" t="s">
+        <v>1325</v>
+      </c>
+      <c r="B565" s="6" t="s">
+        <v>1325</v>
+      </c>
+      <c r="C565" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="D565" s="7" t="s">
+        <v>1326</v>
+      </c>
+      <c r="E565" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H565" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I565" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J565" s="10">
+        <v>2000</v>
+      </c>
+      <c r="L565" s="7">
+        <v>0</v>
+      </c>
+      <c r="N565" s="10">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="566">
+      <c r="A566" s="5" t="s">
+        <v>161</v>
+      </c>
+      <c r="B566" s="6" t="s">
+        <v>1327</v>
+      </c>
+      <c r="C566" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D566" s="7" t="s">
+        <v>1328</v>
+      </c>
+      <c r="E566" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G566" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="H566" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I566" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J566" s="10">
+        <v>14200</v>
+      </c>
+      <c r="L566" s="7">
+        <v>10</v>
+      </c>
+      <c r="N566" s="10">
+        <v>12780</v>
+      </c>
+    </row>
+    <row r="567">
+      <c r="A567" s="5" t="s">
+        <v>1329</v>
+      </c>
+      <c r="B567" s="6" t="s">
+        <v>1329</v>
+      </c>
+      <c r="C567" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D567" s="7" t="s">
+        <v>1330</v>
+      </c>
+      <c r="E567" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H567" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I567" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J567" s="10">
+        <v>5800</v>
+      </c>
+      <c r="L567" s="7">
+        <v>0</v>
+      </c>
+      <c r="N567" s="10">
+        <v>5800</v>
+      </c>
+    </row>
+    <row r="568">
+      <c r="A568" s="5" t="s">
+        <v>861</v>
+      </c>
+      <c r="B568" s="6" t="s">
+        <v>1331</v>
+      </c>
+      <c r="C568" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="D568" s="7" t="s">
+        <v>1332</v>
+      </c>
+      <c r="E568" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G568" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="H568" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I568" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J568" s="10">
+        <v>18934</v>
+      </c>
+      <c r="L568" s="7">
+        <v>10</v>
+      </c>
+      <c r="N568" s="10">
+        <v>17040.6</v>
+      </c>
+    </row>
+    <row r="569">
+      <c r="A569" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="B569" s="6" t="s">
+        <v>1333</v>
+      </c>
+      <c r="C569" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D569" s="7" t="s">
+        <v>1334</v>
+      </c>
+      <c r="E569" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G569" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="H569" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I569" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J569" s="10">
+        <v>28400</v>
+      </c>
+      <c r="L569" s="7">
+        <v>10</v>
+      </c>
+      <c r="N569" s="10">
+        <v>25560</v>
+      </c>
+    </row>
+    <row r="570">
+      <c r="A570" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="B570" s="6" t="s">
+        <v>179</v>
+      </c>
+      <c r="C570" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D570" s="7" t="s">
+        <v>1335</v>
+      </c>
+      <c r="E570" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G570" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="H570" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I570" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J570" s="10">
+        <v>3314</v>
+      </c>
+      <c r="L570" s="7">
+        <v>10</v>
+      </c>
+      <c r="N570" s="10">
+        <v>2982.6</v>
+      </c>
+    </row>
+    <row r="571">
+      <c r="A571" s="5" t="s">
+        <v>872</v>
+      </c>
+      <c r="B571" s="6" t="s">
+        <v>1336</v>
+      </c>
+      <c r="C571" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="D571" s="7" t="s">
+        <v>1337</v>
+      </c>
+      <c r="E571" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="F571" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="H571" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I571" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J571" s="10">
+        <v>28000</v>
+      </c>
+      <c r="L571" s="7">
+        <v>10</v>
+      </c>
+      <c r="N571" s="10">
+        <v>25200</v>
+      </c>
+    </row>
+    <row r="572">
+      <c r="A572" s="5" t="s">
+        <v>1338</v>
+      </c>
+      <c r="B572" s="6" t="s">
+        <v>1339</v>
+      </c>
+      <c r="C572" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="D572" s="7" t="s">
+        <v>1340</v>
+      </c>
+      <c r="E572" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H572" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I572" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J572" s="10">
+        <v>3500</v>
+      </c>
+      <c r="L572" s="7">
+        <v>0</v>
+      </c>
+      <c r="N572" s="10">
+        <v>3500</v>
+      </c>
+    </row>
+    <row r="573">
+      <c r="A573" s="5" t="s">
+        <v>1341</v>
+      </c>
+      <c r="B573" s="6" t="s">
+        <v>1342</v>
+      </c>
+      <c r="C573" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="D573" s="7" t="s">
+        <v>1343</v>
+      </c>
+      <c r="E573" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H573" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I573" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J573" s="10">
+        <v>15000</v>
+      </c>
+      <c r="L573" s="7">
+        <v>0</v>
+      </c>
+      <c r="N573" s="10">
+        <v>15000</v>
+      </c>
+    </row>
+    <row r="574">
+      <c r="A574" s="5" t="s">
+        <v>1344</v>
+      </c>
+      <c r="B574" s="6" t="s">
+        <v>1345</v>
+      </c>
+      <c r="C574" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D574" s="7" t="s">
+        <v>1346</v>
+      </c>
+      <c r="E574" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H574" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I574" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J574" s="10">
+        <v>4000</v>
+      </c>
+      <c r="L574" s="7">
+        <v>0</v>
+      </c>
+      <c r="N574" s="10">
+        <v>4000</v>
+      </c>
+    </row>
+    <row r="575">
+      <c r="A575" s="5" t="s">
+        <v>138</v>
+      </c>
+      <c r="B575" s="6" t="s">
+        <v>1347</v>
+      </c>
+      <c r="C575" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D575" s="7" t="s">
+        <v>1348</v>
+      </c>
+      <c r="E575" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H575" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I575" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J575" s="10">
+        <v>1160</v>
+      </c>
+      <c r="L575" s="7">
+        <v>0</v>
+      </c>
+      <c r="N575" s="10">
+        <v>1160</v>
+      </c>
+    </row>
+    <row r="576">
+      <c r="A576" s="5" t="s">
+        <v>1349</v>
+      </c>
+      <c r="B576" s="6" t="s">
+        <v>1349</v>
+      </c>
+      <c r="C576" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D576" s="7" t="s">
+        <v>1350</v>
+      </c>
+      <c r="E576" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H576" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I576" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J576" s="10">
+        <v>2320</v>
+      </c>
+      <c r="L576" s="7">
+        <v>0</v>
+      </c>
+      <c r="N576" s="10">
+        <v>2320</v>
+      </c>
+    </row>
+    <row r="577">
+      <c r="A577" s="5" t="s">
+        <v>718</v>
+      </c>
+      <c r="B577" s="6" t="s">
+        <v>718</v>
+      </c>
+      <c r="C577" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D577" s="7" t="s">
+        <v>1351</v>
+      </c>
+      <c r="E577" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H577" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I577" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J577" s="10">
+        <v>25230</v>
+      </c>
+      <c r="L577" s="7">
+        <v>0</v>
+      </c>
+      <c r="N577" s="10">
+        <v>25230</v>
+      </c>
+    </row>
+    <row r="578">
+      <c r="A578" s="5" t="s">
+        <v>1352</v>
+      </c>
+      <c r="B578" s="6" t="s">
+        <v>203</v>
+      </c>
+      <c r="C578" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="D578" s="7" t="s">
+        <v>1353</v>
+      </c>
+      <c r="E578" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H578" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="I578" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J578" s="10">
+        <v>150</v>
+      </c>
+      <c r="L578" s="7">
+        <v>5</v>
+      </c>
+      <c r="N578" s="10">
+        <v>142.5</v>
+      </c>
+    </row>
+    <row r="579">
+      <c r="A579" s="5" t="s">
+        <v>1354</v>
+      </c>
+      <c r="B579" s="6" t="s">
+        <v>203</v>
+      </c>
+      <c r="C579" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="D579" s="7" t="s">
+        <v>1355</v>
+      </c>
+      <c r="E579" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H579" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="I579" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J579" s="10">
+        <v>175</v>
+      </c>
+      <c r="L579" s="7">
+        <v>5</v>
+      </c>
+      <c r="N579" s="10">
+        <v>166.25</v>
+      </c>
+    </row>
+    <row r="580">
+      <c r="A580" s="5" t="s">
+        <v>1356</v>
+      </c>
+      <c r="B580" s="6" t="s">
+        <v>203</v>
+      </c>
+      <c r="C580" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="D580" s="7" t="s">
+        <v>1357</v>
+      </c>
+      <c r="E580" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H580" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="I580" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J580" s="10">
+        <v>156.25</v>
+      </c>
+      <c r="L580" s="7">
+        <v>5</v>
+      </c>
+      <c r="N580" s="10">
+        <v>148.44</v>
+      </c>
+    </row>
+    <row r="581">
+      <c r="A581" s="5" t="s">
+        <v>1358</v>
+      </c>
+      <c r="B581" s="6" t="s">
+        <v>203</v>
+      </c>
+      <c r="C581" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="D581" s="7" t="s">
+        <v>1359</v>
+      </c>
+      <c r="E581" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H581" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="I581" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J581" s="10">
+        <v>100</v>
+      </c>
+      <c r="L581" s="7">
+        <v>5</v>
+      </c>
+      <c r="N581" s="10">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="582">
+      <c r="A582" s="5" t="s">
+        <v>1360</v>
+      </c>
+      <c r="B582" s="6" t="s">
+        <v>1361</v>
+      </c>
+      <c r="C582" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="D582" s="7" t="s">
+        <v>1362</v>
+      </c>
+      <c r="E582" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G582" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="H582" s="7" t="s">
+        <v>1113</v>
+      </c>
+      <c r="I582" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J582" s="10">
+        <v>1250000</v>
+      </c>
+      <c r="L582" s="7">
+        <v>10</v>
+      </c>
+      <c r="M582" s="7">
+        <v>19.5</v>
+      </c>
+      <c r="N582" s="10">
+        <v>1006250</v>
+      </c>
+      <c r="R582" s="7" t="s">
+        <v>1363</v>
+      </c>
+    </row>
+    <row r="583">
+      <c r="A583" s="5" t="s">
+        <v>1364</v>
+      </c>
+      <c r="B583" s="6" t="s">
+        <v>203</v>
+      </c>
+      <c r="C583" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="D583" s="7" t="s">
+        <v>1365</v>
+      </c>
+      <c r="E583" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H583" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="I583" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J583" s="10">
+        <v>125</v>
+      </c>
+      <c r="L583" s="7">
+        <v>5</v>
+      </c>
+      <c r="N583" s="10">
+        <v>118.75</v>
+      </c>
+    </row>
+    <row r="584">
+      <c r="A584" s="5" t="s">
+        <v>1366</v>
+      </c>
+      <c r="B584" s="6" t="s">
+        <v>203</v>
+      </c>
+      <c r="C584" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="D584" s="7" t="s">
+        <v>1367</v>
+      </c>
+      <c r="E584" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H584" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="I584" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J584" s="10">
+        <v>112.51</v>
+      </c>
+      <c r="L584" s="7">
+        <v>5</v>
+      </c>
+      <c r="N584" s="10">
+        <v>106.88</v>
+      </c>
+    </row>
+    <row r="585">
+      <c r="A585" s="5" t="s">
+        <v>1368</v>
+      </c>
+      <c r="B585" s="6" t="s">
+        <v>203</v>
+      </c>
+      <c r="C585" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="D585" s="7" t="s">
+        <v>1369</v>
+      </c>
+      <c r="E585" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H585" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="I585" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J585" s="10">
+        <v>125</v>
+      </c>
+      <c r="L585" s="7">
+        <v>5</v>
+      </c>
+      <c r="N585" s="10">
+        <v>118.75</v>
+      </c>
+    </row>
+    <row r="586">
+      <c r="A586" s="5" t="s">
+        <v>1370</v>
+      </c>
+      <c r="B586" s="6" t="s">
+        <v>1371</v>
+      </c>
+      <c r="C586" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="D586" s="7" t="s">
+        <v>1372</v>
+      </c>
+      <c r="E586" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G586" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="H586" s="7" t="s">
+        <v>1113</v>
+      </c>
+      <c r="I586" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J586" s="10">
+        <v>812500</v>
+      </c>
+      <c r="L586" s="7">
+        <v>10</v>
+      </c>
+      <c r="M586" s="7">
+        <v>19.5</v>
+      </c>
+      <c r="N586" s="10">
+        <v>654062.5</v>
+      </c>
+      <c r="R586" s="7" t="s">
+        <v>1363</v>
+      </c>
+    </row>
+    <row r="587">
+      <c r="A587" s="5" t="s">
+        <v>1373</v>
+      </c>
+      <c r="B587" s="6" t="s">
+        <v>1374</v>
+      </c>
+      <c r="C587" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="D587" s="7" t="s">
+        <v>1375</v>
+      </c>
+      <c r="E587" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G587" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="H587" s="7" t="s">
+        <v>1113</v>
+      </c>
+      <c r="I587" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J587" s="10">
+        <v>475000</v>
+      </c>
+      <c r="L587" s="7">
+        <v>10</v>
+      </c>
+      <c r="M587" s="7">
+        <v>19.5</v>
+      </c>
+      <c r="N587" s="10">
+        <v>382375</v>
+      </c>
+      <c r="R587" s="7" t="s">
+        <v>1363</v>
       </c>
     </row>
   </sheetData>
   <pageSetup usePrinterDefaults="0"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010028F0AC6A6E38CD4A93AEB8722B6C91D2" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="dde012b49a2d64676c780fcfd3d39a00">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c168b142-b8f7-4789-8d4a-1d544364992b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b63b6460d2e07e2e62e440ab1c0d94d8" ns2:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010028F0AC6A6E38CD4A93AEB8722B6C91D2" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e4568b544d03cf4e8e652e780b214b61">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c168b142-b8f7-4789-8d4a-1d544364992b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0355e1bd8629e6fe14723f637ed371ce" ns2:_="">
     <xsd:import namespace="c168b142-b8f7-4789-8d4a-1d544364992b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c168b142-b8f7-4789-8d4a-1d544364992b" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
@@ -11477,59 +24254,59 @@
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5417B4B0-506F-4CAC-B5A1-2DF077CFDEBE}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BBF991F5-C50C-457E-A3E7-775A9F2387E4}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5F84ECE4-7465-46A6-9F98-357F0968AF1A}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{77533EF1-DD85-45E5-B56A-0F2091DD8D54}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D003BADC-FF5A-4405-B5A6-E5209DAE5420}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FF0A29C8-02CF-440A-B00E-7A2BB5E64101}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>FlexCel Studio for .NET</Application>
   <DocSecurity>0</DocSecurity>
   <HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr>Appendix E</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 