--- v1 (2026-06-01)
+++ v2 (2026-07-22)
@@ -13,51 +13,51 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="flId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="flId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="flId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" rupBuild="4506" lastEdited="4" lowestEdited="4"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
     <sheet name="Appendix E" sheetId="1" r:id="flId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4331" uniqueCount="1382">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4339" uniqueCount="1385">
   <si>
     <t>Product Name</t>
   </si>
   <si>
     <t>Product Description</t>
   </si>
   <si>
     <t>Product Category</t>
   </si>
   <si>
     <t>Manufacturer Part Number (SKU)</t>
   </si>
   <si>
     <t>Lot Information</t>
   </si>
   <si>
     <t>Type of Cloud Service (Ex. XaaS - Anything as a Service)</t>
   </si>
   <si>
     <t>Unit of Measure</t>
   </si>
   <si>
     <t>Units Per Unit of Measure</t>
   </si>
   <si>
@@ -4084,50 +4084,59 @@
     <t>Bookings module Installation (one-time fee - any size agency)</t>
   </si>
   <si>
     <t>PSEPSEIMPRMSEBOOK</t>
   </si>
   <si>
     <t>Citizen Reporting Interface Installation</t>
   </si>
   <si>
     <t>NWPS-RMS-CTZN-SVC</t>
   </si>
   <si>
     <t>NWPS-RMSE-CNF2-SVC</t>
   </si>
   <si>
     <t>Automation Test Engineer II</t>
   </si>
   <si>
     <t>N5720001</t>
   </si>
   <si>
     <t>Cloud Specialist III</t>
   </si>
   <si>
     <t>N5660001</t>
+  </si>
+  <si>
+    <t>Enhanced AVL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ability to track off-shift vehicles in CAD. </t>
+  </si>
+  <si>
+    <t>PSEPSESUBENHAVL</t>
   </si>
   <si>
     <t>Architect I</t>
   </si>
   <si>
     <t>N5670001</t>
   </si>
   <si>
     <t>Associate Network Engineer</t>
   </si>
   <si>
     <t>N5590001</t>
   </si>
   <si>
     <t>VERSA SaaS Platform (Enterprise Tier)</t>
   </si>
   <si>
     <t>VERSA SaaS Application; Unlimited Named Users; High Transaction Volume</t>
   </si>
   <si>
     <t>VS-ENT</t>
   </si>
   <si>
     <t>Versa</t>
   </si>
@@ -4579,124 +4588,124 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:R587"/>
+  <dimension ref="A1:R588"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="225.69140625" customWidth="1"/>
     <col min="2" max="2" width="255" customWidth="1"/>
     <col min="3" max="3" width="52.9609375" customWidth="1"/>
     <col min="4" max="4" width="54.76171875" customWidth="1"/>
     <col min="5" max="5" width="36.765625" customWidth="1"/>
     <col min="6" max="6" width="47.56640625" customWidth="1"/>
     <col min="7" max="7" width="101.54296875" customWidth="1"/>
     <col min="8" max="8" width="33.171875" customWidth="1"/>
     <col min="9" max="9" width="45.765625" customWidth="1"/>
     <col min="10" max="10" width="25.9765625" customWidth="1"/>
     <col min="11" max="11" width="58.359375" customWidth="1"/>
     <col min="12" max="12" width="43.96875" customWidth="1"/>
     <col min="13" max="13" width="42.171875" customWidth="1"/>
     <col min="14" max="14" width="47.56640625" customWidth="1"/>
     <col min="15" max="15" width="56.5625" customWidth="1"/>
     <col min="16" max="16" width="58.359375" customWidth="1"/>
     <col min="17" max="17" width="52.9609375" customWidth="1"/>
     <col min="18" max="18" width="9.78125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="11" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="11" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="11" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="11" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="11" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="11" t="s">
-        <v>1376</v>
+        <v>1379</v>
       </c>
       <c r="G1" s="11" t="s">
         <v>5</v>
       </c>
       <c r="H1" s="11" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="11" t="s">
         <v>7</v>
       </c>
       <c r="J1" s="12" t="s">
         <v>8</v>
       </c>
       <c r="K1" s="11" t="s">
-        <v>1377</v>
+        <v>1380</v>
       </c>
       <c r="L1" s="11" t="s">
-        <v>1378</v>
+        <v>1381</v>
       </c>
       <c r="M1" s="11" t="s">
-        <v>1379</v>
+        <v>1382</v>
       </c>
       <c r="N1" s="12" t="s">
         <v>9</v>
       </c>
       <c r="O1" s="11" t="s">
-        <v>1380</v>
+        <v>1383</v>
       </c>
       <c r="P1" s="11" t="s">
-        <v>1381</v>
+        <v>1384</v>
       </c>
       <c r="Q1" s="12" t="s">
         <v>11</v>
       </c>
       <c r="R1" s="11" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C2" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D2" s="7" t="s">
         <v>15</v>
       </c>
       <c r="E2" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G2" s="9" t="s">
@@ -23798,326 +23807,364 @@
       </c>
       <c r="E579" s="7" t="s">
         <v>52</v>
       </c>
       <c r="H579" s="7" t="s">
         <v>206</v>
       </c>
       <c r="I579" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J579" s="10">
         <v>175</v>
       </c>
       <c r="L579" s="7">
         <v>5</v>
       </c>
       <c r="N579" s="10">
         <v>166.25</v>
       </c>
     </row>
     <row r="580">
       <c r="A580" s="5" t="s">
         <v>1356</v>
       </c>
       <c r="B580" s="6" t="s">
-        <v>203</v>
+        <v>1357</v>
       </c>
       <c r="C580" s="7" t="s">
-        <v>204</v>
+        <v>94</v>
       </c>
       <c r="D580" s="7" t="s">
-        <v>1357</v>
+        <v>1358</v>
       </c>
       <c r="E580" s="7" t="s">
-        <v>52</v>
+        <v>16</v>
+      </c>
+      <c r="G580" s="9" t="s">
+        <v>17</v>
       </c>
       <c r="H580" s="7" t="s">
-        <v>206</v>
+        <v>128</v>
       </c>
       <c r="I580" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J580" s="10">
-        <v>156.25</v>
+        <v>71</v>
       </c>
       <c r="L580" s="7">
-        <v>5</v>
+        <v>10</v>
+      </c>
+      <c r="M580" s="7">
+        <v>10</v>
       </c>
       <c r="N580" s="10">
-        <v>148.44</v>
+        <v>63.9</v>
       </c>
     </row>
     <row r="581">
       <c r="A581" s="5" t="s">
-        <v>1358</v>
+        <v>1359</v>
       </c>
       <c r="B581" s="6" t="s">
         <v>203</v>
       </c>
       <c r="C581" s="7" t="s">
         <v>204</v>
       </c>
       <c r="D581" s="7" t="s">
-        <v>1359</v>
+        <v>1360</v>
       </c>
       <c r="E581" s="7" t="s">
         <v>52</v>
       </c>
       <c r="H581" s="7" t="s">
         <v>206</v>
       </c>
       <c r="I581" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J581" s="10">
-        <v>100</v>
+        <v>156.25</v>
       </c>
       <c r="L581" s="7">
         <v>5</v>
       </c>
       <c r="N581" s="10">
-        <v>95</v>
+        <v>148.44</v>
       </c>
     </row>
     <row r="582">
       <c r="A582" s="5" t="s">
-        <v>1360</v>
+        <v>1361</v>
       </c>
       <c r="B582" s="6" t="s">
-        <v>1361</v>
+        <v>203</v>
       </c>
       <c r="C582" s="7" t="s">
         <v>204</v>
       </c>
       <c r="D582" s="7" t="s">
         <v>1362</v>
       </c>
       <c r="E582" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>52</v>
       </c>
       <c r="H582" s="7" t="s">
-        <v>1113</v>
+        <v>206</v>
       </c>
       <c r="I582" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J582" s="10">
-        <v>1250000</v>
+        <v>100</v>
       </c>
       <c r="L582" s="7">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>19.5</v>
+        <v>5</v>
       </c>
       <c r="N582" s="10">
-        <v>1006250</v>
-[...2 lines deleted...]
-        <v>1363</v>
+        <v>95</v>
       </c>
     </row>
     <row r="583">
       <c r="A583" s="5" t="s">
+        <v>1363</v>
+      </c>
+      <c r="B583" s="6" t="s">
         <v>1364</v>
-      </c>
-[...1 lines deleted...]
-        <v>203</v>
       </c>
       <c r="C583" s="7" t="s">
         <v>204</v>
       </c>
       <c r="D583" s="7" t="s">
         <v>1365</v>
       </c>
       <c r="E583" s="7" t="s">
-        <v>52</v>
+        <v>16</v>
+      </c>
+      <c r="G583" s="9" t="s">
+        <v>17</v>
       </c>
       <c r="H583" s="7" t="s">
-        <v>206</v>
+        <v>1113</v>
       </c>
       <c r="I583" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J583" s="10">
-        <v>125</v>
+        <v>1250000</v>
       </c>
       <c r="L583" s="7">
-        <v>5</v>
+        <v>10</v>
+      </c>
+      <c r="M583" s="7">
+        <v>19.5</v>
       </c>
       <c r="N583" s="10">
-        <v>118.75</v>
+        <v>1006250</v>
+      </c>
+      <c r="R583" s="7" t="s">
+        <v>1366</v>
       </c>
     </row>
     <row r="584">
       <c r="A584" s="5" t="s">
-        <v>1366</v>
+        <v>1367</v>
       </c>
       <c r="B584" s="6" t="s">
         <v>203</v>
       </c>
       <c r="C584" s="7" t="s">
         <v>204</v>
       </c>
       <c r="D584" s="7" t="s">
-        <v>1367</v>
+        <v>1368</v>
       </c>
       <c r="E584" s="7" t="s">
         <v>52</v>
       </c>
       <c r="H584" s="7" t="s">
         <v>206</v>
       </c>
       <c r="I584" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J584" s="10">
-        <v>112.51</v>
+        <v>125</v>
       </c>
       <c r="L584" s="7">
         <v>5</v>
       </c>
       <c r="N584" s="10">
-        <v>106.88</v>
+        <v>118.75</v>
       </c>
     </row>
     <row r="585">
       <c r="A585" s="5" t="s">
-        <v>1368</v>
+        <v>1369</v>
       </c>
       <c r="B585" s="6" t="s">
         <v>203</v>
       </c>
       <c r="C585" s="7" t="s">
         <v>204</v>
       </c>
       <c r="D585" s="7" t="s">
-        <v>1369</v>
+        <v>1370</v>
       </c>
       <c r="E585" s="7" t="s">
         <v>52</v>
       </c>
       <c r="H585" s="7" t="s">
         <v>206</v>
       </c>
       <c r="I585" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J585" s="10">
-        <v>125</v>
+        <v>112.51</v>
       </c>
       <c r="L585" s="7">
         <v>5</v>
       </c>
       <c r="N585" s="10">
-        <v>118.75</v>
+        <v>106.88</v>
       </c>
     </row>
     <row r="586">
       <c r="A586" s="5" t="s">
-        <v>1370</v>
+        <v>1371</v>
       </c>
       <c r="B586" s="6" t="s">
-        <v>1371</v>
+        <v>203</v>
       </c>
       <c r="C586" s="7" t="s">
         <v>204</v>
       </c>
       <c r="D586" s="7" t="s">
         <v>1372</v>
       </c>
       <c r="E586" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>52</v>
       </c>
       <c r="H586" s="7" t="s">
-        <v>1113</v>
+        <v>206</v>
       </c>
       <c r="I586" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J586" s="10">
-        <v>812500</v>
+        <v>125</v>
       </c>
       <c r="L586" s="7">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>19.5</v>
+        <v>5</v>
       </c>
       <c r="N586" s="10">
-        <v>654062.5</v>
-[...2 lines deleted...]
-        <v>1363</v>
+        <v>118.75</v>
       </c>
     </row>
     <row r="587">
       <c r="A587" s="5" t="s">
         <v>1373</v>
       </c>
       <c r="B587" s="6" t="s">
         <v>1374</v>
       </c>
       <c r="C587" s="7" t="s">
         <v>204</v>
       </c>
       <c r="D587" s="7" t="s">
         <v>1375</v>
       </c>
       <c r="E587" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G587" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H587" s="7" t="s">
         <v>1113</v>
       </c>
       <c r="I587" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J587" s="10">
-        <v>475000</v>
+        <v>812500</v>
       </c>
       <c r="L587" s="7">
         <v>10</v>
       </c>
       <c r="M587" s="7">
         <v>19.5</v>
       </c>
       <c r="N587" s="10">
+        <v>654062.5</v>
+      </c>
+      <c r="R587" s="7" t="s">
+        <v>1366</v>
+      </c>
+    </row>
+    <row r="588">
+      <c r="A588" s="5" t="s">
+        <v>1376</v>
+      </c>
+      <c r="B588" s="6" t="s">
+        <v>1377</v>
+      </c>
+      <c r="C588" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="D588" s="7" t="s">
+        <v>1378</v>
+      </c>
+      <c r="E588" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G588" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="H588" s="7" t="s">
+        <v>1113</v>
+      </c>
+      <c r="I588" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J588" s="10">
+        <v>475000</v>
+      </c>
+      <c r="L588" s="7">
+        <v>10</v>
+      </c>
+      <c r="M588" s="7">
+        <v>19.5</v>
+      </c>
+      <c r="N588" s="10">
         <v>382375</v>
       </c>
-      <c r="R587" s="7" t="s">
-        <v>1363</v>
+      <c r="R588" s="7" t="s">
+        <v>1366</v>
       </c>
     </row>
   </sheetData>
   <pageSetup usePrinterDefaults="0"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010028F0AC6A6E38CD4A93AEB8722B6C91D2" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e4568b544d03cf4e8e652e780b214b61">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c168b142-b8f7-4789-8d4a-1d544364992b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0355e1bd8629e6fe14723f637ed371ce" ns2:_="">
     <xsd:import namespace="c168b142-b8f7-4789-8d4a-1d544364992b"/>
     <xsd:element name="properties">
@@ -24254,59 +24301,59 @@
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BBF991F5-C50C-457E-A3E7-775A9F2387E4}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BED5A11A-6B5A-4358-A05A-540348A16A43}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{77533EF1-DD85-45E5-B56A-0F2091DD8D54}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7025E5AB-CB62-4D61-B611-BB597ABD9806}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FF0A29C8-02CF-440A-B00E-7A2BB5E64101}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1BE61BB3-1058-4F5A-81BF-ECB0A49D6204}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>FlexCel Studio for .NET</Application>
   <DocSecurity>0</DocSecurity>
   <HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr>Appendix E</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 