--- v0 (2026-04-05)
+++ v1 (2026-07-22)
@@ -13,51 +13,51 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="flId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="flId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="flId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" rupBuild="4506" lastEdited="4" lowestEdited="4"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
     <sheet name="Appendix E" sheetId="1" r:id="flId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5282" uniqueCount="1361">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5363" uniqueCount="1382">
   <si>
     <t>Product Name</t>
   </si>
   <si>
     <t>Product Description</t>
   </si>
   <si>
     <t>Product Category</t>
   </si>
   <si>
     <t>Manufacturer Part Number (SKU)</t>
   </si>
   <si>
     <t>Lot Information</t>
   </si>
   <si>
     <t>Type of Cloud Service (Ex. XaaS - Anything as a Service)</t>
   </si>
   <si>
     <t>Unit of Measure</t>
   </si>
   <si>
     <t>Units Per Unit of Measure</t>
   </si>
   <si>
@@ -3256,50 +3256,113 @@
     <t>ARM-SRA-XL-T2-5YR</t>
   </si>
   <si>
     <t>Armis Centrix for Secure Remote Access - XL Site- 51-100 Site Tier - 5 Year-FedRAMP</t>
   </si>
   <si>
     <t>ARM-SRA-XL-T2-5YR-FedRAMP</t>
   </si>
   <si>
     <t>Armis Vulnerability Prioritization and Remediation Pro for 10000 - 14999 Assets.-FedRAMP</t>
   </si>
   <si>
     <t>ARM-VIPRP-AB-14999-FedRAMP</t>
   </si>
   <si>
     <t>Armis Vulnerability Prioritization and Remediation Pro for 500 - 1499 Assets.-FedRAMP</t>
   </si>
   <si>
     <t>ARM-VIPRP-AB-1499-FedRAMP</t>
   </si>
   <si>
     <t>Early Warning Center for Government for 50000-99999 Assets - 3 Year</t>
   </si>
   <si>
     <t>ARM-AGATIC-AB-99999-3YR</t>
+  </si>
+  <si>
+    <t>Asset Management</t>
+  </si>
+  <si>
+    <t>Armis As a Service Requires purchase of Armis Enterprise Suite</t>
+  </si>
+  <si>
+    <t>ARMAAS</t>
+  </si>
+  <si>
+    <t>Asset</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>Critical/IT Infrastructure Security - Armis Threat Software</t>
+  </si>
+  <si>
+    <t>ARM-AVM-B-79999</t>
+  </si>
+  <si>
+    <t>Armis 1 Year Asset Data Rentention (Gigabytes) - unlimited data</t>
+  </si>
+  <si>
+    <t>ARM-DATA-MB</t>
+  </si>
+  <si>
+    <t>Armis Total Protect for OT/ICS- 640 FTE/site</t>
+  </si>
+  <si>
+    <t>Armis Total Protect for OT/ICS- 640 FTE / site</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Armis Managed Threat Monitoring </t>
+  </si>
+  <si>
+    <t>ARM-MTM-OT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Critical/IT Infrastructure Security - Risk based asset vulnerability management with 40000 - 79999 Assets. </t>
+  </si>
+  <si>
+    <t>ARM-MTS-159999</t>
+  </si>
+  <si>
+    <t>Armis for OT - Per Site Price - 10000 Asset Cap</t>
+  </si>
+  <si>
+    <t>ARM-OT-SITE-10000ASSET</t>
+  </si>
+  <si>
+    <t>Suite License 1 year 5000 to 9000 FTE</t>
+  </si>
+  <si>
+    <t>ARMSUITEFTE1210</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Armis Platform for Unified Asset Visibility </t>
+  </si>
+  <si>
+    <t>ARM-UAV</t>
   </si>
   <si>
     <t>Early Warning for Government for 10000-14999 Assets - 5 Year-FedRAMP</t>
   </si>
   <si>
     <t>ARM-ATIGEW-AB-14999-5YR-FedRAMP</t>
   </si>
   <si>
     <t>Early Warning for Government for 500-1499 Assets - 5 Year-FedRAMP</t>
   </si>
   <si>
     <t>ARM-ATIGEW-AB-1499-5YR-FedRAMP</t>
   </si>
   <si>
     <t>Early Warning for Government for 10000-14999 Assets</t>
   </si>
   <si>
     <t>ARM-ATIGEW-AB-14999</t>
   </si>
   <si>
     <t>Early Warning for Government for 10000-14999 Assets - 3 Year-FedRAMP</t>
   </si>
   <si>
     <t>ARM-ATIGEW-AB-14999-3YR-FedRAMP</t>
   </si>
@@ -4519,124 +4582,124 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:R659"/>
+  <dimension ref="A1:R668"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="99.7421875" customWidth="1"/>
-    <col min="2" max="2" width="182.515625" customWidth="1"/>
+    <col min="2" max="2" width="191.5078125" customWidth="1"/>
     <col min="3" max="3" width="42.171875" customWidth="1"/>
-    <col min="4" max="4" width="61.9609375" customWidth="1"/>
+    <col min="4" max="4" width="83.546875" customWidth="1"/>
     <col min="5" max="5" width="27.7734375" customWidth="1"/>
     <col min="6" max="6" width="47.56640625" customWidth="1"/>
     <col min="7" max="7" width="101.54296875" customWidth="1"/>
     <col min="8" max="8" width="27.7734375" customWidth="1"/>
     <col min="9" max="9" width="45.765625" customWidth="1"/>
     <col min="10" max="10" width="25.9765625" customWidth="1"/>
     <col min="11" max="11" width="58.359375" customWidth="1"/>
     <col min="12" max="12" width="43.96875" customWidth="1"/>
     <col min="13" max="13" width="42.171875" customWidth="1"/>
     <col min="14" max="14" width="47.56640625" customWidth="1"/>
     <col min="15" max="15" width="56.5625" customWidth="1"/>
     <col min="16" max="16" width="58.359375" customWidth="1"/>
     <col min="17" max="17" width="52.9609375" customWidth="1"/>
     <col min="18" max="18" width="7.98046875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="11" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="11" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="11" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="11" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="11" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="11" t="s">
-        <v>1355</v>
+        <v>1376</v>
       </c>
       <c r="G1" s="11" t="s">
         <v>5</v>
       </c>
       <c r="H1" s="11" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="11" t="s">
         <v>7</v>
       </c>
       <c r="J1" s="12" t="s">
         <v>8</v>
       </c>
       <c r="K1" s="11" t="s">
-        <v>1356</v>
+        <v>1377</v>
       </c>
       <c r="L1" s="11" t="s">
-        <v>1357</v>
+        <v>1378</v>
       </c>
       <c r="M1" s="11" t="s">
-        <v>1358</v>
+        <v>1379</v>
       </c>
       <c r="N1" s="12" t="s">
         <v>9</v>
       </c>
       <c r="O1" s="11" t="s">
-        <v>1359</v>
+        <v>1380</v>
       </c>
       <c r="P1" s="11" t="s">
-        <v>1360</v>
+        <v>1381</v>
       </c>
       <c r="Q1" s="12" t="s">
         <v>11</v>
       </c>
       <c r="R1" s="11" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C2" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D2" s="7" t="s">
         <v>15</v>
       </c>
       <c r="E2" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G2" s="9" t="s">
@@ -24819,5289 +24882,5631 @@
       </c>
       <c r="G521" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H521" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I521" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J521" s="10">
         <v>1350000</v>
       </c>
       <c r="L521" s="7">
         <v>5</v>
       </c>
       <c r="M521" s="7">
         <v>10</v>
       </c>
       <c r="N521" s="10">
         <v>1215000</v>
       </c>
     </row>
     <row r="522">
       <c r="A522" s="5" t="s">
-        <v>20</v>
+        <v>1079</v>
       </c>
       <c r="B522" s="6" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
       <c r="C522" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D522" s="7" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
       <c r="E522" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G522" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H522" s="7" t="s">
-        <v>18</v>
+        <v>1082</v>
       </c>
       <c r="I522" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J522" s="10">
-        <v>2242500</v>
+        <v>420000</v>
+      </c>
+      <c r="K522" s="7" t="s">
+        <v>1083</v>
       </c>
       <c r="L522" s="7">
         <v>5</v>
       </c>
-      <c r="M522" s="7">
-[...1 lines deleted...]
-      </c>
       <c r="N522" s="10">
-        <v>1906125</v>
+        <v>399000</v>
       </c>
     </row>
     <row r="523">
       <c r="A523" s="5" t="s">
-        <v>20</v>
+        <v>723</v>
       </c>
       <c r="B523" s="6" t="s">
-        <v>1081</v>
+        <v>1084</v>
       </c>
       <c r="C523" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D523" s="7" t="s">
+        <v>1085</v>
+      </c>
+      <c r="E523" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G523" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="H523" s="7" t="s">
         <v>1082</v>
       </c>
-      <c r="E523" s="7" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I523" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J523" s="10">
-        <v>1560000</v>
+        <v>330000</v>
+      </c>
+      <c r="K523" s="7" t="s">
+        <v>1083</v>
       </c>
       <c r="L523" s="7">
         <v>5</v>
       </c>
-      <c r="M523" s="7">
-[...1 lines deleted...]
-      </c>
       <c r="N523" s="10">
-        <v>1326000</v>
+        <v>313500</v>
       </c>
     </row>
     <row r="524">
       <c r="A524" s="5" t="s">
-        <v>20</v>
+        <v>1079</v>
       </c>
       <c r="B524" s="6" t="s">
+        <v>1086</v>
+      </c>
+      <c r="C524" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D524" s="7" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E524" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G524" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="H524" s="7" t="s">
+        <v>1082</v>
+      </c>
+      <c r="I524" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J524" s="10">
+        <v>1500</v>
+      </c>
+      <c r="K524" s="7" t="s">
         <v>1083</v>
       </c>
-      <c r="C524" s="7" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="L524" s="7">
         <v>5</v>
       </c>
-      <c r="M524" s="7">
-[...1 lines deleted...]
-      </c>
       <c r="N524" s="10">
-        <v>327750</v>
+        <v>1425</v>
       </c>
     </row>
     <row r="525">
       <c r="A525" s="5" t="s">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="B525" s="6" t="s">
-        <v>1085</v>
+        <v>1088</v>
       </c>
       <c r="C525" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D525" s="7" t="s">
-        <v>1086</v>
+        <v>1089</v>
       </c>
       <c r="E525" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G525" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H525" s="7" t="s">
-        <v>18</v>
+        <v>436</v>
       </c>
       <c r="I525" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J525" s="10">
-        <v>1345500</v>
+        <v>215000</v>
+      </c>
+      <c r="K525" s="7" t="s">
+        <v>1083</v>
       </c>
       <c r="L525" s="7">
         <v>5</v>
       </c>
-      <c r="M525" s="7">
-[...1 lines deleted...]
-      </c>
       <c r="N525" s="10">
-        <v>1210950</v>
+        <v>204250</v>
       </c>
     </row>
     <row r="526">
       <c r="A526" s="5" t="s">
-        <v>25</v>
+        <v>723</v>
       </c>
       <c r="B526" s="6" t="s">
-        <v>1087</v>
+        <v>1090</v>
       </c>
       <c r="C526" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D526" s="7" t="s">
-        <v>1088</v>
+        <v>1091</v>
       </c>
       <c r="E526" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G526" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H526" s="7" t="s">
-        <v>18</v>
+        <v>1082</v>
       </c>
       <c r="I526" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J526" s="10">
-        <v>2567500</v>
+        <v>7200000</v>
+      </c>
+      <c r="K526" s="7" t="s">
+        <v>1083</v>
       </c>
       <c r="L526" s="7">
         <v>5</v>
       </c>
-      <c r="M526" s="7">
-[...1 lines deleted...]
-      </c>
       <c r="N526" s="10">
-        <v>2182375</v>
+        <v>6840000</v>
       </c>
     </row>
     <row r="527">
       <c r="A527" s="5" t="s">
-        <v>25</v>
+        <v>723</v>
       </c>
       <c r="B527" s="6" t="s">
-        <v>1089</v>
+        <v>1092</v>
       </c>
       <c r="C527" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D527" s="7" t="s">
-        <v>1090</v>
+        <v>1093</v>
       </c>
       <c r="E527" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G527" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H527" s="7" t="s">
-        <v>18</v>
+        <v>1082</v>
       </c>
       <c r="I527" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J527" s="10">
-        <v>600000</v>
+        <v>1300000</v>
+      </c>
+      <c r="K527" s="7" t="s">
+        <v>1083</v>
       </c>
       <c r="L527" s="7">
         <v>5</v>
       </c>
-      <c r="M527" s="7">
-[...1 lines deleted...]
-      </c>
       <c r="N527" s="10">
-        <v>540000</v>
+        <v>1235000</v>
       </c>
     </row>
     <row r="528">
       <c r="A528" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B528" s="6" t="s">
-        <v>1091</v>
+        <v>1094</v>
       </c>
       <c r="C528" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D528" s="7" t="s">
-        <v>1092</v>
+        <v>1095</v>
       </c>
       <c r="E528" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G528" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H528" s="7" t="s">
-        <v>18</v>
+        <v>1082</v>
       </c>
       <c r="I528" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J528" s="10">
-        <v>190400</v>
+        <v>180000</v>
+      </c>
+      <c r="K528" s="7" t="s">
+        <v>1083</v>
       </c>
       <c r="L528" s="7">
         <v>5</v>
       </c>
-      <c r="M528" s="7">
-[...1 lines deleted...]
-      </c>
       <c r="N528" s="10">
-        <v>161840</v>
+        <v>171000</v>
       </c>
     </row>
     <row r="529">
       <c r="A529" s="5" t="s">
-        <v>34</v>
+        <v>1079</v>
       </c>
       <c r="B529" s="6" t="s">
-        <v>1093</v>
+        <v>1096</v>
       </c>
       <c r="C529" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D529" s="7" t="s">
-        <v>1094</v>
+        <v>1097</v>
       </c>
       <c r="E529" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G529" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H529" s="7" t="s">
-        <v>18</v>
+        <v>436</v>
       </c>
       <c r="I529" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J529" s="10">
-        <v>156000</v>
+        <v>90</v>
+      </c>
+      <c r="K529" s="7" t="s">
+        <v>1083</v>
       </c>
       <c r="L529" s="7">
         <v>5</v>
       </c>
-      <c r="M529" s="7">
-[...1 lines deleted...]
-      </c>
       <c r="N529" s="10">
-        <v>140400</v>
+        <v>85.5</v>
       </c>
     </row>
     <row r="530">
       <c r="A530" s="5" t="s">
-        <v>45</v>
+        <v>1079</v>
       </c>
       <c r="B530" s="6" t="s">
-        <v>1095</v>
+        <v>1098</v>
       </c>
       <c r="C530" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D530" s="7" t="s">
-        <v>1096</v>
+        <v>1099</v>
       </c>
       <c r="E530" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G530" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H530" s="7" t="s">
-        <v>18</v>
+        <v>1082</v>
       </c>
       <c r="I530" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J530" s="10">
-        <v>11129</v>
+        <v>150000</v>
+      </c>
+      <c r="K530" s="7" t="s">
+        <v>1083</v>
       </c>
       <c r="L530" s="7">
         <v>5</v>
       </c>
-      <c r="M530" s="7">
-[...1 lines deleted...]
-      </c>
       <c r="N530" s="10">
-        <v>10572.55</v>
+        <v>142500</v>
       </c>
     </row>
     <row r="531">
       <c r="A531" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B531" s="6" t="s">
-        <v>1097</v>
+        <v>1100</v>
       </c>
       <c r="C531" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D531" s="7" t="s">
-        <v>1098</v>
+        <v>1101</v>
       </c>
       <c r="E531" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G531" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H531" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I531" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J531" s="10">
-        <v>540000</v>
+        <v>2242500</v>
       </c>
       <c r="L531" s="7">
         <v>5</v>
       </c>
       <c r="M531" s="7">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="N531" s="10">
-        <v>486000</v>
+        <v>1906125</v>
       </c>
     </row>
     <row r="532">
       <c r="A532" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B532" s="6" t="s">
-        <v>1099</v>
+        <v>1102</v>
       </c>
       <c r="C532" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D532" s="7" t="s">
-        <v>1100</v>
+        <v>1103</v>
       </c>
       <c r="E532" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G532" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H532" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I532" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J532" s="10">
-        <v>6750000</v>
+        <v>1560000</v>
       </c>
       <c r="L532" s="7">
         <v>5</v>
       </c>
       <c r="M532" s="7">
         <v>15</v>
       </c>
       <c r="N532" s="10">
-        <v>5737500</v>
+        <v>1326000</v>
       </c>
     </row>
     <row r="533">
       <c r="A533" s="5" t="s">
-        <v>45</v>
+        <v>20</v>
       </c>
       <c r="B533" s="6" t="s">
-        <v>1101</v>
+        <v>1104</v>
       </c>
       <c r="C533" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D533" s="7" t="s">
-        <v>1102</v>
+        <v>1105</v>
       </c>
       <c r="E533" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G533" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H533" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I533" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J533" s="10">
-        <v>43404</v>
+        <v>345000</v>
       </c>
       <c r="L533" s="7">
         <v>5</v>
       </c>
       <c r="M533" s="7">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="N533" s="10">
-        <v>39063.6</v>
+        <v>327750</v>
       </c>
     </row>
     <row r="534">
       <c r="A534" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B534" s="6" t="s">
-        <v>1103</v>
+        <v>1106</v>
       </c>
       <c r="C534" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D534" s="7" t="s">
-        <v>1104</v>
+        <v>1107</v>
       </c>
       <c r="E534" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G534" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H534" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I534" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J534" s="10">
-        <v>4050000</v>
+        <v>1345500</v>
       </c>
       <c r="L534" s="7">
         <v>5</v>
       </c>
       <c r="M534" s="7">
         <v>10</v>
       </c>
       <c r="N534" s="10">
-        <v>3645000</v>
+        <v>1210950</v>
       </c>
     </row>
     <row r="535">
       <c r="A535" s="5" t="s">
-        <v>162</v>
+        <v>25</v>
       </c>
       <c r="B535" s="6" t="s">
-        <v>1105</v>
+        <v>1108</v>
       </c>
       <c r="C535" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D535" s="7" t="s">
-        <v>1106</v>
+        <v>1109</v>
       </c>
       <c r="E535" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G535" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H535" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I535" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J535" s="10">
-        <v>195000</v>
+        <v>2567500</v>
       </c>
       <c r="L535" s="7">
         <v>5</v>
       </c>
       <c r="M535" s="7">
         <v>15</v>
       </c>
       <c r="N535" s="10">
-        <v>165750</v>
+        <v>2182375</v>
       </c>
     </row>
     <row r="536">
       <c r="A536" s="5" t="s">
-        <v>162</v>
+        <v>25</v>
       </c>
       <c r="B536" s="6" t="s">
-        <v>1107</v>
+        <v>1110</v>
       </c>
       <c r="C536" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D536" s="7" t="s">
-        <v>1108</v>
+        <v>1111</v>
       </c>
       <c r="E536" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G536" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H536" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I536" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J536" s="10">
-        <v>570000</v>
+        <v>600000</v>
       </c>
       <c r="L536" s="7">
         <v>5</v>
       </c>
       <c r="M536" s="7">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="N536" s="10">
-        <v>541500</v>
+        <v>540000</v>
       </c>
     </row>
     <row r="537">
       <c r="A537" s="5" t="s">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="B537" s="6" t="s">
-        <v>1109</v>
+        <v>1112</v>
       </c>
       <c r="C537" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D537" s="7" t="s">
-        <v>1110</v>
+        <v>1113</v>
       </c>
       <c r="E537" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G537" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H537" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I537" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J537" s="10">
-        <v>1012500</v>
+        <v>190400</v>
       </c>
       <c r="L537" s="7">
         <v>5</v>
       </c>
       <c r="M537" s="7">
         <v>15</v>
       </c>
       <c r="N537" s="10">
-        <v>860625</v>
+        <v>161840</v>
       </c>
     </row>
     <row r="538">
       <c r="A538" s="5" t="s">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="B538" s="6" t="s">
-        <v>1111</v>
+        <v>1114</v>
       </c>
       <c r="C538" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D538" s="7" t="s">
-        <v>1112</v>
+        <v>1115</v>
       </c>
       <c r="E538" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G538" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H538" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I538" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J538" s="10">
-        <v>877500</v>
+        <v>156000</v>
       </c>
       <c r="L538" s="7">
         <v>5</v>
       </c>
       <c r="M538" s="7">
         <v>10</v>
       </c>
       <c r="N538" s="10">
-        <v>789750</v>
+        <v>140400</v>
       </c>
     </row>
     <row r="539">
       <c r="A539" s="5" t="s">
-        <v>20</v>
+        <v>45</v>
       </c>
       <c r="B539" s="6" t="s">
-        <v>1113</v>
+        <v>1116</v>
       </c>
       <c r="C539" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D539" s="7" t="s">
-        <v>1114</v>
+        <v>1117</v>
       </c>
       <c r="E539" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G539" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H539" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I539" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J539" s="10">
-        <v>1140750</v>
+        <v>11129</v>
       </c>
       <c r="L539" s="7">
         <v>5</v>
       </c>
       <c r="M539" s="7">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="N539" s="10">
-        <v>1026675</v>
+        <v>10572.55</v>
       </c>
     </row>
     <row r="540">
       <c r="A540" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B540" s="6" t="s">
-        <v>1115</v>
+        <v>1118</v>
       </c>
       <c r="C540" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D540" s="7" t="s">
-        <v>1116</v>
+        <v>1119</v>
       </c>
       <c r="E540" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G540" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H540" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I540" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J540" s="10">
-        <v>900000</v>
+        <v>540000</v>
       </c>
       <c r="L540" s="7">
         <v>5</v>
       </c>
       <c r="M540" s="7">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="N540" s="10">
-        <v>765000</v>
+        <v>486000</v>
       </c>
     </row>
     <row r="541">
       <c r="A541" s="5" t="s">
-        <v>45</v>
+        <v>20</v>
       </c>
       <c r="B541" s="6" t="s">
-        <v>1117</v>
+        <v>1120</v>
       </c>
       <c r="C541" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D541" s="7" t="s">
-        <v>1118</v>
+        <v>1121</v>
       </c>
       <c r="E541" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G541" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H541" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I541" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J541" s="10">
-        <v>72340</v>
+        <v>6750000</v>
       </c>
       <c r="L541" s="7">
         <v>5</v>
       </c>
       <c r="M541" s="7">
         <v>15</v>
       </c>
       <c r="N541" s="10">
-        <v>61489</v>
+        <v>5737500</v>
       </c>
     </row>
     <row r="542">
       <c r="A542" s="5" t="s">
         <v>45</v>
       </c>
       <c r="B542" s="6" t="s">
-        <v>1119</v>
+        <v>1122</v>
       </c>
       <c r="C542" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D542" s="7" t="s">
-        <v>1120</v>
+        <v>1123</v>
       </c>
       <c r="E542" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G542" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H542" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I542" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J542" s="10">
-        <v>94042</v>
+        <v>43404</v>
       </c>
       <c r="L542" s="7">
         <v>5</v>
       </c>
       <c r="M542" s="7">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="N542" s="10">
-        <v>79935.7</v>
+        <v>39063.6</v>
       </c>
     </row>
     <row r="543">
       <c r="A543" s="5" t="s">
-        <v>45</v>
+        <v>20</v>
       </c>
       <c r="B543" s="6" t="s">
-        <v>1121</v>
+        <v>1124</v>
       </c>
       <c r="C543" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D543" s="7" t="s">
-        <v>1122</v>
+        <v>1125</v>
       </c>
       <c r="E543" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G543" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H543" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I543" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J543" s="10">
-        <v>18808</v>
+        <v>4050000</v>
       </c>
       <c r="L543" s="7">
         <v>5</v>
       </c>
       <c r="M543" s="7">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="N543" s="10">
-        <v>17867.6</v>
+        <v>3645000</v>
       </c>
     </row>
     <row r="544">
       <c r="A544" s="5" t="s">
-        <v>45</v>
+        <v>162</v>
       </c>
       <c r="B544" s="6" t="s">
-        <v>1123</v>
+        <v>1126</v>
       </c>
       <c r="C544" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D544" s="7" t="s">
-        <v>1124</v>
+        <v>1127</v>
       </c>
       <c r="E544" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G544" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H544" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I544" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J544" s="10">
-        <v>2659</v>
+        <v>195000</v>
       </c>
       <c r="L544" s="7">
         <v>5</v>
       </c>
       <c r="M544" s="7">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="N544" s="10">
-        <v>2526.05</v>
+        <v>165750</v>
       </c>
     </row>
     <row r="545">
       <c r="A545" s="5" t="s">
-        <v>45</v>
+        <v>162</v>
       </c>
       <c r="B545" s="6" t="s">
-        <v>1125</v>
+        <v>1128</v>
       </c>
       <c r="C545" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D545" s="7" t="s">
-        <v>1126</v>
+        <v>1129</v>
       </c>
       <c r="E545" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G545" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H545" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I545" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J545" s="10">
-        <v>7977</v>
+        <v>570000</v>
       </c>
       <c r="L545" s="7">
         <v>5</v>
       </c>
       <c r="M545" s="7">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="N545" s="10">
-        <v>7179.3</v>
+        <v>541500</v>
       </c>
     </row>
     <row r="546">
       <c r="A546" s="5" t="s">
-        <v>45</v>
+        <v>20</v>
       </c>
       <c r="B546" s="6" t="s">
-        <v>1127</v>
+        <v>1130</v>
       </c>
       <c r="C546" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D546" s="7" t="s">
-        <v>1128</v>
+        <v>1131</v>
       </c>
       <c r="E546" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G546" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H546" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I546" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J546" s="10">
-        <v>10370</v>
+        <v>1012500</v>
       </c>
       <c r="L546" s="7">
         <v>5</v>
       </c>
       <c r="M546" s="7">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="N546" s="10">
-        <v>9333</v>
+        <v>860625</v>
       </c>
     </row>
     <row r="547">
       <c r="A547" s="5" t="s">
-        <v>45</v>
+        <v>20</v>
       </c>
       <c r="B547" s="6" t="s">
-        <v>1129</v>
+        <v>1132</v>
       </c>
       <c r="C547" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D547" s="7" t="s">
-        <v>1130</v>
+        <v>1133</v>
       </c>
       <c r="E547" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G547" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H547" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I547" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J547" s="10">
-        <v>13295</v>
+        <v>877500</v>
       </c>
       <c r="L547" s="7">
         <v>5</v>
       </c>
       <c r="M547" s="7">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="N547" s="10">
-        <v>11300.75</v>
+        <v>789750</v>
       </c>
     </row>
     <row r="548">
       <c r="A548" s="5" t="s">
-        <v>45</v>
+        <v>20</v>
       </c>
       <c r="B548" s="6" t="s">
-        <v>1131</v>
+        <v>1134</v>
       </c>
       <c r="C548" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D548" s="7" t="s">
-        <v>1132</v>
+        <v>1135</v>
       </c>
       <c r="E548" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G548" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H548" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I548" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J548" s="10">
-        <v>17284</v>
+        <v>1140750</v>
       </c>
       <c r="L548" s="7">
         <v>5</v>
       </c>
       <c r="M548" s="7">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="N548" s="10">
-        <v>14691.4</v>
+        <v>1026675</v>
       </c>
     </row>
     <row r="549">
       <c r="A549" s="5" t="s">
-        <v>45</v>
+        <v>20</v>
       </c>
       <c r="B549" s="6" t="s">
-        <v>1133</v>
+        <v>1136</v>
       </c>
       <c r="C549" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D549" s="7" t="s">
-        <v>1134</v>
+        <v>1137</v>
       </c>
       <c r="E549" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G549" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H549" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I549" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J549" s="10">
-        <v>3457</v>
+        <v>900000</v>
       </c>
       <c r="L549" s="7">
         <v>5</v>
       </c>
       <c r="M549" s="7">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="N549" s="10">
-        <v>3284.15</v>
+        <v>765000</v>
       </c>
     </row>
     <row r="550">
       <c r="A550" s="5" t="s">
         <v>45</v>
       </c>
       <c r="B550" s="6" t="s">
-        <v>1135</v>
+        <v>1138</v>
       </c>
       <c r="C550" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D550" s="7" t="s">
-        <v>1136</v>
+        <v>1139</v>
       </c>
       <c r="E550" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G550" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H550" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I550" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J550" s="10">
-        <v>2499</v>
+        <v>72340</v>
       </c>
       <c r="L550" s="7">
         <v>5</v>
       </c>
       <c r="M550" s="7">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="N550" s="10">
-        <v>2374.05</v>
+        <v>61489</v>
       </c>
     </row>
     <row r="551">
       <c r="A551" s="5" t="s">
         <v>45</v>
       </c>
       <c r="B551" s="6" t="s">
-        <v>1137</v>
+        <v>1140</v>
       </c>
       <c r="C551" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D551" s="7" t="s">
-        <v>1138</v>
+        <v>1141</v>
       </c>
       <c r="E551" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G551" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H551" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I551" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J551" s="10">
-        <v>7497</v>
+        <v>94042</v>
       </c>
       <c r="L551" s="7">
         <v>5</v>
       </c>
       <c r="M551" s="7">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="N551" s="10">
-        <v>6747.3</v>
+        <v>79935.7</v>
       </c>
     </row>
     <row r="552">
       <c r="A552" s="5" t="s">
         <v>45</v>
       </c>
       <c r="B552" s="6" t="s">
-        <v>1139</v>
+        <v>1142</v>
       </c>
       <c r="C552" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D552" s="7" t="s">
-        <v>1140</v>
+        <v>1143</v>
       </c>
       <c r="E552" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G552" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H552" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I552" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J552" s="10">
-        <v>9746</v>
+        <v>18808</v>
       </c>
       <c r="L552" s="7">
         <v>5</v>
       </c>
       <c r="M552" s="7">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="N552" s="10">
-        <v>8771.4</v>
+        <v>17867.6</v>
       </c>
     </row>
     <row r="553">
       <c r="A553" s="5" t="s">
         <v>45</v>
       </c>
       <c r="B553" s="6" t="s">
-        <v>1141</v>
+        <v>1144</v>
       </c>
       <c r="C553" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D553" s="7" t="s">
-        <v>1142</v>
+        <v>1145</v>
       </c>
       <c r="E553" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G553" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H553" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I553" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J553" s="10">
-        <v>12495</v>
+        <v>2659</v>
       </c>
       <c r="L553" s="7">
         <v>5</v>
       </c>
       <c r="M553" s="7">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="N553" s="10">
-        <v>10620.75</v>
+        <v>2526.05</v>
       </c>
     </row>
     <row r="554">
       <c r="A554" s="5" t="s">
         <v>45</v>
       </c>
       <c r="B554" s="6" t="s">
-        <v>1143</v>
+        <v>1146</v>
       </c>
       <c r="C554" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D554" s="7" t="s">
-        <v>1144</v>
+        <v>1147</v>
       </c>
       <c r="E554" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G554" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H554" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I554" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J554" s="10">
-        <v>16244</v>
+        <v>7977</v>
       </c>
       <c r="L554" s="7">
         <v>5</v>
       </c>
       <c r="M554" s="7">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="N554" s="10">
-        <v>13807.4</v>
+        <v>7179.3</v>
       </c>
     </row>
     <row r="555">
       <c r="A555" s="5" t="s">
         <v>45</v>
       </c>
       <c r="B555" s="6" t="s">
-        <v>1145</v>
+        <v>1148</v>
       </c>
       <c r="C555" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D555" s="7" t="s">
-        <v>1146</v>
+        <v>1149</v>
       </c>
       <c r="E555" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G555" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H555" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I555" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J555" s="10">
-        <v>3249</v>
+        <v>10370</v>
       </c>
       <c r="L555" s="7">
         <v>5</v>
       </c>
       <c r="M555" s="7">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="N555" s="10">
-        <v>3086.55</v>
+        <v>9333</v>
       </c>
     </row>
     <row r="556">
       <c r="A556" s="5" t="s">
         <v>45</v>
       </c>
       <c r="B556" s="6" t="s">
-        <v>1147</v>
+        <v>1150</v>
       </c>
       <c r="C556" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D556" s="7" t="s">
-        <v>1148</v>
+        <v>1151</v>
       </c>
       <c r="E556" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G556" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H556" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I556" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J556" s="10">
-        <v>2349</v>
+        <v>13295</v>
       </c>
       <c r="L556" s="7">
         <v>5</v>
       </c>
       <c r="M556" s="7">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="N556" s="10">
-        <v>2231.55</v>
+        <v>11300.75</v>
       </c>
     </row>
     <row r="557">
       <c r="A557" s="5" t="s">
         <v>45</v>
       </c>
       <c r="B557" s="6" t="s">
-        <v>1149</v>
+        <v>1152</v>
       </c>
       <c r="C557" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D557" s="7" t="s">
-        <v>1150</v>
+        <v>1153</v>
       </c>
       <c r="E557" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G557" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H557" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I557" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J557" s="10">
-        <v>7047</v>
+        <v>17284</v>
       </c>
       <c r="L557" s="7">
         <v>5</v>
       </c>
       <c r="M557" s="7">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="N557" s="10">
-        <v>6342.3</v>
+        <v>14691.4</v>
       </c>
     </row>
     <row r="558">
       <c r="A558" s="5" t="s">
         <v>45</v>
       </c>
       <c r="B558" s="6" t="s">
-        <v>1151</v>
+        <v>1154</v>
       </c>
       <c r="C558" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D558" s="7" t="s">
-        <v>1152</v>
+        <v>1155</v>
       </c>
       <c r="E558" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G558" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H558" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I558" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J558" s="10">
-        <v>9161</v>
+        <v>3457</v>
       </c>
       <c r="L558" s="7">
         <v>5</v>
       </c>
       <c r="M558" s="7">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="N558" s="10">
-        <v>8244.9</v>
+        <v>3284.15</v>
       </c>
     </row>
     <row r="559">
       <c r="A559" s="5" t="s">
         <v>45</v>
       </c>
       <c r="B559" s="6" t="s">
-        <v>1153</v>
+        <v>1156</v>
       </c>
       <c r="C559" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D559" s="7" t="s">
-        <v>1154</v>
+        <v>1157</v>
       </c>
       <c r="E559" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G559" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H559" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I559" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J559" s="10">
-        <v>11745</v>
+        <v>2499</v>
       </c>
       <c r="L559" s="7">
         <v>5</v>
       </c>
       <c r="M559" s="7">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="N559" s="10">
-        <v>9983.25</v>
+        <v>2374.05</v>
       </c>
     </row>
     <row r="560">
       <c r="A560" s="5" t="s">
         <v>45</v>
       </c>
       <c r="B560" s="6" t="s">
-        <v>1155</v>
+        <v>1158</v>
       </c>
       <c r="C560" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D560" s="7" t="s">
-        <v>1156</v>
+        <v>1159</v>
       </c>
       <c r="E560" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G560" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H560" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I560" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J560" s="10">
-        <v>15269</v>
+        <v>7497</v>
       </c>
       <c r="L560" s="7">
         <v>5</v>
       </c>
       <c r="M560" s="7">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="N560" s="10">
-        <v>12978.65</v>
+        <v>6747.3</v>
       </c>
     </row>
     <row r="561">
       <c r="A561" s="5" t="s">
         <v>45</v>
       </c>
       <c r="B561" s="6" t="s">
-        <v>1157</v>
+        <v>1160</v>
       </c>
       <c r="C561" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D561" s="7" t="s">
-        <v>1158</v>
+        <v>1161</v>
       </c>
       <c r="E561" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G561" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H561" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I561" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J561" s="10">
-        <v>3054</v>
+        <v>9746</v>
       </c>
       <c r="L561" s="7">
         <v>5</v>
       </c>
       <c r="M561" s="7">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="N561" s="10">
-        <v>2901.3</v>
+        <v>8771.4</v>
       </c>
     </row>
     <row r="562">
       <c r="A562" s="5" t="s">
-        <v>162</v>
+        <v>45</v>
       </c>
       <c r="B562" s="6" t="s">
-        <v>1159</v>
+        <v>1162</v>
       </c>
       <c r="C562" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D562" s="7" t="s">
-        <v>1160</v>
+        <v>1163</v>
       </c>
       <c r="E562" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G562" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H562" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I562" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J562" s="10">
-        <v>1770000</v>
+        <v>12495</v>
       </c>
       <c r="L562" s="7">
         <v>5</v>
       </c>
       <c r="M562" s="7">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="N562" s="10">
-        <v>1681500</v>
+        <v>10620.75</v>
       </c>
     </row>
     <row r="563">
       <c r="A563" s="5" t="s">
-        <v>162</v>
+        <v>45</v>
       </c>
       <c r="B563" s="6" t="s">
-        <v>1161</v>
+        <v>1164</v>
       </c>
       <c r="C563" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D563" s="7" t="s">
-        <v>1162</v>
+        <v>1165</v>
       </c>
       <c r="E563" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G563" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H563" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I563" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J563" s="10">
-        <v>5310000</v>
+        <v>16244</v>
       </c>
       <c r="L563" s="7">
         <v>5</v>
       </c>
       <c r="M563" s="7">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="N563" s="10">
-        <v>4779000</v>
+        <v>13807.4</v>
       </c>
     </row>
     <row r="564">
       <c r="A564" s="5" t="s">
-        <v>162</v>
+        <v>45</v>
       </c>
       <c r="B564" s="6" t="s">
-        <v>1163</v>
+        <v>1166</v>
       </c>
       <c r="C564" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D564" s="7" t="s">
-        <v>1164</v>
+        <v>1167</v>
       </c>
       <c r="E564" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G564" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H564" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I564" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J564" s="10">
-        <v>6903000</v>
+        <v>3249</v>
       </c>
       <c r="L564" s="7">
         <v>5</v>
       </c>
       <c r="M564" s="7">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="N564" s="10">
-        <v>6212700</v>
+        <v>3086.55</v>
       </c>
     </row>
     <row r="565">
       <c r="A565" s="5" t="s">
-        <v>162</v>
+        <v>45</v>
       </c>
       <c r="B565" s="6" t="s">
-        <v>1165</v>
+        <v>1168</v>
       </c>
       <c r="C565" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D565" s="7" t="s">
-        <v>1166</v>
+        <v>1169</v>
       </c>
       <c r="E565" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G565" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H565" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I565" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J565" s="10">
-        <v>8850000</v>
+        <v>2349</v>
       </c>
       <c r="L565" s="7">
         <v>5</v>
       </c>
       <c r="M565" s="7">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="N565" s="10">
-        <v>7522500</v>
+        <v>2231.55</v>
       </c>
     </row>
     <row r="566">
       <c r="A566" s="5" t="s">
-        <v>162</v>
+        <v>45</v>
       </c>
       <c r="B566" s="6" t="s">
-        <v>1167</v>
+        <v>1170</v>
       </c>
       <c r="C566" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D566" s="7" t="s">
-        <v>1168</v>
+        <v>1171</v>
       </c>
       <c r="E566" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G566" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H566" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I566" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J566" s="10">
-        <v>11505000</v>
+        <v>7047</v>
       </c>
       <c r="L566" s="7">
         <v>5</v>
       </c>
       <c r="M566" s="7">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="N566" s="10">
-        <v>9779250</v>
+        <v>6342.3</v>
       </c>
     </row>
     <row r="567">
       <c r="A567" s="5" t="s">
-        <v>162</v>
+        <v>45</v>
       </c>
       <c r="B567" s="6" t="s">
-        <v>1169</v>
+        <v>1172</v>
       </c>
       <c r="C567" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D567" s="7" t="s">
-        <v>1170</v>
+        <v>1173</v>
       </c>
       <c r="E567" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G567" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H567" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I567" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J567" s="10">
-        <v>2301000</v>
+        <v>9161</v>
       </c>
       <c r="L567" s="7">
         <v>5</v>
       </c>
       <c r="M567" s="7">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="N567" s="10">
-        <v>2185950</v>
+        <v>8244.9</v>
       </c>
     </row>
     <row r="568">
       <c r="A568" s="5" t="s">
-        <v>162</v>
+        <v>45</v>
       </c>
       <c r="B568" s="6" t="s">
-        <v>1171</v>
+        <v>1174</v>
       </c>
       <c r="C568" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D568" s="7" t="s">
-        <v>1172</v>
+        <v>1175</v>
       </c>
       <c r="E568" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G568" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H568" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I568" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J568" s="10">
-        <v>3000000</v>
+        <v>11745</v>
       </c>
       <c r="L568" s="7">
         <v>5</v>
       </c>
       <c r="M568" s="7">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="N568" s="10">
-        <v>2850000</v>
+        <v>9983.25</v>
       </c>
     </row>
     <row r="569">
       <c r="A569" s="5" t="s">
-        <v>162</v>
+        <v>45</v>
       </c>
       <c r="B569" s="6" t="s">
-        <v>1173</v>
+        <v>1176</v>
       </c>
       <c r="C569" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D569" s="7" t="s">
-        <v>1174</v>
+        <v>1177</v>
       </c>
       <c r="E569" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G569" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H569" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I569" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J569" s="10">
-        <v>9000000</v>
+        <v>15269</v>
       </c>
       <c r="L569" s="7">
         <v>5</v>
       </c>
       <c r="M569" s="7">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="N569" s="10">
-        <v>8100000</v>
+        <v>12978.65</v>
       </c>
     </row>
     <row r="570">
       <c r="A570" s="5" t="s">
-        <v>162</v>
+        <v>45</v>
       </c>
       <c r="B570" s="6" t="s">
-        <v>1175</v>
+        <v>1178</v>
       </c>
       <c r="C570" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D570" s="7" t="s">
-        <v>1176</v>
+        <v>1179</v>
       </c>
       <c r="E570" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G570" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H570" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I570" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J570" s="10">
-        <v>11700000</v>
+        <v>3054</v>
       </c>
       <c r="L570" s="7">
         <v>5</v>
       </c>
       <c r="M570" s="7">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="N570" s="10">
-        <v>10530000</v>
+        <v>2901.3</v>
       </c>
     </row>
     <row r="571">
       <c r="A571" s="5" t="s">
         <v>162</v>
       </c>
       <c r="B571" s="6" t="s">
-        <v>1177</v>
+        <v>1180</v>
       </c>
       <c r="C571" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D571" s="7" t="s">
-        <v>1178</v>
+        <v>1181</v>
       </c>
       <c r="E571" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G571" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H571" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I571" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J571" s="10">
-        <v>15000000</v>
+        <v>1770000</v>
       </c>
       <c r="L571" s="7">
         <v>5</v>
       </c>
       <c r="M571" s="7">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="N571" s="10">
-        <v>12750000</v>
+        <v>1681500</v>
       </c>
     </row>
     <row r="572">
       <c r="A572" s="5" t="s">
-        <v>20</v>
+        <v>162</v>
       </c>
       <c r="B572" s="6" t="s">
-        <v>1179</v>
+        <v>1182</v>
       </c>
       <c r="C572" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D572" s="7" t="s">
-        <v>1180</v>
+        <v>1183</v>
       </c>
       <c r="E572" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G572" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H572" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I572" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J572" s="10">
-        <v>1170000</v>
+        <v>5310000</v>
       </c>
       <c r="L572" s="7">
         <v>5</v>
       </c>
       <c r="M572" s="7">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="N572" s="10">
-        <v>994500</v>
+        <v>4779000</v>
       </c>
     </row>
     <row r="573">
       <c r="A573" s="5" t="s">
-        <v>20</v>
+        <v>162</v>
       </c>
       <c r="B573" s="6" t="s">
-        <v>1181</v>
+        <v>1184</v>
       </c>
       <c r="C573" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D573" s="7" t="s">
-        <v>1182</v>
+        <v>1185</v>
       </c>
       <c r="E573" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G573" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H573" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I573" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J573" s="10">
-        <v>258750</v>
+        <v>6903000</v>
       </c>
       <c r="L573" s="7">
         <v>5</v>
       </c>
       <c r="M573" s="7">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="N573" s="10">
-        <v>245812.5</v>
+        <v>6212700</v>
       </c>
     </row>
     <row r="574">
       <c r="A574" s="5" t="s">
-        <v>20</v>
+        <v>162</v>
       </c>
       <c r="B574" s="6" t="s">
-        <v>1183</v>
+        <v>1186</v>
       </c>
       <c r="C574" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D574" s="7" t="s">
-        <v>1184</v>
+        <v>1187</v>
       </c>
       <c r="E574" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G574" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H574" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I574" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J574" s="10">
-        <v>776250</v>
+        <v>8850000</v>
       </c>
       <c r="L574" s="7">
         <v>5</v>
       </c>
       <c r="M574" s="7">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="N574" s="10">
-        <v>698625</v>
+        <v>7522500</v>
       </c>
     </row>
     <row r="575">
       <c r="A575" s="5" t="s">
-        <v>20</v>
+        <v>162</v>
       </c>
       <c r="B575" s="6" t="s">
-        <v>1185</v>
+        <v>1188</v>
       </c>
       <c r="C575" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D575" s="7" t="s">
-        <v>1186</v>
+        <v>1189</v>
       </c>
       <c r="E575" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G575" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H575" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I575" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J575" s="10">
-        <v>1009125</v>
+        <v>11505000</v>
       </c>
       <c r="L575" s="7">
         <v>5</v>
       </c>
       <c r="M575" s="7">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="N575" s="10">
-        <v>908212.5</v>
+        <v>9779250</v>
       </c>
     </row>
     <row r="576">
       <c r="A576" s="5" t="s">
-        <v>20</v>
+        <v>162</v>
       </c>
       <c r="B576" s="6" t="s">
-        <v>1187</v>
+        <v>1190</v>
       </c>
       <c r="C576" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D576" s="7" t="s">
-        <v>1188</v>
+        <v>1191</v>
       </c>
       <c r="E576" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G576" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H576" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I576" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J576" s="10">
-        <v>1293750</v>
+        <v>2301000</v>
       </c>
       <c r="L576" s="7">
         <v>5</v>
       </c>
       <c r="M576" s="7">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="N576" s="10">
-        <v>1099687.5</v>
+        <v>2185950</v>
       </c>
     </row>
     <row r="577">
       <c r="A577" s="5" t="s">
-        <v>20</v>
+        <v>162</v>
       </c>
       <c r="B577" s="6" t="s">
-        <v>1189</v>
+        <v>1192</v>
       </c>
       <c r="C577" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D577" s="7" t="s">
-        <v>1190</v>
+        <v>1193</v>
       </c>
       <c r="E577" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G577" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H577" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I577" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J577" s="10">
-        <v>1681875</v>
+        <v>3000000</v>
       </c>
       <c r="L577" s="7">
         <v>5</v>
       </c>
       <c r="M577" s="7">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="N577" s="10">
-        <v>1429593.75</v>
+        <v>2850000</v>
       </c>
     </row>
     <row r="578">
       <c r="A578" s="5" t="s">
-        <v>20</v>
+        <v>162</v>
       </c>
       <c r="B578" s="6" t="s">
-        <v>1191</v>
+        <v>1194</v>
       </c>
       <c r="C578" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D578" s="7" t="s">
-        <v>1192</v>
+        <v>1195</v>
       </c>
       <c r="E578" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G578" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H578" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I578" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J578" s="10">
-        <v>336375</v>
+        <v>9000000</v>
       </c>
       <c r="L578" s="7">
         <v>5</v>
       </c>
       <c r="M578" s="7">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="N578" s="10">
-        <v>319556.25</v>
+        <v>8100000</v>
       </c>
     </row>
     <row r="579">
       <c r="A579" s="5" t="s">
-        <v>20</v>
+        <v>162</v>
       </c>
       <c r="B579" s="6" t="s">
-        <v>1193</v>
+        <v>1196</v>
       </c>
       <c r="C579" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D579" s="7" t="s">
-        <v>1194</v>
+        <v>1197</v>
       </c>
       <c r="E579" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G579" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H579" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I579" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J579" s="10">
-        <v>234000</v>
+        <v>11700000</v>
       </c>
       <c r="L579" s="7">
         <v>5</v>
       </c>
       <c r="M579" s="7">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="N579" s="10">
-        <v>222300</v>
+        <v>10530000</v>
       </c>
     </row>
     <row r="580">
       <c r="A580" s="5" t="s">
-        <v>20</v>
+        <v>162</v>
       </c>
       <c r="B580" s="6" t="s">
-        <v>1195</v>
+        <v>1198</v>
       </c>
       <c r="C580" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D580" s="7" t="s">
-        <v>1196</v>
+        <v>1199</v>
       </c>
       <c r="E580" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G580" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H580" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I580" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J580" s="10">
-        <v>562500</v>
+        <v>15000000</v>
       </c>
       <c r="L580" s="7">
         <v>5</v>
       </c>
       <c r="M580" s="7">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="N580" s="10">
-        <v>534375</v>
+        <v>12750000</v>
       </c>
     </row>
     <row r="581">
       <c r="A581" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B581" s="6" t="s">
-        <v>1197</v>
+        <v>1200</v>
       </c>
       <c r="C581" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D581" s="7" t="s">
-        <v>1198</v>
+        <v>1201</v>
       </c>
       <c r="E581" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G581" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H581" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I581" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J581" s="10">
-        <v>1687500</v>
+        <v>1170000</v>
       </c>
       <c r="L581" s="7">
         <v>5</v>
       </c>
       <c r="M581" s="7">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="N581" s="10">
-        <v>1518750</v>
+        <v>994500</v>
       </c>
     </row>
     <row r="582">
       <c r="A582" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B582" s="6" t="s">
-        <v>1199</v>
+        <v>1202</v>
       </c>
       <c r="C582" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D582" s="7" t="s">
-        <v>1200</v>
+        <v>1203</v>
       </c>
       <c r="E582" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G582" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H582" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I582" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J582" s="10">
-        <v>2193750</v>
+        <v>258750</v>
       </c>
       <c r="L582" s="7">
         <v>5</v>
       </c>
       <c r="M582" s="7">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="N582" s="10">
-        <v>1974375</v>
+        <v>245812.5</v>
       </c>
     </row>
     <row r="583">
       <c r="A583" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B583" s="6" t="s">
-        <v>1201</v>
+        <v>1204</v>
       </c>
       <c r="C583" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D583" s="7" t="s">
-        <v>1202</v>
+        <v>1205</v>
       </c>
       <c r="E583" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G583" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H583" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I583" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J583" s="10">
-        <v>2812500</v>
+        <v>776250</v>
       </c>
       <c r="L583" s="7">
         <v>5</v>
       </c>
       <c r="M583" s="7">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="N583" s="10">
-        <v>2390625</v>
+        <v>698625</v>
       </c>
     </row>
     <row r="584">
       <c r="A584" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B584" s="6" t="s">
-        <v>1203</v>
+        <v>1206</v>
       </c>
       <c r="C584" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D584" s="7" t="s">
-        <v>1204</v>
+        <v>1207</v>
       </c>
       <c r="E584" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G584" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H584" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I584" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J584" s="10">
-        <v>3656250</v>
+        <v>1009125</v>
       </c>
       <c r="L584" s="7">
         <v>5</v>
       </c>
       <c r="M584" s="7">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="N584" s="10">
-        <v>3107812.5</v>
+        <v>908212.5</v>
       </c>
     </row>
     <row r="585">
       <c r="A585" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B585" s="6" t="s">
-        <v>1205</v>
+        <v>1208</v>
       </c>
       <c r="C585" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D585" s="7" t="s">
-        <v>1206</v>
+        <v>1209</v>
       </c>
       <c r="E585" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G585" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H585" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I585" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J585" s="10">
-        <v>731250</v>
+        <v>1293750</v>
       </c>
       <c r="L585" s="7">
         <v>5</v>
       </c>
       <c r="M585" s="7">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="N585" s="10">
-        <v>694687.5</v>
+        <v>1099687.5</v>
       </c>
     </row>
     <row r="586">
       <c r="A586" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B586" s="6" t="s">
-        <v>1207</v>
+        <v>1210</v>
       </c>
       <c r="C586" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D586" s="7" t="s">
-        <v>1208</v>
+        <v>1211</v>
       </c>
       <c r="E586" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G586" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H586" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I586" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J586" s="10">
-        <v>202500</v>
+        <v>1681875</v>
       </c>
       <c r="L586" s="7">
         <v>5</v>
       </c>
       <c r="M586" s="7">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="N586" s="10">
-        <v>192375</v>
+        <v>1429593.75</v>
       </c>
     </row>
     <row r="587">
       <c r="A587" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B587" s="6" t="s">
-        <v>1209</v>
+        <v>1212</v>
       </c>
       <c r="C587" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D587" s="7" t="s">
-        <v>1210</v>
+        <v>1213</v>
       </c>
       <c r="E587" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G587" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H587" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I587" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J587" s="10">
-        <v>607500</v>
+        <v>336375</v>
       </c>
       <c r="L587" s="7">
         <v>5</v>
       </c>
       <c r="M587" s="7">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="N587" s="10">
-        <v>546750</v>
+        <v>319556.25</v>
       </c>
     </row>
     <row r="588">
       <c r="A588" s="5" t="s">
-        <v>162</v>
+        <v>20</v>
       </c>
       <c r="B588" s="6" t="s">
-        <v>1211</v>
+        <v>1214</v>
       </c>
       <c r="C588" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D588" s="7" t="s">
-        <v>1212</v>
+        <v>1215</v>
       </c>
       <c r="E588" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G588" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H588" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I588" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J588" s="10">
-        <v>19500000</v>
+        <v>234000</v>
       </c>
       <c r="L588" s="7">
         <v>5</v>
       </c>
       <c r="M588" s="7">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="N588" s="10">
-        <v>16575000</v>
+        <v>222300</v>
       </c>
     </row>
     <row r="589">
       <c r="A589" s="5" t="s">
-        <v>162</v>
+        <v>20</v>
       </c>
       <c r="B589" s="6" t="s">
-        <v>1213</v>
+        <v>1216</v>
       </c>
       <c r="C589" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D589" s="7" t="s">
-        <v>1214</v>
+        <v>1217</v>
       </c>
       <c r="E589" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G589" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H589" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I589" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J589" s="10">
-        <v>3900000</v>
+        <v>562500</v>
       </c>
       <c r="L589" s="7">
         <v>5</v>
       </c>
       <c r="M589" s="7">
         <v>5</v>
       </c>
       <c r="N589" s="10">
-        <v>3705000</v>
+        <v>534375</v>
       </c>
     </row>
     <row r="590">
       <c r="A590" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B590" s="6" t="s">
-        <v>1215</v>
+        <v>1218</v>
       </c>
       <c r="C590" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D590" s="7" t="s">
-        <v>1216</v>
+        <v>1219</v>
       </c>
       <c r="E590" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G590" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H590" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I590" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J590" s="10">
-        <v>450000</v>
+        <v>1687500</v>
       </c>
       <c r="L590" s="7">
         <v>5</v>
       </c>
       <c r="M590" s="7">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="N590" s="10">
-        <v>427500</v>
+        <v>1518750</v>
       </c>
     </row>
     <row r="591">
       <c r="A591" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B591" s="6" t="s">
-        <v>1217</v>
+        <v>1220</v>
       </c>
       <c r="C591" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D591" s="7" t="s">
-        <v>1218</v>
+        <v>1221</v>
       </c>
       <c r="E591" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G591" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H591" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I591" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J591" s="10">
-        <v>1755000</v>
+        <v>2193750</v>
       </c>
       <c r="L591" s="7">
         <v>5</v>
       </c>
       <c r="M591" s="7">
         <v>10</v>
       </c>
       <c r="N591" s="10">
-        <v>1579500</v>
+        <v>1974375</v>
       </c>
     </row>
     <row r="592">
       <c r="A592" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B592" s="6" t="s">
-        <v>1219</v>
+        <v>1222</v>
       </c>
       <c r="C592" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D592" s="7" t="s">
-        <v>1220</v>
+        <v>1223</v>
       </c>
       <c r="E592" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G592" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H592" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I592" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J592" s="10">
-        <v>1462500</v>
+        <v>2812500</v>
       </c>
       <c r="L592" s="7">
         <v>5</v>
       </c>
       <c r="M592" s="7">
         <v>15</v>
       </c>
       <c r="N592" s="10">
-        <v>1243125</v>
+        <v>2390625</v>
       </c>
     </row>
     <row r="593">
       <c r="A593" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B593" s="6" t="s">
-        <v>1221</v>
+        <v>1224</v>
       </c>
       <c r="C593" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D593" s="7" t="s">
-        <v>1222</v>
+        <v>1225</v>
       </c>
       <c r="E593" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G593" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H593" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I593" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J593" s="10">
-        <v>1901250</v>
+        <v>3656250</v>
       </c>
       <c r="L593" s="7">
         <v>5</v>
       </c>
       <c r="M593" s="7">
         <v>15</v>
       </c>
       <c r="N593" s="10">
-        <v>1616062.5</v>
+        <v>3107812.5</v>
       </c>
     </row>
     <row r="594">
       <c r="A594" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B594" s="6" t="s">
-        <v>1223</v>
+        <v>1226</v>
       </c>
       <c r="C594" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D594" s="7" t="s">
-        <v>1224</v>
+        <v>1227</v>
       </c>
       <c r="E594" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G594" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H594" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I594" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J594" s="10">
-        <v>380250</v>
+        <v>731250</v>
       </c>
       <c r="L594" s="7">
         <v>5</v>
       </c>
       <c r="M594" s="7">
         <v>5</v>
       </c>
       <c r="N594" s="10">
-        <v>361237.5</v>
+        <v>694687.5</v>
       </c>
     </row>
     <row r="595">
       <c r="A595" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B595" s="6" t="s">
-        <v>1225</v>
+        <v>1228</v>
       </c>
       <c r="C595" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D595" s="7" t="s">
-        <v>1226</v>
+        <v>1229</v>
       </c>
       <c r="E595" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G595" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H595" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I595" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J595" s="10">
-        <v>263250</v>
+        <v>202500</v>
       </c>
       <c r="L595" s="7">
         <v>5</v>
       </c>
       <c r="M595" s="7">
         <v>5</v>
       </c>
       <c r="N595" s="10">
-        <v>250087.5</v>
+        <v>192375</v>
       </c>
     </row>
     <row r="596">
       <c r="A596" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B596" s="6" t="s">
-        <v>1227</v>
+        <v>1230</v>
       </c>
       <c r="C596" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D596" s="7" t="s">
-        <v>1228</v>
+        <v>1231</v>
       </c>
       <c r="E596" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G596" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H596" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I596" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J596" s="10">
-        <v>675000</v>
+        <v>607500</v>
       </c>
       <c r="L596" s="7">
         <v>5</v>
       </c>
       <c r="M596" s="7">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="N596" s="10">
-        <v>641250</v>
+        <v>546750</v>
       </c>
     </row>
     <row r="597">
       <c r="A597" s="5" t="s">
-        <v>20</v>
+        <v>162</v>
       </c>
       <c r="B597" s="6" t="s">
-        <v>1229</v>
+        <v>1232</v>
       </c>
       <c r="C597" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D597" s="7" t="s">
-        <v>1230</v>
+        <v>1233</v>
       </c>
       <c r="E597" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G597" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H597" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I597" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J597" s="10">
-        <v>2025000</v>
+        <v>19500000</v>
       </c>
       <c r="L597" s="7">
         <v>5</v>
       </c>
       <c r="M597" s="7">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="N597" s="10">
-        <v>1822500</v>
+        <v>16575000</v>
       </c>
     </row>
     <row r="598">
       <c r="A598" s="5" t="s">
-        <v>20</v>
+        <v>162</v>
       </c>
       <c r="B598" s="6" t="s">
-        <v>1231</v>
+        <v>1234</v>
       </c>
       <c r="C598" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D598" s="7" t="s">
-        <v>1232</v>
+        <v>1235</v>
       </c>
       <c r="E598" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G598" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H598" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I598" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J598" s="10">
-        <v>2632500</v>
+        <v>3900000</v>
       </c>
       <c r="L598" s="7">
         <v>5</v>
       </c>
       <c r="M598" s="7">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="N598" s="10">
-        <v>2369250</v>
+        <v>3705000</v>
       </c>
     </row>
     <row r="599">
       <c r="A599" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B599" s="6" t="s">
-        <v>1233</v>
+        <v>1236</v>
       </c>
       <c r="C599" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D599" s="7" t="s">
-        <v>1234</v>
+        <v>1237</v>
       </c>
       <c r="E599" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G599" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H599" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I599" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J599" s="10">
-        <v>3375000</v>
+        <v>450000</v>
       </c>
       <c r="L599" s="7">
         <v>5</v>
       </c>
       <c r="M599" s="7">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="N599" s="10">
-        <v>2868750</v>
+        <v>427500</v>
       </c>
     </row>
     <row r="600">
       <c r="A600" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B600" s="6" t="s">
-        <v>1235</v>
+        <v>1238</v>
       </c>
       <c r="C600" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D600" s="7" t="s">
-        <v>1236</v>
+        <v>1239</v>
       </c>
       <c r="E600" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G600" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H600" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I600" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J600" s="10">
-        <v>4387500</v>
+        <v>1755000</v>
       </c>
       <c r="L600" s="7">
         <v>5</v>
       </c>
       <c r="M600" s="7">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="N600" s="10">
-        <v>3729375</v>
+        <v>1579500</v>
       </c>
     </row>
     <row r="601">
       <c r="A601" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B601" s="6" t="s">
-        <v>1237</v>
+        <v>1240</v>
       </c>
       <c r="C601" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D601" s="7" t="s">
-        <v>1238</v>
+        <v>1241</v>
       </c>
       <c r="E601" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G601" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H601" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I601" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J601" s="10">
-        <v>877500</v>
+        <v>1462500</v>
       </c>
       <c r="L601" s="7">
         <v>5</v>
       </c>
       <c r="M601" s="7">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="N601" s="10">
-        <v>833625</v>
+        <v>1243125</v>
       </c>
     </row>
     <row r="602">
       <c r="A602" s="5" t="s">
-        <v>162</v>
+        <v>20</v>
       </c>
       <c r="B602" s="6" t="s">
-        <v>1239</v>
+        <v>1242</v>
       </c>
       <c r="C602" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D602" s="7" t="s">
-        <v>1240</v>
+        <v>1243</v>
       </c>
       <c r="E602" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G602" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H602" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I602" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J602" s="10">
-        <v>1710000</v>
+        <v>1901250</v>
       </c>
       <c r="L602" s="7">
         <v>5</v>
       </c>
       <c r="M602" s="7">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="N602" s="10">
-        <v>1539000</v>
+        <v>1616062.5</v>
       </c>
     </row>
     <row r="603">
       <c r="A603" s="5" t="s">
-        <v>162</v>
+        <v>20</v>
       </c>
       <c r="B603" s="6" t="s">
-        <v>1241</v>
+        <v>1244</v>
       </c>
       <c r="C603" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D603" s="7" t="s">
-        <v>1242</v>
+        <v>1245</v>
       </c>
       <c r="E603" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G603" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H603" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I603" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J603" s="10">
-        <v>2223000</v>
+        <v>380250</v>
       </c>
       <c r="L603" s="7">
         <v>5</v>
       </c>
       <c r="M603" s="7">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="N603" s="10">
-        <v>2000700</v>
+        <v>361237.5</v>
       </c>
     </row>
     <row r="604">
       <c r="A604" s="5" t="s">
-        <v>162</v>
+        <v>20</v>
       </c>
       <c r="B604" s="6" t="s">
-        <v>1243</v>
+        <v>1246</v>
       </c>
       <c r="C604" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D604" s="7" t="s">
-        <v>1244</v>
+        <v>1247</v>
       </c>
       <c r="E604" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G604" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H604" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I604" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J604" s="10">
-        <v>2850000</v>
+        <v>263250</v>
       </c>
       <c r="L604" s="7">
         <v>5</v>
       </c>
       <c r="M604" s="7">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="N604" s="10">
-        <v>2422500</v>
+        <v>250087.5</v>
       </c>
     </row>
     <row r="605">
       <c r="A605" s="5" t="s">
-        <v>162</v>
+        <v>20</v>
       </c>
       <c r="B605" s="6" t="s">
-        <v>1245</v>
+        <v>1248</v>
       </c>
       <c r="C605" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D605" s="7" t="s">
-        <v>1246</v>
+        <v>1249</v>
       </c>
       <c r="E605" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G605" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H605" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I605" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J605" s="10">
-        <v>3705000</v>
+        <v>675000</v>
       </c>
       <c r="L605" s="7">
         <v>5</v>
       </c>
       <c r="M605" s="7">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="N605" s="10">
-        <v>3149250</v>
+        <v>641250</v>
       </c>
     </row>
     <row r="606">
       <c r="A606" s="5" t="s">
-        <v>162</v>
+        <v>20</v>
       </c>
       <c r="B606" s="6" t="s">
-        <v>1247</v>
+        <v>1250</v>
       </c>
       <c r="C606" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D606" s="7" t="s">
-        <v>1248</v>
+        <v>1251</v>
       </c>
       <c r="E606" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G606" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H606" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I606" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J606" s="10">
-        <v>741000</v>
+        <v>2025000</v>
       </c>
       <c r="L606" s="7">
         <v>5</v>
       </c>
       <c r="M606" s="7">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="N606" s="10">
-        <v>703950</v>
+        <v>1822500</v>
       </c>
     </row>
     <row r="607">
       <c r="A607" s="5" t="s">
-        <v>162</v>
+        <v>20</v>
       </c>
       <c r="B607" s="6" t="s">
-        <v>1249</v>
+        <v>1252</v>
       </c>
       <c r="C607" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D607" s="7" t="s">
-        <v>1250</v>
+        <v>1253</v>
       </c>
       <c r="E607" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G607" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H607" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I607" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J607" s="10">
-        <v>52500</v>
+        <v>2632500</v>
       </c>
       <c r="L607" s="7">
         <v>5</v>
       </c>
       <c r="M607" s="7">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="N607" s="10">
-        <v>49875</v>
+        <v>2369250</v>
       </c>
     </row>
     <row r="608">
       <c r="A608" s="5" t="s">
-        <v>162</v>
+        <v>20</v>
       </c>
       <c r="B608" s="6" t="s">
-        <v>1251</v>
+        <v>1254</v>
       </c>
       <c r="C608" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D608" s="7" t="s">
-        <v>1252</v>
+        <v>1255</v>
       </c>
       <c r="E608" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G608" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H608" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I608" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J608" s="10">
-        <v>157500</v>
+        <v>3375000</v>
       </c>
       <c r="L608" s="7">
         <v>5</v>
       </c>
       <c r="M608" s="7">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="N608" s="10">
-        <v>141750</v>
+        <v>2868750</v>
       </c>
     </row>
     <row r="609">
       <c r="A609" s="5" t="s">
-        <v>162</v>
+        <v>20</v>
       </c>
       <c r="B609" s="6" t="s">
-        <v>1253</v>
+        <v>1256</v>
       </c>
       <c r="C609" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D609" s="7" t="s">
-        <v>1254</v>
+        <v>1257</v>
       </c>
       <c r="E609" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G609" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H609" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I609" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J609" s="10">
-        <v>204750</v>
+        <v>4387500</v>
       </c>
       <c r="L609" s="7">
         <v>5</v>
       </c>
       <c r="M609" s="7">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="N609" s="10">
-        <v>184275</v>
+        <v>3729375</v>
       </c>
     </row>
     <row r="610">
       <c r="A610" s="5" t="s">
-        <v>162</v>
+        <v>20</v>
       </c>
       <c r="B610" s="6" t="s">
-        <v>1255</v>
+        <v>1258</v>
       </c>
       <c r="C610" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D610" s="7" t="s">
-        <v>1256</v>
+        <v>1259</v>
       </c>
       <c r="E610" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G610" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H610" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I610" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J610" s="10">
-        <v>262500</v>
+        <v>877500</v>
       </c>
       <c r="L610" s="7">
         <v>5</v>
       </c>
       <c r="M610" s="7">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="N610" s="10">
-        <v>223125</v>
+        <v>833625</v>
       </c>
     </row>
     <row r="611">
       <c r="A611" s="5" t="s">
         <v>162</v>
       </c>
       <c r="B611" s="6" t="s">
-        <v>1257</v>
+        <v>1260</v>
       </c>
       <c r="C611" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D611" s="7" t="s">
-        <v>1258</v>
+        <v>1261</v>
       </c>
       <c r="E611" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G611" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H611" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I611" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J611" s="10">
-        <v>341250</v>
+        <v>1710000</v>
       </c>
       <c r="L611" s="7">
         <v>5</v>
       </c>
       <c r="M611" s="7">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="N611" s="10">
-        <v>290062.5</v>
+        <v>1539000</v>
       </c>
     </row>
     <row r="612">
       <c r="A612" s="5" t="s">
         <v>162</v>
       </c>
       <c r="B612" s="6" t="s">
-        <v>1259</v>
+        <v>1262</v>
       </c>
       <c r="C612" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D612" s="7" t="s">
-        <v>1260</v>
+        <v>1263</v>
       </c>
       <c r="E612" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G612" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H612" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I612" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J612" s="10">
-        <v>189750</v>
+        <v>2223000</v>
       </c>
       <c r="L612" s="7">
         <v>5</v>
       </c>
       <c r="M612" s="7">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="N612" s="10">
-        <v>180262.5</v>
+        <v>2000700</v>
       </c>
     </row>
     <row r="613">
       <c r="A613" s="5" t="s">
         <v>162</v>
       </c>
       <c r="B613" s="6" t="s">
-        <v>1261</v>
+        <v>1264</v>
       </c>
       <c r="C613" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D613" s="7" t="s">
-        <v>1262</v>
+        <v>1265</v>
       </c>
       <c r="E613" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G613" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H613" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I613" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J613" s="10">
-        <v>569250</v>
+        <v>2850000</v>
       </c>
       <c r="L613" s="7">
         <v>5</v>
       </c>
       <c r="M613" s="7">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="N613" s="10">
-        <v>512325</v>
+        <v>2422500</v>
       </c>
     </row>
     <row r="614">
       <c r="A614" s="5" t="s">
         <v>162</v>
       </c>
       <c r="B614" s="6" t="s">
-        <v>1263</v>
+        <v>1266</v>
       </c>
       <c r="C614" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D614" s="7" t="s">
-        <v>1264</v>
+        <v>1267</v>
       </c>
       <c r="E614" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G614" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H614" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I614" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J614" s="10">
-        <v>740025</v>
+        <v>3705000</v>
       </c>
       <c r="L614" s="7">
         <v>5</v>
       </c>
       <c r="M614" s="7">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="N614" s="10">
-        <v>666022.5</v>
+        <v>3149250</v>
       </c>
     </row>
     <row r="615">
       <c r="A615" s="5" t="s">
         <v>162</v>
       </c>
       <c r="B615" s="6" t="s">
-        <v>1265</v>
+        <v>1268</v>
       </c>
       <c r="C615" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D615" s="7" t="s">
-        <v>1266</v>
+        <v>1269</v>
       </c>
       <c r="E615" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G615" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H615" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I615" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J615" s="10">
-        <v>948750</v>
+        <v>741000</v>
       </c>
       <c r="L615" s="7">
         <v>5</v>
       </c>
       <c r="M615" s="7">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="N615" s="10">
-        <v>806437.5</v>
+        <v>703950</v>
       </c>
     </row>
     <row r="616">
       <c r="A616" s="5" t="s">
         <v>162</v>
       </c>
       <c r="B616" s="6" t="s">
-        <v>1267</v>
+        <v>1270</v>
       </c>
       <c r="C616" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D616" s="7" t="s">
-        <v>1268</v>
+        <v>1271</v>
       </c>
       <c r="E616" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G616" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H616" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I616" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J616" s="10">
-        <v>1233375</v>
+        <v>52500</v>
       </c>
       <c r="L616" s="7">
         <v>5</v>
       </c>
       <c r="M616" s="7">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="N616" s="10">
-        <v>1048368.75</v>
+        <v>49875</v>
       </c>
     </row>
     <row r="617">
       <c r="A617" s="5" t="s">
-        <v>20</v>
+        <v>162</v>
       </c>
       <c r="B617" s="6" t="s">
-        <v>1269</v>
+        <v>1272</v>
       </c>
       <c r="C617" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D617" s="7" t="s">
-        <v>1270</v>
+        <v>1273</v>
       </c>
       <c r="E617" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G617" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H617" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I617" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J617" s="10">
-        <v>360000</v>
+        <v>157500</v>
       </c>
       <c r="L617" s="7">
         <v>5</v>
       </c>
       <c r="M617" s="7">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="N617" s="10">
-        <v>342000</v>
+        <v>141750</v>
       </c>
     </row>
     <row r="618">
       <c r="A618" s="5" t="s">
-        <v>20</v>
+        <v>162</v>
       </c>
       <c r="B618" s="6" t="s">
-        <v>1271</v>
+        <v>1274</v>
       </c>
       <c r="C618" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D618" s="7" t="s">
-        <v>1272</v>
+        <v>1275</v>
       </c>
       <c r="E618" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G618" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H618" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I618" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J618" s="10">
-        <v>1080000</v>
+        <v>204750</v>
       </c>
       <c r="L618" s="7">
         <v>5</v>
       </c>
       <c r="M618" s="7">
         <v>10</v>
       </c>
       <c r="N618" s="10">
-        <v>972000</v>
+        <v>184275</v>
       </c>
     </row>
     <row r="619">
       <c r="A619" s="5" t="s">
-        <v>20</v>
+        <v>162</v>
       </c>
       <c r="B619" s="6" t="s">
-        <v>1273</v>
+        <v>1276</v>
       </c>
       <c r="C619" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D619" s="7" t="s">
-        <v>1274</v>
+        <v>1277</v>
       </c>
       <c r="E619" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G619" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H619" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I619" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J619" s="10">
-        <v>1404000</v>
+        <v>262500</v>
       </c>
       <c r="L619" s="7">
         <v>5</v>
       </c>
       <c r="M619" s="7">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="N619" s="10">
-        <v>1263600</v>
+        <v>223125</v>
       </c>
     </row>
     <row r="620">
       <c r="A620" s="5" t="s">
-        <v>20</v>
+        <v>162</v>
       </c>
       <c r="B620" s="6" t="s">
-        <v>1275</v>
+        <v>1278</v>
       </c>
       <c r="C620" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D620" s="7" t="s">
-        <v>1276</v>
+        <v>1279</v>
       </c>
       <c r="E620" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G620" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H620" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I620" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J620" s="10">
-        <v>1800000</v>
+        <v>341250</v>
       </c>
       <c r="L620" s="7">
         <v>5</v>
       </c>
       <c r="M620" s="7">
         <v>15</v>
       </c>
       <c r="N620" s="10">
-        <v>1530000</v>
+        <v>290062.5</v>
       </c>
     </row>
     <row r="621">
       <c r="A621" s="5" t="s">
-        <v>20</v>
+        <v>162</v>
       </c>
       <c r="B621" s="6" t="s">
-        <v>1277</v>
+        <v>1280</v>
       </c>
       <c r="C621" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D621" s="7" t="s">
-        <v>1278</v>
+        <v>1281</v>
       </c>
       <c r="E621" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G621" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H621" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I621" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J621" s="10">
-        <v>2340000</v>
+        <v>189750</v>
       </c>
       <c r="L621" s="7">
         <v>5</v>
       </c>
       <c r="M621" s="7">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="N621" s="10">
-        <v>1989000</v>
+        <v>180262.5</v>
       </c>
     </row>
     <row r="622">
       <c r="A622" s="5" t="s">
-        <v>20</v>
+        <v>162</v>
       </c>
       <c r="B622" s="6" t="s">
-        <v>1279</v>
+        <v>1282</v>
       </c>
       <c r="C622" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D622" s="7" t="s">
-        <v>1280</v>
+        <v>1283</v>
       </c>
       <c r="E622" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G622" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H622" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I622" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J622" s="10">
-        <v>468000</v>
+        <v>569250</v>
       </c>
       <c r="L622" s="7">
         <v>5</v>
       </c>
       <c r="M622" s="7">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="N622" s="10">
-        <v>444600</v>
+        <v>512325</v>
       </c>
     </row>
     <row r="623">
       <c r="A623" s="5" t="s">
-        <v>20</v>
+        <v>162</v>
       </c>
       <c r="B623" s="6" t="s">
-        <v>1281</v>
+        <v>1284</v>
       </c>
       <c r="C623" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D623" s="7" t="s">
-        <v>1282</v>
+        <v>1285</v>
       </c>
       <c r="E623" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G623" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H623" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I623" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J623" s="10">
-        <v>900000</v>
+        <v>740025</v>
       </c>
       <c r="L623" s="7">
         <v>5</v>
       </c>
       <c r="M623" s="7">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="N623" s="10">
-        <v>855000</v>
+        <v>666022.5</v>
       </c>
     </row>
     <row r="624">
       <c r="A624" s="5" t="s">
-        <v>20</v>
+        <v>162</v>
       </c>
       <c r="B624" s="6" t="s">
-        <v>1283</v>
+        <v>1286</v>
       </c>
       <c r="C624" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D624" s="7" t="s">
-        <v>1284</v>
+        <v>1287</v>
       </c>
       <c r="E624" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G624" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H624" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I624" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J624" s="10">
-        <v>2700000</v>
+        <v>948750</v>
       </c>
       <c r="L624" s="7">
         <v>5</v>
       </c>
       <c r="M624" s="7">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="N624" s="10">
-        <v>2430000</v>
+        <v>806437.5</v>
       </c>
     </row>
     <row r="625">
       <c r="A625" s="5" t="s">
-        <v>20</v>
+        <v>162</v>
       </c>
       <c r="B625" s="6" t="s">
-        <v>1285</v>
+        <v>1288</v>
       </c>
       <c r="C625" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D625" s="7" t="s">
-        <v>1286</v>
+        <v>1289</v>
       </c>
       <c r="E625" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G625" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H625" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I625" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J625" s="10">
-        <v>3510000</v>
+        <v>1233375</v>
       </c>
       <c r="L625" s="7">
         <v>5</v>
       </c>
       <c r="M625" s="7">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="N625" s="10">
-        <v>3159000</v>
+        <v>1048368.75</v>
       </c>
     </row>
     <row r="626">
       <c r="A626" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B626" s="6" t="s">
-        <v>1287</v>
+        <v>1290</v>
       </c>
       <c r="C626" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D626" s="7" t="s">
-        <v>1288</v>
+        <v>1291</v>
       </c>
       <c r="E626" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G626" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H626" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I626" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J626" s="10">
-        <v>4500000</v>
+        <v>360000</v>
       </c>
       <c r="L626" s="7">
         <v>5</v>
       </c>
       <c r="M626" s="7">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="N626" s="10">
-        <v>3825000</v>
+        <v>342000</v>
       </c>
     </row>
     <row r="627">
       <c r="A627" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B627" s="6" t="s">
-        <v>1289</v>
+        <v>1292</v>
       </c>
       <c r="C627" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D627" s="7" t="s">
-        <v>1290</v>
+        <v>1293</v>
       </c>
       <c r="E627" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G627" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H627" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I627" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J627" s="10">
-        <v>5850000</v>
+        <v>1080000</v>
       </c>
       <c r="L627" s="7">
         <v>5</v>
       </c>
       <c r="M627" s="7">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="N627" s="10">
-        <v>4972500</v>
+        <v>972000</v>
       </c>
     </row>
     <row r="628">
       <c r="A628" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B628" s="6" t="s">
-        <v>1291</v>
+        <v>1294</v>
       </c>
       <c r="C628" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D628" s="7" t="s">
-        <v>1292</v>
+        <v>1295</v>
       </c>
       <c r="E628" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G628" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H628" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I628" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J628" s="10">
-        <v>1170000</v>
+        <v>1404000</v>
       </c>
       <c r="L628" s="7">
         <v>5</v>
       </c>
       <c r="M628" s="7">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="N628" s="10">
-        <v>1111500</v>
+        <v>1263600</v>
       </c>
     </row>
     <row r="629">
       <c r="A629" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B629" s="6" t="s">
-        <v>1293</v>
+        <v>1296</v>
       </c>
       <c r="C629" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D629" s="7" t="s">
-        <v>1294</v>
+        <v>1297</v>
       </c>
       <c r="E629" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G629" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H629" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I629" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J629" s="10">
-        <v>225000</v>
+        <v>1800000</v>
       </c>
       <c r="L629" s="7">
         <v>5</v>
       </c>
       <c r="M629" s="7">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="N629" s="10">
-        <v>213750</v>
+        <v>1530000</v>
       </c>
     </row>
     <row r="630">
       <c r="A630" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B630" s="6" t="s">
-        <v>1295</v>
+        <v>1298</v>
       </c>
       <c r="C630" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D630" s="7" t="s">
-        <v>1296</v>
+        <v>1299</v>
       </c>
       <c r="E630" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G630" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H630" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I630" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J630" s="10">
-        <v>675000</v>
+        <v>2340000</v>
       </c>
       <c r="L630" s="7">
         <v>5</v>
       </c>
       <c r="M630" s="7">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="N630" s="10">
-        <v>607500</v>
+        <v>1989000</v>
       </c>
     </row>
     <row r="631">
       <c r="A631" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B631" s="6" t="s">
-        <v>1297</v>
+        <v>1300</v>
       </c>
       <c r="C631" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D631" s="7" t="s">
-        <v>1298</v>
+        <v>1301</v>
       </c>
       <c r="E631" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G631" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H631" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I631" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J631" s="10">
-        <v>877500</v>
+        <v>468000</v>
       </c>
       <c r="L631" s="7">
         <v>5</v>
       </c>
       <c r="M631" s="7">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="N631" s="10">
-        <v>789750</v>
+        <v>444600</v>
       </c>
     </row>
     <row r="632">
       <c r="A632" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B632" s="6" t="s">
-        <v>1299</v>
+        <v>1302</v>
       </c>
       <c r="C632" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D632" s="7" t="s">
-        <v>1300</v>
+        <v>1303</v>
       </c>
       <c r="E632" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G632" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H632" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I632" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J632" s="10">
-        <v>1125000</v>
+        <v>900000</v>
       </c>
       <c r="L632" s="7">
         <v>5</v>
       </c>
       <c r="M632" s="7">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="N632" s="10">
-        <v>956250</v>
+        <v>855000</v>
       </c>
     </row>
     <row r="633">
       <c r="A633" s="5" t="s">
-        <v>162</v>
+        <v>20</v>
       </c>
       <c r="B633" s="6" t="s">
-        <v>1301</v>
+        <v>1304</v>
       </c>
       <c r="C633" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D633" s="7" t="s">
-        <v>1302</v>
+        <v>1305</v>
       </c>
       <c r="E633" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G633" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H633" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I633" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J633" s="10">
-        <v>246675</v>
+        <v>2700000</v>
       </c>
       <c r="L633" s="7">
         <v>5</v>
       </c>
       <c r="M633" s="7">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="N633" s="10">
-        <v>234341.25</v>
+        <v>2430000</v>
       </c>
     </row>
     <row r="634">
       <c r="A634" s="5" t="s">
-        <v>162</v>
+        <v>20</v>
       </c>
       <c r="B634" s="6" t="s">
-        <v>1303</v>
+        <v>1306</v>
       </c>
       <c r="C634" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D634" s="7" t="s">
-        <v>1304</v>
+        <v>1307</v>
       </c>
       <c r="E634" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G634" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H634" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I634" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J634" s="10">
-        <v>68250</v>
+        <v>3510000</v>
       </c>
       <c r="L634" s="7">
         <v>5</v>
       </c>
       <c r="M634" s="7">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="N634" s="10">
-        <v>64837.5</v>
+        <v>3159000</v>
       </c>
     </row>
     <row r="635">
       <c r="A635" s="5" t="s">
-        <v>162</v>
+        <v>20</v>
       </c>
       <c r="B635" s="6" t="s">
-        <v>1305</v>
+        <v>1308</v>
       </c>
       <c r="C635" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D635" s="7" t="s">
-        <v>1306</v>
+        <v>1309</v>
       </c>
       <c r="E635" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G635" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H635" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I635" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J635" s="10">
-        <v>885000</v>
+        <v>4500000</v>
       </c>
       <c r="L635" s="7">
         <v>5</v>
       </c>
       <c r="M635" s="7">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="N635" s="10">
-        <v>840750</v>
+        <v>3825000</v>
       </c>
     </row>
     <row r="636">
       <c r="A636" s="5" t="s">
-        <v>162</v>
+        <v>20</v>
       </c>
       <c r="B636" s="6" t="s">
-        <v>1307</v>
+        <v>1310</v>
       </c>
       <c r="C636" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D636" s="7" t="s">
-        <v>1308</v>
+        <v>1311</v>
       </c>
       <c r="E636" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G636" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H636" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I636" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J636" s="10">
-        <v>2655000</v>
+        <v>5850000</v>
       </c>
       <c r="L636" s="7">
         <v>5</v>
       </c>
       <c r="M636" s="7">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="N636" s="10">
-        <v>2389500</v>
+        <v>4972500</v>
       </c>
     </row>
     <row r="637">
       <c r="A637" s="5" t="s">
-        <v>162</v>
+        <v>20</v>
       </c>
       <c r="B637" s="6" t="s">
-        <v>1309</v>
+        <v>1312</v>
       </c>
       <c r="C637" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D637" s="7" t="s">
-        <v>1310</v>
+        <v>1313</v>
       </c>
       <c r="E637" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G637" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H637" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I637" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J637" s="10">
-        <v>3451500</v>
+        <v>1170000</v>
       </c>
       <c r="L637" s="7">
         <v>5</v>
       </c>
       <c r="M637" s="7">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="N637" s="10">
-        <v>3106350</v>
+        <v>1111500</v>
       </c>
     </row>
     <row r="638">
       <c r="A638" s="5" t="s">
-        <v>162</v>
+        <v>20</v>
       </c>
       <c r="B638" s="6" t="s">
-        <v>1311</v>
+        <v>1314</v>
       </c>
       <c r="C638" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D638" s="7" t="s">
-        <v>1312</v>
+        <v>1315</v>
       </c>
       <c r="E638" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G638" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H638" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I638" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J638" s="10">
-        <v>4425000</v>
+        <v>225000</v>
       </c>
       <c r="L638" s="7">
         <v>5</v>
       </c>
       <c r="M638" s="7">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="N638" s="10">
-        <v>3761250</v>
+        <v>213750</v>
       </c>
     </row>
     <row r="639">
       <c r="A639" s="5" t="s">
-        <v>162</v>
+        <v>20</v>
       </c>
       <c r="B639" s="6" t="s">
-        <v>1313</v>
+        <v>1316</v>
       </c>
       <c r="C639" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D639" s="7" t="s">
-        <v>1314</v>
+        <v>1317</v>
       </c>
       <c r="E639" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G639" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H639" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I639" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J639" s="10">
-        <v>5752500</v>
+        <v>675000</v>
       </c>
       <c r="L639" s="7">
         <v>5</v>
       </c>
       <c r="M639" s="7">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="N639" s="10">
-        <v>4889625</v>
+        <v>607500</v>
       </c>
     </row>
     <row r="640">
       <c r="A640" s="5" t="s">
-        <v>162</v>
+        <v>20</v>
       </c>
       <c r="B640" s="6" t="s">
-        <v>1315</v>
+        <v>1318</v>
       </c>
       <c r="C640" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D640" s="7" t="s">
-        <v>1316</v>
+        <v>1319</v>
       </c>
       <c r="E640" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G640" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H640" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I640" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J640" s="10">
-        <v>1150500</v>
+        <v>877500</v>
       </c>
       <c r="L640" s="7">
         <v>5</v>
       </c>
       <c r="M640" s="7">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="N640" s="10">
-        <v>1092975</v>
+        <v>789750</v>
       </c>
     </row>
     <row r="641">
       <c r="A641" s="5" t="s">
-        <v>162</v>
+        <v>20</v>
       </c>
       <c r="B641" s="6" t="s">
-        <v>1317</v>
+        <v>1320</v>
       </c>
       <c r="C641" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D641" s="7" t="s">
-        <v>1318</v>
+        <v>1321</v>
       </c>
       <c r="E641" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G641" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H641" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I641" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J641" s="10">
-        <v>255000</v>
+        <v>1125000</v>
       </c>
       <c r="L641" s="7">
         <v>5</v>
       </c>
       <c r="M641" s="7">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="N641" s="10">
-        <v>242250</v>
+        <v>956250</v>
       </c>
     </row>
     <row r="642">
       <c r="A642" s="5" t="s">
-        <v>20</v>
+        <v>162</v>
       </c>
       <c r="B642" s="6" t="s">
-        <v>1319</v>
+        <v>1322</v>
       </c>
       <c r="C642" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D642" s="7" t="s">
-        <v>1320</v>
+        <v>1323</v>
       </c>
       <c r="E642" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G642" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H642" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I642" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J642" s="10">
-        <v>292500</v>
+        <v>246675</v>
       </c>
       <c r="L642" s="7">
         <v>5</v>
       </c>
       <c r="M642" s="7">
         <v>5</v>
       </c>
       <c r="N642" s="10">
-        <v>277875</v>
+        <v>234341.25</v>
       </c>
     </row>
     <row r="643">
       <c r="A643" s="5" t="s">
-        <v>854</v>
+        <v>162</v>
       </c>
       <c r="B643" s="6" t="s">
-        <v>1321</v>
+        <v>1324</v>
       </c>
       <c r="C643" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D643" s="7" t="s">
-        <v>1322</v>
+        <v>1325</v>
       </c>
       <c r="E643" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G643" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H643" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I643" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J643" s="10">
-        <v>8850000</v>
+        <v>68250</v>
       </c>
       <c r="L643" s="7">
         <v>5</v>
       </c>
       <c r="M643" s="7">
         <v>5</v>
       </c>
       <c r="N643" s="10">
-        <v>8407500</v>
+        <v>64837.5</v>
       </c>
     </row>
     <row r="644">
       <c r="A644" s="5" t="s">
-        <v>854</v>
+        <v>162</v>
       </c>
       <c r="B644" s="6" t="s">
-        <v>1323</v>
+        <v>1326</v>
       </c>
       <c r="C644" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D644" s="7" t="s">
-        <v>1324</v>
+        <v>1327</v>
       </c>
       <c r="E644" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G644" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H644" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I644" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J644" s="10">
-        <v>14750000</v>
+        <v>885000</v>
       </c>
       <c r="L644" s="7">
         <v>5</v>
       </c>
       <c r="M644" s="7">
         <v>5</v>
       </c>
       <c r="N644" s="10">
-        <v>14012500</v>
+        <v>840750</v>
       </c>
     </row>
     <row r="645">
       <c r="A645" s="5" t="s">
         <v>162</v>
       </c>
       <c r="B645" s="6" t="s">
-        <v>1325</v>
+        <v>1328</v>
       </c>
       <c r="C645" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D645" s="7" t="s">
-        <v>1326</v>
+        <v>1329</v>
       </c>
       <c r="E645" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G645" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H645" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I645" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J645" s="10">
-        <v>3802500</v>
+        <v>2655000</v>
       </c>
       <c r="L645" s="7">
         <v>5</v>
       </c>
       <c r="M645" s="7">
         <v>10</v>
       </c>
       <c r="N645" s="10">
-        <v>3422250</v>
+        <v>2389500</v>
       </c>
     </row>
     <row r="646">
       <c r="A646" s="5" t="s">
         <v>162</v>
       </c>
       <c r="B646" s="6" t="s">
-        <v>1327</v>
+        <v>1330</v>
       </c>
       <c r="C646" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D646" s="7" t="s">
-        <v>1328</v>
+        <v>1331</v>
       </c>
       <c r="E646" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G646" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H646" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I646" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J646" s="10">
-        <v>4943250</v>
+        <v>3451500</v>
       </c>
       <c r="L646" s="7">
         <v>5</v>
       </c>
       <c r="M646" s="7">
         <v>10</v>
       </c>
       <c r="N646" s="10">
-        <v>4448925</v>
+        <v>3106350</v>
       </c>
     </row>
     <row r="647">
       <c r="A647" s="5" t="s">
         <v>162</v>
       </c>
       <c r="B647" s="6" t="s">
-        <v>1329</v>
+        <v>1332</v>
       </c>
       <c r="C647" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D647" s="7" t="s">
-        <v>1330</v>
+        <v>1333</v>
       </c>
       <c r="E647" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G647" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H647" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I647" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J647" s="10">
-        <v>6337500</v>
+        <v>4425000</v>
       </c>
       <c r="L647" s="7">
         <v>5</v>
       </c>
       <c r="M647" s="7">
         <v>15</v>
       </c>
       <c r="N647" s="10">
-        <v>5386875</v>
+        <v>3761250</v>
       </c>
     </row>
     <row r="648">
       <c r="A648" s="5" t="s">
         <v>162</v>
       </c>
       <c r="B648" s="6" t="s">
-        <v>1331</v>
+        <v>1334</v>
       </c>
       <c r="C648" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D648" s="7" t="s">
-        <v>1332</v>
+        <v>1335</v>
       </c>
       <c r="E648" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G648" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H648" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I648" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J648" s="10">
-        <v>8238750</v>
+        <v>5752500</v>
       </c>
       <c r="L648" s="7">
         <v>5</v>
       </c>
       <c r="M648" s="7">
         <v>15</v>
       </c>
       <c r="N648" s="10">
-        <v>7002937.5</v>
+        <v>4889625</v>
       </c>
     </row>
     <row r="649">
       <c r="A649" s="5" t="s">
         <v>162</v>
       </c>
       <c r="B649" s="6" t="s">
-        <v>1333</v>
+        <v>1336</v>
       </c>
       <c r="C649" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D649" s="7" t="s">
-        <v>1334</v>
+        <v>1337</v>
       </c>
       <c r="E649" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G649" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H649" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I649" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J649" s="10">
-        <v>1647750</v>
+        <v>1150500</v>
       </c>
       <c r="L649" s="7">
         <v>5</v>
       </c>
       <c r="M649" s="7">
         <v>5</v>
       </c>
       <c r="N649" s="10">
-        <v>1565362.5</v>
+        <v>1092975</v>
       </c>
     </row>
     <row r="650">
       <c r="A650" s="5" t="s">
         <v>162</v>
       </c>
       <c r="B650" s="6" t="s">
-        <v>1335</v>
+        <v>1338</v>
       </c>
       <c r="C650" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D650" s="7" t="s">
-        <v>1336</v>
+        <v>1339</v>
       </c>
       <c r="E650" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G650" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H650" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I650" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J650" s="10">
-        <v>75000</v>
+        <v>255000</v>
       </c>
       <c r="L650" s="7">
         <v>5</v>
       </c>
       <c r="M650" s="7">
         <v>5</v>
       </c>
       <c r="N650" s="10">
-        <v>71250</v>
+        <v>242250</v>
       </c>
     </row>
     <row r="651">
       <c r="A651" s="5" t="s">
-        <v>162</v>
+        <v>20</v>
       </c>
       <c r="B651" s="6" t="s">
-        <v>1337</v>
+        <v>1340</v>
       </c>
       <c r="C651" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D651" s="7" t="s">
-        <v>1338</v>
+        <v>1341</v>
       </c>
       <c r="E651" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G651" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H651" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I651" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J651" s="10">
-        <v>225000</v>
+        <v>292500</v>
       </c>
       <c r="L651" s="7">
         <v>5</v>
       </c>
       <c r="M651" s="7">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="N651" s="10">
-        <v>202500</v>
+        <v>277875</v>
       </c>
     </row>
     <row r="652">
       <c r="A652" s="5" t="s">
-        <v>162</v>
+        <v>854</v>
       </c>
       <c r="B652" s="6" t="s">
-        <v>1339</v>
+        <v>1342</v>
       </c>
       <c r="C652" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D652" s="7" t="s">
-        <v>1340</v>
+        <v>1343</v>
       </c>
       <c r="E652" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G652" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H652" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I652" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J652" s="10">
-        <v>292500</v>
+        <v>8850000</v>
       </c>
       <c r="L652" s="7">
         <v>5</v>
       </c>
       <c r="M652" s="7">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="N652" s="10">
-        <v>263250</v>
+        <v>8407500</v>
       </c>
     </row>
     <row r="653">
       <c r="A653" s="5" t="s">
-        <v>162</v>
+        <v>854</v>
       </c>
       <c r="B653" s="6" t="s">
-        <v>1341</v>
+        <v>1344</v>
       </c>
       <c r="C653" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D653" s="7" t="s">
-        <v>1342</v>
+        <v>1345</v>
       </c>
       <c r="E653" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G653" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H653" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I653" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J653" s="10">
-        <v>375000</v>
+        <v>14750000</v>
       </c>
       <c r="L653" s="7">
         <v>5</v>
       </c>
       <c r="M653" s="7">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="N653" s="10">
-        <v>318750</v>
+        <v>14012500</v>
       </c>
     </row>
     <row r="654">
       <c r="A654" s="5" t="s">
         <v>162</v>
       </c>
       <c r="B654" s="6" t="s">
-        <v>1343</v>
+        <v>1346</v>
       </c>
       <c r="C654" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D654" s="7" t="s">
-        <v>1344</v>
+        <v>1347</v>
       </c>
       <c r="E654" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G654" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H654" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I654" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J654" s="10">
-        <v>487500</v>
+        <v>3802500</v>
       </c>
       <c r="L654" s="7">
         <v>5</v>
       </c>
       <c r="M654" s="7">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="N654" s="10">
-        <v>414375</v>
+        <v>3422250</v>
       </c>
     </row>
     <row r="655">
       <c r="A655" s="5" t="s">
         <v>162</v>
       </c>
       <c r="B655" s="6" t="s">
-        <v>1345</v>
+        <v>1348</v>
       </c>
       <c r="C655" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D655" s="7" t="s">
-        <v>1346</v>
+        <v>1349</v>
       </c>
       <c r="E655" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G655" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H655" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I655" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J655" s="10">
-        <v>382500</v>
+        <v>4943250</v>
       </c>
       <c r="L655" s="7">
         <v>5</v>
       </c>
       <c r="M655" s="7">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="N655" s="10">
-        <v>363375</v>
+        <v>4448925</v>
       </c>
     </row>
     <row r="656">
       <c r="A656" s="5" t="s">
         <v>162</v>
       </c>
       <c r="B656" s="6" t="s">
-        <v>1347</v>
+        <v>1350</v>
       </c>
       <c r="C656" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D656" s="7" t="s">
-        <v>1348</v>
+        <v>1351</v>
       </c>
       <c r="E656" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G656" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H656" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I656" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J656" s="10">
-        <v>1147500</v>
+        <v>6337500</v>
       </c>
       <c r="L656" s="7">
         <v>5</v>
       </c>
       <c r="M656" s="7">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="N656" s="10">
-        <v>1032750</v>
+        <v>5386875</v>
       </c>
     </row>
     <row r="657">
       <c r="A657" s="5" t="s">
         <v>162</v>
       </c>
       <c r="B657" s="6" t="s">
-        <v>1349</v>
+        <v>1352</v>
       </c>
       <c r="C657" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D657" s="7" t="s">
-        <v>1350</v>
+        <v>1353</v>
       </c>
       <c r="E657" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G657" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H657" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I657" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J657" s="10">
-        <v>1491750</v>
+        <v>8238750</v>
       </c>
       <c r="L657" s="7">
         <v>5</v>
       </c>
       <c r="M657" s="7">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="N657" s="10">
-        <v>1342575</v>
+        <v>7002937.5</v>
       </c>
     </row>
     <row r="658">
       <c r="A658" s="5" t="s">
         <v>162</v>
       </c>
       <c r="B658" s="6" t="s">
-        <v>1351</v>
+        <v>1354</v>
       </c>
       <c r="C658" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D658" s="7" t="s">
-        <v>1352</v>
+        <v>1355</v>
       </c>
       <c r="E658" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G658" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H658" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I658" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J658" s="10">
-        <v>1912500</v>
+        <v>1647750</v>
       </c>
       <c r="L658" s="7">
         <v>5</v>
       </c>
       <c r="M658" s="7">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="N658" s="10">
-        <v>1625625</v>
+        <v>1565362.5</v>
       </c>
     </row>
     <row r="659">
       <c r="A659" s="5" t="s">
         <v>162</v>
       </c>
       <c r="B659" s="6" t="s">
-        <v>1353</v>
+        <v>1356</v>
       </c>
       <c r="C659" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D659" s="7" t="s">
-        <v>1354</v>
+        <v>1357</v>
       </c>
       <c r="E659" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G659" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H659" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I659" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J659" s="10">
+        <v>75000</v>
+      </c>
+      <c r="L659" s="7">
+        <v>5</v>
+      </c>
+      <c r="M659" s="7">
+        <v>5</v>
+      </c>
+      <c r="N659" s="10">
+        <v>71250</v>
+      </c>
+    </row>
+    <row r="660">
+      <c r="A660" s="5" t="s">
+        <v>162</v>
+      </c>
+      <c r="B660" s="6" t="s">
+        <v>1358</v>
+      </c>
+      <c r="C660" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D660" s="7" t="s">
+        <v>1359</v>
+      </c>
+      <c r="E660" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G660" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="H660" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I660" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J660" s="10">
+        <v>225000</v>
+      </c>
+      <c r="L660" s="7">
+        <v>5</v>
+      </c>
+      <c r="M660" s="7">
+        <v>10</v>
+      </c>
+      <c r="N660" s="10">
+        <v>202500</v>
+      </c>
+    </row>
+    <row r="661">
+      <c r="A661" s="5" t="s">
+        <v>162</v>
+      </c>
+      <c r="B661" s="6" t="s">
+        <v>1360</v>
+      </c>
+      <c r="C661" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D661" s="7" t="s">
+        <v>1361</v>
+      </c>
+      <c r="E661" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G661" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="H661" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I661" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J661" s="10">
+        <v>292500</v>
+      </c>
+      <c r="L661" s="7">
+        <v>5</v>
+      </c>
+      <c r="M661" s="7">
+        <v>10</v>
+      </c>
+      <c r="N661" s="10">
+        <v>263250</v>
+      </c>
+    </row>
+    <row r="662">
+      <c r="A662" s="5" t="s">
+        <v>162</v>
+      </c>
+      <c r="B662" s="6" t="s">
+        <v>1362</v>
+      </c>
+      <c r="C662" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D662" s="7" t="s">
+        <v>1363</v>
+      </c>
+      <c r="E662" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G662" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="H662" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I662" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J662" s="10">
+        <v>375000</v>
+      </c>
+      <c r="L662" s="7">
+        <v>5</v>
+      </c>
+      <c r="M662" s="7">
+        <v>15</v>
+      </c>
+      <c r="N662" s="10">
+        <v>318750</v>
+      </c>
+    </row>
+    <row r="663">
+      <c r="A663" s="5" t="s">
+        <v>162</v>
+      </c>
+      <c r="B663" s="6" t="s">
+        <v>1364</v>
+      </c>
+      <c r="C663" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D663" s="7" t="s">
+        <v>1365</v>
+      </c>
+      <c r="E663" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G663" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="H663" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I663" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J663" s="10">
+        <v>487500</v>
+      </c>
+      <c r="L663" s="7">
+        <v>5</v>
+      </c>
+      <c r="M663" s="7">
+        <v>15</v>
+      </c>
+      <c r="N663" s="10">
+        <v>414375</v>
+      </c>
+    </row>
+    <row r="664">
+      <c r="A664" s="5" t="s">
+        <v>162</v>
+      </c>
+      <c r="B664" s="6" t="s">
+        <v>1366</v>
+      </c>
+      <c r="C664" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D664" s="7" t="s">
+        <v>1367</v>
+      </c>
+      <c r="E664" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G664" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="H664" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I664" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J664" s="10">
+        <v>382500</v>
+      </c>
+      <c r="L664" s="7">
+        <v>5</v>
+      </c>
+      <c r="M664" s="7">
+        <v>5</v>
+      </c>
+      <c r="N664" s="10">
+        <v>363375</v>
+      </c>
+    </row>
+    <row r="665">
+      <c r="A665" s="5" t="s">
+        <v>162</v>
+      </c>
+      <c r="B665" s="6" t="s">
+        <v>1368</v>
+      </c>
+      <c r="C665" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D665" s="7" t="s">
+        <v>1369</v>
+      </c>
+      <c r="E665" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G665" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="H665" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I665" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J665" s="10">
+        <v>1147500</v>
+      </c>
+      <c r="L665" s="7">
+        <v>5</v>
+      </c>
+      <c r="M665" s="7">
+        <v>10</v>
+      </c>
+      <c r="N665" s="10">
+        <v>1032750</v>
+      </c>
+    </row>
+    <row r="666">
+      <c r="A666" s="5" t="s">
+        <v>162</v>
+      </c>
+      <c r="B666" s="6" t="s">
+        <v>1370</v>
+      </c>
+      <c r="C666" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D666" s="7" t="s">
+        <v>1371</v>
+      </c>
+      <c r="E666" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G666" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="H666" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I666" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J666" s="10">
+        <v>1491750</v>
+      </c>
+      <c r="L666" s="7">
+        <v>5</v>
+      </c>
+      <c r="M666" s="7">
+        <v>10</v>
+      </c>
+      <c r="N666" s="10">
+        <v>1342575</v>
+      </c>
+    </row>
+    <row r="667">
+      <c r="A667" s="5" t="s">
+        <v>162</v>
+      </c>
+      <c r="B667" s="6" t="s">
+        <v>1372</v>
+      </c>
+      <c r="C667" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D667" s="7" t="s">
+        <v>1373</v>
+      </c>
+      <c r="E667" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G667" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="H667" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I667" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J667" s="10">
+        <v>1912500</v>
+      </c>
+      <c r="L667" s="7">
+        <v>5</v>
+      </c>
+      <c r="M667" s="7">
+        <v>15</v>
+      </c>
+      <c r="N667" s="10">
+        <v>1625625</v>
+      </c>
+    </row>
+    <row r="668">
+      <c r="A668" s="5" t="s">
+        <v>162</v>
+      </c>
+      <c r="B668" s="6" t="s">
+        <v>1374</v>
+      </c>
+      <c r="C668" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D668" s="7" t="s">
+        <v>1375</v>
+      </c>
+      <c r="E668" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G668" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="H668" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I668" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J668" s="10">
         <v>2486250</v>
       </c>
-      <c r="L659" s="7">
-[...2 lines deleted...]
-      <c r="M659" s="7">
+      <c r="L668" s="7">
+        <v>5</v>
+      </c>
+      <c r="M668" s="7">
         <v>15</v>
       </c>
-      <c r="N659" s="10">
+      <c r="N668" s="10">
         <v>2113312.5</v>
       </c>
     </row>
   </sheetData>
   <pageSetup usePrinterDefaults="0"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010028F0AC6A6E38CD4A93AEB8722B6C91D2" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e4568b544d03cf4e8e652e780b214b61">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c168b142-b8f7-4789-8d4a-1d544364992b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0355e1bd8629e6fe14723f637ed371ce" ns2:_="">
     <xsd:import namespace="c168b142-b8f7-4789-8d4a-1d544364992b"/>
@@ -30239,59 +30644,59 @@
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4C5E1B69-3EE7-4D57-9C5B-24E086EE9383}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{260E48CC-C145-41CD-AECB-0797E382B681}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{72301FF5-2370-479B-A50F-E12564A02C1A}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{902D0640-6F2E-4E97-B01E-371E79C6AFF0}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{956BCE71-1291-403B-92B1-9E087DF5CE2A}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4E2E766B-446A-40A0-8365-B290763F1417}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>FlexCel Studio for .NET</Application>
   <DocSecurity>0</DocSecurity>
   <HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr>Appendix E</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 