--- v0 (2026-04-04)
+++ v1 (2026-07-22)
@@ -13,51 +13,51 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="flId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="flId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="flId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" rupBuild="4506" lastEdited="4" lowestEdited="4"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
     <sheet name="Appendix E" sheetId="1" r:id="flId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="109" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="133" uniqueCount="72">
   <si>
     <t>Product Name</t>
   </si>
   <si>
     <t>Product Description</t>
   </si>
   <si>
     <t>Product Category</t>
   </si>
   <si>
     <t>Manufacturer Part Number (SKU)</t>
   </si>
   <si>
     <t>Lot Information</t>
   </si>
   <si>
     <t>Type of Cloud Service (Ex. XaaS - Anything as a Service)</t>
   </si>
   <si>
     <t>Unit of Measure</t>
   </si>
   <si>
     <t>Units Per Unit of Measure</t>
   </si>
   <si>
@@ -215,50 +215,86 @@
      •	General support for tickets, calls and emails pertaining to system functionality and use – includes use of Service Desk to report and track tickets
      •	Testing support for new releases.
      •	Excludes Tier 1 Support (issues reported from public directly to Windsor). All issues must be reported by designated State staff
      •	Excludes development for new nVIRO enhancement, new form design and new data integration activities. </t>
   </si>
   <si>
     <t>nVIRO-Program-Maint</t>
   </si>
   <si>
     <t>nVISAGE Agency Annual</t>
   </si>
   <si>
     <t xml:space="preserve">Annual agency level license for nVISAGE
      •	The agency license is a license to use the nVISAGE software for a single agency for a single year.
      •	Eligibility for the latest versions of nVISAGE released during the contracted period. 
      •	Includes implementation services to upgrade to new release, but does not include services to provide testing support, this must be purchased separately (nVISAGE Agency Maintenance &amp; Support)
           o	Assumes approximately 2 – 3 new nVISAGE Releases per annum
      •	Unlimited agency users
      •	Unlimited forms</t>
   </si>
   <si>
     <t>Data Reporting</t>
   </si>
   <si>
     <t>nVISAGE-Agency</t>
+  </si>
+  <si>
+    <t>nVIRO MS Azure Cloud Hosting - Small</t>
+  </si>
+  <si>
+    <t>Small Instance - Program - Production, Test, Development and Conversion instances, with blob storage for data transfers. Dedicated environment, geo redundant failover, 42 days of nightly, 12 weeks of weekly, 12 months of monthly, 16 CPU's, 128 GB Memory, 2 TB DB Storage, 5 TB Doc storage</t>
+  </si>
+  <si>
+    <t>Cloud Hosting</t>
+  </si>
+  <si>
+    <t>NVIRO-CLD-HOST-S</t>
+  </si>
+  <si>
+    <t>Lot 3 Cloud</t>
+  </si>
+  <si>
+    <t>SaaS</t>
+  </si>
+  <si>
+    <t>nVIRO MS Azure Cloud Hosting - Large</t>
+  </si>
+  <si>
+    <t>Large Instance - Small Agency, Large Bureau - Production, Test, Development and Conversion instances, with blob storage for data transfers. Dedicated environment, geo redundant failover, 42 days of nightly, 12 weeks of weekly, 12 months of monthly, 32 CPU's, 256 GB Memory, 6 TB DB Storage, 10 TB Doc storage</t>
+  </si>
+  <si>
+    <t>NVIRO-CLD-HOST-L</t>
+  </si>
+  <si>
+    <t>nVIRO MS Azure Cloud Hosting - Extra Large</t>
+  </si>
+  <si>
+    <t>Extra Large Instance (1.33x) - Multi Bureau, Agency - Production, Test, Development and Conversion instances, with blob storage for data transfers. Dedicated environment, geo redundant failover, 42 days of nightly, 12 weeks of weekly, 12 months of monthly, 48 CPU's, 384 GB Memory, 8 TB DB Storage, 14 TB Doc storage</t>
+  </si>
+  <si>
+    <t>NVIRO-CLD-HOST-XL</t>
   </si>
   <si>
     <t>Bundled Part Number?Yes/No</t>
   </si>
   <si>
     <t xml:space="preserve">Percentage-Based List Price  ($)</t>
   </si>
   <si>
     <t>Minimum NYS Discount (%)</t>
   </si>
   <si>
     <t>Actual NYS Discount (%)</t>
   </si>
   <si>
     <t xml:space="preserve">Percentage-Based Net Price  ($)</t>
   </si>
   <si>
     <t>Percent Educational Discount (%)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
@@ -650,124 +686,124 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:R13"/>
+  <dimension ref="A1:R16"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="45.765625" customWidth="1"/>
+    <col min="1" max="1" width="76.3515625" customWidth="1"/>
     <col min="2" max="2" width="255" customWidth="1"/>
     <col min="3" max="3" width="69.15625" customWidth="1"/>
     <col min="4" max="4" width="54.76171875" customWidth="1"/>
     <col min="5" max="5" width="36.765625" customWidth="1"/>
     <col min="6" max="6" width="47.56640625" customWidth="1"/>
     <col min="7" max="7" width="101.54296875" customWidth="1"/>
     <col min="8" max="8" width="27.7734375" customWidth="1"/>
     <col min="9" max="9" width="45.765625" customWidth="1"/>
     <col min="10" max="10" width="25.9765625" customWidth="1"/>
     <col min="11" max="11" width="58.359375" customWidth="1"/>
     <col min="12" max="12" width="43.96875" customWidth="1"/>
     <col min="13" max="13" width="42.171875" customWidth="1"/>
     <col min="14" max="14" width="47.56640625" customWidth="1"/>
     <col min="15" max="15" width="56.5625" customWidth="1"/>
     <col min="16" max="16" width="58.359375" customWidth="1"/>
     <col min="17" max="17" width="52.9609375" customWidth="1"/>
     <col min="18" max="18" width="7.98046875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="11" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="11" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="11" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="11" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="11" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="11" t="s">
-        <v>54</v>
+        <v>66</v>
       </c>
       <c r="G1" s="11" t="s">
         <v>5</v>
       </c>
       <c r="H1" s="11" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="11" t="s">
         <v>7</v>
       </c>
       <c r="J1" s="12" t="s">
         <v>8</v>
       </c>
       <c r="K1" s="11" t="s">
-        <v>55</v>
+        <v>67</v>
       </c>
       <c r="L1" s="11" t="s">
-        <v>56</v>
+        <v>68</v>
       </c>
       <c r="M1" s="11" t="s">
-        <v>57</v>
+        <v>69</v>
       </c>
       <c r="N1" s="12" t="s">
         <v>9</v>
       </c>
       <c r="O1" s="11" t="s">
-        <v>58</v>
+        <v>70</v>
       </c>
       <c r="P1" s="11" t="s">
-        <v>59</v>
+        <v>71</v>
       </c>
       <c r="Q1" s="12" t="s">
         <v>11</v>
       </c>
       <c r="R1" s="11" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C2" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D2" s="7" t="s">
         <v>15</v>
       </c>
       <c r="E2" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F2" s="8" t="s">
@@ -1171,50 +1207,164 @@
         <v>53</v>
       </c>
       <c r="E13" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F13" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H13" s="7" t="s">
         <v>40</v>
       </c>
       <c r="I13" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J13" s="10">
         <v>36250</v>
       </c>
       <c r="L13" s="7">
         <v>0</v>
       </c>
       <c r="M13" s="7">
         <v>0</v>
       </c>
       <c r="N13" s="10">
         <v>36250</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="B14" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="C14" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="D14" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="E14" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="G14" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="H14" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="I14" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J14" s="10">
+        <v>87000</v>
+      </c>
+      <c r="L14" s="7">
+        <v>0</v>
+      </c>
+      <c r="M14" s="7">
+        <v>0</v>
+      </c>
+      <c r="N14" s="10">
+        <v>87000</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="B15" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="C15" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="D15" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="E15" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="G15" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="H15" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="I15" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J15" s="10">
+        <v>177000</v>
+      </c>
+      <c r="L15" s="7">
+        <v>0</v>
+      </c>
+      <c r="M15" s="7">
+        <v>0</v>
+      </c>
+      <c r="N15" s="10">
+        <v>177000</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="B16" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="C16" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="D16" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="E16" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="G16" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="H16" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="I16" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J16" s="10">
+        <v>234000</v>
+      </c>
+      <c r="L16" s="7">
+        <v>0</v>
+      </c>
+      <c r="M16" s="7">
+        <v>0</v>
+      </c>
+      <c r="N16" s="10">
+        <v>234000</v>
       </c>
     </row>
   </sheetData>
   <pageSetup usePrinterDefaults="0"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010028F0AC6A6E38CD4A93AEB8722B6C91D2" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e4568b544d03cf4e8e652e780b214b61">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c168b142-b8f7-4789-8d4a-1d544364992b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0355e1bd8629e6fe14723f637ed371ce" ns2:_="">
     <xsd:import namespace="c168b142-b8f7-4789-8d4a-1d544364992b"/>
     <xsd:element name="properties">
@@ -1351,59 +1501,59 @@
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{78655676-EB94-49E4-8D6A-5A16A1AE034C}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F02764FC-1E01-4AEF-8C61-A6CECB81396C}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1C0194BA-BACE-484C-AE4C-DF61B42E668E}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3866C312-5EA8-49C0-94B0-0BE46A056F8F}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{557BE76E-BFB0-4BDD-A0D0-B075841EE054}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{02E45D1F-85B3-4388-890B-1D0AA0C2250F}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>FlexCel Studio for .NET</Application>
   <DocSecurity>0</DocSecurity>
   <HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr>Appendix E</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 