--- v0 (2026-04-04)
+++ v1 (2026-06-01)
@@ -1,1136 +1,1244 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="flId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="flId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="flId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" rupBuild="4506" lastEdited="4" lowestEdited="4"/>
-  <workbookPr defaultThemeVersion="166925"/>
+  <workbookPr/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12576"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
     <sheet name="Appendix E" sheetId="1" r:id="flId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...13 lines deleted...]
-  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="922" uniqueCount="286">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1251" uniqueCount="343">
   <si>
     <t>Product Name</t>
   </si>
   <si>
     <t>Product Description</t>
   </si>
   <si>
     <t>Product Category</t>
   </si>
   <si>
     <t>Manufacturer Part Number (SKU)</t>
   </si>
   <si>
+    <t>Lot Information</t>
+  </si>
+  <si>
     <t>Type of Cloud Service (Ex. XaaS - Anything as a Service)</t>
   </si>
   <si>
     <t>Unit of Measure</t>
   </si>
   <si>
     <t>Units Per Unit of Measure</t>
   </si>
   <si>
-    <t>Percentage-Based List Price</t>
-[...8 lines deleted...]
-    <t>Percentage-Based Net Price</t>
+    <t>List Price ($)</t>
+  </si>
+  <si>
+    <t>Net NYS Contract Price ($)</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>Manufacturer Name</t>
-[...23 lines deleted...]
-    <t>Hour</t>
+    <t>Net NYS Educational Price ($)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CGI Advantage HR Self Service - Client Serviced Employee Population: 501 - 1,000 </t>
+  </si>
+  <si>
+    <t>Advantage HR Self-Service provides valuable capabilities for public sector organizations and an important way to increase both employee satisfaction and services. Advantage HR Self-Service leverages the power of Web technology to provide a user-friendly, browser-based, and secure environment from which employees can have instant access to information that directly affects their professional lives. By providing employees direct access to—and control over—their personal, benefits and payroll data, the participating agencies can increase employee satisfaction while significantly reducing the costs to serve these employees. This level of accessibility allows administration staff to concentrate on more strategic activities rather than responding to repetitive requests for personal information.</t>
+  </si>
+  <si>
+    <t>Advantage Software License</t>
+  </si>
+  <si>
+    <t>ADV-HR02B</t>
+  </si>
+  <si>
+    <t>Lot 1 Software</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>Each</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CGI Advantage Mobility-Vendor Self Service App - Budget Dollars Managed (All Funds):  $376M - $750M</t>
+  </si>
+  <si>
+    <t>The CGI Advantage VEndor Self Servcie (VSS) app allows vendors to browse solicitations and surplus auctions offered by state and local governments through their CGI Advantage VSS portals. This app allows for both public and registered vendor viewing of business opportunities, the ability for users to connect to multiple VSS sites, providing easy, centralized and consistent access, and registered users have access to “watch list” features.</t>
+  </si>
+  <si>
+    <t>ADV-MOB01C</t>
+  </si>
+  <si>
+    <t>CGI Advantage Human Resource Case Management - Client Serviced Employee Population: 25,001 to 50,000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Advantage Human Resource Case Management helps manage the application process and on-boarding components of personnel activities as well as other downstream Human Resource transactions such as re-hiring, promoting, transferring and reclassifying employee positions.   In addition, this component has robust history and offers integration to 3rd party financial systems and portals.  This component is delivered with baseline workflow; forms templates, and reports that can be further configured to meet specific requirements.</t>
+  </si>
+  <si>
+    <t>ADV-CASE03G</t>
+  </si>
+  <si>
+    <t>CGI Advantage Human Resource Case Management - Client Serviced Employee Population: 50,001 to 75,000</t>
+  </si>
+  <si>
+    <t>ADV-CASE03H</t>
+  </si>
+  <si>
+    <t>CGI Advantage Human Resource Case Management - Client Serviced Employee Population: 75,001 to 100,000</t>
+  </si>
+  <si>
+    <t>ADV-CASE03I</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CGI Advantage Contracts Case Management - Client Serviced Employee Population: 0 - 500 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">A solicitation is a competitive process whereby Vendors compete for a Contract, Purchase Order, Standing Offer or Pre-Qualification List.  Solicitations can include the Invitation to Quote (ITQ), Request for Information (RFI), Request for Proposals (RFP), Request for Qualifications (RFQ), Request for Standing Offer (RSO), and Request for Supply Arrangement (RSA).  Advantage Procurement Case Management supports the end-to-end process – helping to author documents and managing workflow and approvals. It can be configured to support all aspects of the backend contract lifecycle as well to replace a cumbersome, paper-based process with an automated paperless solution for document creation and records management. Contract documents can be authored, reviewed and approved. Document creation using templates and term and condition libraries as well as versioning and control are key.  In addition, this component has robust history and offers integration to 3rd party financial systems and portals.  This component is delivered with baseline workflow; forms templates, and reports that can be further configured to meet specific requirements.</t>
+  </si>
+  <si>
+    <t>ADV-CASE04A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CGI Advantage Contracts Case Management - Client Serviced Employee Population: 501 - 1,000 </t>
+  </si>
+  <si>
+    <t>ADV-CASE04B</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CGI Advantage Contracts Case Management - Client Serviced Employee Population:  1,001 to 2,500</t>
+  </si>
+  <si>
+    <t>ADV-CASE04C</t>
+  </si>
+  <si>
+    <t>CGI Advantage Contracts Case Management - Client Serviced Employee Population: 2,501 to 5,000</t>
+  </si>
+  <si>
+    <t>ADV-CASE04D</t>
+  </si>
+  <si>
+    <t>CGI Advantage Contracts Case Management - Client Serviced Employee Population: 5,001 to 10,000</t>
+  </si>
+  <si>
+    <t>ADV-CASE04E</t>
+  </si>
+  <si>
+    <t>CGI Advantage Contracts Case Management - Client Serviced Employee Population: 10,001 to 25,000</t>
+  </si>
+  <si>
+    <t>ADV-CASE04F</t>
+  </si>
+  <si>
+    <t>CGI Advantage Contracts Case Management - Client Serviced Employee Population: 25,001 to 50,000</t>
+  </si>
+  <si>
+    <t>ADV-CASE04G</t>
+  </si>
+  <si>
+    <t>CGI Advantage Contracts Case Management - Client Serviced Employee Population: 50,001 to 75,000</t>
+  </si>
+  <si>
+    <t>ADV-CASE04H</t>
+  </si>
+  <si>
+    <t>CGI Advantage Contracts Case Management - Client Serviced Employee Population: 75,001 to 100,000</t>
+  </si>
+  <si>
+    <t>ADV-CASE04I</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CGI Advantage Financial Management Base System - Budget Dollars Managed (All Funds):  $0 - $175M</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Advantage Financial Management delivers a comprehensive set of configurable business functions that use consistent accounting rules across all financial transactions. This allows our clients to track/control internal and external funding sources as well as fiscal and multi-year budgets.  Founded on a flexible COA structure and a robust event-driven accounting framework, the general ledger handles complex overhead and labor cost allocations while tightly integrating with all core financial components such as accounts payable, accounts receivable, fixed assets and project and grant accounting. Advantage Financial Management features include: general accounting, budget control, accounts payable, accounts receivable, and cost accounting.</t>
+  </si>
+  <si>
+    <t>ADV-FIN01A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CGI Advantage Financial Management Base System - Budget Dollars Managed (All Funds):  $176M - $375M</t>
+  </si>
+  <si>
+    <t>ADV-FIN01B</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CGI Advantage Financial Management Base System - Budget Dollars Managed (All Funds):  $376M - $750M</t>
+  </si>
+  <si>
+    <t>ADV-FIN01C</t>
+  </si>
+  <si>
+    <t>Computer Aided Collections System for Government (CACS-G) License: UOI $3.1B to &lt;$5B (Accounts Receivables)</t>
+  </si>
+  <si>
+    <t>CACS-G Software License</t>
+  </si>
+  <si>
+    <t>CSG-007L</t>
+  </si>
+  <si>
+    <t>CSG-007M</t>
+  </si>
+  <si>
+    <t>Month</t>
+  </si>
+  <si>
+    <t>Computer Aided Collections System for Government (CACS-G) License: UOI $5.1B to &lt;$7.5B</t>
+  </si>
+  <si>
+    <t>CSG-008L</t>
+  </si>
+  <si>
+    <t>CSG-008M</t>
+  </si>
+  <si>
+    <t>Computer Aided Collections System for Government (CACS-G) License: UOI $7.51B to &lt;$10B (Accounts Receivables)</t>
+  </si>
+  <si>
+    <t>CSG-009L</t>
+  </si>
+  <si>
+    <t>CSG-009M</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CGI Advantage Financial Management Base System - Budget Dollars Managed (All Funds):  $751M - $2B</t>
+  </si>
+  <si>
+    <t>ADV-FIN01D</t>
   </si>
   <si>
     <t xml:space="preserve">CGI Advantage Asset Management - Budget Dollars Managed (All Funds):  $0 - $175M</t>
   </si>
   <si>
     <t>Advantage Asset Management provides the Client with a comprehensive asset management toolset to manage and control fixed assets throughout their lifecycle.</t>
   </si>
   <si>
-    <t>Advantage Software License</t>
-[...1 lines deleted...]
-  <si>
     <t>ADV-FIN02A</t>
   </si>
   <si>
-    <t>Lot 1 Software</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">CGI Advantage Asset Management - Budget Dollars Managed (All Funds):  $176M - $375M</t>
   </si>
   <si>
     <t>ADV-FIN02B</t>
   </si>
   <si>
     <t xml:space="preserve">CGI Advantage Asset Management - Budget Dollars Managed (All Funds):  $376M - $750M</t>
   </si>
   <si>
     <t>ADV-FIN02C</t>
   </si>
   <si>
     <t xml:space="preserve">CGI Advantage Asset Management - Budget Dollars Managed (All Funds):  $751M - $2B</t>
   </si>
   <si>
     <t>ADV-FIN02D</t>
   </si>
   <si>
-    <t xml:space="preserve">CGI Advantage Case Management Base System - Client Serviced Employee Population: 0 - 500 </t>
-[...110 lines deleted...]
-    <t>ADV-CASE04I</t>
+    <t xml:space="preserve">CGI Advantage Inventory Management - Budget Dollars Managed (All Funds):  $0 - $175M</t>
+  </si>
+  <si>
+    <t>Supports requisition processing, inventory management and the physical inventory reconciliation functions of inventory management through a set of highly interactive capabilities. When coupled with Advantage Procurement, the system provides the capability to directly purchase and receive items into the warehouse and to systematically generate inventory replenishment transactions.</t>
+  </si>
+  <si>
+    <t>ADV-FIN03A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CGI Advantage Inventory Management - Budget Dollars Managed (All Funds):  $176M - $375M</t>
+  </si>
+  <si>
+    <t>ADV-FIN03B</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CGI Advantage Inventory Management - Budget Dollars Managed (All Funds):  $376M - $750M</t>
+  </si>
+  <si>
+    <t>ADV-FIN03C</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CGI Advantage Inventory Management - Budget Dollars Managed (All Funds):  $751M - $2B</t>
+  </si>
+  <si>
+    <t>ADV-FIN03D</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CGI Advantage Grant Lifecycle Management - Budget Dollars Managed (All Funds):  $0 - $175M</t>
+  </si>
+  <si>
+    <t>Advantage Grant Lifecycle Management (GLM) improves the grant management process from opportunity identification to application and all the way through to closing. GLM is fully integrated with Grant Accounting, which tracks the grant after the award of grant funds and the grantee (entity awarded the grant) is spending money from the grant.</t>
+  </si>
+  <si>
+    <t>ADV-FIN04A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CGI Advantage Grant Lifecycle Management - Budget Dollars Managed (All Funds):  $176M - $375M</t>
+  </si>
+  <si>
+    <t>ADV-FIN04B</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CGI Advantage Grant Lifecycle Management - Budget Dollars Managed (All Funds):  $376M - $750M</t>
+  </si>
+  <si>
+    <t>ADV-FIN04C</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CGI Advantage Grant Lifecycle Management - Budget Dollars Managed (All Funds):  $751M - $2B</t>
+  </si>
+  <si>
+    <t>ADV-FIN04D</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CGI Advantage Treasury Accounting - Budget Dollars Managed (All Funds):  $0 - $175M</t>
+  </si>
+  <si>
+    <t>Treasury Management pools funds to maximize the earning potential of each available dollar. Cash is swept from participating funds into pool funds on a regular basis. The participants then share in the earnings via an automated process that allocates income based on each participant’s average daily cash balance for a given earnings period.</t>
+  </si>
+  <si>
+    <t>ADV-FIN06A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CGI Advantage Treasury Accounting - Budget Dollars Managed (All Funds):  $176M - $375M</t>
+  </si>
+  <si>
+    <t>ADV-FIN06B</t>
+  </si>
+  <si>
+    <t>CGI Advantage Treasury Accounting - Budget Dollars Managed (All Funds): $376M - $750M</t>
+  </si>
+  <si>
+    <t>ADV-FIN06C</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CGI Advantage Treasury Accounting - Budget Dollars Managed (All Funds):  $751M - $2B</t>
+  </si>
+  <si>
+    <t>ADV-FIN06D</t>
   </si>
   <si>
     <t xml:space="preserve">CGI Advantage Debt Management - Budget Dollars Managed (All Funds):  $0 - $175M</t>
   </si>
   <si>
     <t xml:space="preserve">Advantage Debt Management provides end-to-end tracking and
 management of debt instruments throughout their lifecycles. The solution automates manual processes to significantly increase efficiency and reduce the risk of missing deadlines. Debt managers and designated external stakeholders benefit from an alert feature that sends email messages with links to a debt record. This facilitates timely notification and streamlined communication for
 greater efficiency.  </t>
   </si>
   <si>
     <t>ADV-FIN07A</t>
   </si>
   <si>
     <t xml:space="preserve">CGI Advantage Debt Management - Budget Dollars Managed (All Funds):  $176M - $375M</t>
   </si>
   <si>
     <t>ADV-FIN07B</t>
   </si>
   <si>
     <t xml:space="preserve">CGI Advantage Debt Management - Budget Dollars Managed (All Funds):  $376M - $750M</t>
   </si>
   <si>
     <t>ADV-FIN07C</t>
   </si>
   <si>
     <t xml:space="preserve">CGI Advantage Debt Management - Budget Dollars Managed (All Funds):  $751M - $2B</t>
   </si>
   <si>
     <t>ADV-FIN07D</t>
   </si>
   <si>
-    <t xml:space="preserve">CGI Advantage Financial Management Base System - Budget Dollars Managed (All Funds):  $0 - $175M</t>
-[...134 lines deleted...]
-    <t>ADV-CASE03I</t>
+    <t xml:space="preserve">CGI Advantage Travel &amp; Expense Management - Budget Dollars Managed (All Funds):  $0 - $175M</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Travel and Expense Management module provides the necessary travel authorization and expense report transactions to record the authorizations and reimbursement requests entered by employees and approved by their managers. Employees are ultimately reimbursed via the Accounts Payable component.  Employees have visibility into their reimbursement requests and can view pending payments scheduled but not paid.</t>
+  </si>
+  <si>
+    <t>ADV-FIN09A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CGI Advantage Travel &amp; Expense Management - Budget Dollars Managed (All Funds):  $176M - $375M</t>
+  </si>
+  <si>
+    <t>ADV-FIN09B</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CGI Advantage Travel &amp; Expense Management - Budget Dollars Managed (All Funds):  $376M - $750M</t>
+  </si>
+  <si>
+    <t>ADV-FIN09C</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CGI Advantage Travel &amp; Expense Management - Budget Dollars Managed (All Funds):  $751M - $2B</t>
+  </si>
+  <si>
+    <t>ADV-FIN09D</t>
   </si>
   <si>
     <t xml:space="preserve">CGI Advantage Human Resource Management Base System - Client Serviced Employee Population: 0 - 500 </t>
   </si>
   <si>
     <t>CGI Advantage HRM provides a powerful combination of modern technology and comprehensive, integrated, configurable business applications. It streamlines the HR and payroll process from hire to retire by providing online recruiting and timekeeping tools as well as direct access for employees to manage benefits and leave.
 CGI Advantage HRM features include: position control, recruiting and staffing, human resources, payroll management, time and attendance, and benefits administration.</t>
   </si>
   <si>
     <t>ADV-HR01A</t>
   </si>
   <si>
+    <t xml:space="preserve">CGI Advantage Human Resource Management Base System - Client Serviced Employee Population: 501 - 1,000 </t>
+  </si>
+  <si>
+    <t>ADV-HR01B</t>
+  </si>
+  <si>
     <t>CGI Advantage Human Resource Management Base System - Client Serviced Employee Population: 1,001 to 2,500</t>
   </si>
   <si>
     <t>ADV-HR01C</t>
   </si>
   <si>
     <t>CGI Advantage Human Resource Management Base System - Client Serviced Employee Population: 2,501 to 5,000</t>
   </si>
   <si>
     <t>ADV-HR01D</t>
   </si>
   <si>
-    <t xml:space="preserve">CGI Advantage Human Resource Management Base System - Client Serviced Employee Population: 501 - 1,000 </t>
-[...29 lines deleted...]
-    <t>ADV-FIN03D</t>
+    <t>CGI Advantage Case Management Base System - Client Serviced Employee Population: 2,501 to 5,000</t>
+  </si>
+  <si>
+    <t>Advantage Case Management is highly-configurable workflow automation and business rules processing platform. It can be rapidly integrated with other enterprise solutions enabling customers to have consistent execution of their business processes, delivering integrated forms processing, document management, role-based security, and robust audit and reporting capabilities. Features include CRM; Document Repository; Integration with MS Word and Outlook; automated and manual workflow; reminders; calendaring; notes and more.</t>
+  </si>
+  <si>
+    <t>ADV-CASE01D</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CGI Advantange Vendor Self Service - Budget Dollars Managed (All Funds):  $176M - $375M</t>
+  </si>
+  <si>
+    <t>Vendor Self Service (VSS) allows vendors to register, maintain information, browse for opportunities and respond to solicitations using a secure Web portal. Electronic publishing of bids will provide a larger vendor audience, while significantly reducing printing and mailing costs for the County. This component is integrated with the Advantage Financial Management application to facilitate vendor file updates and loading of electronic solicitation responses into the online procurement “lockbox.”</t>
+  </si>
+  <si>
+    <t>ADV-PRC02B</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CGI Advantage Human Resource Case Management - Client Serviced Employee Population: 501 - 1,000 </t>
+  </si>
+  <si>
+    <t>ADV-CASE03B</t>
+  </si>
+  <si>
+    <t>Computer Aided Collections System for Government (CACS-G) License: UOI &lt;$100 Million (Accounts Receivables)</t>
+  </si>
+  <si>
+    <t>CSG-001L</t>
+  </si>
+  <si>
+    <t>BA</t>
+  </si>
+  <si>
+    <t>Implementation Services</t>
+  </si>
+  <si>
+    <t>Lot 4 Implementation</t>
+  </si>
+  <si>
+    <t>Hour</t>
+  </si>
+  <si>
+    <t>Change Management/Communications</t>
+  </si>
+  <si>
+    <t>Deputy Project Manager</t>
+  </si>
+  <si>
+    <t>Operations Support</t>
+  </si>
+  <si>
+    <t>PA</t>
+  </si>
+  <si>
+    <t>Project Assistant</t>
+  </si>
+  <si>
+    <t>Project Manager</t>
+  </si>
+  <si>
+    <t>Security Lead</t>
+  </si>
+  <si>
+    <t>Security Specialist</t>
+  </si>
+  <si>
+    <t>Senior BA</t>
+  </si>
+  <si>
+    <t>Senior PA</t>
+  </si>
+  <si>
+    <t>Subject Matter Expert</t>
+  </si>
+  <si>
+    <t>System Administrator</t>
+  </si>
+  <si>
+    <t>Team Lead</t>
+  </si>
+  <si>
+    <t>Technical Architect</t>
+  </si>
+  <si>
+    <t>Technical Lead</t>
+  </si>
+  <si>
+    <t>Technical Writer</t>
+  </si>
+  <si>
+    <t>Tester</t>
+  </si>
+  <si>
+    <t>Trainer</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CGI Advantage Procurement Professional - Budget Dollars Managed (All Funds):  $751M - $2B</t>
+  </si>
+  <si>
+    <t>Procurement streamlines and integrates the purchasing process to save time, reduce costs and increase organizational efficiency. It provides a powerful toolset for forecasting and achieving the best pricing in the most time efficient manner. This toolset helps the procurement manager reduce lead-times, provides complete internal controls, supports information access and drives informed and effective decision-making. Advantage supports the entire lifecycle of a purchase—from a department submitting a requisition, to purchasing, conducting and evaluating a bid and creating a purchase order using six procurement stages.</t>
+  </si>
+  <si>
+    <t>ADV-PRC01D</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CGI Advantage Case Management Base System - Client Serviced Employee Population: 501 - 1,000 </t>
+  </si>
+  <si>
+    <t>ADV-CASE01B</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CGI Advantage Performance Budgeting - Budget Dollars Managed (All Funds):  $176M - $375M</t>
+  </si>
+  <si>
+    <t>CGI Advantage Performance Budgeting is a robust performance management system that can be used to define performance plans or strategy maps, performance measures and milestones, associate budget requests with the performance plan, track performance measures and milestones and report performance through interactive dashboards and scorecards. It includes Salary and Benefit Forecasting System (SBFS) which is designed to use position and employee data to develop highly accurate estimates of the costs associated with personnel-related budget objects. Budget Forms and their associated requests are the core of the budget formulation and execution process. Budget Forms are highly flexible and customizable, thereby enabling clients to recreate their unique budget processes and requirements.</t>
+  </si>
+  <si>
+    <t>ADV-PB01B</t>
+  </si>
+  <si>
+    <t>CGI Advantage Case Management Base System - Client Serviced Employee Population: 5,001 to 10,000</t>
+  </si>
+  <si>
+    <t>ADV-CASE01E</t>
+  </si>
+  <si>
+    <t>CGI Advantage Human Resource Case Management - Client Serviced Employee Population: 10,001 to 25,000</t>
+  </si>
+  <si>
+    <t>ADV-CASE03F</t>
+  </si>
+  <si>
+    <t>Computer Aided Collections System for Government (CACS-G) License: UOI $101M to &lt;$250M (Accounts Receivables)</t>
+  </si>
+  <si>
+    <t>CSG-002M</t>
+  </si>
+  <si>
+    <t>CSG-002L</t>
+  </si>
+  <si>
+    <t>Computer Aided Collections System for Government (CACS-G) License: UOI $2.1B to &lt;$3B (Accounts Receivables)</t>
+  </si>
+  <si>
+    <t>CSG-006M</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CGI Advantage Mobility-Vendor Self Service App - Budget Dollars Managed (All Funds):  $0 - $175M</t>
+  </si>
+  <si>
+    <t>ADV-MOB01A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CGI Advantage Mobility-Vendor Self Service App - Budget Dollars Managed (All Funds):  $751M - $2B</t>
+  </si>
+  <si>
+    <t>ADV-MOB01D</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CGI infoAdvantage Dashboard - Budget Dollars Managed (All Funds):  $376M - $750M</t>
+  </si>
+  <si>
+    <t>CGI infoAdvantage Dashboard is a combined business intelligence solution that provides a metric repository for CGI Advantage data, extract-transform-load (ETL) tools to populate the metric repository efficiently, an analytic toolset to access multiple data layers, and a pre-defined meta-data layer that allow easy access to data in the metric repository. CGI infoAdvantage provides single-point access to information from the CGI Advantage application. CGI infoAdvantage is unified with the CGI Advantage suite, providing seamless access between the entire CGI Advantage application and business intelligence components.</t>
+  </si>
+  <si>
+    <t>ADV-INF02C</t>
+  </si>
+  <si>
+    <t>CGI Advantage Manager Self Service Timesheet Approval Mobile - Client Serviced Employee Population: 2,501 to 5,000</t>
+  </si>
+  <si>
+    <t>The CGI Advantage Manager Self Service (MSS) Time and Labor Approvals app provides key features for line managers to manage time-sensitive tasks and increase efficiency through their mobile devices anytime and anywhere.</t>
+  </si>
+  <si>
+    <t>ADV-MOB03D</t>
+  </si>
+  <si>
+    <t>CGI Advantage Case Management Base System - Client Serviced Employee Population: 10,001 to 25,000</t>
+  </si>
+  <si>
+    <t>ADV-CASE01F</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CGI Advantange Vendor Self Service - Budget Dollars Managed (All Funds):  $0 - $175M</t>
+  </si>
+  <si>
+    <t>ADV-PRC02A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CGI Advantage Procurement Professional - Budget Dollars Managed (All Funds):  $0 - $175M</t>
+  </si>
+  <si>
+    <t>ADV-PRC01A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CGI Advantage Human Resource Case Management -  Client Serviced Employee Population: 0 - 500 </t>
+  </si>
+  <si>
+    <t>ADV-CASE03A</t>
+  </si>
+  <si>
+    <t>CGI Advantage Human Resource Case Management - Client Serviced Employee Population: 2,501 to 5,000</t>
+  </si>
+  <si>
+    <t>ADV-CASE03D</t>
+  </si>
+  <si>
+    <t>Computer Aided Collections System for Government (CACS-G) License: UOI $251M to &lt;$500M (Accounts Receivables)</t>
+  </si>
+  <si>
+    <t>CSG-003L</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CGI infoAdvantage Dashboard - Budget Dollars Managed (All Funds):  $176M - $375M</t>
+  </si>
+  <si>
+    <t>ADV-INF02B</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CGI infoAdvantage - Budget Dollars Managed (All Funds):  $176M - $375M</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Advantage comes delivered with robust reporting capabilities that will meet the operational and analytical reporting needs of the Client user community.  Advantage’s Business Intelligence (BI) turns distributed information into value-added knowledge with our standard infoAdvantage solution - a fully integrated, powerful, web-based solution whose source of truth is the Advantage ERP itself. </t>
+  </si>
+  <si>
+    <t>ADV-INF01B</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CGI infoAdvantage - Budget Dollars Managed (All Funds):  $376M - $750M</t>
+  </si>
+  <si>
+    <t>ADV-INF01C</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CGI Advantage Manager Self Service Timesheet Approval Mobile - Client Serviced Employee Population:  1,001 to 2,500</t>
+  </si>
+  <si>
+    <t>ADV-MOB03C</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CGI Advantage Procurement Professional - Budget Dollars Managed (All Funds):  $176M - $375M</t>
+  </si>
+  <si>
+    <t>ADV-PRC01B</t>
+  </si>
+  <si>
+    <t>Computer Aided Collections System for Government (CACS-G) License: UOI $1.1B to &lt;$2B (Accounts Receivables)</t>
+  </si>
+  <si>
+    <t>CSG-005L</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CGI Advantange Vendor Self Service - Budget Dollars Managed (All Funds):  $376M - $750M</t>
+  </si>
+  <si>
+    <t>ADV-PRC02C</t>
+  </si>
+  <si>
+    <t>CSG-003M</t>
+  </si>
+  <si>
+    <t>CGI Advantage Case Management Base System - Client Serviced Employee Population: 50,001 to 75,000</t>
+  </si>
+  <si>
+    <t>ADV-CASE01H</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CGI infoAdvantage - Budget Dollars Managed (All Funds):  $0 - $175M</t>
+  </si>
+  <si>
+    <t>ADV-INF01A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CGI Advantage Manager Self Service Timesheet Approval Mobile - Client Serviced Employee Population: 0 - 500 </t>
+  </si>
+  <si>
+    <t>ADV-MOB03A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CGI infoAdvantage - Budget Dollars Managed (All Funds):  $751M - $2B</t>
+  </si>
+  <si>
+    <t>ADV-INF01D</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CGI Advantage HR Self Service - Client Serviced Employee Population: 0 - 500 </t>
+  </si>
+  <si>
+    <t>ADV-HR02A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CGI Advantage Performance Budgeting - Budget Dollars Managed (All Funds):  $0 - $175M</t>
+  </si>
+  <si>
+    <t>ADV-PB01A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CGI Advantage Case Management Base System - Client Serviced Employee Population: 0 - 500 </t>
+  </si>
+  <si>
+    <t>ADV-CASE01A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CGI Advantage Performance Budgeting - Budget Dollars Managed (All Funds):  $751M - $2B</t>
+  </si>
+  <si>
+    <t>ADV-PB01D</t>
+  </si>
+  <si>
+    <t>CGI Advantage Case Management Base System - Client Serviced Employee Population: 25,001 to 50,000</t>
+  </si>
+  <si>
+    <t>ADV-CASE01G</t>
+  </si>
+  <si>
+    <t>CGI Advantage Case Management Base System - Client Serviced Employee Population: 1,001 to 2,500</t>
+  </si>
+  <si>
+    <t>ADV-CASE01C</t>
+  </si>
+  <si>
+    <t>Computer Aided Collections System for Government (CACS-G) Maintenance - Monthly</t>
+  </si>
+  <si>
+    <t>CACS-G Software Maintenance</t>
+  </si>
+  <si>
+    <t>CACS-G Maintenance/Monthly</t>
+  </si>
+  <si>
+    <t>CSG-001M</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CGI Advantange Vendor Self Service - Budget Dollars Managed (All Funds):  $751M - $2B</t>
+  </si>
+  <si>
+    <t>ADV-PRC02D</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CGI infoAdvantage Dashboard - Budget Dollars Managed (All Funds):  $751M - $2B</t>
+  </si>
+  <si>
+    <t>ADV-INF02D</t>
+  </si>
+  <si>
+    <t>CGI Advantage HR Self Service - Client Serviced Employee Population: 1,001 to 2,500</t>
+  </si>
+  <si>
+    <t>ADV-HR02C</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CGI infoAdvantage Dashboard - Budget Dollars Managed (All Funds):  $0 - $175M</t>
+  </si>
+  <si>
+    <t>ADV-INF02A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CGI Advantage Mobility-Vendor Self Service App - Budget Dollars Managed (All Funds):  $176M - $375M</t>
+  </si>
+  <si>
+    <t>ADV-MOB01B</t>
+  </si>
+  <si>
+    <t>CGI Advantage HR Self Service - Client Serviced Employee Population: 2,501 to 5,000</t>
+  </si>
+  <si>
+    <t>ADV-HR02D</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CGI Advantage Manager Self Service Timesheet Approval Mobile - Client Serviced Employee Population: 501 - 1,000 </t>
+  </si>
+  <si>
+    <t>ADV-MOB03B</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CGI Advantage Procurement Professional - Budget Dollars Managed (All Funds):  $376M - $750M</t>
+  </si>
+  <si>
+    <t>ADV-PRC01C</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CGI Advantage Performance Budgeting - Budget Dollars Managed (All Funds):  $376M - $750M</t>
+  </si>
+  <si>
+    <t>ADV-PB01C</t>
+  </si>
+  <si>
+    <t>Computer Aided Collections System for Government (CACS-G) License: UOI $501M to &lt;$1B (Accounts Receivables)</t>
+  </si>
+  <si>
+    <t>CSG-004L</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CGI Advantage Human Resource Case Management - Client Serviced Employee Population:  1,001 to 2,500</t>
+  </si>
+  <si>
+    <t>ADV-CASE03C</t>
+  </si>
+  <si>
+    <t>CGI Advantage Human Resource Case Management - Client Serviced Employee Population: 5,001 to 10,000</t>
+  </si>
+  <si>
+    <t>ADV-CASE03E</t>
+  </si>
+  <si>
+    <t>CSG-004M</t>
+  </si>
+  <si>
+    <t>CGI Advantage Case Management Base System - Client Serviced Employee Population: 75,001 to 100,000</t>
+  </si>
+  <si>
+    <t>ADV-CASE01I</t>
+  </si>
+  <si>
+    <t>CSG-005M</t>
+  </si>
+  <si>
+    <t>CSG-006L</t>
+  </si>
+  <si>
+    <t>CGI Advantage Maintenance - All Products Except ADV-CASE###</t>
+  </si>
+  <si>
+    <t>Advantage Software Maintenance</t>
+  </si>
+  <si>
+    <t>ADV-MAINT01</t>
+  </si>
+  <si>
+    <t>Annual</t>
+  </si>
+  <si>
+    <t>22% of User's Current Software License Price</t>
   </si>
   <si>
     <t>CGI Advantage Maintenance - ADV-CASE### Products</t>
   </si>
   <si>
-    <t>Advantage Software Maintenance</t>
-[...1 lines deleted...]
-  <si>
     <t>ADV-MAINT02</t>
   </si>
   <si>
-    <t>Annual</t>
-[...401 lines deleted...]
-    <t>Trainer</t>
+    <t>Advantage Cloud – Financial and Procurement</t>
+  </si>
+  <si>
+    <t>Advantage Financial and Procurement for 0 - 1,500 FTEs annual SaaS Subscription.</t>
+  </si>
+  <si>
+    <t>Enterprise Resource Planning</t>
+  </si>
+  <si>
+    <t>ADVERP-FINPROC-1500</t>
+  </si>
+  <si>
+    <t>Lot 3 Cloud</t>
+  </si>
+  <si>
+    <t>SaaS</t>
+  </si>
+  <si>
+    <t>Advantage Financial and Procurement for 9,001 - 25,000 FTEs annual SaaS Subscription.</t>
+  </si>
+  <si>
+    <t>ADVERP-FINPROC-25000</t>
+  </si>
+  <si>
+    <t>Advantage Financial and Procurement for 1,501 - 4,500 FTEs annual SaaS Subscription.</t>
+  </si>
+  <si>
+    <t>ADVERP-FINPROC-4500</t>
+  </si>
+  <si>
+    <t>Advantage Financial and Procurement for 25,001- 45,000 FTEs annual SaaS Subscription</t>
+  </si>
+  <si>
+    <t>ADVERP-FINPROC-45000</t>
+  </si>
+  <si>
+    <t>Advantage Financial and Procurement for 4,501 - 9,000 FTEs annual SaaS Subscription.</t>
+  </si>
+  <si>
+    <t>ADVERP-FINPROC-9000</t>
+  </si>
+  <si>
+    <t>Advantage Cloud – Financial, Procurement and Performance Budgeting</t>
+  </si>
+  <si>
+    <t>Advantage Financial, Procurement, Performance Budgeting for 0 - 1,500 FTEs annual Saas Subscription.</t>
+  </si>
+  <si>
+    <t>ADVERP-FINPROCPB-1500</t>
+  </si>
+  <si>
+    <t>Advantage Financial, Procurement, Performance Budgeting for 9,001 - 25,000 FTEs annual Saas Subscription.</t>
+  </si>
+  <si>
+    <t>ADVERP-FINPROCPB-25000</t>
+  </si>
+  <si>
+    <t>Advantage Financial, Procurement, Performance Budgeting for 1,501 - 4,500 FTEs annual Saas Subscription.</t>
+  </si>
+  <si>
+    <t>ADVERP-FINPROCPB-4500</t>
+  </si>
+  <si>
+    <t>Advantage Financial, Procurement, Performance Budgeting for 25,001 - 45,000 FTEs annual Saas Subscription.</t>
+  </si>
+  <si>
+    <t>ADVERP-FINPROCPB-45000</t>
+  </si>
+  <si>
+    <t>Advantage Financial, Procurement, Performance Budgeting for 4,501 - 9,000 FTEs annual Saas Subscription.</t>
+  </si>
+  <si>
+    <t>ADVERP-FINPROCPB-9000</t>
+  </si>
+  <si>
+    <t>Advantage Cloud – Full Suite ERP</t>
+  </si>
+  <si>
+    <t>Advantage Full Suite ERP for 0 - 1,500 FTEs annual Saas Subscription.</t>
+  </si>
+  <si>
+    <t>ADVERP-FULL-1500</t>
+  </si>
+  <si>
+    <t>Advantage Full Suite ERP for 9,001 - 25,000 FTEs annual Saas Subscription.</t>
+  </si>
+  <si>
+    <t>ADVERP-FULL-25000</t>
+  </si>
+  <si>
+    <t>Advantage Full Suite ERP for 1,501 - 4,500 FTEs annual Saas Subscription.</t>
+  </si>
+  <si>
+    <t>ADVERP-FULL-4500</t>
+  </si>
+  <si>
+    <t>Advantage Full Suite ERP for 25,001 - 45,000 FTEs annual Saas Subscription.</t>
+  </si>
+  <si>
+    <t>ADVERP-FULL-45000</t>
+  </si>
+  <si>
+    <t>Advantage Full Suite ERP for 4,501 - 9,000 FTEs annual Saas Subscription.</t>
+  </si>
+  <si>
+    <t>ADVERP-FULL-9000</t>
+  </si>
+  <si>
+    <t>Advantage Cloud – Human Resources Management and Payroll</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Advantage Human Resource Management and Payroll for 0 - 1,500 FTEs annual SaaS Subscription. </t>
+  </si>
+  <si>
+    <t>ADVERP-HRMTLPAY-1500</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Advantage Human Resource Management and Payroll for 9,001 - 25,000 FTEs annual SaaS Subscription. </t>
+  </si>
+  <si>
+    <t>ADVERP-HRMTLPAY-25000</t>
+  </si>
+  <si>
+    <t>Advantage Human Resource Management and Payroll for 1,501 - 4,500 FTEs annual SaaS Subscription.</t>
+  </si>
+  <si>
+    <t>ADVERP-HRMTLPAY-4500</t>
+  </si>
+  <si>
+    <t>Advantage Human Resource Management and Payroll for 25,001 - 45,000 FTEs annual Saas Subscription.</t>
+  </si>
+  <si>
+    <t>ADVERP-HRMTLPAY-45000</t>
+  </si>
+  <si>
+    <t>Advantage Human Resource Management and Payroll for 4,501 - 9,000 FTEs annual SaaS Subscription.</t>
+  </si>
+  <si>
+    <t>ADVERP-HRMTLPAY-9000</t>
+  </si>
+  <si>
+    <t>Advantage Cloud - Performance Budgeting</t>
+  </si>
+  <si>
+    <t>Advantage Performance Budgeting for 0 - 1,500 FTEs annual SaaS Subscription.</t>
+  </si>
+  <si>
+    <t>ADVERP-PB-1500</t>
+  </si>
+  <si>
+    <t>Advantage Performance Budgeting for 9,001 - 25,000 FTEs annual SaaS Subscription.</t>
+  </si>
+  <si>
+    <t>ADVERP-PB-25000</t>
+  </si>
+  <si>
+    <t>Advantage Performance Budgeting for 1,501 - 4,500 FTEs annual SaaS Subscription.</t>
+  </si>
+  <si>
+    <t>ADVERP-PB-4500</t>
+  </si>
+  <si>
+    <t>Advantage Performance Budgeting for 25,001 - 45,000 FTEs annual SaaS Subscription.</t>
+  </si>
+  <si>
+    <t>ADVERP-PB-45000</t>
+  </si>
+  <si>
+    <t>Advantage Performance Budgeting for 4,501 - 9,000 FTEs annual SaaS Subscription.</t>
+  </si>
+  <si>
+    <t>ADVERP-PB-9000</t>
   </si>
   <si>
     <t>Bundled Part Number?Yes/No</t>
   </si>
   <si>
-    <t>Percent Educational Discount ($)</t>
-[...2 lines deleted...]
-    <t>Net NYS Educational Price</t>
+    <t xml:space="preserve">Percentage-Based List Price  ($)</t>
+  </si>
+  <si>
+    <t>Minimum NYS Discount (%)</t>
+  </si>
+  <si>
+    <t>Actual NYS Discount (%)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Percentage-Based Net Price  ($)</t>
+  </si>
+  <si>
+    <t>Percent Educational Discount (%)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="1">
+  <numFmts count="2">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0.00000"/>
+    <numFmt numFmtId="165" formatCode="\$#,##0.00_);\(\$#,##0.00\)"/>
   </numFmts>
-  <fonts count="7">
+  <fonts count="4">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
-      <color rgb="FF000000"/>
+      <b/>
+      <sz val="8"/>
+      <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
-    </font>
-[...18 lines deleted...]
-      <name val="Arial"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF042464"/>
         <bgColor rgb="FF042464"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="2">
+  <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...13 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="1">
     <xf fontId="0" numFmtId="0" fillId="0" borderId="0"/>
-    <xf fontId="1" numFmtId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="15">
+  <cellXfs count="13">
     <xf fontId="0" numFmtId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" fontId="3" numFmtId="0" fillId="2" borderId="1" xfId="1">
-      <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
+    <xf applyNumberFormat="1" applyFont="1" fontId="0" numFmtId="164" fillId="0" borderId="0" xfId="0"/>
+    <xf applyFont="1" fontId="0" numFmtId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" fontId="1" numFmtId="164" fillId="2" borderId="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" fontId="2" numFmtId="0" fillId="2" borderId="1" xfId="1">
-[...23 lines deleted...]
-    <xf applyAlignment="1" fontId="0" numFmtId="0" fillId="0" borderId="0" xfId="0">
+    <xf applyFont="1" applyFill="1" applyAlignment="1" fontId="1" numFmtId="0" fillId="2" borderId="0" xfId="0">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf applyAlignment="1" fontId="0" numFmtId="0" fillId="0" borderId="0" xfId="0">
-      <alignment horizontal="right"/>
+      <alignment horizontal="left"/>
     </xf>
-    <xf applyFont="1" applyAlignment="1" fontId="5" numFmtId="0" fillId="0" borderId="0" xfId="0">
-      <alignment horizontal="right"/>
+    <xf applyFont="1" applyAlignment="1" fontId="2" numFmtId="0" fillId="0" borderId="0" xfId="0">
+      <alignment horizontal="left" vertical="distributed"/>
     </xf>
-    <xf applyFont="1" applyFill="1" applyAlignment="1" fontId="6" numFmtId="0" fillId="2" borderId="0" xfId="0">
+    <xf applyFont="1" applyAlignment="1" fontId="2" numFmtId="0" fillId="0" borderId="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf applyFont="1" applyAlignment="1" fontId="2" numFmtId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf applyFont="1" applyFill="1" applyAlignment="1" fontId="6" numFmtId="0" fillId="2" borderId="0" xfId="0">
-      <alignment vertical="top"/>
+    <xf applyFont="1" fontId="2" numFmtId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf applyNumberFormat="1" applyFont="1" applyAlignment="1" fontId="2" numFmtId="165" fillId="0" borderId="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf applyFont="1" applyFill="1" applyAlignment="1" fontId="3" numFmtId="0" fillId="2" borderId="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" fontId="3" numFmtId="165" fillId="2" borderId="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
     </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="flId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="flId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="flId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="flId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
@@ -1346,5630 +1454,6572 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" name="Office Theme" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="flId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="/xl/printerSettings/printerSettings1.bin" /></Relationships>
-[...1 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:T132"/>
+  <dimension ref="A1:R157"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="H1" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" topLeftCell="A1" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="14.4"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="22.109375" style="5" customWidth="1"/>
-[...19 lines deleted...]
-    <col min="21" max="16384" width="8.88671875" style="5"/>
+    <col min="1" max="1" width="207.703125" customWidth="1"/>
+    <col min="2" max="2" width="255" customWidth="1"/>
+    <col min="3" max="3" width="54.76171875" customWidth="1"/>
+    <col min="4" max="4" width="58.359375" customWidth="1"/>
+    <col min="5" max="5" width="36.765625" customWidth="1"/>
+    <col min="6" max="6" width="47.56640625" customWidth="1"/>
+    <col min="7" max="7" width="101.54296875" customWidth="1"/>
+    <col min="8" max="8" width="27.7734375" customWidth="1"/>
+    <col min="9" max="9" width="45.765625" customWidth="1"/>
+    <col min="10" max="10" width="25.9765625" customWidth="1"/>
+    <col min="11" max="11" width="79.953125" customWidth="1"/>
+    <col min="12" max="12" width="43.96875" customWidth="1"/>
+    <col min="13" max="13" width="42.171875" customWidth="1"/>
+    <col min="14" max="14" width="47.56640625" customWidth="1"/>
+    <col min="15" max="15" width="79.953125" customWidth="1"/>
+    <col min="16" max="16" width="58.359375" customWidth="1"/>
+    <col min="17" max="17" width="52.9609375" customWidth="1"/>
+    <col min="18" max="18" width="7.98046875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" ht="34.2" customHeight="1">
-[...3 lines deleted...]
-      <c r="B1" s="13" t="s">
+    <row r="1">
+      <c r="A1" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="11" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="13" t="s">
+      <c r="C1" s="11" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="13" t="s">
+      <c r="D1" s="11" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F1" s="14" t="s">
+      <c r="E1" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="11" t="s">
+        <v>337</v>
+      </c>
+      <c r="G1" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="I1" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="J1" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="K1" s="11" t="s">
+        <v>338</v>
+      </c>
+      <c r="L1" s="11" t="s">
+        <v>339</v>
+      </c>
+      <c r="M1" s="11" t="s">
+        <v>340</v>
+      </c>
+      <c r="N1" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="O1" s="11" t="s">
+        <v>341</v>
+      </c>
+      <c r="P1" s="11" t="s">
+        <v>342</v>
+      </c>
+      <c r="Q1" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="R1" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="B2" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="C2" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D2" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E2" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F2" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H2" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I2" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J2" s="10">
+        <v>127600</v>
+      </c>
+      <c r="L2" s="7">
+        <v>30</v>
+      </c>
+      <c r="M2" s="7">
+        <v>30</v>
+      </c>
+      <c r="N2" s="10">
+        <v>89320</v>
+      </c>
+      <c r="P2" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="B3" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="E3" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F3" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H3" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I3" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J3" s="10">
+        <v>51700</v>
+      </c>
+      <c r="L3" s="7">
+        <v>30</v>
+      </c>
+      <c r="M3" s="7">
+        <v>30</v>
+      </c>
+      <c r="N3" s="10">
+        <v>36190</v>
+      </c>
+      <c r="P3" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="B4" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="E4" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F4" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H4" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I4" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J4" s="10">
+        <v>17500</v>
+      </c>
+      <c r="L4" s="7">
+        <v>30</v>
+      </c>
+      <c r="M4" s="7">
+        <v>30</v>
+      </c>
+      <c r="N4" s="10">
+        <v>12250</v>
+      </c>
+      <c r="P4" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="B5" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F5" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H5" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I5" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J5" s="10">
+        <v>17500</v>
+      </c>
+      <c r="L5" s="7">
+        <v>30</v>
+      </c>
+      <c r="M5" s="7">
+        <v>30</v>
+      </c>
+      <c r="N5" s="10">
+        <v>12250</v>
+      </c>
+      <c r="P5" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="B6" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="E6" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F6" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H6" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I6" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J6" s="10">
+        <v>17500</v>
+      </c>
+      <c r="L6" s="7">
+        <v>30</v>
+      </c>
+      <c r="M6" s="7">
+        <v>30</v>
+      </c>
+      <c r="N6" s="10">
+        <v>12250</v>
+      </c>
+      <c r="P6" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="B7" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="E7" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F7" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H7" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I7" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J7" s="10">
+        <v>25000</v>
+      </c>
+      <c r="L7" s="7">
+        <v>30</v>
+      </c>
+      <c r="M7" s="7">
+        <v>30</v>
+      </c>
+      <c r="N7" s="10">
+        <v>17500</v>
+      </c>
+      <c r="P7" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="B8" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="E8" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F8" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H8" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I8" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J8" s="10">
+        <v>35000</v>
+      </c>
+      <c r="L8" s="7">
+        <v>30</v>
+      </c>
+      <c r="M8" s="7">
+        <v>30</v>
+      </c>
+      <c r="N8" s="10">
+        <v>24500</v>
+      </c>
+      <c r="P8" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B9" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F9" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H9" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I9" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J9" s="10">
+        <v>45000</v>
+      </c>
+      <c r="L9" s="7">
+        <v>30</v>
+      </c>
+      <c r="M9" s="7">
+        <v>30</v>
+      </c>
+      <c r="N9" s="10">
+        <v>31500</v>
+      </c>
+      <c r="P9" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="B10" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D10" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="E10" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F10" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H10" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I10" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J10" s="10">
+        <v>55000</v>
+      </c>
+      <c r="L10" s="7">
+        <v>30</v>
+      </c>
+      <c r="M10" s="7">
+        <v>30</v>
+      </c>
+      <c r="N10" s="10">
+        <v>38500</v>
+      </c>
+      <c r="P10" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="B11" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D11" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="E11" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F11" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H11" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I11" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J11" s="10">
+        <v>65000</v>
+      </c>
+      <c r="L11" s="7">
+        <v>30</v>
+      </c>
+      <c r="M11" s="7">
+        <v>30</v>
+      </c>
+      <c r="N11" s="10">
+        <v>45500</v>
+      </c>
+      <c r="P11" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="B12" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D12" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="E12" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F12" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H12" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I12" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J12" s="10">
+        <v>65000</v>
+      </c>
+      <c r="L12" s="7">
+        <v>30</v>
+      </c>
+      <c r="M12" s="7">
+        <v>30</v>
+      </c>
+      <c r="N12" s="10">
+        <v>45500</v>
+      </c>
+      <c r="P12" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="B13" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D13" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="E13" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F13" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H13" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I13" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J13" s="10">
+        <v>65000</v>
+      </c>
+      <c r="L13" s="7">
+        <v>30</v>
+      </c>
+      <c r="M13" s="7">
+        <v>30</v>
+      </c>
+      <c r="N13" s="10">
+        <v>45500</v>
+      </c>
+      <c r="P13" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="B14" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="C14" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D14" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="E14" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F14" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H14" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I14" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J14" s="10">
+        <v>65000</v>
+      </c>
+      <c r="L14" s="7">
+        <v>30</v>
+      </c>
+      <c r="M14" s="7">
+        <v>30</v>
+      </c>
+      <c r="N14" s="10">
+        <v>45500</v>
+      </c>
+      <c r="P14" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="B15" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="C15" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D15" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="E15" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F15" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H15" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I15" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J15" s="10">
+        <v>65000</v>
+      </c>
+      <c r="L15" s="7">
+        <v>30</v>
+      </c>
+      <c r="M15" s="7">
+        <v>30</v>
+      </c>
+      <c r="N15" s="10">
+        <v>45500</v>
+      </c>
+      <c r="P15" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="B16" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="C16" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D16" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="E16" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F16" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H16" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I16" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J16" s="10">
+        <v>334400</v>
+      </c>
+      <c r="L16" s="7">
+        <v>30</v>
+      </c>
+      <c r="M16" s="7">
+        <v>30</v>
+      </c>
+      <c r="N16" s="10">
+        <v>234080</v>
+      </c>
+      <c r="P16" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="B17" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="C17" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D17" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="E17" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F17" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H17" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I17" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J17" s="10">
+        <v>544500</v>
+      </c>
+      <c r="L17" s="7">
+        <v>30</v>
+      </c>
+      <c r="M17" s="7">
+        <v>30</v>
+      </c>
+      <c r="N17" s="10">
+        <v>381150</v>
+      </c>
+      <c r="P17" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="B18" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="C18" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D18" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="E18" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F18" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H18" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I18" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J18" s="10">
+        <v>1014200</v>
+      </c>
+      <c r="L18" s="7">
+        <v>30</v>
+      </c>
+      <c r="M18" s="7">
+        <v>30</v>
+      </c>
+      <c r="N18" s="10">
+        <v>709940</v>
+      </c>
+      <c r="P18" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="B19" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="C19" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="D19" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="E19" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F19" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H19" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I19" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J19" s="10">
+        <v>2306388.04</v>
+      </c>
+      <c r="L19" s="7">
+        <v>0</v>
+      </c>
+      <c r="M19" s="7">
+        <v>0</v>
+      </c>
+      <c r="N19" s="10">
+        <v>2306388.04</v>
+      </c>
+      <c r="P19" s="7">
+        <v>0</v>
+      </c>
+      <c r="Q19" s="10">
+        <v>2306388.04</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="B20" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="C20" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="D20" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="E20" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F20" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H20" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="I20" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J20" s="10">
+        <v>507405.37</v>
+      </c>
+      <c r="L20" s="7">
+        <v>0</v>
+      </c>
+      <c r="M20" s="7">
+        <v>0</v>
+      </c>
+      <c r="N20" s="10">
+        <v>507405.37</v>
+      </c>
+      <c r="P20" s="7">
+        <v>0</v>
+      </c>
+      <c r="Q20" s="10">
+        <v>507405.37</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="B21" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="C21" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="D21" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="E21" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F21" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H21" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I21" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J21" s="10">
+        <v>2562653.37</v>
+      </c>
+      <c r="L21" s="7">
+        <v>0</v>
+      </c>
+      <c r="M21" s="7">
+        <v>0</v>
+      </c>
+      <c r="N21" s="10">
+        <v>2562653.37</v>
+      </c>
+      <c r="P21" s="7">
+        <v>0</v>
+      </c>
+      <c r="Q21" s="10">
+        <v>2562653.37</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="B22" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="C22" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="D22" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="E22" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F22" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H22" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="I22" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J22" s="10">
+        <v>563783.74</v>
+      </c>
+      <c r="L22" s="7">
+        <v>0</v>
+      </c>
+      <c r="M22" s="7">
+        <v>0</v>
+      </c>
+      <c r="N22" s="10">
+        <v>563783.74</v>
+      </c>
+      <c r="P22" s="7">
+        <v>0</v>
+      </c>
+      <c r="Q22" s="10">
+        <v>563783.74</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="B23" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="C23" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="D23" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="E23" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F23" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H23" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I23" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J23" s="10">
+        <v>3075184.05</v>
+      </c>
+      <c r="L23" s="7">
+        <v>0</v>
+      </c>
+      <c r="M23" s="7">
+        <v>0</v>
+      </c>
+      <c r="N23" s="10">
+        <v>3075184.05</v>
+      </c>
+      <c r="P23" s="7">
+        <v>0</v>
+      </c>
+      <c r="Q23" s="10">
+        <v>3075184.05</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="B24" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="C24" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="D24" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="E24" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F24" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H24" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="I24" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J24" s="10">
+        <v>676540.49</v>
+      </c>
+      <c r="L24" s="7">
+        <v>0</v>
+      </c>
+      <c r="M24" s="7">
+        <v>0</v>
+      </c>
+      <c r="N24" s="10">
+        <v>676540.49</v>
+      </c>
+      <c r="P24" s="7">
+        <v>0</v>
+      </c>
+      <c r="Q24" s="10">
+        <v>676540.49</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="B25" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="C25" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D25" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="E25" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F25" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H25" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I25" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J25" s="10">
+        <v>1511400</v>
+      </c>
+      <c r="L25" s="7">
+        <v>30</v>
+      </c>
+      <c r="M25" s="7">
+        <v>30</v>
+      </c>
+      <c r="N25" s="10">
+        <v>1057980</v>
+      </c>
+      <c r="P25" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="B26" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="C26" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D26" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="E26" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F26" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H26" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I26" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J26" s="10">
+        <v>33000</v>
+      </c>
+      <c r="L26" s="7">
+        <v>30</v>
+      </c>
+      <c r="M26" s="7">
+        <v>30</v>
+      </c>
+      <c r="N26" s="10">
+        <v>23100</v>
+      </c>
+      <c r="P26" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="B27" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="C27" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D27" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="E27" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F27" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H27" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I27" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J27" s="10">
+        <v>52800</v>
+      </c>
+      <c r="L27" s="7">
+        <v>30</v>
+      </c>
+      <c r="M27" s="7">
+        <v>30</v>
+      </c>
+      <c r="N27" s="10">
+        <v>36960</v>
+      </c>
+      <c r="P27" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="B28" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="C28" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D28" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="E28" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F28" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H28" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I28" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J28" s="10">
+        <v>97900</v>
+      </c>
+      <c r="L28" s="7">
+        <v>30</v>
+      </c>
+      <c r="M28" s="7">
+        <v>30</v>
+      </c>
+      <c r="N28" s="10">
+        <v>68530</v>
+      </c>
+      <c r="P28" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="B29" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="C29" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D29" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="E29" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F29" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H29" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I29" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J29" s="10">
+        <v>146300</v>
+      </c>
+      <c r="L29" s="7">
+        <v>30</v>
+      </c>
+      <c r="M29" s="7">
+        <v>30</v>
+      </c>
+      <c r="N29" s="10">
+        <v>102410</v>
+      </c>
+      <c r="P29" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="B30" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="C30" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D30" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="E30" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F30" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H30" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I30" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J30" s="10">
+        <v>37400</v>
+      </c>
+      <c r="L30" s="7">
+        <v>30</v>
+      </c>
+      <c r="M30" s="7">
+        <v>30</v>
+      </c>
+      <c r="N30" s="10">
+        <v>26180</v>
+      </c>
+      <c r="P30" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="B31" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="C31" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D31" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="E31" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F31" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H31" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I31" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J31" s="10">
+        <v>61600</v>
+      </c>
+      <c r="L31" s="7">
+        <v>30</v>
+      </c>
+      <c r="M31" s="7">
+        <v>30</v>
+      </c>
+      <c r="N31" s="10">
+        <v>43120</v>
+      </c>
+      <c r="P31" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="B32" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="C32" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D32" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="E32" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F32" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H32" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I32" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J32" s="10">
+        <v>114400</v>
+      </c>
+      <c r="L32" s="7">
+        <v>30</v>
+      </c>
+      <c r="M32" s="7">
+        <v>30</v>
+      </c>
+      <c r="N32" s="10">
+        <v>80080</v>
+      </c>
+      <c r="P32" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="B33" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="C33" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D33" s="7" t="s">
+        <v>86</v>
+      </c>
+      <c r="E33" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F33" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H33" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I33" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J33" s="10">
+        <v>170500</v>
+      </c>
+      <c r="L33" s="7">
+        <v>30</v>
+      </c>
+      <c r="M33" s="7">
+        <v>30</v>
+      </c>
+      <c r="N33" s="10">
+        <v>119350</v>
+      </c>
+      <c r="P33" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="B34" s="6" t="s">
+        <v>88</v>
+      </c>
+      <c r="C34" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D34" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="E34" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F34" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H34" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I34" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J34" s="10">
+        <v>33000</v>
+      </c>
+      <c r="L34" s="7">
+        <v>30</v>
+      </c>
+      <c r="M34" s="7">
+        <v>30</v>
+      </c>
+      <c r="N34" s="10">
+        <v>23100</v>
+      </c>
+      <c r="P34" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="5" t="s">
+        <v>90</v>
+      </c>
+      <c r="B35" s="6" t="s">
+        <v>88</v>
+      </c>
+      <c r="C35" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D35" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="E35" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F35" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H35" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I35" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J35" s="10">
+        <v>52800</v>
+      </c>
+      <c r="L35" s="7">
+        <v>30</v>
+      </c>
+      <c r="M35" s="7">
+        <v>30</v>
+      </c>
+      <c r="N35" s="10">
+        <v>36960</v>
+      </c>
+      <c r="P35" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="B36" s="6" t="s">
+        <v>88</v>
+      </c>
+      <c r="C36" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D36" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="E36" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F36" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H36" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I36" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J36" s="10">
+        <v>97900</v>
+      </c>
+      <c r="L36" s="7">
+        <v>30</v>
+      </c>
+      <c r="M36" s="7">
+        <v>30</v>
+      </c>
+      <c r="N36" s="10">
+        <v>68530</v>
+      </c>
+      <c r="P36" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="B37" s="6" t="s">
+        <v>88</v>
+      </c>
+      <c r="C37" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D37" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="E37" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F37" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H37" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I37" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J37" s="10">
+        <v>146300</v>
+      </c>
+      <c r="L37" s="7">
+        <v>30</v>
+      </c>
+      <c r="M37" s="7">
+        <v>30</v>
+      </c>
+      <c r="N37" s="10">
+        <v>102410</v>
+      </c>
+      <c r="P37" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="B38" s="6" t="s">
+        <v>97</v>
+      </c>
+      <c r="C38" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D38" s="7" t="s">
+        <v>98</v>
+      </c>
+      <c r="E38" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F38" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H38" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I38" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J38" s="10">
+        <v>27500</v>
+      </c>
+      <c r="L38" s="7">
+        <v>30</v>
+      </c>
+      <c r="M38" s="7">
+        <v>30</v>
+      </c>
+      <c r="N38" s="10">
+        <v>19250</v>
+      </c>
+      <c r="P38" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="5" t="s">
+        <v>99</v>
+      </c>
+      <c r="B39" s="6" t="s">
+        <v>97</v>
+      </c>
+      <c r="C39" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D39" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="E39" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F39" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H39" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I39" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J39" s="10">
+        <v>44000</v>
+      </c>
+      <c r="L39" s="7">
+        <v>30</v>
+      </c>
+      <c r="M39" s="7">
+        <v>30</v>
+      </c>
+      <c r="N39" s="10">
+        <v>30800</v>
+      </c>
+      <c r="P39" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="B40" s="6" t="s">
+        <v>97</v>
+      </c>
+      <c r="C40" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D40" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="E40" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F40" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H40" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I40" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J40" s="10">
+        <v>81400</v>
+      </c>
+      <c r="L40" s="7">
+        <v>30</v>
+      </c>
+      <c r="M40" s="7">
+        <v>30</v>
+      </c>
+      <c r="N40" s="10">
+        <v>56980</v>
+      </c>
+      <c r="P40" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="B41" s="6" t="s">
+        <v>97</v>
+      </c>
+      <c r="C41" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D41" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="E41" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F41" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H41" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I41" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J41" s="10">
+        <v>122100</v>
+      </c>
+      <c r="L41" s="7">
+        <v>30</v>
+      </c>
+      <c r="M41" s="7">
+        <v>30</v>
+      </c>
+      <c r="N41" s="10">
+        <v>85470</v>
+      </c>
+      <c r="P41" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="B42" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="C42" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D42" s="7" t="s">
+        <v>107</v>
+      </c>
+      <c r="E42" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F42" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H42" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I42" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J42" s="10">
+        <v>31625</v>
+      </c>
+      <c r="L42" s="7">
+        <v>30</v>
+      </c>
+      <c r="M42" s="7">
+        <v>30</v>
+      </c>
+      <c r="N42" s="10">
+        <v>22137.5</v>
+      </c>
+      <c r="P42" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="B43" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="C43" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D43" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="E43" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F43" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H43" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I43" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J43" s="10">
+        <v>50600</v>
+      </c>
+      <c r="L43" s="7">
+        <v>30</v>
+      </c>
+      <c r="M43" s="7">
+        <v>56.5</v>
+      </c>
+      <c r="N43" s="10">
+        <v>22011</v>
+      </c>
+      <c r="P43" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="5" t="s">
+        <v>110</v>
+      </c>
+      <c r="B44" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="C44" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D44" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="E44" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F44" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H44" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I44" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J44" s="10">
+        <v>93610</v>
+      </c>
+      <c r="L44" s="7">
+        <v>30</v>
+      </c>
+      <c r="M44" s="7">
+        <v>30</v>
+      </c>
+      <c r="N44" s="10">
+        <v>65527</v>
+      </c>
+      <c r="P44" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="B45" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="C45" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D45" s="7" t="s">
+        <v>113</v>
+      </c>
+      <c r="E45" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F45" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H45" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I45" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J45" s="10">
+        <v>140415</v>
+      </c>
+      <c r="L45" s="7">
+        <v>30</v>
+      </c>
+      <c r="M45" s="7">
+        <v>30</v>
+      </c>
+      <c r="N45" s="10">
+        <v>98290.5</v>
+      </c>
+      <c r="P45" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="B46" s="6" t="s">
+        <v>115</v>
+      </c>
+      <c r="C46" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D46" s="7" t="s">
+        <v>116</v>
+      </c>
+      <c r="E46" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F46" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H46" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I46" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J46" s="10">
+        <v>33000</v>
+      </c>
+      <c r="L46" s="7">
+        <v>30</v>
+      </c>
+      <c r="M46" s="7">
+        <v>30</v>
+      </c>
+      <c r="N46" s="10">
+        <v>23100</v>
+      </c>
+      <c r="P46" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" s="5" t="s">
+        <v>117</v>
+      </c>
+      <c r="B47" s="6" t="s">
+        <v>115</v>
+      </c>
+      <c r="C47" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D47" s="7" t="s">
+        <v>118</v>
+      </c>
+      <c r="E47" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F47" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H47" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I47" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J47" s="10">
+        <v>52800</v>
+      </c>
+      <c r="L47" s="7">
+        <v>30</v>
+      </c>
+      <c r="M47" s="7">
+        <v>30</v>
+      </c>
+      <c r="N47" s="10">
+        <v>36960</v>
+      </c>
+      <c r="P47" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="B48" s="6" t="s">
+        <v>115</v>
+      </c>
+      <c r="C48" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D48" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="E48" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F48" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H48" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I48" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J48" s="10">
+        <v>97900</v>
+      </c>
+      <c r="L48" s="7">
+        <v>30</v>
+      </c>
+      <c r="M48" s="7">
+        <v>36.4</v>
+      </c>
+      <c r="N48" s="10">
+        <v>62264.4</v>
+      </c>
+      <c r="P48" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" s="5" t="s">
+        <v>121</v>
+      </c>
+      <c r="B49" s="6" t="s">
+        <v>115</v>
+      </c>
+      <c r="C49" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D49" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="E49" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F49" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H49" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I49" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J49" s="10">
+        <v>146300</v>
+      </c>
+      <c r="L49" s="7">
+        <v>30</v>
+      </c>
+      <c r="M49" s="7">
+        <v>36.2</v>
+      </c>
+      <c r="N49" s="10">
+        <v>93339.4</v>
+      </c>
+      <c r="P49" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" s="5" t="s">
+        <v>123</v>
+      </c>
+      <c r="B50" s="6" t="s">
+        <v>124</v>
+      </c>
+      <c r="C50" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D50" s="7" t="s">
+        <v>125</v>
+      </c>
+      <c r="E50" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F50" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H50" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I50" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J50" s="10">
+        <v>283800</v>
+      </c>
+      <c r="L50" s="7">
+        <v>30</v>
+      </c>
+      <c r="M50" s="7">
+        <v>30</v>
+      </c>
+      <c r="N50" s="10">
+        <v>198660</v>
+      </c>
+      <c r="P50" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="B51" s="6" t="s">
+        <v>124</v>
+      </c>
+      <c r="C51" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D51" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="E51" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F51" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H51" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I51" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J51" s="10">
+        <v>348700</v>
+      </c>
+      <c r="L51" s="7">
+        <v>30</v>
+      </c>
+      <c r="M51" s="7">
+        <v>30</v>
+      </c>
+      <c r="N51" s="10">
+        <v>244090</v>
+      </c>
+      <c r="P51" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" s="5" t="s">
+        <v>128</v>
+      </c>
+      <c r="B52" s="6" t="s">
+        <v>124</v>
+      </c>
+      <c r="C52" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D52" s="7" t="s">
+        <v>129</v>
+      </c>
+      <c r="E52" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F52" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H52" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I52" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J52" s="10">
+        <v>570900</v>
+      </c>
+      <c r="L52" s="7">
+        <v>30</v>
+      </c>
+      <c r="M52" s="7">
+        <v>30</v>
+      </c>
+      <c r="N52" s="10">
+        <v>399630</v>
+      </c>
+      <c r="P52" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="B53" s="6" t="s">
+        <v>124</v>
+      </c>
+      <c r="C53" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D53" s="7" t="s">
+        <v>131</v>
+      </c>
+      <c r="E53" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F53" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H53" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I53" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J53" s="10">
+        <v>930600</v>
+      </c>
+      <c r="L53" s="7">
+        <v>30</v>
+      </c>
+      <c r="M53" s="7">
+        <v>30</v>
+      </c>
+      <c r="N53" s="10">
+        <v>651420</v>
+      </c>
+      <c r="P53" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" s="5" t="s">
+        <v>132</v>
+      </c>
+      <c r="B54" s="6" t="s">
+        <v>133</v>
+      </c>
+      <c r="C54" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D54" s="7" t="s">
+        <v>134</v>
+      </c>
+      <c r="E54" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F54" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H54" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I54" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J54" s="10">
+        <v>213000</v>
+      </c>
+      <c r="L54" s="7">
+        <v>30</v>
+      </c>
+      <c r="M54" s="7">
+        <v>30</v>
+      </c>
+      <c r="N54" s="10">
+        <v>149100</v>
+      </c>
+      <c r="P54" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" s="5" t="s">
+        <v>135</v>
+      </c>
+      <c r="B55" s="6" t="s">
+        <v>136</v>
+      </c>
+      <c r="C55" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D55" s="7" t="s">
+        <v>137</v>
+      </c>
+      <c r="E55" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F55" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H55" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I55" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J55" s="10">
+        <v>61600</v>
+      </c>
+      <c r="L55" s="7">
+        <v>30</v>
+      </c>
+      <c r="M55" s="7">
+        <v>30</v>
+      </c>
+      <c r="N55" s="10">
+        <v>43120</v>
+      </c>
+      <c r="P55" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" s="5" t="s">
+        <v>138</v>
+      </c>
+      <c r="B56" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="C56" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D56" s="7" t="s">
+        <v>139</v>
+      </c>
+      <c r="E56" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F56" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H56" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I56" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J56" s="10">
+        <v>14000</v>
+      </c>
+      <c r="L56" s="7">
+        <v>30</v>
+      </c>
+      <c r="M56" s="7">
+        <v>30</v>
+      </c>
+      <c r="N56" s="10">
+        <v>9800</v>
+      </c>
+      <c r="P56" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" s="5" t="s">
+        <v>140</v>
+      </c>
+      <c r="B57" s="6" t="s">
+        <v>140</v>
+      </c>
+      <c r="C57" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="D57" s="7" t="s">
+        <v>141</v>
+      </c>
+      <c r="E57" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F57" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H57" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I57" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J57" s="10">
+        <v>512530.67</v>
+      </c>
+      <c r="L57" s="7">
+        <v>0</v>
+      </c>
+      <c r="M57" s="7">
+        <v>0</v>
+      </c>
+      <c r="N57" s="10">
+        <v>512530.67</v>
+      </c>
+      <c r="P57" s="7">
+        <v>0</v>
+      </c>
+      <c r="Q57" s="10">
+        <v>512530.67</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" s="5" t="s">
+        <v>142</v>
+      </c>
+      <c r="B58" s="6" t="s">
+        <v>142</v>
+      </c>
+      <c r="C58" s="7" t="s">
+        <v>143</v>
+      </c>
+      <c r="D58" s="7" t="s">
+        <v>142</v>
+      </c>
+      <c r="E58" s="7" t="s">
+        <v>144</v>
+      </c>
+      <c r="H58" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="I58" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J58" s="10">
+        <v>135</v>
+      </c>
+      <c r="L58" s="7">
+        <v>0</v>
+      </c>
+      <c r="M58" s="7">
+        <v>0</v>
+      </c>
+      <c r="N58" s="10">
+        <v>135</v>
+      </c>
+      <c r="P58" s="7">
+        <v>0</v>
+      </c>
+      <c r="Q58" s="10">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" s="5" t="s">
+        <v>146</v>
+      </c>
+      <c r="B59" s="6" t="s">
+        <v>146</v>
+      </c>
+      <c r="C59" s="7" t="s">
+        <v>143</v>
+      </c>
+      <c r="D59" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="E59" s="7" t="s">
+        <v>144</v>
+      </c>
+      <c r="H59" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="I59" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J59" s="10">
+        <v>175</v>
+      </c>
+      <c r="L59" s="7">
+        <v>0</v>
+      </c>
+      <c r="M59" s="7">
+        <v>0</v>
+      </c>
+      <c r="N59" s="10">
+        <v>175</v>
+      </c>
+      <c r="P59" s="7">
+        <v>0</v>
+      </c>
+      <c r="Q59" s="10">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" s="5" t="s">
+        <v>147</v>
+      </c>
+      <c r="B60" s="6" t="s">
+        <v>147</v>
+      </c>
+      <c r="C60" s="7" t="s">
+        <v>143</v>
+      </c>
+      <c r="D60" s="7" t="s">
+        <v>147</v>
+      </c>
+      <c r="E60" s="7" t="s">
+        <v>144</v>
+      </c>
+      <c r="H60" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="I60" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J60" s="10">
+        <v>235</v>
+      </c>
+      <c r="L60" s="7">
+        <v>0</v>
+      </c>
+      <c r="M60" s="7">
+        <v>0</v>
+      </c>
+      <c r="N60" s="10">
+        <v>235</v>
+      </c>
+      <c r="P60" s="7">
+        <v>0</v>
+      </c>
+      <c r="Q60" s="10">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="B61" s="6" t="s">
+        <v>148</v>
+      </c>
+      <c r="C61" s="7" t="s">
+        <v>143</v>
+      </c>
+      <c r="D61" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="E61" s="7" t="s">
+        <v>144</v>
+      </c>
+      <c r="H61" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="I61" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J61" s="10">
+        <v>135</v>
+      </c>
+      <c r="L61" s="7">
+        <v>0</v>
+      </c>
+      <c r="M61" s="7">
+        <v>0</v>
+      </c>
+      <c r="N61" s="10">
+        <v>135</v>
+      </c>
+      <c r="P61" s="7">
+        <v>0</v>
+      </c>
+      <c r="Q61" s="10">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" s="5" t="s">
+        <v>149</v>
+      </c>
+      <c r="B62" s="6" t="s">
+        <v>149</v>
+      </c>
+      <c r="C62" s="7" t="s">
+        <v>143</v>
+      </c>
+      <c r="D62" s="7" t="s">
+        <v>149</v>
+      </c>
+      <c r="E62" s="7" t="s">
+        <v>144</v>
+      </c>
+      <c r="H62" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="I62" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J62" s="10">
+        <v>135</v>
+      </c>
+      <c r="L62" s="7">
+        <v>0</v>
+      </c>
+      <c r="M62" s="7">
+        <v>0</v>
+      </c>
+      <c r="N62" s="10">
+        <v>135</v>
+      </c>
+      <c r="P62" s="7">
+        <v>0</v>
+      </c>
+      <c r="Q62" s="10">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="B63" s="6" t="s">
+        <v>150</v>
+      </c>
+      <c r="C63" s="7" t="s">
+        <v>143</v>
+      </c>
+      <c r="D63" s="7" t="s">
+        <v>150</v>
+      </c>
+      <c r="E63" s="7" t="s">
+        <v>144</v>
+      </c>
+      <c r="H63" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="I63" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J63" s="10">
+        <v>70</v>
+      </c>
+      <c r="L63" s="7">
+        <v>0</v>
+      </c>
+      <c r="M63" s="7">
+        <v>0</v>
+      </c>
+      <c r="N63" s="10">
+        <v>70</v>
+      </c>
+      <c r="P63" s="7">
+        <v>0</v>
+      </c>
+      <c r="Q63" s="10">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="B64" s="6" t="s">
+        <v>151</v>
+      </c>
+      <c r="C64" s="7" t="s">
+        <v>143</v>
+      </c>
+      <c r="D64" s="7" t="s">
+        <v>151</v>
+      </c>
+      <c r="E64" s="7" t="s">
+        <v>144</v>
+      </c>
+      <c r="H64" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="I64" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J64" s="10">
+        <v>260</v>
+      </c>
+      <c r="L64" s="7">
+        <v>0</v>
+      </c>
+      <c r="M64" s="7">
+        <v>0</v>
+      </c>
+      <c r="N64" s="10">
+        <v>260</v>
+      </c>
+      <c r="P64" s="7">
+        <v>0</v>
+      </c>
+      <c r="Q64" s="10">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" s="5" t="s">
+        <v>152</v>
+      </c>
+      <c r="B65" s="6" t="s">
+        <v>152</v>
+      </c>
+      <c r="C65" s="7" t="s">
+        <v>143</v>
+      </c>
+      <c r="D65" s="7" t="s">
+        <v>152</v>
+      </c>
+      <c r="E65" s="7" t="s">
+        <v>144</v>
+      </c>
+      <c r="H65" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="I65" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J65" s="10">
+        <v>300</v>
+      </c>
+      <c r="L65" s="7">
+        <v>0</v>
+      </c>
+      <c r="M65" s="7">
+        <v>0</v>
+      </c>
+      <c r="N65" s="10">
+        <v>300</v>
+      </c>
+      <c r="P65" s="7">
+        <v>0</v>
+      </c>
+      <c r="Q65" s="10">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="B66" s="6" t="s">
+        <v>153</v>
+      </c>
+      <c r="C66" s="7" t="s">
+        <v>143</v>
+      </c>
+      <c r="D66" s="7" t="s">
+        <v>153</v>
+      </c>
+      <c r="E66" s="7" t="s">
+        <v>144</v>
+      </c>
+      <c r="H66" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="I66" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J66" s="10">
+        <v>220</v>
+      </c>
+      <c r="L66" s="7">
+        <v>0</v>
+      </c>
+      <c r="M66" s="7">
+        <v>0</v>
+      </c>
+      <c r="N66" s="10">
+        <v>220</v>
+      </c>
+      <c r="P66" s="7">
+        <v>0</v>
+      </c>
+      <c r="Q66" s="10">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" s="5" t="s">
+        <v>154</v>
+      </c>
+      <c r="B67" s="6" t="s">
+        <v>154</v>
+      </c>
+      <c r="C67" s="7" t="s">
+        <v>143</v>
+      </c>
+      <c r="D67" s="7" t="s">
+        <v>154</v>
+      </c>
+      <c r="E67" s="7" t="s">
+        <v>144</v>
+      </c>
+      <c r="H67" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="I67" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J67" s="10">
+        <v>175</v>
+      </c>
+      <c r="L67" s="7">
+        <v>0</v>
+      </c>
+      <c r="M67" s="7">
+        <v>0</v>
+      </c>
+      <c r="N67" s="10">
+        <v>175</v>
+      </c>
+      <c r="P67" s="7">
+        <v>0</v>
+      </c>
+      <c r="Q67" s="10">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="B68" s="6" t="s">
+        <v>155</v>
+      </c>
+      <c r="C68" s="7" t="s">
+        <v>143</v>
+      </c>
+      <c r="D68" s="7" t="s">
+        <v>155</v>
+      </c>
+      <c r="E68" s="7" t="s">
+        <v>144</v>
+      </c>
+      <c r="H68" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="I68" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J68" s="10">
+        <v>175</v>
+      </c>
+      <c r="L68" s="7">
+        <v>0</v>
+      </c>
+      <c r="M68" s="7">
+        <v>0</v>
+      </c>
+      <c r="N68" s="10">
+        <v>175</v>
+      </c>
+      <c r="P68" s="7">
+        <v>0</v>
+      </c>
+      <c r="Q68" s="10">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" s="5" t="s">
+        <v>156</v>
+      </c>
+      <c r="B69" s="6" t="s">
+        <v>156</v>
+      </c>
+      <c r="C69" s="7" t="s">
+        <v>143</v>
+      </c>
+      <c r="D69" s="7" t="s">
+        <v>156</v>
+      </c>
+      <c r="E69" s="7" t="s">
+        <v>144</v>
+      </c>
+      <c r="H69" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="I69" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J69" s="10">
+        <v>245</v>
+      </c>
+      <c r="L69" s="7">
+        <v>0</v>
+      </c>
+      <c r="M69" s="7">
+        <v>0</v>
+      </c>
+      <c r="N69" s="10">
+        <v>245</v>
+      </c>
+      <c r="P69" s="7">
+        <v>0</v>
+      </c>
+      <c r="Q69" s="10">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="B70" s="6" t="s">
+        <v>157</v>
+      </c>
+      <c r="C70" s="7" t="s">
+        <v>143</v>
+      </c>
+      <c r="D70" s="7" t="s">
+        <v>157</v>
+      </c>
+      <c r="E70" s="7" t="s">
+        <v>144</v>
+      </c>
+      <c r="H70" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="I70" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J70" s="10">
+        <v>135</v>
+      </c>
+      <c r="L70" s="7">
+        <v>0</v>
+      </c>
+      <c r="M70" s="7">
+        <v>0</v>
+      </c>
+      <c r="N70" s="10">
+        <v>135</v>
+      </c>
+      <c r="P70" s="7">
+        <v>0</v>
+      </c>
+      <c r="Q70" s="10">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" s="5" t="s">
+        <v>158</v>
+      </c>
+      <c r="B71" s="6" t="s">
+        <v>158</v>
+      </c>
+      <c r="C71" s="7" t="s">
+        <v>143</v>
+      </c>
+      <c r="D71" s="7" t="s">
+        <v>158</v>
+      </c>
+      <c r="E71" s="7" t="s">
+        <v>144</v>
+      </c>
+      <c r="H71" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="I71" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J71" s="10">
+        <v>195</v>
+      </c>
+      <c r="L71" s="7">
+        <v>0</v>
+      </c>
+      <c r="M71" s="7">
+        <v>0</v>
+      </c>
+      <c r="N71" s="10">
+        <v>195</v>
+      </c>
+      <c r="P71" s="7">
+        <v>0</v>
+      </c>
+      <c r="Q71" s="10">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" s="5" t="s">
+        <v>159</v>
+      </c>
+      <c r="B72" s="6" t="s">
+        <v>159</v>
+      </c>
+      <c r="C72" s="7" t="s">
+        <v>143</v>
+      </c>
+      <c r="D72" s="7" t="s">
+        <v>159</v>
+      </c>
+      <c r="E72" s="7" t="s">
+        <v>144</v>
+      </c>
+      <c r="H72" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="I72" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J72" s="10">
+        <v>245</v>
+      </c>
+      <c r="L72" s="7">
+        <v>0</v>
+      </c>
+      <c r="M72" s="7">
+        <v>0</v>
+      </c>
+      <c r="N72" s="10">
+        <v>245</v>
+      </c>
+      <c r="P72" s="7">
+        <v>0</v>
+      </c>
+      <c r="Q72" s="10">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" s="5" t="s">
+        <v>160</v>
+      </c>
+      <c r="B73" s="6" t="s">
+        <v>160</v>
+      </c>
+      <c r="C73" s="7" t="s">
+        <v>143</v>
+      </c>
+      <c r="D73" s="7" t="s">
+        <v>160</v>
+      </c>
+      <c r="E73" s="7" t="s">
+        <v>144</v>
+      </c>
+      <c r="H73" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="I73" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J73" s="10">
+        <v>195</v>
+      </c>
+      <c r="L73" s="7">
+        <v>0</v>
+      </c>
+      <c r="M73" s="7">
+        <v>0</v>
+      </c>
+      <c r="N73" s="10">
+        <v>195</v>
+      </c>
+      <c r="P73" s="7">
+        <v>0</v>
+      </c>
+      <c r="Q73" s="10">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" s="5" t="s">
+        <v>161</v>
+      </c>
+      <c r="B74" s="6" t="s">
+        <v>161</v>
+      </c>
+      <c r="C74" s="7" t="s">
+        <v>143</v>
+      </c>
+      <c r="D74" s="7" t="s">
+        <v>161</v>
+      </c>
+      <c r="E74" s="7" t="s">
+        <v>144</v>
+      </c>
+      <c r="H74" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="I74" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J74" s="10">
+        <v>95</v>
+      </c>
+      <c r="L74" s="7">
+        <v>0</v>
+      </c>
+      <c r="M74" s="7">
+        <v>0</v>
+      </c>
+      <c r="N74" s="10">
+        <v>95</v>
+      </c>
+      <c r="P74" s="7">
+        <v>0</v>
+      </c>
+      <c r="Q74" s="10">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" s="5" t="s">
+        <v>162</v>
+      </c>
+      <c r="B75" s="6" t="s">
+        <v>162</v>
+      </c>
+      <c r="C75" s="7" t="s">
+        <v>143</v>
+      </c>
+      <c r="D75" s="7" t="s">
+        <v>162</v>
+      </c>
+      <c r="E75" s="7" t="s">
+        <v>144</v>
+      </c>
+      <c r="H75" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="I75" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J75" s="10">
+        <v>120</v>
+      </c>
+      <c r="L75" s="7">
+        <v>0</v>
+      </c>
+      <c r="M75" s="7">
+        <v>0</v>
+      </c>
+      <c r="N75" s="10">
+        <v>120</v>
+      </c>
+      <c r="P75" s="7">
+        <v>0</v>
+      </c>
+      <c r="Q75" s="10">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="B76" s="6" t="s">
+        <v>163</v>
+      </c>
+      <c r="C76" s="7" t="s">
+        <v>143</v>
+      </c>
+      <c r="D76" s="7" t="s">
+        <v>163</v>
+      </c>
+      <c r="E76" s="7" t="s">
+        <v>144</v>
+      </c>
+      <c r="H76" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="I76" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J76" s="10">
+        <v>135</v>
+      </c>
+      <c r="L76" s="7">
+        <v>0</v>
+      </c>
+      <c r="M76" s="7">
+        <v>0</v>
+      </c>
+      <c r="N76" s="10">
+        <v>135</v>
+      </c>
+      <c r="P76" s="7">
+        <v>0</v>
+      </c>
+      <c r="Q76" s="10">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="B77" s="6" t="s">
+        <v>165</v>
+      </c>
+      <c r="C77" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D77" s="7" t="s">
+        <v>166</v>
+      </c>
+      <c r="E77" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F77" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H77" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I77" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J77" s="10">
+        <v>380600</v>
+      </c>
+      <c r="L77" s="7">
+        <v>30</v>
+      </c>
+      <c r="M77" s="7">
+        <v>30</v>
+      </c>
+      <c r="N77" s="10">
+        <v>266420</v>
+      </c>
+      <c r="P77" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" s="5" t="s">
+        <v>167</v>
+      </c>
+      <c r="B78" s="6" t="s">
+        <v>133</v>
+      </c>
+      <c r="C78" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D78" s="7" t="s">
+        <v>168</v>
+      </c>
+      <c r="E78" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F78" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H78" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I78" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J78" s="10">
+        <v>105000</v>
+      </c>
+      <c r="L78" s="7">
+        <v>30</v>
+      </c>
+      <c r="M78" s="7">
+        <v>30</v>
+      </c>
+      <c r="N78" s="10">
+        <v>73500</v>
+      </c>
+      <c r="P78" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="B79" s="6" t="s">
+        <v>170</v>
+      </c>
+      <c r="C79" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D79" s="7" t="s">
+        <v>171</v>
+      </c>
+      <c r="E79" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F79" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H79" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I79" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J79" s="10">
+        <v>237600</v>
+      </c>
+      <c r="L79" s="7">
+        <v>30</v>
+      </c>
+      <c r="M79" s="7">
+        <v>30</v>
+      </c>
+      <c r="N79" s="10">
+        <v>166320</v>
+      </c>
+      <c r="P79" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" s="5" t="s">
+        <v>172</v>
+      </c>
+      <c r="B80" s="6" t="s">
+        <v>133</v>
+      </c>
+      <c r="C80" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D80" s="7" t="s">
+        <v>173</v>
+      </c>
+      <c r="E80" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F80" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H80" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I80" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J80" s="10">
+        <v>323000</v>
+      </c>
+      <c r="L80" s="7">
+        <v>30</v>
+      </c>
+      <c r="M80" s="7">
+        <v>30</v>
+      </c>
+      <c r="N80" s="10">
+        <v>226100</v>
+      </c>
+      <c r="P80" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" s="5" t="s">
+        <v>174</v>
+      </c>
+      <c r="B81" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="C81" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D81" s="7" t="s">
+        <v>175</v>
+      </c>
+      <c r="E81" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F81" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H81" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I81" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J81" s="10">
+        <v>17500</v>
+      </c>
+      <c r="L81" s="7">
+        <v>30</v>
+      </c>
+      <c r="M81" s="7">
+        <v>30</v>
+      </c>
+      <c r="N81" s="10">
+        <v>12250</v>
+      </c>
+      <c r="P81" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="B82" s="6" t="s">
+        <v>176</v>
+      </c>
+      <c r="C82" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="D82" s="7" t="s">
+        <v>177</v>
+      </c>
+      <c r="E82" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F82" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H82" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="I82" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J82" s="10">
+        <v>146583.77</v>
+      </c>
+      <c r="L82" s="7">
+        <v>0</v>
+      </c>
+      <c r="M82" s="7">
+        <v>0</v>
+      </c>
+      <c r="N82" s="10">
+        <v>146583.77</v>
+      </c>
+      <c r="P82" s="7">
+        <v>0</v>
+      </c>
+      <c r="Q82" s="10">
+        <v>146583.77</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="B83" s="6" t="s">
+        <v>176</v>
+      </c>
+      <c r="C83" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="D83" s="7" t="s">
+        <v>178</v>
+      </c>
+      <c r="E83" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F83" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H83" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I83" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J83" s="10">
+        <v>666289.87</v>
+      </c>
+      <c r="L83" s="7">
+        <v>0</v>
+      </c>
+      <c r="M83" s="7">
+        <v>0</v>
+      </c>
+      <c r="N83" s="10">
+        <v>666289.87</v>
+      </c>
+      <c r="P83" s="7">
+        <v>0</v>
+      </c>
+      <c r="Q83" s="10">
+        <v>666289.87</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="B84" s="6" t="s">
+        <v>179</v>
+      </c>
+      <c r="C84" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="D84" s="7" t="s">
+        <v>180</v>
+      </c>
+      <c r="E84" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F84" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H84" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="I84" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J84" s="10">
+        <v>375855.83</v>
+      </c>
+      <c r="L84" s="7">
+        <v>0</v>
+      </c>
+      <c r="M84" s="7">
+        <v>0</v>
+      </c>
+      <c r="N84" s="10">
+        <v>375855.83</v>
+      </c>
+      <c r="P84" s="7">
+        <v>0</v>
+      </c>
+      <c r="Q84" s="10">
+        <v>375855.83</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" s="5" t="s">
+        <v>181</v>
+      </c>
+      <c r="B85" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="C85" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D85" s="7" t="s">
+        <v>182</v>
+      </c>
+      <c r="E85" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F85" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H85" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I85" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J85" s="10">
+        <v>18480</v>
+      </c>
+      <c r="L85" s="7">
+        <v>30</v>
+      </c>
+      <c r="M85" s="7">
+        <v>30</v>
+      </c>
+      <c r="N85" s="10">
+        <v>12936</v>
+      </c>
+      <c r="P85" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" s="5" t="s">
+        <v>183</v>
+      </c>
+      <c r="B86" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="C86" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D86" s="7" t="s">
+        <v>184</v>
+      </c>
+      <c r="E86" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F86" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H86" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I86" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J86" s="10">
+        <v>61160</v>
+      </c>
+      <c r="L86" s="7">
+        <v>30</v>
+      </c>
+      <c r="M86" s="7">
+        <v>30</v>
+      </c>
+      <c r="N86" s="10">
+        <v>42812</v>
+      </c>
+      <c r="P86" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" s="5" t="s">
+        <v>185</v>
+      </c>
+      <c r="B87" s="6" t="s">
+        <v>186</v>
+      </c>
+      <c r="C87" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D87" s="7" t="s">
+        <v>187</v>
+      </c>
+      <c r="E87" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F87" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H87" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I87" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J87" s="10">
+        <v>44000</v>
+      </c>
+      <c r="L87" s="7">
+        <v>30</v>
+      </c>
+      <c r="M87" s="7">
+        <v>30</v>
+      </c>
+      <c r="N87" s="10">
+        <v>30800</v>
+      </c>
+      <c r="P87" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" s="5" t="s">
+        <v>188</v>
+      </c>
+      <c r="B88" s="6" t="s">
+        <v>189</v>
+      </c>
+      <c r="C88" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D88" s="7" t="s">
+        <v>190</v>
+      </c>
+      <c r="E88" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F88" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H88" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I88" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J88" s="10">
+        <v>51150</v>
+      </c>
+      <c r="L88" s="7">
+        <v>30</v>
+      </c>
+      <c r="M88" s="7">
+        <v>30</v>
+      </c>
+      <c r="N88" s="10">
+        <v>35805</v>
+      </c>
+      <c r="P88" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" s="5" t="s">
+        <v>191</v>
+      </c>
+      <c r="B89" s="6" t="s">
+        <v>133</v>
+      </c>
+      <c r="C89" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D89" s="7" t="s">
+        <v>192</v>
+      </c>
+      <c r="E89" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F89" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H89" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I89" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J89" s="10">
+        <v>486000</v>
+      </c>
+      <c r="L89" s="7">
+        <v>30</v>
+      </c>
+      <c r="M89" s="7">
+        <v>30</v>
+      </c>
+      <c r="N89" s="10">
+        <v>340200</v>
+      </c>
+      <c r="P89" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" s="5" t="s">
+        <v>193</v>
+      </c>
+      <c r="B90" s="6" t="s">
+        <v>136</v>
+      </c>
+      <c r="C90" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D90" s="7" t="s">
+        <v>194</v>
+      </c>
+      <c r="E90" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F90" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H90" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I90" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J90" s="10">
+        <v>30800</v>
+      </c>
+      <c r="L90" s="7">
+        <v>30</v>
+      </c>
+      <c r="M90" s="7">
+        <v>30</v>
+      </c>
+      <c r="N90" s="10">
+        <v>21560</v>
+      </c>
+      <c r="P90" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" s="5" t="s">
+        <v>195</v>
+      </c>
+      <c r="B91" s="6" t="s">
+        <v>165</v>
+      </c>
+      <c r="C91" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D91" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="E91" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F91" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H91" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I91" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J91" s="10">
+        <v>77000</v>
+      </c>
+      <c r="L91" s="7">
+        <v>30</v>
+      </c>
+      <c r="M91" s="7">
+        <v>30</v>
+      </c>
+      <c r="N91" s="10">
+        <v>53900</v>
+      </c>
+      <c r="P91" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" s="5" t="s">
+        <v>197</v>
+      </c>
+      <c r="B92" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="C92" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D92" s="7" t="s">
+        <v>198</v>
+      </c>
+      <c r="E92" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F92" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H92" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I92" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J92" s="10">
+        <v>9000</v>
+      </c>
+      <c r="L92" s="7">
+        <v>30</v>
+      </c>
+      <c r="M92" s="7">
+        <v>30</v>
+      </c>
+      <c r="N92" s="10">
+        <v>6300</v>
+      </c>
+      <c r="P92" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" s="5" t="s">
+        <v>199</v>
+      </c>
+      <c r="B93" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="C93" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D93" s="7" t="s">
+        <v>200</v>
+      </c>
+      <c r="E93" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F93" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H93" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I93" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J93" s="10">
+        <v>17500</v>
+      </c>
+      <c r="L93" s="7">
+        <v>30</v>
+      </c>
+      <c r="M93" s="7">
+        <v>30</v>
+      </c>
+      <c r="N93" s="10">
+        <v>12250</v>
+      </c>
+      <c r="P93" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" s="5" t="s">
+        <v>201</v>
+      </c>
+      <c r="B94" s="6" t="s">
+        <v>201</v>
+      </c>
+      <c r="C94" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="D94" s="7" t="s">
+        <v>202</v>
+      </c>
+      <c r="E94" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F94" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H94" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I94" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J94" s="10">
+        <v>905470.86</v>
+      </c>
+      <c r="L94" s="7">
+        <v>0</v>
+      </c>
+      <c r="M94" s="7">
+        <v>0</v>
+      </c>
+      <c r="N94" s="10">
+        <v>905470.86</v>
+      </c>
+      <c r="P94" s="7">
+        <v>0</v>
+      </c>
+      <c r="Q94" s="10">
+        <v>905470.86</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" s="5" t="s">
+        <v>203</v>
+      </c>
+      <c r="B95" s="6" t="s">
+        <v>186</v>
+      </c>
+      <c r="C95" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D95" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="E95" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F95" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H95" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I95" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J95" s="10">
+        <v>44000</v>
+      </c>
+      <c r="L95" s="7">
+        <v>30</v>
+      </c>
+      <c r="M95" s="7">
+        <v>30</v>
+      </c>
+      <c r="N95" s="10">
+        <v>30800</v>
+      </c>
+      <c r="P95" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" s="5" t="s">
+        <v>205</v>
+      </c>
+      <c r="B96" s="6" t="s">
+        <v>206</v>
+      </c>
+      <c r="C96" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D96" s="7" t="s">
+        <v>207</v>
+      </c>
+      <c r="E96" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F96" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H96" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I96" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J96" s="10">
+        <v>73755</v>
+      </c>
+      <c r="L96" s="7">
+        <v>30</v>
+      </c>
+      <c r="M96" s="7">
+        <v>30</v>
+      </c>
+      <c r="N96" s="10">
+        <v>51628.5</v>
+      </c>
+      <c r="P96" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" s="5" t="s">
+        <v>208</v>
+      </c>
+      <c r="B97" s="6" t="s">
+        <v>206</v>
+      </c>
+      <c r="C97" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D97" s="7" t="s">
+        <v>209</v>
+      </c>
+      <c r="E97" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F97" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H97" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I97" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J97" s="10">
+        <v>137445</v>
+      </c>
+      <c r="L97" s="7">
+        <v>30</v>
+      </c>
+      <c r="M97" s="7">
+        <v>30</v>
+      </c>
+      <c r="N97" s="10">
+        <v>96211.5</v>
+      </c>
+      <c r="P97" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" s="5" t="s">
+        <v>210</v>
+      </c>
+      <c r="B98" s="6" t="s">
+        <v>189</v>
+      </c>
+      <c r="C98" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D98" s="7" t="s">
+        <v>211</v>
+      </c>
+      <c r="E98" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F98" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H98" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I98" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J98" s="10">
+        <v>39187.5</v>
+      </c>
+      <c r="L98" s="7">
+        <v>30</v>
+      </c>
+      <c r="M98" s="7">
+        <v>30</v>
+      </c>
+      <c r="N98" s="10">
+        <v>27431.25</v>
+      </c>
+      <c r="P98" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" s="5" t="s">
+        <v>212</v>
+      </c>
+      <c r="B99" s="6" t="s">
+        <v>165</v>
+      </c>
+      <c r="C99" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D99" s="7" t="s">
+        <v>213</v>
+      </c>
+      <c r="E99" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F99" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H99" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I99" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J99" s="10">
+        <v>154000</v>
+      </c>
+      <c r="L99" s="7">
+        <v>30</v>
+      </c>
+      <c r="M99" s="7">
+        <v>30</v>
+      </c>
+      <c r="N99" s="10">
+        <v>107800</v>
+      </c>
+      <c r="P99" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" s="5" t="s">
+        <v>214</v>
+      </c>
+      <c r="B100" s="6" t="s">
+        <v>214</v>
+      </c>
+      <c r="C100" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="D100" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="E100" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F100" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H100" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I100" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J100" s="10">
+        <v>1520507.67</v>
+      </c>
+      <c r="L100" s="7">
+        <v>0</v>
+      </c>
+      <c r="M100" s="7">
+        <v>0</v>
+      </c>
+      <c r="N100" s="10">
+        <v>1520507.67</v>
+      </c>
+      <c r="P100" s="7">
+        <v>0</v>
+      </c>
+      <c r="Q100" s="10">
+        <v>1520507.67</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="B101" s="6" t="s">
+        <v>136</v>
+      </c>
+      <c r="C101" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D101" s="7" t="s">
+        <v>217</v>
+      </c>
+      <c r="E101" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F101" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H101" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I101" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J101" s="10">
+        <v>103400</v>
+      </c>
+      <c r="L101" s="7">
+        <v>30</v>
+      </c>
+      <c r="M101" s="7">
+        <v>30</v>
+      </c>
+      <c r="N101" s="10">
+        <v>72380</v>
+      </c>
+      <c r="P101" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" s="5" t="s">
+        <v>201</v>
+      </c>
+      <c r="B102" s="6" t="s">
+        <v>201</v>
+      </c>
+      <c r="C102" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="D102" s="7" t="s">
+        <v>218</v>
+      </c>
+      <c r="E102" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F102" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H102" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="I102" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J102" s="10">
+        <v>199203.59</v>
+      </c>
+      <c r="L102" s="7">
+        <v>0</v>
+      </c>
+      <c r="M102" s="7">
+        <v>0</v>
+      </c>
+      <c r="N102" s="10">
+        <v>199203.59</v>
+      </c>
+      <c r="P102" s="7">
+        <v>0</v>
+      </c>
+      <c r="Q102" s="10">
+        <v>199203.59</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" s="5" t="s">
+        <v>219</v>
+      </c>
+      <c r="B103" s="6" t="s">
+        <v>133</v>
+      </c>
+      <c r="C103" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D103" s="7" t="s">
+        <v>220</v>
+      </c>
+      <c r="E103" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F103" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H103" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I103" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J103" s="10">
+        <v>1022000</v>
+      </c>
+      <c r="L103" s="7">
+        <v>30</v>
+      </c>
+      <c r="M103" s="7">
+        <v>30</v>
+      </c>
+      <c r="N103" s="10">
+        <v>715400</v>
+      </c>
+      <c r="P103" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" s="5" t="s">
+        <v>221</v>
+      </c>
+      <c r="B104" s="6" t="s">
+        <v>206</v>
+      </c>
+      <c r="C104" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D104" s="7" t="s">
+        <v>222</v>
+      </c>
+      <c r="E104" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F104" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H104" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I104" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J104" s="10">
+        <v>45210</v>
+      </c>
+      <c r="L104" s="7">
+        <v>30</v>
+      </c>
+      <c r="M104" s="7">
+        <v>30</v>
+      </c>
+      <c r="N104" s="10">
+        <v>31647</v>
+      </c>
+      <c r="P104" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" s="5" t="s">
+        <v>223</v>
+      </c>
+      <c r="B105" s="6" t="s">
+        <v>189</v>
+      </c>
+      <c r="C105" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D105" s="7" t="s">
+        <v>224</v>
+      </c>
+      <c r="E105" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F105" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H105" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I105" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J105" s="10">
+        <v>20680</v>
+      </c>
+      <c r="L105" s="7">
+        <v>30</v>
+      </c>
+      <c r="M105" s="7">
+        <v>30</v>
+      </c>
+      <c r="N105" s="10">
+        <v>14476</v>
+      </c>
+      <c r="P105" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" s="5" t="s">
+        <v>225</v>
+      </c>
+      <c r="B106" s="6" t="s">
+        <v>206</v>
+      </c>
+      <c r="C106" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D106" s="7" t="s">
+        <v>226</v>
+      </c>
+      <c r="E106" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F106" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H106" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I106" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J106" s="10">
+        <v>204765</v>
+      </c>
+      <c r="L106" s="7">
+        <v>30</v>
+      </c>
+      <c r="M106" s="7">
+        <v>36.4</v>
+      </c>
+      <c r="N106" s="10">
+        <v>130230.54</v>
+      </c>
+      <c r="P106" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" s="5" t="s">
+        <v>227</v>
+      </c>
+      <c r="B107" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="C107" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D107" s="7" t="s">
+        <v>228</v>
+      </c>
+      <c r="E107" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F107" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H107" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I107" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J107" s="10">
+        <v>103400</v>
+      </c>
+      <c r="L107" s="7">
+        <v>30</v>
+      </c>
+      <c r="M107" s="7">
+        <v>30</v>
+      </c>
+      <c r="N107" s="10">
+        <v>72380</v>
+      </c>
+      <c r="P107" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" s="5" t="s">
+        <v>229</v>
+      </c>
+      <c r="B108" s="6" t="s">
+        <v>170</v>
+      </c>
+      <c r="C108" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D108" s="7" t="s">
+        <v>230</v>
+      </c>
+      <c r="E108" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F108" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H108" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I108" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J108" s="10">
+        <v>118800</v>
+      </c>
+      <c r="L108" s="7">
+        <v>30</v>
+      </c>
+      <c r="M108" s="7">
+        <v>30</v>
+      </c>
+      <c r="N108" s="10">
+        <v>83160</v>
+      </c>
+      <c r="P108" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" s="5" t="s">
+        <v>231</v>
+      </c>
+      <c r="B109" s="6" t="s">
+        <v>133</v>
+      </c>
+      <c r="C109" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D109" s="7" t="s">
+        <v>232</v>
+      </c>
+      <c r="E109" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F109" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H109" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I109" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J109" s="10">
+        <v>65000</v>
+      </c>
+      <c r="L109" s="7">
+        <v>30</v>
+      </c>
+      <c r="M109" s="7">
+        <v>30</v>
+      </c>
+      <c r="N109" s="10">
+        <v>45500</v>
+      </c>
+      <c r="P109" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" s="5" t="s">
+        <v>233</v>
+      </c>
+      <c r="B110" s="6" t="s">
+        <v>170</v>
+      </c>
+      <c r="C110" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D110" s="7" t="s">
+        <v>234</v>
+      </c>
+      <c r="E110" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F110" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H110" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I110" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J110" s="10">
+        <v>435600</v>
+      </c>
+      <c r="L110" s="7">
+        <v>30</v>
+      </c>
+      <c r="M110" s="7">
+        <v>30</v>
+      </c>
+      <c r="N110" s="10">
+        <v>304920</v>
+      </c>
+      <c r="P110" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" s="5" t="s">
+        <v>235</v>
+      </c>
+      <c r="B111" s="6" t="s">
+        <v>133</v>
+      </c>
+      <c r="C111" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D111" s="7" t="s">
+        <v>236</v>
+      </c>
+      <c r="E111" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F111" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H111" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I111" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J111" s="10">
+        <v>842000</v>
+      </c>
+      <c r="L111" s="7">
+        <v>30</v>
+      </c>
+      <c r="M111" s="7">
+        <v>30</v>
+      </c>
+      <c r="N111" s="10">
+        <v>589400</v>
+      </c>
+      <c r="P111" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" s="5" t="s">
+        <v>237</v>
+      </c>
+      <c r="B112" s="6" t="s">
+        <v>133</v>
+      </c>
+      <c r="C112" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D112" s="7" t="s">
+        <v>238</v>
+      </c>
+      <c r="E112" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F112" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H112" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I112" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J112" s="10">
+        <v>131000</v>
+      </c>
+      <c r="L112" s="7">
+        <v>30</v>
+      </c>
+      <c r="M112" s="7">
+        <v>30</v>
+      </c>
+      <c r="N112" s="10">
+        <v>91700</v>
+      </c>
+      <c r="P112" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" s="5" t="s">
+        <v>239</v>
+      </c>
+      <c r="B113" s="6" t="s">
+        <v>239</v>
+      </c>
+      <c r="C113" s="7" t="s">
+        <v>240</v>
+      </c>
+      <c r="D113" s="7" t="s">
+        <v>241</v>
+      </c>
+      <c r="E113" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F113" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H113" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="I113" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J113" s="10">
+        <v>34703</v>
+      </c>
+      <c r="L113" s="7">
+        <v>0</v>
+      </c>
+      <c r="M113" s="7">
+        <v>0</v>
+      </c>
+      <c r="N113" s="10">
+        <v>34703</v>
+      </c>
+      <c r="P113" s="7">
+        <v>0</v>
+      </c>
+      <c r="Q113" s="10">
+        <v>34703</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" s="5" t="s">
+        <v>140</v>
+      </c>
+      <c r="B114" s="6" t="s">
+        <v>140</v>
+      </c>
+      <c r="C114" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="D114" s="7" t="s">
+        <v>242</v>
+      </c>
+      <c r="E114" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F114" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H114" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="I114" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J114" s="10">
+        <v>112756.75</v>
+      </c>
+      <c r="L114" s="7">
+        <v>0</v>
+      </c>
+      <c r="M114" s="7">
+        <v>0</v>
+      </c>
+      <c r="N114" s="10">
+        <v>112756.75</v>
+      </c>
+      <c r="P114" s="7">
+        <v>0</v>
+      </c>
+      <c r="Q114" s="10">
+        <v>112756.75</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" s="5" t="s">
+        <v>243</v>
+      </c>
+      <c r="B115" s="6" t="s">
+        <v>136</v>
+      </c>
+      <c r="C115" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D115" s="7" t="s">
+        <v>244</v>
+      </c>
+      <c r="E115" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F115" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H115" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I115" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J115" s="10">
+        <v>152900</v>
+      </c>
+      <c r="L115" s="7">
+        <v>30</v>
+      </c>
+      <c r="M115" s="7">
+        <v>30</v>
+      </c>
+      <c r="N115" s="10">
+        <v>107030</v>
+      </c>
+      <c r="P115" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" s="5" t="s">
+        <v>245</v>
+      </c>
+      <c r="B116" s="6" t="s">
+        <v>186</v>
+      </c>
+      <c r="C116" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D116" s="7" t="s">
+        <v>246</v>
+      </c>
+      <c r="E116" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F116" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H116" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I116" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J116" s="10">
+        <v>66000</v>
+      </c>
+      <c r="L116" s="7">
+        <v>30</v>
+      </c>
+      <c r="M116" s="7">
+        <v>53.5</v>
+      </c>
+      <c r="N116" s="10">
+        <v>30690</v>
+      </c>
+      <c r="P116" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" s="5" t="s">
+        <v>247</v>
+      </c>
+      <c r="B117" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="C117" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D117" s="7" t="s">
+        <v>248</v>
+      </c>
+      <c r="E117" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F117" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H117" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I117" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J117" s="10">
+        <v>209000</v>
+      </c>
+      <c r="L117" s="7">
+        <v>30</v>
+      </c>
+      <c r="M117" s="7">
+        <v>30</v>
+      </c>
+      <c r="N117" s="10">
+        <v>146300</v>
+      </c>
+      <c r="P117" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" s="5" t="s">
+        <v>249</v>
+      </c>
+      <c r="B118" s="6" t="s">
+        <v>186</v>
+      </c>
+      <c r="C118" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D118" s="7" t="s">
+        <v>250</v>
+      </c>
+      <c r="E118" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F118" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H118" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I118" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J118" s="10">
+        <v>44000</v>
+      </c>
+      <c r="L118" s="7">
+        <v>30</v>
+      </c>
+      <c r="M118" s="7">
+        <v>30</v>
+      </c>
+      <c r="N118" s="10">
+        <v>30800</v>
+      </c>
+      <c r="P118" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" s="5" t="s">
+        <v>251</v>
+      </c>
+      <c r="B119" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="C119" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D119" s="7" t="s">
+        <v>252</v>
+      </c>
+      <c r="E119" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F119" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H119" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I119" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J119" s="10">
+        <v>30800</v>
+      </c>
+      <c r="L119" s="7">
+        <v>30</v>
+      </c>
+      <c r="M119" s="7">
+        <v>30</v>
+      </c>
+      <c r="N119" s="10">
+        <v>21560</v>
+      </c>
+      <c r="P119" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" s="5" t="s">
+        <v>253</v>
+      </c>
+      <c r="B120" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="C120" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D120" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="E120" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F120" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H120" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I120" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J120" s="10">
+        <v>341000</v>
+      </c>
+      <c r="L120" s="7">
+        <v>30</v>
+      </c>
+      <c r="M120" s="7">
+        <v>30</v>
+      </c>
+      <c r="N120" s="10">
+        <v>238700</v>
+      </c>
+      <c r="P120" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" s="5" t="s">
+        <v>255</v>
+      </c>
+      <c r="B121" s="6" t="s">
+        <v>189</v>
+      </c>
+      <c r="C121" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D121" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="E121" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F121" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H121" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I121" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J121" s="10">
+        <v>23925</v>
+      </c>
+      <c r="L121" s="7">
+        <v>30</v>
+      </c>
+      <c r="M121" s="7">
+        <v>30</v>
+      </c>
+      <c r="N121" s="10">
+        <v>16747.5</v>
+      </c>
+      <c r="P121" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" s="5" t="s">
+        <v>257</v>
+      </c>
+      <c r="B122" s="6" t="s">
+        <v>165</v>
+      </c>
+      <c r="C122" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D122" s="7" t="s">
+        <v>258</v>
+      </c>
+      <c r="E122" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F122" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H122" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I122" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J122" s="10">
+        <v>256300</v>
+      </c>
+      <c r="L122" s="7">
+        <v>30</v>
+      </c>
+      <c r="M122" s="7">
+        <v>30</v>
+      </c>
+      <c r="N122" s="10">
+        <v>179410</v>
+      </c>
+      <c r="P122" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" s="5" t="s">
+        <v>259</v>
+      </c>
+      <c r="B123" s="6" t="s">
+        <v>170</v>
+      </c>
+      <c r="C123" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D123" s="7" t="s">
+        <v>260</v>
+      </c>
+      <c r="E123" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F123" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H123" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I123" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J123" s="10">
+        <v>316800</v>
+      </c>
+      <c r="L123" s="7">
+        <v>30</v>
+      </c>
+      <c r="M123" s="7">
+        <v>30</v>
+      </c>
+      <c r="N123" s="10">
+        <v>221760</v>
+      </c>
+      <c r="P123" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" s="5" t="s">
+        <v>261</v>
+      </c>
+      <c r="B124" s="6" t="s">
+        <v>261</v>
+      </c>
+      <c r="C124" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="D124" s="7" t="s">
+        <v>262</v>
+      </c>
+      <c r="E124" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F124" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H124" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I124" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J124" s="10">
+        <v>1178820.55</v>
+      </c>
+      <c r="L124" s="7">
+        <v>0</v>
+      </c>
+      <c r="M124" s="7">
+        <v>0</v>
+      </c>
+      <c r="N124" s="10">
+        <v>1178820.55</v>
+      </c>
+      <c r="P124" s="7">
+        <v>0</v>
+      </c>
+      <c r="Q124" s="10">
+        <v>1178820.55</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" s="5" t="s">
+        <v>263</v>
+      </c>
+      <c r="B125" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="C125" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D125" s="7" t="s">
+        <v>264</v>
+      </c>
+      <c r="E125" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F125" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H125" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I125" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J125" s="10">
+        <v>17500</v>
+      </c>
+      <c r="L125" s="7">
+        <v>30</v>
+      </c>
+      <c r="M125" s="7">
+        <v>30</v>
+      </c>
+      <c r="N125" s="10">
+        <v>12250</v>
+      </c>
+      <c r="P125" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="B126" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="C126" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D126" s="7" t="s">
+        <v>266</v>
+      </c>
+      <c r="E126" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F126" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H126" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I126" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J126" s="10">
+        <v>17500</v>
+      </c>
+      <c r="L126" s="7">
+        <v>30</v>
+      </c>
+      <c r="M126" s="7">
+        <v>30</v>
+      </c>
+      <c r="N126" s="10">
+        <v>12250</v>
+      </c>
+      <c r="P126" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" s="5" t="s">
+        <v>261</v>
+      </c>
+      <c r="B127" s="6" t="s">
+        <v>261</v>
+      </c>
+      <c r="C127" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="D127" s="7" t="s">
+        <v>267</v>
+      </c>
+      <c r="E127" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F127" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H127" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="I127" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J127" s="10">
+        <v>259340.52</v>
+      </c>
+      <c r="L127" s="7">
+        <v>0</v>
+      </c>
+      <c r="M127" s="7">
+        <v>0</v>
+      </c>
+      <c r="N127" s="10">
+        <v>259340.52</v>
+      </c>
+      <c r="P127" s="7">
+        <v>0</v>
+      </c>
+      <c r="Q127" s="10">
+        <v>259340.52</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" s="5" t="s">
+        <v>268</v>
+      </c>
+      <c r="B128" s="6" t="s">
+        <v>133</v>
+      </c>
+      <c r="C128" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D128" s="7" t="s">
+        <v>269</v>
+      </c>
+      <c r="E128" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F128" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H128" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I128" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J128" s="10">
+        <v>1543000</v>
+      </c>
+      <c r="L128" s="7">
+        <v>30</v>
+      </c>
+      <c r="M128" s="7">
+        <v>30</v>
+      </c>
+      <c r="N128" s="10">
+        <v>1080100</v>
+      </c>
+      <c r="P128" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129" s="5" t="s">
+        <v>214</v>
+      </c>
+      <c r="B129" s="6" t="s">
+        <v>214</v>
+      </c>
+      <c r="C129" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="D129" s="7" t="s">
+        <v>270</v>
+      </c>
+      <c r="E129" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F129" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H129" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="I129" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J129" s="10">
+        <v>334511.69</v>
+      </c>
+      <c r="L129" s="7">
+        <v>0</v>
+      </c>
+      <c r="M129" s="7">
+        <v>0</v>
+      </c>
+      <c r="N129" s="10">
+        <v>334511.69</v>
+      </c>
+      <c r="P129" s="7">
+        <v>0</v>
+      </c>
+      <c r="Q129" s="10">
+        <v>334511.69</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="B130" s="6" t="s">
+        <v>179</v>
+      </c>
+      <c r="C130" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="D130" s="7" t="s">
+        <v>271</v>
+      </c>
+      <c r="E130" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F130" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H130" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I130" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J130" s="10">
+        <v>1708435.58</v>
+      </c>
+      <c r="L130" s="7">
+        <v>0</v>
+      </c>
+      <c r="M130" s="7">
+        <v>0</v>
+      </c>
+      <c r="N130" s="10">
+        <v>1708435.58</v>
+      </c>
+      <c r="P130" s="7">
+        <v>0</v>
+      </c>
+      <c r="Q130" s="10">
+        <v>1708435.58</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" s="5" t="s">
+        <v>272</v>
+      </c>
+      <c r="B131" s="6" t="s">
+        <v>272</v>
+      </c>
+      <c r="C131" s="7" t="s">
+        <v>273</v>
+      </c>
+      <c r="D131" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="E131" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F131" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H131" s="7" t="s">
+        <v>275</v>
+      </c>
+      <c r="I131" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="K131" s="7" t="s">
+        <v>276</v>
+      </c>
+      <c r="L131" s="7">
+        <v>0</v>
+      </c>
+      <c r="M131" s="7">
+        <v>0</v>
+      </c>
+      <c r="O131" s="9" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" s="5" t="s">
+        <v>277</v>
+      </c>
+      <c r="B132" s="6" t="s">
+        <v>277</v>
+      </c>
+      <c r="C132" s="7" t="s">
+        <v>273</v>
+      </c>
+      <c r="D132" s="7" t="s">
+        <v>278</v>
+      </c>
+      <c r="E132" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F132" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H132" s="7" t="s">
+        <v>275</v>
+      </c>
+      <c r="I132" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="K132" s="7" t="s">
+        <v>276</v>
+      </c>
+      <c r="L132" s="7">
+        <v>0</v>
+      </c>
+      <c r="M132" s="7">
+        <v>0</v>
+      </c>
+      <c r="O132" s="9" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133" s="5" t="s">
+        <v>279</v>
+      </c>
+      <c r="B133" s="6" t="s">
+        <v>280</v>
+      </c>
+      <c r="C133" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="D133" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="E133" s="7" t="s">
         <v>283</v>
       </c>
-      <c r="G1" s="13" t="s">
-[...26 lines deleted...]
-      <c r="P1" s="13" t="s">
+      <c r="G133" s="9" t="s">
         <v>284</v>
       </c>
-      <c r="Q1" s="13" t="s">
+      <c r="H133" s="7" t="s">
+        <v>275</v>
+      </c>
+      <c r="I133" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J133" s="10">
+        <v>2194206</v>
+      </c>
+      <c r="L133" s="7">
+        <v>0</v>
+      </c>
+      <c r="M133" s="7">
+        <v>30</v>
+      </c>
+      <c r="N133" s="10">
+        <v>1535944.2</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134" s="5" t="s">
+        <v>279</v>
+      </c>
+      <c r="B134" s="6" t="s">
         <v>285</v>
       </c>
-      <c r="R1" s="13" t="s">
-[...4961 lines deleted...]
-      <c r="J121" s="12">
+      <c r="C134" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="D134" s="7" t="s">
+        <v>286</v>
+      </c>
+      <c r="E134" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="G134" s="9" t="s">
+        <v>284</v>
+      </c>
+      <c r="H134" s="7" t="s">
+        <v>275</v>
+      </c>
+      <c r="I134" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J134" s="10">
+        <v>4162180</v>
+      </c>
+      <c r="L134" s="7">
+        <v>0</v>
+      </c>
+      <c r="M134" s="7">
+        <v>30</v>
+      </c>
+      <c r="N134" s="10">
+        <v>2913526</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135" s="5" t="s">
+        <v>279</v>
+      </c>
+      <c r="B135" s="6" t="s">
+        <v>287</v>
+      </c>
+      <c r="C135" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="D135" s="7" t="s">
+        <v>288</v>
+      </c>
+      <c r="E135" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="G135" s="9" t="s">
+        <v>284</v>
+      </c>
+      <c r="H135" s="7" t="s">
+        <v>275</v>
+      </c>
+      <c r="I135" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J135" s="10">
+        <v>2341763</v>
+      </c>
+      <c r="L135" s="7">
+        <v>0</v>
+      </c>
+      <c r="M135" s="7">
+        <v>30</v>
+      </c>
+      <c r="N135" s="10">
+        <v>1639234.1</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" s="5" t="s">
+        <v>279</v>
+      </c>
+      <c r="B136" s="6" t="s">
+        <v>289</v>
+      </c>
+      <c r="C136" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="D136" s="7" t="s">
+        <v>290</v>
+      </c>
+      <c r="E136" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="G136" s="9" t="s">
+        <v>284</v>
+      </c>
+      <c r="H136" s="7" t="s">
+        <v>275</v>
+      </c>
+      <c r="I136" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J136" s="10">
+        <v>5932980</v>
+      </c>
+      <c r="L136" s="7">
+        <v>0</v>
+      </c>
+      <c r="M136" s="7">
+        <v>30</v>
+      </c>
+      <c r="N136" s="10">
+        <v>4153086</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" s="5" t="s">
+        <v>279</v>
+      </c>
+      <c r="B137" s="6" t="s">
+        <v>291</v>
+      </c>
+      <c r="C137" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="D137" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="E137" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="G137" s="9" t="s">
+        <v>284</v>
+      </c>
+      <c r="H137" s="7" t="s">
+        <v>275</v>
+      </c>
+      <c r="I137" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J137" s="10">
+        <v>3199037</v>
+      </c>
+      <c r="L137" s="7">
+        <v>0</v>
+      </c>
+      <c r="M137" s="7">
+        <v>30</v>
+      </c>
+      <c r="N137" s="10">
+        <v>2239325.9</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" s="5" t="s">
+        <v>293</v>
+      </c>
+      <c r="B138" s="6" t="s">
+        <v>294</v>
+      </c>
+      <c r="C138" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="D138" s="7" t="s">
+        <v>295</v>
+      </c>
+      <c r="E138" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="G138" s="9" t="s">
+        <v>284</v>
+      </c>
+      <c r="H138" s="7" t="s">
+        <v>275</v>
+      </c>
+      <c r="I138" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J138" s="10">
+        <v>2410567</v>
+      </c>
+      <c r="L138" s="7">
+        <v>0</v>
+      </c>
+      <c r="M138" s="7">
+        <v>30</v>
+      </c>
+      <c r="N138" s="10">
+        <v>1687396.9</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" s="5" t="s">
+        <v>293</v>
+      </c>
+      <c r="B139" s="6" t="s">
+        <v>296</v>
+      </c>
+      <c r="C139" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="D139" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="E139" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="G139" s="9" t="s">
+        <v>284</v>
+      </c>
+      <c r="H139" s="7" t="s">
+        <v>275</v>
+      </c>
+      <c r="I139" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J139" s="10">
+        <v>4265726</v>
+      </c>
+      <c r="L139" s="7">
+        <v>0</v>
+      </c>
+      <c r="M139" s="7">
+        <v>30</v>
+      </c>
+      <c r="N139" s="10">
+        <v>2986008.2</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" s="5" t="s">
+        <v>293</v>
+      </c>
+      <c r="B140" s="6" t="s">
+        <v>298</v>
+      </c>
+      <c r="C140" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="D140" s="7" t="s">
+        <v>299</v>
+      </c>
+      <c r="E140" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="G140" s="9" t="s">
+        <v>284</v>
+      </c>
+      <c r="H140" s="7" t="s">
+        <v>275</v>
+      </c>
+      <c r="I140" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J140" s="10">
+        <v>2636698</v>
+      </c>
+      <c r="L140" s="7">
+        <v>0</v>
+      </c>
+      <c r="M140" s="7">
+        <v>30</v>
+      </c>
+      <c r="N140" s="10">
+        <v>1845688.6</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" s="5" t="s">
+        <v>293</v>
+      </c>
+      <c r="B141" s="6" t="s">
         <v>300</v>
       </c>
-      <c r="L121" s="11">
-[...139 lines deleted...]
-      <c r="A125" t="s">
+      <c r="C141" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="D141" s="7" t="s">
+        <v>301</v>
+      </c>
+      <c r="E141" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="G141" s="9" t="s">
+        <v>284</v>
+      </c>
+      <c r="H141" s="7" t="s">
         <v>275</v>
       </c>
-      <c r="B125" t="s">
+      <c r="I141" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J141" s="10">
+        <v>6635065</v>
+      </c>
+      <c r="L141" s="7">
+        <v>0</v>
+      </c>
+      <c r="M141" s="7">
+        <v>30</v>
+      </c>
+      <c r="N141" s="10">
+        <v>4644545.5</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" s="5" t="s">
+        <v>293</v>
+      </c>
+      <c r="B142" s="6" t="s">
+        <v>302</v>
+      </c>
+      <c r="C142" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="D142" s="7" t="s">
+        <v>303</v>
+      </c>
+      <c r="E142" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="G142" s="9" t="s">
+        <v>284</v>
+      </c>
+      <c r="H142" s="7" t="s">
         <v>275</v>
       </c>
-      <c r="C125" t="s">
-[...2 lines deleted...]
-      <c r="D125" t="s">
+      <c r="I142" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J142" s="10">
+        <v>3259253</v>
+      </c>
+      <c r="L142" s="7">
+        <v>0</v>
+      </c>
+      <c r="M142" s="7">
+        <v>30</v>
+      </c>
+      <c r="N142" s="10">
+        <v>2281477.1</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143" s="5" t="s">
+        <v>304</v>
+      </c>
+      <c r="B143" s="6" t="s">
+        <v>305</v>
+      </c>
+      <c r="C143" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="D143" s="7" t="s">
+        <v>306</v>
+      </c>
+      <c r="E143" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="G143" s="9" t="s">
+        <v>284</v>
+      </c>
+      <c r="H143" s="7" t="s">
         <v>275</v>
       </c>
-      <c r="E125" s="9" t="s">
-[...233 lines deleted...]
-      <c r="A131" t="s">
+      <c r="I143" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J143" s="10">
+        <v>2692953</v>
+      </c>
+      <c r="L143" s="7">
+        <v>0</v>
+      </c>
+      <c r="M143" s="7">
+        <v>30</v>
+      </c>
+      <c r="N143" s="10">
+        <v>1885067.1</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" s="5" t="s">
+        <v>304</v>
+      </c>
+      <c r="B144" s="6" t="s">
+        <v>307</v>
+      </c>
+      <c r="C144" s="7" t="s">
         <v>281</v>
       </c>
-      <c r="B131" t="s">
+      <c r="D144" s="7" t="s">
+        <v>308</v>
+      </c>
+      <c r="E144" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="G144" s="9" t="s">
+        <v>284</v>
+      </c>
+      <c r="H144" s="7" t="s">
+        <v>275</v>
+      </c>
+      <c r="I144" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J144" s="10">
+        <v>5113467</v>
+      </c>
+      <c r="L144" s="7">
+        <v>0</v>
+      </c>
+      <c r="M144" s="7">
+        <v>30</v>
+      </c>
+      <c r="N144" s="10">
+        <v>3579426.9</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145" s="5" t="s">
+        <v>304</v>
+      </c>
+      <c r="B145" s="6" t="s">
+        <v>309</v>
+      </c>
+      <c r="C145" s="7" t="s">
         <v>281</v>
       </c>
-      <c r="C131" t="s">
-[...2 lines deleted...]
-      <c r="D131" t="s">
+      <c r="D145" s="7" t="s">
+        <v>310</v>
+      </c>
+      <c r="E145" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="G145" s="9" t="s">
+        <v>284</v>
+      </c>
+      <c r="H145" s="7" t="s">
+        <v>275</v>
+      </c>
+      <c r="I145" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J145" s="10">
+        <v>2950167</v>
+      </c>
+      <c r="L145" s="7">
+        <v>0</v>
+      </c>
+      <c r="M145" s="7">
+        <v>30</v>
+      </c>
+      <c r="N145" s="10">
+        <v>2065116.9</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146" s="5" t="s">
+        <v>304</v>
+      </c>
+      <c r="B146" s="6" t="s">
+        <v>311</v>
+      </c>
+      <c r="C146" s="7" t="s">
         <v>281</v>
       </c>
-      <c r="E131" s="9" t="s">
-[...65 lines deleted...]
-        <v>135</v>
+      <c r="D146" s="7" t="s">
+        <v>312</v>
+      </c>
+      <c r="E146" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="G146" s="9" t="s">
+        <v>284</v>
+      </c>
+      <c r="H146" s="7" t="s">
+        <v>275</v>
+      </c>
+      <c r="I146" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J146" s="10">
+        <v>8084925</v>
+      </c>
+      <c r="L146" s="7">
+        <v>0</v>
+      </c>
+      <c r="M146" s="7">
+        <v>30</v>
+      </c>
+      <c r="N146" s="10">
+        <v>5659447.5</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147" s="5" t="s">
+        <v>304</v>
+      </c>
+      <c r="B147" s="6" t="s">
+        <v>313</v>
+      </c>
+      <c r="C147" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="D147" s="7" t="s">
+        <v>314</v>
+      </c>
+      <c r="E147" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="G147" s="9" t="s">
+        <v>284</v>
+      </c>
+      <c r="H147" s="7" t="s">
+        <v>275</v>
+      </c>
+      <c r="I147" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J147" s="10">
+        <v>3928553</v>
+      </c>
+      <c r="L147" s="7">
+        <v>0</v>
+      </c>
+      <c r="M147" s="7">
+        <v>30</v>
+      </c>
+      <c r="N147" s="10">
+        <v>2749987.1</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148" s="5" t="s">
+        <v>315</v>
+      </c>
+      <c r="B148" s="6" t="s">
+        <v>316</v>
+      </c>
+      <c r="C148" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="D148" s="7" t="s">
+        <v>317</v>
+      </c>
+      <c r="E148" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="G148" s="9" t="s">
+        <v>284</v>
+      </c>
+      <c r="H148" s="7" t="s">
+        <v>275</v>
+      </c>
+      <c r="I148" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J148" s="10">
+        <v>1854137</v>
+      </c>
+      <c r="L148" s="7">
+        <v>0</v>
+      </c>
+      <c r="M148" s="7">
+        <v>30</v>
+      </c>
+      <c r="N148" s="10">
+        <v>1297895.9</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149" s="5" t="s">
+        <v>315</v>
+      </c>
+      <c r="B149" s="6" t="s">
+        <v>318</v>
+      </c>
+      <c r="C149" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="D149" s="7" t="s">
+        <v>319</v>
+      </c>
+      <c r="E149" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="G149" s="9" t="s">
+        <v>284</v>
+      </c>
+      <c r="H149" s="7" t="s">
+        <v>275</v>
+      </c>
+      <c r="I149" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J149" s="10">
+        <v>3170247</v>
+      </c>
+      <c r="L149" s="7">
+        <v>0</v>
+      </c>
+      <c r="M149" s="7">
+        <v>30</v>
+      </c>
+      <c r="N149" s="10">
+        <v>2219172.9</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150" s="5" t="s">
+        <v>315</v>
+      </c>
+      <c r="B150" s="6" t="s">
+        <v>320</v>
+      </c>
+      <c r="C150" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="D150" s="7" t="s">
+        <v>321</v>
+      </c>
+      <c r="E150" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="G150" s="9" t="s">
+        <v>284</v>
+      </c>
+      <c r="H150" s="7" t="s">
+        <v>275</v>
+      </c>
+      <c r="I150" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J150" s="10">
+        <v>2019593</v>
+      </c>
+      <c r="L150" s="7">
+        <v>0</v>
+      </c>
+      <c r="M150" s="7">
+        <v>30</v>
+      </c>
+      <c r="N150" s="10">
+        <v>1413715.1</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151" s="5" t="s">
+        <v>315</v>
+      </c>
+      <c r="B151" s="6" t="s">
+        <v>322</v>
+      </c>
+      <c r="C151" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="D151" s="7" t="s">
+        <v>323</v>
+      </c>
+      <c r="E151" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="G151" s="9" t="s">
+        <v>284</v>
+      </c>
+      <c r="H151" s="7" t="s">
+        <v>275</v>
+      </c>
+      <c r="I151" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J151" s="10">
+        <v>4773985</v>
+      </c>
+      <c r="L151" s="7">
+        <v>0</v>
+      </c>
+      <c r="M151" s="7">
+        <v>30</v>
+      </c>
+      <c r="N151" s="10">
+        <v>3341789.5</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152" s="5" t="s">
+        <v>315</v>
+      </c>
+      <c r="B152" s="6" t="s">
+        <v>324</v>
+      </c>
+      <c r="C152" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="D152" s="7" t="s">
+        <v>325</v>
+      </c>
+      <c r="E152" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="G152" s="9" t="s">
+        <v>284</v>
+      </c>
+      <c r="H152" s="7" t="s">
+        <v>275</v>
+      </c>
+      <c r="I152" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J152" s="10">
+        <v>2435106</v>
+      </c>
+      <c r="L152" s="7">
+        <v>0</v>
+      </c>
+      <c r="M152" s="7">
+        <v>30</v>
+      </c>
+      <c r="N152" s="10">
+        <v>1704574.2</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153" s="5" t="s">
+        <v>326</v>
+      </c>
+      <c r="B153" s="6" t="s">
+        <v>327</v>
+      </c>
+      <c r="C153" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="D153" s="7" t="s">
+        <v>328</v>
+      </c>
+      <c r="E153" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="G153" s="9" t="s">
+        <v>284</v>
+      </c>
+      <c r="H153" s="7" t="s">
+        <v>275</v>
+      </c>
+      <c r="I153" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J153" s="10">
+        <v>1411724</v>
+      </c>
+      <c r="L153" s="7">
+        <v>0</v>
+      </c>
+      <c r="M153" s="7">
+        <v>30</v>
+      </c>
+      <c r="N153" s="10">
+        <v>988206.8</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154" s="5" t="s">
+        <v>326</v>
+      </c>
+      <c r="B154" s="6" t="s">
+        <v>329</v>
+      </c>
+      <c r="C154" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="D154" s="7" t="s">
+        <v>330</v>
+      </c>
+      <c r="E154" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="G154" s="9" t="s">
+        <v>284</v>
+      </c>
+      <c r="H154" s="7" t="s">
+        <v>275</v>
+      </c>
+      <c r="I154" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J154" s="10">
+        <v>2255484</v>
+      </c>
+      <c r="L154" s="7">
+        <v>0</v>
+      </c>
+      <c r="M154" s="7">
+        <v>30</v>
+      </c>
+      <c r="N154" s="10">
+        <v>1578838.8</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155" s="5" t="s">
+        <v>326</v>
+      </c>
+      <c r="B155" s="6" t="s">
+        <v>331</v>
+      </c>
+      <c r="C155" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="D155" s="7" t="s">
+        <v>332</v>
+      </c>
+      <c r="E155" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="G155" s="9" t="s">
+        <v>284</v>
+      </c>
+      <c r="H155" s="7" t="s">
+        <v>275</v>
+      </c>
+      <c r="I155" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J155" s="10">
+        <v>1518797</v>
+      </c>
+      <c r="L155" s="7">
+        <v>0</v>
+      </c>
+      <c r="M155" s="7">
+        <v>30</v>
+      </c>
+      <c r="N155" s="10">
+        <v>1063157.9</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156" s="5" t="s">
+        <v>326</v>
+      </c>
+      <c r="B156" s="6" t="s">
+        <v>333</v>
+      </c>
+      <c r="C156" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="D156" s="7" t="s">
+        <v>334</v>
+      </c>
+      <c r="E156" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="G156" s="9" t="s">
+        <v>284</v>
+      </c>
+      <c r="H156" s="7" t="s">
+        <v>275</v>
+      </c>
+      <c r="I156" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J156" s="10">
+        <v>3346349</v>
+      </c>
+      <c r="L156" s="7">
+        <v>0</v>
+      </c>
+      <c r="M156" s="7">
+        <v>30</v>
+      </c>
+      <c r="N156" s="10">
+        <v>2342444.3</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157" s="5" t="s">
+        <v>326</v>
+      </c>
+      <c r="B157" s="6" t="s">
+        <v>335</v>
+      </c>
+      <c r="C157" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="D157" s="7" t="s">
+        <v>336</v>
+      </c>
+      <c r="E157" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="G157" s="9" t="s">
+        <v>284</v>
+      </c>
+      <c r="H157" s="7" t="s">
+        <v>275</v>
+      </c>
+      <c r="I157" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J157" s="10">
+        <v>1745532</v>
+      </c>
+      <c r="L157" s="7">
+        <v>0</v>
+      </c>
+      <c r="M157" s="7">
+        <v>30</v>
+      </c>
+      <c r="N157" s="10">
+        <v>1221872.4</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" r:id="flId1"/>
+  <pageSetup usePrinterDefaults="0"/>
+  <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010028F0AC6A6E38CD4A93AEB8722B6C91D2" ma:contentTypeVersion="3" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="639715fddc2a7601aa9231ebe94363ae">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c168b142-b8f7-4789-8d4a-1d544364992b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e3a94aa5609278a8962c20c482c4ea7c" ns2:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010028F0AC6A6E38CD4A93AEB8722B6C91D2" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e4568b544d03cf4e8e652e780b214b61">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c168b142-b8f7-4789-8d4a-1d544364992b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0355e1bd8629e6fe14723f637ed371ce" ns2:_="">
     <xsd:import namespace="c168b142-b8f7-4789-8d4a-1d544364992b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c168b142-b8f7-4789-8d4a-1d544364992b" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="11" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
@@ -7044,75 +8094,73 @@
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4163FF78-9A18-4C31-94D9-612DEDCBAB53}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DD1C8ED8-407F-4105-B3D2-D684687C804B}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2E7C59B2-F4D9-4DC6-86C6-601A0EDF9E1F}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F21A3684-EB54-4680-896F-6690F981EE4E}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A6BE4AEE-22B8-4806-B738-137208AC21B5}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{059DBF15-AA68-429F-A5F4-8012BBA5067E}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>FlexCel Studio for .NET</Application>
   <DocSecurity>0</DocSecurity>
   <HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr>Appendix E</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Rohini Kudemella</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010028F0AC6A6E38CD4A93AEB8722B6C91D2</vt:lpwstr>
   </property>
 </Properties>
 </file>