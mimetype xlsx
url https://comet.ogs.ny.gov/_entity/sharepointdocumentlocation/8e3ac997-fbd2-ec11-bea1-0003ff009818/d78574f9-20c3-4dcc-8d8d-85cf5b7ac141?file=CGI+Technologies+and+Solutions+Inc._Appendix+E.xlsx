--- v1 (2026-06-01)
+++ v2 (2026-07-22)
@@ -13,51 +13,51 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="flId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="flId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="flId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" rupBuild="4506" lastEdited="4" lowestEdited="4"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
     <sheet name="Appendix E" sheetId="1" r:id="flId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1251" uniqueCount="343">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1335" uniqueCount="355">
   <si>
     <t>Product Name</t>
   </si>
   <si>
     <t>Product Description</t>
   </si>
   <si>
     <t>Product Category</t>
   </si>
   <si>
     <t>Manufacturer Part Number (SKU)</t>
   </si>
   <si>
     <t>Lot Information</t>
   </si>
   <si>
     <t>Type of Cloud Service (Ex. XaaS - Anything as a Service)</t>
   </si>
   <si>
     <t>Unit of Measure</t>
   </si>
   <si>
     <t>Units Per Unit of Measure</t>
   </si>
   <si>
@@ -853,50 +853,86 @@
     <t>CSG-005M</t>
   </si>
   <si>
     <t>CSG-006L</t>
   </si>
   <si>
     <t>CGI Advantage Maintenance - All Products Except ADV-CASE###</t>
   </si>
   <si>
     <t>Advantage Software Maintenance</t>
   </si>
   <si>
     <t>ADV-MAINT01</t>
   </si>
   <si>
     <t>Annual</t>
   </si>
   <si>
     <t>22% of User's Current Software License Price</t>
   </si>
   <si>
     <t>CGI Advantage Maintenance - ADV-CASE### Products</t>
   </si>
   <si>
     <t>ADV-MAINT02</t>
+  </si>
+  <si>
+    <t>AI Architect</t>
+  </si>
+  <si>
+    <t>AI Engineer</t>
+  </si>
+  <si>
+    <t>AI Specialist</t>
+  </si>
+  <si>
+    <t>Data Architect</t>
+  </si>
+  <si>
+    <t>Data Engineer</t>
+  </si>
+  <si>
+    <t>Engagement/Senior Program Manager</t>
+  </si>
+  <si>
+    <t>Functional Analyst</t>
+  </si>
+  <si>
+    <t>Quality Assurance Lead</t>
+  </si>
+  <si>
+    <t>Sr. Project Administrator</t>
+  </si>
+  <si>
+    <t>Technical Analyst</t>
+  </si>
+  <si>
+    <t>Training Lead</t>
+  </si>
+  <si>
+    <t>Vice President, Project Executive</t>
   </si>
   <si>
     <t>Advantage Cloud – Financial and Procurement</t>
   </si>
   <si>
     <t>Advantage Financial and Procurement for 0 - 1,500 FTEs annual SaaS Subscription.</t>
   </si>
   <si>
     <t>Enterprise Resource Planning</t>
   </si>
   <si>
     <t>ADVERP-FINPROC-1500</t>
   </si>
   <si>
     <t>Lot 3 Cloud</t>
   </si>
   <si>
     <t>SaaS</t>
   </si>
   <si>
     <t>Advantage Financial and Procurement for 9,001 - 25,000 FTEs annual SaaS Subscription.</t>
   </si>
   <si>
     <t>ADVERP-FINPROC-25000</t>
   </si>
@@ -1462,124 +1498,124 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:R157"/>
+  <dimension ref="A1:R169"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="207.703125" customWidth="1"/>
     <col min="2" max="2" width="255" customWidth="1"/>
     <col min="3" max="3" width="54.76171875" customWidth="1"/>
-    <col min="4" max="4" width="58.359375" customWidth="1"/>
+    <col min="4" max="4" width="60.15625" customWidth="1"/>
     <col min="5" max="5" width="36.765625" customWidth="1"/>
     <col min="6" max="6" width="47.56640625" customWidth="1"/>
     <col min="7" max="7" width="101.54296875" customWidth="1"/>
     <col min="8" max="8" width="27.7734375" customWidth="1"/>
     <col min="9" max="9" width="45.765625" customWidth="1"/>
     <col min="10" max="10" width="25.9765625" customWidth="1"/>
     <col min="11" max="11" width="79.953125" customWidth="1"/>
     <col min="12" max="12" width="43.96875" customWidth="1"/>
     <col min="13" max="13" width="42.171875" customWidth="1"/>
     <col min="14" max="14" width="47.56640625" customWidth="1"/>
     <col min="15" max="15" width="79.953125" customWidth="1"/>
     <col min="16" max="16" width="58.359375" customWidth="1"/>
     <col min="17" max="17" width="52.9609375" customWidth="1"/>
     <col min="18" max="18" width="7.98046875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="11" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="11" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="11" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="11" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="11" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="11" t="s">
-        <v>337</v>
+        <v>349</v>
       </c>
       <c r="G1" s="11" t="s">
         <v>5</v>
       </c>
       <c r="H1" s="11" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="11" t="s">
         <v>7</v>
       </c>
       <c r="J1" s="12" t="s">
         <v>8</v>
       </c>
       <c r="K1" s="11" t="s">
-        <v>338</v>
+        <v>350</v>
       </c>
       <c r="L1" s="11" t="s">
-        <v>339</v>
+        <v>351</v>
       </c>
       <c r="M1" s="11" t="s">
-        <v>340</v>
+        <v>352</v>
       </c>
       <c r="N1" s="12" t="s">
         <v>9</v>
       </c>
       <c r="O1" s="11" t="s">
-        <v>341</v>
+        <v>353</v>
       </c>
       <c r="P1" s="11" t="s">
-        <v>342</v>
+        <v>354</v>
       </c>
       <c r="Q1" s="12" t="s">
         <v>11</v>
       </c>
       <c r="R1" s="11" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C2" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D2" s="7" t="s">
         <v>15</v>
       </c>
       <c r="E2" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F2" s="8" t="s">
@@ -6971,992 +7007,1412 @@
       </c>
       <c r="H132" s="7" t="s">
         <v>275</v>
       </c>
       <c r="I132" s="7" t="s">
         <v>19</v>
       </c>
       <c r="K132" s="7" t="s">
         <v>276</v>
       </c>
       <c r="L132" s="7">
         <v>0</v>
       </c>
       <c r="M132" s="7">
         <v>0</v>
       </c>
       <c r="O132" s="9" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="5" t="s">
         <v>279</v>
       </c>
       <c r="B133" s="6" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="C133" s="7" t="s">
-        <v>281</v>
+        <v>143</v>
       </c>
       <c r="D133" s="7" t="s">
-        <v>282</v>
+        <v>279</v>
       </c>
       <c r="E133" s="7" t="s">
-        <v>283</v>
-[...2 lines deleted...]
-        <v>284</v>
+        <v>144</v>
       </c>
       <c r="H133" s="7" t="s">
-        <v>275</v>
+        <v>145</v>
       </c>
       <c r="I133" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J133" s="10">
-        <v>2194206</v>
+        <v>450</v>
       </c>
       <c r="L133" s="7">
         <v>0</v>
       </c>
       <c r="M133" s="7">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="N133" s="10">
-        <v>1535944.2</v>
+        <v>337.5</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="5" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="B134" s="6" t="s">
-        <v>285</v>
+        <v>280</v>
       </c>
       <c r="C134" s="7" t="s">
-        <v>281</v>
+        <v>143</v>
       </c>
       <c r="D134" s="7" t="s">
-        <v>286</v>
+        <v>280</v>
       </c>
       <c r="E134" s="7" t="s">
-        <v>283</v>
-[...2 lines deleted...]
-        <v>284</v>
+        <v>144</v>
       </c>
       <c r="H134" s="7" t="s">
-        <v>275</v>
+        <v>145</v>
       </c>
       <c r="I134" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J134" s="10">
-        <v>4162180</v>
+        <v>250</v>
       </c>
       <c r="L134" s="7">
         <v>0</v>
       </c>
       <c r="M134" s="7">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="N134" s="10">
-        <v>2913526</v>
+        <v>187.5</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="5" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="B135" s="6" t="s">
-        <v>287</v>
+        <v>281</v>
       </c>
       <c r="C135" s="7" t="s">
+        <v>143</v>
+      </c>
+      <c r="D135" s="7" t="s">
         <v>281</v>
       </c>
-      <c r="D135" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E135" s="7" t="s">
-        <v>283</v>
-[...2 lines deleted...]
-        <v>284</v>
+        <v>144</v>
       </c>
       <c r="H135" s="7" t="s">
-        <v>275</v>
+        <v>145</v>
       </c>
       <c r="I135" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J135" s="10">
-        <v>2341763</v>
+        <v>350</v>
       </c>
       <c r="L135" s="7">
         <v>0</v>
       </c>
       <c r="M135" s="7">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="N135" s="10">
-        <v>1639234.1</v>
+        <v>262.5</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="5" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
       <c r="B136" s="6" t="s">
-        <v>289</v>
+        <v>282</v>
       </c>
       <c r="C136" s="7" t="s">
-        <v>281</v>
+        <v>143</v>
       </c>
       <c r="D136" s="7" t="s">
-        <v>290</v>
+        <v>282</v>
       </c>
       <c r="E136" s="7" t="s">
-        <v>283</v>
-[...2 lines deleted...]
-        <v>284</v>
+        <v>144</v>
       </c>
       <c r="H136" s="7" t="s">
-        <v>275</v>
+        <v>145</v>
       </c>
       <c r="I136" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J136" s="10">
-        <v>5932980</v>
+        <v>280</v>
       </c>
       <c r="L136" s="7">
         <v>0</v>
       </c>
       <c r="M136" s="7">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="N136" s="10">
-        <v>4153086</v>
+        <v>210</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="5" t="s">
-        <v>279</v>
+        <v>283</v>
       </c>
       <c r="B137" s="6" t="s">
-        <v>291</v>
+        <v>283</v>
       </c>
       <c r="C137" s="7" t="s">
-        <v>281</v>
+        <v>143</v>
       </c>
       <c r="D137" s="7" t="s">
-        <v>292</v>
+        <v>283</v>
       </c>
       <c r="E137" s="7" t="s">
-        <v>283</v>
-[...2 lines deleted...]
-        <v>284</v>
+        <v>144</v>
       </c>
       <c r="H137" s="7" t="s">
-        <v>275</v>
+        <v>145</v>
       </c>
       <c r="I137" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J137" s="10">
-        <v>3199037</v>
+        <v>140</v>
       </c>
       <c r="L137" s="7">
         <v>0</v>
       </c>
       <c r="M137" s="7">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="N137" s="10">
-        <v>2239325.9</v>
+        <v>105</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="5" t="s">
-        <v>293</v>
+        <v>284</v>
       </c>
       <c r="B138" s="6" t="s">
-        <v>294</v>
+        <v>284</v>
       </c>
       <c r="C138" s="7" t="s">
-        <v>281</v>
+        <v>143</v>
       </c>
       <c r="D138" s="7" t="s">
-        <v>295</v>
+        <v>284</v>
       </c>
       <c r="E138" s="7" t="s">
-        <v>283</v>
-[...2 lines deleted...]
-        <v>284</v>
+        <v>144</v>
       </c>
       <c r="H138" s="7" t="s">
-        <v>275</v>
+        <v>145</v>
       </c>
       <c r="I138" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J138" s="10">
-        <v>2410567</v>
+        <v>410</v>
       </c>
       <c r="L138" s="7">
         <v>0</v>
       </c>
       <c r="M138" s="7">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="N138" s="10">
-        <v>1687396.9</v>
+        <v>307.5</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="5" t="s">
-        <v>293</v>
+        <v>285</v>
       </c>
       <c r="B139" s="6" t="s">
-        <v>296</v>
+        <v>285</v>
       </c>
       <c r="C139" s="7" t="s">
-        <v>281</v>
+        <v>143</v>
       </c>
       <c r="D139" s="7" t="s">
-        <v>297</v>
+        <v>285</v>
       </c>
       <c r="E139" s="7" t="s">
-        <v>283</v>
-[...2 lines deleted...]
-        <v>284</v>
+        <v>144</v>
       </c>
       <c r="H139" s="7" t="s">
-        <v>275</v>
+        <v>145</v>
       </c>
       <c r="I139" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J139" s="10">
-        <v>4265726</v>
+        <v>140</v>
       </c>
       <c r="L139" s="7">
         <v>0</v>
       </c>
       <c r="M139" s="7">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="N139" s="10">
-        <v>2986008.2</v>
+        <v>105</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="5" t="s">
-        <v>293</v>
+        <v>286</v>
       </c>
       <c r="B140" s="6" t="s">
-        <v>298</v>
+        <v>286</v>
       </c>
       <c r="C140" s="7" t="s">
-        <v>281</v>
+        <v>143</v>
       </c>
       <c r="D140" s="7" t="s">
-        <v>299</v>
+        <v>286</v>
       </c>
       <c r="E140" s="7" t="s">
-        <v>283</v>
-[...2 lines deleted...]
-        <v>284</v>
+        <v>144</v>
       </c>
       <c r="H140" s="7" t="s">
-        <v>275</v>
+        <v>145</v>
       </c>
       <c r="I140" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J140" s="10">
-        <v>2636698</v>
+        <v>300</v>
       </c>
       <c r="L140" s="7">
         <v>0</v>
       </c>
       <c r="M140" s="7">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="N140" s="10">
-        <v>1845688.6</v>
+        <v>225</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="5" t="s">
-        <v>293</v>
+        <v>287</v>
       </c>
       <c r="B141" s="6" t="s">
-        <v>300</v>
+        <v>287</v>
       </c>
       <c r="C141" s="7" t="s">
-        <v>281</v>
+        <v>143</v>
       </c>
       <c r="D141" s="7" t="s">
-        <v>301</v>
+        <v>287</v>
       </c>
       <c r="E141" s="7" t="s">
-        <v>283</v>
-[...2 lines deleted...]
-        <v>284</v>
+        <v>144</v>
       </c>
       <c r="H141" s="7" t="s">
-        <v>275</v>
+        <v>145</v>
       </c>
       <c r="I141" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J141" s="10">
-        <v>6635065</v>
+        <v>190</v>
       </c>
       <c r="L141" s="7">
         <v>0</v>
       </c>
       <c r="M141" s="7">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="N141" s="10">
-        <v>4644545.5</v>
+        <v>142.5</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="5" t="s">
-        <v>293</v>
+        <v>288</v>
       </c>
       <c r="B142" s="6" t="s">
-        <v>302</v>
+        <v>288</v>
       </c>
       <c r="C142" s="7" t="s">
-        <v>281</v>
+        <v>143</v>
       </c>
       <c r="D142" s="7" t="s">
-        <v>303</v>
+        <v>288</v>
       </c>
       <c r="E142" s="7" t="s">
-        <v>283</v>
-[...2 lines deleted...]
-        <v>284</v>
+        <v>144</v>
       </c>
       <c r="H142" s="7" t="s">
-        <v>275</v>
+        <v>145</v>
       </c>
       <c r="I142" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J142" s="10">
-        <v>3259253</v>
+        <v>250</v>
       </c>
       <c r="L142" s="7">
         <v>0</v>
       </c>
       <c r="M142" s="7">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="N142" s="10">
-        <v>2281477.1</v>
+        <v>187.5</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="5" t="s">
-        <v>304</v>
+        <v>289</v>
       </c>
       <c r="B143" s="6" t="s">
-        <v>305</v>
+        <v>289</v>
       </c>
       <c r="C143" s="7" t="s">
-        <v>281</v>
+        <v>143</v>
       </c>
       <c r="D143" s="7" t="s">
-        <v>306</v>
+        <v>289</v>
       </c>
       <c r="E143" s="7" t="s">
-        <v>283</v>
-[...2 lines deleted...]
-        <v>284</v>
+        <v>144</v>
       </c>
       <c r="H143" s="7" t="s">
-        <v>275</v>
+        <v>145</v>
       </c>
       <c r="I143" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J143" s="10">
-        <v>2692953</v>
+        <v>140</v>
       </c>
       <c r="L143" s="7">
         <v>0</v>
       </c>
       <c r="M143" s="7">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="N143" s="10">
-        <v>1885067.1</v>
+        <v>105</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="5" t="s">
-        <v>304</v>
+        <v>290</v>
       </c>
       <c r="B144" s="6" t="s">
-        <v>307</v>
+        <v>290</v>
       </c>
       <c r="C144" s="7" t="s">
-        <v>281</v>
+        <v>143</v>
       </c>
       <c r="D144" s="7" t="s">
-        <v>308</v>
+        <v>290</v>
       </c>
       <c r="E144" s="7" t="s">
-        <v>283</v>
-[...2 lines deleted...]
-        <v>284</v>
+        <v>144</v>
       </c>
       <c r="H144" s="7" t="s">
-        <v>275</v>
+        <v>145</v>
       </c>
       <c r="I144" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J144" s="10">
-        <v>5113467</v>
+        <v>410</v>
       </c>
       <c r="L144" s="7">
         <v>0</v>
       </c>
       <c r="M144" s="7">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="N144" s="10">
-        <v>3579426.9</v>
+        <v>307.5</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="5" t="s">
-        <v>304</v>
+        <v>291</v>
       </c>
       <c r="B145" s="6" t="s">
-        <v>309</v>
+        <v>292</v>
       </c>
       <c r="C145" s="7" t="s">
-        <v>281</v>
+        <v>293</v>
       </c>
       <c r="D145" s="7" t="s">
-        <v>310</v>
+        <v>294</v>
       </c>
       <c r="E145" s="7" t="s">
-        <v>283</v>
+        <v>295</v>
       </c>
       <c r="G145" s="9" t="s">
-        <v>284</v>
+        <v>296</v>
       </c>
       <c r="H145" s="7" t="s">
         <v>275</v>
       </c>
       <c r="I145" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J145" s="10">
-        <v>2950167</v>
+        <v>2194206</v>
       </c>
       <c r="L145" s="7">
         <v>0</v>
       </c>
       <c r="M145" s="7">
         <v>30</v>
       </c>
       <c r="N145" s="10">
-        <v>2065116.9</v>
+        <v>1535944.2</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="5" t="s">
-        <v>304</v>
+        <v>291</v>
       </c>
       <c r="B146" s="6" t="s">
-        <v>311</v>
+        <v>297</v>
       </c>
       <c r="C146" s="7" t="s">
-        <v>281</v>
+        <v>293</v>
       </c>
       <c r="D146" s="7" t="s">
-        <v>312</v>
+        <v>298</v>
       </c>
       <c r="E146" s="7" t="s">
-        <v>283</v>
+        <v>295</v>
       </c>
       <c r="G146" s="9" t="s">
-        <v>284</v>
+        <v>296</v>
       </c>
       <c r="H146" s="7" t="s">
         <v>275</v>
       </c>
       <c r="I146" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J146" s="10">
-        <v>8084925</v>
+        <v>4162180</v>
       </c>
       <c r="L146" s="7">
         <v>0</v>
       </c>
       <c r="M146" s="7">
         <v>30</v>
       </c>
       <c r="N146" s="10">
-        <v>5659447.5</v>
+        <v>2913526</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="5" t="s">
-        <v>304</v>
+        <v>291</v>
       </c>
       <c r="B147" s="6" t="s">
-        <v>313</v>
+        <v>299</v>
       </c>
       <c r="C147" s="7" t="s">
-        <v>281</v>
+        <v>293</v>
       </c>
       <c r="D147" s="7" t="s">
-        <v>314</v>
+        <v>300</v>
       </c>
       <c r="E147" s="7" t="s">
-        <v>283</v>
+        <v>295</v>
       </c>
       <c r="G147" s="9" t="s">
-        <v>284</v>
+        <v>296</v>
       </c>
       <c r="H147" s="7" t="s">
         <v>275</v>
       </c>
       <c r="I147" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J147" s="10">
-        <v>3928553</v>
+        <v>2341763</v>
       </c>
       <c r="L147" s="7">
         <v>0</v>
       </c>
       <c r="M147" s="7">
         <v>30</v>
       </c>
       <c r="N147" s="10">
-        <v>2749987.1</v>
+        <v>1639234.1</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="5" t="s">
-        <v>315</v>
+        <v>291</v>
       </c>
       <c r="B148" s="6" t="s">
-        <v>316</v>
+        <v>301</v>
       </c>
       <c r="C148" s="7" t="s">
-        <v>281</v>
+        <v>293</v>
       </c>
       <c r="D148" s="7" t="s">
-        <v>317</v>
+        <v>302</v>
       </c>
       <c r="E148" s="7" t="s">
-        <v>283</v>
+        <v>295</v>
       </c>
       <c r="G148" s="9" t="s">
-        <v>284</v>
+        <v>296</v>
       </c>
       <c r="H148" s="7" t="s">
         <v>275</v>
       </c>
       <c r="I148" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J148" s="10">
-        <v>1854137</v>
+        <v>5932980</v>
       </c>
       <c r="L148" s="7">
         <v>0</v>
       </c>
       <c r="M148" s="7">
         <v>30</v>
       </c>
       <c r="N148" s="10">
-        <v>1297895.9</v>
+        <v>4153086</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="5" t="s">
-        <v>315</v>
+        <v>291</v>
       </c>
       <c r="B149" s="6" t="s">
-        <v>318</v>
+        <v>303</v>
       </c>
       <c r="C149" s="7" t="s">
-        <v>281</v>
+        <v>293</v>
       </c>
       <c r="D149" s="7" t="s">
-        <v>319</v>
+        <v>304</v>
       </c>
       <c r="E149" s="7" t="s">
-        <v>283</v>
+        <v>295</v>
       </c>
       <c r="G149" s="9" t="s">
-        <v>284</v>
+        <v>296</v>
       </c>
       <c r="H149" s="7" t="s">
         <v>275</v>
       </c>
       <c r="I149" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J149" s="10">
-        <v>3170247</v>
+        <v>3199037</v>
       </c>
       <c r="L149" s="7">
         <v>0</v>
       </c>
       <c r="M149" s="7">
         <v>30</v>
       </c>
       <c r="N149" s="10">
-        <v>2219172.9</v>
+        <v>2239325.9</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="5" t="s">
-        <v>315</v>
+        <v>305</v>
       </c>
       <c r="B150" s="6" t="s">
-        <v>320</v>
+        <v>306</v>
       </c>
       <c r="C150" s="7" t="s">
-        <v>281</v>
+        <v>293</v>
       </c>
       <c r="D150" s="7" t="s">
-        <v>321</v>
+        <v>307</v>
       </c>
       <c r="E150" s="7" t="s">
-        <v>283</v>
+        <v>295</v>
       </c>
       <c r="G150" s="9" t="s">
-        <v>284</v>
+        <v>296</v>
       </c>
       <c r="H150" s="7" t="s">
         <v>275</v>
       </c>
       <c r="I150" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J150" s="10">
-        <v>2019593</v>
+        <v>2410567</v>
       </c>
       <c r="L150" s="7">
         <v>0</v>
       </c>
       <c r="M150" s="7">
         <v>30</v>
       </c>
       <c r="N150" s="10">
-        <v>1413715.1</v>
+        <v>1687396.9</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="5" t="s">
-        <v>315</v>
+        <v>305</v>
       </c>
       <c r="B151" s="6" t="s">
-        <v>322</v>
+        <v>308</v>
       </c>
       <c r="C151" s="7" t="s">
-        <v>281</v>
+        <v>293</v>
       </c>
       <c r="D151" s="7" t="s">
-        <v>323</v>
+        <v>309</v>
       </c>
       <c r="E151" s="7" t="s">
-        <v>283</v>
+        <v>295</v>
       </c>
       <c r="G151" s="9" t="s">
-        <v>284</v>
+        <v>296</v>
       </c>
       <c r="H151" s="7" t="s">
         <v>275</v>
       </c>
       <c r="I151" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J151" s="10">
-        <v>4773985</v>
+        <v>4265726</v>
       </c>
       <c r="L151" s="7">
         <v>0</v>
       </c>
       <c r="M151" s="7">
         <v>30</v>
       </c>
       <c r="N151" s="10">
-        <v>3341789.5</v>
+        <v>2986008.2</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="5" t="s">
-        <v>315</v>
+        <v>305</v>
       </c>
       <c r="B152" s="6" t="s">
-        <v>324</v>
+        <v>310</v>
       </c>
       <c r="C152" s="7" t="s">
-        <v>281</v>
+        <v>293</v>
       </c>
       <c r="D152" s="7" t="s">
-        <v>325</v>
+        <v>311</v>
       </c>
       <c r="E152" s="7" t="s">
-        <v>283</v>
+        <v>295</v>
       </c>
       <c r="G152" s="9" t="s">
-        <v>284</v>
+        <v>296</v>
       </c>
       <c r="H152" s="7" t="s">
         <v>275</v>
       </c>
       <c r="I152" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J152" s="10">
-        <v>2435106</v>
+        <v>2636698</v>
       </c>
       <c r="L152" s="7">
         <v>0</v>
       </c>
       <c r="M152" s="7">
         <v>30</v>
       </c>
       <c r="N152" s="10">
-        <v>1704574.2</v>
+        <v>1845688.6</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="5" t="s">
-        <v>326</v>
+        <v>305</v>
       </c>
       <c r="B153" s="6" t="s">
-        <v>327</v>
+        <v>312</v>
       </c>
       <c r="C153" s="7" t="s">
-        <v>281</v>
+        <v>293</v>
       </c>
       <c r="D153" s="7" t="s">
-        <v>328</v>
+        <v>313</v>
       </c>
       <c r="E153" s="7" t="s">
-        <v>283</v>
+        <v>295</v>
       </c>
       <c r="G153" s="9" t="s">
-        <v>284</v>
+        <v>296</v>
       </c>
       <c r="H153" s="7" t="s">
         <v>275</v>
       </c>
       <c r="I153" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J153" s="10">
-        <v>1411724</v>
+        <v>6635065</v>
       </c>
       <c r="L153" s="7">
         <v>0</v>
       </c>
       <c r="M153" s="7">
         <v>30</v>
       </c>
       <c r="N153" s="10">
-        <v>988206.8</v>
+        <v>4644545.5</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="5" t="s">
-        <v>326</v>
+        <v>305</v>
       </c>
       <c r="B154" s="6" t="s">
-        <v>329</v>
+        <v>314</v>
       </c>
       <c r="C154" s="7" t="s">
-        <v>281</v>
+        <v>293</v>
       </c>
       <c r="D154" s="7" t="s">
-        <v>330</v>
+        <v>315</v>
       </c>
       <c r="E154" s="7" t="s">
-        <v>283</v>
+        <v>295</v>
       </c>
       <c r="G154" s="9" t="s">
-        <v>284</v>
+        <v>296</v>
       </c>
       <c r="H154" s="7" t="s">
         <v>275</v>
       </c>
       <c r="I154" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J154" s="10">
-        <v>2255484</v>
+        <v>3259253</v>
       </c>
       <c r="L154" s="7">
         <v>0</v>
       </c>
       <c r="M154" s="7">
         <v>30</v>
       </c>
       <c r="N154" s="10">
-        <v>1578838.8</v>
+        <v>2281477.1</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="5" t="s">
-        <v>326</v>
+        <v>316</v>
       </c>
       <c r="B155" s="6" t="s">
-        <v>331</v>
+        <v>317</v>
       </c>
       <c r="C155" s="7" t="s">
-        <v>281</v>
+        <v>293</v>
       </c>
       <c r="D155" s="7" t="s">
-        <v>332</v>
+        <v>318</v>
       </c>
       <c r="E155" s="7" t="s">
-        <v>283</v>
+        <v>295</v>
       </c>
       <c r="G155" s="9" t="s">
-        <v>284</v>
+        <v>296</v>
       </c>
       <c r="H155" s="7" t="s">
         <v>275</v>
       </c>
       <c r="I155" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J155" s="10">
-        <v>1518797</v>
+        <v>2692953</v>
       </c>
       <c r="L155" s="7">
         <v>0</v>
       </c>
       <c r="M155" s="7">
         <v>30</v>
       </c>
       <c r="N155" s="10">
-        <v>1063157.9</v>
+        <v>1885067.1</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="5" t="s">
-        <v>326</v>
+        <v>316</v>
       </c>
       <c r="B156" s="6" t="s">
-        <v>333</v>
+        <v>319</v>
       </c>
       <c r="C156" s="7" t="s">
-        <v>281</v>
+        <v>293</v>
       </c>
       <c r="D156" s="7" t="s">
-        <v>334</v>
+        <v>320</v>
       </c>
       <c r="E156" s="7" t="s">
-        <v>283</v>
+        <v>295</v>
       </c>
       <c r="G156" s="9" t="s">
-        <v>284</v>
+        <v>296</v>
       </c>
       <c r="H156" s="7" t="s">
         <v>275</v>
       </c>
       <c r="I156" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J156" s="10">
-        <v>3346349</v>
+        <v>5113467</v>
       </c>
       <c r="L156" s="7">
         <v>0</v>
       </c>
       <c r="M156" s="7">
         <v>30</v>
       </c>
       <c r="N156" s="10">
-        <v>2342444.3</v>
+        <v>3579426.9</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="5" t="s">
-        <v>326</v>
+        <v>316</v>
       </c>
       <c r="B157" s="6" t="s">
-        <v>335</v>
+        <v>321</v>
       </c>
       <c r="C157" s="7" t="s">
-        <v>281</v>
+        <v>293</v>
       </c>
       <c r="D157" s="7" t="s">
-        <v>336</v>
+        <v>322</v>
       </c>
       <c r="E157" s="7" t="s">
-        <v>283</v>
+        <v>295</v>
       </c>
       <c r="G157" s="9" t="s">
-        <v>284</v>
+        <v>296</v>
       </c>
       <c r="H157" s="7" t="s">
         <v>275</v>
       </c>
       <c r="I157" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J157" s="10">
+        <v>2950167</v>
+      </c>
+      <c r="L157" s="7">
+        <v>0</v>
+      </c>
+      <c r="M157" s="7">
+        <v>30</v>
+      </c>
+      <c r="N157" s="10">
+        <v>2065116.9</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158" s="5" t="s">
+        <v>316</v>
+      </c>
+      <c r="B158" s="6" t="s">
+        <v>323</v>
+      </c>
+      <c r="C158" s="7" t="s">
+        <v>293</v>
+      </c>
+      <c r="D158" s="7" t="s">
+        <v>324</v>
+      </c>
+      <c r="E158" s="7" t="s">
+        <v>295</v>
+      </c>
+      <c r="G158" s="9" t="s">
+        <v>296</v>
+      </c>
+      <c r="H158" s="7" t="s">
+        <v>275</v>
+      </c>
+      <c r="I158" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J158" s="10">
+        <v>8084925</v>
+      </c>
+      <c r="L158" s="7">
+        <v>0</v>
+      </c>
+      <c r="M158" s="7">
+        <v>30</v>
+      </c>
+      <c r="N158" s="10">
+        <v>5659447.5</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159" s="5" t="s">
+        <v>316</v>
+      </c>
+      <c r="B159" s="6" t="s">
+        <v>325</v>
+      </c>
+      <c r="C159" s="7" t="s">
+        <v>293</v>
+      </c>
+      <c r="D159" s="7" t="s">
+        <v>326</v>
+      </c>
+      <c r="E159" s="7" t="s">
+        <v>295</v>
+      </c>
+      <c r="G159" s="9" t="s">
+        <v>296</v>
+      </c>
+      <c r="H159" s="7" t="s">
+        <v>275</v>
+      </c>
+      <c r="I159" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J159" s="10">
+        <v>3928553</v>
+      </c>
+      <c r="L159" s="7">
+        <v>0</v>
+      </c>
+      <c r="M159" s="7">
+        <v>30</v>
+      </c>
+      <c r="N159" s="10">
+        <v>2749987.1</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160" s="5" t="s">
+        <v>327</v>
+      </c>
+      <c r="B160" s="6" t="s">
+        <v>328</v>
+      </c>
+      <c r="C160" s="7" t="s">
+        <v>293</v>
+      </c>
+      <c r="D160" s="7" t="s">
+        <v>329</v>
+      </c>
+      <c r="E160" s="7" t="s">
+        <v>295</v>
+      </c>
+      <c r="G160" s="9" t="s">
+        <v>296</v>
+      </c>
+      <c r="H160" s="7" t="s">
+        <v>275</v>
+      </c>
+      <c r="I160" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J160" s="10">
+        <v>1854137</v>
+      </c>
+      <c r="L160" s="7">
+        <v>0</v>
+      </c>
+      <c r="M160" s="7">
+        <v>30</v>
+      </c>
+      <c r="N160" s="10">
+        <v>1297895.9</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161" s="5" t="s">
+        <v>327</v>
+      </c>
+      <c r="B161" s="6" t="s">
+        <v>330</v>
+      </c>
+      <c r="C161" s="7" t="s">
+        <v>293</v>
+      </c>
+      <c r="D161" s="7" t="s">
+        <v>331</v>
+      </c>
+      <c r="E161" s="7" t="s">
+        <v>295</v>
+      </c>
+      <c r="G161" s="9" t="s">
+        <v>296</v>
+      </c>
+      <c r="H161" s="7" t="s">
+        <v>275</v>
+      </c>
+      <c r="I161" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J161" s="10">
+        <v>3170247</v>
+      </c>
+      <c r="L161" s="7">
+        <v>0</v>
+      </c>
+      <c r="M161" s="7">
+        <v>30</v>
+      </c>
+      <c r="N161" s="10">
+        <v>2219172.9</v>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162" s="5" t="s">
+        <v>327</v>
+      </c>
+      <c r="B162" s="6" t="s">
+        <v>332</v>
+      </c>
+      <c r="C162" s="7" t="s">
+        <v>293</v>
+      </c>
+      <c r="D162" s="7" t="s">
+        <v>333</v>
+      </c>
+      <c r="E162" s="7" t="s">
+        <v>295</v>
+      </c>
+      <c r="G162" s="9" t="s">
+        <v>296</v>
+      </c>
+      <c r="H162" s="7" t="s">
+        <v>275</v>
+      </c>
+      <c r="I162" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J162" s="10">
+        <v>2019593</v>
+      </c>
+      <c r="L162" s="7">
+        <v>0</v>
+      </c>
+      <c r="M162" s="7">
+        <v>30</v>
+      </c>
+      <c r="N162" s="10">
+        <v>1413715.1</v>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163" s="5" t="s">
+        <v>327</v>
+      </c>
+      <c r="B163" s="6" t="s">
+        <v>334</v>
+      </c>
+      <c r="C163" s="7" t="s">
+        <v>293</v>
+      </c>
+      <c r="D163" s="7" t="s">
+        <v>335</v>
+      </c>
+      <c r="E163" s="7" t="s">
+        <v>295</v>
+      </c>
+      <c r="G163" s="9" t="s">
+        <v>296</v>
+      </c>
+      <c r="H163" s="7" t="s">
+        <v>275</v>
+      </c>
+      <c r="I163" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J163" s="10">
+        <v>4773985</v>
+      </c>
+      <c r="L163" s="7">
+        <v>0</v>
+      </c>
+      <c r="M163" s="7">
+        <v>30</v>
+      </c>
+      <c r="N163" s="10">
+        <v>3341789.5</v>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164" s="5" t="s">
+        <v>327</v>
+      </c>
+      <c r="B164" s="6" t="s">
+        <v>336</v>
+      </c>
+      <c r="C164" s="7" t="s">
+        <v>293</v>
+      </c>
+      <c r="D164" s="7" t="s">
+        <v>337</v>
+      </c>
+      <c r="E164" s="7" t="s">
+        <v>295</v>
+      </c>
+      <c r="G164" s="9" t="s">
+        <v>296</v>
+      </c>
+      <c r="H164" s="7" t="s">
+        <v>275</v>
+      </c>
+      <c r="I164" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J164" s="10">
+        <v>2435106</v>
+      </c>
+      <c r="L164" s="7">
+        <v>0</v>
+      </c>
+      <c r="M164" s="7">
+        <v>30</v>
+      </c>
+      <c r="N164" s="10">
+        <v>1704574.2</v>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165" s="5" t="s">
+        <v>338</v>
+      </c>
+      <c r="B165" s="6" t="s">
+        <v>339</v>
+      </c>
+      <c r="C165" s="7" t="s">
+        <v>293</v>
+      </c>
+      <c r="D165" s="7" t="s">
+        <v>340</v>
+      </c>
+      <c r="E165" s="7" t="s">
+        <v>295</v>
+      </c>
+      <c r="G165" s="9" t="s">
+        <v>296</v>
+      </c>
+      <c r="H165" s="7" t="s">
+        <v>275</v>
+      </c>
+      <c r="I165" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J165" s="10">
+        <v>1411724</v>
+      </c>
+      <c r="L165" s="7">
+        <v>0</v>
+      </c>
+      <c r="M165" s="7">
+        <v>30</v>
+      </c>
+      <c r="N165" s="10">
+        <v>988206.8</v>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166" s="5" t="s">
+        <v>338</v>
+      </c>
+      <c r="B166" s="6" t="s">
+        <v>341</v>
+      </c>
+      <c r="C166" s="7" t="s">
+        <v>293</v>
+      </c>
+      <c r="D166" s="7" t="s">
+        <v>342</v>
+      </c>
+      <c r="E166" s="7" t="s">
+        <v>295</v>
+      </c>
+      <c r="G166" s="9" t="s">
+        <v>296</v>
+      </c>
+      <c r="H166" s="7" t="s">
+        <v>275</v>
+      </c>
+      <c r="I166" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J166" s="10">
+        <v>2255484</v>
+      </c>
+      <c r="L166" s="7">
+        <v>0</v>
+      </c>
+      <c r="M166" s="7">
+        <v>30</v>
+      </c>
+      <c r="N166" s="10">
+        <v>1578838.8</v>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167" s="5" t="s">
+        <v>338</v>
+      </c>
+      <c r="B167" s="6" t="s">
+        <v>343</v>
+      </c>
+      <c r="C167" s="7" t="s">
+        <v>293</v>
+      </c>
+      <c r="D167" s="7" t="s">
+        <v>344</v>
+      </c>
+      <c r="E167" s="7" t="s">
+        <v>295</v>
+      </c>
+      <c r="G167" s="9" t="s">
+        <v>296</v>
+      </c>
+      <c r="H167" s="7" t="s">
+        <v>275</v>
+      </c>
+      <c r="I167" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J167" s="10">
+        <v>1518797</v>
+      </c>
+      <c r="L167" s="7">
+        <v>0</v>
+      </c>
+      <c r="M167" s="7">
+        <v>30</v>
+      </c>
+      <c r="N167" s="10">
+        <v>1063157.9</v>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168" s="5" t="s">
+        <v>338</v>
+      </c>
+      <c r="B168" s="6" t="s">
+        <v>345</v>
+      </c>
+      <c r="C168" s="7" t="s">
+        <v>293</v>
+      </c>
+      <c r="D168" s="7" t="s">
+        <v>346</v>
+      </c>
+      <c r="E168" s="7" t="s">
+        <v>295</v>
+      </c>
+      <c r="G168" s="9" t="s">
+        <v>296</v>
+      </c>
+      <c r="H168" s="7" t="s">
+        <v>275</v>
+      </c>
+      <c r="I168" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J168" s="10">
+        <v>3346349</v>
+      </c>
+      <c r="L168" s="7">
+        <v>0</v>
+      </c>
+      <c r="M168" s="7">
+        <v>30</v>
+      </c>
+      <c r="N168" s="10">
+        <v>2342444.3</v>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169" s="5" t="s">
+        <v>338</v>
+      </c>
+      <c r="B169" s="6" t="s">
+        <v>347</v>
+      </c>
+      <c r="C169" s="7" t="s">
+        <v>293</v>
+      </c>
+      <c r="D169" s="7" t="s">
+        <v>348</v>
+      </c>
+      <c r="E169" s="7" t="s">
+        <v>295</v>
+      </c>
+      <c r="G169" s="9" t="s">
+        <v>296</v>
+      </c>
+      <c r="H169" s="7" t="s">
+        <v>275</v>
+      </c>
+      <c r="I169" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J169" s="10">
         <v>1745532</v>
       </c>
-      <c r="L157" s="7">
-[...5 lines deleted...]
-      <c r="N157" s="10">
+      <c r="L169" s="7">
+        <v>0</v>
+      </c>
+      <c r="M169" s="7">
+        <v>30</v>
+      </c>
+      <c r="N169" s="10">
         <v>1221872.4</v>
       </c>
     </row>
   </sheetData>
   <pageSetup usePrinterDefaults="0"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010028F0AC6A6E38CD4A93AEB8722B6C91D2" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e4568b544d03cf4e8e652e780b214b61">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c168b142-b8f7-4789-8d4a-1d544364992b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0355e1bd8629e6fe14723f637ed371ce" ns2:_="">
     <xsd:import namespace="c168b142-b8f7-4789-8d4a-1d544364992b"/>
@@ -8094,59 +8550,59 @@
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DD1C8ED8-407F-4105-B3D2-D684687C804B}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C46FFE95-D31F-46A0-BF5E-ECADACFA68F2}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F21A3684-EB54-4680-896F-6690F981EE4E}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6A95734F-69DE-42E9-8906-10BB90C8ACF9}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{059DBF15-AA68-429F-A5F4-8012BBA5067E}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{75B778BC-CC40-4655-B4D7-5242C5E3EAEC}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>FlexCel Studio for .NET</Application>
   <DocSecurity>0</DocSecurity>
   <HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr>Appendix E</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 