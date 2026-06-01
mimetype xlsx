--- v0 (2026-04-05)
+++ v1 (2026-06-01)
@@ -13,51 +13,51 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="flId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="flId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="flId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" rupBuild="4506" lastEdited="4" lowestEdited="4"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
     <sheet name="Appendix E" sheetId="1" r:id="flId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5266" uniqueCount="1259">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5986" uniqueCount="1446">
   <si>
     <t>Product Name</t>
   </si>
   <si>
     <t>Product Description</t>
   </si>
   <si>
     <t>Product Category</t>
   </si>
   <si>
     <t>Manufacturer Part Number (SKU)</t>
   </si>
   <si>
     <t>Lot Information</t>
   </si>
   <si>
     <t>Type of Cloud Service (Ex. XaaS - Anything as a Service)</t>
   </si>
   <si>
     <t>Unit of Measure</t>
   </si>
   <si>
     <t>Units Per Unit of Measure</t>
   </si>
   <si>
@@ -381,50 +381,75 @@
   <si>
     <t>MX-3571S Cost per Copy Charge- Color</t>
   </si>
   <si>
     <t>FULL SERVICE MONTHLY MAINTENANCE MX-3571S (Color) Copy Charge(Color) Copy Charge</t>
   </si>
   <si>
     <t>MX-3071S Cost per Copy Charge- Black &amp; White</t>
   </si>
   <si>
     <t>FULL SERVICE MONTHLY MAINTENANCE MX-3071S (Black) Copy Charge(Black) Copy Charge</t>
   </si>
   <si>
     <t>MX-3571S Cost per Copy Charge- Black &amp; White</t>
   </si>
   <si>
     <t>FULL SERVICE MONTHLY MAINTENANCE MX-3571S (Black) Copy Charge(Black) Copy Charge</t>
   </si>
   <si>
     <t>MX-4071S Cost per Copy Charge- Color</t>
   </si>
   <si>
     <t>FULL SERVICE MONTHLY MAINTENANCE MX-4071S (Color) Copy Charge(Color) Copy Charge</t>
   </si>
   <si>
+    <t>BP-PZ18</t>
+  </si>
+  <si>
+    <t>Utility Table</t>
+  </si>
+  <si>
+    <t>Accessory - Production Misc. Options</t>
+  </si>
+  <si>
+    <t>BP-1200C</t>
+  </si>
+  <si>
+    <t>120 PPM B&amp;W / Color Digital Production Printer (4-Color)
+Main unit includes 4,200-sheet standard paper capacity (two 2,100-sheet trays, Printer Operation PC, 27" High Resolution Monitor, Power Cable Kit, Keyboard and Mouse Kit, Interface Cable 850 mm, 2 x Interface Cable 2M, 2 x Finisher Interface Cable 3M, Finisher Interface Cable 4M, CMYK toner and developer.</t>
+  </si>
+  <si>
+    <t>C3 - Production</t>
+  </si>
+  <si>
+    <t>BP-PZ11</t>
+  </si>
+  <si>
+    <t>Mobility Plate B</t>
+  </si>
+  <si>
     <t>MX-PE14</t>
   </si>
   <si>
     <t>Embedded Fiery Color Print Server (requires MX-PX12)</t>
   </si>
   <si>
     <t>MX-PEAM5Y</t>
   </si>
   <si>
     <t>Fiery Automation 5 Year Subscription</t>
   </si>
   <si>
     <t>MX-B376W</t>
   </si>
   <si>
     <t>37 PPM B&amp;W - Desktop B/W Document System</t>
   </si>
   <si>
     <t>MX-B476W</t>
   </si>
   <si>
     <t>47 PPM B&amp;W - Desktop B/W Document System</t>
   </si>
   <si>
     <t>MX-M1206 Cost per Copy Charge- Black &amp; White</t>
@@ -1944,50 +1969,347 @@
   <si>
     <t>XP-A175U-W</t>
   </si>
   <si>
     <t>WUXGA LCD, 17,000 Center Lumen, Advanced Installation Laser Projector (THIS PRODUCT SHIPS WITHOUT A LENS) - Filter-Free, Optional Motorized Lenses Ordered Separately, HDBaseT Input and HDBaseT Repeater, Dual HDMI, Built-in Geometric Correction (Including Edge-blending and Stacking), WHITE CABINET, 63.3 lbs, 5yr Warranty (Can only be sold to authorized integrators and cannot be sold on the internet)</t>
   </si>
   <si>
     <t>XP-M421W-W</t>
   </si>
   <si>
     <t>WXGA DLP, 4200 Lumen, Laser Projector - Filter Free, Dual HDMI, 6.6 lbs., 5 Year Warranty</t>
   </si>
   <si>
     <t>XP-P601Q-W</t>
   </si>
   <si>
     <t>4K UHD DLP, 6000 Lumen, Entry Installation Laser Projector - Filter Free, Motorized Zoom, Focus and Lens Shift, Dual HDMI, HDBaseT, 32 lbs., 5 Year Warranty</t>
   </si>
   <si>
     <t>XP-P721Q-W</t>
   </si>
   <si>
     <t>4K UHD DLP, 7200 Lumen, Entry Installation Laser Projector - Filter Free, Motorized Zoom, Focus and Lens Shift, Dual HDMI, HDBaseT, 32 lbs., 5 Year Warranty</t>
   </si>
   <si>
+    <t>BP-PP12</t>
+  </si>
+  <si>
+    <t>Catch Tray Enabling Kit</t>
+  </si>
+  <si>
+    <t>BP-PP13</t>
+  </si>
+  <si>
+    <t>Interface Decurler Module</t>
+  </si>
+  <si>
+    <t>BP-PP14</t>
+  </si>
+  <si>
+    <t>Inserter</t>
+  </si>
+  <si>
+    <t>BP-PP15</t>
+  </si>
+  <si>
+    <t>Static Eliminator</t>
+  </si>
+  <si>
+    <t>BP-PP16</t>
+  </si>
+  <si>
+    <t>Static Eliminator Corotron</t>
+  </si>
+  <si>
+    <t>BP-PP17</t>
+  </si>
+  <si>
+    <t>High Capacity Stacker</t>
+  </si>
+  <si>
+    <t>BP-PP18</t>
+  </si>
+  <si>
+    <t>Paper Cart</t>
+  </si>
+  <si>
+    <t>BP-PP19</t>
+  </si>
+  <si>
+    <t>Accessibility Kit for High Capacity Stacker</t>
+  </si>
+  <si>
+    <t>BP-PP20</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Top Tray Extension Kit for High Capacity Stacker </t>
+  </si>
+  <si>
+    <t>BP-PP21</t>
+  </si>
+  <si>
+    <t>Crease/Two-sided Trimmer</t>
+  </si>
+  <si>
+    <t>BP-PP22</t>
+  </si>
+  <si>
+    <t>Folder Unit</t>
+  </si>
+  <si>
+    <t>BP-PP23</t>
+  </si>
+  <si>
+    <t>Finisher</t>
+  </si>
+  <si>
+    <t>BP-PP24</t>
+  </si>
+  <si>
+    <t>Finisher with Booklet Maker</t>
+  </si>
+  <si>
+    <t>BP-PP25</t>
+  </si>
+  <si>
+    <t>Punch Module</t>
+  </si>
+  <si>
+    <t>BP-PP26</t>
+  </si>
+  <si>
+    <t>Stacking Guide</t>
+  </si>
+  <si>
+    <t>BP-PP27</t>
+  </si>
+  <si>
+    <t>Finisher Tray Extension Kit</t>
+  </si>
+  <si>
+    <t>BP-PP28</t>
+  </si>
+  <si>
+    <t>Banner Print Extension Kit</t>
+  </si>
+  <si>
+    <t>BP-PP29</t>
+  </si>
+  <si>
+    <t>Square Back Fold Trimmer</t>
+  </si>
+  <si>
+    <t>BP-PP30</t>
+  </si>
+  <si>
+    <t>BP-PT10</t>
+  </si>
+  <si>
+    <t>Multi Bypass Tray</t>
+  </si>
+  <si>
+    <t>BP-PT11</t>
+  </si>
+  <si>
+    <t>Multi Bypass Tray for Banner Print</t>
+  </si>
+  <si>
+    <t>BP-PT12</t>
+  </si>
+  <si>
+    <t>Air Suction Feeder (includes Banner Multi Bypass)</t>
+  </si>
+  <si>
+    <t>BP-PT13</t>
+  </si>
+  <si>
+    <t>Air Suction Feeder for Banner (includes Banner Multi Bypass)</t>
+  </si>
+  <si>
+    <t>BP-PT14</t>
+  </si>
+  <si>
+    <t>Chained Air Suction Feeder (R)</t>
+  </si>
+  <si>
+    <t>BP-PT15</t>
+  </si>
+  <si>
+    <t>Chained Air Suction Feeder (L) (includes Banner Multi Bypass)</t>
+  </si>
+  <si>
+    <t>BP-PT16</t>
+  </si>
+  <si>
+    <t>Chained Air Suction Feeder for Banner (L) (includes Banner Multi Bypass)</t>
+  </si>
+  <si>
+    <t>BP-PT17</t>
+  </si>
+  <si>
+    <t>High Capacity Feeder</t>
+  </si>
+  <si>
+    <t>BP-PT18</t>
+  </si>
+  <si>
+    <t>2nd High Capacity Feeder</t>
+  </si>
+  <si>
+    <t>BP-PT19</t>
+  </si>
+  <si>
+    <t>Connection Module</t>
+  </si>
+  <si>
+    <t>BP-PT20</t>
+  </si>
+  <si>
+    <t>Docking Bracket Kit</t>
+  </si>
+  <si>
+    <t>BP-PT21</t>
+  </si>
+  <si>
+    <t>Position Adjuster</t>
+  </si>
+  <si>
+    <t>BP-PT22</t>
+  </si>
+  <si>
+    <t>Banner Unit</t>
+  </si>
+  <si>
+    <t>BP-PT23</t>
+  </si>
+  <si>
+    <t>Post Card Kit for Air Suction Feeders</t>
+  </si>
+  <si>
+    <t>BP-PT24</t>
+  </si>
+  <si>
+    <t>Post Card Kit for High Capacity Feeders</t>
+  </si>
+  <si>
+    <t>BP-PT25</t>
+  </si>
+  <si>
+    <t>Banner Feeder Guide</t>
+  </si>
+  <si>
+    <t>BP-PT26</t>
+  </si>
+  <si>
+    <t>Banner Feeder Extension Kit</t>
+  </si>
+  <si>
+    <t>BP-PT27</t>
+  </si>
+  <si>
+    <t>High Capacity Feeder A4</t>
+  </si>
+  <si>
+    <t>BP-PT28</t>
+  </si>
+  <si>
+    <t>High Capacity Feeder A3 1 Tray (BP-1250M only)</t>
+  </si>
+  <si>
+    <t>BP-PT29</t>
+  </si>
+  <si>
+    <t>Blower Kit</t>
+  </si>
+  <si>
+    <t>BP-PT30</t>
+  </si>
+  <si>
+    <t>BP-PT31</t>
+  </si>
+  <si>
+    <t>Roller Kit for Multi Bypass Tray</t>
+  </si>
+  <si>
+    <t>BP-PW10</t>
+  </si>
+  <si>
+    <t>Copy Management Expansion Kit</t>
+  </si>
+  <si>
+    <t>BP-PW11</t>
+  </si>
+  <si>
+    <t>Secure Watermark Kit</t>
+  </si>
+  <si>
+    <t>BP-PW13</t>
+  </si>
+  <si>
+    <t>External Access Kit</t>
+  </si>
+  <si>
+    <t>BP-PW14</t>
+  </si>
+  <si>
+    <t>Advanced Scan Kit</t>
+  </si>
+  <si>
+    <t>BP-PW15</t>
+  </si>
+  <si>
+    <t>USB Memory Kit</t>
+  </si>
+  <si>
+    <t>BP-PW17</t>
+  </si>
+  <si>
+    <t>Secondary Ethernet Kit</t>
+  </si>
+  <si>
+    <t>BP-PW19</t>
+  </si>
+  <si>
+    <t>Multi-Language Font Kit</t>
+  </si>
+  <si>
+    <t>BP-PW20</t>
+  </si>
+  <si>
+    <t>Pre-Print Kit</t>
+  </si>
+  <si>
+    <t>BP-PW21</t>
+  </si>
+  <si>
+    <t>Fiery Specialty Color License Kit</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Accessory - Production Fiery </t>
+  </si>
+  <si>
     <t>BP-C535WD (Black) Copy Charge</t>
   </si>
   <si>
     <t>FULL SERVICE MONTHLY MAINTENANCE BP-C535WD (Black)</t>
   </si>
   <si>
     <t>.0162</t>
   </si>
   <si>
     <t>.0139</t>
   </si>
   <si>
     <t>BP-C535WD/ (Color) Copy Charge</t>
   </si>
   <si>
     <t>FULL SERVICE MONTHLY MAINTENANCE BP-C535WD (Color)</t>
   </si>
   <si>
     <t>.1192</t>
   </si>
   <si>
     <t>.0610</t>
   </si>
   <si>
     <t>BP-C535WR (Black) Copy Charge</t>
@@ -2814,98 +3136,50 @@
   <si>
     <t>PN-LM551</t>
   </si>
   <si>
     <t>PN-LM551 - 55” Class (54.6" Diagonal) LED LCD Interactive Whiteboard, 3840 x 2160 (UHD), 18/7, 500 cd/m2, Landscape, Portrait, Tilt (Backward 0-45deg) HDMI In x3, USB-C x1, Audio Mini-Jack Out, Full Bidirectional Control through RS232C and LAN, OPS Expansion slot, Android® 14 Arm® Cortex®A73x4 2.3Ghz+Arm® Cortex®A53x4 2.0Ghz (octo-core), Integrated 10W x 2 Speakers, Wireless Connectivity, 5 Year Commercial Warranty</t>
   </si>
   <si>
     <t>PN-M322</t>
   </si>
   <si>
     <t>Sharp MultiSync PN-M322 - 32” LED LCD Public Display Monitor, 1920 x 1080, 24/7, High Haze Anti-Reflective Panel, 450 cd/m2, Landscape/Portrait, HDMI In x2, DisplayPort In, VGA, Audio Mini-Jack Out, Full bidirectional control through RS232C and LAN, Integrated 5W x 2 Speakers, Full Input Detect Functionality, Metal Chassis, 3 Year Commercial Warranty, Stand not included (ST-32M)</t>
   </si>
   <si>
     <t>PN-LC862</t>
   </si>
   <si>
     <t>Next generation 4K Ultra-HD 86" class (85 - 9/16" diagonal) AQUOS BOARD interactive display system with 20-point PrecisionTouch screen, built-in SoC controller, wireless connectivity, and OPS Expansion slot. PN-SPCi5W11A PC and PN-ZCMS1 AV Soundbar sold separately. 5 Year limited warranty.</t>
   </si>
   <si>
     <t>PN-LM431</t>
   </si>
   <si>
     <t>PN-LM431 - 43” Class (42.5" Diagonal) LED LCD Interactive Whiteboard, 3840 x 2160 (UHD), 18/7, 500 cd/m2, Landscape, Portrait, Tilt (Backward 0-45deg) HDMI In x3, USB-C x1, Audio Mini-Jack Out, Full Bidirectional Control through RS232C and LAN, OPS Expansion slot, Android® 14 Arm® Cortex®A73x4 2.3Ghz+Arm® Cortex®A53x4 2.0Ghz (octo-core), Integrated 10W x 2 Speakers, Wireless Connectivity, 5 Year Commercial Warranty</t>
   </si>
   <si>
-    <t>NP-P547UL</t>
-[...46 lines deleted...]
-  <si>
     <t>PN-LA652</t>
   </si>
   <si>
     <t>High Performance Entrerprise grade 4K Ultra-HD 65" class (64 - 1/2" diagonal) AQUOS BOARD interactive display system with 20-point In-glass IR touch screen, wireless connectivity, and SDM Expansion slot with pre-installed Windows 11 Pro PC. PN-ZCMS1 AV Soundbar sold separately. 5 Year limited warranty.</t>
   </si>
   <si>
     <t>PN-LA752</t>
   </si>
   <si>
     <t>High Performance Enterprise grade 4K Ultra-HD 75" class (74 - 1/2" diagonal) AQUOS BOARD interactive display system with 20-point In-glass IR touch screen, wireless connectivity, and SDM Expansion slot with pre-installed Windows 11 Pro PC. PN-ZCMS1 AV Soundbar sold separately. 5 Year limited warranty.</t>
   </si>
   <si>
     <t>PN-LA862</t>
   </si>
   <si>
     <t>High Performance Enterprise grade 4K Ultra-HD 86" class (85 - 9/16" diagonal) AQUOS BOARD interactive display system with 20-point In-glass IR touch screen, wireless connectivity, and SDM Expansion slot with pre-installed Windows 11 Pro PC. PN-ZCMS1 AV Soundbar sold separately. 5 Year limited warranty.</t>
   </si>
   <si>
     <t>BP-51M26 Cost per Copy Charge</t>
   </si>
   <si>
     <t xml:space="preserve">FULL SERVICE MONTHLY MAINTENANCE BP-51M26 Copy Charge </t>
   </si>
   <si>
     <t>0.0081</t>
@@ -2979,50 +3253,352 @@
   <si>
     <t>WUXGA LCD, 5000 Lumen, Laser Projector - Dual HDMI, LAN, 11 lbs., 5 Year Warranty</t>
   </si>
   <si>
     <t>XP-M401H-W</t>
   </si>
   <si>
     <t>1080p DLP, 4000 Lumen, Laser Projector - Filter Free, Dual HDMI, 6.6 lbs., 5 Year Warranty</t>
   </si>
   <si>
     <t>AR-D5133NT</t>
   </si>
   <si>
     <t xml:space="preserve">15 AMP Power Filter </t>
   </si>
   <si>
     <t>Surge Protectors</t>
   </si>
   <si>
     <t>AR-D5143NT</t>
   </si>
   <si>
     <t>20 AMP Power Filter - Recommended for main unit</t>
   </si>
   <si>
+    <t>BP-PZ10</t>
+  </si>
+  <si>
+    <t>Mobility Plate A</t>
+  </si>
+  <si>
+    <t>BP-1250MA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">125 PPM B&amp;W Digital Production Printing System
+Main unit includes 4,200-sheet standard paper capacity (1,200-sheet tray, 1,800-sheet tray, 2 x 600-sheet trays), Power Cable Kit, Interface Cable 850 mm, Interface Cable 2M,  Finisher Interface Cable 3M. Developer is preinstalled in the machine.</t>
+  </si>
+  <si>
+    <t>M5 - Production</t>
+  </si>
+  <si>
+    <t>BP-1360MA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">136 PPM B&amp;W Digital Production Printing System
+Main unit includes 4,200-sheet standard paper capacity (1,200-sheet tray, 1,800-sheet tray, 2 x 600-sheet trays), Power Cable Kit, Interface Cable 850 mm, Interface Cable 2M,  Finisher Interface Cable 3M. Developer is preinstalled in the machine.</t>
+  </si>
+  <si>
+    <t>BP-PE12</t>
+  </si>
+  <si>
+    <t>Fiery External Color Print Server (required for BP-1200C/1200S)</t>
+  </si>
+  <si>
+    <t>Accessory - Fiery External Color Server, Print Server, Interface Kit</t>
+  </si>
+  <si>
+    <t>BP-PE13</t>
+  </si>
+  <si>
+    <t>Fiery Print Server (requires BP-PM25)</t>
+  </si>
+  <si>
+    <t>BP-PEAC2DOST</t>
+  </si>
+  <si>
+    <t>Fiery 2-day Onsite Advanced Color Training/Installation</t>
+  </si>
+  <si>
+    <t>Accessory - Production Fiery Training</t>
+  </si>
+  <si>
+    <t>BP-PECG1Y</t>
+  </si>
+  <si>
+    <t>Fiery ColorGuard 1-year Subscription</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Accessory Production Fiery Color </t>
+  </si>
+  <si>
+    <t>BP-PECG3Y</t>
+  </si>
+  <si>
+    <t>Fiery ColorGuard 3-year Subscription</t>
+  </si>
+  <si>
+    <t>BP-PECG5Y</t>
+  </si>
+  <si>
+    <t>Fiery ColorGuard 5-year Subscription</t>
+  </si>
+  <si>
+    <t>BP-PECPS3Y</t>
+  </si>
+  <si>
+    <t>Fiery Color Profiler Suite V5.X (software only) 3-year Digital License</t>
+  </si>
+  <si>
+    <t>BP-PECPS5Y</t>
+  </si>
+  <si>
+    <t>Fiery Color Profiler Suite V5.X (software only) 5-year Digital License</t>
+  </si>
+  <si>
+    <t>BP-PEDI4HRR</t>
+  </si>
+  <si>
+    <t>Fiery 4-hour Fiery to Duplo Integration Training/Installation</t>
+  </si>
+  <si>
+    <t>BP-PEFCD1Y</t>
+  </si>
+  <si>
+    <t>Fiery Compose 1-year Digital License</t>
+  </si>
+  <si>
+    <t>BP-PEFCD3Y</t>
+  </si>
+  <si>
+    <t>Fiery Compose 3-year Digital License</t>
+  </si>
+  <si>
+    <t>BP-PEFCD5Y</t>
+  </si>
+  <si>
+    <t>Fiery Compose 5-year Digital License</t>
+  </si>
+  <si>
+    <t>BP-PEFISD1Y</t>
+  </si>
+  <si>
+    <t>Fiery Impose 1-year Digital License</t>
+  </si>
+  <si>
+    <t>BP-PEFISD3Y</t>
+  </si>
+  <si>
+    <t>Fiery Impose 3-year Digital License</t>
+  </si>
+  <si>
+    <t>BP-PEFISD5Y</t>
+  </si>
+  <si>
+    <t>Fiery Impose 5-year Digital License</t>
+  </si>
+  <si>
+    <t>BP-PEGAPD1Y</t>
+  </si>
+  <si>
+    <t>Fiery Graphic Arts Pro Package 1-year Digital License</t>
+  </si>
+  <si>
+    <t>BP-PEGAPD3Y</t>
+  </si>
+  <si>
+    <t>Fiery Graphic Arts Pro Package 3-year Digital License</t>
+  </si>
+  <si>
+    <t>BP-PEGAPD5Y</t>
+  </si>
+  <si>
+    <t>Fiery Graphic Arts Pro Package 5-year Digital License</t>
+  </si>
+  <si>
+    <t>BP-PEICD1Y</t>
+  </si>
+  <si>
+    <t>Fiery Impose + Fiery Compose Bundle 1-year Digital License</t>
+  </si>
+  <si>
+    <t>BP-PEICD3Y</t>
+  </si>
+  <si>
+    <t>Fiery Impose + Fiery Compose Bundle 3-year Digital License</t>
+  </si>
+  <si>
+    <t>BP-PEICD5Y</t>
+  </si>
+  <si>
+    <t>Fiery Impose + Fiery Compose Bundle 5-year Digital License</t>
+  </si>
+  <si>
+    <t>BP-PEJMD1Y</t>
+  </si>
+  <si>
+    <t>Fiery JobMaster 1-year Digital License</t>
+  </si>
+  <si>
+    <t>BP-PEJMD3Y</t>
+  </si>
+  <si>
+    <t>Fiery JobMaster 3-year Digital License</t>
+  </si>
+  <si>
+    <t>BP-PEJMD5Y</t>
+  </si>
+  <si>
+    <t>Fiery JobMaster 5-year Digital License</t>
+  </si>
+  <si>
+    <t>BP-PESA2DOST</t>
+  </si>
+  <si>
+    <t>Fiery 2-day Onsite Server Applications Training/Installation</t>
+  </si>
+  <si>
+    <t>BP-PESC3DOST</t>
+  </si>
+  <si>
+    <t>Fiery 3-day Onsite Server Apps &amp; Advanced Color Training/Installation</t>
+  </si>
+  <si>
+    <t>BP-PESP6</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ES-6000 Spectrophotometer </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Accessory - Spectometer </t>
+  </si>
+  <si>
+    <t>BP-PM11</t>
+  </si>
+  <si>
+    <t>Specialty Color Extension Kit (for BP-1200C only)</t>
+  </si>
+  <si>
+    <t>Accessory - Production Toner Kit/Media Expansion Kit</t>
+  </si>
+  <si>
+    <t>BP-PM12</t>
+  </si>
+  <si>
+    <t>Specialty Color Engine Kit (Overlay) (for BP-1200C only)</t>
+  </si>
+  <si>
+    <t>BP-PM13</t>
+  </si>
+  <si>
+    <t>Specialty Color Engine Kit (Underlay) (for BP-1200C only)</t>
+  </si>
+  <si>
+    <t>BP-PM14</t>
+  </si>
+  <si>
+    <t>Marking Module Kit</t>
+  </si>
+  <si>
+    <t>BP-PM15</t>
+  </si>
+  <si>
+    <t>White Marking Module Kit</t>
+  </si>
+  <si>
+    <t>BP-PM16</t>
+  </si>
+  <si>
+    <t>Toner Enabling Kit (Clear)</t>
+  </si>
+  <si>
+    <t>BP-PM17</t>
+  </si>
+  <si>
+    <t>Toner Enabling Kit (Gold)</t>
+  </si>
+  <si>
+    <t>BP-PM18</t>
+  </si>
+  <si>
+    <t>Toner Enabling Kit (Silver)</t>
+  </si>
+  <si>
+    <t>BP-PM19</t>
+  </si>
+  <si>
+    <t>Toner Enabling Kit (Pink)</t>
+  </si>
+  <si>
+    <t>BP-PM20</t>
+  </si>
+  <si>
+    <t>Toner Enabling Kit (Textured Paper)</t>
+  </si>
+  <si>
+    <t>BP-PM21</t>
+  </si>
+  <si>
+    <t>Toner Enabling Kit (White)</t>
+  </si>
+  <si>
+    <t>BP-PM22</t>
+  </si>
+  <si>
+    <t>Specialty Toner Exchange Kit</t>
+  </si>
+  <si>
+    <t>BP-PM23</t>
+  </si>
+  <si>
+    <t>Storage Box for Specialty Toner</t>
+  </si>
+  <si>
+    <t>BP-PM24</t>
+  </si>
+  <si>
+    <t>Media Expansion Kit</t>
+  </si>
+  <si>
+    <t>BP-PM25</t>
+  </si>
+  <si>
+    <t>Fiery Interface Kit (required for BP-PE13)</t>
+  </si>
+  <si>
+    <t>BP-PP10</t>
+  </si>
+  <si>
+    <t>Offset Catch Tray</t>
+  </si>
+  <si>
+    <t>BP-PP11</t>
+  </si>
+  <si>
+    <t>Long Catch Tray</t>
+  </si>
+  <si>
     <t>BP-C358F (Color) Copy Charge</t>
   </si>
   <si>
     <t>FULL SERVICE MONTHLY MAINTENANCE BP-C358F (Color) Copy Charge</t>
   </si>
   <si>
     <t>BP-C428P (Color) Copy Charge</t>
   </si>
   <si>
     <t>FULL SERVICE MONTHLY MAINTENANCE BP-C428P (Color) Copy Charge</t>
   </si>
   <si>
     <t>BP-B540WR Copy Charge Copy Charge</t>
   </si>
   <si>
     <t>FULL SERVICE MONTHLY MAINTENANCE BP-B540WR Copy Charge Copy Charge</t>
   </si>
   <si>
     <t>BP-DS14</t>
   </si>
   <si>
     <t>High Stand (1 door with storage)</t>
   </si>
   <si>
     <t>BP-90C70 Copy Charge Copy Charge - Black &amp; White</t>
@@ -3570,101 +4146,83 @@
   <si>
     <t>FULL SERVICE MONTHLY MAINTENANCE MX-C528F (Color) Copy Charge</t>
   </si>
   <si>
     <t>MX-C528P</t>
   </si>
   <si>
     <t>52 PPM Desktop Color Printer</t>
   </si>
   <si>
     <t>MX-C528P Cost per Copy Charge - Black &amp; White</t>
   </si>
   <si>
     <t>FULL SERVICE MONTHLY MAINTENANCE MX-C528P (Black) Copy Charge</t>
   </si>
   <si>
     <t>MX-C528P Cost per Copy Charge - Color</t>
   </si>
   <si>
     <t>FULL SERVICE MONTHLY MAINTENANCE MX-C528P (Color) Copy Charge</t>
   </si>
   <si>
     <t>0.0865</t>
   </si>
   <si>
-    <t>MX-C607P</t>
-[...4 lines deleted...]
-  <si>
     <t>MX-C607P Cost per Copy Charge - Black &amp; White</t>
   </si>
   <si>
     <t>FULL SERVICE MONTHLY MAINTENANCE MX-C607P (Black) Copy Charge</t>
   </si>
   <si>
     <t>0.0163</t>
   </si>
   <si>
     <t>MX-C607P Cost per Copy Charge - Color</t>
   </si>
   <si>
     <t>FULL SERVICE MONTHLY MAINTENANCE MX-C607P (Color) Copy Charge</t>
   </si>
   <si>
     <t>MX-CF11</t>
   </si>
   <si>
     <t>2-tray Inserter Unit (requires optional equipment - please refer to Configuration Chart)</t>
   </si>
   <si>
     <t>MX-CF50</t>
   </si>
   <si>
     <t>Plockmatic Cover Feeder</t>
   </si>
   <si>
-    <t>MX-CS16</t>
-[...4 lines deleted...]
-  <si>
     <t>MX-CS17</t>
   </si>
   <si>
     <t xml:space="preserve">550-Sheet Tray  C428F, C528F, C528P)</t>
   </si>
   <si>
-    <t>MX-CS19</t>
-[...4 lines deleted...]
-  <si>
     <t>MX-CS21</t>
   </si>
   <si>
     <t>250-Sheet Tray (B557P, B707P)</t>
   </si>
   <si>
     <t>MX-CS22</t>
   </si>
   <si>
     <t>550-Sheet Tray (B557F)</t>
   </si>
   <si>
     <t>MX-CS23</t>
   </si>
   <si>
     <t xml:space="preserve">550-Sheet Tray  (B557P, B707P)</t>
   </si>
   <si>
     <t>MX-CS24</t>
   </si>
   <si>
     <t xml:space="preserve">2,100-Sheet Tray  (B557F)</t>
   </si>
   <si>
     <t>MX-CS25</t>
@@ -3735,87 +4293,94 @@
   <si>
     <t>MX-FN21</t>
   </si>
   <si>
     <t>4K Stacking 100-sheet Staple Finisher (requires MX-RB26 and MX-RB27)</t>
   </si>
   <si>
     <t>MX-FN22</t>
   </si>
   <si>
     <t>4K Stacking 100-sheet Staple/20-sheet Saddle Stitch Finisher (requires MX-RB26 and MX-RB27)</t>
   </si>
   <si>
     <t>MX-FN34</t>
   </si>
   <si>
     <t>3K Stacking 65-sheet Staple Finisher (requires MX-RB26)</t>
   </si>
   <si>
     <t>MX-FN35</t>
   </si>
   <si>
     <t>3K Stacking 65-sheet Staple/20-sheet Saddle Stitch Finisher (requires MX-RB26)</t>
   </si>
   <si>
-    <t>MX-FN37</t>
-[...4 lines deleted...]
-  <si>
     <t>MX-FN38</t>
   </si>
   <si>
     <t>Staple Finisher (B557F, B557P, B707P)</t>
   </si>
   <si>
     <t>MX-FN39</t>
   </si>
   <si>
     <t xml:space="preserve">Staple, Hole Punch Finisher  (B557F, B557P, B707P)</t>
   </si>
   <si>
     <t>MX-FR58U</t>
   </si>
   <si>
     <t>PN-LC752</t>
   </si>
   <si>
     <t>Next generation 4K Ultra-HD 75" class (74 - 1/2" diagonal) AQUOS BOARD interactive display system with 20-point PrecisionTouch screen, built-in SoC controller, wireless connectivity, and OPS Expansion slot. PN-SPCi5W11A PC and PN-ZCMS1 AV Soundbar sold separately. 5 Year limited warranty.</t>
   </si>
   <si>
     <t>PN-LC652</t>
   </si>
   <si>
     <t>Next generation 4K Ultra-HD 65" class (64 - 1/2" diagonal) AQUOS BOARD interactive display system with 20-point PrecisionTouch screen, built-in SoC controller, wireless connectivity, and OPS Expansion slot. PN-SPCi5W11A PC and PN-ZCMS1 AV Soundbar sold separately. 5 Year limited warranty.</t>
   </si>
   <si>
     <t>BP-51M26</t>
   </si>
   <si>
     <t xml:space="preserve">26 PPM B&amp;W Workgroup Document System </t>
+  </si>
+  <si>
+    <t>BP-1200S</t>
+  </si>
+  <si>
+    <t>120 PPM B&amp;W / Color Digital Production Printer (6-Color)
+Main unit includes 4,200-sheet standard paper capacity (two 2,100-sheet trays, Printer Operation PC, 27" High Resolution Monitor, Power Cable Kit, Keyboard and Mouse Kit, Interface Cable 850 mm, 2 x Interface Cable 2M, 2 x Finisher Interface Cable 3M, Finisher Interface Cable 4M, Color-Logic Metallic Color System with FX Viewer, Touch7 Neon Color System, CMYK toner and developer.</t>
+  </si>
+  <si>
+    <t>BP-PZ12</t>
+  </si>
+  <si>
+    <t>Mobility Plate C</t>
   </si>
   <si>
     <t>Bundled Part Number?Yes/No</t>
   </si>
   <si>
     <t xml:space="preserve">Percentage-Based List Price  ($)</t>
   </si>
   <si>
     <t>Minimum NYS Discount (%)</t>
   </si>
   <si>
     <t>Actual NYS Discount (%)</t>
   </si>
   <si>
     <t xml:space="preserve">Percentage-Based Net Price  ($)</t>
   </si>
   <si>
     <t>Percent Educational Discount (%)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
@@ -4207,124 +4772,124 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:R597"/>
+  <dimension ref="A1:R687"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="87.15234375" customWidth="1"/>
     <col min="2" max="2" width="255" customWidth="1"/>
-    <col min="3" max="3" width="49.3671875" customWidth="1"/>
+    <col min="3" max="3" width="123.1328125" customWidth="1"/>
     <col min="4" max="4" width="87.15234375" customWidth="1"/>
     <col min="5" max="5" width="27.7734375" customWidth="1"/>
     <col min="6" max="6" width="47.56640625" customWidth="1"/>
     <col min="7" max="7" width="101.54296875" customWidth="1"/>
     <col min="8" max="8" width="27.7734375" customWidth="1"/>
     <col min="9" max="9" width="45.765625" customWidth="1"/>
     <col min="10" max="10" width="25.9765625" customWidth="1"/>
     <col min="11" max="11" width="58.359375" customWidth="1"/>
     <col min="12" max="12" width="43.96875" customWidth="1"/>
     <col min="13" max="13" width="42.171875" customWidth="1"/>
     <col min="14" max="14" width="47.56640625" customWidth="1"/>
     <col min="15" max="15" width="56.5625" customWidth="1"/>
     <col min="16" max="16" width="58.359375" customWidth="1"/>
     <col min="17" max="17" width="52.9609375" customWidth="1"/>
     <col min="18" max="18" width="7.98046875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="11" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="11" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="11" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="11" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="11" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="11" t="s">
-        <v>1253</v>
+        <v>1440</v>
       </c>
       <c r="G1" s="11" t="s">
         <v>5</v>
       </c>
       <c r="H1" s="11" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="11" t="s">
         <v>7</v>
       </c>
       <c r="J1" s="12" t="s">
         <v>8</v>
       </c>
       <c r="K1" s="11" t="s">
-        <v>1254</v>
+        <v>1441</v>
       </c>
       <c r="L1" s="11" t="s">
-        <v>1255</v>
+        <v>1442</v>
       </c>
       <c r="M1" s="11" t="s">
-        <v>1256</v>
+        <v>1443</v>
       </c>
       <c r="N1" s="12" t="s">
         <v>9</v>
       </c>
       <c r="O1" s="11" t="s">
-        <v>1257</v>
+        <v>1444</v>
       </c>
       <c r="P1" s="11" t="s">
-        <v>1258</v>
+        <v>1445</v>
       </c>
       <c r="Q1" s="12" t="s">
         <v>11</v>
       </c>
       <c r="R1" s="11" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C2" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D2" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E2" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F2" s="8" t="s">
@@ -6224,22888 +6789,26284 @@
       </c>
       <c r="M48" s="7">
         <v>0</v>
       </c>
       <c r="N48" s="10">
         <v>0.05</v>
       </c>
       <c r="O48" s="9" t="s">
         <v>94</v>
       </c>
       <c r="P48" s="7">
         <v>0</v>
       </c>
       <c r="Q48" s="10">
         <v>0.05</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="5" t="s">
         <v>122</v>
       </c>
       <c r="B49" s="6" t="s">
         <v>123</v>
       </c>
       <c r="C49" s="7" t="s">
-        <v>83</v>
+        <v>124</v>
       </c>
       <c r="D49" s="7" t="s">
         <v>122</v>
       </c>
       <c r="E49" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F49" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H49" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I49" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J49" s="10">
-        <v>10720</v>
+        <v>147</v>
       </c>
       <c r="L49" s="7">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="M49" s="7">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="N49" s="10">
-        <v>5896</v>
-[...5 lines deleted...]
-        <v>5896</v>
+        <v>67.62</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="5" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B50" s="6" t="s">
+        <v>126</v>
+      </c>
+      <c r="C50" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="D50" s="7" t="s">
         <v>125</v>
       </c>
-      <c r="C50" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E50" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F50" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H50" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I50" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J50" s="10">
-        <v>5020</v>
+        <v>345000</v>
       </c>
       <c r="L50" s="7">
-        <v>45</v>
+        <v>70</v>
       </c>
       <c r="M50" s="7">
-        <v>45</v>
+        <v>70</v>
       </c>
       <c r="N50" s="10">
-        <v>2761</v>
-[...5 lines deleted...]
-        <v>2761</v>
+        <v>103500</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="5" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B51" s="6" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="C51" s="7" t="s">
-        <v>83</v>
+        <v>124</v>
       </c>
       <c r="D51" s="7" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="E51" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F51" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H51" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I51" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J51" s="10">
-        <v>4130</v>
+        <v>350</v>
       </c>
       <c r="L51" s="7">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="M51" s="7">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="N51" s="10">
-        <v>1652</v>
-[...5 lines deleted...]
-        <v>1652</v>
+        <v>161</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="5" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B52" s="6" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D52" s="7" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="E52" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F52" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H52" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J52" s="10">
-        <v>5150</v>
+        <v>10720</v>
       </c>
       <c r="L52" s="7">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="M52" s="7">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="N52" s="10">
-        <v>2060</v>
+        <v>5896</v>
       </c>
       <c r="P52" s="7">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="Q52" s="10">
-        <v>2060</v>
+        <v>5896</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="5" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B53" s="6" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="C53" s="7" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="D53" s="7" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="E53" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F53" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H53" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J53" s="10">
-        <v>0</v>
+        <v>5020</v>
       </c>
       <c r="L53" s="7">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="M53" s="7">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="N53" s="10">
-        <v>0</v>
+        <v>2761</v>
       </c>
       <c r="P53" s="7">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="Q53" s="10">
-        <v>0</v>
+        <v>2761</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="5" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B54" s="6" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D54" s="7" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="E54" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F54" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H54" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J54" s="10">
-        <v>230</v>
+        <v>4130</v>
       </c>
       <c r="L54" s="7">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="M54" s="7">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="N54" s="10">
-        <v>126.5</v>
+        <v>1652</v>
       </c>
       <c r="P54" s="7">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="Q54" s="10">
-        <v>126.5</v>
+        <v>1652</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="5" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B55" s="6" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D55" s="7" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="E55" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F55" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H55" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J55" s="10">
-        <v>6150</v>
+        <v>5150</v>
       </c>
       <c r="L55" s="7">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="M55" s="7">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="N55" s="10">
-        <v>3382.5</v>
+        <v>2060</v>
       </c>
       <c r="P55" s="7">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="Q55" s="10">
-        <v>3382.5</v>
+        <v>2060</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="5" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B56" s="6" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="C56" s="7" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="D56" s="7" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E56" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F56" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H56" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J56" s="10">
-        <v>3600</v>
+        <v>0</v>
       </c>
       <c r="L56" s="7">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="M56" s="7">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="N56" s="10">
-        <v>1980</v>
+        <v>0</v>
       </c>
       <c r="P56" s="7">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="Q56" s="10">
-        <v>1980</v>
+        <v>0</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="5" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B57" s="6" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D57" s="7" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="E57" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F57" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H57" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I57" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J57" s="10">
-        <v>2550</v>
+        <v>230</v>
       </c>
       <c r="L57" s="7">
         <v>45</v>
       </c>
       <c r="M57" s="7">
         <v>45</v>
       </c>
       <c r="N57" s="10">
-        <v>1402.5</v>
+        <v>126.5</v>
       </c>
       <c r="P57" s="7">
         <v>45</v>
       </c>
       <c r="Q57" s="10">
-        <v>1402.5</v>
+        <v>126.5</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="5" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B58" s="6" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D58" s="7" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="E58" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F58" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H58" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I58" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J58" s="10">
-        <v>1340</v>
+        <v>6150</v>
       </c>
       <c r="L58" s="7">
         <v>45</v>
       </c>
       <c r="M58" s="7">
         <v>45</v>
       </c>
       <c r="N58" s="10">
-        <v>737</v>
+        <v>3382.5</v>
       </c>
       <c r="P58" s="7">
         <v>45</v>
       </c>
       <c r="Q58" s="10">
-        <v>737</v>
+        <v>3382.5</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="5" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B59" s="6" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="C59" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D59" s="7" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E59" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F59" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H59" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I59" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J59" s="10">
-        <v>1370</v>
+        <v>3600</v>
       </c>
       <c r="L59" s="7">
         <v>45</v>
       </c>
       <c r="M59" s="7">
         <v>45</v>
       </c>
       <c r="N59" s="10">
-        <v>753.5</v>
+        <v>1980</v>
       </c>
       <c r="P59" s="7">
         <v>45</v>
       </c>
       <c r="Q59" s="10">
-        <v>753.5</v>
+        <v>1980</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="5" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B60" s="6" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="C60" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D60" s="7" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="E60" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F60" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H60" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I60" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J60" s="10">
-        <v>3400</v>
+        <v>2550</v>
       </c>
       <c r="L60" s="7">
         <v>45</v>
       </c>
       <c r="M60" s="7">
         <v>45</v>
       </c>
       <c r="N60" s="10">
-        <v>1870</v>
+        <v>1402.5</v>
       </c>
       <c r="P60" s="7">
         <v>45</v>
       </c>
       <c r="Q60" s="10">
-        <v>1870</v>
+        <v>1402.5</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="5" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B61" s="6" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="C61" s="7" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="D61" s="7" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="E61" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F61" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H61" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I61" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K61" s="7" t="s">
-        <v>148</v>
+      <c r="J61" s="10">
+        <v>1340</v>
       </c>
       <c r="L61" s="7">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="M61" s="7">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>148</v>
+        <v>45</v>
+      </c>
+      <c r="N61" s="10">
+        <v>737</v>
+      </c>
+      <c r="P61" s="7">
+        <v>45</v>
+      </c>
+      <c r="Q61" s="10">
+        <v>737</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="5" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B62" s="6" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D62" s="7" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E62" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F62" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H62" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I62" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J62" s="10">
-        <v>190</v>
+        <v>1370</v>
       </c>
       <c r="L62" s="7">
         <v>45</v>
       </c>
       <c r="M62" s="7">
         <v>45</v>
       </c>
       <c r="N62" s="10">
-        <v>104.5</v>
+        <v>753.5</v>
       </c>
       <c r="P62" s="7">
         <v>45</v>
       </c>
       <c r="Q62" s="10">
-        <v>104.5</v>
+        <v>753.5</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="5" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B63" s="6" t="s">
+        <v>153</v>
+      </c>
+      <c r="C63" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="D63" s="7" t="s">
         <v>152</v>
       </c>
-      <c r="C63" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E63" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F63" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H63" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I63" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J63" s="10">
-        <v>475</v>
+        <v>3400</v>
       </c>
       <c r="L63" s="7">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="M63" s="7">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="N63" s="10">
-        <v>190</v>
+        <v>1870</v>
       </c>
       <c r="P63" s="7">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="Q63" s="10">
-        <v>190</v>
+        <v>1870</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="5" t="s">
         <v>154</v>
       </c>
       <c r="B64" s="6" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="C64" s="7" t="s">
-        <v>153</v>
+        <v>90</v>
       </c>
       <c r="D64" s="7" t="s">
         <v>154</v>
       </c>
       <c r="E64" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F64" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H64" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I64" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="J64" s="10">
-        <v>675</v>
+      <c r="K64" s="7" t="s">
+        <v>156</v>
       </c>
       <c r="L64" s="7">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="M64" s="7">
-        <v>60</v>
-[...8 lines deleted...]
-        <v>270</v>
+        <v>0</v>
+      </c>
+      <c r="O64" s="9" t="s">
+        <v>156</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="5" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B65" s="6" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="C65" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D65" s="7" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="E65" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F65" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H65" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I65" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J65" s="10">
-        <v>235</v>
+        <v>190</v>
       </c>
       <c r="L65" s="7">
         <v>45</v>
       </c>
       <c r="M65" s="7">
         <v>45</v>
       </c>
       <c r="N65" s="10">
-        <v>129.25</v>
+        <v>104.5</v>
       </c>
       <c r="P65" s="7">
         <v>45</v>
       </c>
       <c r="Q65" s="10">
-        <v>129.25</v>
+        <v>104.5</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="5" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B66" s="6" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="C66" s="7" t="s">
-        <v>90</v>
+        <v>161</v>
       </c>
       <c r="D66" s="7" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="E66" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F66" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H66" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I66" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K66" s="7" t="s">
-        <v>94</v>
+      <c r="J66" s="10">
+        <v>475</v>
       </c>
       <c r="L66" s="7">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="M66" s="7">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="N66" s="10">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>94</v>
+        <v>190</v>
       </c>
       <c r="P66" s="7">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="Q66" s="10">
-        <v>0.06</v>
+        <v>190</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="5" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="B67" s="6" t="s">
         <v>160</v>
       </c>
       <c r="C67" s="7" t="s">
-        <v>83</v>
+        <v>161</v>
       </c>
       <c r="D67" s="7" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="E67" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F67" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H67" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I67" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J67" s="10">
-        <v>4290</v>
+        <v>675</v>
       </c>
       <c r="L67" s="7">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="M67" s="7">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="N67" s="10">
-        <v>2359.5</v>
+        <v>270</v>
       </c>
       <c r="P67" s="7">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="Q67" s="10">
-        <v>2359.5</v>
+        <v>270</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="5" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B68" s="6" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D68" s="7" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="E68" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F68" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H68" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I68" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J68" s="10">
-        <v>9900</v>
+        <v>235</v>
       </c>
       <c r="L68" s="7">
         <v>45</v>
       </c>
       <c r="M68" s="7">
         <v>45</v>
       </c>
       <c r="N68" s="10">
-        <v>5445</v>
+        <v>129.25</v>
       </c>
       <c r="P68" s="7">
         <v>45</v>
       </c>
       <c r="Q68" s="10">
-        <v>5445</v>
+        <v>129.25</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="5" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B69" s="6" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="C69" s="7" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="D69" s="7" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="E69" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F69" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H69" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I69" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="J69" s="10">
-        <v>8810</v>
+      <c r="K69" s="7" t="s">
+        <v>94</v>
       </c>
       <c r="L69" s="7">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="M69" s="7">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="N69" s="10">
-        <v>4845.5</v>
+        <v>0.06</v>
+      </c>
+      <c r="O69" s="9" t="s">
+        <v>94</v>
       </c>
       <c r="P69" s="7">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="Q69" s="10">
-        <v>4845.5</v>
+        <v>0.06</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="5" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B70" s="6" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="C70" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D70" s="7" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="E70" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F70" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H70" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I70" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J70" s="10">
-        <v>7000</v>
+        <v>4290</v>
       </c>
       <c r="L70" s="7">
         <v>45</v>
       </c>
       <c r="M70" s="7">
         <v>45</v>
       </c>
       <c r="N70" s="10">
-        <v>3850</v>
+        <v>2359.5</v>
       </c>
       <c r="P70" s="7">
         <v>45</v>
       </c>
       <c r="Q70" s="10">
-        <v>3850</v>
+        <v>2359.5</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="5" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B71" s="6" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="C71" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D71" s="7" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="E71" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F71" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H71" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I71" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J71" s="10">
-        <v>670</v>
+        <v>9900</v>
       </c>
       <c r="L71" s="7">
         <v>45</v>
       </c>
       <c r="M71" s="7">
         <v>45</v>
       </c>
       <c r="N71" s="10">
-        <v>368.5</v>
+        <v>5445</v>
       </c>
       <c r="P71" s="7">
         <v>45</v>
       </c>
       <c r="Q71" s="10">
-        <v>368.5</v>
+        <v>5445</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="5" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B72" s="6" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="C72" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D72" s="7" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="E72" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F72" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H72" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I72" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J72" s="10">
-        <v>1895</v>
+        <v>8810</v>
       </c>
       <c r="L72" s="7">
         <v>45</v>
       </c>
       <c r="M72" s="7">
         <v>45</v>
       </c>
       <c r="N72" s="10">
-        <v>1042.25</v>
+        <v>4845.5</v>
       </c>
       <c r="P72" s="7">
         <v>45</v>
       </c>
       <c r="Q72" s="10">
-        <v>1042.25</v>
+        <v>4845.5</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="5" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B73" s="6" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="C73" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D73" s="7" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="E73" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F73" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H73" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I73" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J73" s="10">
-        <v>6960</v>
+        <v>7000</v>
       </c>
       <c r="L73" s="7">
         <v>45</v>
       </c>
       <c r="M73" s="7">
         <v>45</v>
       </c>
       <c r="N73" s="10">
-        <v>3828</v>
+        <v>3850</v>
       </c>
       <c r="P73" s="7">
         <v>45</v>
       </c>
       <c r="Q73" s="10">
-        <v>3828</v>
+        <v>3850</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="5" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B74" s="6" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="C74" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D74" s="7" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="E74" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F74" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H74" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I74" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J74" s="10">
-        <v>1895</v>
+        <v>670</v>
       </c>
       <c r="L74" s="7">
         <v>45</v>
       </c>
       <c r="M74" s="7">
         <v>45</v>
       </c>
       <c r="N74" s="10">
-        <v>1042.25</v>
+        <v>368.5</v>
       </c>
       <c r="P74" s="7">
         <v>45</v>
       </c>
       <c r="Q74" s="10">
-        <v>1042.25</v>
+        <v>368.5</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="5" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B75" s="6" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="C75" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D75" s="7" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="E75" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F75" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H75" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I75" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J75" s="10">
-        <v>720</v>
+        <v>1895</v>
       </c>
       <c r="L75" s="7">
         <v>45</v>
       </c>
       <c r="M75" s="7">
         <v>45</v>
       </c>
       <c r="N75" s="10">
-        <v>396</v>
+        <v>1042.25</v>
       </c>
       <c r="P75" s="7">
         <v>45</v>
       </c>
       <c r="Q75" s="10">
-        <v>396</v>
+        <v>1042.25</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="5" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B76" s="6" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="C76" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="D76" s="7" t="s">
         <v>179</v>
       </c>
-      <c r="D76" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E76" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F76" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H76" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I76" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J76" s="10">
-        <v>280</v>
+        <v>6960</v>
       </c>
       <c r="L76" s="7">
-        <v>30</v>
+        <v>45</v>
       </c>
       <c r="M76" s="7">
-        <v>30</v>
+        <v>45</v>
       </c>
       <c r="N76" s="10">
-        <v>196</v>
+        <v>3828</v>
       </c>
       <c r="P76" s="7">
-        <v>30</v>
+        <v>45</v>
       </c>
       <c r="Q76" s="10">
-        <v>196</v>
+        <v>3828</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="5" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B77" s="6" t="s">
+        <v>182</v>
+      </c>
+      <c r="C77" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="D77" s="7" t="s">
         <v>181</v>
       </c>
-      <c r="C77" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E77" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F77" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H77" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I77" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J77" s="10">
-        <v>180</v>
+        <v>1895</v>
       </c>
       <c r="L77" s="7">
-        <v>30</v>
+        <v>45</v>
       </c>
       <c r="M77" s="7">
-        <v>30</v>
+        <v>45</v>
       </c>
       <c r="N77" s="10">
-        <v>126</v>
+        <v>1042.25</v>
       </c>
       <c r="P77" s="7">
-        <v>30</v>
+        <v>45</v>
       </c>
       <c r="Q77" s="10">
-        <v>126</v>
+        <v>1042.25</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="5" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B78" s="6" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="C78" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D78" s="7" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="E78" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F78" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H78" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I78" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J78" s="10">
-        <v>630</v>
+        <v>720</v>
       </c>
       <c r="L78" s="7">
         <v>45</v>
       </c>
       <c r="M78" s="7">
         <v>45</v>
       </c>
       <c r="N78" s="10">
-        <v>346.5</v>
+        <v>396</v>
       </c>
       <c r="P78" s="7">
         <v>45</v>
       </c>
       <c r="Q78" s="10">
-        <v>346.5</v>
+        <v>396</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="5" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B79" s="6" t="s">
+        <v>186</v>
+      </c>
+      <c r="C79" s="7" t="s">
+        <v>187</v>
+      </c>
+      <c r="D79" s="7" t="s">
         <v>185</v>
       </c>
-      <c r="C79" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E79" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F79" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H79" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I79" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J79" s="10">
-        <v>3300</v>
+        <v>280</v>
       </c>
       <c r="L79" s="7">
-        <v>45</v>
+        <v>30</v>
       </c>
       <c r="M79" s="7">
-        <v>45</v>
+        <v>30</v>
       </c>
       <c r="N79" s="10">
-        <v>1815</v>
+        <v>196</v>
       </c>
       <c r="P79" s="7">
-        <v>45</v>
+        <v>30</v>
       </c>
       <c r="Q79" s="10">
-        <v>1815</v>
+        <v>196</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="5" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B80" s="6" t="s">
+        <v>189</v>
+      </c>
+      <c r="C80" s="7" t="s">
         <v>187</v>
       </c>
-      <c r="C80" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D80" s="7" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="E80" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F80" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H80" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I80" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J80" s="10">
-        <v>4740</v>
+        <v>180</v>
       </c>
       <c r="L80" s="7">
-        <v>45</v>
+        <v>30</v>
       </c>
       <c r="M80" s="7">
-        <v>45</v>
+        <v>30</v>
       </c>
       <c r="N80" s="10">
-        <v>2607</v>
+        <v>126</v>
       </c>
       <c r="P80" s="7">
-        <v>45</v>
+        <v>30</v>
       </c>
       <c r="Q80" s="10">
-        <v>2607</v>
+        <v>126</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="5" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B81" s="6" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="C81" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D81" s="7" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="E81" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F81" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H81" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I81" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J81" s="10">
-        <v>1600</v>
+        <v>630</v>
       </c>
       <c r="L81" s="7">
         <v>45</v>
       </c>
       <c r="M81" s="7">
         <v>45</v>
       </c>
       <c r="N81" s="10">
-        <v>880</v>
+        <v>346.5</v>
       </c>
       <c r="P81" s="7">
         <v>45</v>
       </c>
       <c r="Q81" s="10">
-        <v>880</v>
+        <v>346.5</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="5" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B82" s="6" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="C82" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D82" s="7" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="E82" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F82" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H82" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I82" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J82" s="10">
-        <v>3020</v>
+        <v>3300</v>
       </c>
       <c r="L82" s="7">
         <v>45</v>
       </c>
       <c r="M82" s="7">
         <v>45</v>
       </c>
       <c r="N82" s="10">
-        <v>1661</v>
+        <v>1815</v>
       </c>
       <c r="P82" s="7">
         <v>45</v>
       </c>
       <c r="Q82" s="10">
-        <v>1661</v>
+        <v>1815</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="5" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B83" s="6" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="C83" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D83" s="7" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="E83" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F83" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H83" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I83" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J83" s="10">
-        <v>4300</v>
+        <v>4740</v>
       </c>
       <c r="L83" s="7">
         <v>45</v>
       </c>
       <c r="M83" s="7">
         <v>45</v>
       </c>
       <c r="N83" s="10">
-        <v>2365</v>
+        <v>2607</v>
       </c>
       <c r="P83" s="7">
         <v>45</v>
       </c>
       <c r="Q83" s="10">
-        <v>2365</v>
+        <v>2607</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="5" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B84" s="6" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="C84" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D84" s="7" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="E84" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F84" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H84" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I84" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J84" s="10">
-        <v>5090</v>
+        <v>1600</v>
       </c>
       <c r="L84" s="7">
         <v>45</v>
       </c>
       <c r="M84" s="7">
         <v>45</v>
       </c>
       <c r="N84" s="10">
-        <v>2799.5</v>
+        <v>880</v>
       </c>
       <c r="P84" s="7">
         <v>45</v>
       </c>
       <c r="Q84" s="10">
-        <v>2799.5</v>
+        <v>880</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="5" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B85" s="6" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="C85" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D85" s="7" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="E85" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F85" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H85" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I85" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J85" s="10">
-        <v>5950</v>
+        <v>3020</v>
       </c>
       <c r="L85" s="7">
         <v>45</v>
       </c>
       <c r="M85" s="7">
         <v>45</v>
       </c>
       <c r="N85" s="10">
-        <v>3272.5</v>
+        <v>1661</v>
       </c>
       <c r="P85" s="7">
         <v>45</v>
       </c>
       <c r="Q85" s="10">
-        <v>3272.5</v>
+        <v>1661</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="5" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B86" s="6" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="C86" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D86" s="7" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="E86" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F86" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H86" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I86" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J86" s="10">
-        <v>1550</v>
+        <v>4300</v>
       </c>
       <c r="L86" s="7">
         <v>45</v>
       </c>
       <c r="M86" s="7">
         <v>45</v>
       </c>
       <c r="N86" s="10">
-        <v>852.5</v>
+        <v>2365</v>
       </c>
       <c r="P86" s="7">
         <v>45</v>
       </c>
       <c r="Q86" s="10">
-        <v>852.5</v>
+        <v>2365</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="5" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B87" s="6" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="C87" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D87" s="7" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="E87" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F87" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H87" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I87" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J87" s="10">
-        <v>3400</v>
+        <v>5090</v>
       </c>
       <c r="L87" s="7">
         <v>45</v>
       </c>
       <c r="M87" s="7">
         <v>45</v>
       </c>
       <c r="N87" s="10">
-        <v>1870</v>
+        <v>2799.5</v>
       </c>
       <c r="P87" s="7">
         <v>45</v>
       </c>
       <c r="Q87" s="10">
-        <v>1870</v>
+        <v>2799.5</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="5" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B88" s="6" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="C88" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D88" s="7" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="E88" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F88" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H88" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I88" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J88" s="10">
-        <v>9580</v>
+        <v>5950</v>
       </c>
       <c r="L88" s="7">
         <v>45</v>
       </c>
       <c r="M88" s="7">
         <v>45</v>
       </c>
       <c r="N88" s="10">
-        <v>5269</v>
+        <v>3272.5</v>
       </c>
       <c r="P88" s="7">
         <v>45</v>
       </c>
       <c r="Q88" s="10">
-        <v>5269</v>
+        <v>3272.5</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="5" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B89" s="6" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="C89" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D89" s="7" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="E89" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F89" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H89" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I89" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J89" s="10">
-        <v>1855</v>
+        <v>1550</v>
       </c>
       <c r="L89" s="7">
         <v>45</v>
       </c>
       <c r="M89" s="7">
         <v>45</v>
       </c>
       <c r="N89" s="10">
-        <v>1020.25</v>
+        <v>852.5</v>
       </c>
       <c r="P89" s="7">
         <v>45</v>
       </c>
       <c r="Q89" s="10">
-        <v>1020.25</v>
+        <v>852.5</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="5" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B90" s="6" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="C90" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D90" s="7" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="E90" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F90" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H90" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I90" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J90" s="10">
-        <v>2680</v>
+        <v>3400</v>
       </c>
       <c r="L90" s="7">
         <v>45</v>
       </c>
       <c r="M90" s="7">
         <v>45</v>
       </c>
       <c r="N90" s="10">
-        <v>1474</v>
+        <v>1870</v>
       </c>
       <c r="P90" s="7">
         <v>45</v>
       </c>
       <c r="Q90" s="10">
-        <v>1474</v>
+        <v>1870</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="5" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B91" s="6" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="C91" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D91" s="7" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E91" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F91" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H91" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I91" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J91" s="10">
-        <v>1340</v>
+        <v>9580</v>
       </c>
       <c r="L91" s="7">
         <v>45</v>
       </c>
       <c r="M91" s="7">
         <v>45</v>
       </c>
       <c r="N91" s="10">
-        <v>737</v>
+        <v>5269</v>
       </c>
       <c r="P91" s="7">
         <v>45</v>
       </c>
       <c r="Q91" s="10">
-        <v>737</v>
+        <v>5269</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="5" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B92" s="6" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="C92" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D92" s="7" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="E92" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F92" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H92" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I92" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J92" s="10">
-        <v>4330</v>
+        <v>1855</v>
       </c>
       <c r="L92" s="7">
         <v>45</v>
       </c>
       <c r="M92" s="7">
         <v>45</v>
       </c>
       <c r="N92" s="10">
-        <v>2381.5</v>
+        <v>1020.25</v>
       </c>
       <c r="P92" s="7">
         <v>45</v>
       </c>
       <c r="Q92" s="10">
-        <v>2381.5</v>
+        <v>1020.25</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="5" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B93" s="6" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="C93" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D93" s="7" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="E93" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F93" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H93" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I93" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J93" s="10">
-        <v>3400</v>
+        <v>2680</v>
       </c>
       <c r="L93" s="7">
         <v>45</v>
       </c>
       <c r="M93" s="7">
         <v>45</v>
       </c>
       <c r="N93" s="10">
-        <v>1870</v>
+        <v>1474</v>
       </c>
       <c r="P93" s="7">
         <v>45</v>
       </c>
       <c r="Q93" s="10">
-        <v>1870</v>
+        <v>1474</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="5" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B94" s="6" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="C94" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D94" s="7" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E94" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F94" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H94" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I94" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J94" s="10">
-        <v>8140</v>
+        <v>1340</v>
       </c>
       <c r="L94" s="7">
         <v>45</v>
       </c>
       <c r="M94" s="7">
         <v>45</v>
       </c>
       <c r="N94" s="10">
-        <v>4477</v>
+        <v>737</v>
       </c>
       <c r="P94" s="7">
         <v>45</v>
       </c>
       <c r="Q94" s="10">
-        <v>4477</v>
+        <v>737</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="5" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="B95" s="6" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="C95" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D95" s="7" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="E95" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F95" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H95" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I95" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J95" s="10">
-        <v>2105</v>
+        <v>4330</v>
       </c>
       <c r="L95" s="7">
         <v>45</v>
       </c>
       <c r="M95" s="7">
         <v>45</v>
       </c>
       <c r="N95" s="10">
-        <v>1157.75</v>
+        <v>2381.5</v>
       </c>
       <c r="P95" s="7">
         <v>45</v>
       </c>
       <c r="Q95" s="10">
-        <v>1157.75</v>
+        <v>2381.5</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="5" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="B96" s="6" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="C96" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D96" s="7" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="E96" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F96" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H96" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I96" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J96" s="10">
-        <v>3475</v>
+        <v>3400</v>
       </c>
       <c r="L96" s="7">
         <v>45</v>
       </c>
       <c r="M96" s="7">
         <v>45</v>
       </c>
       <c r="N96" s="10">
-        <v>1911.25</v>
+        <v>1870</v>
       </c>
       <c r="P96" s="7">
         <v>45</v>
       </c>
       <c r="Q96" s="10">
-        <v>1911.25</v>
+        <v>1870</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="5" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="B97" s="6" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="C97" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D97" s="7" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="E97" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F97" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H97" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I97" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J97" s="10">
-        <v>2105</v>
+        <v>8140</v>
       </c>
       <c r="L97" s="7">
         <v>45</v>
       </c>
       <c r="M97" s="7">
         <v>45</v>
       </c>
       <c r="N97" s="10">
-        <v>1157.75</v>
+        <v>4477</v>
       </c>
       <c r="P97" s="7">
         <v>45</v>
       </c>
       <c r="Q97" s="10">
-        <v>1157.75</v>
+        <v>4477</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="5" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="B98" s="6" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="C98" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D98" s="7" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="E98" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F98" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H98" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I98" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J98" s="10">
-        <v>1200</v>
+        <v>2105</v>
       </c>
       <c r="L98" s="7">
         <v>45</v>
       </c>
       <c r="M98" s="7">
         <v>45</v>
       </c>
       <c r="N98" s="10">
-        <v>660</v>
+        <v>1157.75</v>
       </c>
       <c r="P98" s="7">
         <v>45</v>
       </c>
       <c r="Q98" s="10">
-        <v>660</v>
+        <v>1157.75</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="5" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="B99" s="6" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="C99" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D99" s="7" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="E99" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F99" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H99" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I99" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J99" s="10">
-        <v>4485</v>
+        <v>3475</v>
       </c>
       <c r="L99" s="7">
         <v>45</v>
       </c>
       <c r="M99" s="7">
         <v>45</v>
       </c>
       <c r="N99" s="10">
-        <v>2466.75</v>
+        <v>1911.25</v>
       </c>
       <c r="P99" s="7">
         <v>45</v>
       </c>
       <c r="Q99" s="10">
-        <v>2466.75</v>
+        <v>1911.25</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="5" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="B100" s="6" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="C100" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D100" s="7" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="E100" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F100" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H100" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J100" s="10">
-        <v>6240</v>
+        <v>2105</v>
       </c>
       <c r="L100" s="7">
         <v>45</v>
       </c>
       <c r="M100" s="7">
         <v>45</v>
       </c>
       <c r="N100" s="10">
-        <v>3432</v>
+        <v>1157.75</v>
       </c>
       <c r="P100" s="7">
         <v>45</v>
       </c>
       <c r="Q100" s="10">
-        <v>3432</v>
+        <v>1157.75</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="5" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="B101" s="6" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="C101" s="7" t="s">
-        <v>14</v>
+        <v>83</v>
       </c>
       <c r="D101" s="7" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E101" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F101" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H101" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I101" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J101" s="10">
-        <v>508</v>
+        <v>1200</v>
       </c>
       <c r="L101" s="7">
-        <v>36.5</v>
+        <v>45</v>
       </c>
       <c r="M101" s="7">
-        <v>36.5</v>
+        <v>45</v>
       </c>
       <c r="N101" s="10">
-        <v>322.58</v>
+        <v>660</v>
       </c>
       <c r="P101" s="7">
-        <v>36.5</v>
+        <v>45</v>
       </c>
       <c r="Q101" s="10">
-        <v>322.58</v>
+        <v>660</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="5" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="B102" s="6" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="C102" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="D102" s="7" t="s">
         <v>232</v>
       </c>
-      <c r="D102" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E102" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F102" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H102" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I102" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J102" s="10">
-        <v>46200</v>
+        <v>4485</v>
       </c>
       <c r="L102" s="7">
-        <v>25</v>
+        <v>45</v>
       </c>
       <c r="M102" s="7">
-        <v>25</v>
+        <v>45</v>
       </c>
       <c r="N102" s="10">
-        <v>34650</v>
+        <v>2466.75</v>
       </c>
       <c r="P102" s="7">
-        <v>25</v>
+        <v>45</v>
       </c>
       <c r="Q102" s="10">
-        <v>34650</v>
+        <v>2466.75</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="5" t="s">
         <v>234</v>
       </c>
       <c r="B103" s="6" t="s">
         <v>235</v>
       </c>
       <c r="C103" s="7" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="D103" s="7" t="s">
         <v>234</v>
       </c>
       <c r="E103" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F103" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H103" s="7" t="s">
-        <v>236</v>
+        <v>17</v>
       </c>
       <c r="I103" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K103" s="7" t="s">
-        <v>237</v>
+      <c r="J103" s="10">
+        <v>6240</v>
       </c>
       <c r="L103" s="7">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="M103" s="7">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>237</v>
+        <v>45</v>
+      </c>
+      <c r="N103" s="10">
+        <v>3432</v>
+      </c>
+      <c r="P103" s="7">
+        <v>45</v>
+      </c>
+      <c r="Q103" s="10">
+        <v>3432</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="5" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="B104" s="6" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="C104" s="7" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="D104" s="7" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="E104" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F104" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H104" s="7" t="s">
-        <v>236</v>
+        <v>17</v>
       </c>
       <c r="I104" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K104" s="7" t="s">
-        <v>91</v>
+      <c r="J104" s="10">
+        <v>508</v>
       </c>
       <c r="L104" s="7">
-        <v>0</v>
+        <v>36.5</v>
       </c>
       <c r="M104" s="7">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>36.5</v>
+      </c>
+      <c r="N104" s="10">
+        <v>322.58</v>
+      </c>
+      <c r="P104" s="7">
+        <v>36.5</v>
+      </c>
+      <c r="Q104" s="10">
+        <v>322.58</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="5" t="s">
+        <v>238</v>
+      </c>
+      <c r="B105" s="6" t="s">
+        <v>239</v>
+      </c>
+      <c r="C105" s="7" t="s">
         <v>240</v>
       </c>
-      <c r="B105" s="6" t="s">
+      <c r="D105" s="7" t="s">
         <v>241</v>
       </c>
-      <c r="C105" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E105" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F105" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H105" s="7" t="s">
-        <v>236</v>
+        <v>17</v>
       </c>
       <c r="I105" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K105" s="7" t="s">
-        <v>242</v>
+      <c r="J105" s="10">
+        <v>46200</v>
       </c>
       <c r="L105" s="7">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="M105" s="7">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>242</v>
+        <v>25</v>
+      </c>
+      <c r="N105" s="10">
+        <v>34650</v>
+      </c>
+      <c r="P105" s="7">
+        <v>25</v>
+      </c>
+      <c r="Q105" s="10">
+        <v>34650</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="5" t="s">
+        <v>242</v>
+      </c>
+      <c r="B106" s="6" t="s">
         <v>243</v>
-      </c>
-[...1 lines deleted...]
-        <v>244</v>
       </c>
       <c r="C106" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D106" s="7" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="E106" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F106" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H106" s="7" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="I106" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K106" s="7" t="s">
         <v>245</v>
       </c>
       <c r="L106" s="7">
         <v>0</v>
       </c>
       <c r="M106" s="7">
         <v>0</v>
       </c>
       <c r="O106" s="9" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="5" t="s">
         <v>246</v>
       </c>
       <c r="B107" s="6" t="s">
         <v>247</v>
       </c>
       <c r="C107" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D107" s="7" t="s">
         <v>246</v>
       </c>
       <c r="E107" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F107" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H107" s="7" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="I107" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K107" s="7" t="s">
-        <v>242</v>
+        <v>91</v>
       </c>
       <c r="L107" s="7">
         <v>0</v>
       </c>
       <c r="M107" s="7">
         <v>0</v>
       </c>
       <c r="O107" s="9" t="s">
-        <v>242</v>
+        <v>91</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="5" t="s">
         <v>248</v>
       </c>
       <c r="B108" s="6" t="s">
         <v>249</v>
       </c>
       <c r="C108" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D108" s="7" t="s">
         <v>248</v>
       </c>
       <c r="E108" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F108" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H108" s="7" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="I108" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K108" s="7" t="s">
-        <v>101</v>
+        <v>250</v>
       </c>
       <c r="L108" s="7">
         <v>0</v>
       </c>
       <c r="M108" s="7">
         <v>0</v>
       </c>
       <c r="O108" s="9" t="s">
-        <v>101</v>
+        <v>250</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="5" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B109" s="6" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="C109" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D109" s="7" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="E109" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F109" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H109" s="7" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="I109" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K109" s="7" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="L109" s="7">
         <v>0</v>
       </c>
       <c r="M109" s="7">
         <v>0</v>
       </c>
       <c r="O109" s="9" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="5" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="B110" s="6" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="C110" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D110" s="7" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="E110" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F110" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H110" s="7" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="I110" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K110" s="7" t="s">
-        <v>255</v>
+        <v>250</v>
       </c>
       <c r="L110" s="7">
         <v>0</v>
       </c>
       <c r="M110" s="7">
         <v>0</v>
       </c>
       <c r="O110" s="9" t="s">
-        <v>255</v>
+        <v>250</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="5" t="s">
         <v>256</v>
       </c>
       <c r="B111" s="6" t="s">
         <v>257</v>
       </c>
       <c r="C111" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D111" s="7" t="s">
         <v>256</v>
       </c>
       <c r="E111" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F111" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H111" s="7" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="I111" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K111" s="7" t="s">
-        <v>258</v>
+        <v>101</v>
       </c>
       <c r="L111" s="7">
         <v>0</v>
       </c>
       <c r="M111" s="7">
         <v>0</v>
       </c>
       <c r="O111" s="9" t="s">
-        <v>258</v>
+        <v>101</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="5" t="s">
+        <v>258</v>
+      </c>
+      <c r="B112" s="6" t="s">
         <v>259</v>
-      </c>
-[...1 lines deleted...]
-        <v>260</v>
       </c>
       <c r="C112" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D112" s="7" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="E112" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F112" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H112" s="7" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="I112" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K112" s="7" t="s">
-        <v>237</v>
+        <v>260</v>
       </c>
       <c r="L112" s="7">
         <v>0</v>
       </c>
       <c r="M112" s="7">
         <v>0</v>
       </c>
       <c r="O112" s="9" t="s">
-        <v>237</v>
+        <v>260</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="5" t="s">
         <v>261</v>
       </c>
       <c r="B113" s="6" t="s">
         <v>262</v>
       </c>
       <c r="C113" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D113" s="7" t="s">
         <v>261</v>
       </c>
       <c r="E113" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F113" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H113" s="7" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="I113" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K113" s="7" t="s">
         <v>263</v>
       </c>
       <c r="L113" s="7">
         <v>0</v>
       </c>
       <c r="M113" s="7">
         <v>0</v>
       </c>
       <c r="O113" s="9" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="5" t="s">
         <v>264</v>
       </c>
       <c r="B114" s="6" t="s">
         <v>265</v>
       </c>
       <c r="C114" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D114" s="7" t="s">
         <v>264</v>
       </c>
       <c r="E114" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F114" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H114" s="7" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="I114" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K114" s="7" t="s">
-        <v>237</v>
+        <v>266</v>
       </c>
       <c r="L114" s="7">
         <v>0</v>
       </c>
       <c r="M114" s="7">
         <v>0</v>
       </c>
       <c r="O114" s="9" t="s">
-        <v>237</v>
+        <v>266</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="5" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="B115" s="6" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="C115" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D115" s="7" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E115" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F115" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H115" s="7" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="I115" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K115" s="7" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="L115" s="7">
         <v>0</v>
       </c>
       <c r="M115" s="7">
         <v>0</v>
       </c>
       <c r="O115" s="9" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="5" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="B116" s="6" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="C116" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D116" s="7" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="E116" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F116" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H116" s="7" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="I116" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K116" s="7" t="s">
-        <v>258</v>
+        <v>271</v>
       </c>
       <c r="L116" s="7">
         <v>0</v>
       </c>
       <c r="M116" s="7">
         <v>0</v>
       </c>
       <c r="O116" s="9" t="s">
-        <v>258</v>
+        <v>271</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="5" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="B117" s="6" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="C117" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D117" s="7" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="E117" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F117" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H117" s="7" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="I117" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K117" s="7" t="s">
-        <v>252</v>
+        <v>245</v>
       </c>
       <c r="L117" s="7">
         <v>0</v>
       </c>
       <c r="M117" s="7">
         <v>0</v>
       </c>
       <c r="O117" s="9" t="s">
-        <v>252</v>
+        <v>245</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="5" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="B118" s="6" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="C118" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D118" s="7" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="E118" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F118" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H118" s="7" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="I118" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K118" s="7" t="s">
-        <v>242</v>
+        <v>250</v>
       </c>
       <c r="L118" s="7">
         <v>0</v>
       </c>
       <c r="M118" s="7">
         <v>0</v>
       </c>
       <c r="O118" s="9" t="s">
-        <v>242</v>
+        <v>250</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="5" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="B119" s="6" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="C119" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D119" s="7" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="E119" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F119" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H119" s="7" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="I119" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K119" s="7" t="s">
-        <v>242</v>
+        <v>266</v>
       </c>
       <c r="L119" s="7">
         <v>0</v>
       </c>
       <c r="M119" s="7">
         <v>0</v>
       </c>
       <c r="O119" s="9" t="s">
-        <v>242</v>
+        <v>266</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="5" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="B120" s="6" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="C120" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D120" s="7" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="E120" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F120" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H120" s="7" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="I120" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K120" s="7" t="s">
-        <v>242</v>
+        <v>260</v>
       </c>
       <c r="L120" s="7">
         <v>0</v>
       </c>
       <c r="M120" s="7">
         <v>0</v>
       </c>
       <c r="O120" s="9" t="s">
-        <v>242</v>
+        <v>260</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="5" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="B121" s="6" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="C121" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D121" s="7" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="E121" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F121" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H121" s="7" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="I121" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K121" s="7" t="s">
-        <v>280</v>
+        <v>250</v>
       </c>
       <c r="L121" s="7">
         <v>0</v>
       </c>
       <c r="M121" s="7">
         <v>0</v>
       </c>
       <c r="O121" s="9" t="s">
-        <v>280</v>
+        <v>250</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="5" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="B122" s="6" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="C122" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D122" s="7" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="E122" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F122" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H122" s="7" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="I122" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K122" s="7" t="s">
-        <v>108</v>
+        <v>250</v>
       </c>
       <c r="L122" s="7">
         <v>0</v>
       </c>
       <c r="M122" s="7">
         <v>0</v>
       </c>
       <c r="O122" s="9" t="s">
-        <v>108</v>
+        <v>250</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="5" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="B123" s="6" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="C123" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D123" s="7" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E123" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F123" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H123" s="7" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="I123" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K123" s="7" t="s">
-        <v>101</v>
+        <v>250</v>
       </c>
       <c r="L123" s="7">
         <v>0</v>
       </c>
       <c r="M123" s="7">
         <v>0</v>
       </c>
       <c r="O123" s="9" t="s">
-        <v>101</v>
+        <v>250</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="5" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="B124" s="6" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="C124" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D124" s="7" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E124" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F124" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H124" s="7" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="I124" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K124" s="7" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="L124" s="7">
         <v>0</v>
       </c>
       <c r="M124" s="7">
         <v>0</v>
       </c>
       <c r="O124" s="9" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="5" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="B125" s="6" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="C125" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D125" s="7" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E125" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F125" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H125" s="7" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="I125" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K125" s="7" t="s">
-        <v>263</v>
+        <v>108</v>
       </c>
       <c r="L125" s="7">
         <v>0</v>
       </c>
       <c r="M125" s="7">
         <v>0</v>
       </c>
       <c r="O125" s="9" t="s">
-        <v>263</v>
+        <v>108</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="5" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="B126" s="6" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="C126" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D126" s="7" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="E126" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F126" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H126" s="7" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="I126" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K126" s="7" t="s">
-        <v>255</v>
+        <v>101</v>
       </c>
       <c r="L126" s="7">
         <v>0</v>
       </c>
       <c r="M126" s="7">
         <v>0</v>
       </c>
       <c r="O126" s="9" t="s">
-        <v>255</v>
+        <v>101</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="5" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="B127" s="6" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="C127" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D127" s="7" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="E127" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F127" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H127" s="7" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="I127" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K127" s="7" t="s">
-        <v>258</v>
+        <v>295</v>
       </c>
       <c r="L127" s="7">
         <v>0</v>
       </c>
       <c r="M127" s="7">
         <v>0</v>
       </c>
       <c r="O127" s="9" t="s">
-        <v>258</v>
+        <v>295</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="5" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="B128" s="6" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="C128" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D128" s="7" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="E128" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F128" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H128" s="7" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="I128" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K128" s="7" t="s">
-        <v>258</v>
+        <v>271</v>
       </c>
       <c r="L128" s="7">
         <v>0</v>
       </c>
       <c r="M128" s="7">
         <v>0</v>
       </c>
       <c r="O128" s="9" t="s">
-        <v>258</v>
+        <v>271</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="5" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="B129" s="6" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="C129" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D129" s="7" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="E129" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F129" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H129" s="7" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="I129" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K129" s="7" t="s">
-        <v>298</v>
+        <v>263</v>
       </c>
       <c r="L129" s="7">
         <v>0</v>
       </c>
       <c r="M129" s="7">
         <v>0</v>
       </c>
       <c r="O129" s="9" t="s">
-        <v>298</v>
+        <v>263</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="5" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="B130" s="6" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="C130" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D130" s="7" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="E130" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F130" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H130" s="7" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="I130" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K130" s="7" t="s">
-        <v>111</v>
+        <v>266</v>
       </c>
       <c r="L130" s="7">
         <v>0</v>
       </c>
       <c r="M130" s="7">
         <v>0</v>
       </c>
       <c r="O130" s="9" t="s">
-        <v>111</v>
+        <v>266</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="5" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="B131" s="6" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="C131" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D131" s="7" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="E131" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F131" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H131" s="7" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="I131" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K131" s="7" t="s">
-        <v>108</v>
+        <v>266</v>
       </c>
       <c r="L131" s="7">
         <v>0</v>
       </c>
       <c r="M131" s="7">
         <v>0</v>
       </c>
       <c r="O131" s="9" t="s">
-        <v>108</v>
+        <v>266</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="5" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="B132" s="6" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="C132" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D132" s="7" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="E132" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F132" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H132" s="7" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="I132" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K132" s="7" t="s">
-        <v>101</v>
+        <v>306</v>
       </c>
       <c r="L132" s="7">
         <v>0</v>
       </c>
       <c r="M132" s="7">
         <v>0</v>
       </c>
       <c r="O132" s="9" t="s">
-        <v>101</v>
+        <v>306</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="5" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="B133" s="6" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="C133" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D133" s="7" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="E133" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F133" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H133" s="7" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="I133" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K133" s="7" t="s">
-        <v>101</v>
+        <v>111</v>
       </c>
       <c r="L133" s="7">
         <v>0</v>
       </c>
       <c r="M133" s="7">
         <v>0</v>
       </c>
       <c r="O133" s="9" t="s">
-        <v>101</v>
+        <v>111</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="5" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="B134" s="6" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="C134" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D134" s="7" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="E134" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F134" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H134" s="7" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="I134" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K134" s="7" t="s">
-        <v>148</v>
+        <v>108</v>
       </c>
       <c r="L134" s="7">
         <v>0</v>
       </c>
       <c r="M134" s="7">
         <v>0</v>
       </c>
       <c r="O134" s="9" t="s">
-        <v>148</v>
+        <v>108</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="5" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="B135" s="6" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="C135" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D135" s="7" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="E135" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F135" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H135" s="7" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="I135" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K135" s="7" t="s">
         <v>101</v>
       </c>
       <c r="L135" s="7">
         <v>0</v>
       </c>
       <c r="M135" s="7">
         <v>0</v>
       </c>
       <c r="O135" s="9" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="5" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="B136" s="6" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="C136" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D136" s="7" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="E136" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F136" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H136" s="7" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="I136" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K136" s="7" t="s">
         <v>101</v>
       </c>
       <c r="L136" s="7">
         <v>0</v>
       </c>
       <c r="M136" s="7">
         <v>0</v>
       </c>
       <c r="O136" s="9" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="5" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="B137" s="6" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="C137" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D137" s="7" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="E137" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F137" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H137" s="7" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="I137" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K137" s="7" t="s">
-        <v>101</v>
+        <v>156</v>
       </c>
       <c r="L137" s="7">
         <v>0</v>
       </c>
       <c r="M137" s="7">
         <v>0</v>
       </c>
       <c r="O137" s="9" t="s">
-        <v>101</v>
+        <v>156</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="5" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="B138" s="6" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="C138" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D138" s="7" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="E138" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F138" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H138" s="7" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="I138" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K138" s="7" t="s">
-        <v>263</v>
+        <v>101</v>
       </c>
       <c r="L138" s="7">
         <v>0</v>
       </c>
       <c r="M138" s="7">
         <v>0</v>
       </c>
       <c r="O138" s="9" t="s">
-        <v>263</v>
+        <v>101</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="5" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="B139" s="6" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="C139" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D139" s="7" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="E139" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F139" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H139" s="7" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="I139" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K139" s="7" t="s">
-        <v>319</v>
+        <v>101</v>
       </c>
       <c r="L139" s="7">
         <v>0</v>
       </c>
       <c r="M139" s="7">
         <v>0</v>
       </c>
       <c r="O139" s="9" t="s">
-        <v>319</v>
+        <v>101</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="5" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="B140" s="6" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="C140" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D140" s="7" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="E140" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F140" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H140" s="7" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="I140" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K140" s="7" t="s">
-        <v>258</v>
+        <v>101</v>
       </c>
       <c r="L140" s="7">
         <v>0</v>
       </c>
       <c r="M140" s="7">
         <v>0</v>
       </c>
       <c r="O140" s="9" t="s">
-        <v>258</v>
+        <v>101</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="5" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="B141" s="6" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="C141" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D141" s="7" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="E141" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F141" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H141" s="7" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="I141" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K141" s="7" t="s">
-        <v>258</v>
+        <v>271</v>
       </c>
       <c r="L141" s="7">
         <v>0</v>
       </c>
       <c r="M141" s="7">
         <v>0</v>
       </c>
       <c r="O141" s="9" t="s">
-        <v>258</v>
+        <v>271</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="5" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="B142" s="6" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="C142" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D142" s="7" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E142" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F142" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H142" s="7" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="I142" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K142" s="7" t="s">
-        <v>298</v>
+        <v>327</v>
       </c>
       <c r="L142" s="7">
         <v>0</v>
       </c>
       <c r="M142" s="7">
         <v>0</v>
       </c>
       <c r="O142" s="9" t="s">
-        <v>298</v>
+        <v>327</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="5" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="B143" s="6" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="C143" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D143" s="7" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="E143" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F143" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H143" s="7" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="I143" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K143" s="7" t="s">
-        <v>101</v>
+        <v>266</v>
       </c>
       <c r="L143" s="7">
         <v>0</v>
       </c>
       <c r="M143" s="7">
         <v>0</v>
       </c>
       <c r="O143" s="9" t="s">
-        <v>101</v>
+        <v>266</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="5" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="B144" s="6" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="C144" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D144" s="7" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="E144" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F144" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H144" s="7" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="I144" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K144" s="7" t="s">
-        <v>101</v>
+        <v>266</v>
       </c>
       <c r="L144" s="7">
         <v>0</v>
       </c>
       <c r="M144" s="7">
         <v>0</v>
       </c>
       <c r="O144" s="9" t="s">
-        <v>101</v>
+        <v>266</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="5" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="B145" s="6" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="C145" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D145" s="7" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="E145" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F145" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H145" s="7" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="I145" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K145" s="7" t="s">
-        <v>111</v>
+        <v>306</v>
       </c>
       <c r="L145" s="7">
         <v>0</v>
       </c>
       <c r="M145" s="7">
         <v>0</v>
       </c>
       <c r="O145" s="9" t="s">
-        <v>111</v>
+        <v>306</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="5" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="B146" s="6" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="C146" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D146" s="7" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="E146" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F146" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H146" s="7" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="I146" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K146" s="7" t="s">
-        <v>237</v>
+        <v>101</v>
       </c>
       <c r="L146" s="7">
         <v>0</v>
       </c>
       <c r="M146" s="7">
         <v>0</v>
       </c>
       <c r="O146" s="9" t="s">
-        <v>237</v>
+        <v>101</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="5" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="B147" s="6" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="C147" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D147" s="7" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="E147" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F147" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H147" s="7" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="I147" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K147" s="7" t="s">
-        <v>319</v>
+        <v>101</v>
       </c>
       <c r="L147" s="7">
         <v>0</v>
       </c>
       <c r="M147" s="7">
         <v>0</v>
       </c>
       <c r="O147" s="9" t="s">
-        <v>319</v>
+        <v>101</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="5" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="B148" s="6" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="C148" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D148" s="7" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="E148" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F148" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H148" s="7" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="I148" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K148" s="7" t="s">
-        <v>263</v>
+        <v>111</v>
       </c>
       <c r="L148" s="7">
         <v>0</v>
       </c>
       <c r="M148" s="7">
         <v>0</v>
       </c>
       <c r="O148" s="9" t="s">
-        <v>263</v>
+        <v>111</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="5" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="B149" s="6" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="C149" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D149" s="7" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="E149" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F149" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H149" s="7" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="I149" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K149" s="7" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="L149" s="7">
         <v>0</v>
       </c>
       <c r="M149" s="7">
         <v>0</v>
       </c>
       <c r="O149" s="9" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="5" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="B150" s="6" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="C150" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D150" s="7" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="E150" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F150" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H150" s="7" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="I150" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K150" s="7" t="s">
-        <v>245</v>
+        <v>327</v>
       </c>
       <c r="L150" s="7">
         <v>0</v>
       </c>
       <c r="M150" s="7">
         <v>0</v>
       </c>
       <c r="O150" s="9" t="s">
-        <v>245</v>
+        <v>327</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="5" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="B151" s="6" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="C151" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D151" s="7" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="E151" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F151" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H151" s="7" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="I151" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K151" s="7" t="s">
-        <v>245</v>
+        <v>271</v>
       </c>
       <c r="L151" s="7">
         <v>0</v>
       </c>
       <c r="M151" s="7">
         <v>0</v>
       </c>
       <c r="O151" s="9" t="s">
-        <v>245</v>
+        <v>271</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="5" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="B152" s="6" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="C152" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D152" s="7" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="E152" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F152" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H152" s="7" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="I152" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K152" s="7" t="s">
-        <v>258</v>
+        <v>250</v>
       </c>
       <c r="L152" s="7">
         <v>0</v>
       </c>
       <c r="M152" s="7">
         <v>0</v>
       </c>
       <c r="O152" s="9" t="s">
-        <v>258</v>
+        <v>250</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="5" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="B153" s="6" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
       <c r="C153" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D153" s="7" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="E153" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F153" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H153" s="7" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="I153" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K153" s="7" t="s">
-        <v>258</v>
+        <v>253</v>
       </c>
       <c r="L153" s="7">
         <v>0</v>
       </c>
       <c r="M153" s="7">
         <v>0</v>
       </c>
       <c r="O153" s="9" t="s">
-        <v>258</v>
+        <v>253</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="5" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="B154" s="6" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="C154" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D154" s="7" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="E154" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F154" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H154" s="7" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="I154" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K154" s="7" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="L154" s="7">
         <v>0</v>
       </c>
       <c r="M154" s="7">
         <v>0</v>
       </c>
       <c r="O154" s="9" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="5" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="B155" s="6" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
       <c r="C155" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D155" s="7" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="E155" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F155" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H155" s="7" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="I155" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K155" s="7" t="s">
-        <v>352</v>
+        <v>266</v>
       </c>
       <c r="L155" s="7">
         <v>0</v>
       </c>
       <c r="M155" s="7">
         <v>0</v>
       </c>
       <c r="O155" s="9" t="s">
-        <v>352</v>
+        <v>266</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="5" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="B156" s="6" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="C156" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D156" s="7" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="E156" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F156" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H156" s="7" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="I156" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K156" s="7" t="s">
-        <v>148</v>
+        <v>266</v>
       </c>
       <c r="L156" s="7">
         <v>0</v>
       </c>
       <c r="M156" s="7">
         <v>0</v>
       </c>
       <c r="O156" s="9" t="s">
-        <v>148</v>
+        <v>266</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="5" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="B157" s="6" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="C157" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D157" s="7" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="E157" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F157" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H157" s="7" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="I157" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K157" s="7" t="s">
-        <v>101</v>
+        <v>260</v>
       </c>
       <c r="L157" s="7">
         <v>0</v>
       </c>
       <c r="M157" s="7">
         <v>0</v>
       </c>
       <c r="O157" s="9" t="s">
-        <v>101</v>
+        <v>260</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="5" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="B158" s="6" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="C158" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D158" s="7" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="E158" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F158" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H158" s="7" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="I158" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K158" s="7" t="s">
-        <v>280</v>
+        <v>360</v>
       </c>
       <c r="L158" s="7">
         <v>0</v>
       </c>
       <c r="M158" s="7">
         <v>0</v>
       </c>
       <c r="O158" s="9" t="s">
-        <v>280</v>
+        <v>360</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="5" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="B159" s="6" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="C159" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D159" s="7" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="E159" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F159" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H159" s="7" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="I159" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K159" s="7" t="s">
-        <v>111</v>
+        <v>156</v>
       </c>
       <c r="L159" s="7">
         <v>0</v>
       </c>
       <c r="M159" s="7">
         <v>0</v>
       </c>
       <c r="O159" s="9" t="s">
-        <v>111</v>
+        <v>156</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="5" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="B160" s="6" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="C160" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D160" s="7" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="E160" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F160" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H160" s="7" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="I160" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K160" s="7" t="s">
-        <v>263</v>
+        <v>101</v>
       </c>
       <c r="L160" s="7">
         <v>0</v>
       </c>
       <c r="M160" s="7">
         <v>0</v>
       </c>
       <c r="O160" s="9" t="s">
-        <v>263</v>
+        <v>101</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="5" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="B161" s="6" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="C161" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D161" s="7" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="E161" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F161" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H161" s="7" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="I161" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K161" s="7" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="L161" s="7">
         <v>0</v>
       </c>
       <c r="M161" s="7">
         <v>0</v>
       </c>
       <c r="O161" s="9" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="5" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="B162" s="6" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="C162" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D162" s="7" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="E162" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F162" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H162" s="7" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="I162" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K162" s="7" t="s">
-        <v>94</v>
+        <v>111</v>
       </c>
       <c r="L162" s="7">
         <v>0</v>
       </c>
       <c r="M162" s="7">
         <v>0</v>
       </c>
       <c r="O162" s="9" t="s">
-        <v>94</v>
+        <v>111</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="5" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="B163" s="6" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
       <c r="C163" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D163" s="7" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="E163" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F163" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H163" s="7" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="I163" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K163" s="7" t="s">
-        <v>91</v>
+        <v>271</v>
       </c>
       <c r="L163" s="7">
         <v>0</v>
       </c>
       <c r="M163" s="7">
         <v>0</v>
       </c>
       <c r="O163" s="9" t="s">
-        <v>91</v>
+        <v>271</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="5" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
       <c r="B164" s="6" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="C164" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D164" s="7" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
       <c r="E164" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F164" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H164" s="7" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="I164" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K164" s="7" t="s">
-        <v>94</v>
+        <v>295</v>
       </c>
       <c r="L164" s="7">
         <v>0</v>
       </c>
       <c r="M164" s="7">
         <v>0</v>
       </c>
       <c r="O164" s="9" t="s">
-        <v>94</v>
+        <v>295</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="5" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="B165" s="6" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="C165" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D165" s="7" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="E165" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F165" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H165" s="7" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="I165" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K165" s="7" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="L165" s="7">
         <v>0</v>
       </c>
       <c r="M165" s="7">
         <v>0</v>
       </c>
       <c r="O165" s="9" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="5" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="B166" s="6" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
       <c r="C166" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D166" s="7" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="E166" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F166" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H166" s="7" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="I166" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K166" s="7" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="L166" s="7">
         <v>0</v>
       </c>
       <c r="M166" s="7">
         <v>0</v>
       </c>
       <c r="O166" s="9" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="5" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="B167" s="6" t="s">
-        <v>376</v>
+        <v>378</v>
       </c>
       <c r="C167" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D167" s="7" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="E167" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F167" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H167" s="7" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="I167" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K167" s="7" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="L167" s="7">
         <v>0</v>
       </c>
       <c r="M167" s="7">
         <v>0</v>
       </c>
       <c r="O167" s="9" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="5" t="s">
-        <v>377</v>
+        <v>379</v>
       </c>
       <c r="B168" s="6" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
       <c r="C168" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D168" s="7" t="s">
-        <v>377</v>
+        <v>379</v>
       </c>
       <c r="E168" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F168" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H168" s="7" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="I168" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K168" s="7" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="L168" s="7">
         <v>0</v>
       </c>
       <c r="M168" s="7">
         <v>0</v>
       </c>
       <c r="O168" s="9" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="5" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="B169" s="6" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
       <c r="C169" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D169" s="7" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="E169" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F169" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H169" s="7" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="I169" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K169" s="7" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="L169" s="7">
         <v>0</v>
       </c>
       <c r="M169" s="7">
         <v>0</v>
       </c>
       <c r="O169" s="9" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="5" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
       <c r="B170" s="6" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="C170" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D170" s="7" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
       <c r="E170" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F170" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H170" s="7" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="I170" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K170" s="7" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="L170" s="7">
         <v>0</v>
       </c>
       <c r="M170" s="7">
         <v>0</v>
       </c>
       <c r="O170" s="9" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="5" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
       <c r="B171" s="6" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
       <c r="C171" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D171" s="7" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
       <c r="E171" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F171" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H171" s="7" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="I171" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K171" s="7" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="L171" s="7">
         <v>0</v>
       </c>
       <c r="M171" s="7">
         <v>0</v>
       </c>
       <c r="O171" s="9" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="5" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="B172" s="6" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
       <c r="C172" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D172" s="7" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="E172" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F172" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H172" s="7" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="I172" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K172" s="7" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="L172" s="7">
         <v>0</v>
       </c>
       <c r="M172" s="7">
         <v>0</v>
       </c>
       <c r="O172" s="9" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="5" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
       <c r="B173" s="6" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="C173" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D173" s="7" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
       <c r="E173" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F173" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H173" s="7" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="I173" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K173" s="7" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="L173" s="7">
         <v>0</v>
       </c>
       <c r="M173" s="7">
         <v>0</v>
       </c>
       <c r="O173" s="9" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="5" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="B174" s="6" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="C174" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D174" s="7" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="E174" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F174" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H174" s="7" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="I174" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K174" s="7" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="L174" s="7">
         <v>0</v>
       </c>
       <c r="M174" s="7">
         <v>0</v>
       </c>
       <c r="O174" s="9" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="5" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="B175" s="6" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="C175" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D175" s="7" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="E175" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F175" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H175" s="7" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="I175" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K175" s="7" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="L175" s="7">
         <v>0</v>
       </c>
       <c r="M175" s="7">
         <v>0</v>
       </c>
       <c r="O175" s="9" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="5" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="B176" s="6" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="C176" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D176" s="7" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="E176" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F176" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H176" s="7" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="I176" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K176" s="7" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="L176" s="7">
         <v>0</v>
       </c>
       <c r="M176" s="7">
         <v>0</v>
       </c>
       <c r="O176" s="9" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="5" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
       <c r="B177" s="6" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="C177" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D177" s="7" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
       <c r="E177" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F177" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H177" s="7" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="I177" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K177" s="7" t="s">
-        <v>397</v>
+        <v>94</v>
       </c>
       <c r="L177" s="7">
         <v>0</v>
       </c>
       <c r="M177" s="7">
         <v>0</v>
       </c>
       <c r="O177" s="9" t="s">
-        <v>397</v>
+        <v>94</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="5" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="B178" s="6" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="C178" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D178" s="7" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="E178" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F178" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H178" s="7" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="I178" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K178" s="7" t="s">
-        <v>111</v>
+        <v>91</v>
       </c>
       <c r="L178" s="7">
         <v>0</v>
       </c>
       <c r="M178" s="7">
         <v>0</v>
       </c>
       <c r="O178" s="9" t="s">
-        <v>111</v>
+        <v>91</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="5" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="B179" s="6" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="C179" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D179" s="7" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="E179" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F179" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H179" s="7" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="I179" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K179" s="7" t="s">
-        <v>111</v>
+        <v>94</v>
       </c>
       <c r="L179" s="7">
         <v>0</v>
       </c>
       <c r="M179" s="7">
         <v>0</v>
       </c>
       <c r="O179" s="9" t="s">
-        <v>111</v>
+        <v>94</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="5" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="B180" s="6" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="C180" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D180" s="7" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="E180" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F180" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H180" s="7" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="I180" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K180" s="7" t="s">
-        <v>111</v>
+        <v>405</v>
       </c>
       <c r="L180" s="7">
         <v>0</v>
       </c>
       <c r="M180" s="7">
         <v>0</v>
       </c>
       <c r="O180" s="9" t="s">
-        <v>111</v>
+        <v>405</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="5" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
       <c r="B181" s="6" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="C181" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D181" s="7" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
       <c r="E181" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F181" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H181" s="7" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="I181" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K181" s="7" t="s">
-        <v>406</v>
+        <v>111</v>
       </c>
       <c r="L181" s="7">
         <v>0</v>
       </c>
       <c r="M181" s="7">
         <v>0</v>
       </c>
       <c r="O181" s="9" t="s">
-        <v>406</v>
+        <v>111</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="5" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="B182" s="6" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="C182" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D182" s="7" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="E182" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F182" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H182" s="7" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="I182" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K182" s="7" t="s">
-        <v>406</v>
+        <v>111</v>
       </c>
       <c r="L182" s="7">
         <v>0</v>
       </c>
       <c r="M182" s="7">
         <v>0</v>
       </c>
       <c r="O182" s="9" t="s">
-        <v>406</v>
+        <v>111</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="5" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="B183" s="6" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="C183" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D183" s="7" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="E183" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F183" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H183" s="7" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="I183" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K183" s="7" t="s">
-        <v>148</v>
+        <v>111</v>
       </c>
       <c r="L183" s="7">
         <v>0</v>
       </c>
       <c r="M183" s="7">
         <v>0</v>
       </c>
       <c r="O183" s="9" t="s">
-        <v>148</v>
+        <v>111</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="5" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="B184" s="6" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="C184" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D184" s="7" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E184" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F184" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H184" s="7" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="I184" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K184" s="7" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="L184" s="7">
         <v>0</v>
       </c>
       <c r="M184" s="7">
         <v>0</v>
       </c>
       <c r="O184" s="9" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="5" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="B185" s="6" t="s">
-        <v>396</v>
+        <v>416</v>
       </c>
       <c r="C185" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D185" s="7" t="s">
+        <v>415</v>
+      </c>
+      <c r="E185" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F185" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H185" s="7" t="s">
+        <v>244</v>
+      </c>
+      <c r="I185" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="K185" s="7" t="s">
         <v>414</v>
       </c>
-      <c r="E185" s="7" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="L185" s="7">
         <v>0</v>
       </c>
       <c r="M185" s="7">
         <v>0</v>
       </c>
       <c r="O185" s="9" t="s">
-        <v>397</v>
+        <v>414</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="5" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="B186" s="6" t="s">
-        <v>412</v>
+        <v>418</v>
       </c>
       <c r="C186" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D186" s="7" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="E186" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F186" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H186" s="7" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="I186" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K186" s="7" t="s">
-        <v>413</v>
+        <v>156</v>
       </c>
       <c r="L186" s="7">
         <v>0</v>
       </c>
       <c r="M186" s="7">
         <v>0</v>
       </c>
       <c r="O186" s="9" t="s">
-        <v>413</v>
+        <v>156</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="5" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="B187" s="6" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
       <c r="C187" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D187" s="7" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="E187" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F187" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H187" s="7" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="I187" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K187" s="7" t="s">
-        <v>397</v>
+        <v>421</v>
       </c>
       <c r="L187" s="7">
         <v>0</v>
       </c>
       <c r="M187" s="7">
         <v>0</v>
       </c>
       <c r="O187" s="9" t="s">
-        <v>397</v>
+        <v>421</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="5" t="s">
-        <v>418</v>
+        <v>422</v>
       </c>
       <c r="B188" s="6" t="s">
-        <v>419</v>
+        <v>404</v>
       </c>
       <c r="C188" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D188" s="7" t="s">
-        <v>418</v>
+        <v>422</v>
       </c>
       <c r="E188" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F188" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H188" s="7" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="I188" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K188" s="7" t="s">
-        <v>420</v>
+        <v>405</v>
       </c>
       <c r="L188" s="7">
         <v>0</v>
       </c>
       <c r="M188" s="7">
         <v>0</v>
       </c>
       <c r="O188" s="9" t="s">
-        <v>420</v>
+        <v>405</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="5" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
       <c r="B189" s="6" t="s">
-        <v>422</v>
+        <v>420</v>
       </c>
       <c r="C189" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D189" s="7" t="s">
+        <v>423</v>
+      </c>
+      <c r="E189" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F189" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H189" s="7" t="s">
+        <v>244</v>
+      </c>
+      <c r="I189" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="K189" s="7" t="s">
         <v>421</v>
       </c>
-      <c r="E189" s="7" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="L189" s="7">
         <v>0</v>
       </c>
       <c r="M189" s="7">
         <v>0</v>
       </c>
       <c r="O189" s="9" t="s">
-        <v>397</v>
+        <v>421</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="B190" s="6" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="C190" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D190" s="7" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="E190" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F190" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H190" s="7" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="I190" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K190" s="7" t="s">
-        <v>413</v>
+        <v>405</v>
       </c>
       <c r="L190" s="7">
         <v>0</v>
       </c>
       <c r="M190" s="7">
         <v>0</v>
       </c>
       <c r="O190" s="9" t="s">
-        <v>413</v>
+        <v>405</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="5" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="B191" s="6" t="s">
-        <v>422</v>
+        <v>427</v>
       </c>
       <c r="C191" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D191" s="7" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="E191" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F191" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H191" s="7" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="I191" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K191" s="7" t="s">
-        <v>397</v>
+        <v>428</v>
       </c>
       <c r="L191" s="7">
         <v>0</v>
       </c>
       <c r="M191" s="7">
         <v>0</v>
       </c>
       <c r="O191" s="9" t="s">
-        <v>397</v>
+        <v>428</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="5" t="s">
-        <v>426</v>
+        <v>429</v>
       </c>
       <c r="B192" s="6" t="s">
-        <v>424</v>
+        <v>430</v>
       </c>
       <c r="C192" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D192" s="7" t="s">
-        <v>426</v>
+        <v>429</v>
       </c>
       <c r="E192" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F192" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H192" s="7" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="I192" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K192" s="7" t="s">
-        <v>413</v>
+        <v>405</v>
       </c>
       <c r="L192" s="7">
         <v>0</v>
       </c>
       <c r="M192" s="7">
         <v>0</v>
       </c>
       <c r="O192" s="9" t="s">
-        <v>413</v>
+        <v>405</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="5" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
       <c r="B193" s="6" t="s">
-        <v>428</v>
+        <v>432</v>
       </c>
       <c r="C193" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D193" s="7" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
       <c r="E193" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F193" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H193" s="7" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="I193" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K193" s="7" t="s">
-        <v>397</v>
+        <v>421</v>
       </c>
       <c r="L193" s="7">
         <v>0</v>
       </c>
       <c r="M193" s="7">
         <v>0</v>
       </c>
       <c r="O193" s="9" t="s">
-        <v>397</v>
+        <v>421</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="5" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="B194" s="6" t="s">
         <v>430</v>
       </c>
       <c r="C194" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D194" s="7" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="E194" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F194" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H194" s="7" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="I194" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K194" s="7" t="s">
-        <v>420</v>
+        <v>405</v>
       </c>
       <c r="L194" s="7">
         <v>0</v>
       </c>
       <c r="M194" s="7">
         <v>0</v>
       </c>
       <c r="O194" s="9" t="s">
-        <v>420</v>
+        <v>405</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="5" t="s">
-        <v>431</v>
+        <v>434</v>
       </c>
       <c r="B195" s="6" t="s">
         <v>432</v>
       </c>
       <c r="C195" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D195" s="7" t="s">
-        <v>431</v>
+        <v>434</v>
       </c>
       <c r="E195" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F195" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H195" s="7" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="I195" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K195" s="7" t="s">
-        <v>263</v>
+        <v>421</v>
       </c>
       <c r="L195" s="7">
         <v>0</v>
       </c>
       <c r="M195" s="7">
         <v>0</v>
       </c>
       <c r="O195" s="9" t="s">
-        <v>263</v>
+        <v>421</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="5" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="B196" s="6" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="C196" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D196" s="7" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="E196" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F196" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H196" s="7" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="I196" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K196" s="7" t="s">
-        <v>435</v>
+        <v>405</v>
       </c>
       <c r="L196" s="7">
         <v>0</v>
       </c>
       <c r="M196" s="7">
         <v>0</v>
       </c>
       <c r="O196" s="9" t="s">
-        <v>435</v>
+        <v>405</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="5" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="B197" s="6" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="C197" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D197" s="7" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E197" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F197" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H197" s="7" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="I197" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K197" s="7" t="s">
-        <v>352</v>
+        <v>428</v>
       </c>
       <c r="L197" s="7">
         <v>0</v>
       </c>
       <c r="M197" s="7">
         <v>0</v>
       </c>
       <c r="O197" s="9" t="s">
-        <v>352</v>
+        <v>428</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="5" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="B198" s="6" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="C198" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D198" s="7" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E198" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F198" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H198" s="7" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="I198" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K198" s="7" t="s">
-        <v>440</v>
+        <v>271</v>
       </c>
       <c r="L198" s="7">
         <v>0</v>
       </c>
       <c r="M198" s="7">
         <v>0</v>
       </c>
       <c r="O198" s="9" t="s">
-        <v>440</v>
+        <v>271</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="5" t="s">
         <v>441</v>
       </c>
       <c r="B199" s="6" t="s">
         <v>442</v>
       </c>
       <c r="C199" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D199" s="7" t="s">
         <v>441</v>
       </c>
       <c r="E199" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F199" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H199" s="7" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="I199" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K199" s="7" t="s">
         <v>443</v>
       </c>
       <c r="L199" s="7">
         <v>0</v>
       </c>
       <c r="M199" s="7">
         <v>0</v>
       </c>
       <c r="O199" s="9" t="s">
         <v>443</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="5" t="s">
         <v>444</v>
       </c>
       <c r="B200" s="6" t="s">
         <v>445</v>
       </c>
       <c r="C200" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D200" s="7" t="s">
         <v>444</v>
       </c>
       <c r="E200" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F200" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H200" s="7" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="I200" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K200" s="7" t="s">
-        <v>91</v>
+        <v>360</v>
       </c>
       <c r="L200" s="7">
         <v>0</v>
       </c>
       <c r="M200" s="7">
         <v>0</v>
       </c>
       <c r="O200" s="9" t="s">
-        <v>91</v>
+        <v>360</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="5" t="s">
         <v>446</v>
       </c>
       <c r="B201" s="6" t="s">
         <v>447</v>
       </c>
       <c r="C201" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D201" s="7" t="s">
         <v>446</v>
       </c>
       <c r="E201" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F201" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H201" s="7" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="I201" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K201" s="7" t="s">
-        <v>443</v>
+        <v>448</v>
       </c>
       <c r="L201" s="7">
         <v>0</v>
       </c>
       <c r="M201" s="7">
         <v>0</v>
       </c>
       <c r="O201" s="9" t="s">
-        <v>443</v>
+        <v>448</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="5" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="B202" s="6" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="C202" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D202" s="7" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E202" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F202" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H202" s="7" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="I202" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K202" s="7" t="s">
-        <v>440</v>
+        <v>451</v>
       </c>
       <c r="L202" s="7">
         <v>0</v>
       </c>
       <c r="M202" s="7">
         <v>0</v>
       </c>
       <c r="O202" s="9" t="s">
-        <v>440</v>
+        <v>451</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="5" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="B203" s="6" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="C203" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D203" s="7" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E203" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F203" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H203" s="7" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="I203" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K203" s="7" t="s">
-        <v>443</v>
+        <v>91</v>
       </c>
       <c r="L203" s="7">
         <v>0</v>
       </c>
       <c r="M203" s="7">
         <v>0</v>
       </c>
       <c r="O203" s="9" t="s">
-        <v>443</v>
+        <v>91</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="5" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="B204" s="6" t="s">
-        <v>453</v>
+        <v>455</v>
       </c>
       <c r="C204" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D204" s="7" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="E204" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F204" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H204" s="7" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="I204" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K204" s="7" t="s">
-        <v>440</v>
+        <v>451</v>
       </c>
       <c r="L204" s="7">
         <v>0</v>
       </c>
       <c r="M204" s="7">
         <v>0</v>
       </c>
       <c r="O204" s="9" t="s">
-        <v>440</v>
+        <v>451</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="5" t="s">
-        <v>454</v>
+        <v>456</v>
       </c>
       <c r="B205" s="6" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
       <c r="C205" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D205" s="7" t="s">
-        <v>454</v>
+        <v>456</v>
       </c>
       <c r="E205" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F205" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H205" s="7" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="I205" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K205" s="7" t="s">
-        <v>443</v>
+        <v>448</v>
       </c>
       <c r="L205" s="7">
         <v>0</v>
       </c>
       <c r="M205" s="7">
         <v>0</v>
       </c>
       <c r="O205" s="9" t="s">
-        <v>443</v>
+        <v>448</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="5" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
       <c r="B206" s="6" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="C206" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D206" s="7" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
       <c r="E206" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F206" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H206" s="7" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="I206" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K206" s="7" t="s">
-        <v>440</v>
+        <v>451</v>
       </c>
       <c r="L206" s="7">
         <v>0</v>
       </c>
       <c r="M206" s="7">
         <v>0</v>
       </c>
       <c r="O206" s="9" t="s">
-        <v>440</v>
+        <v>451</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="5" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="B207" s="6" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="C207" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D207" s="7" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="E207" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F207" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H207" s="7" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="I207" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K207" s="7" t="s">
-        <v>443</v>
+        <v>448</v>
       </c>
       <c r="L207" s="7">
         <v>0</v>
       </c>
       <c r="M207" s="7">
         <v>0</v>
       </c>
       <c r="O207" s="9" t="s">
-        <v>443</v>
+        <v>448</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="5" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="B208" s="6" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="C208" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D208" s="7" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E208" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F208" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H208" s="7" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="I208" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K208" s="7" t="s">
-        <v>440</v>
+        <v>451</v>
       </c>
       <c r="L208" s="7">
         <v>0</v>
       </c>
       <c r="M208" s="7">
         <v>0</v>
       </c>
       <c r="O208" s="9" t="s">
-        <v>440</v>
+        <v>451</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="5" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="B209" s="6" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="C209" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D209" s="7" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E209" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F209" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H209" s="7" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="I209" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K209" s="7" t="s">
-        <v>443</v>
+        <v>448</v>
       </c>
       <c r="L209" s="7">
         <v>0</v>
       </c>
       <c r="M209" s="7">
         <v>0</v>
       </c>
       <c r="O209" s="9" t="s">
-        <v>443</v>
+        <v>448</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="5" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="B210" s="6" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="C210" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D210" s="7" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E210" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F210" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H210" s="7" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="I210" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K210" s="7" t="s">
-        <v>91</v>
+        <v>451</v>
       </c>
       <c r="L210" s="7">
         <v>0</v>
       </c>
       <c r="M210" s="7">
         <v>0</v>
       </c>
       <c r="O210" s="9" t="s">
-        <v>91</v>
+        <v>451</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="5" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="B211" s="6" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="C211" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D211" s="7" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E211" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F211" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H211" s="7" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="I211" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K211" s="7" t="s">
-        <v>94</v>
+        <v>448</v>
       </c>
       <c r="L211" s="7">
         <v>0</v>
       </c>
       <c r="M211" s="7">
         <v>0</v>
       </c>
       <c r="O211" s="9" t="s">
-        <v>94</v>
+        <v>448</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="5" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="B212" s="6" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="C212" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D212" s="7" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="E212" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F212" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H212" s="7" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="I212" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K212" s="7" t="s">
-        <v>258</v>
+        <v>451</v>
       </c>
       <c r="L212" s="7">
         <v>0</v>
       </c>
       <c r="M212" s="7">
         <v>0</v>
       </c>
       <c r="O212" s="9" t="s">
-        <v>258</v>
+        <v>451</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="5" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="B213" s="6" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
       <c r="C213" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D213" s="7" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="E213" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F213" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H213" s="7" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="I213" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K213" s="7" t="s">
-        <v>252</v>
+        <v>91</v>
       </c>
       <c r="L213" s="7">
         <v>0</v>
       </c>
       <c r="M213" s="7">
         <v>0</v>
       </c>
       <c r="O213" s="9" t="s">
-        <v>252</v>
+        <v>91</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="5" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="B214" s="6" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="C214" s="7" t="s">
-        <v>153</v>
+        <v>90</v>
       </c>
       <c r="D214" s="7" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E214" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F214" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H214" s="7" t="s">
-        <v>17</v>
+        <v>244</v>
       </c>
       <c r="I214" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="J214" s="10">
-        <v>4625</v>
+      <c r="K214" s="7" t="s">
+        <v>94</v>
       </c>
       <c r="L214" s="7">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="M214" s="7">
-        <v>60</v>
-[...8 lines deleted...]
-        <v>1850</v>
+        <v>0</v>
+      </c>
+      <c r="O214" s="9" t="s">
+        <v>94</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="5" t="s">
-        <v>474</v>
+        <v>476</v>
       </c>
       <c r="B215" s="6" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="C215" s="7" t="s">
-        <v>179</v>
+        <v>90</v>
       </c>
       <c r="D215" s="7" t="s">
-        <v>474</v>
+        <v>476</v>
       </c>
       <c r="E215" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F215" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H215" s="7" t="s">
-        <v>17</v>
+        <v>244</v>
       </c>
       <c r="I215" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="J215" s="10">
-        <v>790</v>
+      <c r="K215" s="7" t="s">
+        <v>266</v>
       </c>
       <c r="L215" s="7">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="M215" s="7">
-        <v>30</v>
-[...8 lines deleted...]
-        <v>553</v>
+        <v>0</v>
+      </c>
+      <c r="O215" s="9" t="s">
+        <v>266</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="5" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="B216" s="6" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="C216" s="7" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="D216" s="7" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="E216" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F216" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H216" s="7" t="s">
-        <v>17</v>
+        <v>244</v>
       </c>
       <c r="I216" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="J216" s="10">
-        <v>200</v>
+      <c r="K216" s="7" t="s">
+        <v>260</v>
       </c>
       <c r="L216" s="7">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="M216" s="7">
-        <v>45</v>
-[...8 lines deleted...]
-        <v>110</v>
+        <v>0</v>
+      </c>
+      <c r="O216" s="9" t="s">
+        <v>260</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="5" t="s">
-        <v>478</v>
+        <v>480</v>
       </c>
       <c r="B217" s="6" t="s">
-        <v>479</v>
+        <v>481</v>
       </c>
       <c r="C217" s="7" t="s">
-        <v>83</v>
+        <v>161</v>
       </c>
       <c r="D217" s="7" t="s">
-        <v>478</v>
+        <v>480</v>
       </c>
       <c r="E217" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F217" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H217" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I217" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J217" s="10">
-        <v>655</v>
+        <v>4625</v>
       </c>
       <c r="L217" s="7">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="M217" s="7">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="N217" s="10">
-        <v>360.25</v>
+        <v>1850</v>
       </c>
       <c r="P217" s="7">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="Q217" s="10">
-        <v>360.25</v>
+        <v>1850</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="5" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="B218" s="6" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
       <c r="C218" s="7" t="s">
+        <v>187</v>
+      </c>
+      <c r="D218" s="7" t="s">
         <v>482</v>
       </c>
-      <c r="D218" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E218" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F218" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H218" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I218" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J218" s="10">
-        <v>575</v>
+        <v>790</v>
       </c>
       <c r="L218" s="7">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="M218" s="7">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="N218" s="10">
-        <v>373.75</v>
+        <v>553</v>
       </c>
       <c r="P218" s="7">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="Q218" s="10">
-        <v>373.75</v>
+        <v>553</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="5" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="B219" s="6" t="s">
+        <v>485</v>
+      </c>
+      <c r="C219" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="D219" s="7" t="s">
         <v>484</v>
       </c>
-      <c r="C219" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E219" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F219" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H219" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I219" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J219" s="10">
-        <v>2000</v>
+        <v>200</v>
       </c>
       <c r="L219" s="7">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="M219" s="7">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="N219" s="10">
-        <v>800</v>
+        <v>110</v>
       </c>
       <c r="P219" s="7">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="Q219" s="10">
-        <v>800</v>
+        <v>110</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="5" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="B220" s="6" t="s">
-        <v>473</v>
+        <v>487</v>
       </c>
       <c r="C220" s="7" t="s">
-        <v>153</v>
+        <v>83</v>
       </c>
       <c r="D220" s="7" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="E220" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F220" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H220" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I220" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J220" s="10">
-        <v>3375</v>
+        <v>655</v>
       </c>
       <c r="L220" s="7">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="M220" s="7">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="N220" s="10">
-        <v>1350</v>
+        <v>360.25</v>
       </c>
       <c r="P220" s="7">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="Q220" s="10">
-        <v>1350</v>
+        <v>360.25</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="5" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="B221" s="6" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
       <c r="C221" s="7" t="s">
-        <v>153</v>
+        <v>490</v>
       </c>
       <c r="D221" s="7" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="E221" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F221" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H221" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I221" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J221" s="10">
-        <v>5375</v>
+        <v>575</v>
       </c>
       <c r="L221" s="7">
-        <v>60</v>
+        <v>35</v>
       </c>
       <c r="M221" s="7">
-        <v>60</v>
+        <v>35</v>
       </c>
       <c r="N221" s="10">
-        <v>2150</v>
+        <v>373.75</v>
       </c>
       <c r="P221" s="7">
-        <v>60</v>
+        <v>35</v>
       </c>
       <c r="Q221" s="10">
-        <v>2150</v>
+        <v>373.75</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="5" t="s">
-        <v>132</v>
+        <v>491</v>
       </c>
       <c r="B222" s="6" t="s">
-        <v>488</v>
+        <v>492</v>
       </c>
       <c r="C222" s="7" t="s">
-        <v>83</v>
+        <v>161</v>
       </c>
       <c r="D222" s="7" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="E222" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F222" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H222" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I222" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J222" s="10">
-        <v>220</v>
+        <v>2000</v>
       </c>
       <c r="L222" s="7">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="M222" s="7">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="N222" s="10">
-        <v>121</v>
+        <v>800</v>
       </c>
       <c r="P222" s="7">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="Q222" s="10">
-        <v>121</v>
+        <v>800</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="5" t="s">
-        <v>490</v>
+        <v>493</v>
       </c>
       <c r="B223" s="6" t="s">
-        <v>491</v>
+        <v>481</v>
       </c>
       <c r="C223" s="7" t="s">
-        <v>83</v>
+        <v>161</v>
       </c>
       <c r="D223" s="7" t="s">
-        <v>490</v>
+        <v>493</v>
       </c>
       <c r="E223" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F223" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H223" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I223" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J223" s="10">
-        <v>780</v>
+        <v>3375</v>
       </c>
       <c r="L223" s="7">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="M223" s="7">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="N223" s="10">
-        <v>429</v>
+        <v>1350</v>
       </c>
       <c r="P223" s="7">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="Q223" s="10">
-        <v>429</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="5" t="s">
-        <v>177</v>
+        <v>494</v>
       </c>
       <c r="B224" s="6" t="s">
-        <v>492</v>
+        <v>495</v>
       </c>
       <c r="C224" s="7" t="s">
-        <v>179</v>
+        <v>161</v>
       </c>
       <c r="D224" s="7" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="E224" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F224" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H224" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I224" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J224" s="10">
-        <v>250</v>
+        <v>5375</v>
       </c>
       <c r="L224" s="7">
-        <v>30</v>
+        <v>60</v>
       </c>
       <c r="M224" s="7">
-        <v>30</v>
+        <v>60</v>
       </c>
       <c r="N224" s="10">
-        <v>175</v>
+        <v>2150</v>
       </c>
       <c r="P224" s="7">
-        <v>30</v>
+        <v>60</v>
       </c>
       <c r="Q224" s="10">
-        <v>175</v>
+        <v>2150</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="5" t="s">
-        <v>494</v>
+        <v>140</v>
       </c>
       <c r="B225" s="6" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="C225" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D225" s="7" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
       <c r="E225" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F225" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H225" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I225" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J225" s="10">
-        <v>885</v>
+        <v>220</v>
       </c>
       <c r="L225" s="7">
         <v>45</v>
       </c>
       <c r="M225" s="7">
         <v>45</v>
       </c>
       <c r="N225" s="10">
-        <v>486.75</v>
+        <v>121</v>
       </c>
       <c r="P225" s="7">
         <v>45</v>
       </c>
       <c r="Q225" s="10">
-        <v>486.75</v>
+        <v>121</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="5" t="s">
-        <v>180</v>
+        <v>498</v>
       </c>
       <c r="B226" s="6" t="s">
-        <v>496</v>
+        <v>499</v>
       </c>
       <c r="C226" s="7" t="s">
-        <v>179</v>
+        <v>83</v>
       </c>
       <c r="D226" s="7" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="E226" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F226" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H226" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I226" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J226" s="10">
-        <v>160</v>
+        <v>780</v>
       </c>
       <c r="L226" s="7">
-        <v>30</v>
+        <v>45</v>
       </c>
       <c r="M226" s="7">
-        <v>30</v>
+        <v>45</v>
       </c>
       <c r="N226" s="10">
-        <v>112</v>
+        <v>429</v>
       </c>
       <c r="P226" s="7">
-        <v>30</v>
+        <v>45</v>
       </c>
       <c r="Q226" s="10">
-        <v>112</v>
+        <v>429</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="5" t="s">
-        <v>498</v>
+        <v>185</v>
       </c>
       <c r="B227" s="6" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="C227" s="7" t="s">
-        <v>83</v>
+        <v>187</v>
       </c>
       <c r="D227" s="7" t="s">
-        <v>498</v>
+        <v>501</v>
       </c>
       <c r="E227" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F227" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H227" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I227" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J227" s="10">
-        <v>1790</v>
+        <v>250</v>
       </c>
       <c r="L227" s="7">
-        <v>45</v>
+        <v>30</v>
       </c>
       <c r="M227" s="7">
-        <v>45</v>
+        <v>30</v>
       </c>
       <c r="N227" s="10">
-        <v>984.5</v>
+        <v>175</v>
       </c>
       <c r="P227" s="7">
-        <v>45</v>
+        <v>30</v>
       </c>
       <c r="Q227" s="10">
-        <v>984.5</v>
+        <v>175</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="5" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="B228" s="6" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="C228" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D228" s="7" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="E228" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F228" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H228" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I228" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J228" s="10">
-        <v>365</v>
+        <v>885</v>
       </c>
       <c r="L228" s="7">
         <v>45</v>
       </c>
       <c r="M228" s="7">
         <v>45</v>
       </c>
       <c r="N228" s="10">
-        <v>200.75</v>
+        <v>486.75</v>
       </c>
       <c r="P228" s="7">
         <v>45</v>
       </c>
       <c r="Q228" s="10">
-        <v>200.75</v>
+        <v>486.75</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="5" t="s">
-        <v>502</v>
+        <v>188</v>
       </c>
       <c r="B229" s="6" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="C229" s="7" t="s">
-        <v>153</v>
+        <v>187</v>
       </c>
       <c r="D229" s="7" t="s">
-        <v>502</v>
+        <v>505</v>
       </c>
       <c r="E229" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F229" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H229" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I229" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J229" s="10">
-        <v>2300</v>
+        <v>160</v>
       </c>
       <c r="L229" s="7">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="M229" s="7">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="N229" s="10">
-        <v>920</v>
+        <v>112</v>
       </c>
       <c r="P229" s="7">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="Q229" s="10">
-        <v>920</v>
+        <v>112</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="5" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
       <c r="B230" s="6" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="C230" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D230" s="7" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
       <c r="E230" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F230" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H230" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I230" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J230" s="10">
-        <v>4725</v>
+        <v>1790</v>
       </c>
       <c r="L230" s="7">
         <v>45</v>
       </c>
       <c r="M230" s="7">
         <v>45</v>
       </c>
       <c r="N230" s="10">
-        <v>2598.75</v>
+        <v>984.5</v>
       </c>
       <c r="P230" s="7">
         <v>45</v>
       </c>
       <c r="Q230" s="10">
-        <v>2598.75</v>
+        <v>984.5</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="5" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="B231" s="6" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="C231" s="7" t="s">
-        <v>179</v>
+        <v>83</v>
       </c>
       <c r="D231" s="7" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E231" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F231" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H231" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I231" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J231" s="10">
-        <v>3825</v>
+        <v>365</v>
       </c>
       <c r="L231" s="7">
-        <v>30</v>
+        <v>45</v>
       </c>
       <c r="M231" s="7">
-        <v>30</v>
+        <v>45</v>
       </c>
       <c r="N231" s="10">
-        <v>2677.5</v>
+        <v>200.75</v>
       </c>
       <c r="P231" s="7">
-        <v>30</v>
+        <v>45</v>
       </c>
       <c r="Q231" s="10">
-        <v>2677.5</v>
+        <v>200.75</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="5" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
       <c r="B232" s="6" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="C232" s="7" t="s">
-        <v>153</v>
+        <v>161</v>
       </c>
       <c r="D232" s="7" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
       <c r="E232" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F232" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H232" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I232" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J232" s="10">
-        <v>2875</v>
+        <v>2300</v>
       </c>
       <c r="L232" s="7">
         <v>60</v>
       </c>
       <c r="M232" s="7">
         <v>60</v>
       </c>
       <c r="N232" s="10">
-        <v>1150</v>
+        <v>920</v>
       </c>
       <c r="P232" s="7">
         <v>60</v>
       </c>
       <c r="Q232" s="10">
-        <v>1150</v>
+        <v>920</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="5" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="B233" s="6" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
       <c r="C233" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="D233" s="7" t="s">
         <v>512</v>
       </c>
-      <c r="D233" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E233" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F233" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H233" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I233" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J233" s="10">
-        <v>2625</v>
+        <v>4725</v>
       </c>
       <c r="L233" s="7">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="M233" s="7">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="N233" s="10">
-        <v>1050</v>
+        <v>2598.75</v>
       </c>
       <c r="P233" s="7">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="Q233" s="10">
-        <v>1050</v>
+        <v>2598.75</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="5" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="B234" s="6" t="s">
+        <v>515</v>
+      </c>
+      <c r="C234" s="7" t="s">
+        <v>187</v>
+      </c>
+      <c r="D234" s="7" t="s">
         <v>514</v>
       </c>
-      <c r="C234" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E234" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F234" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H234" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I234" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J234" s="10">
-        <v>850</v>
+        <v>3825</v>
       </c>
       <c r="L234" s="7">
-        <v>45</v>
+        <v>30</v>
       </c>
       <c r="M234" s="7">
-        <v>45</v>
+        <v>30</v>
       </c>
       <c r="N234" s="10">
-        <v>467.5</v>
+        <v>2677.5</v>
       </c>
       <c r="P234" s="7">
-        <v>45</v>
+        <v>30</v>
       </c>
       <c r="Q234" s="10">
-        <v>467.5</v>
+        <v>2677.5</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="5" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="B235" s="6" t="s">
+        <v>517</v>
+      </c>
+      <c r="C235" s="7" t="s">
+        <v>161</v>
+      </c>
+      <c r="D235" s="7" t="s">
         <v>516</v>
       </c>
-      <c r="C235" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E235" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F235" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H235" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I235" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J235" s="10">
-        <v>1000</v>
+        <v>2875</v>
       </c>
       <c r="L235" s="7">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="M235" s="7">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="N235" s="10">
-        <v>550</v>
+        <v>1150</v>
       </c>
       <c r="P235" s="7">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="Q235" s="10">
-        <v>550</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="5" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="B236" s="6" t="s">
+        <v>519</v>
+      </c>
+      <c r="C236" s="7" t="s">
+        <v>520</v>
+      </c>
+      <c r="D236" s="7" t="s">
         <v>518</v>
       </c>
-      <c r="C236" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E236" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F236" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H236" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I236" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J236" s="10">
-        <v>3050</v>
+        <v>2625</v>
       </c>
       <c r="L236" s="7">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="M236" s="7">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="N236" s="10">
-        <v>1677.5</v>
+        <v>1050</v>
       </c>
       <c r="P236" s="7">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="Q236" s="10">
-        <v>1677.5</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="5" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="B237" s="6" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="C237" s="7" t="s">
-        <v>179</v>
+        <v>83</v>
       </c>
       <c r="D237" s="7" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="E237" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F237" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H237" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I237" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J237" s="10">
-        <v>525</v>
+        <v>850</v>
       </c>
       <c r="L237" s="7">
-        <v>30</v>
+        <v>45</v>
       </c>
       <c r="M237" s="7">
-        <v>30</v>
+        <v>45</v>
       </c>
       <c r="N237" s="10">
-        <v>367.5</v>
+        <v>467.5</v>
       </c>
       <c r="P237" s="7">
-        <v>30</v>
+        <v>45</v>
       </c>
       <c r="Q237" s="10">
-        <v>367.5</v>
+        <v>467.5</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="5" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="B238" s="6" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="C238" s="7" t="s">
-        <v>179</v>
+        <v>83</v>
       </c>
       <c r="D238" s="7" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E238" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F238" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H238" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I238" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J238" s="10">
-        <v>2575</v>
+        <v>1000</v>
       </c>
       <c r="L238" s="7">
-        <v>30</v>
+        <v>45</v>
       </c>
       <c r="M238" s="7">
-        <v>30</v>
+        <v>45</v>
       </c>
       <c r="N238" s="10">
-        <v>1802.5</v>
+        <v>550</v>
       </c>
       <c r="P238" s="7">
-        <v>30</v>
+        <v>45</v>
       </c>
       <c r="Q238" s="10">
-        <v>1802.5</v>
+        <v>550</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="5" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="B239" s="6" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="C239" s="7" t="s">
-        <v>179</v>
+        <v>83</v>
       </c>
       <c r="D239" s="7" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="E239" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F239" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H239" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I239" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J239" s="10">
-        <v>245</v>
+        <v>3050</v>
       </c>
       <c r="L239" s="7">
-        <v>30</v>
+        <v>45</v>
       </c>
       <c r="M239" s="7">
-        <v>30</v>
+        <v>45</v>
       </c>
       <c r="N239" s="10">
-        <v>171.5</v>
+        <v>1677.5</v>
       </c>
       <c r="P239" s="7">
-        <v>30</v>
+        <v>45</v>
       </c>
       <c r="Q239" s="10">
-        <v>171.5</v>
+        <v>1677.5</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="5" t="s">
+        <v>527</v>
+      </c>
+      <c r="B240" s="6" t="s">
+        <v>528</v>
+      </c>
+      <c r="C240" s="7" t="s">
+        <v>187</v>
+      </c>
+      <c r="D240" s="7" t="s">
+        <v>527</v>
+      </c>
+      <c r="E240" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F240" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H240" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I240" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="J240" s="10">
         <v>525</v>
       </c>
-      <c r="B240" s="6" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="L240" s="7">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="M240" s="7">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="N240" s="10">
-        <v>3096</v>
+        <v>367.5</v>
       </c>
       <c r="P240" s="7">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="Q240" s="10">
-        <v>3096</v>
+        <v>367.5</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="5" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="B241" s="6" t="s">
+        <v>530</v>
+      </c>
+      <c r="C241" s="7" t="s">
+        <v>187</v>
+      </c>
+      <c r="D241" s="7" t="s">
         <v>529</v>
       </c>
-      <c r="C241" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E241" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F241" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H241" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I241" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K241" s="7" t="s">
-        <v>440</v>
+      <c r="J241" s="10">
+        <v>2575</v>
       </c>
       <c r="L241" s="7">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="M241" s="7">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>440</v>
+        <v>30</v>
+      </c>
+      <c r="N241" s="10">
+        <v>1802.5</v>
       </c>
       <c r="P241" s="7">
-        <v>0</v>
+        <v>30</v>
+      </c>
+      <c r="Q241" s="10">
+        <v>1802.5</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="5" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="B242" s="6" t="s">
-        <v>529</v>
+        <v>532</v>
       </c>
       <c r="C242" s="7" t="s">
-        <v>90</v>
+        <v>187</v>
       </c>
       <c r="D242" s="7" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="E242" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F242" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H242" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I242" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K242" s="7" t="s">
-        <v>443</v>
+      <c r="J242" s="10">
+        <v>245</v>
       </c>
       <c r="L242" s="7">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="M242" s="7">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>443</v>
+        <v>30</v>
+      </c>
+      <c r="N242" s="10">
+        <v>171.5</v>
       </c>
       <c r="P242" s="7">
-        <v>0</v>
+        <v>30</v>
+      </c>
+      <c r="Q242" s="10">
+        <v>171.5</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="5" t="s">
-        <v>531</v>
+        <v>533</v>
       </c>
       <c r="B243" s="6" t="s">
-        <v>532</v>
+        <v>534</v>
       </c>
       <c r="C243" s="7" t="s">
-        <v>527</v>
+        <v>535</v>
       </c>
       <c r="D243" s="7" t="s">
-        <v>531</v>
+        <v>533</v>
       </c>
       <c r="E243" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F243" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H243" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I243" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J243" s="10">
-        <v>10635</v>
+        <v>7740</v>
       </c>
       <c r="L243" s="7">
         <v>60</v>
       </c>
       <c r="M243" s="7">
         <v>60</v>
       </c>
       <c r="N243" s="10">
-        <v>4254</v>
+        <v>3096</v>
       </c>
       <c r="P243" s="7">
         <v>60</v>
       </c>
       <c r="Q243" s="10">
-        <v>4254</v>
+        <v>3096</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="5" t="s">
-        <v>533</v>
+        <v>536</v>
       </c>
       <c r="B244" s="6" t="s">
-        <v>534</v>
+        <v>537</v>
       </c>
       <c r="C244" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D244" s="7" t="s">
-        <v>533</v>
+        <v>536</v>
       </c>
       <c r="E244" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F244" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H244" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I244" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K244" s="7" t="s">
-        <v>91</v>
+        <v>448</v>
       </c>
       <c r="L244" s="7">
         <v>0</v>
       </c>
       <c r="M244" s="7">
         <v>0</v>
       </c>
       <c r="O244" s="9" t="s">
-        <v>91</v>
+        <v>448</v>
       </c>
       <c r="P244" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="5" t="s">
-        <v>535</v>
+        <v>538</v>
       </c>
       <c r="B245" s="6" t="s">
-        <v>534</v>
+        <v>537</v>
       </c>
       <c r="C245" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D245" s="7" t="s">
-        <v>535</v>
+        <v>538</v>
       </c>
       <c r="E245" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F245" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H245" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I245" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K245" s="7" t="s">
-        <v>94</v>
+        <v>451</v>
       </c>
       <c r="L245" s="7">
         <v>0</v>
       </c>
       <c r="M245" s="7">
         <v>0</v>
       </c>
       <c r="O245" s="9" t="s">
-        <v>94</v>
+        <v>451</v>
       </c>
       <c r="P245" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="5" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="B246" s="6" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
       <c r="C246" s="7" t="s">
-        <v>527</v>
+        <v>535</v>
       </c>
       <c r="D246" s="7" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="E246" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F246" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H246" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I246" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J246" s="10">
-        <v>13675</v>
+        <v>10635</v>
       </c>
       <c r="L246" s="7">
         <v>60</v>
       </c>
       <c r="M246" s="7">
         <v>60</v>
       </c>
       <c r="N246" s="10">
-        <v>5470</v>
+        <v>4254</v>
       </c>
       <c r="P246" s="7">
         <v>60</v>
       </c>
       <c r="Q246" s="10">
-        <v>5470</v>
+        <v>4254</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="5" t="s">
-        <v>538</v>
+        <v>541</v>
       </c>
       <c r="B247" s="6" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
       <c r="C247" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D247" s="7" t="s">
-        <v>538</v>
+        <v>541</v>
       </c>
       <c r="E247" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F247" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H247" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I247" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K247" s="7" t="s">
         <v>91</v>
       </c>
       <c r="L247" s="7">
         <v>0</v>
       </c>
       <c r="M247" s="7">
         <v>0</v>
       </c>
       <c r="O247" s="9" t="s">
         <v>91</v>
       </c>
       <c r="P247" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="5" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
       <c r="B248" s="6" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
       <c r="C248" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D248" s="7" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
       <c r="E248" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F248" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H248" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I248" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K248" s="7" t="s">
         <v>94</v>
       </c>
       <c r="L248" s="7">
         <v>0</v>
       </c>
       <c r="M248" s="7">
         <v>0</v>
       </c>
       <c r="O248" s="9" t="s">
         <v>94</v>
       </c>
       <c r="P248" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="5" t="s">
-        <v>541</v>
+        <v>544</v>
       </c>
       <c r="B249" s="6" t="s">
-        <v>542</v>
+        <v>545</v>
       </c>
       <c r="C249" s="7" t="s">
-        <v>527</v>
+        <v>535</v>
       </c>
       <c r="D249" s="7" t="s">
-        <v>541</v>
+        <v>544</v>
       </c>
       <c r="E249" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F249" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H249" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I249" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J249" s="10">
-        <v>16715</v>
+        <v>13675</v>
       </c>
       <c r="L249" s="7">
         <v>60</v>
       </c>
       <c r="M249" s="7">
         <v>60</v>
       </c>
       <c r="N249" s="10">
-        <v>6686</v>
+        <v>5470</v>
       </c>
       <c r="P249" s="7">
         <v>60</v>
       </c>
       <c r="Q249" s="10">
-        <v>6686</v>
+        <v>5470</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="5" t="s">
-        <v>543</v>
+        <v>546</v>
       </c>
       <c r="B250" s="6" t="s">
-        <v>544</v>
+        <v>547</v>
       </c>
       <c r="C250" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D250" s="7" t="s">
-        <v>543</v>
+        <v>546</v>
       </c>
       <c r="E250" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F250" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H250" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I250" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K250" s="7" t="s">
         <v>91</v>
       </c>
       <c r="L250" s="7">
         <v>0</v>
       </c>
       <c r="M250" s="7">
         <v>0</v>
       </c>
       <c r="O250" s="9" t="s">
         <v>91</v>
       </c>
       <c r="P250" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="5" t="s">
-        <v>545</v>
+        <v>548</v>
       </c>
       <c r="B251" s="6" t="s">
-        <v>544</v>
+        <v>547</v>
       </c>
       <c r="C251" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D251" s="7" t="s">
-        <v>545</v>
+        <v>548</v>
       </c>
       <c r="E251" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F251" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H251" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I251" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K251" s="7" t="s">
         <v>94</v>
       </c>
       <c r="L251" s="7">
         <v>0</v>
       </c>
       <c r="M251" s="7">
         <v>0</v>
       </c>
       <c r="O251" s="9" t="s">
         <v>94</v>
       </c>
       <c r="P251" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="5" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="B252" s="6" t="s">
-        <v>532</v>
+        <v>550</v>
       </c>
       <c r="C252" s="7" t="s">
-        <v>527</v>
+        <v>535</v>
       </c>
       <c r="D252" s="7" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E252" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F252" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H252" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I252" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J252" s="10">
-        <v>14285</v>
+        <v>16715</v>
       </c>
       <c r="L252" s="7">
         <v>60</v>
       </c>
       <c r="M252" s="7">
         <v>60</v>
       </c>
       <c r="N252" s="10">
-        <v>5714</v>
+        <v>6686</v>
       </c>
       <c r="P252" s="7">
         <v>60</v>
       </c>
       <c r="Q252" s="10">
-        <v>5714</v>
+        <v>6686</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="5" t="s">
-        <v>547</v>
+        <v>551</v>
       </c>
       <c r="B253" s="6" t="s">
-        <v>548</v>
+        <v>552</v>
       </c>
       <c r="C253" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D253" s="7" t="s">
-        <v>547</v>
+        <v>551</v>
       </c>
       <c r="E253" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F253" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H253" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I253" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K253" s="7" t="s">
         <v>91</v>
       </c>
       <c r="L253" s="7">
         <v>0</v>
       </c>
       <c r="M253" s="7">
         <v>0</v>
       </c>
       <c r="O253" s="9" t="s">
         <v>91</v>
       </c>
       <c r="P253" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="5" t="s">
-        <v>549</v>
+        <v>553</v>
       </c>
       <c r="B254" s="6" t="s">
-        <v>548</v>
+        <v>552</v>
       </c>
       <c r="C254" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D254" s="7" t="s">
-        <v>549</v>
+        <v>553</v>
       </c>
       <c r="E254" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F254" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H254" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I254" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K254" s="7" t="s">
         <v>94</v>
       </c>
       <c r="L254" s="7">
         <v>0</v>
       </c>
       <c r="M254" s="7">
         <v>0</v>
       </c>
       <c r="O254" s="9" t="s">
         <v>94</v>
       </c>
       <c r="P254" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="5" t="s">
-        <v>550</v>
+        <v>554</v>
       </c>
       <c r="B255" s="6" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
       <c r="C255" s="7" t="s">
-        <v>527</v>
+        <v>535</v>
       </c>
       <c r="D255" s="7" t="s">
-        <v>550</v>
+        <v>554</v>
       </c>
       <c r="E255" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F255" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H255" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I255" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J255" s="10">
-        <v>17325</v>
+        <v>14285</v>
       </c>
       <c r="L255" s="7">
         <v>60</v>
       </c>
       <c r="M255" s="7">
         <v>60</v>
       </c>
       <c r="N255" s="10">
-        <v>6930</v>
+        <v>5714</v>
       </c>
       <c r="P255" s="7">
         <v>60</v>
       </c>
       <c r="Q255" s="10">
-        <v>6930</v>
+        <v>5714</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="5" t="s">
-        <v>551</v>
+        <v>555</v>
       </c>
       <c r="B256" s="6" t="s">
-        <v>552</v>
+        <v>556</v>
       </c>
       <c r="C256" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D256" s="7" t="s">
-        <v>551</v>
+        <v>555</v>
       </c>
       <c r="E256" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F256" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H256" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I256" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K256" s="7" t="s">
         <v>91</v>
       </c>
       <c r="L256" s="7">
         <v>0</v>
       </c>
       <c r="M256" s="7">
         <v>0</v>
       </c>
       <c r="O256" s="9" t="s">
         <v>91</v>
       </c>
       <c r="P256" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="5" t="s">
-        <v>553</v>
+        <v>557</v>
       </c>
       <c r="B257" s="6" t="s">
-        <v>552</v>
+        <v>556</v>
       </c>
       <c r="C257" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D257" s="7" t="s">
-        <v>553</v>
+        <v>557</v>
       </c>
       <c r="E257" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F257" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H257" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I257" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K257" s="7" t="s">
         <v>94</v>
       </c>
       <c r="L257" s="7">
         <v>0</v>
       </c>
       <c r="M257" s="7">
         <v>0</v>
       </c>
       <c r="O257" s="9" t="s">
         <v>94</v>
       </c>
       <c r="P257" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="5" t="s">
-        <v>554</v>
+        <v>558</v>
       </c>
       <c r="B258" s="6" t="s">
-        <v>542</v>
+        <v>545</v>
       </c>
       <c r="C258" s="7" t="s">
-        <v>527</v>
+        <v>535</v>
       </c>
       <c r="D258" s="7" t="s">
-        <v>554</v>
+        <v>558</v>
       </c>
       <c r="E258" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F258" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H258" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I258" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J258" s="10">
-        <v>20365</v>
+        <v>17325</v>
       </c>
       <c r="L258" s="7">
         <v>60</v>
       </c>
       <c r="M258" s="7">
         <v>60</v>
       </c>
       <c r="N258" s="10">
-        <v>8146</v>
+        <v>6930</v>
       </c>
       <c r="P258" s="7">
         <v>60</v>
       </c>
       <c r="Q258" s="10">
-        <v>8146</v>
+        <v>6930</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="5" t="s">
-        <v>555</v>
+        <v>559</v>
       </c>
       <c r="B259" s="6" t="s">
-        <v>556</v>
+        <v>560</v>
       </c>
       <c r="C259" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D259" s="7" t="s">
-        <v>555</v>
+        <v>559</v>
       </c>
       <c r="E259" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F259" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H259" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I259" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K259" s="7" t="s">
         <v>91</v>
       </c>
       <c r="L259" s="7">
         <v>0</v>
       </c>
       <c r="M259" s="7">
         <v>0</v>
       </c>
       <c r="O259" s="9" t="s">
         <v>91</v>
       </c>
       <c r="P259" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="5" t="s">
-        <v>557</v>
+        <v>561</v>
       </c>
       <c r="B260" s="6" t="s">
-        <v>556</v>
+        <v>560</v>
       </c>
       <c r="C260" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D260" s="7" t="s">
-        <v>557</v>
+        <v>561</v>
       </c>
       <c r="E260" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F260" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H260" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I260" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K260" s="7" t="s">
         <v>94</v>
       </c>
       <c r="L260" s="7">
         <v>0</v>
       </c>
       <c r="M260" s="7">
         <v>0</v>
       </c>
       <c r="O260" s="9" t="s">
         <v>94</v>
       </c>
       <c r="P260" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="5" t="s">
-        <v>558</v>
+        <v>562</v>
       </c>
       <c r="B261" s="6" t="s">
-        <v>559</v>
+        <v>550</v>
       </c>
       <c r="C261" s="7" t="s">
-        <v>83</v>
+        <v>535</v>
       </c>
       <c r="D261" s="7" t="s">
-        <v>558</v>
+        <v>562</v>
       </c>
       <c r="E261" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F261" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H261" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I261" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J261" s="10">
-        <v>385</v>
+        <v>20365</v>
       </c>
       <c r="L261" s="7">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="M261" s="7">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="N261" s="10">
-        <v>211.75</v>
+        <v>8146</v>
       </c>
       <c r="P261" s="7">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="Q261" s="10">
-        <v>211.75</v>
+        <v>8146</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="5" t="s">
-        <v>560</v>
+        <v>563</v>
       </c>
       <c r="B262" s="6" t="s">
-        <v>561</v>
+        <v>564</v>
       </c>
       <c r="C262" s="7" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="D262" s="7" t="s">
-        <v>560</v>
+        <v>563</v>
       </c>
       <c r="E262" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F262" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H262" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I262" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="J262" s="10">
-        <v>210</v>
+      <c r="K262" s="7" t="s">
+        <v>91</v>
       </c>
       <c r="L262" s="7">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="M262" s="7">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>115.5</v>
+        <v>0</v>
+      </c>
+      <c r="O262" s="9" t="s">
+        <v>91</v>
       </c>
       <c r="P262" s="7">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>115.5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="5" t="s">
-        <v>562</v>
+        <v>565</v>
       </c>
       <c r="B263" s="6" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="C263" s="7" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="D263" s="7" t="s">
-        <v>562</v>
+        <v>565</v>
       </c>
       <c r="E263" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F263" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H263" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I263" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="J263" s="10">
-        <v>2577</v>
+      <c r="K263" s="7" t="s">
+        <v>94</v>
       </c>
       <c r="L263" s="7">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="M263" s="7">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>1417.35</v>
+        <v>0</v>
+      </c>
+      <c r="O263" s="9" t="s">
+        <v>94</v>
       </c>
       <c r="P263" s="7">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>1417.35</v>
+        <v>0</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="5" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
       <c r="B264" s="6" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
       <c r="C264" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D264" s="7" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
       <c r="E264" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F264" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H264" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I264" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J264" s="10">
-        <v>2310</v>
+        <v>385</v>
       </c>
       <c r="L264" s="7">
         <v>45</v>
       </c>
       <c r="M264" s="7">
         <v>45</v>
       </c>
       <c r="N264" s="10">
-        <v>1270.5</v>
+        <v>211.75</v>
       </c>
       <c r="P264" s="7">
         <v>45</v>
       </c>
       <c r="Q264" s="10">
-        <v>1270.5</v>
+        <v>211.75</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="5" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="B265" s="6" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
       <c r="C265" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D265" s="7" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="E265" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F265" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H265" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I265" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J265" s="10">
-        <v>358</v>
+        <v>210</v>
       </c>
       <c r="L265" s="7">
         <v>45</v>
       </c>
       <c r="M265" s="7">
         <v>45</v>
       </c>
       <c r="N265" s="10">
-        <v>196.9</v>
+        <v>115.5</v>
       </c>
       <c r="P265" s="7">
         <v>45</v>
       </c>
       <c r="Q265" s="10">
-        <v>196.9</v>
+        <v>115.5</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="5" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="B266" s="6" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="C266" s="7" t="s">
-        <v>512</v>
+        <v>83</v>
       </c>
       <c r="D266" s="7" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="E266" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F266" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H266" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I266" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J266" s="10">
-        <v>1609</v>
+        <v>2577</v>
       </c>
       <c r="L266" s="7">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="M266" s="7">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="N266" s="10">
-        <v>643.6</v>
+        <v>1417.35</v>
       </c>
       <c r="P266" s="7">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="Q266" s="10">
-        <v>643.6</v>
+        <v>1417.35</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="5" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="B267" s="6" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="C267" s="7" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="D267" s="7" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="E267" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F267" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H267" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I267" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K267" s="7" t="s">
-        <v>298</v>
+      <c r="J267" s="10">
+        <v>2310</v>
       </c>
       <c r="L267" s="7">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="M267" s="7">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>298</v>
+        <v>45</v>
+      </c>
+      <c r="N267" s="10">
+        <v>1270.5</v>
       </c>
       <c r="P267" s="7">
-        <v>0</v>
+        <v>45</v>
+      </c>
+      <c r="Q267" s="10">
+        <v>1270.5</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="5" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="B268" s="6" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="C268" s="7" t="s">
-        <v>153</v>
+        <v>83</v>
       </c>
       <c r="D268" s="7" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E268" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F268" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H268" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I268" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J268" s="10">
-        <v>11293</v>
+        <v>358</v>
       </c>
       <c r="L268" s="7">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="M268" s="7">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="N268" s="10">
-        <v>4517.2</v>
+        <v>196.9</v>
       </c>
       <c r="P268" s="7">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="Q268" s="10">
-        <v>4517.2</v>
+        <v>196.9</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="5" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
       <c r="B269" s="6" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="C269" s="7" t="s">
-        <v>90</v>
+        <v>520</v>
       </c>
       <c r="D269" s="7" t="s">
         <v>576</v>
       </c>
       <c r="E269" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F269" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H269" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I269" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K269" s="7" t="s">
-        <v>577</v>
+      <c r="J269" s="10">
+        <v>1609</v>
       </c>
       <c r="L269" s="7">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="M269" s="7">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>577</v>
+        <v>60</v>
+      </c>
+      <c r="N269" s="10">
+        <v>643.6</v>
       </c>
       <c r="P269" s="7">
-        <v>0</v>
+        <v>60</v>
+      </c>
+      <c r="Q269" s="10">
+        <v>643.6</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="5" t="s">
         <v>578</v>
       </c>
       <c r="B270" s="6" t="s">
         <v>579</v>
       </c>
       <c r="C270" s="7" t="s">
-        <v>153</v>
+        <v>90</v>
       </c>
       <c r="D270" s="7" t="s">
         <v>578</v>
       </c>
       <c r="E270" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F270" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H270" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I270" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="J270" s="10">
-        <v>2323</v>
+      <c r="K270" s="7" t="s">
+        <v>306</v>
       </c>
       <c r="L270" s="7">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="M270" s="7">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>929.2</v>
+        <v>0</v>
+      </c>
+      <c r="O270" s="9" t="s">
+        <v>306</v>
       </c>
       <c r="P270" s="7">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>929.2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="5" t="s">
         <v>580</v>
       </c>
       <c r="B271" s="6" t="s">
         <v>581</v>
       </c>
       <c r="C271" s="7" t="s">
-        <v>83</v>
+        <v>161</v>
       </c>
       <c r="D271" s="7" t="s">
         <v>580</v>
       </c>
       <c r="E271" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F271" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H271" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I271" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J271" s="10">
-        <v>1535</v>
+        <v>11293</v>
       </c>
       <c r="L271" s="7">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="M271" s="7">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="N271" s="10">
-        <v>844.25</v>
+        <v>4517.2</v>
       </c>
       <c r="P271" s="7">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="Q271" s="10">
-        <v>844.25</v>
+        <v>4517.2</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="5" t="s">
         <v>582</v>
       </c>
       <c r="B272" s="6" t="s">
         <v>583</v>
       </c>
       <c r="C272" s="7" t="s">
-        <v>482</v>
+        <v>90</v>
       </c>
       <c r="D272" s="7" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E272" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F272" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H272" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I272" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="J272" s="10">
-        <v>880</v>
+      <c r="K272" s="7" t="s">
+        <v>585</v>
       </c>
       <c r="L272" s="7">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="M272" s="7">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>484</v>
+        <v>0</v>
+      </c>
+      <c r="O272" s="9" t="s">
+        <v>585</v>
       </c>
       <c r="P272" s="7">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>484</v>
+        <v>0</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="5" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
       <c r="B273" s="6" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="C273" s="7" t="s">
-        <v>83</v>
+        <v>161</v>
       </c>
       <c r="D273" s="7" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
       <c r="E273" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F273" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H273" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I273" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J273" s="10">
-        <v>1535</v>
+        <v>2323</v>
       </c>
       <c r="L273" s="7">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="M273" s="7">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="N273" s="10">
-        <v>844.25</v>
+        <v>929.2</v>
       </c>
       <c r="P273" s="7">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="Q273" s="10">
-        <v>844.25</v>
+        <v>929.2</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="5" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="B274" s="6" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
       <c r="C274" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D274" s="7" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="E274" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F274" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H274" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I274" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J274" s="10">
-        <v>578</v>
+        <v>1535</v>
       </c>
       <c r="L274" s="7">
         <v>45</v>
       </c>
       <c r="M274" s="7">
         <v>45</v>
       </c>
       <c r="N274" s="10">
-        <v>317.9</v>
+        <v>844.25</v>
       </c>
       <c r="P274" s="7">
         <v>45</v>
       </c>
       <c r="Q274" s="10">
-        <v>317.9</v>
+        <v>844.25</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="5" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="B275" s="6" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="C275" s="7" t="s">
-        <v>14</v>
+        <v>490</v>
       </c>
       <c r="D275" s="7" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E275" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F275" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H275" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I275" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J275" s="10">
-        <v>3675</v>
+        <v>880</v>
       </c>
       <c r="L275" s="7">
-        <v>36.5</v>
+        <v>45</v>
       </c>
       <c r="M275" s="7">
-        <v>36.5</v>
+        <v>45</v>
       </c>
       <c r="N275" s="10">
-        <v>2333.63</v>
+        <v>484</v>
+      </c>
+      <c r="P275" s="7">
+        <v>45</v>
+      </c>
+      <c r="Q275" s="10">
+        <v>484</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="5" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
       <c r="B276" s="6" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="C276" s="7" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="D276" s="7" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
       <c r="E276" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F276" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H276" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I276" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K276" s="7" t="s">
-        <v>319</v>
+      <c r="J276" s="10">
+        <v>1535</v>
       </c>
       <c r="L276" s="7">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="M276" s="7">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>319</v>
+        <v>45</v>
+      </c>
+      <c r="N276" s="10">
+        <v>844.25</v>
       </c>
       <c r="P276" s="7">
-        <v>0</v>
+        <v>45</v>
+      </c>
+      <c r="Q276" s="10">
+        <v>844.25</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="5" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="B277" s="6" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
       <c r="C277" s="7" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="D277" s="7" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="E277" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F277" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H277" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I277" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K277" s="7" t="s">
-        <v>263</v>
+      <c r="J277" s="10">
+        <v>578</v>
       </c>
       <c r="L277" s="7">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="M277" s="7">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>263</v>
+        <v>45</v>
+      </c>
+      <c r="N277" s="10">
+        <v>317.9</v>
       </c>
       <c r="P277" s="7">
-        <v>0</v>
+        <v>45</v>
+      </c>
+      <c r="Q277" s="10">
+        <v>317.9</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="5" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="B278" s="6" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="C278" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D278" s="7" t="s">
         <v>596</v>
       </c>
-      <c r="D278" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E278" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F278" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H278" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I278" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J278" s="10">
-        <v>119</v>
+        <v>3675</v>
       </c>
       <c r="L278" s="7">
-        <v>45</v>
+        <v>36.5</v>
       </c>
       <c r="M278" s="7">
-        <v>45</v>
+        <v>36.5</v>
       </c>
       <c r="N278" s="10">
-        <v>65.45</v>
-[...5 lines deleted...]
-        <v>65.45</v>
+        <v>2333.63</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="5" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="B279" s="6" t="s">
+        <v>599</v>
+      </c>
+      <c r="C279" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="D279" s="7" t="s">
         <v>598</v>
       </c>
-      <c r="C279" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E279" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F279" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H279" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I279" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="J279" s="10">
-        <v>23070</v>
+      <c r="K279" s="7" t="s">
+        <v>327</v>
       </c>
       <c r="L279" s="7">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="M279" s="7">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>12688.5</v>
+        <v>0</v>
+      </c>
+      <c r="O279" s="9" t="s">
+        <v>327</v>
       </c>
       <c r="P279" s="7">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>12688.5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="5" t="s">
         <v>600</v>
       </c>
       <c r="B280" s="6" t="s">
         <v>601</v>
       </c>
       <c r="C280" s="7" t="s">
-        <v>599</v>
+        <v>90</v>
       </c>
       <c r="D280" s="7" t="s">
         <v>600</v>
       </c>
       <c r="E280" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F280" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H280" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I280" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="J280" s="10">
-        <v>10720</v>
+      <c r="K280" s="7" t="s">
+        <v>271</v>
       </c>
       <c r="L280" s="7">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="M280" s="7">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>5896</v>
+        <v>0</v>
+      </c>
+      <c r="O280" s="9" t="s">
+        <v>271</v>
       </c>
       <c r="P280" s="7">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>5896</v>
+        <v>0</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="5" t="s">
         <v>602</v>
       </c>
       <c r="B281" s="6" t="s">
         <v>603</v>
       </c>
       <c r="C281" s="7" t="s">
-        <v>599</v>
+        <v>604</v>
       </c>
       <c r="D281" s="7" t="s">
         <v>602</v>
       </c>
       <c r="E281" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F281" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H281" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I281" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J281" s="10">
-        <v>880</v>
+        <v>119</v>
       </c>
       <c r="L281" s="7">
         <v>45</v>
       </c>
       <c r="M281" s="7">
         <v>45</v>
       </c>
       <c r="N281" s="10">
-        <v>484</v>
+        <v>65.45</v>
       </c>
       <c r="P281" s="7">
         <v>45</v>
       </c>
       <c r="Q281" s="10">
-        <v>484</v>
+        <v>65.45</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="5" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="B282" s="6" t="s">
+        <v>606</v>
+      </c>
+      <c r="C282" s="7" t="s">
+        <v>607</v>
+      </c>
+      <c r="D282" s="7" t="s">
         <v>605</v>
       </c>
-      <c r="C282" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E282" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F282" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H282" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I282" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J282" s="10">
-        <v>2990</v>
+        <v>23070</v>
       </c>
       <c r="L282" s="7">
         <v>45</v>
       </c>
       <c r="M282" s="7">
         <v>45</v>
       </c>
       <c r="N282" s="10">
-        <v>1644.5</v>
+        <v>12688.5</v>
       </c>
       <c r="P282" s="7">
         <v>45</v>
       </c>
       <c r="Q282" s="10">
-        <v>1644.5</v>
+        <v>12688.5</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="5" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="B283" s="6" t="s">
+        <v>609</v>
+      </c>
+      <c r="C283" s="7" t="s">
         <v>607</v>
       </c>
-      <c r="C283" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D283" s="7" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E283" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F283" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H283" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I283" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J283" s="10">
-        <v>5670</v>
+        <v>10720</v>
       </c>
       <c r="L283" s="7">
         <v>45</v>
       </c>
       <c r="M283" s="7">
         <v>45</v>
       </c>
       <c r="N283" s="10">
-        <v>3118.5</v>
+        <v>5896</v>
       </c>
       <c r="P283" s="7">
         <v>45</v>
       </c>
       <c r="Q283" s="10">
-        <v>3118.5</v>
+        <v>5896</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="5" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
       <c r="B284" s="6" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="C284" s="7" t="s">
-        <v>599</v>
+        <v>607</v>
       </c>
       <c r="D284" s="7" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
       <c r="E284" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F284" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H284" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I284" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J284" s="10">
-        <v>8050</v>
+        <v>880</v>
       </c>
       <c r="L284" s="7">
         <v>45</v>
       </c>
       <c r="M284" s="7">
         <v>45</v>
       </c>
       <c r="N284" s="10">
-        <v>4427.5</v>
+        <v>484</v>
       </c>
       <c r="P284" s="7">
         <v>45</v>
       </c>
       <c r="Q284" s="10">
-        <v>4427.5</v>
+        <v>484</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="5" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="B285" s="6" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
       <c r="C285" s="7" t="s">
-        <v>599</v>
+        <v>607</v>
       </c>
       <c r="D285" s="7" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="E285" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F285" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H285" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I285" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J285" s="10">
-        <v>9530</v>
+        <v>2990</v>
       </c>
       <c r="L285" s="7">
         <v>45</v>
       </c>
       <c r="M285" s="7">
         <v>45</v>
       </c>
       <c r="N285" s="10">
-        <v>5241.5</v>
+        <v>1644.5</v>
       </c>
       <c r="P285" s="7">
         <v>45</v>
       </c>
       <c r="Q285" s="10">
-        <v>5241.5</v>
+        <v>1644.5</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="5" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="B286" s="6" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="C286" s="7" t="s">
-        <v>599</v>
+        <v>607</v>
       </c>
       <c r="D286" s="7" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E286" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F286" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H286" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I286" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J286" s="10">
-        <v>11170</v>
+        <v>5670</v>
       </c>
       <c r="L286" s="7">
         <v>45</v>
       </c>
       <c r="M286" s="7">
         <v>45</v>
       </c>
       <c r="N286" s="10">
-        <v>6143.5</v>
+        <v>3118.5</v>
       </c>
       <c r="P286" s="7">
         <v>45</v>
       </c>
       <c r="Q286" s="10">
-        <v>6143.5</v>
+        <v>3118.5</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" s="5" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
       <c r="B287" s="6" t="s">
-        <v>615</v>
+        <v>617</v>
       </c>
       <c r="C287" s="7" t="s">
-        <v>599</v>
+        <v>607</v>
       </c>
       <c r="D287" s="7" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
       <c r="E287" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F287" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H287" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I287" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J287" s="10">
-        <v>3925</v>
+        <v>8050</v>
       </c>
       <c r="L287" s="7">
         <v>45</v>
       </c>
       <c r="M287" s="7">
         <v>45</v>
       </c>
       <c r="N287" s="10">
-        <v>2158.75</v>
+        <v>4427.5</v>
       </c>
       <c r="P287" s="7">
         <v>45</v>
       </c>
       <c r="Q287" s="10">
-        <v>2158.75</v>
+        <v>4427.5</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="5" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
       <c r="B288" s="6" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="C288" s="7" t="s">
-        <v>599</v>
+        <v>607</v>
       </c>
       <c r="D288" s="7" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
       <c r="E288" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F288" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H288" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I288" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J288" s="10">
-        <v>4190</v>
+        <v>9530</v>
       </c>
       <c r="L288" s="7">
         <v>45</v>
       </c>
       <c r="M288" s="7">
         <v>45</v>
       </c>
       <c r="N288" s="10">
-        <v>2304.5</v>
+        <v>5241.5</v>
       </c>
       <c r="P288" s="7">
         <v>45</v>
       </c>
       <c r="Q288" s="10">
-        <v>2304.5</v>
+        <v>5241.5</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" s="5" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
       <c r="B289" s="6" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="C289" s="7" t="s">
+        <v>607</v>
+      </c>
+      <c r="D289" s="7" t="s">
         <v>620</v>
       </c>
-      <c r="D289" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E289" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F289" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H289" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I289" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J289" s="10">
-        <v>644</v>
+        <v>11170</v>
       </c>
       <c r="L289" s="7">
-        <v>25</v>
+        <v>45</v>
       </c>
       <c r="M289" s="7">
-        <v>25</v>
+        <v>45</v>
       </c>
       <c r="N289" s="10">
-        <v>483</v>
+        <v>6143.5</v>
+      </c>
+      <c r="P289" s="7">
+        <v>45</v>
+      </c>
+      <c r="Q289" s="10">
+        <v>6143.5</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="5" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="B290" s="6" t="s">
+        <v>623</v>
+      </c>
+      <c r="C290" s="7" t="s">
+        <v>607</v>
+      </c>
+      <c r="D290" s="7" t="s">
         <v>622</v>
       </c>
-      <c r="C290" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E290" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F290" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H290" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I290" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J290" s="10">
-        <v>856</v>
+        <v>3925</v>
       </c>
       <c r="L290" s="7">
-        <v>25</v>
+        <v>45</v>
       </c>
       <c r="M290" s="7">
-        <v>25</v>
+        <v>45</v>
       </c>
       <c r="N290" s="10">
-        <v>642</v>
+        <v>2158.75</v>
+      </c>
+      <c r="P290" s="7">
+        <v>45</v>
+      </c>
+      <c r="Q290" s="10">
+        <v>2158.75</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="5" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="B291" s="6" t="s">
+        <v>625</v>
+      </c>
+      <c r="C291" s="7" t="s">
+        <v>607</v>
+      </c>
+      <c r="D291" s="7" t="s">
         <v>624</v>
       </c>
-      <c r="C291" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E291" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F291" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H291" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I291" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J291" s="10">
-        <v>1062</v>
+        <v>4190</v>
       </c>
       <c r="L291" s="7">
-        <v>25</v>
+        <v>45</v>
       </c>
       <c r="M291" s="7">
-        <v>25</v>
+        <v>45</v>
       </c>
       <c r="N291" s="10">
-        <v>796.5</v>
+        <v>2304.5</v>
+      </c>
+      <c r="P291" s="7">
+        <v>45</v>
+      </c>
+      <c r="Q291" s="10">
+        <v>2304.5</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="5" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="B292" s="6" t="s">
+        <v>627</v>
+      </c>
+      <c r="C292" s="7" t="s">
+        <v>628</v>
+      </c>
+      <c r="D292" s="7" t="s">
         <v>626</v>
       </c>
-      <c r="C292" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E292" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F292" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H292" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I292" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J292" s="10">
-        <v>1068</v>
+        <v>644</v>
       </c>
       <c r="L292" s="7">
         <v>25</v>
       </c>
       <c r="M292" s="7">
         <v>25</v>
       </c>
       <c r="N292" s="10">
-        <v>801</v>
+        <v>483</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="5" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
       <c r="B293" s="6" t="s">
+        <v>630</v>
+      </c>
+      <c r="C293" s="7" t="s">
         <v>628</v>
       </c>
-      <c r="C293" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D293" s="7" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
       <c r="E293" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F293" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H293" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I293" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J293" s="10">
-        <v>1541</v>
+        <v>856</v>
       </c>
       <c r="L293" s="7">
         <v>25</v>
       </c>
       <c r="M293" s="7">
         <v>25</v>
       </c>
       <c r="N293" s="10">
-        <v>1155.75</v>
+        <v>642</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="5" t="s">
-        <v>629</v>
+        <v>631</v>
       </c>
       <c r="B294" s="6" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="C294" s="7" t="s">
-        <v>620</v>
+        <v>628</v>
       </c>
       <c r="D294" s="7" t="s">
-        <v>629</v>
+        <v>631</v>
       </c>
       <c r="E294" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F294" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H294" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I294" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J294" s="10">
-        <v>2193</v>
+        <v>1062</v>
       </c>
       <c r="L294" s="7">
         <v>25</v>
       </c>
       <c r="M294" s="7">
         <v>25</v>
       </c>
       <c r="N294" s="10">
-        <v>1644.75</v>
+        <v>796.5</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" s="5" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="B295" s="6" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
       <c r="C295" s="7" t="s">
-        <v>620</v>
+        <v>628</v>
       </c>
       <c r="D295" s="7" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="E295" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F295" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H295" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I295" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J295" s="10">
-        <v>3055</v>
+        <v>1068</v>
       </c>
       <c r="L295" s="7">
         <v>25</v>
       </c>
       <c r="M295" s="7">
         <v>25</v>
       </c>
       <c r="N295" s="10">
-        <v>2291.25</v>
+        <v>801</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" s="5" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="B296" s="6" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="C296" s="7" t="s">
-        <v>45</v>
+        <v>628</v>
       </c>
       <c r="D296" s="7" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="E296" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F296" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H296" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I296" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J296" s="10">
-        <v>33244</v>
+        <v>1541</v>
       </c>
       <c r="L296" s="7">
         <v>25</v>
       </c>
       <c r="M296" s="7">
         <v>25</v>
       </c>
       <c r="N296" s="10">
-        <v>24933</v>
+        <v>1155.75</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" s="5" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
       <c r="B297" s="6" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
       <c r="C297" s="7" t="s">
-        <v>45</v>
+        <v>628</v>
       </c>
       <c r="D297" s="7" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
       <c r="E297" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F297" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H297" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I297" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J297" s="10">
-        <v>33244</v>
+        <v>2193</v>
       </c>
       <c r="L297" s="7">
         <v>25</v>
       </c>
       <c r="M297" s="7">
         <v>25</v>
       </c>
       <c r="N297" s="10">
-        <v>24933</v>
+        <v>1644.75</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" s="5" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="B298" s="6" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
       <c r="C298" s="7" t="s">
-        <v>45</v>
+        <v>628</v>
       </c>
       <c r="D298" s="7" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="E298" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F298" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H298" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I298" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J298" s="10">
-        <v>1724</v>
+        <v>3055</v>
       </c>
       <c r="L298" s="7">
         <v>25</v>
       </c>
       <c r="M298" s="7">
         <v>25</v>
       </c>
       <c r="N298" s="10">
-        <v>1293</v>
+        <v>2291.25</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" s="5" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="B299" s="6" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="C299" s="7" t="s">
         <v>45</v>
       </c>
       <c r="D299" s="7" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="E299" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F299" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H299" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I299" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J299" s="10">
-        <v>8541</v>
+        <v>33244</v>
       </c>
       <c r="L299" s="7">
         <v>25</v>
       </c>
       <c r="M299" s="7">
         <v>25</v>
       </c>
       <c r="N299" s="10">
-        <v>6405.75</v>
+        <v>24933</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" s="5" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
       <c r="B300" s="6" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="C300" s="7" t="s">
         <v>45</v>
       </c>
       <c r="D300" s="7" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
       <c r="E300" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F300" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H300" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I300" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J300" s="10">
-        <v>10677</v>
+        <v>33244</v>
       </c>
       <c r="L300" s="7">
         <v>25</v>
       </c>
       <c r="M300" s="7">
         <v>25</v>
       </c>
       <c r="N300" s="10">
-        <v>8007.75</v>
+        <v>24933</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" s="5" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="B301" s="6" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="C301" s="7" t="s">
-        <v>90</v>
+        <v>45</v>
       </c>
       <c r="D301" s="7" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E301" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F301" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H301" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I301" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K301" s="7" t="s">
-        <v>645</v>
+      <c r="J301" s="10">
+        <v>1724</v>
       </c>
       <c r="L301" s="7">
-        <v>0</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>25</v>
+      </c>
+      <c r="M301" s="7">
+        <v>25</v>
+      </c>
+      <c r="N301" s="10">
+        <v>1293</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" s="5" t="s">
         <v>647</v>
       </c>
       <c r="B302" s="6" t="s">
         <v>648</v>
       </c>
       <c r="C302" s="7" t="s">
-        <v>90</v>
+        <v>45</v>
       </c>
       <c r="D302" s="7" t="s">
         <v>647</v>
       </c>
       <c r="E302" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F302" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H302" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I302" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K302" s="7" t="s">
-        <v>649</v>
+      <c r="J302" s="10">
+        <v>8541</v>
       </c>
       <c r="L302" s="7">
-        <v>0</v>
-[...5 lines deleted...]
-        <v>49</v>
+        <v>25</v>
+      </c>
+      <c r="M302" s="7">
+        <v>25</v>
+      </c>
+      <c r="N302" s="10">
+        <v>6405.75</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" s="5" t="s">
-        <v>651</v>
+        <v>649</v>
       </c>
       <c r="B303" s="6" t="s">
-        <v>652</v>
+        <v>650</v>
       </c>
       <c r="C303" s="7" t="s">
-        <v>90</v>
+        <v>45</v>
       </c>
       <c r="D303" s="7" t="s">
-        <v>651</v>
+        <v>649</v>
       </c>
       <c r="E303" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F303" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H303" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I303" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K303" s="7" t="s">
-        <v>645</v>
+      <c r="J303" s="10">
+        <v>10677</v>
       </c>
       <c r="L303" s="7">
-        <v>0</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>25</v>
+      </c>
+      <c r="M303" s="7">
+        <v>25</v>
+      </c>
+      <c r="N303" s="10">
+        <v>8007.75</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" s="5" t="s">
-        <v>653</v>
+        <v>651</v>
       </c>
       <c r="B304" s="6" t="s">
-        <v>654</v>
+        <v>652</v>
       </c>
       <c r="C304" s="7" t="s">
-        <v>90</v>
+        <v>124</v>
       </c>
       <c r="D304" s="7" t="s">
-        <v>653</v>
+        <v>651</v>
       </c>
       <c r="E304" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F304" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H304" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I304" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K304" s="7" t="s">
-        <v>649</v>
+      <c r="J304" s="10">
+        <v>320</v>
       </c>
       <c r="L304" s="7">
-        <v>0</v>
-[...5 lines deleted...]
-        <v>49</v>
+        <v>54</v>
+      </c>
+      <c r="M304" s="7">
+        <v>54</v>
+      </c>
+      <c r="N304" s="10">
+        <v>147.2</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" s="5" t="s">
-        <v>655</v>
+        <v>653</v>
       </c>
       <c r="B305" s="6" t="s">
-        <v>656</v>
+        <v>654</v>
       </c>
       <c r="C305" s="7" t="s">
-        <v>90</v>
+        <v>124</v>
       </c>
       <c r="D305" s="7" t="s">
-        <v>655</v>
+        <v>653</v>
       </c>
       <c r="E305" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F305" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H305" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I305" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K305" s="7" t="s">
-        <v>645</v>
+      <c r="J305" s="10">
+        <v>5500</v>
       </c>
       <c r="L305" s="7">
-        <v>0</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>54</v>
+      </c>
+      <c r="M305" s="7">
+        <v>54</v>
+      </c>
+      <c r="N305" s="10">
+        <v>2530</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" s="5" t="s">
-        <v>657</v>
+        <v>655</v>
       </c>
       <c r="B306" s="6" t="s">
-        <v>658</v>
+        <v>656</v>
       </c>
       <c r="C306" s="7" t="s">
-        <v>90</v>
+        <v>124</v>
       </c>
       <c r="D306" s="7" t="s">
-        <v>657</v>
+        <v>655</v>
       </c>
       <c r="E306" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F306" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H306" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I306" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K306" s="7" t="s">
-        <v>649</v>
+      <c r="J306" s="10">
+        <v>3700</v>
       </c>
       <c r="L306" s="7">
-        <v>0</v>
-[...5 lines deleted...]
-        <v>49</v>
+        <v>54</v>
+      </c>
+      <c r="M306" s="7">
+        <v>54</v>
+      </c>
+      <c r="N306" s="10">
+        <v>1702</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" s="5" t="s">
-        <v>659</v>
+        <v>657</v>
       </c>
       <c r="B307" s="6" t="s">
-        <v>660</v>
+        <v>658</v>
       </c>
       <c r="C307" s="7" t="s">
-        <v>90</v>
+        <v>124</v>
       </c>
       <c r="D307" s="7" t="s">
-        <v>659</v>
+        <v>657</v>
       </c>
       <c r="E307" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F307" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H307" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I307" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K307" s="7" t="s">
-        <v>661</v>
+      <c r="J307" s="10">
+        <v>10400</v>
       </c>
       <c r="L307" s="7">
-        <v>0</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>54</v>
+      </c>
+      <c r="M307" s="7">
+        <v>54</v>
+      </c>
+      <c r="N307" s="10">
+        <v>4784</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" s="5" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="B308" s="6" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
       <c r="C308" s="7" t="s">
-        <v>90</v>
+        <v>124</v>
       </c>
       <c r="D308" s="7" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="E308" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F308" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H308" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I308" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K308" s="7" t="s">
-        <v>661</v>
+      <c r="J308" s="10">
+        <v>740</v>
       </c>
       <c r="L308" s="7">
-        <v>0</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>54</v>
+      </c>
+      <c r="M308" s="7">
+        <v>54</v>
+      </c>
+      <c r="N308" s="10">
+        <v>340.4</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" s="5" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="B309" s="6" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="C309" s="7" t="s">
-        <v>90</v>
+        <v>124</v>
       </c>
       <c r="D309" s="7" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E309" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F309" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H309" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I309" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K309" s="7" t="s">
-        <v>667</v>
+      <c r="J309" s="10">
+        <v>15100</v>
       </c>
       <c r="L309" s="7">
-        <v>0</v>
-[...5 lines deleted...]
-        <v>19</v>
+        <v>54</v>
+      </c>
+      <c r="M309" s="7">
+        <v>54</v>
+      </c>
+      <c r="N309" s="10">
+        <v>6946</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" s="5" t="s">
-        <v>669</v>
+        <v>663</v>
       </c>
       <c r="B310" s="6" t="s">
-        <v>670</v>
+        <v>664</v>
       </c>
       <c r="C310" s="7" t="s">
-        <v>90</v>
+        <v>124</v>
       </c>
       <c r="D310" s="7" t="s">
-        <v>669</v>
+        <v>663</v>
       </c>
       <c r="E310" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F310" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H310" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I310" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K310" s="7" t="s">
-        <v>671</v>
+      <c r="J310" s="10">
+        <v>1600</v>
       </c>
       <c r="L310" s="7">
-        <v>0</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>54</v>
+      </c>
+      <c r="M310" s="7">
+        <v>54</v>
+      </c>
+      <c r="N310" s="10">
+        <v>736</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" s="5" t="s">
-        <v>672</v>
+        <v>665</v>
       </c>
       <c r="B311" s="6" t="s">
-        <v>673</v>
+        <v>666</v>
       </c>
       <c r="C311" s="7" t="s">
-        <v>153</v>
+        <v>124</v>
       </c>
       <c r="D311" s="7" t="s">
-        <v>672</v>
+        <v>665</v>
       </c>
       <c r="E311" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F311" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H311" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I311" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J311" s="10">
-        <v>1555</v>
+        <v>300</v>
       </c>
       <c r="L311" s="7">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="M311" s="7">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="N311" s="10">
-        <v>622</v>
-[...5 lines deleted...]
-        <v>622</v>
+        <v>138</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" s="5" t="s">
-        <v>674</v>
+        <v>667</v>
       </c>
       <c r="B312" s="6" t="s">
-        <v>675</v>
+        <v>668</v>
       </c>
       <c r="C312" s="7" t="s">
-        <v>153</v>
+        <v>124</v>
       </c>
       <c r="D312" s="7" t="s">
-        <v>674</v>
+        <v>667</v>
       </c>
       <c r="E312" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F312" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H312" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I312" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J312" s="10">
-        <v>1240</v>
+        <v>6000</v>
       </c>
       <c r="L312" s="7">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="M312" s="7">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="N312" s="10">
-        <v>496</v>
-[...5 lines deleted...]
-        <v>496</v>
+        <v>2760</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" s="5" t="s">
-        <v>676</v>
+        <v>669</v>
       </c>
       <c r="B313" s="6" t="s">
-        <v>677</v>
+        <v>670</v>
       </c>
       <c r="C313" s="7" t="s">
-        <v>90</v>
+        <v>124</v>
       </c>
       <c r="D313" s="7" t="s">
-        <v>678</v>
+        <v>669</v>
       </c>
       <c r="E313" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F313" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H313" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I313" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K313" s="7" t="s">
-        <v>263</v>
+      <c r="J313" s="10">
+        <v>29000</v>
       </c>
       <c r="L313" s="7">
-        <v>0</v>
+        <v>54</v>
       </c>
       <c r="M313" s="7">
-        <v>0</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>54</v>
+      </c>
+      <c r="N313" s="10">
+        <v>13340</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" s="5" t="s">
-        <v>679</v>
+        <v>671</v>
       </c>
       <c r="B314" s="6" t="s">
-        <v>680</v>
+        <v>672</v>
       </c>
       <c r="C314" s="7" t="s">
-        <v>90</v>
+        <v>124</v>
       </c>
       <c r="D314" s="7" t="s">
-        <v>681</v>
+        <v>671</v>
       </c>
       <c r="E314" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F314" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H314" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I314" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K314" s="7" t="s">
-        <v>263</v>
+      <c r="J314" s="10">
+        <v>5500</v>
       </c>
       <c r="L314" s="7">
-        <v>0</v>
+        <v>54</v>
       </c>
       <c r="M314" s="7">
-        <v>0</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>54</v>
+      </c>
+      <c r="N314" s="10">
+        <v>2530</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" s="5" t="s">
-        <v>682</v>
+        <v>673</v>
       </c>
       <c r="B315" s="6" t="s">
-        <v>583</v>
+        <v>674</v>
       </c>
       <c r="C315" s="7" t="s">
-        <v>83</v>
+        <v>124</v>
       </c>
       <c r="D315" s="7" t="s">
-        <v>682</v>
+        <v>673</v>
       </c>
       <c r="E315" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F315" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H315" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I315" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J315" s="10">
-        <v>635</v>
+        <v>7000</v>
       </c>
       <c r="L315" s="7">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="M315" s="7">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="N315" s="10">
-        <v>349.25</v>
-[...5 lines deleted...]
-        <v>349.25</v>
+        <v>3220</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" s="5" t="s">
-        <v>683</v>
+        <v>675</v>
       </c>
       <c r="B316" s="6" t="s">
-        <v>684</v>
+        <v>676</v>
       </c>
       <c r="C316" s="7" t="s">
-        <v>83</v>
+        <v>124</v>
       </c>
       <c r="D316" s="7" t="s">
-        <v>683</v>
+        <v>675</v>
       </c>
       <c r="E316" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F316" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H316" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I316" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J316" s="10">
-        <v>1170</v>
+        <v>8500</v>
       </c>
       <c r="L316" s="7">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="M316" s="7">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="N316" s="10">
-        <v>643.5</v>
-[...5 lines deleted...]
-        <v>643.5</v>
+        <v>3910</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" s="5" t="s">
-        <v>685</v>
+        <v>677</v>
       </c>
       <c r="B317" s="6" t="s">
-        <v>686</v>
+        <v>678</v>
       </c>
       <c r="C317" s="7" t="s">
-        <v>83</v>
+        <v>124</v>
       </c>
       <c r="D317" s="7" t="s">
-        <v>685</v>
+        <v>677</v>
       </c>
       <c r="E317" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F317" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H317" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I317" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J317" s="10">
-        <v>1386</v>
+        <v>780</v>
       </c>
       <c r="L317" s="7">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="M317" s="7">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="N317" s="10">
-        <v>762.3</v>
-[...5 lines deleted...]
-        <v>762.3</v>
+        <v>358.8</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" s="5" t="s">
-        <v>687</v>
+        <v>679</v>
       </c>
       <c r="B318" s="6" t="s">
-        <v>688</v>
+        <v>680</v>
       </c>
       <c r="C318" s="7" t="s">
-        <v>83</v>
+        <v>124</v>
       </c>
       <c r="D318" s="7" t="s">
-        <v>687</v>
+        <v>679</v>
       </c>
       <c r="E318" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F318" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H318" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I318" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J318" s="10">
-        <v>1485</v>
+        <v>120</v>
       </c>
       <c r="L318" s="7">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="M318" s="7">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="N318" s="10">
-        <v>816.75</v>
-[...5 lines deleted...]
-        <v>816.75</v>
+        <v>55.2</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" s="5" t="s">
-        <v>689</v>
+        <v>681</v>
       </c>
       <c r="B319" s="6" t="s">
-        <v>690</v>
+        <v>682</v>
       </c>
       <c r="C319" s="7" t="s">
-        <v>83</v>
+        <v>124</v>
       </c>
       <c r="D319" s="7" t="s">
-        <v>689</v>
+        <v>681</v>
       </c>
       <c r="E319" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F319" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H319" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I319" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J319" s="10">
-        <v>2640</v>
+        <v>200</v>
       </c>
       <c r="L319" s="7">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="M319" s="7">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="N319" s="10">
-        <v>1452</v>
-[...5 lines deleted...]
-        <v>1452</v>
+        <v>92</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" s="5" t="s">
-        <v>691</v>
+        <v>683</v>
       </c>
       <c r="B320" s="6" t="s">
-        <v>692</v>
+        <v>684</v>
       </c>
       <c r="C320" s="7" t="s">
-        <v>83</v>
+        <v>124</v>
       </c>
       <c r="D320" s="7" t="s">
-        <v>691</v>
+        <v>683</v>
       </c>
       <c r="E320" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F320" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H320" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I320" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J320" s="10">
-        <v>1166</v>
+        <v>430</v>
       </c>
       <c r="L320" s="7">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="M320" s="7">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="N320" s="10">
-        <v>641.3</v>
-[...5 lines deleted...]
-        <v>641.3</v>
+        <v>197.8</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" s="5" t="s">
-        <v>693</v>
+        <v>685</v>
       </c>
       <c r="B321" s="6" t="s">
-        <v>694</v>
+        <v>686</v>
       </c>
       <c r="C321" s="7" t="s">
-        <v>83</v>
+        <v>124</v>
       </c>
       <c r="D321" s="7" t="s">
-        <v>693</v>
+        <v>685</v>
       </c>
       <c r="E321" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F321" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H321" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I321" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J321" s="10">
-        <v>1386</v>
+        <v>18500</v>
       </c>
       <c r="L321" s="7">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="M321" s="7">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="N321" s="10">
-        <v>762.3</v>
-[...5 lines deleted...]
-        <v>762.3</v>
+        <v>8510</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" s="5" t="s">
-        <v>695</v>
+        <v>687</v>
       </c>
       <c r="B322" s="6" t="s">
-        <v>532</v>
+        <v>684</v>
       </c>
       <c r="C322" s="7" t="s">
-        <v>527</v>
+        <v>124</v>
       </c>
       <c r="D322" s="7" t="s">
-        <v>695</v>
+        <v>687</v>
       </c>
       <c r="E322" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F322" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H322" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I322" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J322" s="10">
-        <v>12752</v>
+        <v>300</v>
       </c>
       <c r="L322" s="7">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="M322" s="7">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="N322" s="10">
-        <v>5100.8</v>
-[...5 lines deleted...]
-        <v>5100.8</v>
+        <v>138</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" s="5" t="s">
-        <v>696</v>
+        <v>688</v>
       </c>
       <c r="B323" s="6" t="s">
-        <v>537</v>
+        <v>689</v>
       </c>
       <c r="C323" s="7" t="s">
-        <v>527</v>
+        <v>124</v>
       </c>
       <c r="D323" s="7" t="s">
-        <v>696</v>
+        <v>688</v>
       </c>
       <c r="E323" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F323" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H323" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I323" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J323" s="10">
-        <v>16397</v>
+        <v>1850</v>
       </c>
       <c r="L323" s="7">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="M323" s="7">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="N323" s="10">
-        <v>6558.8</v>
-[...5 lines deleted...]
-        <v>6558.8</v>
+        <v>851</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" s="5" t="s">
-        <v>697</v>
+        <v>690</v>
       </c>
       <c r="B324" s="6" t="s">
-        <v>698</v>
+        <v>691</v>
       </c>
       <c r="C324" s="7" t="s">
-        <v>153</v>
+        <v>124</v>
       </c>
       <c r="D324" s="7" t="s">
-        <v>697</v>
+        <v>690</v>
       </c>
       <c r="E324" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F324" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H324" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I324" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J324" s="10">
-        <v>3226</v>
+        <v>2200</v>
       </c>
       <c r="L324" s="7">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="M324" s="7">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="N324" s="10">
-        <v>1290.4</v>
-[...5 lines deleted...]
-        <v>1290.4</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" s="5" t="s">
-        <v>576</v>
+        <v>692</v>
       </c>
       <c r="B325" s="6" t="s">
-        <v>699</v>
+        <v>693</v>
       </c>
       <c r="C325" s="7" t="s">
-        <v>90</v>
+        <v>124</v>
       </c>
       <c r="D325" s="7" t="s">
-        <v>574</v>
+        <v>692</v>
       </c>
       <c r="E325" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F325" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H325" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I325" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K325" s="7" t="s">
-        <v>700</v>
+      <c r="J325" s="10">
+        <v>15300</v>
       </c>
       <c r="L325" s="7">
-        <v>0</v>
+        <v>54</v>
       </c>
       <c r="M325" s="7">
-        <v>0</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>54</v>
+      </c>
+      <c r="N325" s="10">
+        <v>7038</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" s="5" t="s">
-        <v>701</v>
+        <v>694</v>
       </c>
       <c r="B326" s="6" t="s">
-        <v>702</v>
+        <v>695</v>
       </c>
       <c r="C326" s="7" t="s">
-        <v>83</v>
+        <v>124</v>
       </c>
       <c r="D326" s="7" t="s">
-        <v>701</v>
+        <v>694</v>
       </c>
       <c r="E326" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F326" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H326" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I326" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J326" s="10">
-        <v>1749</v>
+        <v>15800</v>
       </c>
       <c r="L326" s="7">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="M326" s="7">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="N326" s="10">
-        <v>961.95</v>
-[...5 lines deleted...]
-        <v>961.95</v>
+        <v>7268</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" s="5" t="s">
-        <v>703</v>
+        <v>696</v>
       </c>
       <c r="B327" s="6" t="s">
-        <v>704</v>
+        <v>697</v>
       </c>
       <c r="C327" s="7" t="s">
-        <v>83</v>
+        <v>124</v>
       </c>
       <c r="D327" s="7" t="s">
-        <v>703</v>
+        <v>696</v>
       </c>
       <c r="E327" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F327" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H327" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I327" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J327" s="10">
-        <v>2029</v>
+        <v>15100</v>
       </c>
       <c r="L327" s="7">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="M327" s="7">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="N327" s="10">
-        <v>1115.95</v>
-[...5 lines deleted...]
-        <v>1115.95</v>
+        <v>6946</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" s="5" t="s">
-        <v>705</v>
+        <v>698</v>
       </c>
       <c r="B328" s="6" t="s">
-        <v>706</v>
+        <v>699</v>
       </c>
       <c r="C328" s="7" t="s">
-        <v>83</v>
+        <v>124</v>
       </c>
       <c r="D328" s="7" t="s">
-        <v>705</v>
+        <v>698</v>
       </c>
       <c r="E328" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F328" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H328" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I328" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J328" s="10">
-        <v>1914</v>
+        <v>15400</v>
       </c>
       <c r="L328" s="7">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="M328" s="7">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="N328" s="10">
-        <v>1052.7</v>
-[...5 lines deleted...]
-        <v>1052.7</v>
+        <v>7084</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" s="5" t="s">
-        <v>707</v>
+        <v>700</v>
       </c>
       <c r="B329" s="6" t="s">
-        <v>708</v>
+        <v>701</v>
       </c>
       <c r="C329" s="7" t="s">
-        <v>83</v>
+        <v>124</v>
       </c>
       <c r="D329" s="7" t="s">
-        <v>707</v>
+        <v>700</v>
       </c>
       <c r="E329" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F329" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H329" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I329" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J329" s="10">
-        <v>286</v>
+        <v>16000</v>
       </c>
       <c r="L329" s="7">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="M329" s="7">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="N329" s="10">
-        <v>157.3</v>
-[...5 lines deleted...]
-        <v>157.3</v>
+        <v>7360</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" s="5" t="s">
-        <v>709</v>
+        <v>702</v>
       </c>
       <c r="B330" s="6" t="s">
-        <v>710</v>
+        <v>703</v>
       </c>
       <c r="C330" s="7" t="s">
-        <v>83</v>
+        <v>124</v>
       </c>
       <c r="D330" s="7" t="s">
-        <v>709</v>
+        <v>702</v>
       </c>
       <c r="E330" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F330" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H330" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I330" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J330" s="10">
-        <v>3823</v>
+        <v>11300</v>
       </c>
       <c r="L330" s="7">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="M330" s="7">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="N330" s="10">
-        <v>2102.65</v>
-[...5 lines deleted...]
-        <v>2102.65</v>
+        <v>5198</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" s="5" t="s">
-        <v>711</v>
+        <v>704</v>
       </c>
       <c r="B331" s="6" t="s">
-        <v>712</v>
+        <v>705</v>
       </c>
       <c r="C331" s="7" t="s">
-        <v>83</v>
+        <v>124</v>
       </c>
       <c r="D331" s="7" t="s">
-        <v>711</v>
+        <v>704</v>
       </c>
       <c r="E331" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F331" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H331" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I331" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J331" s="10">
-        <v>2316</v>
+        <v>14500</v>
       </c>
       <c r="L331" s="7">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="M331" s="7">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="N331" s="10">
-        <v>1273.8</v>
-[...5 lines deleted...]
-        <v>1273.8</v>
+        <v>6670</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" s="5" t="s">
-        <v>713</v>
+        <v>706</v>
       </c>
       <c r="B332" s="6" t="s">
-        <v>714</v>
+        <v>707</v>
       </c>
       <c r="C332" s="7" t="s">
-        <v>83</v>
+        <v>124</v>
       </c>
       <c r="D332" s="7" t="s">
-        <v>713</v>
+        <v>706</v>
       </c>
       <c r="E332" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F332" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H332" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I332" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J332" s="10">
-        <v>545</v>
+        <v>780</v>
       </c>
       <c r="L332" s="7">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="M332" s="7">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="N332" s="10">
-        <v>299.75</v>
-[...5 lines deleted...]
-        <v>299.75</v>
+        <v>358.8</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" s="5" t="s">
-        <v>715</v>
+        <v>708</v>
       </c>
       <c r="B333" s="6" t="s">
-        <v>716</v>
+        <v>709</v>
       </c>
       <c r="C333" s="7" t="s">
-        <v>83</v>
+        <v>124</v>
       </c>
       <c r="D333" s="7" t="s">
-        <v>715</v>
+        <v>708</v>
       </c>
       <c r="E333" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F333" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H333" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I333" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J333" s="10">
-        <v>641</v>
+        <v>225</v>
       </c>
       <c r="L333" s="7">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="M333" s="7">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="N333" s="10">
-        <v>352.55</v>
-[...5 lines deleted...]
-        <v>352.55</v>
+        <v>103.5</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" s="5" t="s">
-        <v>717</v>
+        <v>710</v>
       </c>
       <c r="B334" s="6" t="s">
-        <v>718</v>
+        <v>711</v>
       </c>
       <c r="C334" s="7" t="s">
-        <v>83</v>
+        <v>124</v>
       </c>
       <c r="D334" s="7" t="s">
-        <v>717</v>
+        <v>710</v>
       </c>
       <c r="E334" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F334" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H334" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I334" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J334" s="10">
-        <v>198</v>
+        <v>800</v>
       </c>
       <c r="L334" s="7">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="M334" s="7">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="N334" s="10">
-        <v>108.9</v>
-[...5 lines deleted...]
-        <v>108.9</v>
+        <v>368</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" s="5" t="s">
-        <v>719</v>
+        <v>712</v>
       </c>
       <c r="B335" s="6" t="s">
-        <v>720</v>
+        <v>713</v>
       </c>
       <c r="C335" s="7" t="s">
-        <v>83</v>
+        <v>124</v>
       </c>
       <c r="D335" s="7" t="s">
-        <v>719</v>
+        <v>712</v>
       </c>
       <c r="E335" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F335" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H335" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I335" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J335" s="10">
-        <v>99</v>
+        <v>1630</v>
       </c>
       <c r="L335" s="7">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="M335" s="7">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="N335" s="10">
-        <v>54.45</v>
-[...5 lines deleted...]
-        <v>54.45</v>
+        <v>749.8</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" s="5" t="s">
-        <v>721</v>
+        <v>714</v>
       </c>
       <c r="B336" s="6" t="s">
-        <v>722</v>
+        <v>715</v>
       </c>
       <c r="C336" s="7" t="s">
-        <v>83</v>
+        <v>124</v>
       </c>
       <c r="D336" s="7" t="s">
-        <v>721</v>
+        <v>714</v>
       </c>
       <c r="E336" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F336" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H336" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I336" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J336" s="10">
-        <v>198</v>
+        <v>390</v>
       </c>
       <c r="L336" s="7">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="M336" s="7">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="N336" s="10">
-        <v>108.9</v>
-[...5 lines deleted...]
-        <v>108.9</v>
+        <v>179.4</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" s="5" t="s">
-        <v>723</v>
+        <v>716</v>
       </c>
       <c r="B337" s="6" t="s">
-        <v>724</v>
+        <v>717</v>
       </c>
       <c r="C337" s="7" t="s">
-        <v>83</v>
+        <v>124</v>
       </c>
       <c r="D337" s="7" t="s">
-        <v>723</v>
+        <v>716</v>
       </c>
       <c r="E337" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F337" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H337" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I337" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J337" s="10">
-        <v>400</v>
+        <v>390</v>
       </c>
       <c r="L337" s="7">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="M337" s="7">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="N337" s="10">
-        <v>220</v>
-[...5 lines deleted...]
-        <v>220</v>
+        <v>179.4</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" s="5" t="s">
-        <v>725</v>
+        <v>718</v>
       </c>
       <c r="B338" s="6" t="s">
-        <v>726</v>
+        <v>719</v>
       </c>
       <c r="C338" s="7" t="s">
-        <v>83</v>
+        <v>124</v>
       </c>
       <c r="D338" s="7" t="s">
-        <v>725</v>
+        <v>718</v>
       </c>
       <c r="E338" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F338" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H338" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I338" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J338" s="10">
-        <v>127</v>
+        <v>415</v>
       </c>
       <c r="L338" s="7">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="M338" s="7">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="N338" s="10">
-        <v>69.85</v>
-[...5 lines deleted...]
-        <v>69.85</v>
+        <v>190.9</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" s="5" t="s">
-        <v>727</v>
+        <v>720</v>
       </c>
       <c r="B339" s="6" t="s">
-        <v>728</v>
+        <v>721</v>
       </c>
       <c r="C339" s="7" t="s">
-        <v>14</v>
+        <v>124</v>
       </c>
       <c r="D339" s="7" t="s">
-        <v>727</v>
+        <v>720</v>
       </c>
       <c r="E339" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F339" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H339" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I339" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J339" s="10">
-        <v>375</v>
+        <v>1450</v>
       </c>
       <c r="L339" s="7">
-        <v>36.5</v>
+        <v>54</v>
       </c>
       <c r="M339" s="7">
-        <v>36.5</v>
+        <v>54</v>
       </c>
       <c r="N339" s="10">
-        <v>238.13</v>
+        <v>667</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" s="5" t="s">
-        <v>729</v>
+        <v>722</v>
       </c>
       <c r="B340" s="6" t="s">
-        <v>730</v>
+        <v>723</v>
       </c>
       <c r="C340" s="7" t="s">
-        <v>14</v>
+        <v>124</v>
       </c>
       <c r="D340" s="7" t="s">
-        <v>729</v>
+        <v>722</v>
       </c>
       <c r="E340" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F340" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H340" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I340" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J340" s="10">
-        <v>479</v>
+        <v>6840</v>
       </c>
       <c r="L340" s="7">
-        <v>36.5</v>
+        <v>54</v>
       </c>
       <c r="M340" s="7">
-        <v>36.5</v>
+        <v>54</v>
       </c>
       <c r="N340" s="10">
-        <v>304.17</v>
+        <v>3146.4</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" s="5" t="s">
-        <v>731</v>
+        <v>724</v>
       </c>
       <c r="B341" s="6" t="s">
-        <v>732</v>
+        <v>725</v>
       </c>
       <c r="C341" s="7" t="s">
-        <v>14</v>
+        <v>124</v>
       </c>
       <c r="D341" s="7" t="s">
-        <v>731</v>
+        <v>724</v>
       </c>
       <c r="E341" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F341" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H341" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I341" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J341" s="10">
-        <v>417</v>
+        <v>11310</v>
       </c>
       <c r="L341" s="7">
-        <v>36.5</v>
+        <v>54</v>
       </c>
       <c r="M341" s="7">
-        <v>36.5</v>
+        <v>54</v>
       </c>
       <c r="N341" s="10">
-        <v>264.8</v>
+        <v>5202.6</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" s="5" t="s">
-        <v>733</v>
+        <v>726</v>
       </c>
       <c r="B342" s="6" t="s">
-        <v>734</v>
+        <v>727</v>
       </c>
       <c r="C342" s="7" t="s">
-        <v>14</v>
+        <v>124</v>
       </c>
       <c r="D342" s="7" t="s">
-        <v>733</v>
+        <v>726</v>
       </c>
       <c r="E342" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F342" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H342" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I342" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J342" s="10">
-        <v>521</v>
+        <v>298</v>
       </c>
       <c r="L342" s="7">
-        <v>36.5</v>
+        <v>54</v>
       </c>
       <c r="M342" s="7">
-        <v>36.5</v>
+        <v>54</v>
       </c>
       <c r="N342" s="10">
-        <v>330.84</v>
+        <v>137.08</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" s="5" t="s">
-        <v>735</v>
+        <v>728</v>
       </c>
       <c r="B343" s="6" t="s">
-        <v>736</v>
+        <v>709</v>
       </c>
       <c r="C343" s="7" t="s">
-        <v>62</v>
+        <v>124</v>
       </c>
       <c r="D343" s="7" t="s">
-        <v>735</v>
+        <v>728</v>
       </c>
       <c r="E343" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F343" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H343" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I343" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J343" s="10">
-        <v>454</v>
+        <v>92</v>
       </c>
       <c r="L343" s="7">
-        <v>25</v>
+        <v>54</v>
       </c>
       <c r="M343" s="7">
-        <v>25</v>
+        <v>54</v>
       </c>
       <c r="N343" s="10">
-        <v>340.5</v>
+        <v>42.32</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" s="5" t="s">
-        <v>737</v>
+        <v>729</v>
       </c>
       <c r="B344" s="6" t="s">
-        <v>738</v>
+        <v>730</v>
       </c>
       <c r="C344" s="7" t="s">
-        <v>90</v>
+        <v>124</v>
       </c>
       <c r="D344" s="7" t="s">
-        <v>737</v>
+        <v>729</v>
       </c>
       <c r="E344" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F344" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H344" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I344" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K344" s="7" t="s">
-        <v>739</v>
+      <c r="J344" s="10">
+        <v>99</v>
       </c>
       <c r="L344" s="7">
-        <v>0</v>
+        <v>54</v>
       </c>
       <c r="M344" s="7">
-        <v>0</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>54</v>
+      </c>
+      <c r="N344" s="10">
+        <v>45.54</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" s="5" t="s">
-        <v>740</v>
+        <v>731</v>
       </c>
       <c r="B345" s="6" t="s">
-        <v>741</v>
+        <v>732</v>
       </c>
       <c r="C345" s="7" t="s">
-        <v>90</v>
+        <v>124</v>
       </c>
       <c r="D345" s="7" t="s">
-        <v>740</v>
+        <v>731</v>
       </c>
       <c r="E345" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F345" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H345" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I345" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K345" s="7" t="s">
-        <v>319</v>
+      <c r="J345" s="10">
+        <v>756</v>
       </c>
       <c r="L345" s="7">
-        <v>0</v>
+        <v>54</v>
       </c>
       <c r="M345" s="7">
-        <v>0</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>54</v>
+      </c>
+      <c r="N345" s="10">
+        <v>347.76</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" s="5" t="s">
-        <v>742</v>
+        <v>733</v>
       </c>
       <c r="B346" s="6" t="s">
-        <v>743</v>
+        <v>734</v>
       </c>
       <c r="C346" s="7" t="s">
-        <v>83</v>
+        <v>124</v>
       </c>
       <c r="D346" s="7" t="s">
-        <v>742</v>
+        <v>733</v>
       </c>
       <c r="E346" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F346" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H346" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I346" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J346" s="10">
-        <v>484</v>
+        <v>756</v>
       </c>
       <c r="L346" s="7">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="M346" s="7">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="N346" s="10">
-        <v>266.2</v>
-[...5 lines deleted...]
-        <v>266.2</v>
+        <v>347.76</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" s="5" t="s">
-        <v>744</v>
+        <v>735</v>
       </c>
       <c r="B347" s="6" t="s">
-        <v>745</v>
+        <v>736</v>
       </c>
       <c r="C347" s="7" t="s">
-        <v>83</v>
+        <v>124</v>
       </c>
       <c r="D347" s="7" t="s">
-        <v>744</v>
+        <v>735</v>
       </c>
       <c r="E347" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F347" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H347" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I347" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J347" s="10">
-        <v>1458</v>
+        <v>798</v>
       </c>
       <c r="L347" s="7">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="M347" s="7">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="N347" s="10">
-        <v>801.9</v>
-[...5 lines deleted...]
-        <v>801.9</v>
+        <v>367.08</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" s="5" t="s">
-        <v>746</v>
+        <v>737</v>
       </c>
       <c r="B348" s="6" t="s">
-        <v>747</v>
+        <v>738</v>
       </c>
       <c r="C348" s="7" t="s">
-        <v>90</v>
+        <v>124</v>
       </c>
       <c r="D348" s="7" t="s">
-        <v>746</v>
+        <v>737</v>
       </c>
       <c r="E348" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F348" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H348" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I348" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K348" s="7" t="s">
-        <v>700</v>
+      <c r="J348" s="10">
+        <v>1330</v>
       </c>
       <c r="L348" s="7">
-        <v>0</v>
+        <v>54</v>
       </c>
       <c r="M348" s="7">
-        <v>0</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>54</v>
+      </c>
+      <c r="N348" s="10">
+        <v>611.8</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" s="5" t="s">
-        <v>748</v>
+        <v>739</v>
       </c>
       <c r="B349" s="6" t="s">
-        <v>749</v>
+        <v>740</v>
       </c>
       <c r="C349" s="7" t="s">
-        <v>750</v>
+        <v>124</v>
       </c>
       <c r="D349" s="7" t="s">
-        <v>748</v>
+        <v>739</v>
       </c>
       <c r="E349" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F349" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H349" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I349" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J349" s="10">
-        <v>1110</v>
+        <v>555</v>
       </c>
       <c r="L349" s="7">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="M349" s="7">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="N349" s="10">
-        <v>444</v>
-[...5 lines deleted...]
-        <v>444</v>
+        <v>255.3</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" s="5" t="s">
-        <v>751</v>
+        <v>741</v>
       </c>
       <c r="B350" s="6" t="s">
-        <v>752</v>
+        <v>742</v>
       </c>
       <c r="C350" s="7" t="s">
-        <v>90</v>
+        <v>124</v>
       </c>
       <c r="D350" s="7" t="s">
-        <v>751</v>
+        <v>741</v>
       </c>
       <c r="E350" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F350" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H350" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I350" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K350" s="7" t="s">
-        <v>753</v>
+      <c r="J350" s="10">
+        <v>756</v>
       </c>
       <c r="L350" s="7">
-        <v>0</v>
+        <v>54</v>
       </c>
       <c r="M350" s="7">
-        <v>0</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>54</v>
+      </c>
+      <c r="N350" s="10">
+        <v>347.76</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" s="5" t="s">
-        <v>754</v>
+        <v>743</v>
       </c>
       <c r="B351" s="6" t="s">
-        <v>755</v>
+        <v>744</v>
       </c>
       <c r="C351" s="7" t="s">
-        <v>90</v>
+        <v>124</v>
       </c>
       <c r="D351" s="7" t="s">
-        <v>754</v>
+        <v>743</v>
       </c>
       <c r="E351" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F351" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H351" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I351" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K351" s="7" t="s">
-        <v>577</v>
+      <c r="J351" s="10">
+        <v>861</v>
       </c>
       <c r="L351" s="7">
-        <v>0</v>
+        <v>54</v>
       </c>
       <c r="M351" s="7">
-        <v>0</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>54</v>
+      </c>
+      <c r="N351" s="10">
+        <v>396.06</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" s="5" t="s">
-        <v>756</v>
+        <v>745</v>
       </c>
       <c r="B352" s="6" t="s">
-        <v>757</v>
+        <v>746</v>
       </c>
       <c r="C352" s="7" t="s">
-        <v>83</v>
+        <v>124</v>
       </c>
       <c r="D352" s="7" t="s">
-        <v>756</v>
+        <v>745</v>
       </c>
       <c r="E352" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F352" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H352" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I352" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J352" s="10">
-        <v>1386</v>
+        <v>1570</v>
       </c>
       <c r="L352" s="7">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="M352" s="7">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="N352" s="10">
-        <v>762.3</v>
-[...5 lines deleted...]
-        <v>762.3</v>
+        <v>722.2</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" s="5" t="s">
-        <v>758</v>
+        <v>747</v>
       </c>
       <c r="B353" s="6" t="s">
-        <v>759</v>
+        <v>748</v>
       </c>
       <c r="C353" s="7" t="s">
-        <v>482</v>
+        <v>749</v>
       </c>
       <c r="D353" s="7" t="s">
-        <v>758</v>
+        <v>747</v>
       </c>
       <c r="E353" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F353" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H353" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I353" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J353" s="10">
-        <v>853</v>
+        <v>16000</v>
       </c>
       <c r="L353" s="7">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="M353" s="7">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="N353" s="10">
-        <v>469.15</v>
-[...5 lines deleted...]
-        <v>469.15</v>
+        <v>10400</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" s="5" t="s">
-        <v>760</v>
+        <v>750</v>
       </c>
       <c r="B354" s="6" t="s">
-        <v>761</v>
+        <v>751</v>
       </c>
       <c r="C354" s="7" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="D354" s="7" t="s">
-        <v>760</v>
+        <v>750</v>
       </c>
       <c r="E354" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F354" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H354" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I354" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="J354" s="10">
-        <v>1386</v>
+      <c r="K354" s="7" t="s">
+        <v>752</v>
       </c>
       <c r="L354" s="7">
-        <v>45</v>
-[...5 lines deleted...]
-        <v>762.3</v>
+        <v>0</v>
+      </c>
+      <c r="O354" s="9" t="s">
+        <v>753</v>
       </c>
       <c r="P354" s="7">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>762.3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" s="5" t="s">
-        <v>762</v>
+        <v>754</v>
       </c>
       <c r="B355" s="6" t="s">
-        <v>763</v>
+        <v>755</v>
       </c>
       <c r="C355" s="7" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="D355" s="7" t="s">
-        <v>762</v>
+        <v>754</v>
       </c>
       <c r="E355" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F355" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H355" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I355" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="J355" s="10">
-        <v>4488</v>
+      <c r="K355" s="7" t="s">
+        <v>756</v>
       </c>
       <c r="L355" s="7">
-        <v>45</v>
-[...5 lines deleted...]
-        <v>2468.4</v>
+        <v>0</v>
+      </c>
+      <c r="O355" s="9" t="s">
+        <v>757</v>
       </c>
       <c r="P355" s="7">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>2468.4</v>
+        <v>49</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" s="5" t="s">
-        <v>764</v>
+        <v>758</v>
       </c>
       <c r="B356" s="6" t="s">
-        <v>765</v>
+        <v>759</v>
       </c>
       <c r="C356" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D356" s="7" t="s">
-        <v>764</v>
+        <v>758</v>
       </c>
       <c r="E356" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F356" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H356" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I356" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K356" s="7" t="s">
-        <v>263</v>
+        <v>752</v>
       </c>
       <c r="L356" s="7">
         <v>0</v>
       </c>
-      <c r="M356" s="7">
-[...1 lines deleted...]
-      </c>
       <c r="O356" s="9" t="s">
-        <v>263</v>
+        <v>753</v>
       </c>
       <c r="P356" s="7">
-        <v>0</v>
+        <v>14</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" s="5" t="s">
-        <v>766</v>
+        <v>760</v>
       </c>
       <c r="B357" s="6" t="s">
-        <v>767</v>
+        <v>761</v>
       </c>
       <c r="C357" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D357" s="7" t="s">
-        <v>766</v>
+        <v>760</v>
       </c>
       <c r="E357" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F357" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H357" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I357" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K357" s="7" t="s">
-        <v>739</v>
+        <v>756</v>
       </c>
       <c r="L357" s="7">
         <v>0</v>
       </c>
-      <c r="M357" s="7">
-[...1 lines deleted...]
-      </c>
       <c r="O357" s="9" t="s">
-        <v>739</v>
+        <v>757</v>
       </c>
       <c r="P357" s="7">
-        <v>0</v>
+        <v>49</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" s="5" t="s">
-        <v>768</v>
+        <v>762</v>
       </c>
       <c r="B358" s="6" t="s">
-        <v>769</v>
+        <v>763</v>
       </c>
       <c r="C358" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D358" s="7" t="s">
-        <v>768</v>
+        <v>762</v>
       </c>
       <c r="E358" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F358" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H358" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I358" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K358" s="7" t="s">
-        <v>739</v>
+        <v>752</v>
       </c>
       <c r="L358" s="7">
         <v>0</v>
       </c>
-      <c r="M358" s="7">
-[...1 lines deleted...]
-      </c>
       <c r="O358" s="9" t="s">
-        <v>739</v>
+        <v>753</v>
       </c>
       <c r="P358" s="7">
-        <v>0</v>
+        <v>14</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" s="5" t="s">
-        <v>770</v>
+        <v>764</v>
       </c>
       <c r="B359" s="6" t="s">
-        <v>771</v>
+        <v>765</v>
       </c>
       <c r="C359" s="7" t="s">
-        <v>527</v>
+        <v>90</v>
       </c>
       <c r="D359" s="7" t="s">
-        <v>770</v>
+        <v>764</v>
       </c>
       <c r="E359" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F359" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H359" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I359" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="J359" s="10">
-        <v>10690</v>
+      <c r="K359" s="7" t="s">
+        <v>756</v>
       </c>
       <c r="L359" s="7">
-        <v>60</v>
-[...5 lines deleted...]
-        <v>4276</v>
+        <v>0</v>
+      </c>
+      <c r="O359" s="9" t="s">
+        <v>757</v>
       </c>
       <c r="P359" s="7">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>4276</v>
+        <v>49</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" s="5" t="s">
-        <v>772</v>
+        <v>766</v>
       </c>
       <c r="B360" s="6" t="s">
-        <v>773</v>
+        <v>767</v>
       </c>
       <c r="C360" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D360" s="7" t="s">
-        <v>772</v>
+        <v>766</v>
       </c>
       <c r="E360" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F360" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H360" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I360" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K360" s="7" t="s">
-        <v>319</v>
+        <v>768</v>
       </c>
       <c r="L360" s="7">
         <v>0</v>
       </c>
-      <c r="M360" s="7">
-[...1 lines deleted...]
-      </c>
       <c r="O360" s="9" t="s">
-        <v>319</v>
+        <v>769</v>
       </c>
       <c r="P360" s="7">
-        <v>0</v>
+        <v>52</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" s="5" t="s">
-        <v>774</v>
+        <v>770</v>
       </c>
       <c r="B361" s="6" t="s">
-        <v>775</v>
+        <v>771</v>
       </c>
       <c r="C361" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D361" s="7" t="s">
-        <v>774</v>
+        <v>770</v>
       </c>
       <c r="E361" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F361" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H361" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I361" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K361" s="7" t="s">
-        <v>397</v>
+        <v>768</v>
       </c>
       <c r="L361" s="7">
         <v>0</v>
       </c>
-      <c r="M361" s="7">
-[...1 lines deleted...]
-      </c>
       <c r="O361" s="9" t="s">
-        <v>397</v>
+        <v>769</v>
       </c>
       <c r="P361" s="7">
-        <v>0</v>
+        <v>52</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" s="5" t="s">
-        <v>776</v>
+        <v>772</v>
       </c>
       <c r="B362" s="6" t="s">
-        <v>777</v>
+        <v>773</v>
       </c>
       <c r="C362" s="7" t="s">
-        <v>527</v>
+        <v>90</v>
       </c>
       <c r="D362" s="7" t="s">
-        <v>776</v>
+        <v>772</v>
       </c>
       <c r="E362" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F362" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H362" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I362" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="J362" s="10">
-        <v>13189</v>
+      <c r="K362" s="7" t="s">
+        <v>774</v>
       </c>
       <c r="L362" s="7">
-        <v>60</v>
-[...5 lines deleted...]
-        <v>5275.6</v>
+        <v>0</v>
+      </c>
+      <c r="O362" s="9" t="s">
+        <v>775</v>
       </c>
       <c r="P362" s="7">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>5275.6</v>
+        <v>19</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" s="5" t="s">
-        <v>778</v>
+        <v>776</v>
       </c>
       <c r="B363" s="6" t="s">
-        <v>779</v>
+        <v>777</v>
       </c>
       <c r="C363" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D363" s="7" t="s">
+        <v>776</v>
+      </c>
+      <c r="E363" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F363" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H363" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I363" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="K363" s="7" t="s">
         <v>778</v>
       </c>
-      <c r="E363" s="7" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="L363" s="7">
         <v>0</v>
       </c>
-      <c r="M363" s="7">
-[...1 lines deleted...]
-      </c>
       <c r="O363" s="9" t="s">
-        <v>397</v>
+        <v>775</v>
       </c>
       <c r="P363" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" s="5" t="s">
+        <v>779</v>
+      </c>
+      <c r="B364" s="6" t="s">
         <v>780</v>
       </c>
-      <c r="B364" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C364" s="7" t="s">
-        <v>527</v>
+        <v>161</v>
       </c>
       <c r="D364" s="7" t="s">
-        <v>780</v>
+        <v>779</v>
       </c>
       <c r="E364" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F364" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H364" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I364" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J364" s="10">
-        <v>13884</v>
+        <v>1555</v>
       </c>
       <c r="L364" s="7">
         <v>60</v>
       </c>
       <c r="M364" s="7">
         <v>60</v>
       </c>
       <c r="N364" s="10">
-        <v>5553.6</v>
+        <v>622</v>
       </c>
       <c r="P364" s="7">
         <v>60</v>
       </c>
       <c r="Q364" s="10">
-        <v>5553.6</v>
+        <v>622</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" s="5" t="s">
+        <v>781</v>
+      </c>
+      <c r="B365" s="6" t="s">
         <v>782</v>
       </c>
-      <c r="B365" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C365" s="7" t="s">
-        <v>90</v>
+        <v>161</v>
       </c>
       <c r="D365" s="7" t="s">
-        <v>782</v>
+        <v>781</v>
       </c>
       <c r="E365" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F365" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H365" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I365" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K365" s="7" t="s">
-        <v>397</v>
+      <c r="J365" s="10">
+        <v>1240</v>
       </c>
       <c r="L365" s="7">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="M365" s="7">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>397</v>
+        <v>60</v>
+      </c>
+      <c r="N365" s="10">
+        <v>496</v>
       </c>
       <c r="P365" s="7">
-        <v>0</v>
+        <v>60</v>
+      </c>
+      <c r="Q365" s="10">
+        <v>496</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" s="5" t="s">
+        <v>783</v>
+      </c>
+      <c r="B366" s="6" t="s">
         <v>784</v>
       </c>
-      <c r="B366" s="6" t="s">
+      <c r="C366" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="D366" s="7" t="s">
         <v>785</v>
       </c>
-      <c r="C366" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E366" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F366" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H366" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I366" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="J366" s="10">
-        <v>400</v>
+      <c r="K366" s="7" t="s">
+        <v>271</v>
       </c>
       <c r="L366" s="7">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="M366" s="7">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>280</v>
+        <v>0</v>
+      </c>
+      <c r="O366" s="9" t="s">
+        <v>271</v>
       </c>
       <c r="P366" s="7">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>280</v>
+        <v>0</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" s="5" t="s">
         <v>786</v>
       </c>
       <c r="B367" s="6" t="s">
         <v>787</v>
       </c>
       <c r="C367" s="7" t="s">
-        <v>527</v>
+        <v>90</v>
       </c>
       <c r="D367" s="7" t="s">
-        <v>786</v>
+        <v>788</v>
       </c>
       <c r="E367" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F367" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H367" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I367" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="J367" s="10">
-        <v>25225</v>
+      <c r="K367" s="7" t="s">
+        <v>271</v>
       </c>
       <c r="L367" s="7">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="M367" s="7">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>10090</v>
+        <v>0</v>
+      </c>
+      <c r="O367" s="9" t="s">
+        <v>271</v>
       </c>
       <c r="P367" s="7">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>10090</v>
+        <v>0</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" s="5" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B368" s="6" t="s">
+        <v>591</v>
+      </c>
+      <c r="C368" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="D368" s="7" t="s">
         <v>789</v>
       </c>
-      <c r="C368" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E368" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F368" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H368" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I368" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J368" s="10">
-        <v>30560</v>
+        <v>635</v>
       </c>
       <c r="L368" s="7">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="M368" s="7">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="N368" s="10">
-        <v>12224</v>
+        <v>349.25</v>
       </c>
       <c r="P368" s="7">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="Q368" s="10">
-        <v>12224</v>
+        <v>349.25</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" s="5" t="s">
         <v>790</v>
       </c>
       <c r="B369" s="6" t="s">
         <v>791</v>
       </c>
       <c r="C369" s="7" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="D369" s="7" t="s">
-        <v>792</v>
+        <v>790</v>
       </c>
       <c r="E369" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F369" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H369" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I369" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K369" s="7" t="s">
-        <v>406</v>
+      <c r="J369" s="10">
+        <v>1170</v>
       </c>
       <c r="L369" s="7">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="M369" s="7">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>793</v>
+        <v>45</v>
+      </c>
+      <c r="N369" s="10">
+        <v>643.5</v>
       </c>
       <c r="P369" s="7">
-        <v>0</v>
+        <v>45</v>
+      </c>
+      <c r="Q369" s="10">
+        <v>643.5</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" s="5" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="B370" s="6" t="s">
-        <v>795</v>
+        <v>793</v>
       </c>
       <c r="C370" s="7" t="s">
-        <v>527</v>
+        <v>83</v>
       </c>
       <c r="D370" s="7" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E370" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F370" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H370" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I370" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J370" s="10">
-        <v>34700</v>
+        <v>1386</v>
       </c>
       <c r="L370" s="7">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="M370" s="7">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="N370" s="10">
-        <v>13880</v>
+        <v>762.3</v>
       </c>
       <c r="P370" s="7">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="Q370" s="10">
-        <v>13880</v>
+        <v>762.3</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" s="5" t="s">
-        <v>796</v>
+        <v>794</v>
       </c>
       <c r="B371" s="6" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="C371" s="7" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="D371" s="7" t="s">
-        <v>798</v>
+        <v>794</v>
       </c>
       <c r="E371" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F371" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H371" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I371" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K371" s="7" t="s">
-        <v>406</v>
+      <c r="J371" s="10">
+        <v>1485</v>
       </c>
       <c r="L371" s="7">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="M371" s="7">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>793</v>
+        <v>45</v>
+      </c>
+      <c r="N371" s="10">
+        <v>816.75</v>
       </c>
       <c r="P371" s="7">
-        <v>0</v>
+        <v>45</v>
+      </c>
+      <c r="Q371" s="10">
+        <v>816.75</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" s="5" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
       <c r="B372" s="6" t="s">
-        <v>532</v>
+        <v>797</v>
       </c>
       <c r="C372" s="7" t="s">
-        <v>527</v>
+        <v>83</v>
       </c>
       <c r="D372" s="7" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
       <c r="E372" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F372" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H372" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I372" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J372" s="10">
-        <v>17128</v>
+        <v>2640</v>
       </c>
       <c r="L372" s="7">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="M372" s="7">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="N372" s="10">
-        <v>6851.2</v>
+        <v>1452</v>
       </c>
       <c r="P372" s="7">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="Q372" s="10">
-        <v>6851.2</v>
+        <v>1452</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" s="5" t="s">
-        <v>800</v>
+        <v>798</v>
       </c>
       <c r="B373" s="6" t="s">
-        <v>801</v>
+        <v>799</v>
       </c>
       <c r="C373" s="7" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="D373" s="7" t="s">
-        <v>800</v>
+        <v>798</v>
       </c>
       <c r="E373" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F373" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H373" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I373" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K373" s="7" t="s">
-        <v>319</v>
+      <c r="J373" s="10">
+        <v>1166</v>
       </c>
       <c r="L373" s="7">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="M373" s="7">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>319</v>
+        <v>45</v>
+      </c>
+      <c r="N373" s="10">
+        <v>641.3</v>
       </c>
       <c r="P373" s="7">
-        <v>0</v>
+        <v>45</v>
+      </c>
+      <c r="Q373" s="10">
+        <v>641.3</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" s="5" t="s">
-        <v>802</v>
+        <v>800</v>
       </c>
       <c r="B374" s="6" t="s">
-        <v>803</v>
+        <v>801</v>
       </c>
       <c r="C374" s="7" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="D374" s="7" t="s">
-        <v>802</v>
+        <v>800</v>
       </c>
       <c r="E374" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F374" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H374" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I374" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K374" s="7" t="s">
-        <v>739</v>
+      <c r="J374" s="10">
+        <v>1386</v>
       </c>
       <c r="L374" s="7">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="M374" s="7">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>739</v>
+        <v>45</v>
+      </c>
+      <c r="N374" s="10">
+        <v>762.3</v>
       </c>
       <c r="P374" s="7">
-        <v>0</v>
+        <v>45</v>
+      </c>
+      <c r="Q374" s="10">
+        <v>762.3</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" s="5" t="s">
-        <v>804</v>
+        <v>802</v>
       </c>
       <c r="B375" s="6" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
       <c r="C375" s="7" t="s">
-        <v>527</v>
+        <v>535</v>
       </c>
       <c r="D375" s="7" t="s">
-        <v>804</v>
+        <v>802</v>
       </c>
       <c r="E375" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F375" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H375" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I375" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J375" s="10">
-        <v>20773</v>
+        <v>12752</v>
       </c>
       <c r="L375" s="7">
         <v>60</v>
       </c>
       <c r="M375" s="7">
         <v>60</v>
       </c>
       <c r="N375" s="10">
-        <v>8309.2</v>
+        <v>5100.8</v>
       </c>
       <c r="P375" s="7">
         <v>60</v>
       </c>
       <c r="Q375" s="10">
-        <v>8309.2</v>
+        <v>5100.8</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" s="5" t="s">
-        <v>805</v>
+        <v>803</v>
       </c>
       <c r="B376" s="6" t="s">
-        <v>806</v>
+        <v>545</v>
       </c>
       <c r="C376" s="7" t="s">
-        <v>90</v>
+        <v>535</v>
       </c>
       <c r="D376" s="7" t="s">
-        <v>805</v>
+        <v>803</v>
       </c>
       <c r="E376" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F376" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H376" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I376" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K376" s="7" t="s">
-        <v>319</v>
+      <c r="J376" s="10">
+        <v>16397</v>
       </c>
       <c r="L376" s="7">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="M376" s="7">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>319</v>
+        <v>60</v>
+      </c>
+      <c r="N376" s="10">
+        <v>6558.8</v>
       </c>
       <c r="P376" s="7">
-        <v>0</v>
+        <v>60</v>
+      </c>
+      <c r="Q376" s="10">
+        <v>6558.8</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" s="5" t="s">
-        <v>807</v>
+        <v>804</v>
       </c>
       <c r="B377" s="6" t="s">
-        <v>808</v>
+        <v>805</v>
       </c>
       <c r="C377" s="7" t="s">
-        <v>83</v>
+        <v>161</v>
       </c>
       <c r="D377" s="7" t="s">
-        <v>807</v>
+        <v>804</v>
       </c>
       <c r="E377" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F377" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H377" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I377" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J377" s="10">
-        <v>3929</v>
+        <v>3226</v>
       </c>
       <c r="L377" s="7">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="M377" s="7">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="N377" s="10">
-        <v>2160.95</v>
+        <v>1290.4</v>
       </c>
       <c r="P377" s="7">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="Q377" s="10">
-        <v>2160.95</v>
+        <v>1290.4</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" s="5" t="s">
-        <v>809</v>
+        <v>584</v>
       </c>
       <c r="B378" s="6" t="s">
-        <v>810</v>
+        <v>806</v>
       </c>
       <c r="C378" s="7" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="D378" s="7" t="s">
-        <v>809</v>
+        <v>582</v>
       </c>
       <c r="E378" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F378" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H378" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I378" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="J378" s="10">
-        <v>3444</v>
+      <c r="K378" s="7" t="s">
+        <v>807</v>
       </c>
       <c r="L378" s="7">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="M378" s="7">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>1894.2</v>
+        <v>0</v>
+      </c>
+      <c r="O378" s="9" t="s">
+        <v>807</v>
       </c>
       <c r="P378" s="7">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>1894.2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" s="5" t="s">
-        <v>811</v>
+        <v>808</v>
       </c>
       <c r="B379" s="6" t="s">
-        <v>812</v>
+        <v>809</v>
       </c>
       <c r="C379" s="7" t="s">
-        <v>527</v>
+        <v>83</v>
       </c>
       <c r="D379" s="7" t="s">
-        <v>811</v>
+        <v>808</v>
       </c>
       <c r="E379" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F379" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H379" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I379" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J379" s="10">
-        <v>36211</v>
+        <v>1749</v>
       </c>
       <c r="L379" s="7">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="M379" s="7">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="N379" s="10">
-        <v>14484.4</v>
+        <v>961.95</v>
       </c>
       <c r="P379" s="7">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="Q379" s="10">
-        <v>14484.4</v>
+        <v>961.95</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" s="5" t="s">
-        <v>813</v>
+        <v>810</v>
       </c>
       <c r="B380" s="6" t="s">
-        <v>814</v>
+        <v>811</v>
       </c>
       <c r="C380" s="7" t="s">
-        <v>512</v>
+        <v>83</v>
       </c>
       <c r="D380" s="7" t="s">
-        <v>813</v>
+        <v>810</v>
       </c>
       <c r="E380" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F380" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H380" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I380" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J380" s="10">
-        <v>3427</v>
+        <v>2029</v>
       </c>
       <c r="L380" s="7">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="M380" s="7">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="N380" s="10">
-        <v>1370.8</v>
+        <v>1115.95</v>
       </c>
       <c r="P380" s="7">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="Q380" s="10">
-        <v>1370.8</v>
+        <v>1115.95</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" s="5" t="s">
-        <v>815</v>
+        <v>812</v>
       </c>
       <c r="B381" s="6" t="s">
-        <v>816</v>
+        <v>813</v>
       </c>
       <c r="C381" s="7" t="s">
-        <v>527</v>
+        <v>83</v>
       </c>
       <c r="D381" s="7" t="s">
-        <v>815</v>
+        <v>812</v>
       </c>
       <c r="E381" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F381" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H381" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I381" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J381" s="10">
-        <v>42344</v>
+        <v>1914</v>
       </c>
       <c r="L381" s="7">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="M381" s="7">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="N381" s="10">
-        <v>16937.6</v>
+        <v>1052.7</v>
       </c>
       <c r="P381" s="7">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="Q381" s="10">
-        <v>16937.6</v>
+        <v>1052.7</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" s="5" t="s">
-        <v>817</v>
+        <v>814</v>
       </c>
       <c r="B382" s="6" t="s">
-        <v>818</v>
+        <v>815</v>
       </c>
       <c r="C382" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D382" s="7" t="s">
-        <v>817</v>
+        <v>814</v>
       </c>
       <c r="E382" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F382" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H382" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I382" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J382" s="10">
-        <v>1386</v>
+        <v>286</v>
       </c>
       <c r="L382" s="7">
         <v>45</v>
       </c>
       <c r="M382" s="7">
         <v>45</v>
       </c>
       <c r="N382" s="10">
-        <v>762.3</v>
+        <v>157.3</v>
       </c>
       <c r="P382" s="7">
         <v>45</v>
       </c>
       <c r="Q382" s="10">
-        <v>762.3</v>
+        <v>157.3</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" s="5" t="s">
-        <v>819</v>
+        <v>816</v>
       </c>
       <c r="B383" s="6" t="s">
-        <v>820</v>
+        <v>817</v>
       </c>
       <c r="C383" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D383" s="7" t="s">
-        <v>819</v>
+        <v>816</v>
       </c>
       <c r="E383" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F383" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H383" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I383" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J383" s="10">
-        <v>1386</v>
+        <v>3823</v>
       </c>
       <c r="L383" s="7">
         <v>45</v>
       </c>
       <c r="M383" s="7">
         <v>45</v>
       </c>
       <c r="N383" s="10">
-        <v>762.3</v>
+        <v>2102.65</v>
       </c>
       <c r="P383" s="7">
         <v>45</v>
       </c>
       <c r="Q383" s="10">
-        <v>762.3</v>
+        <v>2102.65</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" s="5" t="s">
-        <v>821</v>
+        <v>818</v>
       </c>
       <c r="B384" s="6" t="s">
-        <v>822</v>
+        <v>819</v>
       </c>
       <c r="C384" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D384" s="7" t="s">
-        <v>821</v>
+        <v>818</v>
       </c>
       <c r="E384" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F384" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H384" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I384" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J384" s="10">
-        <v>570</v>
+        <v>2316</v>
       </c>
       <c r="L384" s="7">
         <v>45</v>
       </c>
       <c r="M384" s="7">
         <v>45</v>
       </c>
       <c r="N384" s="10">
-        <v>313.5</v>
+        <v>1273.8</v>
       </c>
       <c r="P384" s="7">
         <v>45</v>
       </c>
       <c r="Q384" s="10">
-        <v>313.5</v>
+        <v>1273.8</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" s="5" t="s">
-        <v>823</v>
+        <v>820</v>
       </c>
       <c r="B385" s="6" t="s">
-        <v>824</v>
+        <v>821</v>
       </c>
       <c r="C385" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D385" s="7" t="s">
-        <v>823</v>
+        <v>820</v>
       </c>
       <c r="E385" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F385" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H385" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I385" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J385" s="10">
-        <v>4752</v>
+        <v>545</v>
       </c>
       <c r="L385" s="7">
         <v>45</v>
       </c>
       <c r="M385" s="7">
         <v>45</v>
       </c>
       <c r="N385" s="10">
-        <v>2613.6</v>
+        <v>299.75</v>
       </c>
       <c r="P385" s="7">
         <v>45</v>
       </c>
       <c r="Q385" s="10">
-        <v>2613.6</v>
+        <v>299.75</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" s="5" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="B386" s="6" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
       <c r="C386" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D386" s="7" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="E386" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F386" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H386" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I386" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J386" s="10">
-        <v>1535</v>
+        <v>641</v>
       </c>
       <c r="L386" s="7">
         <v>45</v>
       </c>
       <c r="M386" s="7">
         <v>45</v>
       </c>
       <c r="N386" s="10">
-        <v>844.25</v>
+        <v>352.55</v>
       </c>
       <c r="P386" s="7">
         <v>45</v>
       </c>
       <c r="Q386" s="10">
-        <v>844.25</v>
+        <v>352.55</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" s="5" t="s">
-        <v>827</v>
+        <v>824</v>
       </c>
       <c r="B387" s="6" t="s">
-        <v>828</v>
+        <v>825</v>
       </c>
       <c r="C387" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D387" s="7" t="s">
-        <v>827</v>
+        <v>824</v>
       </c>
       <c r="E387" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F387" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H387" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I387" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J387" s="10">
-        <v>1535</v>
+        <v>198</v>
       </c>
       <c r="L387" s="7">
         <v>45</v>
       </c>
       <c r="M387" s="7">
         <v>45</v>
       </c>
       <c r="N387" s="10">
-        <v>844.25</v>
+        <v>108.9</v>
       </c>
       <c r="P387" s="7">
         <v>45</v>
       </c>
       <c r="Q387" s="10">
-        <v>844.25</v>
+        <v>108.9</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" s="5" t="s">
-        <v>829</v>
+        <v>826</v>
       </c>
       <c r="B388" s="6" t="s">
-        <v>830</v>
+        <v>827</v>
       </c>
       <c r="C388" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D388" s="7" t="s">
-        <v>829</v>
+        <v>826</v>
       </c>
       <c r="E388" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F388" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H388" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I388" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J388" s="10">
-        <v>20625</v>
+        <v>99</v>
       </c>
       <c r="L388" s="7">
         <v>45</v>
       </c>
       <c r="M388" s="7">
         <v>45</v>
       </c>
       <c r="N388" s="10">
-        <v>11343.75</v>
+        <v>54.45</v>
       </c>
       <c r="P388" s="7">
         <v>45</v>
       </c>
       <c r="Q388" s="10">
-        <v>11343.75</v>
+        <v>54.45</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" s="5" t="s">
-        <v>831</v>
+        <v>828</v>
       </c>
       <c r="B389" s="6" t="s">
-        <v>832</v>
+        <v>829</v>
       </c>
       <c r="C389" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D389" s="7" t="s">
-        <v>831</v>
+        <v>828</v>
       </c>
       <c r="E389" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F389" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H389" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I389" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J389" s="10">
-        <v>1535</v>
+        <v>198</v>
       </c>
       <c r="L389" s="7">
         <v>45</v>
       </c>
       <c r="M389" s="7">
         <v>45</v>
       </c>
       <c r="N389" s="10">
-        <v>844.25</v>
+        <v>108.9</v>
       </c>
       <c r="P389" s="7">
         <v>45</v>
       </c>
       <c r="Q389" s="10">
-        <v>844.25</v>
+        <v>108.9</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" s="5" t="s">
-        <v>833</v>
+        <v>830</v>
       </c>
       <c r="B390" s="6" t="s">
-        <v>834</v>
+        <v>831</v>
       </c>
       <c r="C390" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D390" s="7" t="s">
-        <v>833</v>
+        <v>830</v>
       </c>
       <c r="E390" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F390" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H390" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I390" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J390" s="10">
-        <v>1535</v>
+        <v>400</v>
       </c>
       <c r="L390" s="7">
         <v>45</v>
       </c>
       <c r="M390" s="7">
         <v>45</v>
       </c>
       <c r="N390" s="10">
-        <v>844.25</v>
+        <v>220</v>
       </c>
       <c r="P390" s="7">
         <v>45</v>
       </c>
       <c r="Q390" s="10">
-        <v>844.25</v>
+        <v>220</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" s="5" t="s">
-        <v>835</v>
+        <v>832</v>
       </c>
       <c r="B391" s="6" t="s">
-        <v>836</v>
+        <v>833</v>
       </c>
       <c r="C391" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D391" s="7" t="s">
-        <v>835</v>
+        <v>832</v>
       </c>
       <c r="E391" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F391" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H391" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I391" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J391" s="10">
-        <v>1485</v>
+        <v>127</v>
       </c>
       <c r="L391" s="7">
         <v>45</v>
       </c>
       <c r="M391" s="7">
         <v>45</v>
       </c>
       <c r="N391" s="10">
-        <v>816.75</v>
+        <v>69.85</v>
       </c>
       <c r="P391" s="7">
         <v>45</v>
       </c>
       <c r="Q391" s="10">
-        <v>816.75</v>
+        <v>69.85</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" s="5" t="s">
-        <v>837</v>
+        <v>834</v>
       </c>
       <c r="B392" s="6" t="s">
-        <v>838</v>
+        <v>835</v>
       </c>
       <c r="C392" s="7" t="s">
-        <v>83</v>
+        <v>14</v>
       </c>
       <c r="D392" s="7" t="s">
-        <v>837</v>
+        <v>834</v>
       </c>
       <c r="E392" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F392" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H392" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I392" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J392" s="10">
-        <v>3465</v>
+        <v>375</v>
       </c>
       <c r="L392" s="7">
-        <v>45</v>
+        <v>36.5</v>
       </c>
       <c r="M392" s="7">
-        <v>45</v>
+        <v>36.5</v>
       </c>
       <c r="N392" s="10">
-        <v>1905.75</v>
-[...5 lines deleted...]
-        <v>1905.75</v>
+        <v>238.13</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" s="5" t="s">
-        <v>839</v>
+        <v>836</v>
       </c>
       <c r="B393" s="6" t="s">
-        <v>840</v>
+        <v>837</v>
       </c>
       <c r="C393" s="7" t="s">
-        <v>83</v>
+        <v>14</v>
       </c>
       <c r="D393" s="7" t="s">
-        <v>839</v>
+        <v>836</v>
       </c>
       <c r="E393" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F393" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H393" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I393" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J393" s="10">
-        <v>1535</v>
+        <v>479</v>
       </c>
       <c r="L393" s="7">
-        <v>45</v>
+        <v>36.5</v>
       </c>
       <c r="M393" s="7">
-        <v>45</v>
+        <v>36.5</v>
       </c>
       <c r="N393" s="10">
-        <v>844.25</v>
-[...5 lines deleted...]
-        <v>844.25</v>
+        <v>304.17</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" s="5" t="s">
-        <v>841</v>
+        <v>838</v>
       </c>
       <c r="B394" s="6" t="s">
-        <v>842</v>
+        <v>839</v>
       </c>
       <c r="C394" s="7" t="s">
-        <v>83</v>
+        <v>14</v>
       </c>
       <c r="D394" s="7" t="s">
-        <v>841</v>
+        <v>838</v>
       </c>
       <c r="E394" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F394" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H394" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I394" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J394" s="10">
-        <v>4758</v>
+        <v>417</v>
       </c>
       <c r="L394" s="7">
-        <v>45</v>
+        <v>36.5</v>
       </c>
       <c r="M394" s="7">
-        <v>45</v>
+        <v>36.5</v>
       </c>
       <c r="N394" s="10">
-        <v>2616.9</v>
-[...5 lines deleted...]
-        <v>2616.9</v>
+        <v>264.8</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" s="5" t="s">
-        <v>843</v>
+        <v>840</v>
       </c>
       <c r="B395" s="6" t="s">
-        <v>844</v>
+        <v>841</v>
       </c>
       <c r="C395" s="7" t="s">
-        <v>83</v>
+        <v>14</v>
       </c>
       <c r="D395" s="7" t="s">
-        <v>843</v>
+        <v>840</v>
       </c>
       <c r="E395" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F395" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H395" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I395" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J395" s="10">
-        <v>4510</v>
+        <v>521</v>
       </c>
       <c r="L395" s="7">
-        <v>45</v>
+        <v>36.5</v>
       </c>
       <c r="M395" s="7">
-        <v>45</v>
+        <v>36.5</v>
       </c>
       <c r="N395" s="10">
-        <v>2480.5</v>
-[...5 lines deleted...]
-        <v>2480.5</v>
+        <v>330.84</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" s="5" t="s">
-        <v>845</v>
+        <v>842</v>
       </c>
       <c r="B396" s="6" t="s">
-        <v>846</v>
+        <v>843</v>
       </c>
       <c r="C396" s="7" t="s">
-        <v>83</v>
+        <v>62</v>
       </c>
       <c r="D396" s="7" t="s">
-        <v>845</v>
+        <v>842</v>
       </c>
       <c r="E396" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F396" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H396" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I396" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J396" s="10">
-        <v>2750</v>
+        <v>454</v>
       </c>
       <c r="L396" s="7">
-        <v>45</v>
+        <v>25</v>
       </c>
       <c r="M396" s="7">
-        <v>45</v>
+        <v>25</v>
       </c>
       <c r="N396" s="10">
-        <v>1512.5</v>
-[...5 lines deleted...]
-        <v>1512.5</v>
+        <v>340.5</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" s="5" t="s">
-        <v>847</v>
+        <v>844</v>
       </c>
       <c r="B397" s="6" t="s">
-        <v>848</v>
+        <v>845</v>
       </c>
       <c r="C397" s="7" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="D397" s="7" t="s">
-        <v>847</v>
+        <v>844</v>
       </c>
       <c r="E397" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F397" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H397" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I397" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="J397" s="10">
-        <v>4290</v>
+      <c r="K397" s="7" t="s">
+        <v>846</v>
       </c>
       <c r="L397" s="7">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="M397" s="7">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>2359.5</v>
+        <v>0</v>
+      </c>
+      <c r="O397" s="9" t="s">
+        <v>846</v>
       </c>
       <c r="P397" s="7">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>2359.5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" s="5" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
       <c r="B398" s="6" t="s">
-        <v>850</v>
+        <v>848</v>
       </c>
       <c r="C398" s="7" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="D398" s="7" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
       <c r="E398" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F398" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H398" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I398" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="J398" s="10">
-        <v>3740</v>
+      <c r="K398" s="7" t="s">
+        <v>327</v>
       </c>
       <c r="L398" s="7">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="M398" s="7">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>2057</v>
+        <v>0</v>
+      </c>
+      <c r="O398" s="9" t="s">
+        <v>327</v>
       </c>
       <c r="P398" s="7">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>2057</v>
+        <v>0</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" s="5" t="s">
-        <v>851</v>
+        <v>849</v>
       </c>
       <c r="B399" s="6" t="s">
-        <v>852</v>
+        <v>850</v>
       </c>
       <c r="C399" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D399" s="7" t="s">
-        <v>851</v>
+        <v>849</v>
       </c>
       <c r="E399" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F399" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H399" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I399" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J399" s="10">
-        <v>20394</v>
+        <v>484</v>
       </c>
       <c r="L399" s="7">
         <v>45</v>
       </c>
       <c r="M399" s="7">
         <v>45</v>
       </c>
       <c r="N399" s="10">
-        <v>11216.7</v>
+        <v>266.2</v>
       </c>
       <c r="P399" s="7">
         <v>45</v>
       </c>
       <c r="Q399" s="10">
-        <v>11216.7</v>
+        <v>266.2</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" s="5" t="s">
-        <v>853</v>
+        <v>851</v>
       </c>
       <c r="B400" s="6" t="s">
-        <v>854</v>
+        <v>852</v>
       </c>
       <c r="C400" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D400" s="7" t="s">
-        <v>853</v>
+        <v>851</v>
       </c>
       <c r="E400" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F400" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H400" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I400" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J400" s="10">
-        <v>1821</v>
+        <v>1458</v>
       </c>
       <c r="L400" s="7">
         <v>45</v>
       </c>
       <c r="M400" s="7">
         <v>45</v>
       </c>
       <c r="N400" s="10">
-        <v>1001.55</v>
+        <v>801.9</v>
       </c>
       <c r="P400" s="7">
         <v>45</v>
       </c>
       <c r="Q400" s="10">
-        <v>1001.55</v>
+        <v>801.9</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" s="5" t="s">
-        <v>855</v>
+        <v>853</v>
       </c>
       <c r="B401" s="6" t="s">
-        <v>856</v>
+        <v>854</v>
       </c>
       <c r="C401" s="7" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="D401" s="7" t="s">
-        <v>855</v>
+        <v>853</v>
       </c>
       <c r="E401" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F401" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H401" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I401" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="J401" s="10">
-        <v>7761</v>
+      <c r="K401" s="7" t="s">
+        <v>807</v>
       </c>
       <c r="L401" s="7">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="M401" s="7">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>4268.55</v>
+        <v>0</v>
+      </c>
+      <c r="O401" s="9" t="s">
+        <v>807</v>
       </c>
       <c r="P401" s="7">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>4268.55</v>
+        <v>0</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" s="5" t="s">
+        <v>855</v>
+      </c>
+      <c r="B402" s="6" t="s">
+        <v>856</v>
+      </c>
+      <c r="C402" s="7" t="s">
         <v>857</v>
       </c>
-      <c r="B402" s="6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D402" s="7" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="E402" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F402" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H402" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I402" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J402" s="10">
-        <v>3531</v>
+        <v>1110</v>
       </c>
       <c r="L402" s="7">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="M402" s="7">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="N402" s="10">
-        <v>1942.05</v>
+        <v>444</v>
       </c>
       <c r="P402" s="7">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="Q402" s="10">
-        <v>1942.05</v>
+        <v>444</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" s="5" t="s">
+        <v>858</v>
+      </c>
+      <c r="B403" s="6" t="s">
         <v>859</v>
       </c>
-      <c r="B403" s="6" t="s">
+      <c r="C403" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="D403" s="7" t="s">
+        <v>858</v>
+      </c>
+      <c r="E403" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F403" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H403" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I403" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="K403" s="7" t="s">
         <v>860</v>
       </c>
-      <c r="C403" s="7" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="L403" s="7">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="M403" s="7">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>1942.05</v>
+        <v>0</v>
+      </c>
+      <c r="O403" s="9" t="s">
+        <v>860</v>
       </c>
       <c r="P403" s="7">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>1942.05</v>
+        <v>0</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" s="5" t="s">
         <v>861</v>
       </c>
       <c r="B404" s="6" t="s">
         <v>862</v>
       </c>
       <c r="C404" s="7" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="D404" s="7" t="s">
         <v>861</v>
       </c>
       <c r="E404" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F404" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H404" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I404" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="J404" s="10">
-        <v>242</v>
+      <c r="K404" s="7" t="s">
+        <v>585</v>
       </c>
       <c r="L404" s="7">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="M404" s="7">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>133.1</v>
+        <v>0</v>
+      </c>
+      <c r="O404" s="9" t="s">
+        <v>585</v>
       </c>
       <c r="P404" s="7">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>133.1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" s="5" t="s">
         <v>863</v>
       </c>
       <c r="B405" s="6" t="s">
         <v>864</v>
       </c>
       <c r="C405" s="7" t="s">
-        <v>527</v>
+        <v>83</v>
       </c>
       <c r="D405" s="7" t="s">
         <v>863</v>
       </c>
       <c r="E405" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F405" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H405" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I405" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J405" s="10">
-        <v>50400</v>
+        <v>1386</v>
       </c>
       <c r="L405" s="7">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="M405" s="7">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="N405" s="10">
-        <v>20160</v>
+        <v>762.3</v>
       </c>
       <c r="P405" s="7">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="Q405" s="10">
-        <v>20160</v>
+        <v>762.3</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" s="5" t="s">
         <v>865</v>
       </c>
       <c r="B406" s="6" t="s">
         <v>866</v>
       </c>
       <c r="C406" s="7" t="s">
-        <v>90</v>
+        <v>490</v>
       </c>
       <c r="D406" s="7" t="s">
         <v>865</v>
       </c>
       <c r="E406" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F406" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H406" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I406" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K406" s="7" t="s">
-        <v>148</v>
+      <c r="J406" s="10">
+        <v>853</v>
       </c>
       <c r="L406" s="7">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="M406" s="7">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>148</v>
+        <v>45</v>
+      </c>
+      <c r="N406" s="10">
+        <v>469.15</v>
       </c>
       <c r="P406" s="7">
-        <v>0</v>
+        <v>45</v>
+      </c>
+      <c r="Q406" s="10">
+        <v>469.15</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" s="5" t="s">
         <v>867</v>
       </c>
       <c r="B407" s="6" t="s">
         <v>868</v>
       </c>
       <c r="C407" s="7" t="s">
-        <v>527</v>
+        <v>83</v>
       </c>
       <c r="D407" s="7" t="s">
         <v>867</v>
       </c>
       <c r="E407" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F407" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H407" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I407" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J407" s="10">
-        <v>63984</v>
+        <v>1386</v>
       </c>
       <c r="L407" s="7">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="M407" s="7">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="N407" s="10">
-        <v>25593.6</v>
+        <v>762.3</v>
       </c>
       <c r="P407" s="7">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="Q407" s="10">
-        <v>25593.6</v>
+        <v>762.3</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" s="5" t="s">
         <v>869</v>
       </c>
       <c r="B408" s="6" t="s">
         <v>870</v>
       </c>
       <c r="C408" s="7" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="D408" s="7" t="s">
         <v>869</v>
       </c>
       <c r="E408" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F408" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H408" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I408" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K408" s="7" t="s">
-        <v>148</v>
+      <c r="J408" s="10">
+        <v>4488</v>
       </c>
       <c r="L408" s="7">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="M408" s="7">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>148</v>
+        <v>45</v>
+      </c>
+      <c r="N408" s="10">
+        <v>2468.4</v>
       </c>
       <c r="P408" s="7">
-        <v>0</v>
+        <v>45</v>
+      </c>
+      <c r="Q408" s="10">
+        <v>2468.4</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" s="5" t="s">
         <v>871</v>
       </c>
       <c r="B409" s="6" t="s">
         <v>872</v>
       </c>
       <c r="C409" s="7" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="D409" s="7" t="s">
         <v>871</v>
       </c>
       <c r="E409" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F409" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H409" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I409" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="J409" s="10">
-        <v>1700</v>
+      <c r="K409" s="7" t="s">
+        <v>271</v>
       </c>
       <c r="L409" s="7">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="M409" s="7">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>935</v>
+        <v>0</v>
+      </c>
+      <c r="O409" s="9" t="s">
+        <v>271</v>
       </c>
       <c r="P409" s="7">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>935</v>
+        <v>0</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" s="5" t="s">
         <v>873</v>
       </c>
       <c r="B410" s="6" t="s">
         <v>874</v>
       </c>
       <c r="C410" s="7" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="D410" s="7" t="s">
         <v>873</v>
       </c>
       <c r="E410" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F410" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H410" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I410" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="J410" s="10">
-        <v>2041</v>
+      <c r="K410" s="7" t="s">
+        <v>846</v>
       </c>
       <c r="L410" s="7">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="M410" s="7">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>1122.55</v>
+        <v>0</v>
+      </c>
+      <c r="O410" s="9" t="s">
+        <v>846</v>
       </c>
       <c r="P410" s="7">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>1122.55</v>
+        <v>0</v>
       </c>
     </row>
     <row r="411">
       <c r="A411" s="5" t="s">
         <v>875</v>
       </c>
       <c r="B411" s="6" t="s">
         <v>876</v>
       </c>
       <c r="C411" s="7" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="D411" s="7" t="s">
         <v>875</v>
       </c>
       <c r="E411" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F411" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H411" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I411" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="J411" s="10">
-        <v>1700</v>
+      <c r="K411" s="7" t="s">
+        <v>846</v>
       </c>
       <c r="L411" s="7">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="M411" s="7">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>935</v>
+        <v>0</v>
+      </c>
+      <c r="O411" s="9" t="s">
+        <v>846</v>
       </c>
       <c r="P411" s="7">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>935</v>
+        <v>0</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" s="5" t="s">
         <v>877</v>
       </c>
       <c r="B412" s="6" t="s">
         <v>878</v>
       </c>
       <c r="C412" s="7" t="s">
-        <v>83</v>
+        <v>535</v>
       </c>
       <c r="D412" s="7" t="s">
         <v>877</v>
       </c>
       <c r="E412" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F412" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H412" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I412" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J412" s="10">
-        <v>955</v>
+        <v>10690</v>
       </c>
       <c r="L412" s="7">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="M412" s="7">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="N412" s="10">
-        <v>525.25</v>
+        <v>4276</v>
       </c>
       <c r="P412" s="7">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="Q412" s="10">
-        <v>525.25</v>
+        <v>4276</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" s="5" t="s">
         <v>879</v>
       </c>
       <c r="B413" s="6" t="s">
         <v>880</v>
       </c>
       <c r="C413" s="7" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="D413" s="7" t="s">
         <v>879</v>
       </c>
       <c r="E413" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F413" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H413" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I413" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="J413" s="10">
-        <v>726</v>
+      <c r="K413" s="7" t="s">
+        <v>327</v>
       </c>
       <c r="L413" s="7">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="M413" s="7">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>399.3</v>
+        <v>0</v>
+      </c>
+      <c r="O413" s="9" t="s">
+        <v>327</v>
       </c>
       <c r="P413" s="7">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>399.3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" s="5" t="s">
         <v>881</v>
       </c>
       <c r="B414" s="6" t="s">
         <v>882</v>
       </c>
       <c r="C414" s="7" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="D414" s="7" t="s">
         <v>881</v>
       </c>
       <c r="E414" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F414" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H414" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I414" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="J414" s="10">
-        <v>1095</v>
+      <c r="K414" s="7" t="s">
+        <v>405</v>
       </c>
       <c r="L414" s="7">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="M414" s="7">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>602.25</v>
+        <v>0</v>
+      </c>
+      <c r="O414" s="9" t="s">
+        <v>405</v>
       </c>
       <c r="P414" s="7">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>602.25</v>
+        <v>0</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" s="5" t="s">
         <v>883</v>
       </c>
       <c r="B415" s="6" t="s">
         <v>884</v>
       </c>
       <c r="C415" s="7" t="s">
-        <v>83</v>
+        <v>535</v>
       </c>
       <c r="D415" s="7" t="s">
         <v>883</v>
       </c>
       <c r="E415" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F415" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H415" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I415" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J415" s="10">
-        <v>853</v>
+        <v>13189</v>
       </c>
       <c r="L415" s="7">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="M415" s="7">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="N415" s="10">
-        <v>469.15</v>
+        <v>5275.6</v>
       </c>
       <c r="P415" s="7">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="Q415" s="10">
-        <v>469.15</v>
+        <v>5275.6</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" s="5" t="s">
         <v>885</v>
       </c>
       <c r="B416" s="6" t="s">
         <v>886</v>
       </c>
       <c r="C416" s="7" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="D416" s="7" t="s">
         <v>885</v>
       </c>
       <c r="E416" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F416" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H416" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I416" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="J416" s="10">
-        <v>853</v>
+      <c r="K416" s="7" t="s">
+        <v>405</v>
       </c>
       <c r="L416" s="7">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="M416" s="7">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>469.15</v>
+        <v>0</v>
+      </c>
+      <c r="O416" s="9" t="s">
+        <v>405</v>
       </c>
       <c r="P416" s="7">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>469.15</v>
+        <v>0</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" s="5" t="s">
         <v>887</v>
       </c>
       <c r="B417" s="6" t="s">
         <v>888</v>
       </c>
       <c r="C417" s="7" t="s">
-        <v>83</v>
+        <v>535</v>
       </c>
       <c r="D417" s="7" t="s">
         <v>887</v>
       </c>
       <c r="E417" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F417" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H417" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I417" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J417" s="10">
-        <v>853</v>
+        <v>13884</v>
       </c>
       <c r="L417" s="7">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="M417" s="7">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="N417" s="10">
-        <v>469.15</v>
+        <v>5553.6</v>
       </c>
       <c r="P417" s="7">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="Q417" s="10">
-        <v>469.15</v>
+        <v>5553.6</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" s="5" t="s">
         <v>889</v>
       </c>
       <c r="B418" s="6" t="s">
         <v>890</v>
       </c>
       <c r="C418" s="7" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="D418" s="7" t="s">
         <v>889</v>
       </c>
       <c r="E418" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F418" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H418" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I418" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="J418" s="10">
-        <v>3823</v>
+      <c r="K418" s="7" t="s">
+        <v>405</v>
       </c>
       <c r="L418" s="7">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="M418" s="7">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>2102.65</v>
+        <v>0</v>
+      </c>
+      <c r="O418" s="9" t="s">
+        <v>405</v>
       </c>
       <c r="P418" s="7">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>2102.65</v>
+        <v>0</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" s="5" t="s">
         <v>891</v>
       </c>
       <c r="B419" s="6" t="s">
         <v>892</v>
       </c>
       <c r="C419" s="7" t="s">
-        <v>83</v>
+        <v>187</v>
       </c>
       <c r="D419" s="7" t="s">
         <v>891</v>
       </c>
       <c r="E419" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F419" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H419" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I419" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J419" s="10">
-        <v>638</v>
+        <v>400</v>
       </c>
       <c r="L419" s="7">
-        <v>45</v>
+        <v>30</v>
       </c>
       <c r="M419" s="7">
-        <v>45</v>
+        <v>30</v>
       </c>
       <c r="N419" s="10">
-        <v>350.9</v>
+        <v>280</v>
       </c>
       <c r="P419" s="7">
-        <v>45</v>
+        <v>30</v>
       </c>
       <c r="Q419" s="10">
-        <v>350.9</v>
+        <v>280</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" s="5" t="s">
         <v>893</v>
       </c>
       <c r="B420" s="6" t="s">
         <v>894</v>
       </c>
       <c r="C420" s="7" t="s">
-        <v>83</v>
+        <v>535</v>
       </c>
       <c r="D420" s="7" t="s">
         <v>893</v>
       </c>
       <c r="E420" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F420" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H420" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I420" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J420" s="10">
-        <v>1320</v>
+        <v>25225</v>
       </c>
       <c r="L420" s="7">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="M420" s="7">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="N420" s="10">
-        <v>726</v>
+        <v>10090</v>
       </c>
       <c r="P420" s="7">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="Q420" s="10">
-        <v>726</v>
+        <v>10090</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" s="5" t="s">
         <v>895</v>
       </c>
       <c r="B421" s="6" t="s">
         <v>896</v>
       </c>
       <c r="C421" s="7" t="s">
-        <v>83</v>
+        <v>535</v>
       </c>
       <c r="D421" s="7" t="s">
         <v>895</v>
       </c>
       <c r="E421" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F421" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H421" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I421" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J421" s="10">
-        <v>1320</v>
+        <v>30560</v>
       </c>
       <c r="L421" s="7">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="M421" s="7">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="N421" s="10">
-        <v>726</v>
+        <v>12224</v>
       </c>
       <c r="P421" s="7">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="Q421" s="10">
-        <v>726</v>
+        <v>12224</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" s="5" t="s">
         <v>897</v>
       </c>
       <c r="B422" s="6" t="s">
         <v>898</v>
       </c>
       <c r="C422" s="7" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="D422" s="7" t="s">
-        <v>897</v>
+        <v>899</v>
       </c>
       <c r="E422" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F422" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H422" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I422" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="J422" s="10">
-        <v>407</v>
+      <c r="K422" s="7" t="s">
+        <v>414</v>
       </c>
       <c r="L422" s="7">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="M422" s="7">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>223.85</v>
+        <v>0</v>
+      </c>
+      <c r="O422" s="9" t="s">
+        <v>900</v>
       </c>
       <c r="P422" s="7">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>223.85</v>
+        <v>0</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" s="5" t="s">
-        <v>899</v>
+        <v>901</v>
       </c>
       <c r="B423" s="6" t="s">
-        <v>900</v>
+        <v>902</v>
       </c>
       <c r="C423" s="7" t="s">
-        <v>83</v>
+        <v>535</v>
       </c>
       <c r="D423" s="7" t="s">
-        <v>899</v>
+        <v>901</v>
       </c>
       <c r="E423" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F423" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H423" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I423" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J423" s="10">
-        <v>2316</v>
+        <v>34700</v>
       </c>
       <c r="L423" s="7">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="M423" s="7">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="N423" s="10">
-        <v>1273.8</v>
+        <v>13880</v>
       </c>
       <c r="P423" s="7">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="Q423" s="10">
-        <v>1273.8</v>
+        <v>13880</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" s="5" t="s">
-        <v>901</v>
+        <v>903</v>
       </c>
       <c r="B424" s="6" t="s">
-        <v>902</v>
+        <v>904</v>
       </c>
       <c r="C424" s="7" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="D424" s="7" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E424" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F424" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H424" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I424" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="J424" s="10">
-        <v>1320</v>
+      <c r="K424" s="7" t="s">
+        <v>414</v>
       </c>
       <c r="L424" s="7">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="M424" s="7">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>726</v>
+        <v>0</v>
+      </c>
+      <c r="O424" s="9" t="s">
+        <v>900</v>
       </c>
       <c r="P424" s="7">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>726</v>
+        <v>0</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" s="5" t="s">
-        <v>903</v>
+        <v>906</v>
       </c>
       <c r="B425" s="6" t="s">
-        <v>904</v>
+        <v>540</v>
       </c>
       <c r="C425" s="7" t="s">
-        <v>83</v>
+        <v>535</v>
       </c>
       <c r="D425" s="7" t="s">
-        <v>903</v>
+        <v>906</v>
       </c>
       <c r="E425" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F425" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H425" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I425" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J425" s="10">
-        <v>517</v>
+        <v>17128</v>
       </c>
       <c r="L425" s="7">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="M425" s="7">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="N425" s="10">
-        <v>284.35</v>
+        <v>6851.2</v>
       </c>
       <c r="P425" s="7">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="Q425" s="10">
-        <v>284.35</v>
+        <v>6851.2</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" s="5" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="B426" s="6" t="s">
-        <v>906</v>
+        <v>908</v>
       </c>
       <c r="C426" s="7" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="D426" s="7" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="E426" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F426" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H426" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I426" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="J426" s="10">
-        <v>1320</v>
+      <c r="K426" s="7" t="s">
+        <v>327</v>
       </c>
       <c r="L426" s="7">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="M426" s="7">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>726</v>
+        <v>0</v>
+      </c>
+      <c r="O426" s="9" t="s">
+        <v>327</v>
       </c>
       <c r="P426" s="7">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>726</v>
+        <v>0</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" s="5" t="s">
-        <v>907</v>
+        <v>909</v>
       </c>
       <c r="B427" s="6" t="s">
-        <v>908</v>
+        <v>910</v>
       </c>
       <c r="C427" s="7" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="D427" s="7" t="s">
-        <v>907</v>
+        <v>909</v>
       </c>
       <c r="E427" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F427" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H427" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I427" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="J427" s="10">
-        <v>781</v>
+      <c r="K427" s="7" t="s">
+        <v>846</v>
       </c>
       <c r="L427" s="7">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="M427" s="7">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>429.55</v>
+        <v>0</v>
+      </c>
+      <c r="O427" s="9" t="s">
+        <v>846</v>
       </c>
       <c r="P427" s="7">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>429.55</v>
+        <v>0</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" s="5" t="s">
-        <v>909</v>
+        <v>911</v>
       </c>
       <c r="B428" s="6" t="s">
-        <v>910</v>
+        <v>545</v>
       </c>
       <c r="C428" s="7" t="s">
-        <v>83</v>
+        <v>535</v>
       </c>
       <c r="D428" s="7" t="s">
-        <v>909</v>
+        <v>911</v>
       </c>
       <c r="E428" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F428" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H428" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I428" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J428" s="10">
-        <v>7761</v>
+        <v>20773</v>
       </c>
       <c r="L428" s="7">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="M428" s="7">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="N428" s="10">
-        <v>4268.55</v>
+        <v>8309.2</v>
       </c>
       <c r="P428" s="7">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="Q428" s="10">
-        <v>4268.55</v>
+        <v>8309.2</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" s="5" t="s">
-        <v>911</v>
+        <v>912</v>
       </c>
       <c r="B429" s="6" t="s">
+        <v>913</v>
+      </c>
+      <c r="C429" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="D429" s="7" t="s">
         <v>912</v>
       </c>
-      <c r="C429" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E429" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F429" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H429" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I429" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="J429" s="10">
-        <v>15631</v>
+      <c r="K429" s="7" t="s">
+        <v>327</v>
       </c>
       <c r="L429" s="7">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="M429" s="7">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>8597.05</v>
+        <v>0</v>
+      </c>
+      <c r="O429" s="9" t="s">
+        <v>327</v>
       </c>
       <c r="P429" s="7">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>8597.05</v>
+        <v>0</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" s="5" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="B430" s="6" t="s">
-        <v>718</v>
+        <v>915</v>
       </c>
       <c r="C430" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D430" s="7" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="E430" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F430" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H430" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I430" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J430" s="10">
-        <v>220</v>
+        <v>3929</v>
       </c>
       <c r="L430" s="7">
         <v>45</v>
       </c>
       <c r="M430" s="7">
         <v>45</v>
       </c>
       <c r="N430" s="10">
-        <v>121</v>
+        <v>2160.95</v>
       </c>
       <c r="P430" s="7">
         <v>45</v>
       </c>
       <c r="Q430" s="10">
-        <v>121</v>
+        <v>2160.95</v>
       </c>
     </row>
     <row r="431">
       <c r="A431" s="5" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="B431" s="6" t="s">
-        <v>87</v>
+        <v>917</v>
       </c>
       <c r="C431" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D431" s="7" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E431" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F431" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H431" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I431" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J431" s="10">
-        <v>66</v>
+        <v>3444</v>
       </c>
       <c r="L431" s="7">
         <v>45</v>
       </c>
       <c r="M431" s="7">
         <v>45</v>
       </c>
       <c r="N431" s="10">
-        <v>36.3</v>
+        <v>1894.2</v>
       </c>
       <c r="P431" s="7">
         <v>45</v>
       </c>
       <c r="Q431" s="10">
-        <v>36.3</v>
+        <v>1894.2</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" s="5" t="s">
-        <v>915</v>
+        <v>918</v>
       </c>
       <c r="B432" s="6" t="s">
-        <v>718</v>
+        <v>919</v>
       </c>
       <c r="C432" s="7" t="s">
-        <v>83</v>
+        <v>535</v>
       </c>
       <c r="D432" s="7" t="s">
-        <v>915</v>
+        <v>918</v>
       </c>
       <c r="E432" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F432" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H432" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I432" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J432" s="10">
-        <v>187</v>
+        <v>36211</v>
       </c>
       <c r="L432" s="7">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="M432" s="7">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="N432" s="10">
-        <v>102.85</v>
+        <v>14484.4</v>
       </c>
       <c r="P432" s="7">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="Q432" s="10">
-        <v>102.85</v>
+        <v>14484.4</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" s="5" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="B433" s="6" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="C433" s="7" t="s">
-        <v>83</v>
+        <v>520</v>
       </c>
       <c r="D433" s="7" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E433" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F433" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H433" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I433" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J433" s="10">
-        <v>477</v>
+        <v>3427</v>
       </c>
       <c r="L433" s="7">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="M433" s="7">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="N433" s="10">
-        <v>262.35</v>
+        <v>1370.8</v>
       </c>
       <c r="P433" s="7">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="Q433" s="10">
-        <v>262.35</v>
+        <v>1370.8</v>
       </c>
     </row>
     <row r="434">
       <c r="A434" s="5" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
       <c r="B434" s="6" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="C434" s="7" t="s">
-        <v>83</v>
+        <v>535</v>
       </c>
       <c r="D434" s="7" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
       <c r="E434" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F434" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H434" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I434" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J434" s="10">
-        <v>1604</v>
+        <v>42344</v>
       </c>
       <c r="L434" s="7">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="M434" s="7">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="N434" s="10">
-        <v>882.2</v>
+        <v>16937.6</v>
       </c>
       <c r="P434" s="7">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="Q434" s="10">
-        <v>882.2</v>
+        <v>16937.6</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" s="5" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="B435" s="6" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
       <c r="C435" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D435" s="7" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="E435" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F435" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H435" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I435" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J435" s="10">
-        <v>160</v>
+        <v>1386</v>
       </c>
       <c r="L435" s="7">
         <v>45</v>
       </c>
       <c r="M435" s="7">
         <v>45</v>
       </c>
       <c r="N435" s="10">
-        <v>88</v>
+        <v>762.3</v>
       </c>
       <c r="P435" s="7">
         <v>45</v>
       </c>
       <c r="Q435" s="10">
-        <v>88</v>
+        <v>762.3</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" s="5" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="B436" s="6" t="s">
-        <v>921</v>
+        <v>927</v>
       </c>
       <c r="C436" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D436" s="7" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E436" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F436" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H436" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I436" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J436" s="10">
-        <v>94</v>
+        <v>1386</v>
       </c>
       <c r="L436" s="7">
         <v>45</v>
       </c>
       <c r="M436" s="7">
         <v>45</v>
       </c>
       <c r="N436" s="10">
-        <v>51.7</v>
+        <v>762.3</v>
       </c>
       <c r="P436" s="7">
         <v>45</v>
       </c>
       <c r="Q436" s="10">
-        <v>51.7</v>
+        <v>762.3</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" s="5" t="s">
-        <v>923</v>
+        <v>928</v>
       </c>
       <c r="B437" s="6" t="s">
-        <v>924</v>
+        <v>929</v>
       </c>
       <c r="C437" s="7" t="s">
-        <v>14</v>
+        <v>83</v>
       </c>
       <c r="D437" s="7" t="s">
-        <v>923</v>
+        <v>928</v>
       </c>
       <c r="E437" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F437" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H437" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I437" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J437" s="10">
-        <v>3219</v>
+        <v>570</v>
       </c>
       <c r="L437" s="7">
-        <v>36.5</v>
+        <v>45</v>
       </c>
       <c r="M437" s="7">
-        <v>36.5</v>
+        <v>45</v>
       </c>
       <c r="N437" s="10">
-        <v>2044.07</v>
+        <v>313.5</v>
+      </c>
+      <c r="P437" s="7">
+        <v>45</v>
+      </c>
+      <c r="Q437" s="10">
+        <v>313.5</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" s="5" t="s">
-        <v>925</v>
+        <v>930</v>
       </c>
       <c r="B438" s="6" t="s">
-        <v>926</v>
+        <v>931</v>
       </c>
       <c r="C438" s="7" t="s">
-        <v>14</v>
+        <v>83</v>
       </c>
       <c r="D438" s="7" t="s">
-        <v>925</v>
+        <v>930</v>
       </c>
       <c r="E438" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F438" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H438" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I438" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J438" s="10">
-        <v>2529</v>
+        <v>4752</v>
       </c>
       <c r="L438" s="7">
-        <v>36.5</v>
+        <v>45</v>
       </c>
       <c r="M438" s="7">
-        <v>36.5</v>
+        <v>45</v>
       </c>
       <c r="N438" s="10">
-        <v>1605.92</v>
+        <v>2613.6</v>
+      </c>
+      <c r="P438" s="7">
+        <v>45</v>
+      </c>
+      <c r="Q438" s="10">
+        <v>2613.6</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" s="5" t="s">
-        <v>927</v>
+        <v>932</v>
       </c>
       <c r="B439" s="6" t="s">
-        <v>928</v>
+        <v>933</v>
       </c>
       <c r="C439" s="7" t="s">
-        <v>14</v>
+        <v>83</v>
       </c>
       <c r="D439" s="7" t="s">
-        <v>927</v>
+        <v>932</v>
       </c>
       <c r="E439" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F439" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H439" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I439" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J439" s="10">
-        <v>1235</v>
+        <v>1535</v>
       </c>
       <c r="L439" s="7">
-        <v>36.5</v>
+        <v>45</v>
       </c>
       <c r="M439" s="7">
-        <v>36.5</v>
+        <v>45</v>
       </c>
       <c r="N439" s="10">
-        <v>784.23</v>
+        <v>844.25</v>
+      </c>
+      <c r="P439" s="7">
+        <v>45</v>
+      </c>
+      <c r="Q439" s="10">
+        <v>844.25</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" s="5" t="s">
-        <v>929</v>
+        <v>934</v>
       </c>
       <c r="B440" s="6" t="s">
-        <v>930</v>
+        <v>935</v>
       </c>
       <c r="C440" s="7" t="s">
-        <v>14</v>
+        <v>83</v>
       </c>
       <c r="D440" s="7" t="s">
-        <v>929</v>
+        <v>934</v>
       </c>
       <c r="E440" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F440" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H440" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I440" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J440" s="10">
-        <v>6894</v>
+        <v>1535</v>
       </c>
       <c r="L440" s="7">
-        <v>36.5</v>
+        <v>45</v>
       </c>
       <c r="M440" s="7">
-        <v>36.5</v>
+        <v>45</v>
       </c>
       <c r="N440" s="10">
-        <v>4377.69</v>
+        <v>844.25</v>
+      </c>
+      <c r="P440" s="7">
+        <v>45</v>
+      </c>
+      <c r="Q440" s="10">
+        <v>844.25</v>
       </c>
     </row>
     <row r="441">
       <c r="A441" s="5" t="s">
-        <v>931</v>
+        <v>936</v>
       </c>
       <c r="B441" s="6" t="s">
-        <v>932</v>
+        <v>937</v>
       </c>
       <c r="C441" s="7" t="s">
-        <v>14</v>
+        <v>83</v>
       </c>
       <c r="D441" s="7" t="s">
-        <v>931</v>
+        <v>936</v>
       </c>
       <c r="E441" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F441" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H441" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I441" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J441" s="10">
-        <v>2214</v>
+        <v>20625</v>
       </c>
       <c r="L441" s="7">
-        <v>36.5</v>
+        <v>45</v>
       </c>
       <c r="M441" s="7">
-        <v>36.5</v>
+        <v>45</v>
       </c>
       <c r="N441" s="10">
-        <v>1405.89</v>
+        <v>11343.75</v>
+      </c>
+      <c r="P441" s="7">
+        <v>45</v>
+      </c>
+      <c r="Q441" s="10">
+        <v>11343.75</v>
       </c>
     </row>
     <row r="442">
       <c r="A442" s="5" t="s">
-        <v>933</v>
+        <v>938</v>
       </c>
       <c r="B442" s="6" t="s">
-        <v>934</v>
+        <v>939</v>
       </c>
       <c r="C442" s="7" t="s">
-        <v>45</v>
+        <v>83</v>
       </c>
       <c r="D442" s="7" t="s">
-        <v>933</v>
+        <v>938</v>
       </c>
       <c r="E442" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F442" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H442" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I442" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J442" s="10">
-        <v>5174</v>
+        <v>1535</v>
       </c>
       <c r="L442" s="7">
-        <v>25</v>
+        <v>45</v>
       </c>
       <c r="M442" s="7">
-        <v>25</v>
+        <v>45</v>
       </c>
       <c r="N442" s="10">
-        <v>3880.5</v>
+        <v>844.25</v>
+      </c>
+      <c r="P442" s="7">
+        <v>45</v>
+      </c>
+      <c r="Q442" s="10">
+        <v>844.25</v>
       </c>
     </row>
     <row r="443">
       <c r="A443" s="5" t="s">
-        <v>935</v>
+        <v>940</v>
       </c>
       <c r="B443" s="6" t="s">
-        <v>936</v>
+        <v>941</v>
       </c>
       <c r="C443" s="7" t="s">
-        <v>45</v>
+        <v>83</v>
       </c>
       <c r="D443" s="7" t="s">
-        <v>935</v>
+        <v>940</v>
       </c>
       <c r="E443" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F443" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H443" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I443" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J443" s="10">
-        <v>5749</v>
+        <v>1535</v>
       </c>
       <c r="L443" s="7">
-        <v>25</v>
+        <v>45</v>
       </c>
       <c r="M443" s="7">
-        <v>25</v>
+        <v>45</v>
       </c>
       <c r="N443" s="10">
-        <v>4311.75</v>
+        <v>844.25</v>
+      </c>
+      <c r="P443" s="7">
+        <v>45</v>
+      </c>
+      <c r="Q443" s="10">
+        <v>844.25</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" s="5" t="s">
-        <v>937</v>
+        <v>942</v>
       </c>
       <c r="B444" s="6" t="s">
-        <v>938</v>
+        <v>943</v>
       </c>
       <c r="C444" s="7" t="s">
-        <v>45</v>
+        <v>83</v>
       </c>
       <c r="D444" s="7" t="s">
-        <v>937</v>
+        <v>942</v>
       </c>
       <c r="E444" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F444" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H444" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I444" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J444" s="10">
-        <v>4392</v>
+        <v>1485</v>
       </c>
       <c r="L444" s="7">
-        <v>25</v>
+        <v>45</v>
       </c>
       <c r="M444" s="7">
-        <v>25</v>
+        <v>45</v>
       </c>
       <c r="N444" s="10">
-        <v>3294</v>
+        <v>816.75</v>
+      </c>
+      <c r="P444" s="7">
+        <v>45</v>
+      </c>
+      <c r="Q444" s="10">
+        <v>816.75</v>
       </c>
     </row>
     <row r="445">
       <c r="A445" s="5" t="s">
-        <v>939</v>
+        <v>944</v>
       </c>
       <c r="B445" s="6" t="s">
-        <v>940</v>
+        <v>945</v>
       </c>
       <c r="C445" s="7" t="s">
-        <v>45</v>
+        <v>83</v>
       </c>
       <c r="D445" s="7" t="s">
-        <v>939</v>
+        <v>944</v>
       </c>
       <c r="E445" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F445" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H445" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I445" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J445" s="10">
-        <v>4226</v>
+        <v>3465</v>
       </c>
       <c r="L445" s="7">
-        <v>25</v>
+        <v>45</v>
       </c>
       <c r="M445" s="7">
-        <v>25</v>
+        <v>45</v>
       </c>
       <c r="N445" s="10">
-        <v>3169.5</v>
+        <v>1905.75</v>
+      </c>
+      <c r="P445" s="7">
+        <v>45</v>
+      </c>
+      <c r="Q445" s="10">
+        <v>1905.75</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" s="5" t="s">
-        <v>941</v>
+        <v>946</v>
       </c>
       <c r="B446" s="6" t="s">
-        <v>942</v>
+        <v>947</v>
       </c>
       <c r="C446" s="7" t="s">
-        <v>45</v>
+        <v>83</v>
       </c>
       <c r="D446" s="7" t="s">
-        <v>941</v>
+        <v>946</v>
       </c>
       <c r="E446" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F446" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H446" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I446" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J446" s="10">
-        <v>3674</v>
+        <v>1535</v>
       </c>
       <c r="L446" s="7">
-        <v>25</v>
+        <v>45</v>
       </c>
       <c r="M446" s="7">
-        <v>25</v>
+        <v>45</v>
       </c>
       <c r="N446" s="10">
-        <v>2755.5</v>
+        <v>844.25</v>
+      </c>
+      <c r="P446" s="7">
+        <v>45</v>
+      </c>
+      <c r="Q446" s="10">
+        <v>844.25</v>
       </c>
     </row>
     <row r="447">
       <c r="A447" s="5" t="s">
-        <v>943</v>
+        <v>948</v>
       </c>
       <c r="B447" s="6" t="s">
-        <v>944</v>
+        <v>949</v>
       </c>
       <c r="C447" s="7" t="s">
-        <v>14</v>
+        <v>83</v>
       </c>
       <c r="D447" s="7" t="s">
-        <v>943</v>
+        <v>948</v>
       </c>
       <c r="E447" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F447" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H447" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I447" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J447" s="10">
-        <v>4594</v>
+        <v>4758</v>
       </c>
       <c r="L447" s="7">
-        <v>36.5</v>
+        <v>45</v>
       </c>
       <c r="M447" s="7">
-        <v>36.5</v>
+        <v>45</v>
       </c>
       <c r="N447" s="10">
-        <v>2917.19</v>
+        <v>2616.9</v>
+      </c>
+      <c r="P447" s="7">
+        <v>45</v>
+      </c>
+      <c r="Q447" s="10">
+        <v>2616.9</v>
       </c>
     </row>
     <row r="448">
       <c r="A448" s="5" t="s">
-        <v>945</v>
+        <v>950</v>
       </c>
       <c r="B448" s="6" t="s">
-        <v>946</v>
+        <v>951</v>
       </c>
       <c r="C448" s="7" t="s">
-        <v>14</v>
+        <v>83</v>
       </c>
       <c r="D448" s="7" t="s">
-        <v>945</v>
+        <v>950</v>
       </c>
       <c r="E448" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F448" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H448" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I448" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J448" s="10">
-        <v>5629</v>
+        <v>4510</v>
       </c>
       <c r="L448" s="7">
-        <v>36.5</v>
+        <v>45</v>
       </c>
       <c r="M448" s="7">
-        <v>36.5</v>
+        <v>45</v>
       </c>
       <c r="N448" s="10">
-        <v>3574.42</v>
+        <v>2480.5</v>
+      </c>
+      <c r="P448" s="7">
+        <v>45</v>
+      </c>
+      <c r="Q448" s="10">
+        <v>2480.5</v>
       </c>
     </row>
     <row r="449">
       <c r="A449" s="5" t="s">
-        <v>947</v>
+        <v>952</v>
       </c>
       <c r="B449" s="6" t="s">
-        <v>948</v>
+        <v>953</v>
       </c>
       <c r="C449" s="7" t="s">
-        <v>14</v>
+        <v>83</v>
       </c>
       <c r="D449" s="7" t="s">
-        <v>947</v>
+        <v>952</v>
       </c>
       <c r="E449" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F449" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H449" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I449" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J449" s="10">
-        <v>7469</v>
+        <v>2750</v>
       </c>
       <c r="L449" s="7">
-        <v>36.5</v>
+        <v>45</v>
       </c>
       <c r="M449" s="7">
-        <v>36.5</v>
+        <v>45</v>
       </c>
       <c r="N449" s="10">
-        <v>4742.82</v>
+        <v>1512.5</v>
+      </c>
+      <c r="P449" s="7">
+        <v>45</v>
+      </c>
+      <c r="Q449" s="10">
+        <v>1512.5</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" s="5" t="s">
-        <v>949</v>
+        <v>954</v>
       </c>
       <c r="B450" s="6" t="s">
-        <v>950</v>
+        <v>955</v>
       </c>
       <c r="C450" s="7" t="s">
-        <v>14</v>
+        <v>83</v>
       </c>
       <c r="D450" s="7" t="s">
-        <v>949</v>
+        <v>954</v>
       </c>
       <c r="E450" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F450" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H450" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I450" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J450" s="10">
-        <v>14139</v>
+        <v>4290</v>
       </c>
       <c r="L450" s="7">
-        <v>36.5</v>
+        <v>45</v>
       </c>
       <c r="M450" s="7">
-        <v>36.5</v>
+        <v>45</v>
       </c>
       <c r="N450" s="10">
-        <v>8978.27</v>
+        <v>2359.5</v>
+      </c>
+      <c r="P450" s="7">
+        <v>45</v>
+      </c>
+      <c r="Q450" s="10">
+        <v>2359.5</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" s="5" t="s">
-        <v>951</v>
+        <v>956</v>
       </c>
       <c r="B451" s="6" t="s">
-        <v>952</v>
+        <v>957</v>
       </c>
       <c r="C451" s="7" t="s">
-        <v>14</v>
+        <v>83</v>
       </c>
       <c r="D451" s="7" t="s">
-        <v>951</v>
+        <v>956</v>
       </c>
       <c r="E451" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F451" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H451" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I451" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J451" s="10">
-        <v>16324</v>
+        <v>3740</v>
       </c>
       <c r="L451" s="7">
-        <v>36.5</v>
+        <v>45</v>
       </c>
       <c r="M451" s="7">
-        <v>36.5</v>
+        <v>45</v>
       </c>
       <c r="N451" s="10">
-        <v>10365.74</v>
+        <v>2057</v>
+      </c>
+      <c r="P451" s="7">
+        <v>45</v>
+      </c>
+      <c r="Q451" s="10">
+        <v>2057</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" s="5" t="s">
-        <v>953</v>
+        <v>958</v>
       </c>
       <c r="B452" s="6" t="s">
-        <v>954</v>
+        <v>959</v>
       </c>
       <c r="C452" s="7" t="s">
-        <v>14</v>
+        <v>83</v>
       </c>
       <c r="D452" s="7" t="s">
-        <v>953</v>
+        <v>958</v>
       </c>
       <c r="E452" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F452" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H452" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I452" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J452" s="10">
-        <v>19544</v>
+        <v>20394</v>
       </c>
       <c r="L452" s="7">
-        <v>36.5</v>
+        <v>45</v>
       </c>
       <c r="M452" s="7">
-        <v>36.5</v>
+        <v>45</v>
       </c>
       <c r="N452" s="10">
-        <v>12410.44</v>
+        <v>11216.7</v>
+      </c>
+      <c r="P452" s="7">
+        <v>45</v>
+      </c>
+      <c r="Q452" s="10">
+        <v>11216.7</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" s="5" t="s">
-        <v>955</v>
+        <v>960</v>
       </c>
       <c r="B453" s="6" t="s">
-        <v>956</v>
+        <v>961</v>
       </c>
       <c r="C453" s="7" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="D453" s="7" t="s">
-        <v>955</v>
+        <v>960</v>
       </c>
       <c r="E453" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F453" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H453" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I453" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K453" s="7" t="s">
-        <v>957</v>
+      <c r="J453" s="10">
+        <v>1821</v>
       </c>
       <c r="L453" s="7">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="M453" s="7">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>957</v>
+        <v>45</v>
+      </c>
+      <c r="N453" s="10">
+        <v>1001.55</v>
       </c>
       <c r="P453" s="7">
-        <v>0</v>
+        <v>45</v>
+      </c>
+      <c r="Q453" s="10">
+        <v>1001.55</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" s="5" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="B454" s="6" t="s">
-        <v>542</v>
+        <v>963</v>
       </c>
       <c r="C454" s="7" t="s">
-        <v>527</v>
+        <v>83</v>
       </c>
       <c r="D454" s="7" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E454" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F454" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H454" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I454" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J454" s="10">
-        <v>20042</v>
+        <v>7761</v>
       </c>
       <c r="L454" s="7">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="M454" s="7">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="N454" s="10">
-        <v>8016.8</v>
+        <v>4268.55</v>
       </c>
       <c r="P454" s="7">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="Q454" s="10">
-        <v>8016.8</v>
+        <v>4268.55</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" s="5" t="s">
-        <v>959</v>
+        <v>964</v>
       </c>
       <c r="B455" s="6" t="s">
-        <v>960</v>
+        <v>965</v>
       </c>
       <c r="C455" s="7" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="D455" s="7" t="s">
-        <v>959</v>
+        <v>964</v>
       </c>
       <c r="E455" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F455" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H455" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I455" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K455" s="7" t="s">
-        <v>961</v>
+      <c r="J455" s="10">
+        <v>3531</v>
       </c>
       <c r="L455" s="7">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="M455" s="7">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>961</v>
+        <v>45</v>
+      </c>
+      <c r="N455" s="10">
+        <v>1942.05</v>
       </c>
       <c r="P455" s="7">
-        <v>0</v>
+        <v>45</v>
+      </c>
+      <c r="Q455" s="10">
+        <v>1942.05</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" s="5" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="B456" s="6" t="s">
-        <v>526</v>
+        <v>967</v>
       </c>
       <c r="C456" s="7" t="s">
-        <v>527</v>
+        <v>83</v>
       </c>
       <c r="D456" s="7" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="E456" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F456" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H456" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I456" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J456" s="10">
-        <v>9280</v>
+        <v>3531</v>
       </c>
       <c r="L456" s="7">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="M456" s="7">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="N456" s="10">
-        <v>3712</v>
+        <v>1942.05</v>
       </c>
       <c r="P456" s="7">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="Q456" s="10">
-        <v>3712</v>
+        <v>1942.05</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" s="5" t="s">
-        <v>963</v>
+        <v>968</v>
       </c>
       <c r="B457" s="6" t="s">
-        <v>964</v>
+        <v>969</v>
       </c>
       <c r="C457" s="7" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
       <c r="D457" s="7" t="s">
-        <v>963</v>
+        <v>968</v>
       </c>
       <c r="E457" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F457" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H457" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I457" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J457" s="10">
-        <v>2560</v>
+        <v>242</v>
       </c>
       <c r="L457" s="7">
-        <v>25</v>
+        <v>45</v>
       </c>
       <c r="M457" s="7">
-        <v>25</v>
+        <v>45</v>
       </c>
       <c r="N457" s="10">
-        <v>1920</v>
+        <v>133.1</v>
+      </c>
+      <c r="P457" s="7">
+        <v>45</v>
+      </c>
+      <c r="Q457" s="10">
+        <v>133.1</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" s="5" t="s">
-        <v>965</v>
+        <v>970</v>
       </c>
       <c r="B458" s="6" t="s">
-        <v>966</v>
+        <v>971</v>
       </c>
       <c r="C458" s="7" t="s">
-        <v>62</v>
+        <v>535</v>
       </c>
       <c r="D458" s="7" t="s">
-        <v>965</v>
+        <v>970</v>
       </c>
       <c r="E458" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F458" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H458" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I458" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J458" s="10">
-        <v>3223</v>
+        <v>50400</v>
       </c>
       <c r="L458" s="7">
-        <v>25</v>
+        <v>60</v>
       </c>
       <c r="M458" s="7">
-        <v>25</v>
+        <v>60</v>
       </c>
       <c r="N458" s="10">
-        <v>2417.25</v>
+        <v>20160</v>
+      </c>
+      <c r="P458" s="7">
+        <v>60</v>
+      </c>
+      <c r="Q458" s="10">
+        <v>20160</v>
       </c>
     </row>
     <row r="459">
       <c r="A459" s="5" t="s">
-        <v>967</v>
+        <v>972</v>
       </c>
       <c r="B459" s="6" t="s">
-        <v>968</v>
+        <v>973</v>
       </c>
       <c r="C459" s="7" t="s">
-        <v>62</v>
+        <v>90</v>
       </c>
       <c r="D459" s="7" t="s">
-        <v>967</v>
+        <v>972</v>
       </c>
       <c r="E459" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F459" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H459" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I459" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="J459" s="10">
-        <v>1453</v>
+      <c r="K459" s="7" t="s">
+        <v>156</v>
       </c>
       <c r="L459" s="7">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="M459" s="7">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>1089.75</v>
+        <v>0</v>
+      </c>
+      <c r="O459" s="9" t="s">
+        <v>156</v>
+      </c>
+      <c r="P459" s="7">
+        <v>0</v>
       </c>
     </row>
     <row r="460">
       <c r="A460" s="5" t="s">
-        <v>969</v>
+        <v>974</v>
       </c>
       <c r="B460" s="6" t="s">
-        <v>970</v>
+        <v>975</v>
       </c>
       <c r="C460" s="7" t="s">
-        <v>62</v>
+        <v>535</v>
       </c>
       <c r="D460" s="7" t="s">
-        <v>969</v>
+        <v>974</v>
       </c>
       <c r="E460" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F460" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H460" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I460" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J460" s="10">
-        <v>114</v>
+        <v>63984</v>
       </c>
       <c r="L460" s="7">
-        <v>25</v>
+        <v>60</v>
       </c>
       <c r="M460" s="7">
-        <v>25</v>
+        <v>60</v>
       </c>
       <c r="N460" s="10">
-        <v>85.5</v>
+        <v>25593.6</v>
+      </c>
+      <c r="P460" s="7">
+        <v>60</v>
+      </c>
+      <c r="Q460" s="10">
+        <v>25593.6</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" s="5" t="s">
-        <v>971</v>
+        <v>976</v>
       </c>
       <c r="B461" s="6" t="s">
-        <v>972</v>
+        <v>977</v>
       </c>
       <c r="C461" s="7" t="s">
-        <v>62</v>
+        <v>90</v>
       </c>
       <c r="D461" s="7" t="s">
-        <v>971</v>
+        <v>976</v>
       </c>
       <c r="E461" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F461" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H461" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I461" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="J461" s="10">
-        <v>1781</v>
+      <c r="K461" s="7" t="s">
+        <v>156</v>
       </c>
       <c r="L461" s="7">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="M461" s="7">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>1335.75</v>
+        <v>0</v>
+      </c>
+      <c r="O461" s="9" t="s">
+        <v>156</v>
+      </c>
+      <c r="P461" s="7">
+        <v>0</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" s="5" t="s">
-        <v>973</v>
+        <v>978</v>
       </c>
       <c r="B462" s="6" t="s">
-        <v>974</v>
+        <v>979</v>
       </c>
       <c r="C462" s="7" t="s">
-        <v>45</v>
+        <v>83</v>
       </c>
       <c r="D462" s="7" t="s">
-        <v>973</v>
+        <v>978</v>
       </c>
       <c r="E462" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F462" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H462" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I462" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J462" s="10">
-        <v>22470</v>
+        <v>1700</v>
       </c>
       <c r="L462" s="7">
-        <v>25</v>
+        <v>45</v>
       </c>
       <c r="M462" s="7">
-        <v>25</v>
+        <v>45</v>
       </c>
       <c r="N462" s="10">
-        <v>16852.5</v>
+        <v>935</v>
+      </c>
+      <c r="P462" s="7">
+        <v>45</v>
+      </c>
+      <c r="Q462" s="10">
+        <v>935</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" s="5" t="s">
-        <v>975</v>
+        <v>980</v>
       </c>
       <c r="B463" s="6" t="s">
-        <v>976</v>
+        <v>981</v>
       </c>
       <c r="C463" s="7" t="s">
-        <v>45</v>
+        <v>83</v>
       </c>
       <c r="D463" s="7" t="s">
-        <v>975</v>
+        <v>980</v>
       </c>
       <c r="E463" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F463" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H463" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I463" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J463" s="10">
-        <v>22470</v>
+        <v>2041</v>
       </c>
       <c r="L463" s="7">
-        <v>25</v>
+        <v>45</v>
       </c>
       <c r="M463" s="7">
-        <v>25</v>
+        <v>45</v>
       </c>
       <c r="N463" s="10">
-        <v>16852.5</v>
+        <v>1122.55</v>
+      </c>
+      <c r="P463" s="7">
+        <v>45</v>
+      </c>
+      <c r="Q463" s="10">
+        <v>1122.55</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" s="5" t="s">
-        <v>977</v>
+        <v>982</v>
       </c>
       <c r="B464" s="6" t="s">
-        <v>978</v>
+        <v>983</v>
       </c>
       <c r="C464" s="7" t="s">
-        <v>45</v>
+        <v>83</v>
       </c>
       <c r="D464" s="7" t="s">
-        <v>977</v>
+        <v>982</v>
       </c>
       <c r="E464" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F464" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H464" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I464" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J464" s="10">
-        <v>29035</v>
+        <v>1700</v>
       </c>
       <c r="L464" s="7">
-        <v>25</v>
+        <v>45</v>
       </c>
       <c r="M464" s="7">
-        <v>25</v>
+        <v>45</v>
       </c>
       <c r="N464" s="10">
-        <v>21776.25</v>
+        <v>935</v>
+      </c>
+      <c r="P464" s="7">
+        <v>45</v>
+      </c>
+      <c r="Q464" s="10">
+        <v>935</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" s="5" t="s">
-        <v>979</v>
+        <v>984</v>
       </c>
       <c r="B465" s="6" t="s">
-        <v>980</v>
+        <v>985</v>
       </c>
       <c r="C465" s="7" t="s">
-        <v>45</v>
+        <v>83</v>
       </c>
       <c r="D465" s="7" t="s">
-        <v>979</v>
+        <v>984</v>
       </c>
       <c r="E465" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F465" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H465" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I465" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J465" s="10">
-        <v>2736</v>
+        <v>955</v>
       </c>
       <c r="L465" s="7">
-        <v>25</v>
+        <v>45</v>
       </c>
       <c r="M465" s="7">
-        <v>25</v>
+        <v>45</v>
       </c>
       <c r="N465" s="10">
-        <v>2052</v>
+        <v>525.25</v>
+      </c>
+      <c r="P465" s="7">
+        <v>45</v>
+      </c>
+      <c r="Q465" s="10">
+        <v>525.25</v>
       </c>
     </row>
     <row r="466">
       <c r="A466" s="5" t="s">
-        <v>981</v>
+        <v>986</v>
       </c>
       <c r="B466" s="6" t="s">
-        <v>982</v>
+        <v>987</v>
       </c>
       <c r="C466" s="7" t="s">
-        <v>45</v>
+        <v>83</v>
       </c>
       <c r="D466" s="7" t="s">
-        <v>981</v>
+        <v>986</v>
       </c>
       <c r="E466" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F466" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H466" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I466" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J466" s="10">
-        <v>2085</v>
+        <v>726</v>
       </c>
       <c r="L466" s="7">
-        <v>25</v>
+        <v>45</v>
       </c>
       <c r="M466" s="7">
-        <v>25</v>
+        <v>45</v>
       </c>
       <c r="N466" s="10">
-        <v>1563.75</v>
+        <v>399.3</v>
+      </c>
+      <c r="P466" s="7">
+        <v>45</v>
+      </c>
+      <c r="Q466" s="10">
+        <v>399.3</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" s="5" t="s">
-        <v>983</v>
+        <v>988</v>
       </c>
       <c r="B467" s="6" t="s">
-        <v>984</v>
+        <v>989</v>
       </c>
       <c r="C467" s="7" t="s">
-        <v>985</v>
+        <v>83</v>
       </c>
       <c r="D467" s="7" t="s">
-        <v>983</v>
+        <v>988</v>
       </c>
       <c r="E467" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F467" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H467" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I467" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J467" s="10">
-        <v>185</v>
+        <v>1095</v>
       </c>
       <c r="L467" s="7">
         <v>45</v>
       </c>
       <c r="M467" s="7">
         <v>45</v>
       </c>
       <c r="N467" s="10">
-        <v>101.75</v>
+        <v>602.25</v>
       </c>
       <c r="P467" s="7">
         <v>45</v>
       </c>
       <c r="Q467" s="10">
-        <v>101.75</v>
+        <v>602.25</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" s="5" t="s">
-        <v>986</v>
+        <v>990</v>
       </c>
       <c r="B468" s="6" t="s">
-        <v>987</v>
+        <v>991</v>
       </c>
       <c r="C468" s="7" t="s">
-        <v>985</v>
+        <v>83</v>
       </c>
       <c r="D468" s="7" t="s">
-        <v>986</v>
+        <v>990</v>
       </c>
       <c r="E468" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F468" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H468" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I468" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J468" s="10">
-        <v>211</v>
+        <v>853</v>
       </c>
       <c r="L468" s="7">
         <v>45</v>
       </c>
       <c r="M468" s="7">
         <v>45</v>
       </c>
       <c r="N468" s="10">
-        <v>116.05</v>
+        <v>469.15</v>
       </c>
       <c r="P468" s="7">
         <v>45</v>
       </c>
       <c r="Q468" s="10">
-        <v>116.05</v>
+        <v>469.15</v>
       </c>
     </row>
     <row r="469">
       <c r="A469" s="5" t="s">
-        <v>988</v>
+        <v>992</v>
       </c>
       <c r="B469" s="6" t="s">
-        <v>989</v>
+        <v>993</v>
       </c>
       <c r="C469" s="7" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="D469" s="7" t="s">
-        <v>988</v>
+        <v>992</v>
       </c>
       <c r="E469" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F469" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H469" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I469" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K469" s="7" t="s">
-        <v>252</v>
+      <c r="J469" s="10">
+        <v>853</v>
       </c>
       <c r="L469" s="7">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="M469" s="7">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>252</v>
+        <v>45</v>
+      </c>
+      <c r="N469" s="10">
+        <v>469.15</v>
       </c>
       <c r="P469" s="7">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="Q469" s="10">
-        <v>0.18</v>
+        <v>469.15</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" s="5" t="s">
-        <v>990</v>
+        <v>994</v>
       </c>
       <c r="B470" s="6" t="s">
-        <v>991</v>
+        <v>995</v>
       </c>
       <c r="C470" s="7" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="D470" s="7" t="s">
-        <v>990</v>
+        <v>994</v>
       </c>
       <c r="E470" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F470" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H470" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I470" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K470" s="7" t="s">
-        <v>252</v>
+      <c r="J470" s="10">
+        <v>853</v>
       </c>
       <c r="L470" s="7">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="M470" s="7">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>252</v>
+        <v>45</v>
+      </c>
+      <c r="N470" s="10">
+        <v>469.15</v>
       </c>
       <c r="P470" s="7">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="Q470" s="10">
-        <v>0.02</v>
+        <v>469.15</v>
       </c>
     </row>
     <row r="471">
       <c r="A471" s="5" t="s">
-        <v>992</v>
+        <v>996</v>
       </c>
       <c r="B471" s="6" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
       <c r="C471" s="7" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="D471" s="7" t="s">
-        <v>992</v>
+        <v>996</v>
       </c>
       <c r="E471" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F471" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H471" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I471" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K471" s="7" t="s">
-        <v>263</v>
+      <c r="J471" s="10">
+        <v>3823</v>
       </c>
       <c r="L471" s="7">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="M471" s="7">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>263</v>
+        <v>45</v>
+      </c>
+      <c r="N471" s="10">
+        <v>2102.65</v>
       </c>
       <c r="P471" s="7">
-        <v>0</v>
+        <v>45</v>
+      </c>
+      <c r="Q471" s="10">
+        <v>2102.65</v>
       </c>
     </row>
     <row r="472">
       <c r="A472" s="5" t="s">
-        <v>994</v>
+        <v>998</v>
       </c>
       <c r="B472" s="6" t="s">
-        <v>995</v>
+        <v>999</v>
       </c>
       <c r="C472" s="7" t="s">
-        <v>596</v>
+        <v>83</v>
       </c>
       <c r="D472" s="7" t="s">
-        <v>994</v>
+        <v>998</v>
       </c>
       <c r="E472" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F472" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H472" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I472" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J472" s="10">
-        <v>185.5</v>
+        <v>638</v>
       </c>
       <c r="L472" s="7">
         <v>45</v>
       </c>
       <c r="M472" s="7">
         <v>45</v>
       </c>
       <c r="N472" s="10">
-        <v>102.03</v>
+        <v>350.9</v>
       </c>
       <c r="P472" s="7">
         <v>45</v>
       </c>
       <c r="Q472" s="10">
-        <v>102.03</v>
+        <v>350.9</v>
       </c>
     </row>
     <row r="473">
       <c r="A473" s="5" t="s">
-        <v>996</v>
+        <v>1000</v>
       </c>
       <c r="B473" s="6" t="s">
-        <v>997</v>
+        <v>1001</v>
       </c>
       <c r="C473" s="7" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="D473" s="7" t="s">
-        <v>996</v>
+        <v>1000</v>
       </c>
       <c r="E473" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F473" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H473" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I473" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K473" s="7" t="s">
-        <v>397</v>
+      <c r="J473" s="10">
+        <v>1320</v>
       </c>
       <c r="L473" s="7">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="M473" s="7">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>397</v>
+        <v>45</v>
+      </c>
+      <c r="N473" s="10">
+        <v>726</v>
       </c>
       <c r="P473" s="7">
-        <v>0</v>
+        <v>45</v>
+      </c>
+      <c r="Q473" s="10">
+        <v>726</v>
       </c>
     </row>
     <row r="474">
       <c r="A474" s="5" t="s">
-        <v>998</v>
+        <v>1002</v>
       </c>
       <c r="B474" s="6" t="s">
-        <v>999</v>
+        <v>1003</v>
       </c>
       <c r="C474" s="7" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="D474" s="7" t="s">
-        <v>998</v>
+        <v>1002</v>
       </c>
       <c r="E474" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F474" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H474" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I474" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K474" s="7" t="s">
-        <v>420</v>
+      <c r="J474" s="10">
+        <v>1320</v>
       </c>
       <c r="L474" s="7">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="M474" s="7">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>420</v>
+        <v>45</v>
+      </c>
+      <c r="N474" s="10">
+        <v>726</v>
       </c>
       <c r="P474" s="7">
-        <v>0</v>
+        <v>45</v>
+      </c>
+      <c r="Q474" s="10">
+        <v>726</v>
       </c>
     </row>
     <row r="475">
       <c r="A475" s="5" t="s">
-        <v>1000</v>
+        <v>1004</v>
       </c>
       <c r="B475" s="6" t="s">
-        <v>1001</v>
+        <v>1005</v>
       </c>
       <c r="C475" s="7" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="D475" s="7" t="s">
-        <v>1000</v>
+        <v>1004</v>
       </c>
       <c r="E475" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F475" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H475" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I475" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K475" s="7" t="s">
-        <v>397</v>
+      <c r="J475" s="10">
+        <v>407</v>
       </c>
       <c r="L475" s="7">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="M475" s="7">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>397</v>
+        <v>45</v>
+      </c>
+      <c r="N475" s="10">
+        <v>223.85</v>
       </c>
       <c r="P475" s="7">
-        <v>0</v>
+        <v>45</v>
+      </c>
+      <c r="Q475" s="10">
+        <v>223.85</v>
       </c>
     </row>
     <row r="476">
       <c r="A476" s="5" t="s">
-        <v>1002</v>
+        <v>1006</v>
       </c>
       <c r="B476" s="6" t="s">
-        <v>1003</v>
+        <v>1007</v>
       </c>
       <c r="C476" s="7" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="D476" s="7" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="E476" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F476" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H476" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I476" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K476" s="7" t="s">
-        <v>420</v>
+      <c r="J476" s="10">
+        <v>2316</v>
       </c>
       <c r="L476" s="7">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="M476" s="7">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>420</v>
+        <v>45</v>
+      </c>
+      <c r="N476" s="10">
+        <v>1273.8</v>
       </c>
       <c r="P476" s="7">
-        <v>0</v>
+        <v>45</v>
+      </c>
+      <c r="Q476" s="10">
+        <v>1273.8</v>
       </c>
     </row>
     <row r="477">
       <c r="A477" s="5" t="s">
-        <v>1005</v>
+        <v>1008</v>
       </c>
       <c r="B477" s="6" t="s">
-        <v>1006</v>
+        <v>1009</v>
       </c>
       <c r="C477" s="7" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="D477" s="7" t="s">
-        <v>1005</v>
+        <v>1008</v>
       </c>
       <c r="E477" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F477" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H477" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I477" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K477" s="7" t="s">
-        <v>298</v>
+      <c r="J477" s="10">
+        <v>1320</v>
       </c>
       <c r="L477" s="7">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="M477" s="7">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>298</v>
+        <v>45</v>
+      </c>
+      <c r="N477" s="10">
+        <v>726</v>
       </c>
       <c r="P477" s="7">
-        <v>0</v>
+        <v>45</v>
+      </c>
+      <c r="Q477" s="10">
+        <v>726</v>
       </c>
     </row>
     <row r="478">
       <c r="A478" s="5" t="s">
-        <v>1007</v>
+        <v>1010</v>
       </c>
       <c r="B478" s="6" t="s">
-        <v>1008</v>
+        <v>1011</v>
       </c>
       <c r="C478" s="7" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="D478" s="7" t="s">
-        <v>1007</v>
+        <v>1010</v>
       </c>
       <c r="E478" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F478" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H478" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I478" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K478" s="7" t="s">
-        <v>258</v>
+      <c r="J478" s="10">
+        <v>517</v>
       </c>
       <c r="L478" s="7">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="M478" s="7">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>258</v>
+        <v>45</v>
+      </c>
+      <c r="N478" s="10">
+        <v>284.35</v>
       </c>
       <c r="P478" s="7">
-        <v>0</v>
+        <v>45</v>
+      </c>
+      <c r="Q478" s="10">
+        <v>284.35</v>
       </c>
     </row>
     <row r="479">
       <c r="A479" s="5" t="s">
-        <v>1009</v>
+        <v>1012</v>
       </c>
       <c r="B479" s="6" t="s">
-        <v>1010</v>
+        <v>1013</v>
       </c>
       <c r="C479" s="7" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="D479" s="7" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
       <c r="E479" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F479" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H479" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I479" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K479" s="7" t="s">
-        <v>258</v>
+      <c r="J479" s="10">
+        <v>1320</v>
       </c>
       <c r="L479" s="7">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="M479" s="7">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>258</v>
+        <v>45</v>
+      </c>
+      <c r="N479" s="10">
+        <v>726</v>
       </c>
       <c r="P479" s="7">
-        <v>0</v>
+        <v>45</v>
+      </c>
+      <c r="Q479" s="10">
+        <v>726</v>
       </c>
     </row>
     <row r="480">
       <c r="A480" s="5" t="s">
-        <v>1012</v>
+        <v>1014</v>
       </c>
       <c r="B480" s="6" t="s">
-        <v>1013</v>
+        <v>1015</v>
       </c>
       <c r="C480" s="7" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="D480" s="7" t="s">
         <v>1014</v>
       </c>
       <c r="E480" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F480" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H480" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I480" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K480" s="7" t="s">
-        <v>298</v>
+      <c r="J480" s="10">
+        <v>781</v>
       </c>
       <c r="L480" s="7">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="M480" s="7">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>298</v>
+        <v>45</v>
+      </c>
+      <c r="N480" s="10">
+        <v>429.55</v>
       </c>
       <c r="P480" s="7">
-        <v>0</v>
+        <v>45</v>
+      </c>
+      <c r="Q480" s="10">
+        <v>429.55</v>
       </c>
     </row>
     <row r="481">
       <c r="A481" s="5" t="s">
-        <v>1015</v>
+        <v>1016</v>
       </c>
       <c r="B481" s="6" t="s">
+        <v>1017</v>
+      </c>
+      <c r="C481" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="D481" s="7" t="s">
         <v>1016</v>
       </c>
-      <c r="C481" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E481" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F481" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H481" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I481" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K481" s="7" t="s">
-        <v>245</v>
+      <c r="J481" s="10">
+        <v>7761</v>
       </c>
       <c r="L481" s="7">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="M481" s="7">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>245</v>
+        <v>45</v>
+      </c>
+      <c r="N481" s="10">
+        <v>4268.55</v>
       </c>
       <c r="P481" s="7">
-        <v>0</v>
+        <v>45</v>
+      </c>
+      <c r="Q481" s="10">
+        <v>4268.55</v>
       </c>
     </row>
     <row r="482">
       <c r="A482" s="5" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="B482" s="6" t="s">
+        <v>1019</v>
+      </c>
+      <c r="C482" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="D482" s="7" t="s">
         <v>1018</v>
       </c>
-      <c r="C482" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E482" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F482" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H482" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I482" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K482" s="7" t="s">
-        <v>252</v>
+      <c r="J482" s="10">
+        <v>15631</v>
       </c>
       <c r="L482" s="7">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="M482" s="7">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>252</v>
+        <v>45</v>
+      </c>
+      <c r="N482" s="10">
+        <v>8597.05</v>
       </c>
       <c r="P482" s="7">
-        <v>0</v>
+        <v>45</v>
+      </c>
+      <c r="Q482" s="10">
+        <v>8597.05</v>
       </c>
     </row>
     <row r="483">
       <c r="A483" s="5" t="s">
-        <v>1019</v>
+        <v>1020</v>
       </c>
       <c r="B483" s="6" t="s">
+        <v>825</v>
+      </c>
+      <c r="C483" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="D483" s="7" t="s">
         <v>1020</v>
       </c>
-      <c r="C483" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E483" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F483" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H483" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I483" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K483" s="7" t="s">
-        <v>739</v>
+      <c r="J483" s="10">
+        <v>220</v>
       </c>
       <c r="L483" s="7">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="M483" s="7">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>739</v>
+        <v>45</v>
+      </c>
+      <c r="N483" s="10">
+        <v>121</v>
       </c>
       <c r="P483" s="7">
-        <v>0</v>
+        <v>45</v>
+      </c>
+      <c r="Q483" s="10">
+        <v>121</v>
       </c>
     </row>
     <row r="484">
       <c r="A484" s="5" t="s">
         <v>1021</v>
       </c>
       <c r="B484" s="6" t="s">
-        <v>1022</v>
+        <v>87</v>
       </c>
       <c r="C484" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D484" s="7" t="s">
         <v>1021</v>
       </c>
       <c r="E484" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F484" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H484" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I484" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J484" s="10">
-        <v>2577</v>
+        <v>66</v>
       </c>
       <c r="L484" s="7">
         <v>45</v>
       </c>
       <c r="M484" s="7">
         <v>45</v>
       </c>
       <c r="N484" s="10">
-        <v>1417.35</v>
+        <v>36.3</v>
       </c>
       <c r="P484" s="7">
         <v>45</v>
       </c>
       <c r="Q484" s="10">
-        <v>1417.35</v>
+        <v>36.3</v>
       </c>
     </row>
     <row r="485">
       <c r="A485" s="5" t="s">
-        <v>1023</v>
+        <v>1022</v>
       </c>
       <c r="B485" s="6" t="s">
-        <v>1024</v>
+        <v>825</v>
       </c>
       <c r="C485" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D485" s="7" t="s">
-        <v>1023</v>
+        <v>1022</v>
       </c>
       <c r="E485" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F485" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H485" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I485" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J485" s="10">
-        <v>7731</v>
+        <v>187</v>
       </c>
       <c r="L485" s="7">
         <v>45</v>
       </c>
       <c r="M485" s="7">
         <v>45</v>
       </c>
       <c r="N485" s="10">
-        <v>4252.05</v>
+        <v>102.85</v>
       </c>
       <c r="P485" s="7">
         <v>45</v>
       </c>
       <c r="Q485" s="10">
-        <v>4252.05</v>
+        <v>102.85</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" s="5" t="s">
-        <v>1025</v>
+        <v>1023</v>
       </c>
       <c r="B486" s="6" t="s">
-        <v>1026</v>
+        <v>1024</v>
       </c>
       <c r="C486" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D486" s="7" t="s">
-        <v>1025</v>
+        <v>1023</v>
       </c>
       <c r="E486" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F486" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H486" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I486" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J486" s="10">
-        <v>2029</v>
+        <v>477</v>
       </c>
       <c r="L486" s="7">
         <v>45</v>
       </c>
       <c r="M486" s="7">
         <v>45</v>
       </c>
       <c r="N486" s="10">
-        <v>1115.95</v>
+        <v>262.35</v>
       </c>
       <c r="P486" s="7">
         <v>45</v>
       </c>
       <c r="Q486" s="10">
-        <v>1115.95</v>
+        <v>262.35</v>
       </c>
     </row>
     <row r="487">
       <c r="A487" s="5" t="s">
-        <v>1027</v>
+        <v>1025</v>
       </c>
       <c r="B487" s="6" t="s">
-        <v>1028</v>
+        <v>1026</v>
       </c>
       <c r="C487" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D487" s="7" t="s">
-        <v>1027</v>
+        <v>1025</v>
       </c>
       <c r="E487" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F487" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H487" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I487" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J487" s="10">
-        <v>1661</v>
+        <v>1604</v>
       </c>
       <c r="L487" s="7">
         <v>45</v>
       </c>
       <c r="M487" s="7">
         <v>45</v>
       </c>
       <c r="N487" s="10">
-        <v>913.55</v>
+        <v>882.2</v>
       </c>
       <c r="P487" s="7">
         <v>45</v>
       </c>
       <c r="Q487" s="10">
-        <v>913.55</v>
+        <v>882.2</v>
       </c>
     </row>
     <row r="488">
       <c r="A488" s="5" t="s">
-        <v>1029</v>
+        <v>1027</v>
       </c>
       <c r="B488" s="6" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="C488" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D488" s="7" t="s">
-        <v>1029</v>
+        <v>1027</v>
       </c>
       <c r="E488" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F488" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H488" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I488" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J488" s="10">
-        <v>349</v>
+        <v>160</v>
       </c>
       <c r="L488" s="7">
         <v>45</v>
       </c>
       <c r="M488" s="7">
         <v>45</v>
       </c>
       <c r="N488" s="10">
-        <v>191.95</v>
+        <v>88</v>
       </c>
       <c r="P488" s="7">
         <v>45</v>
       </c>
       <c r="Q488" s="10">
-        <v>191.95</v>
+        <v>88</v>
       </c>
     </row>
     <row r="489">
       <c r="A489" s="5" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="B489" s="6" t="s">
-        <v>1032</v>
+        <v>1028</v>
       </c>
       <c r="C489" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D489" s="7" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="E489" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F489" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H489" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I489" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J489" s="10">
-        <v>4044</v>
+        <v>94</v>
       </c>
       <c r="L489" s="7">
         <v>45</v>
       </c>
       <c r="M489" s="7">
         <v>45</v>
       </c>
       <c r="N489" s="10">
-        <v>2224.2</v>
+        <v>51.7</v>
       </c>
       <c r="P489" s="7">
         <v>45</v>
       </c>
       <c r="Q489" s="10">
-        <v>2224.2</v>
+        <v>51.7</v>
       </c>
     </row>
     <row r="490">
       <c r="A490" s="5" t="s">
-        <v>1033</v>
+        <v>1030</v>
       </c>
       <c r="B490" s="6" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="C490" s="7" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="D490" s="7" t="s">
-        <v>1033</v>
+        <v>1030</v>
       </c>
       <c r="E490" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F490" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H490" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I490" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K490" s="7" t="s">
-        <v>739</v>
+      <c r="J490" s="10">
+        <v>3219</v>
       </c>
       <c r="L490" s="7">
-        <v>0</v>
+        <v>36.5</v>
       </c>
       <c r="M490" s="7">
-        <v>0</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>36.5</v>
+      </c>
+      <c r="N490" s="10">
+        <v>2044.07</v>
       </c>
     </row>
     <row r="491">
       <c r="A491" s="5" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
       <c r="B491" s="6" t="s">
-        <v>542</v>
+        <v>1033</v>
       </c>
       <c r="C491" s="7" t="s">
-        <v>527</v>
+        <v>14</v>
       </c>
       <c r="D491" s="7" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
       <c r="E491" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F491" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H491" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I491" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J491" s="10">
-        <v>24418</v>
+        <v>2529</v>
       </c>
       <c r="L491" s="7">
-        <v>60</v>
+        <v>36.5</v>
       </c>
       <c r="M491" s="7">
-        <v>60</v>
+        <v>36.5</v>
       </c>
       <c r="N491" s="10">
-        <v>9767.2</v>
-[...5 lines deleted...]
-        <v>9767.2</v>
+        <v>1605.92</v>
       </c>
     </row>
     <row r="492">
       <c r="A492" s="5" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="B492" s="6" t="s">
-        <v>1037</v>
+        <v>1035</v>
       </c>
       <c r="C492" s="7" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="D492" s="7" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E492" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F492" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H492" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I492" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K492" s="7" t="s">
-        <v>319</v>
+      <c r="J492" s="10">
+        <v>1235</v>
       </c>
       <c r="L492" s="7">
-        <v>0</v>
+        <v>36.5</v>
       </c>
       <c r="M492" s="7">
-        <v>0</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>36.5</v>
+      </c>
+      <c r="N492" s="10">
+        <v>784.23</v>
       </c>
     </row>
     <row r="493">
       <c r="A493" s="5" t="s">
-        <v>1038</v>
+        <v>1036</v>
       </c>
       <c r="B493" s="6" t="s">
-        <v>1039</v>
+        <v>1037</v>
       </c>
       <c r="C493" s="7" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="D493" s="7" t="s">
-        <v>1038</v>
+        <v>1036</v>
       </c>
       <c r="E493" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F493" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H493" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I493" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K493" s="7" t="s">
-        <v>739</v>
+      <c r="J493" s="10">
+        <v>6894</v>
       </c>
       <c r="L493" s="7">
-        <v>0</v>
+        <v>36.5</v>
       </c>
       <c r="M493" s="7">
-        <v>0</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>36.5</v>
+      </c>
+      <c r="N493" s="10">
+        <v>4377.69</v>
       </c>
     </row>
     <row r="494">
       <c r="A494" s="5" t="s">
-        <v>1040</v>
+        <v>1038</v>
       </c>
       <c r="B494" s="6" t="s">
-        <v>1041</v>
+        <v>1039</v>
       </c>
       <c r="C494" s="7" t="s">
-        <v>527</v>
+        <v>14</v>
       </c>
       <c r="D494" s="7" t="s">
-        <v>1040</v>
+        <v>1038</v>
       </c>
       <c r="E494" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F494" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H494" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I494" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J494" s="10">
-        <v>27332</v>
+        <v>2214</v>
       </c>
       <c r="L494" s="7">
-        <v>60</v>
+        <v>36.5</v>
       </c>
       <c r="M494" s="7">
-        <v>60</v>
+        <v>36.5</v>
       </c>
       <c r="N494" s="10">
-        <v>10932.8</v>
-[...5 lines deleted...]
-        <v>10932.8</v>
+        <v>1405.89</v>
       </c>
     </row>
     <row r="495">
       <c r="A495" s="5" t="s">
-        <v>1042</v>
+        <v>1040</v>
       </c>
       <c r="B495" s="6" t="s">
-        <v>1043</v>
+        <v>1041</v>
       </c>
       <c r="C495" s="7" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="D495" s="7" t="s">
-        <v>1042</v>
+        <v>1040</v>
       </c>
       <c r="E495" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F495" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H495" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I495" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K495" s="7" t="s">
-        <v>319</v>
+      <c r="J495" s="10">
+        <v>14139</v>
       </c>
       <c r="L495" s="7">
-        <v>0</v>
+        <v>36.5</v>
       </c>
       <c r="M495" s="7">
-        <v>0</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>36.5</v>
+      </c>
+      <c r="N495" s="10">
+        <v>8978.27</v>
       </c>
     </row>
     <row r="496">
       <c r="A496" s="5" t="s">
-        <v>1044</v>
+        <v>1042</v>
       </c>
       <c r="B496" s="6" t="s">
-        <v>1045</v>
+        <v>1043</v>
       </c>
       <c r="C496" s="7" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="D496" s="7" t="s">
-        <v>1044</v>
+        <v>1042</v>
       </c>
       <c r="E496" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F496" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H496" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I496" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K496" s="7" t="s">
-        <v>739</v>
+      <c r="J496" s="10">
+        <v>16324</v>
       </c>
       <c r="L496" s="7">
-        <v>0</v>
+        <v>36.5</v>
       </c>
       <c r="M496" s="7">
-        <v>0</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>36.5</v>
+      </c>
+      <c r="N496" s="10">
+        <v>10365.74</v>
       </c>
     </row>
     <row r="497">
       <c r="A497" s="5" t="s">
-        <v>1046</v>
+        <v>1044</v>
       </c>
       <c r="B497" s="6" t="s">
-        <v>787</v>
+        <v>1045</v>
       </c>
       <c r="C497" s="7" t="s">
-        <v>527</v>
+        <v>14</v>
       </c>
       <c r="D497" s="7" t="s">
-        <v>1046</v>
+        <v>1044</v>
       </c>
       <c r="E497" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F497" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H497" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I497" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J497" s="10">
-        <v>30245</v>
+        <v>19544</v>
       </c>
       <c r="L497" s="7">
-        <v>60</v>
+        <v>36.5</v>
       </c>
       <c r="M497" s="7">
-        <v>60</v>
+        <v>36.5</v>
       </c>
       <c r="N497" s="10">
-        <v>12098</v>
-[...5 lines deleted...]
-        <v>12098</v>
+        <v>12410.44</v>
       </c>
     </row>
     <row r="498">
       <c r="A498" s="5" t="s">
+        <v>1046</v>
+      </c>
+      <c r="B498" s="6" t="s">
         <v>1047</v>
-      </c>
-[...1 lines deleted...]
-        <v>1048</v>
       </c>
       <c r="C498" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D498" s="7" t="s">
-        <v>1047</v>
+        <v>1046</v>
       </c>
       <c r="E498" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F498" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H498" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I498" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K498" s="7" t="s">
-        <v>319</v>
+        <v>1048</v>
       </c>
       <c r="L498" s="7">
         <v>0</v>
       </c>
       <c r="M498" s="7">
         <v>0</v>
       </c>
       <c r="O498" s="9" t="s">
-        <v>319</v>
+        <v>1048</v>
       </c>
       <c r="P498" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="499">
       <c r="A499" s="5" t="s">
         <v>1049</v>
       </c>
       <c r="B499" s="6" t="s">
-        <v>771</v>
+        <v>550</v>
       </c>
       <c r="C499" s="7" t="s">
-        <v>527</v>
+        <v>535</v>
       </c>
       <c r="D499" s="7" t="s">
         <v>1049</v>
       </c>
       <c r="E499" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F499" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H499" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I499" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J499" s="10">
-        <v>12601</v>
+        <v>20042</v>
       </c>
       <c r="L499" s="7">
         <v>60</v>
       </c>
       <c r="M499" s="7">
         <v>60</v>
       </c>
       <c r="N499" s="10">
-        <v>5040.4</v>
+        <v>8016.8</v>
       </c>
       <c r="P499" s="7">
         <v>60</v>
       </c>
       <c r="Q499" s="10">
-        <v>5040.4</v>
+        <v>8016.8</v>
       </c>
     </row>
     <row r="500">
       <c r="A500" s="5" t="s">
         <v>1050</v>
       </c>
       <c r="B500" s="6" t="s">
         <v>1051</v>
       </c>
       <c r="C500" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D500" s="7" t="s">
         <v>1050</v>
       </c>
       <c r="E500" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F500" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H500" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I500" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K500" s="7" t="s">
-        <v>397</v>
+        <v>1052</v>
       </c>
       <c r="L500" s="7">
         <v>0</v>
       </c>
       <c r="M500" s="7">
         <v>0</v>
       </c>
       <c r="O500" s="9" t="s">
-        <v>397</v>
+        <v>1052</v>
       </c>
       <c r="P500" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="501">
       <c r="A501" s="5" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
       <c r="B501" s="6" t="s">
-        <v>777</v>
+        <v>534</v>
       </c>
       <c r="C501" s="7" t="s">
-        <v>527</v>
+        <v>535</v>
       </c>
       <c r="D501" s="7" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
       <c r="E501" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F501" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H501" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I501" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J501" s="10">
-        <v>15095</v>
+        <v>9280</v>
       </c>
       <c r="L501" s="7">
         <v>60</v>
       </c>
       <c r="M501" s="7">
         <v>60</v>
       </c>
       <c r="N501" s="10">
-        <v>6038</v>
+        <v>3712</v>
       </c>
       <c r="P501" s="7">
         <v>60</v>
       </c>
       <c r="Q501" s="10">
-        <v>6038</v>
+        <v>3712</v>
       </c>
     </row>
     <row r="502">
       <c r="A502" s="5" t="s">
-        <v>1053</v>
+        <v>1054</v>
       </c>
       <c r="B502" s="6" t="s">
+        <v>1055</v>
+      </c>
+      <c r="C502" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="D502" s="7" t="s">
         <v>1054</v>
       </c>
-      <c r="C502" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E502" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F502" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H502" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I502" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K502" s="7" t="s">
-        <v>397</v>
+      <c r="J502" s="10">
+        <v>2560</v>
       </c>
       <c r="L502" s="7">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="M502" s="7">
-        <v>0</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>25</v>
+      </c>
+      <c r="N502" s="10">
+        <v>1920</v>
       </c>
     </row>
     <row r="503">
       <c r="A503" s="5" t="s">
-        <v>1055</v>
+        <v>1056</v>
       </c>
       <c r="B503" s="6" t="s">
-        <v>781</v>
+        <v>1057</v>
       </c>
       <c r="C503" s="7" t="s">
-        <v>527</v>
+        <v>62</v>
       </c>
       <c r="D503" s="7" t="s">
-        <v>1055</v>
+        <v>1056</v>
       </c>
       <c r="E503" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F503" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H503" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I503" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J503" s="10">
-        <v>17146</v>
+        <v>3223</v>
       </c>
       <c r="L503" s="7">
-        <v>60</v>
+        <v>25</v>
       </c>
       <c r="M503" s="7">
-        <v>60</v>
+        <v>25</v>
       </c>
       <c r="N503" s="10">
-        <v>6858.4</v>
-[...5 lines deleted...]
-        <v>6858.4</v>
+        <v>2417.25</v>
       </c>
     </row>
     <row r="504">
       <c r="A504" s="5" t="s">
-        <v>1056</v>
+        <v>1058</v>
       </c>
       <c r="B504" s="6" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
       <c r="C504" s="7" t="s">
-        <v>90</v>
+        <v>62</v>
       </c>
       <c r="D504" s="7" t="s">
-        <v>1056</v>
+        <v>1058</v>
       </c>
       <c r="E504" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F504" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H504" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I504" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K504" s="7" t="s">
-        <v>397</v>
+      <c r="J504" s="10">
+        <v>1453</v>
       </c>
       <c r="L504" s="7">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="M504" s="7">
-        <v>0</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>25</v>
+      </c>
+      <c r="N504" s="10">
+        <v>1089.75</v>
       </c>
     </row>
     <row r="505">
       <c r="A505" s="5" t="s">
-        <v>1058</v>
+        <v>1060</v>
       </c>
       <c r="B505" s="6" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="C505" s="7" t="s">
-        <v>527</v>
+        <v>62</v>
       </c>
       <c r="D505" s="7" t="s">
-        <v>1058</v>
+        <v>1060</v>
       </c>
       <c r="E505" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F505" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H505" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I505" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J505" s="10">
-        <v>17697</v>
+        <v>114</v>
       </c>
       <c r="L505" s="7">
-        <v>60</v>
+        <v>25</v>
       </c>
       <c r="M505" s="7">
-        <v>60</v>
+        <v>25</v>
       </c>
       <c r="N505" s="10">
-        <v>7078.8</v>
-[...5 lines deleted...]
-        <v>7078.8</v>
+        <v>85.5</v>
       </c>
     </row>
     <row r="506">
       <c r="A506" s="5" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="B506" s="6" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
       <c r="C506" s="7" t="s">
-        <v>90</v>
+        <v>62</v>
       </c>
       <c r="D506" s="7" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="E506" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F506" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H506" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I506" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K506" s="7" t="s">
-        <v>1062</v>
+      <c r="J506" s="10">
+        <v>1781</v>
       </c>
       <c r="L506" s="7">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="M506" s="7">
-        <v>0</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>25</v>
+      </c>
+      <c r="N506" s="10">
+        <v>1335.75</v>
       </c>
     </row>
     <row r="507">
       <c r="A507" s="5" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="B507" s="6" t="s">
+        <v>1065</v>
+      </c>
+      <c r="C507" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="D507" s="7" t="s">
         <v>1064</v>
       </c>
-      <c r="C507" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E507" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F507" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H507" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I507" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J507" s="10">
-        <v>22907</v>
+        <v>22470</v>
       </c>
       <c r="L507" s="7">
-        <v>60</v>
+        <v>25</v>
       </c>
       <c r="M507" s="7">
-        <v>60</v>
+        <v>25</v>
       </c>
       <c r="N507" s="10">
-        <v>9162.8</v>
-[...5 lines deleted...]
-        <v>9162.8</v>
+        <v>16852.5</v>
       </c>
     </row>
     <row r="508">
       <c r="A508" s="5" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="B508" s="6" t="s">
+        <v>1067</v>
+      </c>
+      <c r="C508" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="D508" s="7" t="s">
         <v>1066</v>
       </c>
-      <c r="C508" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E508" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F508" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H508" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I508" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K508" s="7" t="s">
-        <v>1067</v>
+      <c r="J508" s="10">
+        <v>22470</v>
       </c>
       <c r="L508" s="7">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="M508" s="7">
-        <v>0</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>25</v>
+      </c>
+      <c r="N508" s="10">
+        <v>16852.5</v>
       </c>
     </row>
     <row r="509">
       <c r="A509" s="5" t="s">
         <v>1068</v>
       </c>
       <c r="B509" s="6" t="s">
         <v>1069</v>
       </c>
       <c r="C509" s="7" t="s">
-        <v>527</v>
+        <v>45</v>
       </c>
       <c r="D509" s="7" t="s">
         <v>1068</v>
       </c>
       <c r="E509" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F509" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H509" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I509" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J509" s="10">
-        <v>58095</v>
+        <v>29035</v>
       </c>
       <c r="L509" s="7">
-        <v>60</v>
+        <v>25</v>
       </c>
       <c r="M509" s="7">
-        <v>60</v>
+        <v>25</v>
       </c>
       <c r="N509" s="10">
-        <v>23238</v>
-[...5 lines deleted...]
-        <v>23238</v>
+        <v>21776.25</v>
       </c>
     </row>
     <row r="510">
       <c r="A510" s="5" t="s">
         <v>1070</v>
       </c>
       <c r="B510" s="6" t="s">
         <v>1071</v>
       </c>
       <c r="C510" s="7" t="s">
-        <v>90</v>
+        <v>45</v>
       </c>
       <c r="D510" s="7" t="s">
         <v>1070</v>
       </c>
       <c r="E510" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F510" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H510" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I510" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K510" s="7" t="s">
-        <v>700</v>
+      <c r="J510" s="10">
+        <v>2736</v>
       </c>
       <c r="L510" s="7">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="M510" s="7">
-        <v>0</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>25</v>
+      </c>
+      <c r="N510" s="10">
+        <v>2052</v>
       </c>
     </row>
     <row r="511">
       <c r="A511" s="5" t="s">
         <v>1072</v>
       </c>
       <c r="B511" s="6" t="s">
         <v>1073</v>
       </c>
       <c r="C511" s="7" t="s">
-        <v>90</v>
+        <v>45</v>
       </c>
       <c r="D511" s="7" t="s">
         <v>1072</v>
       </c>
       <c r="E511" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F511" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H511" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I511" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K511" s="7" t="s">
-        <v>1074</v>
+      <c r="J511" s="10">
+        <v>2085</v>
       </c>
       <c r="L511" s="7">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="M511" s="7">
-        <v>0</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>25</v>
+      </c>
+      <c r="N511" s="10">
+        <v>1563.75</v>
       </c>
     </row>
     <row r="512">
       <c r="A512" s="5" t="s">
+        <v>1074</v>
+      </c>
+      <c r="B512" s="6" t="s">
         <v>1075</v>
       </c>
-      <c r="B512" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C512" s="7" t="s">
-        <v>527</v>
+        <v>1076</v>
       </c>
       <c r="D512" s="7" t="s">
-        <v>1075</v>
+        <v>1074</v>
       </c>
       <c r="E512" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F512" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H512" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I512" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J512" s="10">
-        <v>76052</v>
+        <v>185</v>
       </c>
       <c r="L512" s="7">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="M512" s="7">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="N512" s="10">
-        <v>30420.8</v>
+        <v>101.75</v>
       </c>
       <c r="P512" s="7">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="Q512" s="10">
-        <v>30420.8</v>
+        <v>101.75</v>
       </c>
     </row>
     <row r="513">
       <c r="A513" s="5" t="s">
+        <v>1077</v>
+      </c>
+      <c r="B513" s="6" t="s">
+        <v>1078</v>
+      </c>
+      <c r="C513" s="7" t="s">
         <v>1076</v>
       </c>
-      <c r="B513" s="6" t="s">
+      <c r="D513" s="7" t="s">
         <v>1077</v>
       </c>
-      <c r="C513" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E513" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F513" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H513" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I513" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K513" s="7" t="s">
-        <v>700</v>
+      <c r="J513" s="10">
+        <v>211</v>
       </c>
       <c r="L513" s="7">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="M513" s="7">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>700</v>
+        <v>45</v>
+      </c>
+      <c r="N513" s="10">
+        <v>116.05</v>
       </c>
       <c r="P513" s="7">
-        <v>0</v>
+        <v>45</v>
+      </c>
+      <c r="Q513" s="10">
+        <v>116.05</v>
       </c>
     </row>
     <row r="514">
       <c r="A514" s="5" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
       <c r="B514" s="6" t="s">
+        <v>1080</v>
+      </c>
+      <c r="C514" s="7" t="s">
+        <v>124</v>
+      </c>
+      <c r="D514" s="7" t="s">
         <v>1079</v>
       </c>
-      <c r="C514" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E514" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F514" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H514" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I514" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K514" s="7" t="s">
-        <v>1074</v>
+      <c r="J514" s="10">
+        <v>620</v>
       </c>
       <c r="L514" s="7">
-        <v>0</v>
+        <v>54</v>
       </c>
       <c r="M514" s="7">
-        <v>0</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>54</v>
+      </c>
+      <c r="N514" s="10">
+        <v>285.2</v>
       </c>
     </row>
     <row r="515">
       <c r="A515" s="5" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
       <c r="B515" s="6" t="s">
+        <v>1082</v>
+      </c>
+      <c r="C515" s="7" t="s">
+        <v>1083</v>
+      </c>
+      <c r="D515" s="7" t="s">
         <v>1081</v>
       </c>
-      <c r="C515" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E515" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F515" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H515" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I515" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J515" s="10">
-        <v>5300</v>
+        <v>77000</v>
       </c>
       <c r="L515" s="7">
-        <v>60</v>
+        <v>76</v>
       </c>
       <c r="M515" s="7">
-        <v>60</v>
+        <v>76</v>
       </c>
       <c r="N515" s="10">
-        <v>2120</v>
-[...5 lines deleted...]
-        <v>2120</v>
+        <v>18480</v>
       </c>
     </row>
     <row r="516">
       <c r="A516" s="5" t="s">
-        <v>1082</v>
+        <v>1084</v>
       </c>
       <c r="B516" s="6" t="s">
+        <v>1085</v>
+      </c>
+      <c r="C516" s="7" t="s">
         <v>1083</v>
       </c>
-      <c r="C516" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D516" s="7" t="s">
-        <v>1082</v>
+        <v>1084</v>
       </c>
       <c r="E516" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F516" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H516" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I516" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K516" s="7" t="s">
-        <v>1084</v>
+      <c r="J516" s="10">
+        <v>95600</v>
       </c>
       <c r="L516" s="7">
-        <v>0</v>
+        <v>76</v>
       </c>
       <c r="M516" s="7">
-        <v>0</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>76</v>
+      </c>
+      <c r="N516" s="10">
+        <v>22944</v>
       </c>
     </row>
     <row r="517">
       <c r="A517" s="5" t="s">
-        <v>1085</v>
+        <v>1086</v>
       </c>
       <c r="B517" s="6" t="s">
+        <v>1087</v>
+      </c>
+      <c r="C517" s="7" t="s">
+        <v>1088</v>
+      </c>
+      <c r="D517" s="7" t="s">
         <v>1086</v>
       </c>
-      <c r="C517" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E517" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F517" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H517" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I517" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J517" s="10">
-        <v>5479</v>
+        <v>66000</v>
       </c>
       <c r="L517" s="7">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="M517" s="7">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="N517" s="10">
-        <v>2191.6</v>
-[...5 lines deleted...]
-        <v>2191.6</v>
+        <v>29700</v>
       </c>
     </row>
     <row r="518">
       <c r="A518" s="5" t="s">
-        <v>1087</v>
+        <v>1089</v>
       </c>
       <c r="B518" s="6" t="s">
+        <v>1090</v>
+      </c>
+      <c r="C518" s="7" t="s">
         <v>1088</v>
       </c>
-      <c r="C518" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D518" s="7" t="s">
-        <v>1087</v>
+        <v>1089</v>
       </c>
       <c r="E518" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F518" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H518" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I518" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K518" s="7" t="s">
-        <v>1084</v>
+      <c r="J518" s="10">
+        <v>13050</v>
       </c>
       <c r="L518" s="7">
-        <v>0</v>
+        <v>55</v>
       </c>
       <c r="M518" s="7">
-        <v>0</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>55</v>
+      </c>
+      <c r="N518" s="10">
+        <v>5872.5</v>
       </c>
     </row>
     <row r="519">
       <c r="A519" s="5" t="s">
-        <v>1089</v>
+        <v>1091</v>
       </c>
       <c r="B519" s="6" t="s">
-        <v>1090</v>
+        <v>1092</v>
       </c>
       <c r="C519" s="7" t="s">
-        <v>153</v>
+        <v>1093</v>
       </c>
       <c r="D519" s="7" t="s">
-        <v>1089</v>
+        <v>1091</v>
       </c>
       <c r="E519" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F519" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H519" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I519" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J519" s="10">
-        <v>6606</v>
+        <v>6405</v>
       </c>
       <c r="L519" s="7">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="M519" s="7">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="N519" s="10">
-        <v>2642.4</v>
-[...5 lines deleted...]
-        <v>2642.4</v>
+        <v>4483.5</v>
       </c>
     </row>
     <row r="520">
       <c r="A520" s="5" t="s">
-        <v>1091</v>
+        <v>1094</v>
       </c>
       <c r="B520" s="6" t="s">
-        <v>1092</v>
+        <v>1095</v>
       </c>
       <c r="C520" s="7" t="s">
-        <v>90</v>
+        <v>1096</v>
       </c>
       <c r="D520" s="7" t="s">
-        <v>1091</v>
+        <v>1094</v>
       </c>
       <c r="E520" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F520" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H520" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I520" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K520" s="7" t="s">
-        <v>1084</v>
+      <c r="J520" s="10">
+        <v>535</v>
       </c>
       <c r="L520" s="7">
-        <v>0</v>
+        <v>21</v>
       </c>
       <c r="M520" s="7">
-        <v>0</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>21</v>
+      </c>
+      <c r="N520" s="10">
+        <v>422.65</v>
       </c>
     </row>
     <row r="521">
       <c r="A521" s="5" t="s">
-        <v>1093</v>
+        <v>1097</v>
       </c>
       <c r="B521" s="6" t="s">
-        <v>1094</v>
+        <v>1098</v>
       </c>
       <c r="C521" s="7" t="s">
-        <v>512</v>
+        <v>1096</v>
       </c>
       <c r="D521" s="7" t="s">
-        <v>1093</v>
+        <v>1097</v>
       </c>
       <c r="E521" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F521" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H521" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I521" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J521" s="10">
-        <v>3300</v>
+        <v>1445</v>
       </c>
       <c r="L521" s="7">
-        <v>60</v>
+        <v>21</v>
       </c>
       <c r="M521" s="7">
-        <v>60</v>
+        <v>21</v>
       </c>
       <c r="N521" s="10">
-        <v>1320</v>
-[...5 lines deleted...]
-        <v>1320</v>
+        <v>1141.55</v>
       </c>
     </row>
     <row r="522">
       <c r="A522" s="5" t="s">
-        <v>1095</v>
+        <v>1099</v>
       </c>
       <c r="B522" s="6" t="s">
+        <v>1100</v>
+      </c>
+      <c r="C522" s="7" t="s">
         <v>1096</v>
       </c>
-      <c r="C522" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D522" s="7" t="s">
-        <v>1095</v>
+        <v>1099</v>
       </c>
       <c r="E522" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F522" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H522" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I522" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K522" s="7" t="s">
-        <v>1097</v>
+      <c r="J522" s="10">
+        <v>2405</v>
       </c>
       <c r="L522" s="7">
-        <v>0</v>
+        <v>21</v>
       </c>
       <c r="M522" s="7">
-        <v>0</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>21</v>
+      </c>
+      <c r="N522" s="10">
+        <v>1899.95</v>
       </c>
     </row>
     <row r="523">
       <c r="A523" s="5" t="s">
-        <v>1098</v>
+        <v>1101</v>
       </c>
       <c r="B523" s="6" t="s">
-        <v>1099</v>
+        <v>1102</v>
       </c>
       <c r="C523" s="7" t="s">
-        <v>90</v>
+        <v>1096</v>
       </c>
       <c r="D523" s="7" t="s">
-        <v>1098</v>
+        <v>1101</v>
       </c>
       <c r="E523" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F523" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H523" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I523" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K523" s="7" t="s">
-        <v>1100</v>
+      <c r="J523" s="10">
+        <v>3355</v>
       </c>
       <c r="L523" s="7">
-        <v>0</v>
+        <v>21</v>
       </c>
       <c r="M523" s="7">
-        <v>0</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>21</v>
+      </c>
+      <c r="N523" s="10">
+        <v>2650.45</v>
       </c>
     </row>
     <row r="524">
       <c r="A524" s="5" t="s">
-        <v>1101</v>
+        <v>1103</v>
       </c>
       <c r="B524" s="6" t="s">
-        <v>1102</v>
+        <v>1104</v>
       </c>
       <c r="C524" s="7" t="s">
-        <v>153</v>
+        <v>1096</v>
       </c>
       <c r="D524" s="7" t="s">
-        <v>1101</v>
+        <v>1103</v>
       </c>
       <c r="E524" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F524" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H524" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I524" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J524" s="10">
-        <v>4076</v>
+        <v>4215</v>
       </c>
       <c r="L524" s="7">
-        <v>60</v>
+        <v>21</v>
       </c>
       <c r="M524" s="7">
-        <v>60</v>
+        <v>21</v>
       </c>
       <c r="N524" s="10">
-        <v>1630.4</v>
-[...5 lines deleted...]
-        <v>1630.4</v>
+        <v>3329.85</v>
       </c>
     </row>
     <row r="525">
       <c r="A525" s="5" t="s">
-        <v>1103</v>
+        <v>1105</v>
       </c>
       <c r="B525" s="6" t="s">
-        <v>1104</v>
+        <v>1106</v>
       </c>
       <c r="C525" s="7" t="s">
-        <v>90</v>
+        <v>1093</v>
       </c>
       <c r="D525" s="7" t="s">
-        <v>1103</v>
+        <v>1105</v>
       </c>
       <c r="E525" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F525" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H525" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I525" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K525" s="7" t="s">
-        <v>1097</v>
+      <c r="J525" s="10">
+        <v>1420</v>
       </c>
       <c r="L525" s="7">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="M525" s="7">
-        <v>0</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>30</v>
+      </c>
+      <c r="N525" s="10">
+        <v>994</v>
       </c>
     </row>
     <row r="526">
       <c r="A526" s="5" t="s">
-        <v>1105</v>
+        <v>1107</v>
       </c>
       <c r="B526" s="6" t="s">
-        <v>1106</v>
+        <v>1108</v>
       </c>
       <c r="C526" s="7" t="s">
-        <v>90</v>
+        <v>749</v>
       </c>
       <c r="D526" s="7" t="s">
-        <v>1105</v>
+        <v>1107</v>
       </c>
       <c r="E526" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F526" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H526" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I526" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K526" s="7" t="s">
-        <v>1100</v>
+      <c r="J526" s="10">
+        <v>370</v>
       </c>
       <c r="L526" s="7">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="M526" s="7">
-        <v>0</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>35</v>
+      </c>
+      <c r="N526" s="10">
+        <v>240.5</v>
       </c>
     </row>
     <row r="527">
       <c r="A527" s="5" t="s">
-        <v>1107</v>
+        <v>1109</v>
       </c>
       <c r="B527" s="6" t="s">
-        <v>1108</v>
+        <v>1110</v>
       </c>
       <c r="C527" s="7" t="s">
-        <v>153</v>
+        <v>749</v>
       </c>
       <c r="D527" s="7" t="s">
-        <v>1107</v>
+        <v>1109</v>
       </c>
       <c r="E527" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F527" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H527" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I527" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J527" s="10">
-        <v>6995</v>
+        <v>1055</v>
       </c>
       <c r="L527" s="7">
-        <v>60</v>
+        <v>35</v>
       </c>
       <c r="M527" s="7">
-        <v>60</v>
+        <v>35</v>
       </c>
       <c r="N527" s="10">
-        <v>2798</v>
-[...5 lines deleted...]
-        <v>2798</v>
+        <v>685.75</v>
       </c>
     </row>
     <row r="528">
       <c r="A528" s="5" t="s">
-        <v>1109</v>
+        <v>1111</v>
       </c>
       <c r="B528" s="6" t="s">
-        <v>1110</v>
+        <v>1112</v>
       </c>
       <c r="C528" s="7" t="s">
-        <v>90</v>
+        <v>749</v>
       </c>
       <c r="D528" s="7" t="s">
-        <v>1109</v>
+        <v>1111</v>
       </c>
       <c r="E528" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F528" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H528" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I528" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K528" s="7" t="s">
-        <v>1097</v>
+      <c r="J528" s="10">
+        <v>1170</v>
       </c>
       <c r="L528" s="7">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="M528" s="7">
-        <v>0</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>35</v>
+      </c>
+      <c r="N528" s="10">
+        <v>760.5</v>
       </c>
     </row>
     <row r="529">
       <c r="A529" s="5" t="s">
-        <v>1111</v>
+        <v>1113</v>
       </c>
       <c r="B529" s="6" t="s">
-        <v>1112</v>
+        <v>1114</v>
       </c>
       <c r="C529" s="7" t="s">
-        <v>90</v>
+        <v>749</v>
       </c>
       <c r="D529" s="7" t="s">
-        <v>1111</v>
+        <v>1113</v>
       </c>
       <c r="E529" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F529" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H529" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I529" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K529" s="7" t="s">
-        <v>1100</v>
+      <c r="J529" s="10">
+        <v>825</v>
       </c>
       <c r="L529" s="7">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="M529" s="7">
-        <v>0</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>35</v>
+      </c>
+      <c r="N529" s="10">
+        <v>536.25</v>
       </c>
     </row>
     <row r="530">
       <c r="A530" s="5" t="s">
-        <v>1113</v>
+        <v>1115</v>
       </c>
       <c r="B530" s="6" t="s">
-        <v>1114</v>
+        <v>1116</v>
       </c>
       <c r="C530" s="7" t="s">
-        <v>153</v>
+        <v>749</v>
       </c>
       <c r="D530" s="7" t="s">
-        <v>1113</v>
+        <v>1115</v>
       </c>
       <c r="E530" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F530" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H530" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I530" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J530" s="10">
-        <v>6762</v>
+        <v>2350</v>
       </c>
       <c r="L530" s="7">
-        <v>60</v>
+        <v>35</v>
       </c>
       <c r="M530" s="7">
-        <v>60</v>
+        <v>35</v>
       </c>
       <c r="N530" s="10">
-        <v>2704.8</v>
-[...5 lines deleted...]
-        <v>2704.8</v>
+        <v>1527.5</v>
       </c>
     </row>
     <row r="531">
       <c r="A531" s="5" t="s">
-        <v>1115</v>
+        <v>1117</v>
       </c>
       <c r="B531" s="6" t="s">
-        <v>1116</v>
+        <v>1118</v>
       </c>
       <c r="C531" s="7" t="s">
-        <v>90</v>
+        <v>749</v>
       </c>
       <c r="D531" s="7" t="s">
-        <v>1115</v>
+        <v>1117</v>
       </c>
       <c r="E531" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F531" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H531" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I531" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K531" s="7" t="s">
-        <v>1097</v>
+      <c r="J531" s="10">
+        <v>2655</v>
       </c>
       <c r="L531" s="7">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="M531" s="7">
-        <v>0</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>35</v>
+      </c>
+      <c r="N531" s="10">
+        <v>1725.75</v>
       </c>
     </row>
     <row r="532">
       <c r="A532" s="5" t="s">
-        <v>1117</v>
+        <v>1119</v>
       </c>
       <c r="B532" s="6" t="s">
-        <v>1118</v>
+        <v>1120</v>
       </c>
       <c r="C532" s="7" t="s">
-        <v>90</v>
+        <v>749</v>
       </c>
       <c r="D532" s="7" t="s">
         <v>1119</v>
       </c>
       <c r="E532" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F532" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H532" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I532" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K532" s="7" t="s">
-        <v>1100</v>
+      <c r="J532" s="10">
+        <v>1925</v>
       </c>
       <c r="L532" s="7">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="M532" s="7">
-        <v>0</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>35</v>
+      </c>
+      <c r="N532" s="10">
+        <v>1251.25</v>
       </c>
     </row>
     <row r="533">
       <c r="A533" s="5" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="B533" s="6" t="s">
+        <v>1122</v>
+      </c>
+      <c r="C533" s="7" t="s">
+        <v>749</v>
+      </c>
+      <c r="D533" s="7" t="s">
         <v>1121</v>
       </c>
-      <c r="C533" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E533" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F533" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H533" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I533" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J533" s="10">
-        <v>6412</v>
+        <v>5190</v>
       </c>
       <c r="L533" s="7">
-        <v>60</v>
+        <v>35</v>
       </c>
       <c r="M533" s="7">
-        <v>60</v>
+        <v>35</v>
       </c>
       <c r="N533" s="10">
-        <v>2564.8</v>
-[...5 lines deleted...]
-        <v>2564.8</v>
+        <v>3373.5</v>
       </c>
     </row>
     <row r="534">
       <c r="A534" s="5" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="B534" s="6" t="s">
+        <v>1124</v>
+      </c>
+      <c r="C534" s="7" t="s">
+        <v>749</v>
+      </c>
+      <c r="D534" s="7" t="s">
         <v>1123</v>
       </c>
-      <c r="C534" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E534" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F534" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H534" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I534" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K534" s="7" t="s">
-        <v>1097</v>
+      <c r="J534" s="10">
+        <v>7210</v>
       </c>
       <c r="L534" s="7">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="M534" s="7">
-        <v>0</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>35</v>
+      </c>
+      <c r="N534" s="10">
+        <v>4686.5</v>
       </c>
     </row>
     <row r="535">
       <c r="A535" s="5" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="B535" s="6" t="s">
+        <v>1126</v>
+      </c>
+      <c r="C535" s="7" t="s">
+        <v>749</v>
+      </c>
+      <c r="D535" s="7" t="s">
         <v>1125</v>
       </c>
-      <c r="C535" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E535" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F535" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H535" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I535" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K535" s="7" t="s">
-        <v>1100</v>
+      <c r="J535" s="10">
+        <v>1000</v>
       </c>
       <c r="L535" s="7">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="M535" s="7">
-        <v>0</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>35</v>
+      </c>
+      <c r="N535" s="10">
+        <v>650</v>
       </c>
     </row>
     <row r="536">
       <c r="A536" s="5" t="s">
-        <v>1126</v>
+        <v>1127</v>
       </c>
       <c r="B536" s="6" t="s">
+        <v>1128</v>
+      </c>
+      <c r="C536" s="7" t="s">
+        <v>749</v>
+      </c>
+      <c r="D536" s="7" t="s">
         <v>1127</v>
       </c>
-      <c r="C536" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E536" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F536" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H536" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I536" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J536" s="10">
-        <v>8161</v>
+        <v>2850</v>
       </c>
       <c r="L536" s="7">
-        <v>60</v>
+        <v>35</v>
       </c>
       <c r="M536" s="7">
-        <v>60</v>
+        <v>35</v>
       </c>
       <c r="N536" s="10">
-        <v>3264.4</v>
-[...5 lines deleted...]
-        <v>3264.4</v>
+        <v>1852.5</v>
       </c>
     </row>
     <row r="537">
       <c r="A537" s="5" t="s">
-        <v>1128</v>
+        <v>1129</v>
       </c>
       <c r="B537" s="6" t="s">
+        <v>1130</v>
+      </c>
+      <c r="C537" s="7" t="s">
+        <v>749</v>
+      </c>
+      <c r="D537" s="7" t="s">
         <v>1129</v>
       </c>
-      <c r="C537" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E537" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F537" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H537" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I537" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K537" s="7" t="s">
-        <v>1097</v>
+      <c r="J537" s="10">
+        <v>3290</v>
       </c>
       <c r="L537" s="7">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="M537" s="7">
-        <v>0</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>35</v>
+      </c>
+      <c r="N537" s="10">
+        <v>2138.5</v>
       </c>
     </row>
     <row r="538">
       <c r="A538" s="5" t="s">
-        <v>1130</v>
+        <v>1131</v>
       </c>
       <c r="B538" s="6" t="s">
+        <v>1132</v>
+      </c>
+      <c r="C538" s="7" t="s">
+        <v>749</v>
+      </c>
+      <c r="D538" s="7" t="s">
         <v>1131</v>
       </c>
-      <c r="C538" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E538" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F538" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H538" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I538" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K538" s="7" t="s">
-        <v>1100</v>
+      <c r="J538" s="10">
+        <v>2000</v>
       </c>
       <c r="L538" s="7">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="M538" s="7">
-        <v>0</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>35</v>
+      </c>
+      <c r="N538" s="10">
+        <v>1300</v>
       </c>
     </row>
     <row r="539">
       <c r="A539" s="5" t="s">
-        <v>1132</v>
+        <v>1133</v>
       </c>
       <c r="B539" s="6" t="s">
+        <v>1134</v>
+      </c>
+      <c r="C539" s="7" t="s">
+        <v>749</v>
+      </c>
+      <c r="D539" s="7" t="s">
         <v>1133</v>
       </c>
-      <c r="C539" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E539" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F539" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H539" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I539" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J539" s="10">
-        <v>298</v>
+        <v>5700</v>
       </c>
       <c r="L539" s="7">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="M539" s="7">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="N539" s="10">
-        <v>163.9</v>
-[...5 lines deleted...]
-        <v>163.9</v>
+        <v>3705</v>
       </c>
     </row>
     <row r="540">
       <c r="A540" s="5" t="s">
-        <v>1134</v>
+        <v>1135</v>
       </c>
       <c r="B540" s="6" t="s">
+        <v>1136</v>
+      </c>
+      <c r="C540" s="7" t="s">
+        <v>749</v>
+      </c>
+      <c r="D540" s="7" t="s">
         <v>1135</v>
       </c>
-      <c r="C540" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E540" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F540" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H540" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I540" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K540" s="7" t="s">
-        <v>298</v>
+      <c r="J540" s="10">
+        <v>8540</v>
       </c>
       <c r="L540" s="7">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="M540" s="7">
-        <v>0</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>35</v>
+      </c>
+      <c r="N540" s="10">
+        <v>5551</v>
       </c>
     </row>
     <row r="541">
       <c r="A541" s="5" t="s">
-        <v>1136</v>
+        <v>1137</v>
       </c>
       <c r="B541" s="6" t="s">
+        <v>1138</v>
+      </c>
+      <c r="C541" s="7" t="s">
+        <v>1093</v>
+      </c>
+      <c r="D541" s="7" t="s">
         <v>1137</v>
       </c>
-      <c r="C541" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E541" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F541" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H541" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I541" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K541" s="7" t="s">
-        <v>1138</v>
+      <c r="J541" s="10">
+        <v>6405</v>
       </c>
       <c r="L541" s="7">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="M541" s="7">
-        <v>0</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>30</v>
+      </c>
+      <c r="N541" s="10">
+        <v>4483.5</v>
       </c>
     </row>
     <row r="542">
       <c r="A542" s="5" t="s">
         <v>1139</v>
       </c>
       <c r="B542" s="6" t="s">
         <v>1140</v>
       </c>
       <c r="C542" s="7" t="s">
-        <v>90</v>
+        <v>1093</v>
       </c>
       <c r="D542" s="7" t="s">
         <v>1139</v>
       </c>
       <c r="E542" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F542" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H542" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I542" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K542" s="7" t="s">
-        <v>753</v>
+      <c r="J542" s="10">
+        <v>7325</v>
       </c>
       <c r="L542" s="7">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="M542" s="7">
-        <v>0</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>30</v>
+      </c>
+      <c r="N542" s="10">
+        <v>5127.5</v>
       </c>
     </row>
     <row r="543">
       <c r="A543" s="5" t="s">
         <v>1141</v>
       </c>
       <c r="B543" s="6" t="s">
-        <v>702</v>
+        <v>1142</v>
       </c>
       <c r="C543" s="7" t="s">
-        <v>83</v>
+        <v>1143</v>
       </c>
       <c r="D543" s="7" t="s">
         <v>1141</v>
       </c>
       <c r="E543" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F543" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H543" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I543" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J543" s="10">
-        <v>1667</v>
+        <v>6485</v>
       </c>
       <c r="L543" s="7">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="M543" s="7">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="N543" s="10">
-        <v>916.85</v>
-[...5 lines deleted...]
-        <v>916.85</v>
+        <v>4993.45</v>
       </c>
     </row>
     <row r="544">
       <c r="A544" s="5" t="s">
-        <v>1142</v>
+        <v>1144</v>
       </c>
       <c r="B544" s="6" t="s">
-        <v>1143</v>
+        <v>1145</v>
       </c>
       <c r="C544" s="7" t="s">
-        <v>83</v>
+        <v>1146</v>
       </c>
       <c r="D544" s="7" t="s">
-        <v>1142</v>
+        <v>1144</v>
       </c>
       <c r="E544" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F544" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H544" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I544" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J544" s="10">
-        <v>479</v>
+        <v>21100</v>
       </c>
       <c r="L544" s="7">
-        <v>45</v>
+        <v>65</v>
       </c>
       <c r="M544" s="7">
-        <v>45</v>
+        <v>65</v>
       </c>
       <c r="N544" s="10">
-        <v>263.45</v>
-[...5 lines deleted...]
-        <v>263.45</v>
+        <v>7385</v>
       </c>
     </row>
     <row r="545">
       <c r="A545" s="5" t="s">
-        <v>1144</v>
+        <v>1147</v>
       </c>
       <c r="B545" s="6" t="s">
-        <v>1145</v>
+        <v>1148</v>
       </c>
       <c r="C545" s="7" t="s">
-        <v>90</v>
+        <v>1146</v>
       </c>
       <c r="D545" s="7" t="s">
-        <v>1144</v>
+        <v>1147</v>
       </c>
       <c r="E545" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F545" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H545" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I545" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K545" s="7" t="s">
-        <v>1138</v>
+      <c r="J545" s="10">
+        <v>17800</v>
       </c>
       <c r="L545" s="7">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="M545" s="7">
-        <v>0</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>65</v>
+      </c>
+      <c r="N545" s="10">
+        <v>6230</v>
       </c>
     </row>
     <row r="546">
       <c r="A546" s="5" t="s">
+        <v>1149</v>
+      </c>
+      <c r="B546" s="6" t="s">
+        <v>1150</v>
+      </c>
+      <c r="C546" s="7" t="s">
         <v>1146</v>
       </c>
-      <c r="B546" s="6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D546" s="7" t="s">
-        <v>1146</v>
+        <v>1149</v>
       </c>
       <c r="E546" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F546" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H546" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I546" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J546" s="10">
-        <v>5848</v>
+        <v>17800</v>
       </c>
       <c r="L546" s="7">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="M546" s="7">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="N546" s="10">
-        <v>2339.2</v>
-[...5 lines deleted...]
-        <v>2339.2</v>
+        <v>6230</v>
       </c>
     </row>
     <row r="547">
       <c r="A547" s="5" t="s">
-        <v>1148</v>
+        <v>1151</v>
       </c>
       <c r="B547" s="6" t="s">
-        <v>1149</v>
+        <v>1152</v>
       </c>
       <c r="C547" s="7" t="s">
-        <v>90</v>
+        <v>1146</v>
       </c>
       <c r="D547" s="7" t="s">
-        <v>1148</v>
+        <v>1151</v>
       </c>
       <c r="E547" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F547" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H547" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I547" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K547" s="7" t="s">
-        <v>1138</v>
+      <c r="J547" s="10">
+        <v>5700</v>
       </c>
       <c r="L547" s="7">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="M547" s="7">
-        <v>0</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>65</v>
+      </c>
+      <c r="N547" s="10">
+        <v>1995</v>
       </c>
     </row>
     <row r="548">
       <c r="A548" s="5" t="s">
-        <v>1150</v>
+        <v>1153</v>
       </c>
       <c r="B548" s="6" t="s">
-        <v>1151</v>
+        <v>1154</v>
       </c>
       <c r="C548" s="7" t="s">
-        <v>83</v>
+        <v>1146</v>
       </c>
       <c r="D548" s="7" t="s">
-        <v>1150</v>
+        <v>1153</v>
       </c>
       <c r="E548" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F548" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H548" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I548" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J548" s="10">
-        <v>22347</v>
+        <v>5700</v>
       </c>
       <c r="L548" s="7">
-        <v>45</v>
+        <v>65</v>
       </c>
       <c r="M548" s="7">
-        <v>45</v>
+        <v>65</v>
       </c>
       <c r="N548" s="10">
-        <v>12290.85</v>
-[...5 lines deleted...]
-        <v>12290.85</v>
+        <v>1995</v>
       </c>
     </row>
     <row r="549">
       <c r="A549" s="5" t="s">
-        <v>1152</v>
+        <v>1155</v>
       </c>
       <c r="B549" s="6" t="s">
-        <v>1153</v>
+        <v>1156</v>
       </c>
       <c r="C549" s="7" t="s">
-        <v>90</v>
+        <v>1146</v>
       </c>
       <c r="D549" s="7" t="s">
-        <v>1152</v>
+        <v>1155</v>
       </c>
       <c r="E549" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F549" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H549" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I549" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K549" s="7" t="s">
-        <v>1100</v>
+      <c r="J549" s="10">
+        <v>1200</v>
       </c>
       <c r="L549" s="7">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="M549" s="7">
-        <v>0</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>65</v>
+      </c>
+      <c r="N549" s="10">
+        <v>420</v>
       </c>
     </row>
     <row r="550">
       <c r="A550" s="5" t="s">
-        <v>1154</v>
+        <v>1157</v>
       </c>
       <c r="B550" s="6" t="s">
-        <v>1155</v>
+        <v>1158</v>
       </c>
       <c r="C550" s="7" t="s">
-        <v>153</v>
+        <v>1146</v>
       </c>
       <c r="D550" s="7" t="s">
-        <v>1154</v>
+        <v>1157</v>
       </c>
       <c r="E550" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F550" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H550" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I550" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J550" s="10">
-        <v>4836</v>
+        <v>1200</v>
       </c>
       <c r="L550" s="7">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="M550" s="7">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="N550" s="10">
-        <v>1934.4</v>
-[...5 lines deleted...]
-        <v>1934.4</v>
+        <v>420</v>
       </c>
     </row>
     <row r="551">
       <c r="A551" s="5" t="s">
-        <v>1156</v>
+        <v>1159</v>
       </c>
       <c r="B551" s="6" t="s">
-        <v>1157</v>
+        <v>1160</v>
       </c>
       <c r="C551" s="7" t="s">
-        <v>90</v>
+        <v>1146</v>
       </c>
       <c r="D551" s="7" t="s">
-        <v>1156</v>
+        <v>1159</v>
       </c>
       <c r="E551" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F551" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H551" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I551" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K551" s="7" t="s">
-        <v>1158</v>
+      <c r="J551" s="10">
+        <v>1200</v>
       </c>
       <c r="L551" s="7">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="M551" s="7">
-        <v>0</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>65</v>
+      </c>
+      <c r="N551" s="10">
+        <v>420</v>
       </c>
     </row>
     <row r="552">
       <c r="A552" s="5" t="s">
-        <v>1159</v>
+        <v>1161</v>
       </c>
       <c r="B552" s="6" t="s">
-        <v>1160</v>
+        <v>1162</v>
       </c>
       <c r="C552" s="7" t="s">
-        <v>153</v>
+        <v>1146</v>
       </c>
       <c r="D552" s="7" t="s">
-        <v>1159</v>
+        <v>1161</v>
       </c>
       <c r="E552" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F552" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H552" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I552" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J552" s="10">
-        <v>5404</v>
+        <v>1200</v>
       </c>
       <c r="L552" s="7">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="M552" s="7">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="N552" s="10">
-        <v>2161.6</v>
-[...5 lines deleted...]
-        <v>2161.6</v>
+        <v>420</v>
       </c>
     </row>
     <row r="553">
       <c r="A553" s="5" t="s">
-        <v>1161</v>
+        <v>1163</v>
       </c>
       <c r="B553" s="6" t="s">
-        <v>1162</v>
+        <v>1164</v>
       </c>
       <c r="C553" s="7" t="s">
-        <v>90</v>
+        <v>124</v>
       </c>
       <c r="D553" s="7" t="s">
-        <v>1161</v>
+        <v>1163</v>
       </c>
       <c r="E553" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F553" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H553" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I553" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K553" s="7" t="s">
-        <v>1163</v>
+      <c r="J553" s="10">
+        <v>1200</v>
       </c>
       <c r="L553" s="7">
-        <v>0</v>
+        <v>54</v>
       </c>
       <c r="M553" s="7">
-        <v>0</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>54</v>
+      </c>
+      <c r="N553" s="10">
+        <v>552</v>
       </c>
     </row>
     <row r="554">
       <c r="A554" s="5" t="s">
-        <v>1164</v>
+        <v>1165</v>
       </c>
       <c r="B554" s="6" t="s">
+        <v>1166</v>
+      </c>
+      <c r="C554" s="7" t="s">
+        <v>124</v>
+      </c>
+      <c r="D554" s="7" t="s">
         <v>1165</v>
       </c>
-      <c r="C554" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E554" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F554" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H554" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I554" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K554" s="7" t="s">
-        <v>1100</v>
+      <c r="J554" s="10">
+        <v>2200</v>
       </c>
       <c r="L554" s="7">
-        <v>0</v>
+        <v>54</v>
       </c>
       <c r="M554" s="7">
-        <v>0</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>54</v>
+      </c>
+      <c r="N554" s="10">
+        <v>1012</v>
       </c>
     </row>
     <row r="555">
       <c r="A555" s="5" t="s">
-        <v>1166</v>
+        <v>1167</v>
       </c>
       <c r="B555" s="6" t="s">
+        <v>1168</v>
+      </c>
+      <c r="C555" s="7" t="s">
+        <v>124</v>
+      </c>
+      <c r="D555" s="7" t="s">
         <v>1167</v>
       </c>
-      <c r="C555" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E555" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F555" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H555" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I555" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J555" s="10">
-        <v>2805</v>
+        <v>700</v>
       </c>
       <c r="L555" s="7">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="M555" s="7">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="N555" s="10">
-        <v>1122</v>
-[...5 lines deleted...]
-        <v>1122</v>
+        <v>322</v>
       </c>
     </row>
     <row r="556">
       <c r="A556" s="5" t="s">
-        <v>1168</v>
+        <v>1169</v>
       </c>
       <c r="B556" s="6" t="s">
+        <v>1170</v>
+      </c>
+      <c r="C556" s="7" t="s">
+        <v>124</v>
+      </c>
+      <c r="D556" s="7" t="s">
         <v>1169</v>
       </c>
-      <c r="C556" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E556" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F556" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H556" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I556" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K556" s="7" t="s">
-        <v>1158</v>
+      <c r="J556" s="10">
+        <v>1350</v>
       </c>
       <c r="L556" s="7">
-        <v>0</v>
+        <v>54</v>
       </c>
       <c r="M556" s="7">
-        <v>0</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>54</v>
+      </c>
+      <c r="N556" s="10">
+        <v>621</v>
       </c>
     </row>
     <row r="557">
       <c r="A557" s="5" t="s">
-        <v>1170</v>
+        <v>1171</v>
       </c>
       <c r="B557" s="6" t="s">
+        <v>1172</v>
+      </c>
+      <c r="C557" s="7" t="s">
+        <v>124</v>
+      </c>
+      <c r="D557" s="7" t="s">
         <v>1171</v>
       </c>
-      <c r="C557" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E557" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F557" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H557" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I557" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K557" s="7" t="s">
+      <c r="J557" s="10">
         <v>1100</v>
       </c>
       <c r="L557" s="7">
-        <v>0</v>
+        <v>54</v>
       </c>
       <c r="M557" s="7">
-        <v>0</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>54</v>
+      </c>
+      <c r="N557" s="10">
+        <v>506</v>
       </c>
     </row>
     <row r="558">
       <c r="A558" s="5" t="s">
-        <v>1172</v>
+        <v>1173</v>
       </c>
       <c r="B558" s="6" t="s">
+        <v>1174</v>
+      </c>
+      <c r="C558" s="7" t="s">
+        <v>1088</v>
+      </c>
+      <c r="D558" s="7" t="s">
         <v>1173</v>
       </c>
-      <c r="C558" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E558" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F558" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H558" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I558" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J558" s="10">
-        <v>8336</v>
+        <v>4190</v>
       </c>
       <c r="L558" s="7">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="M558" s="7">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="N558" s="10">
-        <v>3334.4</v>
-[...5 lines deleted...]
-        <v>3334.4</v>
+        <v>1885.5</v>
       </c>
     </row>
     <row r="559">
       <c r="A559" s="5" t="s">
-        <v>1174</v>
+        <v>1175</v>
       </c>
       <c r="B559" s="6" t="s">
+        <v>1176</v>
+      </c>
+      <c r="C559" s="7" t="s">
+        <v>124</v>
+      </c>
+      <c r="D559" s="7" t="s">
         <v>1175</v>
       </c>
-      <c r="C559" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E559" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F559" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H559" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I559" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K559" s="7" t="s">
-        <v>1163</v>
+      <c r="J559" s="10">
+        <v>600</v>
       </c>
       <c r="L559" s="7">
-        <v>0</v>
+        <v>54</v>
       </c>
       <c r="M559" s="7">
-        <v>0</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>54</v>
+      </c>
+      <c r="N559" s="10">
+        <v>276</v>
       </c>
     </row>
     <row r="560">
       <c r="A560" s="5" t="s">
-        <v>1176</v>
+        <v>1177</v>
       </c>
       <c r="B560" s="6" t="s">
+        <v>1178</v>
+      </c>
+      <c r="C560" s="7" t="s">
+        <v>124</v>
+      </c>
+      <c r="D560" s="7" t="s">
         <v>1177</v>
       </c>
-      <c r="C560" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E560" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F560" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H560" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I560" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K560" s="7" t="s">
-        <v>1100</v>
+      <c r="J560" s="10">
+        <v>850</v>
       </c>
       <c r="L560" s="7">
-        <v>0</v>
+        <v>54</v>
       </c>
       <c r="M560" s="7">
-        <v>0</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>54</v>
+      </c>
+      <c r="N560" s="10">
+        <v>391</v>
       </c>
     </row>
     <row r="561">
       <c r="A561" s="5" t="s">
-        <v>1178</v>
+        <v>1179</v>
       </c>
       <c r="B561" s="6" t="s">
+        <v>1180</v>
+      </c>
+      <c r="C561" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="D561" s="7" t="s">
         <v>1179</v>
       </c>
-      <c r="C561" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E561" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F561" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H561" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I561" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="J561" s="10">
-        <v>3426</v>
+      <c r="K561" s="7" t="s">
+        <v>260</v>
       </c>
       <c r="L561" s="7">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="M561" s="7">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>1370.4</v>
+        <v>0</v>
+      </c>
+      <c r="O561" s="9" t="s">
+        <v>260</v>
       </c>
       <c r="P561" s="7">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="Q561" s="10">
-        <v>1370.4</v>
+        <v>0.18</v>
       </c>
     </row>
     <row r="562">
       <c r="A562" s="5" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B562" s="6" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C562" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D562" s="7" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="E562" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F562" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H562" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I562" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K562" s="7" t="s">
-        <v>1158</v>
+        <v>260</v>
       </c>
       <c r="L562" s="7">
         <v>0</v>
       </c>
       <c r="M562" s="7">
         <v>0</v>
       </c>
       <c r="O562" s="9" t="s">
-        <v>1158</v>
+        <v>260</v>
       </c>
       <c r="P562" s="7">
         <v>0</v>
+      </c>
+      <c r="Q562" s="10">
+        <v>0.02</v>
       </c>
     </row>
     <row r="563">
       <c r="A563" s="5" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="B563" s="6" t="s">
-        <v>1183</v>
+        <v>1184</v>
       </c>
       <c r="C563" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D563" s="7" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="E563" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F563" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H563" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I563" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K563" s="7" t="s">
-        <v>1184</v>
+        <v>271</v>
       </c>
       <c r="L563" s="7">
         <v>0</v>
       </c>
       <c r="M563" s="7">
         <v>0</v>
       </c>
       <c r="O563" s="9" t="s">
-        <v>1184</v>
+        <v>271</v>
       </c>
       <c r="P563" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="564">
       <c r="A564" s="5" t="s">
         <v>1185</v>
       </c>
       <c r="B564" s="6" t="s">
         <v>1186</v>
       </c>
       <c r="C564" s="7" t="s">
-        <v>512</v>
+        <v>604</v>
       </c>
       <c r="D564" s="7" t="s">
         <v>1185</v>
       </c>
       <c r="E564" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F564" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H564" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I564" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J564" s="10">
-        <v>5221</v>
+        <v>185.5</v>
       </c>
       <c r="L564" s="7">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="M564" s="7">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="N564" s="10">
-        <v>2088.4</v>
+        <v>102.03</v>
       </c>
       <c r="P564" s="7">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="Q564" s="10">
-        <v>2088.4</v>
+        <v>102.03</v>
       </c>
     </row>
     <row r="565">
       <c r="A565" s="5" t="s">
         <v>1187</v>
       </c>
       <c r="B565" s="6" t="s">
         <v>1188</v>
       </c>
       <c r="C565" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D565" s="7" t="s">
         <v>1187</v>
       </c>
       <c r="E565" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F565" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H565" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I565" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K565" s="7" t="s">
-        <v>1189</v>
+        <v>405</v>
       </c>
       <c r="L565" s="7">
         <v>0</v>
       </c>
       <c r="M565" s="7">
         <v>0</v>
       </c>
       <c r="O565" s="9" t="s">
-        <v>1189</v>
+        <v>405</v>
       </c>
       <c r="P565" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="566">
       <c r="A566" s="5" t="s">
+        <v>1189</v>
+      </c>
+      <c r="B566" s="6" t="s">
         <v>1190</v>
-      </c>
-[...1 lines deleted...]
-        <v>1191</v>
       </c>
       <c r="C566" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D566" s="7" t="s">
-        <v>1190</v>
+        <v>1189</v>
       </c>
       <c r="E566" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F566" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H566" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I566" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K566" s="7" t="s">
-        <v>1184</v>
+        <v>428</v>
       </c>
       <c r="L566" s="7">
         <v>0</v>
       </c>
       <c r="M566" s="7">
         <v>0</v>
       </c>
       <c r="O566" s="9" t="s">
-        <v>1184</v>
+        <v>428</v>
       </c>
       <c r="P566" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="567">
       <c r="A567" s="5" t="s">
+        <v>1191</v>
+      </c>
+      <c r="B567" s="6" t="s">
         <v>1192</v>
       </c>
-      <c r="B567" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C567" s="7" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="D567" s="7" t="s">
-        <v>1192</v>
+        <v>1191</v>
       </c>
       <c r="E567" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F567" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H567" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I567" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="J567" s="10">
-        <v>4472</v>
+      <c r="K567" s="7" t="s">
+        <v>405</v>
       </c>
       <c r="L567" s="7">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="M567" s="7">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>2459.6</v>
+        <v>0</v>
+      </c>
+      <c r="O567" s="9" t="s">
+        <v>405</v>
       </c>
       <c r="P567" s="7">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>2459.6</v>
+        <v>0</v>
       </c>
     </row>
     <row r="568">
       <c r="A568" s="5" t="s">
+        <v>1193</v>
+      </c>
+      <c r="B568" s="6" t="s">
         <v>1194</v>
       </c>
-      <c r="B568" s="6" t="s">
+      <c r="C568" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="D568" s="7" t="s">
         <v>1195</v>
       </c>
-      <c r="C568" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E568" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F568" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H568" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I568" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="J568" s="10">
-        <v>6023</v>
+      <c r="K568" s="7" t="s">
+        <v>428</v>
       </c>
       <c r="L568" s="7">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="M568" s="7">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>3312.65</v>
+        <v>0</v>
+      </c>
+      <c r="O568" s="9" t="s">
+        <v>428</v>
       </c>
       <c r="P568" s="7">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>3312.65</v>
+        <v>0</v>
       </c>
     </row>
     <row r="569">
       <c r="A569" s="5" t="s">
         <v>1196</v>
       </c>
       <c r="B569" s="6" t="s">
         <v>1197</v>
       </c>
       <c r="C569" s="7" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="D569" s="7" t="s">
         <v>1196</v>
       </c>
       <c r="E569" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F569" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H569" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I569" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="J569" s="10">
-        <v>1041</v>
+      <c r="K569" s="7" t="s">
+        <v>306</v>
       </c>
       <c r="L569" s="7">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="M569" s="7">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>572.55</v>
+        <v>0</v>
+      </c>
+      <c r="O569" s="9" t="s">
+        <v>306</v>
       </c>
       <c r="P569" s="7">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>572.55</v>
+        <v>0</v>
       </c>
     </row>
     <row r="570">
       <c r="A570" s="5" t="s">
         <v>1198</v>
       </c>
       <c r="B570" s="6" t="s">
         <v>1199</v>
       </c>
       <c r="C570" s="7" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="D570" s="7" t="s">
         <v>1198</v>
       </c>
       <c r="E570" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F570" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H570" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I570" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="J570" s="10">
-        <v>1041</v>
+      <c r="K570" s="7" t="s">
+        <v>266</v>
       </c>
       <c r="L570" s="7">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="M570" s="7">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>572.55</v>
+        <v>0</v>
+      </c>
+      <c r="O570" s="9" t="s">
+        <v>266</v>
       </c>
       <c r="P570" s="7">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>572.55</v>
+        <v>0</v>
       </c>
     </row>
     <row r="571">
       <c r="A571" s="5" t="s">
         <v>1200</v>
       </c>
       <c r="B571" s="6" t="s">
         <v>1201</v>
       </c>
       <c r="C571" s="7" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="D571" s="7" t="s">
-        <v>1200</v>
+        <v>1202</v>
       </c>
       <c r="E571" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F571" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H571" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I571" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="J571" s="10">
-        <v>3094</v>
+      <c r="K571" s="7" t="s">
+        <v>266</v>
       </c>
       <c r="L571" s="7">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="M571" s="7">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>1701.7</v>
+        <v>0</v>
+      </c>
+      <c r="O571" s="9" t="s">
+        <v>266</v>
       </c>
       <c r="P571" s="7">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>1701.7</v>
+        <v>0</v>
       </c>
     </row>
     <row r="572">
       <c r="A572" s="5" t="s">
-        <v>1202</v>
+        <v>1203</v>
       </c>
       <c r="B572" s="6" t="s">
-        <v>1203</v>
+        <v>1204</v>
       </c>
       <c r="C572" s="7" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="D572" s="7" t="s">
-        <v>1202</v>
+        <v>1205</v>
       </c>
       <c r="E572" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F572" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H572" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I572" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="J572" s="10">
-        <v>638</v>
+      <c r="K572" s="7" t="s">
+        <v>306</v>
       </c>
       <c r="L572" s="7">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="M572" s="7">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>350.9</v>
+        <v>0</v>
+      </c>
+      <c r="O572" s="9" t="s">
+        <v>306</v>
       </c>
       <c r="P572" s="7">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>350.9</v>
+        <v>0</v>
       </c>
     </row>
     <row r="573">
       <c r="A573" s="5" t="s">
-        <v>1204</v>
+        <v>1206</v>
       </c>
       <c r="B573" s="6" t="s">
-        <v>1205</v>
+        <v>1207</v>
       </c>
       <c r="C573" s="7" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="D573" s="7" t="s">
-        <v>1204</v>
+        <v>1206</v>
       </c>
       <c r="E573" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F573" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H573" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I573" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="J573" s="10">
-        <v>874</v>
+      <c r="K573" s="7" t="s">
+        <v>253</v>
       </c>
       <c r="L573" s="7">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="M573" s="7">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>480.7</v>
+        <v>0</v>
+      </c>
+      <c r="O573" s="9" t="s">
+        <v>253</v>
       </c>
       <c r="P573" s="7">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>480.7</v>
+        <v>0</v>
       </c>
     </row>
     <row r="574">
       <c r="A574" s="5" t="s">
-        <v>1206</v>
+        <v>1208</v>
       </c>
       <c r="B574" s="6" t="s">
-        <v>1207</v>
+        <v>1209</v>
       </c>
       <c r="C574" s="7" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="D574" s="7" t="s">
-        <v>1206</v>
+        <v>1208</v>
       </c>
       <c r="E574" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F574" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H574" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I574" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="J574" s="10">
-        <v>909</v>
+      <c r="K574" s="7" t="s">
+        <v>260</v>
       </c>
       <c r="L574" s="7">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="M574" s="7">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>499.95</v>
+        <v>0</v>
+      </c>
+      <c r="O574" s="9" t="s">
+        <v>260</v>
       </c>
       <c r="P574" s="7">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>499.95</v>
+        <v>0</v>
       </c>
     </row>
     <row r="575">
       <c r="A575" s="5" t="s">
-        <v>1208</v>
+        <v>1210</v>
       </c>
       <c r="B575" s="6" t="s">
-        <v>1209</v>
+        <v>1211</v>
       </c>
       <c r="C575" s="7" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="D575" s="7" t="s">
-        <v>1208</v>
+        <v>1210</v>
       </c>
       <c r="E575" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F575" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H575" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I575" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="J575" s="10">
-        <v>1754</v>
+      <c r="K575" s="7" t="s">
+        <v>846</v>
       </c>
       <c r="L575" s="7">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="M575" s="7">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>964.7</v>
+        <v>0</v>
+      </c>
+      <c r="O575" s="9" t="s">
+        <v>846</v>
       </c>
       <c r="P575" s="7">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>964.7</v>
+        <v>0</v>
       </c>
     </row>
     <row r="576">
       <c r="A576" s="5" t="s">
-        <v>1210</v>
+        <v>1212</v>
       </c>
       <c r="B576" s="6" t="s">
-        <v>1211</v>
+        <v>1213</v>
       </c>
       <c r="C576" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D576" s="7" t="s">
-        <v>1210</v>
+        <v>1212</v>
       </c>
       <c r="E576" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F576" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H576" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I576" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J576" s="10">
-        <v>1593</v>
+        <v>2577</v>
       </c>
       <c r="L576" s="7">
         <v>45</v>
       </c>
       <c r="M576" s="7">
         <v>45</v>
       </c>
       <c r="N576" s="10">
-        <v>876.15</v>
+        <v>1417.35</v>
       </c>
       <c r="P576" s="7">
         <v>45</v>
       </c>
       <c r="Q576" s="10">
-        <v>876.15</v>
+        <v>1417.35</v>
       </c>
     </row>
     <row r="577">
       <c r="A577" s="5" t="s">
-        <v>1212</v>
+        <v>1214</v>
       </c>
       <c r="B577" s="6" t="s">
-        <v>1213</v>
+        <v>1215</v>
       </c>
       <c r="C577" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D577" s="7" t="s">
-        <v>1212</v>
+        <v>1214</v>
       </c>
       <c r="E577" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F577" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H577" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I577" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J577" s="10">
-        <v>564</v>
+        <v>7731</v>
       </c>
       <c r="L577" s="7">
         <v>45</v>
       </c>
       <c r="M577" s="7">
         <v>45</v>
       </c>
       <c r="N577" s="10">
-        <v>310.2</v>
+        <v>4252.05</v>
       </c>
       <c r="P577" s="7">
         <v>45</v>
       </c>
       <c r="Q577" s="10">
-        <v>310.2</v>
+        <v>4252.05</v>
       </c>
     </row>
     <row r="578">
       <c r="A578" s="5" t="s">
-        <v>1214</v>
+        <v>1216</v>
       </c>
       <c r="B578" s="6" t="s">
-        <v>1215</v>
+        <v>1217</v>
       </c>
       <c r="C578" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D578" s="7" t="s">
-        <v>1214</v>
+        <v>1216</v>
       </c>
       <c r="E578" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F578" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H578" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I578" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J578" s="10">
-        <v>679</v>
+        <v>2029</v>
       </c>
       <c r="L578" s="7">
         <v>45</v>
       </c>
       <c r="M578" s="7">
         <v>45</v>
       </c>
       <c r="N578" s="10">
-        <v>373.45</v>
+        <v>1115.95</v>
       </c>
       <c r="P578" s="7">
         <v>45</v>
       </c>
       <c r="Q578" s="10">
-        <v>373.45</v>
+        <v>1115.95</v>
       </c>
     </row>
     <row r="579">
       <c r="A579" s="5" t="s">
-        <v>1216</v>
+        <v>1218</v>
       </c>
       <c r="B579" s="6" t="s">
-        <v>1217</v>
+        <v>1219</v>
       </c>
       <c r="C579" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D579" s="7" t="s">
-        <v>1216</v>
+        <v>1218</v>
       </c>
       <c r="E579" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F579" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H579" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I579" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J579" s="10">
-        <v>679</v>
+        <v>1661</v>
       </c>
       <c r="L579" s="7">
         <v>45</v>
       </c>
       <c r="M579" s="7">
         <v>45</v>
       </c>
       <c r="N579" s="10">
-        <v>373.45</v>
+        <v>913.55</v>
       </c>
       <c r="P579" s="7">
         <v>45</v>
       </c>
       <c r="Q579" s="10">
-        <v>373.45</v>
+        <v>913.55</v>
       </c>
     </row>
     <row r="580">
       <c r="A580" s="5" t="s">
-        <v>1218</v>
+        <v>1220</v>
       </c>
       <c r="B580" s="6" t="s">
-        <v>1219</v>
+        <v>1221</v>
       </c>
       <c r="C580" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D580" s="7" t="s">
-        <v>1218</v>
+        <v>1220</v>
       </c>
       <c r="E580" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F580" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H580" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I580" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J580" s="10">
-        <v>466</v>
+        <v>349</v>
       </c>
       <c r="L580" s="7">
         <v>45</v>
       </c>
       <c r="M580" s="7">
         <v>45</v>
       </c>
       <c r="N580" s="10">
-        <v>256.3</v>
+        <v>191.95</v>
       </c>
       <c r="P580" s="7">
         <v>45</v>
       </c>
       <c r="Q580" s="10">
-        <v>256.3</v>
+        <v>191.95</v>
       </c>
     </row>
     <row r="581">
       <c r="A581" s="5" t="s">
-        <v>1220</v>
+        <v>1222</v>
       </c>
       <c r="B581" s="6" t="s">
-        <v>1221</v>
+        <v>1223</v>
       </c>
       <c r="C581" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D581" s="7" t="s">
-        <v>1220</v>
+        <v>1222</v>
       </c>
       <c r="E581" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F581" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H581" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I581" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J581" s="10">
-        <v>713</v>
+        <v>4044</v>
       </c>
       <c r="L581" s="7">
         <v>45</v>
       </c>
       <c r="M581" s="7">
         <v>45</v>
       </c>
       <c r="N581" s="10">
-        <v>392.15</v>
+        <v>2224.2</v>
       </c>
       <c r="P581" s="7">
         <v>45</v>
       </c>
       <c r="Q581" s="10">
-        <v>392.15</v>
+        <v>2224.2</v>
       </c>
     </row>
     <row r="582">
       <c r="A582" s="5" t="s">
-        <v>1222</v>
+        <v>1224</v>
       </c>
       <c r="B582" s="6" t="s">
-        <v>1223</v>
+        <v>1225</v>
       </c>
       <c r="C582" s="7" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="D582" s="7" t="s">
-        <v>1222</v>
+        <v>1224</v>
       </c>
       <c r="E582" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F582" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H582" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I582" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="J582" s="10">
-        <v>330</v>
+      <c r="K582" s="7" t="s">
+        <v>846</v>
       </c>
       <c r="L582" s="7">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="M582" s="7">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>181.5</v>
+        <v>0</v>
+      </c>
+      <c r="O582" s="9" t="s">
+        <v>846</v>
       </c>
       <c r="P582" s="7">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>181.5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="583">
       <c r="A583" s="5" t="s">
-        <v>1224</v>
+        <v>1226</v>
       </c>
       <c r="B583" s="6" t="s">
-        <v>1225</v>
+        <v>550</v>
       </c>
       <c r="C583" s="7" t="s">
-        <v>83</v>
+        <v>535</v>
       </c>
       <c r="D583" s="7" t="s">
-        <v>1224</v>
+        <v>1226</v>
       </c>
       <c r="E583" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F583" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H583" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I583" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J583" s="10">
-        <v>600</v>
+        <v>24418</v>
       </c>
       <c r="L583" s="7">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="M583" s="7">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="N583" s="10">
-        <v>330</v>
+        <v>9767.2</v>
       </c>
       <c r="P583" s="7">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="Q583" s="10">
-        <v>330</v>
+        <v>9767.2</v>
       </c>
     </row>
     <row r="584">
       <c r="A584" s="5" t="s">
-        <v>1226</v>
+        <v>1227</v>
       </c>
       <c r="B584" s="6" t="s">
+        <v>1228</v>
+      </c>
+      <c r="C584" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="D584" s="7" t="s">
         <v>1227</v>
       </c>
-      <c r="C584" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E584" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F584" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H584" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I584" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="J584" s="10">
-        <v>300</v>
+      <c r="K584" s="7" t="s">
+        <v>327</v>
       </c>
       <c r="L584" s="7">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="M584" s="7">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>165</v>
+        <v>0</v>
+      </c>
+      <c r="O584" s="9" t="s">
+        <v>327</v>
       </c>
       <c r="P584" s="7">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>165</v>
+        <v>0</v>
       </c>
     </row>
     <row r="585">
       <c r="A585" s="5" t="s">
-        <v>1228</v>
+        <v>1229</v>
       </c>
       <c r="B585" s="6" t="s">
+        <v>1230</v>
+      </c>
+      <c r="C585" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="D585" s="7" t="s">
         <v>1229</v>
       </c>
-      <c r="C585" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E585" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F585" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H585" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I585" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="J585" s="10">
-        <v>18178</v>
+      <c r="K585" s="7" t="s">
+        <v>846</v>
       </c>
       <c r="L585" s="7">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="M585" s="7">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>9997.9</v>
+        <v>0</v>
+      </c>
+      <c r="O585" s="9" t="s">
+        <v>846</v>
       </c>
       <c r="P585" s="7">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>9997.9</v>
+        <v>0</v>
       </c>
     </row>
     <row r="586">
       <c r="A586" s="5" t="s">
-        <v>1230</v>
+        <v>1231</v>
       </c>
       <c r="B586" s="6" t="s">
+        <v>1232</v>
+      </c>
+      <c r="C586" s="7" t="s">
+        <v>535</v>
+      </c>
+      <c r="D586" s="7" t="s">
         <v>1231</v>
       </c>
-      <c r="C586" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E586" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F586" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H586" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I586" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J586" s="10">
-        <v>15631</v>
+        <v>27332</v>
       </c>
       <c r="L586" s="7">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="M586" s="7">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="N586" s="10">
-        <v>8597.05</v>
+        <v>10932.8</v>
       </c>
       <c r="P586" s="7">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="Q586" s="10">
-        <v>8597.05</v>
+        <v>10932.8</v>
       </c>
     </row>
     <row r="587">
       <c r="A587" s="5" t="s">
-        <v>1232</v>
+        <v>1233</v>
       </c>
       <c r="B587" s="6" t="s">
+        <v>1234</v>
+      </c>
+      <c r="C587" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="D587" s="7" t="s">
         <v>1233</v>
       </c>
-      <c r="C587" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E587" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F587" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H587" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I587" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="J587" s="10">
-        <v>9534</v>
+      <c r="K587" s="7" t="s">
+        <v>327</v>
       </c>
       <c r="L587" s="7">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="M587" s="7">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>5243.7</v>
+        <v>0</v>
+      </c>
+      <c r="O587" s="9" t="s">
+        <v>327</v>
       </c>
       <c r="P587" s="7">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>5243.7</v>
+        <v>0</v>
       </c>
     </row>
     <row r="588">
       <c r="A588" s="5" t="s">
-        <v>1234</v>
+        <v>1235</v>
       </c>
       <c r="B588" s="6" t="s">
+        <v>1236</v>
+      </c>
+      <c r="C588" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="D588" s="7" t="s">
         <v>1235</v>
       </c>
-      <c r="C588" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E588" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F588" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H588" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I588" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="J588" s="10">
-        <v>13542</v>
+      <c r="K588" s="7" t="s">
+        <v>846</v>
       </c>
       <c r="L588" s="7">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="M588" s="7">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>7448.1</v>
+        <v>0</v>
+      </c>
+      <c r="O588" s="9" t="s">
+        <v>846</v>
       </c>
       <c r="P588" s="7">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>7448.1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="589">
       <c r="A589" s="5" t="s">
-        <v>1236</v>
+        <v>1237</v>
       </c>
       <c r="B589" s="6" t="s">
+        <v>894</v>
+      </c>
+      <c r="C589" s="7" t="s">
+        <v>535</v>
+      </c>
+      <c r="D589" s="7" t="s">
         <v>1237</v>
       </c>
-      <c r="C589" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E589" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F589" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H589" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I589" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J589" s="10">
-        <v>3743</v>
+        <v>30245</v>
       </c>
       <c r="L589" s="7">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="M589" s="7">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="N589" s="10">
-        <v>2058.65</v>
+        <v>12098</v>
       </c>
       <c r="P589" s="7">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="Q589" s="10">
-        <v>2058.65</v>
+        <v>12098</v>
       </c>
     </row>
     <row r="590">
       <c r="A590" s="5" t="s">
         <v>1238</v>
       </c>
       <c r="B590" s="6" t="s">
         <v>1239</v>
       </c>
       <c r="C590" s="7" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="D590" s="7" t="s">
         <v>1238</v>
       </c>
       <c r="E590" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F590" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H590" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I590" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="J590" s="10">
-        <v>7364</v>
+      <c r="K590" s="7" t="s">
+        <v>327</v>
       </c>
       <c r="L590" s="7">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="M590" s="7">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>4050.2</v>
+        <v>0</v>
+      </c>
+      <c r="O590" s="9" t="s">
+        <v>327</v>
       </c>
       <c r="P590" s="7">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>4050.2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="591">
       <c r="A591" s="5" t="s">
         <v>1240</v>
       </c>
       <c r="B591" s="6" t="s">
-        <v>1241</v>
+        <v>878</v>
       </c>
       <c r="C591" s="7" t="s">
-        <v>83</v>
+        <v>535</v>
       </c>
       <c r="D591" s="7" t="s">
         <v>1240</v>
       </c>
       <c r="E591" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F591" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H591" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I591" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J591" s="10">
-        <v>1202</v>
+        <v>12601</v>
       </c>
       <c r="L591" s="7">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="M591" s="7">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="N591" s="10">
-        <v>661.1</v>
+        <v>5040.4</v>
       </c>
       <c r="P591" s="7">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="Q591" s="10">
-        <v>661.1</v>
+        <v>5040.4</v>
       </c>
     </row>
     <row r="592">
       <c r="A592" s="5" t="s">
+        <v>1241</v>
+      </c>
+      <c r="B592" s="6" t="s">
         <v>1242</v>
       </c>
-      <c r="B592" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C592" s="7" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="D592" s="7" t="s">
-        <v>1242</v>
+        <v>1241</v>
       </c>
       <c r="E592" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F592" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H592" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I592" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="J592" s="10">
-        <v>955</v>
+      <c r="K592" s="7" t="s">
+        <v>405</v>
       </c>
       <c r="L592" s="7">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="M592" s="7">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>525.25</v>
+        <v>0</v>
+      </c>
+      <c r="O592" s="9" t="s">
+        <v>405</v>
       </c>
       <c r="P592" s="7">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>525.25</v>
+        <v>0</v>
       </c>
     </row>
     <row r="593">
       <c r="A593" s="5" t="s">
-        <v>1244</v>
+        <v>1243</v>
       </c>
       <c r="B593" s="6" t="s">
-        <v>1245</v>
+        <v>884</v>
       </c>
       <c r="C593" s="7" t="s">
-        <v>83</v>
+        <v>535</v>
       </c>
       <c r="D593" s="7" t="s">
-        <v>1244</v>
+        <v>1243</v>
       </c>
       <c r="E593" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F593" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H593" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I593" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J593" s="10">
-        <v>2105</v>
+        <v>15095</v>
       </c>
       <c r="L593" s="7">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="M593" s="7">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="N593" s="10">
-        <v>1157.75</v>
+        <v>6038</v>
       </c>
       <c r="P593" s="7">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="Q593" s="10">
-        <v>1157.75</v>
+        <v>6038</v>
       </c>
     </row>
     <row r="594">
       <c r="A594" s="5" t="s">
-        <v>1246</v>
+        <v>1244</v>
       </c>
       <c r="B594" s="6" t="s">
-        <v>583</v>
+        <v>1245</v>
       </c>
       <c r="C594" s="7" t="s">
-        <v>482</v>
+        <v>90</v>
       </c>
       <c r="D594" s="7" t="s">
-        <v>1246</v>
+        <v>1244</v>
       </c>
       <c r="E594" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F594" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H594" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I594" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="J594" s="10">
-        <v>880</v>
+      <c r="K594" s="7" t="s">
+        <v>405</v>
       </c>
       <c r="L594" s="7">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="M594" s="7">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>484</v>
+        <v>0</v>
+      </c>
+      <c r="O594" s="9" t="s">
+        <v>405</v>
       </c>
       <c r="P594" s="7">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>484</v>
+        <v>0</v>
       </c>
     </row>
     <row r="595">
       <c r="A595" s="5" t="s">
-        <v>1247</v>
+        <v>1246</v>
       </c>
       <c r="B595" s="6" t="s">
-        <v>1248</v>
+        <v>888</v>
       </c>
       <c r="C595" s="7" t="s">
-        <v>14</v>
+        <v>535</v>
       </c>
       <c r="D595" s="7" t="s">
-        <v>1247</v>
+        <v>1246</v>
       </c>
       <c r="E595" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F595" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H595" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I595" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J595" s="10">
-        <v>5118</v>
+        <v>17146</v>
       </c>
       <c r="L595" s="7">
-        <v>36.5</v>
+        <v>60</v>
       </c>
       <c r="M595" s="7">
-        <v>36.5</v>
+        <v>60</v>
       </c>
       <c r="N595" s="10">
-        <v>3249.93</v>
+        <v>6858.4</v>
+      </c>
+      <c r="P595" s="7">
+        <v>60</v>
+      </c>
+      <c r="Q595" s="10">
+        <v>6858.4</v>
       </c>
     </row>
     <row r="596">
       <c r="A596" s="5" t="s">
-        <v>1249</v>
+        <v>1247</v>
       </c>
       <c r="B596" s="6" t="s">
-        <v>1250</v>
+        <v>1248</v>
       </c>
       <c r="C596" s="7" t="s">
-        <v>14</v>
+        <v>90</v>
       </c>
       <c r="D596" s="7" t="s">
-        <v>1249</v>
+        <v>1247</v>
       </c>
       <c r="E596" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F596" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H596" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I596" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="J596" s="10">
-        <v>3163</v>
+      <c r="K596" s="7" t="s">
+        <v>405</v>
       </c>
       <c r="L596" s="7">
-        <v>36.5</v>
+        <v>0</v>
       </c>
       <c r="M596" s="7">
-        <v>36.5</v>
-[...2 lines deleted...]
-        <v>2008.51</v>
+        <v>0</v>
+      </c>
+      <c r="O596" s="9" t="s">
+        <v>405</v>
+      </c>
+      <c r="P596" s="7">
+        <v>0</v>
       </c>
     </row>
     <row r="597">
       <c r="A597" s="5" t="s">
-        <v>1251</v>
+        <v>1249</v>
       </c>
       <c r="B597" s="6" t="s">
-        <v>1252</v>
+        <v>1250</v>
       </c>
       <c r="C597" s="7" t="s">
-        <v>527</v>
+        <v>535</v>
       </c>
       <c r="D597" s="7" t="s">
-        <v>1251</v>
+        <v>1249</v>
       </c>
       <c r="E597" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F597" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H597" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I597" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J597" s="10">
-        <v>8717</v>
+        <v>17697</v>
       </c>
       <c r="L597" s="7">
         <v>60</v>
       </c>
       <c r="M597" s="7">
         <v>60</v>
       </c>
       <c r="N597" s="10">
-        <v>3486.8</v>
+        <v>7078.8</v>
       </c>
       <c r="P597" s="7">
         <v>60</v>
       </c>
       <c r="Q597" s="10">
+        <v>7078.8</v>
+      </c>
+    </row>
+    <row r="598">
+      <c r="A598" s="5" t="s">
+        <v>1251</v>
+      </c>
+      <c r="B598" s="6" t="s">
+        <v>1252</v>
+      </c>
+      <c r="C598" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="D598" s="7" t="s">
+        <v>1251</v>
+      </c>
+      <c r="E598" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F598" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H598" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I598" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="K598" s="7" t="s">
+        <v>1253</v>
+      </c>
+      <c r="L598" s="7">
+        <v>0</v>
+      </c>
+      <c r="M598" s="7">
+        <v>0</v>
+      </c>
+      <c r="O598" s="9" t="s">
+        <v>1253</v>
+      </c>
+      <c r="P598" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="599">
+      <c r="A599" s="5" t="s">
+        <v>1254</v>
+      </c>
+      <c r="B599" s="6" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C599" s="7" t="s">
+        <v>535</v>
+      </c>
+      <c r="D599" s="7" t="s">
+        <v>1254</v>
+      </c>
+      <c r="E599" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F599" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H599" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I599" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="J599" s="10">
+        <v>22907</v>
+      </c>
+      <c r="L599" s="7">
+        <v>60</v>
+      </c>
+      <c r="M599" s="7">
+        <v>60</v>
+      </c>
+      <c r="N599" s="10">
+        <v>9162.8</v>
+      </c>
+      <c r="P599" s="7">
+        <v>60</v>
+      </c>
+      <c r="Q599" s="10">
+        <v>9162.8</v>
+      </c>
+    </row>
+    <row r="600">
+      <c r="A600" s="5" t="s">
+        <v>1256</v>
+      </c>
+      <c r="B600" s="6" t="s">
+        <v>1257</v>
+      </c>
+      <c r="C600" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="D600" s="7" t="s">
+        <v>1256</v>
+      </c>
+      <c r="E600" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F600" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H600" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I600" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="K600" s="7" t="s">
+        <v>1258</v>
+      </c>
+      <c r="L600" s="7">
+        <v>0</v>
+      </c>
+      <c r="M600" s="7">
+        <v>0</v>
+      </c>
+      <c r="O600" s="9" t="s">
+        <v>1258</v>
+      </c>
+      <c r="P600" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="601">
+      <c r="A601" s="5" t="s">
+        <v>1259</v>
+      </c>
+      <c r="B601" s="6" t="s">
+        <v>1260</v>
+      </c>
+      <c r="C601" s="7" t="s">
+        <v>535</v>
+      </c>
+      <c r="D601" s="7" t="s">
+        <v>1259</v>
+      </c>
+      <c r="E601" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F601" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H601" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I601" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="J601" s="10">
+        <v>58095</v>
+      </c>
+      <c r="L601" s="7">
+        <v>60</v>
+      </c>
+      <c r="M601" s="7">
+        <v>60</v>
+      </c>
+      <c r="N601" s="10">
+        <v>23238</v>
+      </c>
+      <c r="P601" s="7">
+        <v>60</v>
+      </c>
+      <c r="Q601" s="10">
+        <v>23238</v>
+      </c>
+    </row>
+    <row r="602">
+      <c r="A602" s="5" t="s">
+        <v>1261</v>
+      </c>
+      <c r="B602" s="6" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C602" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="D602" s="7" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E602" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F602" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H602" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I602" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="K602" s="7" t="s">
+        <v>807</v>
+      </c>
+      <c r="L602" s="7">
+        <v>0</v>
+      </c>
+      <c r="M602" s="7">
+        <v>0</v>
+      </c>
+      <c r="O602" s="9" t="s">
+        <v>807</v>
+      </c>
+      <c r="P602" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="603">
+      <c r="A603" s="5" t="s">
+        <v>1263</v>
+      </c>
+      <c r="B603" s="6" t="s">
+        <v>1264</v>
+      </c>
+      <c r="C603" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="D603" s="7" t="s">
+        <v>1263</v>
+      </c>
+      <c r="E603" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F603" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H603" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I603" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="K603" s="7" t="s">
+        <v>1265</v>
+      </c>
+      <c r="L603" s="7">
+        <v>0</v>
+      </c>
+      <c r="M603" s="7">
+        <v>0</v>
+      </c>
+      <c r="O603" s="9" t="s">
+        <v>1265</v>
+      </c>
+      <c r="P603" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="604">
+      <c r="A604" s="5" t="s">
+        <v>1266</v>
+      </c>
+      <c r="B604" s="6" t="s">
+        <v>923</v>
+      </c>
+      <c r="C604" s="7" t="s">
+        <v>535</v>
+      </c>
+      <c r="D604" s="7" t="s">
+        <v>1266</v>
+      </c>
+      <c r="E604" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F604" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H604" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I604" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="J604" s="10">
+        <v>76052</v>
+      </c>
+      <c r="L604" s="7">
+        <v>60</v>
+      </c>
+      <c r="M604" s="7">
+        <v>60</v>
+      </c>
+      <c r="N604" s="10">
+        <v>30420.8</v>
+      </c>
+      <c r="P604" s="7">
+        <v>60</v>
+      </c>
+      <c r="Q604" s="10">
+        <v>30420.8</v>
+      </c>
+    </row>
+    <row r="605">
+      <c r="A605" s="5" t="s">
+        <v>1267</v>
+      </c>
+      <c r="B605" s="6" t="s">
+        <v>1268</v>
+      </c>
+      <c r="C605" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="D605" s="7" t="s">
+        <v>1267</v>
+      </c>
+      <c r="E605" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F605" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H605" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I605" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="K605" s="7" t="s">
+        <v>807</v>
+      </c>
+      <c r="L605" s="7">
+        <v>0</v>
+      </c>
+      <c r="M605" s="7">
+        <v>0</v>
+      </c>
+      <c r="O605" s="9" t="s">
+        <v>807</v>
+      </c>
+      <c r="P605" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="606">
+      <c r="A606" s="5" t="s">
+        <v>1269</v>
+      </c>
+      <c r="B606" s="6" t="s">
+        <v>1270</v>
+      </c>
+      <c r="C606" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="D606" s="7" t="s">
+        <v>1269</v>
+      </c>
+      <c r="E606" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F606" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H606" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I606" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="K606" s="7" t="s">
+        <v>1265</v>
+      </c>
+      <c r="L606" s="7">
+        <v>0</v>
+      </c>
+      <c r="M606" s="7">
+        <v>0</v>
+      </c>
+      <c r="O606" s="9" t="s">
+        <v>1265</v>
+      </c>
+      <c r="P606" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="607">
+      <c r="A607" s="5" t="s">
+        <v>1271</v>
+      </c>
+      <c r="B607" s="6" t="s">
+        <v>1272</v>
+      </c>
+      <c r="C607" s="7" t="s">
+        <v>161</v>
+      </c>
+      <c r="D607" s="7" t="s">
+        <v>1271</v>
+      </c>
+      <c r="E607" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F607" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H607" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I607" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="J607" s="10">
+        <v>5300</v>
+      </c>
+      <c r="L607" s="7">
+        <v>60</v>
+      </c>
+      <c r="M607" s="7">
+        <v>60</v>
+      </c>
+      <c r="N607" s="10">
+        <v>2120</v>
+      </c>
+      <c r="P607" s="7">
+        <v>60</v>
+      </c>
+      <c r="Q607" s="10">
+        <v>2120</v>
+      </c>
+    </row>
+    <row r="608">
+      <c r="A608" s="5" t="s">
+        <v>1273</v>
+      </c>
+      <c r="B608" s="6" t="s">
+        <v>1274</v>
+      </c>
+      <c r="C608" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="D608" s="7" t="s">
+        <v>1273</v>
+      </c>
+      <c r="E608" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F608" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H608" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I608" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="K608" s="7" t="s">
+        <v>1275</v>
+      </c>
+      <c r="L608" s="7">
+        <v>0</v>
+      </c>
+      <c r="M608" s="7">
+        <v>0</v>
+      </c>
+      <c r="O608" s="9" t="s">
+        <v>1275</v>
+      </c>
+      <c r="P608" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="609">
+      <c r="A609" s="5" t="s">
+        <v>1276</v>
+      </c>
+      <c r="B609" s="6" t="s">
+        <v>1277</v>
+      </c>
+      <c r="C609" s="7" t="s">
+        <v>520</v>
+      </c>
+      <c r="D609" s="7" t="s">
+        <v>1276</v>
+      </c>
+      <c r="E609" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F609" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H609" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I609" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="J609" s="10">
+        <v>5479</v>
+      </c>
+      <c r="L609" s="7">
+        <v>60</v>
+      </c>
+      <c r="M609" s="7">
+        <v>60</v>
+      </c>
+      <c r="N609" s="10">
+        <v>2191.6</v>
+      </c>
+      <c r="P609" s="7">
+        <v>60</v>
+      </c>
+      <c r="Q609" s="10">
+        <v>2191.6</v>
+      </c>
+    </row>
+    <row r="610">
+      <c r="A610" s="5" t="s">
+        <v>1278</v>
+      </c>
+      <c r="B610" s="6" t="s">
+        <v>1279</v>
+      </c>
+      <c r="C610" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="D610" s="7" t="s">
+        <v>1278</v>
+      </c>
+      <c r="E610" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F610" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H610" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I610" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="K610" s="7" t="s">
+        <v>1275</v>
+      </c>
+      <c r="L610" s="7">
+        <v>0</v>
+      </c>
+      <c r="M610" s="7">
+        <v>0</v>
+      </c>
+      <c r="O610" s="9" t="s">
+        <v>1275</v>
+      </c>
+      <c r="P610" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="611">
+      <c r="A611" s="5" t="s">
+        <v>1280</v>
+      </c>
+      <c r="B611" s="6" t="s">
+        <v>1281</v>
+      </c>
+      <c r="C611" s="7" t="s">
+        <v>161</v>
+      </c>
+      <c r="D611" s="7" t="s">
+        <v>1280</v>
+      </c>
+      <c r="E611" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F611" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H611" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I611" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="J611" s="10">
+        <v>6606</v>
+      </c>
+      <c r="L611" s="7">
+        <v>60</v>
+      </c>
+      <c r="M611" s="7">
+        <v>60</v>
+      </c>
+      <c r="N611" s="10">
+        <v>2642.4</v>
+      </c>
+      <c r="P611" s="7">
+        <v>60</v>
+      </c>
+      <c r="Q611" s="10">
+        <v>2642.4</v>
+      </c>
+    </row>
+    <row r="612">
+      <c r="A612" s="5" t="s">
+        <v>1282</v>
+      </c>
+      <c r="B612" s="6" t="s">
+        <v>1283</v>
+      </c>
+      <c r="C612" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="D612" s="7" t="s">
+        <v>1282</v>
+      </c>
+      <c r="E612" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F612" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H612" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I612" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="K612" s="7" t="s">
+        <v>1275</v>
+      </c>
+      <c r="L612" s="7">
+        <v>0</v>
+      </c>
+      <c r="M612" s="7">
+        <v>0</v>
+      </c>
+      <c r="O612" s="9" t="s">
+        <v>1275</v>
+      </c>
+      <c r="P612" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="613">
+      <c r="A613" s="5" t="s">
+        <v>1284</v>
+      </c>
+      <c r="B613" s="6" t="s">
+        <v>1285</v>
+      </c>
+      <c r="C613" s="7" t="s">
+        <v>520</v>
+      </c>
+      <c r="D613" s="7" t="s">
+        <v>1284</v>
+      </c>
+      <c r="E613" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F613" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H613" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I613" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="J613" s="10">
+        <v>3300</v>
+      </c>
+      <c r="L613" s="7">
+        <v>60</v>
+      </c>
+      <c r="M613" s="7">
+        <v>60</v>
+      </c>
+      <c r="N613" s="10">
+        <v>1320</v>
+      </c>
+      <c r="P613" s="7">
+        <v>60</v>
+      </c>
+      <c r="Q613" s="10">
+        <v>1320</v>
+      </c>
+    </row>
+    <row r="614">
+      <c r="A614" s="5" t="s">
+        <v>1286</v>
+      </c>
+      <c r="B614" s="6" t="s">
+        <v>1287</v>
+      </c>
+      <c r="C614" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="D614" s="7" t="s">
+        <v>1286</v>
+      </c>
+      <c r="E614" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F614" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H614" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I614" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="K614" s="7" t="s">
+        <v>1288</v>
+      </c>
+      <c r="L614" s="7">
+        <v>0</v>
+      </c>
+      <c r="M614" s="7">
+        <v>0</v>
+      </c>
+      <c r="O614" s="9" t="s">
+        <v>1288</v>
+      </c>
+      <c r="P614" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="615">
+      <c r="A615" s="5" t="s">
+        <v>1289</v>
+      </c>
+      <c r="B615" s="6" t="s">
+        <v>1290</v>
+      </c>
+      <c r="C615" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="D615" s="7" t="s">
+        <v>1289</v>
+      </c>
+      <c r="E615" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F615" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H615" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I615" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="K615" s="7" t="s">
+        <v>1291</v>
+      </c>
+      <c r="L615" s="7">
+        <v>0</v>
+      </c>
+      <c r="M615" s="7">
+        <v>0</v>
+      </c>
+      <c r="O615" s="9" t="s">
+        <v>1291</v>
+      </c>
+      <c r="P615" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="616">
+      <c r="A616" s="5" t="s">
+        <v>1292</v>
+      </c>
+      <c r="B616" s="6" t="s">
+        <v>1293</v>
+      </c>
+      <c r="C616" s="7" t="s">
+        <v>161</v>
+      </c>
+      <c r="D616" s="7" t="s">
+        <v>1292</v>
+      </c>
+      <c r="E616" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F616" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H616" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I616" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="J616" s="10">
+        <v>4076</v>
+      </c>
+      <c r="L616" s="7">
+        <v>60</v>
+      </c>
+      <c r="M616" s="7">
+        <v>60</v>
+      </c>
+      <c r="N616" s="10">
+        <v>1630.4</v>
+      </c>
+      <c r="P616" s="7">
+        <v>60</v>
+      </c>
+      <c r="Q616" s="10">
+        <v>1630.4</v>
+      </c>
+    </row>
+    <row r="617">
+      <c r="A617" s="5" t="s">
+        <v>1294</v>
+      </c>
+      <c r="B617" s="6" t="s">
+        <v>1295</v>
+      </c>
+      <c r="C617" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="D617" s="7" t="s">
+        <v>1294</v>
+      </c>
+      <c r="E617" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F617" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H617" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I617" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="K617" s="7" t="s">
+        <v>1288</v>
+      </c>
+      <c r="L617" s="7">
+        <v>0</v>
+      </c>
+      <c r="M617" s="7">
+        <v>0</v>
+      </c>
+      <c r="O617" s="9" t="s">
+        <v>1288</v>
+      </c>
+      <c r="P617" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="618">
+      <c r="A618" s="5" t="s">
+        <v>1296</v>
+      </c>
+      <c r="B618" s="6" t="s">
+        <v>1297</v>
+      </c>
+      <c r="C618" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="D618" s="7" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E618" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F618" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H618" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I618" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="K618" s="7" t="s">
+        <v>1291</v>
+      </c>
+      <c r="L618" s="7">
+        <v>0</v>
+      </c>
+      <c r="M618" s="7">
+        <v>0</v>
+      </c>
+      <c r="O618" s="9" t="s">
+        <v>1291</v>
+      </c>
+      <c r="P618" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="619">
+      <c r="A619" s="5" t="s">
+        <v>1298</v>
+      </c>
+      <c r="B619" s="6" t="s">
+        <v>1299</v>
+      </c>
+      <c r="C619" s="7" t="s">
+        <v>161</v>
+      </c>
+      <c r="D619" s="7" t="s">
+        <v>1298</v>
+      </c>
+      <c r="E619" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F619" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H619" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I619" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="J619" s="10">
+        <v>6995</v>
+      </c>
+      <c r="L619" s="7">
+        <v>60</v>
+      </c>
+      <c r="M619" s="7">
+        <v>60</v>
+      </c>
+      <c r="N619" s="10">
+        <v>2798</v>
+      </c>
+      <c r="P619" s="7">
+        <v>60</v>
+      </c>
+      <c r="Q619" s="10">
+        <v>2798</v>
+      </c>
+    </row>
+    <row r="620">
+      <c r="A620" s="5" t="s">
+        <v>1300</v>
+      </c>
+      <c r="B620" s="6" t="s">
+        <v>1301</v>
+      </c>
+      <c r="C620" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="D620" s="7" t="s">
+        <v>1300</v>
+      </c>
+      <c r="E620" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F620" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H620" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I620" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="K620" s="7" t="s">
+        <v>1288</v>
+      </c>
+      <c r="L620" s="7">
+        <v>0</v>
+      </c>
+      <c r="M620" s="7">
+        <v>0</v>
+      </c>
+      <c r="O620" s="9" t="s">
+        <v>1288</v>
+      </c>
+      <c r="P620" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="621">
+      <c r="A621" s="5" t="s">
+        <v>1302</v>
+      </c>
+      <c r="B621" s="6" t="s">
+        <v>1303</v>
+      </c>
+      <c r="C621" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="D621" s="7" t="s">
+        <v>1302</v>
+      </c>
+      <c r="E621" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F621" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H621" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I621" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="K621" s="7" t="s">
+        <v>1291</v>
+      </c>
+      <c r="L621" s="7">
+        <v>0</v>
+      </c>
+      <c r="M621" s="7">
+        <v>0</v>
+      </c>
+      <c r="O621" s="9" t="s">
+        <v>1291</v>
+      </c>
+      <c r="P621" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="622">
+      <c r="A622" s="5" t="s">
+        <v>1304</v>
+      </c>
+      <c r="B622" s="6" t="s">
+        <v>1305</v>
+      </c>
+      <c r="C622" s="7" t="s">
+        <v>161</v>
+      </c>
+      <c r="D622" s="7" t="s">
+        <v>1304</v>
+      </c>
+      <c r="E622" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F622" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H622" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I622" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="J622" s="10">
+        <v>6762</v>
+      </c>
+      <c r="L622" s="7">
+        <v>60</v>
+      </c>
+      <c r="M622" s="7">
+        <v>60</v>
+      </c>
+      <c r="N622" s="10">
+        <v>2704.8</v>
+      </c>
+      <c r="P622" s="7">
+        <v>60</v>
+      </c>
+      <c r="Q622" s="10">
+        <v>2704.8</v>
+      </c>
+    </row>
+    <row r="623">
+      <c r="A623" s="5" t="s">
+        <v>1306</v>
+      </c>
+      <c r="B623" s="6" t="s">
+        <v>1307</v>
+      </c>
+      <c r="C623" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="D623" s="7" t="s">
+        <v>1306</v>
+      </c>
+      <c r="E623" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F623" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H623" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I623" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="K623" s="7" t="s">
+        <v>1288</v>
+      </c>
+      <c r="L623" s="7">
+        <v>0</v>
+      </c>
+      <c r="M623" s="7">
+        <v>0</v>
+      </c>
+      <c r="O623" s="9" t="s">
+        <v>1288</v>
+      </c>
+      <c r="P623" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="624">
+      <c r="A624" s="5" t="s">
+        <v>1308</v>
+      </c>
+      <c r="B624" s="6" t="s">
+        <v>1309</v>
+      </c>
+      <c r="C624" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="D624" s="7" t="s">
+        <v>1310</v>
+      </c>
+      <c r="E624" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F624" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H624" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I624" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="K624" s="7" t="s">
+        <v>1291</v>
+      </c>
+      <c r="L624" s="7">
+        <v>0</v>
+      </c>
+      <c r="M624" s="7">
+        <v>0</v>
+      </c>
+      <c r="O624" s="9" t="s">
+        <v>1291</v>
+      </c>
+      <c r="P624" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="625">
+      <c r="A625" s="5" t="s">
+        <v>1311</v>
+      </c>
+      <c r="B625" s="6" t="s">
+        <v>1312</v>
+      </c>
+      <c r="C625" s="7" t="s">
+        <v>520</v>
+      </c>
+      <c r="D625" s="7" t="s">
+        <v>1311</v>
+      </c>
+      <c r="E625" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F625" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H625" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I625" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="J625" s="10">
+        <v>6412</v>
+      </c>
+      <c r="L625" s="7">
+        <v>60</v>
+      </c>
+      <c r="M625" s="7">
+        <v>60</v>
+      </c>
+      <c r="N625" s="10">
+        <v>2564.8</v>
+      </c>
+      <c r="P625" s="7">
+        <v>60</v>
+      </c>
+      <c r="Q625" s="10">
+        <v>2564.8</v>
+      </c>
+    </row>
+    <row r="626">
+      <c r="A626" s="5" t="s">
+        <v>1313</v>
+      </c>
+      <c r="B626" s="6" t="s">
+        <v>1314</v>
+      </c>
+      <c r="C626" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="D626" s="7" t="s">
+        <v>1313</v>
+      </c>
+      <c r="E626" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F626" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H626" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I626" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="K626" s="7" t="s">
+        <v>1288</v>
+      </c>
+      <c r="L626" s="7">
+        <v>0</v>
+      </c>
+      <c r="M626" s="7">
+        <v>0</v>
+      </c>
+      <c r="O626" s="9" t="s">
+        <v>1288</v>
+      </c>
+      <c r="P626" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="627">
+      <c r="A627" s="5" t="s">
+        <v>1315</v>
+      </c>
+      <c r="B627" s="6" t="s">
+        <v>1316</v>
+      </c>
+      <c r="C627" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="D627" s="7" t="s">
+        <v>1315</v>
+      </c>
+      <c r="E627" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F627" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H627" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I627" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="K627" s="7" t="s">
+        <v>1291</v>
+      </c>
+      <c r="L627" s="7">
+        <v>0</v>
+      </c>
+      <c r="M627" s="7">
+        <v>0</v>
+      </c>
+      <c r="O627" s="9" t="s">
+        <v>1291</v>
+      </c>
+      <c r="P627" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="628">
+      <c r="A628" s="5" t="s">
+        <v>1317</v>
+      </c>
+      <c r="B628" s="6" t="s">
+        <v>1318</v>
+      </c>
+      <c r="C628" s="7" t="s">
+        <v>161</v>
+      </c>
+      <c r="D628" s="7" t="s">
+        <v>1317</v>
+      </c>
+      <c r="E628" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F628" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H628" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I628" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="J628" s="10">
+        <v>8161</v>
+      </c>
+      <c r="L628" s="7">
+        <v>60</v>
+      </c>
+      <c r="M628" s="7">
+        <v>60</v>
+      </c>
+      <c r="N628" s="10">
+        <v>3264.4</v>
+      </c>
+      <c r="P628" s="7">
+        <v>60</v>
+      </c>
+      <c r="Q628" s="10">
+        <v>3264.4</v>
+      </c>
+    </row>
+    <row r="629">
+      <c r="A629" s="5" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B629" s="6" t="s">
+        <v>1320</v>
+      </c>
+      <c r="C629" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="D629" s="7" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E629" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F629" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H629" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I629" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="K629" s="7" t="s">
+        <v>1288</v>
+      </c>
+      <c r="L629" s="7">
+        <v>0</v>
+      </c>
+      <c r="M629" s="7">
+        <v>0</v>
+      </c>
+      <c r="O629" s="9" t="s">
+        <v>1288</v>
+      </c>
+      <c r="P629" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="630">
+      <c r="A630" s="5" t="s">
+        <v>1321</v>
+      </c>
+      <c r="B630" s="6" t="s">
+        <v>1322</v>
+      </c>
+      <c r="C630" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="D630" s="7" t="s">
+        <v>1321</v>
+      </c>
+      <c r="E630" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F630" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H630" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I630" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="K630" s="7" t="s">
+        <v>1291</v>
+      </c>
+      <c r="L630" s="7">
+        <v>0</v>
+      </c>
+      <c r="M630" s="7">
+        <v>0</v>
+      </c>
+      <c r="O630" s="9" t="s">
+        <v>1291</v>
+      </c>
+      <c r="P630" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="631">
+      <c r="A631" s="5" t="s">
+        <v>1323</v>
+      </c>
+      <c r="B631" s="6" t="s">
+        <v>1324</v>
+      </c>
+      <c r="C631" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="D631" s="7" t="s">
+        <v>1323</v>
+      </c>
+      <c r="E631" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F631" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H631" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I631" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="J631" s="10">
+        <v>298</v>
+      </c>
+      <c r="L631" s="7">
+        <v>45</v>
+      </c>
+      <c r="M631" s="7">
+        <v>45</v>
+      </c>
+      <c r="N631" s="10">
+        <v>163.9</v>
+      </c>
+      <c r="P631" s="7">
+        <v>45</v>
+      </c>
+      <c r="Q631" s="10">
+        <v>163.9</v>
+      </c>
+    </row>
+    <row r="632">
+      <c r="A632" s="5" t="s">
+        <v>1325</v>
+      </c>
+      <c r="B632" s="6" t="s">
+        <v>1326</v>
+      </c>
+      <c r="C632" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="D632" s="7" t="s">
+        <v>1325</v>
+      </c>
+      <c r="E632" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F632" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H632" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I632" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="K632" s="7" t="s">
+        <v>306</v>
+      </c>
+      <c r="L632" s="7">
+        <v>0</v>
+      </c>
+      <c r="M632" s="7">
+        <v>0</v>
+      </c>
+      <c r="O632" s="9" t="s">
+        <v>306</v>
+      </c>
+      <c r="P632" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="633">
+      <c r="A633" s="5" t="s">
+        <v>1327</v>
+      </c>
+      <c r="B633" s="6" t="s">
+        <v>1328</v>
+      </c>
+      <c r="C633" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="D633" s="7" t="s">
+        <v>1327</v>
+      </c>
+      <c r="E633" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F633" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H633" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I633" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="K633" s="7" t="s">
+        <v>1329</v>
+      </c>
+      <c r="L633" s="7">
+        <v>0</v>
+      </c>
+      <c r="M633" s="7">
+        <v>0</v>
+      </c>
+      <c r="O633" s="9" t="s">
+        <v>1329</v>
+      </c>
+      <c r="P633" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="634">
+      <c r="A634" s="5" t="s">
+        <v>1330</v>
+      </c>
+      <c r="B634" s="6" t="s">
+        <v>1331</v>
+      </c>
+      <c r="C634" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="D634" s="7" t="s">
+        <v>1330</v>
+      </c>
+      <c r="E634" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F634" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H634" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I634" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="K634" s="7" t="s">
+        <v>860</v>
+      </c>
+      <c r="L634" s="7">
+        <v>0</v>
+      </c>
+      <c r="M634" s="7">
+        <v>0</v>
+      </c>
+      <c r="O634" s="9" t="s">
+        <v>860</v>
+      </c>
+      <c r="P634" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="635">
+      <c r="A635" s="5" t="s">
+        <v>1332</v>
+      </c>
+      <c r="B635" s="6" t="s">
+        <v>809</v>
+      </c>
+      <c r="C635" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="D635" s="7" t="s">
+        <v>1332</v>
+      </c>
+      <c r="E635" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F635" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H635" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I635" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="J635" s="10">
+        <v>1667</v>
+      </c>
+      <c r="L635" s="7">
+        <v>45</v>
+      </c>
+      <c r="M635" s="7">
+        <v>45</v>
+      </c>
+      <c r="N635" s="10">
+        <v>916.85</v>
+      </c>
+      <c r="P635" s="7">
+        <v>45</v>
+      </c>
+      <c r="Q635" s="10">
+        <v>916.85</v>
+      </c>
+    </row>
+    <row r="636">
+      <c r="A636" s="5" t="s">
+        <v>1333</v>
+      </c>
+      <c r="B636" s="6" t="s">
+        <v>1334</v>
+      </c>
+      <c r="C636" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="D636" s="7" t="s">
+        <v>1333</v>
+      </c>
+      <c r="E636" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F636" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H636" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I636" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="J636" s="10">
+        <v>479</v>
+      </c>
+      <c r="L636" s="7">
+        <v>45</v>
+      </c>
+      <c r="M636" s="7">
+        <v>45</v>
+      </c>
+      <c r="N636" s="10">
+        <v>263.45</v>
+      </c>
+      <c r="P636" s="7">
+        <v>45</v>
+      </c>
+      <c r="Q636" s="10">
+        <v>263.45</v>
+      </c>
+    </row>
+    <row r="637">
+      <c r="A637" s="5" t="s">
+        <v>1335</v>
+      </c>
+      <c r="B637" s="6" t="s">
+        <v>1336</v>
+      </c>
+      <c r="C637" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="D637" s="7" t="s">
+        <v>1335</v>
+      </c>
+      <c r="E637" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F637" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H637" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I637" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="K637" s="7" t="s">
+        <v>1329</v>
+      </c>
+      <c r="L637" s="7">
+        <v>0</v>
+      </c>
+      <c r="M637" s="7">
+        <v>0</v>
+      </c>
+      <c r="O637" s="9" t="s">
+        <v>1329</v>
+      </c>
+      <c r="P637" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="638">
+      <c r="A638" s="5" t="s">
+        <v>1337</v>
+      </c>
+      <c r="B638" s="6" t="s">
+        <v>1338</v>
+      </c>
+      <c r="C638" s="7" t="s">
+        <v>520</v>
+      </c>
+      <c r="D638" s="7" t="s">
+        <v>1337</v>
+      </c>
+      <c r="E638" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F638" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H638" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I638" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="J638" s="10">
+        <v>5848</v>
+      </c>
+      <c r="L638" s="7">
+        <v>60</v>
+      </c>
+      <c r="M638" s="7">
+        <v>60</v>
+      </c>
+      <c r="N638" s="10">
+        <v>2339.2</v>
+      </c>
+      <c r="P638" s="7">
+        <v>60</v>
+      </c>
+      <c r="Q638" s="10">
+        <v>2339.2</v>
+      </c>
+    </row>
+    <row r="639">
+      <c r="A639" s="5" t="s">
+        <v>1339</v>
+      </c>
+      <c r="B639" s="6" t="s">
+        <v>1340</v>
+      </c>
+      <c r="C639" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="D639" s="7" t="s">
+        <v>1339</v>
+      </c>
+      <c r="E639" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F639" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H639" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I639" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="K639" s="7" t="s">
+        <v>1329</v>
+      </c>
+      <c r="L639" s="7">
+        <v>0</v>
+      </c>
+      <c r="M639" s="7">
+        <v>0</v>
+      </c>
+      <c r="O639" s="9" t="s">
+        <v>1329</v>
+      </c>
+      <c r="P639" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="640">
+      <c r="A640" s="5" t="s">
+        <v>1341</v>
+      </c>
+      <c r="B640" s="6" t="s">
+        <v>1342</v>
+      </c>
+      <c r="C640" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="D640" s="7" t="s">
+        <v>1341</v>
+      </c>
+      <c r="E640" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F640" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H640" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I640" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="J640" s="10">
+        <v>22347</v>
+      </c>
+      <c r="L640" s="7">
+        <v>45</v>
+      </c>
+      <c r="M640" s="7">
+        <v>45</v>
+      </c>
+      <c r="N640" s="10">
+        <v>12290.85</v>
+      </c>
+      <c r="P640" s="7">
+        <v>45</v>
+      </c>
+      <c r="Q640" s="10">
+        <v>12290.85</v>
+      </c>
+    </row>
+    <row r="641">
+      <c r="A641" s="5" t="s">
+        <v>1343</v>
+      </c>
+      <c r="B641" s="6" t="s">
+        <v>1344</v>
+      </c>
+      <c r="C641" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="D641" s="7" t="s">
+        <v>1343</v>
+      </c>
+      <c r="E641" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F641" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H641" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I641" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="K641" s="7" t="s">
+        <v>1291</v>
+      </c>
+      <c r="L641" s="7">
+        <v>0</v>
+      </c>
+      <c r="M641" s="7">
+        <v>0</v>
+      </c>
+      <c r="O641" s="9" t="s">
+        <v>1291</v>
+      </c>
+      <c r="P641" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="642">
+      <c r="A642" s="5" t="s">
+        <v>1345</v>
+      </c>
+      <c r="B642" s="6" t="s">
+        <v>1346</v>
+      </c>
+      <c r="C642" s="7" t="s">
+        <v>161</v>
+      </c>
+      <c r="D642" s="7" t="s">
+        <v>1345</v>
+      </c>
+      <c r="E642" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F642" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H642" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I642" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="J642" s="10">
+        <v>4836</v>
+      </c>
+      <c r="L642" s="7">
+        <v>60</v>
+      </c>
+      <c r="M642" s="7">
+        <v>60</v>
+      </c>
+      <c r="N642" s="10">
+        <v>1934.4</v>
+      </c>
+      <c r="P642" s="7">
+        <v>60</v>
+      </c>
+      <c r="Q642" s="10">
+        <v>1934.4</v>
+      </c>
+    </row>
+    <row r="643">
+      <c r="A643" s="5" t="s">
+        <v>1347</v>
+      </c>
+      <c r="B643" s="6" t="s">
+        <v>1348</v>
+      </c>
+      <c r="C643" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="D643" s="7" t="s">
+        <v>1347</v>
+      </c>
+      <c r="E643" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F643" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H643" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I643" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="K643" s="7" t="s">
+        <v>1349</v>
+      </c>
+      <c r="L643" s="7">
+        <v>0</v>
+      </c>
+      <c r="M643" s="7">
+        <v>0</v>
+      </c>
+      <c r="O643" s="9" t="s">
+        <v>1349</v>
+      </c>
+      <c r="P643" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="644">
+      <c r="A644" s="5" t="s">
+        <v>1350</v>
+      </c>
+      <c r="B644" s="6" t="s">
+        <v>1351</v>
+      </c>
+      <c r="C644" s="7" t="s">
+        <v>161</v>
+      </c>
+      <c r="D644" s="7" t="s">
+        <v>1350</v>
+      </c>
+      <c r="E644" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F644" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H644" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I644" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="J644" s="10">
+        <v>5404</v>
+      </c>
+      <c r="L644" s="7">
+        <v>60</v>
+      </c>
+      <c r="M644" s="7">
+        <v>60</v>
+      </c>
+      <c r="N644" s="10">
+        <v>2161.6</v>
+      </c>
+      <c r="P644" s="7">
+        <v>60</v>
+      </c>
+      <c r="Q644" s="10">
+        <v>2161.6</v>
+      </c>
+    </row>
+    <row r="645">
+      <c r="A645" s="5" t="s">
+        <v>1352</v>
+      </c>
+      <c r="B645" s="6" t="s">
+        <v>1353</v>
+      </c>
+      <c r="C645" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="D645" s="7" t="s">
+        <v>1352</v>
+      </c>
+      <c r="E645" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F645" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H645" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I645" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="K645" s="7" t="s">
+        <v>1354</v>
+      </c>
+      <c r="L645" s="7">
+        <v>0</v>
+      </c>
+      <c r="M645" s="7">
+        <v>0</v>
+      </c>
+      <c r="O645" s="9" t="s">
+        <v>1354</v>
+      </c>
+      <c r="P645" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="646">
+      <c r="A646" s="5" t="s">
+        <v>1355</v>
+      </c>
+      <c r="B646" s="6" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C646" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="D646" s="7" t="s">
+        <v>1355</v>
+      </c>
+      <c r="E646" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F646" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H646" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I646" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="K646" s="7" t="s">
+        <v>1291</v>
+      </c>
+      <c r="L646" s="7">
+        <v>0</v>
+      </c>
+      <c r="M646" s="7">
+        <v>0</v>
+      </c>
+      <c r="O646" s="9" t="s">
+        <v>1291</v>
+      </c>
+      <c r="P646" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="647">
+      <c r="A647" s="5" t="s">
+        <v>1357</v>
+      </c>
+      <c r="B647" s="6" t="s">
+        <v>1358</v>
+      </c>
+      <c r="C647" s="7" t="s">
+        <v>520</v>
+      </c>
+      <c r="D647" s="7" t="s">
+        <v>1357</v>
+      </c>
+      <c r="E647" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F647" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H647" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I647" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="J647" s="10">
+        <v>2805</v>
+      </c>
+      <c r="L647" s="7">
+        <v>60</v>
+      </c>
+      <c r="M647" s="7">
+        <v>60</v>
+      </c>
+      <c r="N647" s="10">
+        <v>1122</v>
+      </c>
+      <c r="P647" s="7">
+        <v>60</v>
+      </c>
+      <c r="Q647" s="10">
+        <v>1122</v>
+      </c>
+    </row>
+    <row r="648">
+      <c r="A648" s="5" t="s">
+        <v>1359</v>
+      </c>
+      <c r="B648" s="6" t="s">
+        <v>1360</v>
+      </c>
+      <c r="C648" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="D648" s="7" t="s">
+        <v>1359</v>
+      </c>
+      <c r="E648" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F648" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H648" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I648" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="K648" s="7" t="s">
+        <v>1349</v>
+      </c>
+      <c r="L648" s="7">
+        <v>0</v>
+      </c>
+      <c r="M648" s="7">
+        <v>0</v>
+      </c>
+      <c r="O648" s="9" t="s">
+        <v>1349</v>
+      </c>
+      <c r="P648" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="649">
+      <c r="A649" s="5" t="s">
+        <v>1361</v>
+      </c>
+      <c r="B649" s="6" t="s">
+        <v>1362</v>
+      </c>
+      <c r="C649" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="D649" s="7" t="s">
+        <v>1361</v>
+      </c>
+      <c r="E649" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F649" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H649" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I649" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="K649" s="7" t="s">
+        <v>1291</v>
+      </c>
+      <c r="L649" s="7">
+        <v>0</v>
+      </c>
+      <c r="M649" s="7">
+        <v>0</v>
+      </c>
+      <c r="O649" s="9" t="s">
+        <v>1291</v>
+      </c>
+      <c r="P649" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="650">
+      <c r="A650" s="5" t="s">
+        <v>1363</v>
+      </c>
+      <c r="B650" s="6" t="s">
+        <v>1364</v>
+      </c>
+      <c r="C650" s="7" t="s">
+        <v>161</v>
+      </c>
+      <c r="D650" s="7" t="s">
+        <v>1363</v>
+      </c>
+      <c r="E650" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F650" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H650" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I650" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="J650" s="10">
+        <v>8336</v>
+      </c>
+      <c r="L650" s="7">
+        <v>60</v>
+      </c>
+      <c r="M650" s="7">
+        <v>60</v>
+      </c>
+      <c r="N650" s="10">
+        <v>3334.4</v>
+      </c>
+      <c r="P650" s="7">
+        <v>60</v>
+      </c>
+      <c r="Q650" s="10">
+        <v>3334.4</v>
+      </c>
+    </row>
+    <row r="651">
+      <c r="A651" s="5" t="s">
+        <v>1365</v>
+      </c>
+      <c r="B651" s="6" t="s">
+        <v>1366</v>
+      </c>
+      <c r="C651" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="D651" s="7" t="s">
+        <v>1365</v>
+      </c>
+      <c r="E651" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F651" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H651" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I651" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="K651" s="7" t="s">
+        <v>1354</v>
+      </c>
+      <c r="L651" s="7">
+        <v>0</v>
+      </c>
+      <c r="M651" s="7">
+        <v>0</v>
+      </c>
+      <c r="O651" s="9" t="s">
+        <v>1354</v>
+      </c>
+      <c r="P651" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="652">
+      <c r="A652" s="5" t="s">
+        <v>1367</v>
+      </c>
+      <c r="B652" s="6" t="s">
+        <v>1368</v>
+      </c>
+      <c r="C652" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="D652" s="7" t="s">
+        <v>1367</v>
+      </c>
+      <c r="E652" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F652" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H652" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I652" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="K652" s="7" t="s">
+        <v>1291</v>
+      </c>
+      <c r="L652" s="7">
+        <v>0</v>
+      </c>
+      <c r="M652" s="7">
+        <v>0</v>
+      </c>
+      <c r="O652" s="9" t="s">
+        <v>1291</v>
+      </c>
+      <c r="P652" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="653">
+      <c r="A653" s="5" t="s">
+        <v>1369</v>
+      </c>
+      <c r="B653" s="6" t="s">
+        <v>1370</v>
+      </c>
+      <c r="C653" s="7" t="s">
+        <v>520</v>
+      </c>
+      <c r="D653" s="7" t="s">
+        <v>1369</v>
+      </c>
+      <c r="E653" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F653" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H653" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I653" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="J653" s="10">
+        <v>3426</v>
+      </c>
+      <c r="L653" s="7">
+        <v>60</v>
+      </c>
+      <c r="M653" s="7">
+        <v>60</v>
+      </c>
+      <c r="N653" s="10">
+        <v>1370.4</v>
+      </c>
+      <c r="P653" s="7">
+        <v>60</v>
+      </c>
+      <c r="Q653" s="10">
+        <v>1370.4</v>
+      </c>
+    </row>
+    <row r="654">
+      <c r="A654" s="5" t="s">
+        <v>1371</v>
+      </c>
+      <c r="B654" s="6" t="s">
+        <v>1372</v>
+      </c>
+      <c r="C654" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="D654" s="7" t="s">
+        <v>1371</v>
+      </c>
+      <c r="E654" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F654" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H654" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I654" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="K654" s="7" t="s">
+        <v>1349</v>
+      </c>
+      <c r="L654" s="7">
+        <v>0</v>
+      </c>
+      <c r="M654" s="7">
+        <v>0</v>
+      </c>
+      <c r="O654" s="9" t="s">
+        <v>1349</v>
+      </c>
+      <c r="P654" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="655">
+      <c r="A655" s="5" t="s">
+        <v>1373</v>
+      </c>
+      <c r="B655" s="6" t="s">
+        <v>1374</v>
+      </c>
+      <c r="C655" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="D655" s="7" t="s">
+        <v>1373</v>
+      </c>
+      <c r="E655" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F655" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H655" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I655" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="K655" s="7" t="s">
+        <v>1375</v>
+      </c>
+      <c r="L655" s="7">
+        <v>0</v>
+      </c>
+      <c r="M655" s="7">
+        <v>0</v>
+      </c>
+      <c r="O655" s="9" t="s">
+        <v>1375</v>
+      </c>
+      <c r="P655" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="656">
+      <c r="A656" s="5" t="s">
+        <v>1376</v>
+      </c>
+      <c r="B656" s="6" t="s">
+        <v>1377</v>
+      </c>
+      <c r="C656" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="D656" s="7" t="s">
+        <v>1376</v>
+      </c>
+      <c r="E656" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F656" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H656" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I656" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="K656" s="7" t="s">
+        <v>1378</v>
+      </c>
+      <c r="L656" s="7">
+        <v>0</v>
+      </c>
+      <c r="M656" s="7">
+        <v>0</v>
+      </c>
+      <c r="O656" s="9" t="s">
+        <v>1378</v>
+      </c>
+      <c r="P656" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="657">
+      <c r="A657" s="5" t="s">
+        <v>1379</v>
+      </c>
+      <c r="B657" s="6" t="s">
+        <v>1380</v>
+      </c>
+      <c r="C657" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="D657" s="7" t="s">
+        <v>1379</v>
+      </c>
+      <c r="E657" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F657" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H657" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I657" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="K657" s="7" t="s">
+        <v>1375</v>
+      </c>
+      <c r="L657" s="7">
+        <v>0</v>
+      </c>
+      <c r="M657" s="7">
+        <v>0</v>
+      </c>
+      <c r="O657" s="9" t="s">
+        <v>1375</v>
+      </c>
+      <c r="P657" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="658">
+      <c r="A658" s="5" t="s">
+        <v>1381</v>
+      </c>
+      <c r="B658" s="6" t="s">
+        <v>1382</v>
+      </c>
+      <c r="C658" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="D658" s="7" t="s">
+        <v>1381</v>
+      </c>
+      <c r="E658" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F658" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H658" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I658" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="J658" s="10">
+        <v>4472</v>
+      </c>
+      <c r="L658" s="7">
+        <v>45</v>
+      </c>
+      <c r="M658" s="7">
+        <v>45</v>
+      </c>
+      <c r="N658" s="10">
+        <v>2459.6</v>
+      </c>
+      <c r="P658" s="7">
+        <v>45</v>
+      </c>
+      <c r="Q658" s="10">
+        <v>2459.6</v>
+      </c>
+    </row>
+    <row r="659">
+      <c r="A659" s="5" t="s">
+        <v>1383</v>
+      </c>
+      <c r="B659" s="6" t="s">
+        <v>1384</v>
+      </c>
+      <c r="C659" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="D659" s="7" t="s">
+        <v>1383</v>
+      </c>
+      <c r="E659" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F659" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H659" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I659" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="J659" s="10">
+        <v>6023</v>
+      </c>
+      <c r="L659" s="7">
+        <v>45</v>
+      </c>
+      <c r="M659" s="7">
+        <v>45</v>
+      </c>
+      <c r="N659" s="10">
+        <v>3312.65</v>
+      </c>
+      <c r="P659" s="7">
+        <v>45</v>
+      </c>
+      <c r="Q659" s="10">
+        <v>3312.65</v>
+      </c>
+    </row>
+    <row r="660">
+      <c r="A660" s="5" t="s">
+        <v>1385</v>
+      </c>
+      <c r="B660" s="6" t="s">
+        <v>1386</v>
+      </c>
+      <c r="C660" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="D660" s="7" t="s">
+        <v>1385</v>
+      </c>
+      <c r="E660" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F660" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H660" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I660" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="J660" s="10">
+        <v>1041</v>
+      </c>
+      <c r="L660" s="7">
+        <v>45</v>
+      </c>
+      <c r="M660" s="7">
+        <v>45</v>
+      </c>
+      <c r="N660" s="10">
+        <v>572.55</v>
+      </c>
+      <c r="P660" s="7">
+        <v>45</v>
+      </c>
+      <c r="Q660" s="10">
+        <v>572.55</v>
+      </c>
+    </row>
+    <row r="661">
+      <c r="A661" s="5" t="s">
+        <v>1387</v>
+      </c>
+      <c r="B661" s="6" t="s">
+        <v>1388</v>
+      </c>
+      <c r="C661" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="D661" s="7" t="s">
+        <v>1387</v>
+      </c>
+      <c r="E661" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F661" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H661" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I661" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="J661" s="10">
+        <v>638</v>
+      </c>
+      <c r="L661" s="7">
+        <v>45</v>
+      </c>
+      <c r="M661" s="7">
+        <v>45</v>
+      </c>
+      <c r="N661" s="10">
+        <v>350.9</v>
+      </c>
+      <c r="P661" s="7">
+        <v>45</v>
+      </c>
+      <c r="Q661" s="10">
+        <v>350.9</v>
+      </c>
+    </row>
+    <row r="662">
+      <c r="A662" s="5" t="s">
+        <v>1389</v>
+      </c>
+      <c r="B662" s="6" t="s">
+        <v>1390</v>
+      </c>
+      <c r="C662" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="D662" s="7" t="s">
+        <v>1389</v>
+      </c>
+      <c r="E662" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F662" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H662" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I662" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="J662" s="10">
+        <v>874</v>
+      </c>
+      <c r="L662" s="7">
+        <v>45</v>
+      </c>
+      <c r="M662" s="7">
+        <v>45</v>
+      </c>
+      <c r="N662" s="10">
+        <v>480.7</v>
+      </c>
+      <c r="P662" s="7">
+        <v>45</v>
+      </c>
+      <c r="Q662" s="10">
+        <v>480.7</v>
+      </c>
+    </row>
+    <row r="663">
+      <c r="A663" s="5" t="s">
+        <v>1391</v>
+      </c>
+      <c r="B663" s="6" t="s">
+        <v>1392</v>
+      </c>
+      <c r="C663" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="D663" s="7" t="s">
+        <v>1391</v>
+      </c>
+      <c r="E663" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F663" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H663" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I663" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="J663" s="10">
+        <v>909</v>
+      </c>
+      <c r="L663" s="7">
+        <v>45</v>
+      </c>
+      <c r="M663" s="7">
+        <v>45</v>
+      </c>
+      <c r="N663" s="10">
+        <v>499.95</v>
+      </c>
+      <c r="P663" s="7">
+        <v>45</v>
+      </c>
+      <c r="Q663" s="10">
+        <v>499.95</v>
+      </c>
+    </row>
+    <row r="664">
+      <c r="A664" s="5" t="s">
+        <v>1393</v>
+      </c>
+      <c r="B664" s="6" t="s">
+        <v>1394</v>
+      </c>
+      <c r="C664" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="D664" s="7" t="s">
+        <v>1393</v>
+      </c>
+      <c r="E664" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F664" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H664" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I664" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="J664" s="10">
+        <v>1754</v>
+      </c>
+      <c r="L664" s="7">
+        <v>45</v>
+      </c>
+      <c r="M664" s="7">
+        <v>45</v>
+      </c>
+      <c r="N664" s="10">
+        <v>964.7</v>
+      </c>
+      <c r="P664" s="7">
+        <v>45</v>
+      </c>
+      <c r="Q664" s="10">
+        <v>964.7</v>
+      </c>
+    </row>
+    <row r="665">
+      <c r="A665" s="5" t="s">
+        <v>1395</v>
+      </c>
+      <c r="B665" s="6" t="s">
+        <v>1396</v>
+      </c>
+      <c r="C665" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="D665" s="7" t="s">
+        <v>1395</v>
+      </c>
+      <c r="E665" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F665" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H665" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I665" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="J665" s="10">
+        <v>1593</v>
+      </c>
+      <c r="L665" s="7">
+        <v>45</v>
+      </c>
+      <c r="M665" s="7">
+        <v>45</v>
+      </c>
+      <c r="N665" s="10">
+        <v>876.15</v>
+      </c>
+      <c r="P665" s="7">
+        <v>45</v>
+      </c>
+      <c r="Q665" s="10">
+        <v>876.15</v>
+      </c>
+    </row>
+    <row r="666">
+      <c r="A666" s="5" t="s">
+        <v>1397</v>
+      </c>
+      <c r="B666" s="6" t="s">
+        <v>1398</v>
+      </c>
+      <c r="C666" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="D666" s="7" t="s">
+        <v>1397</v>
+      </c>
+      <c r="E666" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F666" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H666" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I666" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="J666" s="10">
+        <v>564</v>
+      </c>
+      <c r="L666" s="7">
+        <v>45</v>
+      </c>
+      <c r="M666" s="7">
+        <v>45</v>
+      </c>
+      <c r="N666" s="10">
+        <v>310.2</v>
+      </c>
+      <c r="P666" s="7">
+        <v>45</v>
+      </c>
+      <c r="Q666" s="10">
+        <v>310.2</v>
+      </c>
+    </row>
+    <row r="667">
+      <c r="A667" s="5" t="s">
+        <v>1399</v>
+      </c>
+      <c r="B667" s="6" t="s">
+        <v>1400</v>
+      </c>
+      <c r="C667" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="D667" s="7" t="s">
+        <v>1399</v>
+      </c>
+      <c r="E667" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F667" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H667" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I667" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="J667" s="10">
+        <v>679</v>
+      </c>
+      <c r="L667" s="7">
+        <v>45</v>
+      </c>
+      <c r="M667" s="7">
+        <v>45</v>
+      </c>
+      <c r="N667" s="10">
+        <v>373.45</v>
+      </c>
+      <c r="P667" s="7">
+        <v>45</v>
+      </c>
+      <c r="Q667" s="10">
+        <v>373.45</v>
+      </c>
+    </row>
+    <row r="668">
+      <c r="A668" s="5" t="s">
+        <v>1401</v>
+      </c>
+      <c r="B668" s="6" t="s">
+        <v>1402</v>
+      </c>
+      <c r="C668" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="D668" s="7" t="s">
+        <v>1401</v>
+      </c>
+      <c r="E668" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F668" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H668" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I668" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="J668" s="10">
+        <v>679</v>
+      </c>
+      <c r="L668" s="7">
+        <v>45</v>
+      </c>
+      <c r="M668" s="7">
+        <v>45</v>
+      </c>
+      <c r="N668" s="10">
+        <v>373.45</v>
+      </c>
+      <c r="P668" s="7">
+        <v>45</v>
+      </c>
+      <c r="Q668" s="10">
+        <v>373.45</v>
+      </c>
+    </row>
+    <row r="669">
+      <c r="A669" s="5" t="s">
+        <v>1403</v>
+      </c>
+      <c r="B669" s="6" t="s">
+        <v>1404</v>
+      </c>
+      <c r="C669" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="D669" s="7" t="s">
+        <v>1403</v>
+      </c>
+      <c r="E669" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F669" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H669" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I669" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="J669" s="10">
+        <v>466</v>
+      </c>
+      <c r="L669" s="7">
+        <v>45</v>
+      </c>
+      <c r="M669" s="7">
+        <v>45</v>
+      </c>
+      <c r="N669" s="10">
+        <v>256.3</v>
+      </c>
+      <c r="P669" s="7">
+        <v>45</v>
+      </c>
+      <c r="Q669" s="10">
+        <v>256.3</v>
+      </c>
+    </row>
+    <row r="670">
+      <c r="A670" s="5" t="s">
+        <v>1405</v>
+      </c>
+      <c r="B670" s="6" t="s">
+        <v>1406</v>
+      </c>
+      <c r="C670" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="D670" s="7" t="s">
+        <v>1405</v>
+      </c>
+      <c r="E670" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F670" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H670" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I670" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="J670" s="10">
+        <v>713</v>
+      </c>
+      <c r="L670" s="7">
+        <v>45</v>
+      </c>
+      <c r="M670" s="7">
+        <v>45</v>
+      </c>
+      <c r="N670" s="10">
+        <v>392.15</v>
+      </c>
+      <c r="P670" s="7">
+        <v>45</v>
+      </c>
+      <c r="Q670" s="10">
+        <v>392.15</v>
+      </c>
+    </row>
+    <row r="671">
+      <c r="A671" s="5" t="s">
+        <v>1407</v>
+      </c>
+      <c r="B671" s="6" t="s">
+        <v>1408</v>
+      </c>
+      <c r="C671" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="D671" s="7" t="s">
+        <v>1407</v>
+      </c>
+      <c r="E671" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F671" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H671" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I671" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="J671" s="10">
+        <v>330</v>
+      </c>
+      <c r="L671" s="7">
+        <v>45</v>
+      </c>
+      <c r="M671" s="7">
+        <v>45</v>
+      </c>
+      <c r="N671" s="10">
+        <v>181.5</v>
+      </c>
+      <c r="P671" s="7">
+        <v>45</v>
+      </c>
+      <c r="Q671" s="10">
+        <v>181.5</v>
+      </c>
+    </row>
+    <row r="672">
+      <c r="A672" s="5" t="s">
+        <v>1409</v>
+      </c>
+      <c r="B672" s="6" t="s">
+        <v>1410</v>
+      </c>
+      <c r="C672" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="D672" s="7" t="s">
+        <v>1409</v>
+      </c>
+      <c r="E672" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F672" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H672" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I672" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="J672" s="10">
+        <v>600</v>
+      </c>
+      <c r="L672" s="7">
+        <v>45</v>
+      </c>
+      <c r="M672" s="7">
+        <v>45</v>
+      </c>
+      <c r="N672" s="10">
+        <v>330</v>
+      </c>
+      <c r="P672" s="7">
+        <v>45</v>
+      </c>
+      <c r="Q672" s="10">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="673">
+      <c r="A673" s="5" t="s">
+        <v>1411</v>
+      </c>
+      <c r="B673" s="6" t="s">
+        <v>1412</v>
+      </c>
+      <c r="C673" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="D673" s="7" t="s">
+        <v>1411</v>
+      </c>
+      <c r="E673" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F673" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H673" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I673" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="J673" s="10">
+        <v>300</v>
+      </c>
+      <c r="L673" s="7">
+        <v>45</v>
+      </c>
+      <c r="M673" s="7">
+        <v>45</v>
+      </c>
+      <c r="N673" s="10">
+        <v>165</v>
+      </c>
+      <c r="P673" s="7">
+        <v>45</v>
+      </c>
+      <c r="Q673" s="10">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="674">
+      <c r="A674" s="5" t="s">
+        <v>1413</v>
+      </c>
+      <c r="B674" s="6" t="s">
+        <v>1414</v>
+      </c>
+      <c r="C674" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="D674" s="7" t="s">
+        <v>1413</v>
+      </c>
+      <c r="E674" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F674" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H674" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I674" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="J674" s="10">
+        <v>18178</v>
+      </c>
+      <c r="L674" s="7">
+        <v>45</v>
+      </c>
+      <c r="M674" s="7">
+        <v>45</v>
+      </c>
+      <c r="N674" s="10">
+        <v>9997.9</v>
+      </c>
+      <c r="P674" s="7">
+        <v>45</v>
+      </c>
+      <c r="Q674" s="10">
+        <v>9997.9</v>
+      </c>
+    </row>
+    <row r="675">
+      <c r="A675" s="5" t="s">
+        <v>1415</v>
+      </c>
+      <c r="B675" s="6" t="s">
+        <v>1416</v>
+      </c>
+      <c r="C675" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="D675" s="7" t="s">
+        <v>1415</v>
+      </c>
+      <c r="E675" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F675" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H675" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I675" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="J675" s="10">
+        <v>15631</v>
+      </c>
+      <c r="L675" s="7">
+        <v>45</v>
+      </c>
+      <c r="M675" s="7">
+        <v>45</v>
+      </c>
+      <c r="N675" s="10">
+        <v>8597.05</v>
+      </c>
+      <c r="P675" s="7">
+        <v>45</v>
+      </c>
+      <c r="Q675" s="10">
+        <v>8597.05</v>
+      </c>
+    </row>
+    <row r="676">
+      <c r="A676" s="5" t="s">
+        <v>1417</v>
+      </c>
+      <c r="B676" s="6" t="s">
+        <v>1418</v>
+      </c>
+      <c r="C676" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="D676" s="7" t="s">
+        <v>1417</v>
+      </c>
+      <c r="E676" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F676" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H676" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I676" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="J676" s="10">
+        <v>9534</v>
+      </c>
+      <c r="L676" s="7">
+        <v>45</v>
+      </c>
+      <c r="M676" s="7">
+        <v>45</v>
+      </c>
+      <c r="N676" s="10">
+        <v>5243.7</v>
+      </c>
+      <c r="P676" s="7">
+        <v>45</v>
+      </c>
+      <c r="Q676" s="10">
+        <v>5243.7</v>
+      </c>
+    </row>
+    <row r="677">
+      <c r="A677" s="5" t="s">
+        <v>1419</v>
+      </c>
+      <c r="B677" s="6" t="s">
+        <v>1420</v>
+      </c>
+      <c r="C677" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="D677" s="7" t="s">
+        <v>1419</v>
+      </c>
+      <c r="E677" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F677" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H677" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I677" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="J677" s="10">
+        <v>13542</v>
+      </c>
+      <c r="L677" s="7">
+        <v>45</v>
+      </c>
+      <c r="M677" s="7">
+        <v>45</v>
+      </c>
+      <c r="N677" s="10">
+        <v>7448.1</v>
+      </c>
+      <c r="P677" s="7">
+        <v>45</v>
+      </c>
+      <c r="Q677" s="10">
+        <v>7448.1</v>
+      </c>
+    </row>
+    <row r="678">
+      <c r="A678" s="5" t="s">
+        <v>1421</v>
+      </c>
+      <c r="B678" s="6" t="s">
+        <v>1422</v>
+      </c>
+      <c r="C678" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="D678" s="7" t="s">
+        <v>1421</v>
+      </c>
+      <c r="E678" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F678" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H678" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I678" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="J678" s="10">
+        <v>3743</v>
+      </c>
+      <c r="L678" s="7">
+        <v>45</v>
+      </c>
+      <c r="M678" s="7">
+        <v>45</v>
+      </c>
+      <c r="N678" s="10">
+        <v>2058.65</v>
+      </c>
+      <c r="P678" s="7">
+        <v>45</v>
+      </c>
+      <c r="Q678" s="10">
+        <v>2058.65</v>
+      </c>
+    </row>
+    <row r="679">
+      <c r="A679" s="5" t="s">
+        <v>1423</v>
+      </c>
+      <c r="B679" s="6" t="s">
+        <v>1424</v>
+      </c>
+      <c r="C679" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="D679" s="7" t="s">
+        <v>1423</v>
+      </c>
+      <c r="E679" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F679" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H679" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I679" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="J679" s="10">
+        <v>7364</v>
+      </c>
+      <c r="L679" s="7">
+        <v>45</v>
+      </c>
+      <c r="M679" s="7">
+        <v>45</v>
+      </c>
+      <c r="N679" s="10">
+        <v>4050.2</v>
+      </c>
+      <c r="P679" s="7">
+        <v>45</v>
+      </c>
+      <c r="Q679" s="10">
+        <v>4050.2</v>
+      </c>
+    </row>
+    <row r="680">
+      <c r="A680" s="5" t="s">
+        <v>1425</v>
+      </c>
+      <c r="B680" s="6" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C680" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="D680" s="7" t="s">
+        <v>1425</v>
+      </c>
+      <c r="E680" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F680" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H680" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I680" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="J680" s="10">
+        <v>955</v>
+      </c>
+      <c r="L680" s="7">
+        <v>45</v>
+      </c>
+      <c r="M680" s="7">
+        <v>45</v>
+      </c>
+      <c r="N680" s="10">
+        <v>525.25</v>
+      </c>
+      <c r="P680" s="7">
+        <v>45</v>
+      </c>
+      <c r="Q680" s="10">
+        <v>525.25</v>
+      </c>
+    </row>
+    <row r="681">
+      <c r="A681" s="5" t="s">
+        <v>1427</v>
+      </c>
+      <c r="B681" s="6" t="s">
+        <v>1428</v>
+      </c>
+      <c r="C681" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="D681" s="7" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E681" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F681" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H681" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I681" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="J681" s="10">
+        <v>2105</v>
+      </c>
+      <c r="L681" s="7">
+        <v>45</v>
+      </c>
+      <c r="M681" s="7">
+        <v>45</v>
+      </c>
+      <c r="N681" s="10">
+        <v>1157.75</v>
+      </c>
+      <c r="P681" s="7">
+        <v>45</v>
+      </c>
+      <c r="Q681" s="10">
+        <v>1157.75</v>
+      </c>
+    </row>
+    <row r="682">
+      <c r="A682" s="5" t="s">
+        <v>1429</v>
+      </c>
+      <c r="B682" s="6" t="s">
+        <v>591</v>
+      </c>
+      <c r="C682" s="7" t="s">
+        <v>490</v>
+      </c>
+      <c r="D682" s="7" t="s">
+        <v>1429</v>
+      </c>
+      <c r="E682" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F682" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H682" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I682" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="J682" s="10">
+        <v>880</v>
+      </c>
+      <c r="L682" s="7">
+        <v>45</v>
+      </c>
+      <c r="M682" s="7">
+        <v>45</v>
+      </c>
+      <c r="N682" s="10">
+        <v>484</v>
+      </c>
+      <c r="P682" s="7">
+        <v>45</v>
+      </c>
+      <c r="Q682" s="10">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="683">
+      <c r="A683" s="5" t="s">
+        <v>1430</v>
+      </c>
+      <c r="B683" s="6" t="s">
+        <v>1431</v>
+      </c>
+      <c r="C683" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D683" s="7" t="s">
+        <v>1430</v>
+      </c>
+      <c r="E683" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F683" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H683" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I683" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="J683" s="10">
+        <v>5118</v>
+      </c>
+      <c r="L683" s="7">
+        <v>36.5</v>
+      </c>
+      <c r="M683" s="7">
+        <v>36.5</v>
+      </c>
+      <c r="N683" s="10">
+        <v>3249.93</v>
+      </c>
+    </row>
+    <row r="684">
+      <c r="A684" s="5" t="s">
+        <v>1432</v>
+      </c>
+      <c r="B684" s="6" t="s">
+        <v>1433</v>
+      </c>
+      <c r="C684" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D684" s="7" t="s">
+        <v>1432</v>
+      </c>
+      <c r="E684" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F684" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H684" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I684" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="J684" s="10">
+        <v>3163</v>
+      </c>
+      <c r="L684" s="7">
+        <v>36.5</v>
+      </c>
+      <c r="M684" s="7">
+        <v>36.5</v>
+      </c>
+      <c r="N684" s="10">
+        <v>2008.51</v>
+      </c>
+    </row>
+    <row r="685">
+      <c r="A685" s="5" t="s">
+        <v>1434</v>
+      </c>
+      <c r="B685" s="6" t="s">
+        <v>1435</v>
+      </c>
+      <c r="C685" s="7" t="s">
+        <v>535</v>
+      </c>
+      <c r="D685" s="7" t="s">
+        <v>1434</v>
+      </c>
+      <c r="E685" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F685" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H685" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I685" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="J685" s="10">
+        <v>8717</v>
+      </c>
+      <c r="L685" s="7">
+        <v>60</v>
+      </c>
+      <c r="M685" s="7">
+        <v>60</v>
+      </c>
+      <c r="N685" s="10">
         <v>3486.8</v>
+      </c>
+      <c r="P685" s="7">
+        <v>60</v>
+      </c>
+      <c r="Q685" s="10">
+        <v>3486.8</v>
+      </c>
+    </row>
+    <row r="686">
+      <c r="A686" s="5" t="s">
+        <v>1436</v>
+      </c>
+      <c r="B686" s="6" t="s">
+        <v>1437</v>
+      </c>
+      <c r="C686" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="D686" s="7" t="s">
+        <v>1436</v>
+      </c>
+      <c r="E686" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F686" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H686" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I686" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="J686" s="10">
+        <v>395000</v>
+      </c>
+      <c r="L686" s="7">
+        <v>70</v>
+      </c>
+      <c r="M686" s="7">
+        <v>70</v>
+      </c>
+      <c r="N686" s="10">
+        <v>118500</v>
+      </c>
+    </row>
+    <row r="687">
+      <c r="A687" s="5" t="s">
+        <v>1438</v>
+      </c>
+      <c r="B687" s="6" t="s">
+        <v>1439</v>
+      </c>
+      <c r="C687" s="7" t="s">
+        <v>124</v>
+      </c>
+      <c r="D687" s="7" t="s">
+        <v>1438</v>
+      </c>
+      <c r="E687" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F687" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H687" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I687" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="J687" s="10">
+        <v>530</v>
+      </c>
+      <c r="L687" s="7">
+        <v>54</v>
+      </c>
+      <c r="M687" s="7">
+        <v>54</v>
+      </c>
+      <c r="N687" s="10">
+        <v>243.8</v>
       </c>
     </row>
   </sheetData>
   <pageSetup usePrinterDefaults="0"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010028F0AC6A6E38CD4A93AEB8722B6C91D2" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e4568b544d03cf4e8e652e780b214b61">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c168b142-b8f7-4789-8d4a-1d544364992b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0355e1bd8629e6fe14723f637ed371ce" ns2:_="">
     <xsd:import namespace="c168b142-b8f7-4789-8d4a-1d544364992b"/>
     <xsd:element name="properties">
@@ -29242,59 +33203,59 @@
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C03E9F42-1FAB-4402-946E-B73AE1833F4C}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F4D68E12-8E1B-4CA4-A69A-5BEA6CA8D7B8}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{25AC0D76-0BC1-47E3-AC20-7EE8BDFBD4CA}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{353FC671-523A-411C-A3FA-2445802827CE}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{13992FB4-8474-4476-A1B4-45D85DCC5F1B}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4F170D01-2300-4C0E-A6F7-B473DA5A7376}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>FlexCel Studio for .NET</Application>
   <DocSecurity>0</DocSecurity>
   <HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr>Appendix E</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 