--- v1 (2026-06-01)
+++ v2 (2026-07-22)
@@ -13,51 +13,51 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="flId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="flId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="flId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" rupBuild="4506" lastEdited="4" lowestEdited="4"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
     <sheet name="Appendix E" sheetId="1" r:id="flId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5986" uniqueCount="1446">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6050" uniqueCount="1461">
   <si>
     <t>Product Name</t>
   </si>
   <si>
     <t>Product Description</t>
   </si>
   <si>
     <t>Product Category</t>
   </si>
   <si>
     <t>Manufacturer Part Number (SKU)</t>
   </si>
   <si>
     <t>Lot Information</t>
   </si>
   <si>
     <t>Type of Cloud Service (Ex. XaaS - Anything as a Service)</t>
   </si>
   <si>
     <t>Unit of Measure</t>
   </si>
   <si>
     <t>Units Per Unit of Measure</t>
   </si>
   <si>
@@ -724,68 +724,50 @@
   <si>
     <t>MX-PX15</t>
   </si>
   <si>
     <t>Fiery Interface Kit (required for MX-PE15)</t>
   </si>
   <si>
     <t>MX-RB15</t>
   </si>
   <si>
     <t>Curl Correction Unit (Required with MX-FN21, MX-FN22 configurations)</t>
   </si>
   <si>
     <t>MX-PENXGL</t>
   </si>
   <si>
     <t>Centralized Workstation with 22" monitor, wireless keyboard and mouse (For use with MX-PE13)</t>
   </si>
   <si>
     <t>MX-PEJM1</t>
   </si>
   <si>
     <t>Fiery JobMaster Software (includes MX-PEJMM 1-year SMSA)</t>
   </si>
   <si>
-    <t>E274FL-BK</t>
-[...16 lines deleted...]
-  <si>
     <t>MX-B402 Copy Charge</t>
   </si>
   <si>
     <t>FULL SERVICE MONTHLY MAINTENANCE MX-B402</t>
   </si>
   <si>
     <t>Per Copy</t>
   </si>
   <si>
     <t>0.0107</t>
   </si>
   <si>
     <t>MX-5050V (Black) Copy Charge</t>
   </si>
   <si>
     <t>FULL SERVICE MONTHLY MAINTENANCE COPY CHARGE MX-5050V (Black)</t>
   </si>
   <si>
     <t>MX-C300W (Black) Copy Charge</t>
   </si>
   <si>
     <t>FULL SERVICE MONTHLY MAINTENANCE MX-C300W (Black)</t>
   </si>
   <si>
     <t>0.0139</t>
@@ -1951,68 +1933,50 @@
   <si>
     <t>PN-E759</t>
   </si>
   <si>
     <t>75" Class (74.5" diagonal) Commercial LCD Display - Brilliant Ultra High Definition (3840 x 2160) resolution with 350 cd/m2 Brightness and 1,200:1 Contrast Ratio. Landscape/Portrait Orientation. High haze panel. Metal bezel frame. HDMIx2, USB-C with DP-Alt mode, Built-in USB Media Player, and 10W per Channel Stereo Audio System. 3-Year Limited Warranty</t>
   </si>
   <si>
     <t>PN-E869</t>
   </si>
   <si>
     <t>86" Class (85.6" diagonal) Commercial LCD Display - Brilliant Ultra High Definition (3840 x 2160) resolution with 350 cd/m2 Brightness and 1,200:1 Contrast Ratio. Landscape/Portrait Orientation. High haze panel. Metal bezel frame. HDMIx2, USB-C with DP-Alt mode, Built-in USB Media Player, and 10W per Channel Stereo Audio System. 3-Year Limited Warranty</t>
   </si>
   <si>
     <t>XP-A175U-B</t>
   </si>
   <si>
     <t>WUXGA LCD, 17,000 Center Lumen, Advanced Installation Laser Projector (THIS PRODUCT SHIPS WITHOUT A LENS) - Filter-Free, Optional Motorized Lenses Ordered Separately, HDBaseT Input and HDBaseT Repeater, Dual HDMI, Built-in Geometric Correction (Including Edge-blending and Stacking), BLACK CABINET, 63.3 lbs, 5yr Warranty (Can only be sold to authorized integrators and cannot be sold on the internet)</t>
   </si>
   <si>
     <t>XP-A175U-W</t>
   </si>
   <si>
     <t>WUXGA LCD, 17,000 Center Lumen, Advanced Installation Laser Projector (THIS PRODUCT SHIPS WITHOUT A LENS) - Filter-Free, Optional Motorized Lenses Ordered Separately, HDBaseT Input and HDBaseT Repeater, Dual HDMI, Built-in Geometric Correction (Including Edge-blending and Stacking), WHITE CABINET, 63.3 lbs, 5yr Warranty (Can only be sold to authorized integrators and cannot be sold on the internet)</t>
   </si>
   <si>
-    <t>XP-M421W-W</t>
-[...16 lines deleted...]
-  <si>
     <t>BP-PP12</t>
   </si>
   <si>
     <t>Catch Tray Enabling Kit</t>
   </si>
   <si>
     <t>BP-PP13</t>
   </si>
   <si>
     <t>Interface Decurler Module</t>
   </si>
   <si>
     <t>BP-PP14</t>
   </si>
   <si>
     <t>Inserter</t>
   </si>
   <si>
     <t>BP-PP15</t>
   </si>
   <si>
     <t>Static Eliminator</t>
   </si>
   <si>
     <t>BP-PP16</t>
@@ -2266,50 +2230,83 @@
   <si>
     <t>Secondary Ethernet Kit</t>
   </si>
   <si>
     <t>BP-PW19</t>
   </si>
   <si>
     <t>Multi-Language Font Kit</t>
   </si>
   <si>
     <t>BP-PW20</t>
   </si>
   <si>
     <t>Pre-Print Kit</t>
   </si>
   <si>
     <t>BP-PW21</t>
   </si>
   <si>
     <t>Fiery Specialty Color License Kit</t>
   </si>
   <si>
     <t xml:space="preserve">Accessory - Production Fiery </t>
   </si>
   <si>
+    <t>PN-LB653</t>
+  </si>
+  <si>
+    <t>65” Class (64 1/2" Diagonal) LED LCD EDLA Certified Interactive Whiteboard, Android OS 14 SoC Arm® Cortex®A73x4 2.3Ghz+Arm®, 3840 x 2160 (UHD), 18/7, 500 cd/m2, Landscape, Portrait (65" &amp; 75"), HDMI In x3, HDMI Out x1, USB-C x1, Audio Mini-Jack Out, Full Bidirectional Control through RS232C and LAN, OPS Expansion slot, Wireless Connectivity, 5 Year Commercial Warranty, Optional PN-ZCMS1 AV Soundbar sold separately.</t>
+  </si>
+  <si>
+    <t>PN-LB753</t>
+  </si>
+  <si>
+    <t>75” Class (74 1/2" Diagonal) LED LCD EDLA Certified Interactive Whiteboard, Android OS 14 SoC Arm® Cortex®A73x4 2.3Ghz+Arm®, 3840 x 2160 (UHD), 18/7, 500 cd/m2, Landscape, Portrait (65" &amp; 75"), HDMI In x3, HDMI Out x1, USB-C x1, Audio Mini-Jack Out, Full Bidirectional Control through RS232C and LAN, OPS Expansion slot, Wireless Connectivity, 5 Year Commercial Warranty, Optional PN-ZCMS1 AV Soundbar sold separately.</t>
+  </si>
+  <si>
+    <t>PN-LB863</t>
+  </si>
+  <si>
+    <t>86” Class (85 9/16" Diagonal) LED LCD EDLA Certified Interactive Whiteboard, Android OS 14 SoC Arm® Cortex®A73x4 2.3Ghz+Arm®, 3840 x 2160 (UHD), 18/7, 500 cd/m2, Landscape, HDMI In x3, HDMI Out x1, USB-C x1, Audio Mini-Jack Out, Full Bidirectional Control through RS232C and LAN, OPS Expansion slot, Wireless Connectivity, 5 Year Commercial Warranty, Optional PN-ZCMS1 AV Soundbar sold separately.</t>
+  </si>
+  <si>
+    <t>XP-62ZL </t>
+  </si>
+  <si>
+    <t>2.10-4.00 Long Throw Zoom Lens (lens shift) for the XP-X141Q-B/X141Q-W and XP-X171Q-B/X171Q-W projectors</t>
+  </si>
+  <si>
+    <t>XP-62ZL</t>
+  </si>
+  <si>
+    <t>XP-X171Q-B</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4K UHD (3840x2400) screen resolution 1-Chip DLP, RB Laser Light Source, 16,500 Lumen, 20,000 hours light source life Advanced Professional Installation Projector (THIS PRODUCT SHIPS WITHOUT A LENS) - 3,000,000:1 Contrast (with iris), Center lens design, HDBaseT, HDMI (2), DisplayPort (2), 12G-SDI,  Full Geometric Correction Including Edge Blending and Stacking, BLACK CABINET, 61.7 lbs., 5 Year Warranty (Can only be sold to authorized integrators and cannot be sold on the internet) </t>
+  </si>
+  <si>
     <t>BP-C535WD (Black) Copy Charge</t>
   </si>
   <si>
     <t>FULL SERVICE MONTHLY MAINTENANCE BP-C535WD (Black)</t>
   </si>
   <si>
     <t>.0162</t>
   </si>
   <si>
     <t>.0139</t>
   </si>
   <si>
     <t>BP-C535WD/ (Color) Copy Charge</t>
   </si>
   <si>
     <t>FULL SERVICE MONTHLY MAINTENANCE BP-C535WD (Color)</t>
   </si>
   <si>
     <t>.1192</t>
   </si>
   <si>
     <t>.0610</t>
   </si>
   <si>
     <t>BP-C535WR (Black) Copy Charge</t>
@@ -3140,56 +3137,50 @@
     <t>PN-LM551 - 55” Class (54.6" Diagonal) LED LCD Interactive Whiteboard, 3840 x 2160 (UHD), 18/7, 500 cd/m2, Landscape, Portrait, Tilt (Backward 0-45deg) HDMI In x3, USB-C x1, Audio Mini-Jack Out, Full Bidirectional Control through RS232C and LAN, OPS Expansion slot, Android® 14 Arm® Cortex®A73x4 2.3Ghz+Arm® Cortex®A53x4 2.0Ghz (octo-core), Integrated 10W x 2 Speakers, Wireless Connectivity, 5 Year Commercial Warranty</t>
   </si>
   <si>
     <t>PN-M322</t>
   </si>
   <si>
     <t>Sharp MultiSync PN-M322 - 32” LED LCD Public Display Monitor, 1920 x 1080, 24/7, High Haze Anti-Reflective Panel, 450 cd/m2, Landscape/Portrait, HDMI In x2, DisplayPort In, VGA, Audio Mini-Jack Out, Full bidirectional control through RS232C and LAN, Integrated 5W x 2 Speakers, Full Input Detect Functionality, Metal Chassis, 3 Year Commercial Warranty, Stand not included (ST-32M)</t>
   </si>
   <si>
     <t>PN-LC862</t>
   </si>
   <si>
     <t>Next generation 4K Ultra-HD 86" class (85 - 9/16" diagonal) AQUOS BOARD interactive display system with 20-point PrecisionTouch screen, built-in SoC controller, wireless connectivity, and OPS Expansion slot. PN-SPCi5W11A PC and PN-ZCMS1 AV Soundbar sold separately. 5 Year limited warranty.</t>
   </si>
   <si>
     <t>PN-LM431</t>
   </si>
   <si>
     <t>PN-LM431 - 43” Class (42.5" Diagonal) LED LCD Interactive Whiteboard, 3840 x 2160 (UHD), 18/7, 500 cd/m2, Landscape, Portrait, Tilt (Backward 0-45deg) HDMI In x3, USB-C x1, Audio Mini-Jack Out, Full Bidirectional Control through RS232C and LAN, OPS Expansion slot, Android® 14 Arm® Cortex®A73x4 2.3Ghz+Arm® Cortex®A53x4 2.0Ghz (octo-core), Integrated 10W x 2 Speakers, Wireless Connectivity, 5 Year Commercial Warranty</t>
   </si>
   <si>
     <t>PN-LA652</t>
   </si>
   <si>
     <t>High Performance Entrerprise grade 4K Ultra-HD 65" class (64 - 1/2" diagonal) AQUOS BOARD interactive display system with 20-point In-glass IR touch screen, wireless connectivity, and SDM Expansion slot with pre-installed Windows 11 Pro PC. PN-ZCMS1 AV Soundbar sold separately. 5 Year limited warranty.</t>
-  </si>
-[...4 lines deleted...]
-    <t>High Performance Enterprise grade 4K Ultra-HD 75" class (74 - 1/2" diagonal) AQUOS BOARD interactive display system with 20-point In-glass IR touch screen, wireless connectivity, and SDM Expansion slot with pre-installed Windows 11 Pro PC. PN-ZCMS1 AV Soundbar sold separately. 5 Year limited warranty.</t>
   </si>
   <si>
     <t>PN-LA862</t>
   </si>
   <si>
     <t>High Performance Enterprise grade 4K Ultra-HD 86" class (85 - 9/16" diagonal) AQUOS BOARD interactive display system with 20-point In-glass IR touch screen, wireless connectivity, and SDM Expansion slot with pre-installed Windows 11 Pro PC. PN-ZCMS1 AV Soundbar sold separately. 5 Year limited warranty.</t>
   </si>
   <si>
     <t>BP-51M26 Cost per Copy Charge</t>
   </si>
   <si>
     <t xml:space="preserve">FULL SERVICE MONTHLY MAINTENANCE BP-51M26 Copy Charge </t>
   </si>
   <si>
     <t>0.0081</t>
   </si>
   <si>
     <t>BP-51C45</t>
   </si>
   <si>
     <t>BP-51C26 Cost per Copy Charge - Color</t>
   </si>
   <si>
     <t>FULL SERVICE MONTHLY MAINTENANCE BP-51C26 (Color) Copy Charge</t>
   </si>
@@ -3553,50 +3544,104 @@
     <t>Storage Box for Specialty Toner</t>
   </si>
   <si>
     <t>BP-PM24</t>
   </si>
   <si>
     <t>Media Expansion Kit</t>
   </si>
   <si>
     <t>BP-PM25</t>
   </si>
   <si>
     <t>Fiery Interface Kit (required for BP-PE13)</t>
   </si>
   <si>
     <t>BP-PP10</t>
   </si>
   <si>
     <t>Offset Catch Tray</t>
   </si>
   <si>
     <t>BP-PP11</t>
   </si>
   <si>
     <t>Long Catch Tray</t>
+  </si>
+  <si>
+    <t>XP-59ZL</t>
+  </si>
+  <si>
+    <t>0.74-1.08 Standard Throw Zoom Lens (lens shift) for the XP-X141Q-B/X141Q-W and XP-X171Q-B/X171Q-W projectors</t>
+  </si>
+  <si>
+    <t>XP-60ZL</t>
+  </si>
+  <si>
+    <t>1.05-1.41 Standard Throw Zoom Lens (lens shift) for the XP-X141Q-B/X141Q-W and XP-X171Q-B/X171Q-W projectors</t>
+  </si>
+  <si>
+    <t>XP-61ZL</t>
+  </si>
+  <si>
+    <t>1.40-2.11 Long Throw Zoom Lens (lens shift) for the XP-X141Q-B/X141Q-W and XP-X171Q-B/X171Q-W projectors</t>
+  </si>
+  <si>
+    <t>XP-M421W-W</t>
+  </si>
+  <si>
+    <t>WXGA DLP, 4200 Lumen, Laser Projector - Filter Free, Dual HDMI, 6.6 lbs., 5 Year Warranty</t>
+  </si>
+  <si>
+    <t>XP-P601Q-W</t>
+  </si>
+  <si>
+    <t>4K UHD DLP, 6000 Lumen, Entry Installation Laser Projector - Filter Free, Motorized Zoom, Focus and Lens Shift, Dual HDMI, HDBaseT, 32 lbs., 5 Year Warranty</t>
+  </si>
+  <si>
+    <t>XP-P721Q-W</t>
+  </si>
+  <si>
+    <t>4K UHD DLP, 7200 Lumen, Entry Installation Laser Projector - Filter Free, Motorized Zoom, Focus and Lens Shift, Dual HDMI, HDBaseT, 32 lbs., 5 Year Warranty</t>
+  </si>
+  <si>
+    <t>XP-X141Q-B</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4K UHD (3840x2400) screen resolution 1-Chip DLP, RB Laser Light Source, 13,500 Lumen, 20,000 hours light source life Advanced Professional Installation Projector (THIS PRODUCT SHIPS WITHOUT A LENS) - 3,000,000:1 Contrast (with iris), Center lens design, HDBaseT, HDMI (2), DisplayPort (2), 12G-SDI,  Full Geometric Correction Including Edge Blending and Stacking, BLACK CABINET, 61.7 lbs., 5 Year Warranty (Can only be sold to authorized integrators and cannot be sold on the internet) </t>
+  </si>
+  <si>
+    <t>XP-X141Q-W</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4K UHD (3840x2400) screen resolution 1-Chip DLP, RB Laser Light Source, 13,500 Lumen, 20,000 hours light source life Advanced Professional Installation Projector (THIS PRODUCT SHIPS WITHOUT A LENS) - 3,000,000:1 Contrast (with iris), Center lens design, HDBaseT, HDMI (2), DisplayPort (2), 12G-SDI,  Full Geometric Correction Including Edge Blending and Stacking, WHITE CABINET, 61.7 lbs., 5 Year Warranty (Can only be sold to authorized integrators and cannot be sold on the internet) </t>
+  </si>
+  <si>
+    <t>XP-X171Q-W</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4K UHD (3840x2400) screen resolution 1-Chip DLP, RB Laser Light Source, 16,500 Lumen, 20,000 hours light source life Advanced Professional Installation Projector (THIS PRODUCT SHIPS WITHOUT A LENS) - 3,000,000:1 Contrast (with iris), Center lens design, HDBaseT, HDMI (2), DisplayPort (2), 12G-SDI,  Full Geometric Correction Including Edge Blending and Stacking, WHITE CABINET, 61.7 lbs., 5 Year Warranty (Can only be sold to authorized integrators and cannot be sold on the internet) </t>
   </si>
   <si>
     <t>BP-C358F (Color) Copy Charge</t>
   </si>
   <si>
     <t>FULL SERVICE MONTHLY MAINTENANCE BP-C358F (Color) Copy Charge</t>
   </si>
   <si>
     <t>BP-C428P (Color) Copy Charge</t>
   </si>
   <si>
     <t>FULL SERVICE MONTHLY MAINTENANCE BP-C428P (Color) Copy Charge</t>
   </si>
   <si>
     <t>BP-B540WR Copy Charge Copy Charge</t>
   </si>
   <si>
     <t>FULL SERVICE MONTHLY MAINTENANCE BP-B540WR Copy Charge Copy Charge</t>
   </si>
   <si>
     <t>BP-DS14</t>
   </si>
   <si>
     <t>High Stand (1 door with storage)</t>
   </si>
@@ -4772,124 +4817,124 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:R687"/>
+  <dimension ref="A1:R695"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="87.15234375" customWidth="1"/>
     <col min="2" max="2" width="255" customWidth="1"/>
     <col min="3" max="3" width="123.1328125" customWidth="1"/>
     <col min="4" max="4" width="87.15234375" customWidth="1"/>
     <col min="5" max="5" width="27.7734375" customWidth="1"/>
     <col min="6" max="6" width="47.56640625" customWidth="1"/>
     <col min="7" max="7" width="101.54296875" customWidth="1"/>
     <col min="8" max="8" width="27.7734375" customWidth="1"/>
     <col min="9" max="9" width="45.765625" customWidth="1"/>
     <col min="10" max="10" width="25.9765625" customWidth="1"/>
     <col min="11" max="11" width="58.359375" customWidth="1"/>
     <col min="12" max="12" width="43.96875" customWidth="1"/>
     <col min="13" max="13" width="42.171875" customWidth="1"/>
     <col min="14" max="14" width="47.56640625" customWidth="1"/>
     <col min="15" max="15" width="56.5625" customWidth="1"/>
     <col min="16" max="16" width="58.359375" customWidth="1"/>
     <col min="17" max="17" width="52.9609375" customWidth="1"/>
     <col min="18" max="18" width="7.98046875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="11" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="11" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="11" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="11" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="11" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="11" t="s">
-        <v>1440</v>
+        <v>1455</v>
       </c>
       <c r="G1" s="11" t="s">
         <v>5</v>
       </c>
       <c r="H1" s="11" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="11" t="s">
         <v>7</v>
       </c>
       <c r="J1" s="12" t="s">
         <v>8</v>
       </c>
       <c r="K1" s="11" t="s">
-        <v>1441</v>
+        <v>1456</v>
       </c>
       <c r="L1" s="11" t="s">
-        <v>1442</v>
+        <v>1457</v>
       </c>
       <c r="M1" s="11" t="s">
-        <v>1443</v>
+        <v>1458</v>
       </c>
       <c r="N1" s="12" t="s">
         <v>9</v>
       </c>
       <c r="O1" s="11" t="s">
-        <v>1444</v>
+        <v>1459</v>
       </c>
       <c r="P1" s="11" t="s">
-        <v>1445</v>
+        <v>1460</v>
       </c>
       <c r="Q1" s="12" t="s">
         <v>11</v>
       </c>
       <c r="R1" s="11" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C2" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D2" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E2" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F2" s="8" t="s">
@@ -9188,23884 +9233,24176 @@
       </c>
       <c r="L103" s="7">
         <v>45</v>
       </c>
       <c r="M103" s="7">
         <v>45</v>
       </c>
       <c r="N103" s="10">
         <v>3432</v>
       </c>
       <c r="P103" s="7">
         <v>45</v>
       </c>
       <c r="Q103" s="10">
         <v>3432</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="5" t="s">
         <v>236</v>
       </c>
       <c r="B104" s="6" t="s">
         <v>237</v>
       </c>
       <c r="C104" s="7" t="s">
-        <v>14</v>
+        <v>90</v>
       </c>
       <c r="D104" s="7" t="s">
         <v>236</v>
       </c>
       <c r="E104" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F104" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H104" s="7" t="s">
-        <v>17</v>
+        <v>238</v>
       </c>
       <c r="I104" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="J104" s="10">
-        <v>508</v>
+      <c r="K104" s="7" t="s">
+        <v>239</v>
       </c>
       <c r="L104" s="7">
-        <v>36.5</v>
+        <v>0</v>
       </c>
       <c r="M104" s="7">
-        <v>36.5</v>
-[...8 lines deleted...]
-        <v>322.58</v>
+        <v>0</v>
+      </c>
+      <c r="O104" s="9" t="s">
+        <v>239</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="5" t="s">
+        <v>240</v>
+      </c>
+      <c r="B105" s="6" t="s">
+        <v>241</v>
+      </c>
+      <c r="C105" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="D105" s="7" t="s">
+        <v>240</v>
+      </c>
+      <c r="E105" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F105" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H105" s="7" t="s">
         <v>238</v>
       </c>
-      <c r="B105" s="6" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="I105" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="J105" s="10">
-        <v>46200</v>
+      <c r="K105" s="7" t="s">
+        <v>91</v>
       </c>
       <c r="L105" s="7">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="M105" s="7">
-        <v>25</v>
-[...8 lines deleted...]
-        <v>34650</v>
+        <v>0</v>
+      </c>
+      <c r="O105" s="9" t="s">
+        <v>91</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="5" t="s">
         <v>242</v>
       </c>
       <c r="B106" s="6" t="s">
         <v>243</v>
       </c>
       <c r="C106" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D106" s="7" t="s">
         <v>242</v>
       </c>
       <c r="E106" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F106" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H106" s="7" t="s">
+        <v>238</v>
+      </c>
+      <c r="I106" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="K106" s="7" t="s">
         <v>244</v>
       </c>
-      <c r="I106" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L106" s="7">
         <v>0</v>
       </c>
       <c r="M106" s="7">
         <v>0</v>
       </c>
       <c r="O106" s="9" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="5" t="s">
+        <v>245</v>
+      </c>
+      <c r="B107" s="6" t="s">
         <v>246</v>
-      </c>
-[...1 lines deleted...]
-        <v>247</v>
       </c>
       <c r="C107" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D107" s="7" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="E107" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F107" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H107" s="7" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="I107" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K107" s="7" t="s">
-        <v>91</v>
+        <v>247</v>
       </c>
       <c r="L107" s="7">
         <v>0</v>
       </c>
       <c r="M107" s="7">
         <v>0</v>
       </c>
       <c r="O107" s="9" t="s">
-        <v>91</v>
+        <v>247</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="5" t="s">
         <v>248</v>
       </c>
       <c r="B108" s="6" t="s">
         <v>249</v>
       </c>
       <c r="C108" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D108" s="7" t="s">
         <v>248</v>
       </c>
       <c r="E108" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F108" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H108" s="7" t="s">
+        <v>238</v>
+      </c>
+      <c r="I108" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="K108" s="7" t="s">
         <v>244</v>
       </c>
-      <c r="I108" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L108" s="7">
         <v>0</v>
       </c>
       <c r="M108" s="7">
         <v>0</v>
       </c>
       <c r="O108" s="9" t="s">
-        <v>250</v>
+        <v>244</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="5" t="s">
+        <v>250</v>
+      </c>
+      <c r="B109" s="6" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
       <c r="C109" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D109" s="7" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E109" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F109" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H109" s="7" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="I109" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K109" s="7" t="s">
-        <v>253</v>
+        <v>101</v>
       </c>
       <c r="L109" s="7">
         <v>0</v>
       </c>
       <c r="M109" s="7">
         <v>0</v>
       </c>
       <c r="O109" s="9" t="s">
-        <v>253</v>
+        <v>101</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="5" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="B110" s="6" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="C110" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D110" s="7" t="s">
+        <v>252</v>
+      </c>
+      <c r="E110" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F110" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H110" s="7" t="s">
+        <v>238</v>
+      </c>
+      <c r="I110" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="K110" s="7" t="s">
         <v>254</v>
       </c>
-      <c r="E110" s="7" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="L110" s="7">
         <v>0</v>
       </c>
       <c r="M110" s="7">
         <v>0</v>
       </c>
       <c r="O110" s="9" t="s">
-        <v>250</v>
+        <v>254</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="5" t="s">
+        <v>255</v>
+      </c>
+      <c r="B111" s="6" t="s">
         <v>256</v>
-      </c>
-[...1 lines deleted...]
-        <v>257</v>
       </c>
       <c r="C111" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D111" s="7" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="E111" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F111" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H111" s="7" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="I111" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K111" s="7" t="s">
-        <v>101</v>
+        <v>257</v>
       </c>
       <c r="L111" s="7">
         <v>0</v>
       </c>
       <c r="M111" s="7">
         <v>0</v>
       </c>
       <c r="O111" s="9" t="s">
-        <v>101</v>
+        <v>257</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="5" t="s">
         <v>258</v>
       </c>
       <c r="B112" s="6" t="s">
         <v>259</v>
       </c>
       <c r="C112" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D112" s="7" t="s">
         <v>258</v>
       </c>
       <c r="E112" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F112" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H112" s="7" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="I112" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K112" s="7" t="s">
         <v>260</v>
       </c>
       <c r="L112" s="7">
         <v>0</v>
       </c>
       <c r="M112" s="7">
         <v>0</v>
       </c>
       <c r="O112" s="9" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="5" t="s">
         <v>261</v>
       </c>
       <c r="B113" s="6" t="s">
         <v>262</v>
       </c>
       <c r="C113" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D113" s="7" t="s">
         <v>261</v>
       </c>
       <c r="E113" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F113" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H113" s="7" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="I113" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K113" s="7" t="s">
-        <v>263</v>
+        <v>239</v>
       </c>
       <c r="L113" s="7">
         <v>0</v>
       </c>
       <c r="M113" s="7">
         <v>0</v>
       </c>
       <c r="O113" s="9" t="s">
-        <v>263</v>
+        <v>239</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="5" t="s">
+        <v>263</v>
+      </c>
+      <c r="B114" s="6" t="s">
         <v>264</v>
-      </c>
-[...1 lines deleted...]
-        <v>265</v>
       </c>
       <c r="C114" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D114" s="7" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="E114" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F114" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H114" s="7" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="I114" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K114" s="7" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="L114" s="7">
         <v>0</v>
       </c>
       <c r="M114" s="7">
         <v>0</v>
       </c>
       <c r="O114" s="9" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="B115" s="6" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="C115" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D115" s="7" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="E115" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F115" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H115" s="7" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="I115" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K115" s="7" t="s">
-        <v>245</v>
+        <v>239</v>
       </c>
       <c r="L115" s="7">
         <v>0</v>
       </c>
       <c r="M115" s="7">
         <v>0</v>
       </c>
       <c r="O115" s="9" t="s">
-        <v>245</v>
+        <v>239</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="5" t="s">
+        <v>268</v>
+      </c>
+      <c r="B116" s="6" t="s">
         <v>269</v>
-      </c>
-[...1 lines deleted...]
-        <v>270</v>
       </c>
       <c r="C116" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D116" s="7" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="E116" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F116" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H116" s="7" t="s">
+        <v>238</v>
+      </c>
+      <c r="I116" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="K116" s="7" t="s">
         <v>244</v>
       </c>
-      <c r="I116" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L116" s="7">
         <v>0</v>
       </c>
       <c r="M116" s="7">
         <v>0</v>
       </c>
       <c r="O116" s="9" t="s">
-        <v>271</v>
+        <v>244</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="5" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
       <c r="B117" s="6" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="C117" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D117" s="7" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
       <c r="E117" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F117" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H117" s="7" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="I117" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K117" s="7" t="s">
-        <v>245</v>
+        <v>260</v>
       </c>
       <c r="L117" s="7">
         <v>0</v>
       </c>
       <c r="M117" s="7">
         <v>0</v>
       </c>
       <c r="O117" s="9" t="s">
-        <v>245</v>
+        <v>260</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="5" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="B118" s="6" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
       <c r="C118" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D118" s="7" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="E118" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F118" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H118" s="7" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="I118" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K118" s="7" t="s">
-        <v>250</v>
+        <v>254</v>
       </c>
       <c r="L118" s="7">
         <v>0</v>
       </c>
       <c r="M118" s="7">
         <v>0</v>
       </c>
       <c r="O118" s="9" t="s">
-        <v>250</v>
+        <v>254</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="5" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="B119" s="6" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="C119" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D119" s="7" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E119" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F119" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H119" s="7" t="s">
+        <v>238</v>
+      </c>
+      <c r="I119" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="K119" s="7" t="s">
         <v>244</v>
       </c>
-      <c r="I119" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L119" s="7">
         <v>0</v>
       </c>
       <c r="M119" s="7">
         <v>0</v>
       </c>
       <c r="O119" s="9" t="s">
-        <v>266</v>
+        <v>244</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="5" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="B120" s="6" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="C120" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D120" s="7" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="E120" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F120" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H120" s="7" t="s">
+        <v>238</v>
+      </c>
+      <c r="I120" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="K120" s="7" t="s">
         <v>244</v>
       </c>
-      <c r="I120" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L120" s="7">
         <v>0</v>
       </c>
       <c r="M120" s="7">
         <v>0</v>
       </c>
       <c r="O120" s="9" t="s">
-        <v>260</v>
+        <v>244</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="5" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="B121" s="6" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
       <c r="C121" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D121" s="7" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="E121" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F121" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H121" s="7" t="s">
+        <v>238</v>
+      </c>
+      <c r="I121" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="K121" s="7" t="s">
         <v>244</v>
       </c>
-      <c r="I121" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L121" s="7">
         <v>0</v>
       </c>
       <c r="M121" s="7">
         <v>0</v>
       </c>
       <c r="O121" s="9" t="s">
-        <v>250</v>
+        <v>244</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="5" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
       <c r="B122" s="6" t="s">
-        <v>283</v>
+        <v>281</v>
       </c>
       <c r="C122" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D122" s="7" t="s">
+        <v>280</v>
+      </c>
+      <c r="E122" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F122" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H122" s="7" t="s">
+        <v>238</v>
+      </c>
+      <c r="I122" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="K122" s="7" t="s">
         <v>282</v>
       </c>
-      <c r="E122" s="7" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="L122" s="7">
         <v>0</v>
       </c>
       <c r="M122" s="7">
         <v>0</v>
       </c>
       <c r="O122" s="9" t="s">
-        <v>250</v>
+        <v>282</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="5" t="s">
+        <v>283</v>
+      </c>
+      <c r="B123" s="6" t="s">
         <v>284</v>
-      </c>
-[...1 lines deleted...]
-        <v>285</v>
       </c>
       <c r="C123" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D123" s="7" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="E123" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F123" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H123" s="7" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="I123" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K123" s="7" t="s">
-        <v>250</v>
+        <v>108</v>
       </c>
       <c r="L123" s="7">
         <v>0</v>
       </c>
       <c r="M123" s="7">
         <v>0</v>
       </c>
       <c r="O123" s="9" t="s">
-        <v>250</v>
+        <v>108</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="5" t="s">
+        <v>285</v>
+      </c>
+      <c r="B124" s="6" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="C124" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D124" s="7" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="E124" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F124" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H124" s="7" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="I124" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K124" s="7" t="s">
-        <v>288</v>
+        <v>101</v>
       </c>
       <c r="L124" s="7">
         <v>0</v>
       </c>
       <c r="M124" s="7">
         <v>0</v>
       </c>
       <c r="O124" s="9" t="s">
-        <v>288</v>
+        <v>101</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="5" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="B125" s="6" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="C125" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D125" s="7" t="s">
+        <v>287</v>
+      </c>
+      <c r="E125" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F125" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H125" s="7" t="s">
+        <v>238</v>
+      </c>
+      <c r="I125" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="K125" s="7" t="s">
         <v>289</v>
       </c>
-      <c r="E125" s="7" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="L125" s="7">
         <v>0</v>
       </c>
       <c r="M125" s="7">
         <v>0</v>
       </c>
       <c r="O125" s="9" t="s">
-        <v>108</v>
+        <v>289</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="5" t="s">
+        <v>290</v>
+      </c>
+      <c r="B126" s="6" t="s">
         <v>291</v>
-      </c>
-[...1 lines deleted...]
-        <v>292</v>
       </c>
       <c r="C126" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D126" s="7" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="E126" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F126" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H126" s="7" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="I126" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K126" s="7" t="s">
-        <v>101</v>
+        <v>265</v>
       </c>
       <c r="L126" s="7">
         <v>0</v>
       </c>
       <c r="M126" s="7">
         <v>0</v>
       </c>
       <c r="O126" s="9" t="s">
-        <v>101</v>
+        <v>265</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="5" t="s">
+        <v>292</v>
+      </c>
+      <c r="B127" s="6" t="s">
         <v>293</v>
-      </c>
-[...1 lines deleted...]
-        <v>294</v>
       </c>
       <c r="C127" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D127" s="7" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="E127" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F127" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H127" s="7" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="I127" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K127" s="7" t="s">
-        <v>295</v>
+        <v>257</v>
       </c>
       <c r="L127" s="7">
         <v>0</v>
       </c>
       <c r="M127" s="7">
         <v>0</v>
       </c>
       <c r="O127" s="9" t="s">
-        <v>295</v>
+        <v>257</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="5" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="B128" s="6" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="C128" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D128" s="7" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="E128" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F128" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H128" s="7" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="I128" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K128" s="7" t="s">
-        <v>271</v>
+        <v>260</v>
       </c>
       <c r="L128" s="7">
         <v>0</v>
       </c>
       <c r="M128" s="7">
         <v>0</v>
       </c>
       <c r="O128" s="9" t="s">
-        <v>271</v>
+        <v>260</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="5" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="B129" s="6" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
       <c r="C129" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D129" s="7" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="E129" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F129" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H129" s="7" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="I129" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K129" s="7" t="s">
-        <v>263</v>
+        <v>260</v>
       </c>
       <c r="L129" s="7">
         <v>0</v>
       </c>
       <c r="M129" s="7">
         <v>0</v>
       </c>
       <c r="O129" s="9" t="s">
-        <v>263</v>
+        <v>260</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="5" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="B130" s="6" t="s">
-        <v>301</v>
+        <v>299</v>
       </c>
       <c r="C130" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D130" s="7" t="s">
+        <v>298</v>
+      </c>
+      <c r="E130" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F130" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H130" s="7" t="s">
+        <v>238</v>
+      </c>
+      <c r="I130" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="K130" s="7" t="s">
         <v>300</v>
       </c>
-      <c r="E130" s="7" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="L130" s="7">
         <v>0</v>
       </c>
       <c r="M130" s="7">
         <v>0</v>
       </c>
       <c r="O130" s="9" t="s">
-        <v>266</v>
+        <v>300</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="5" t="s">
+        <v>301</v>
+      </c>
+      <c r="B131" s="6" t="s">
         <v>302</v>
-      </c>
-[...1 lines deleted...]
-        <v>303</v>
       </c>
       <c r="C131" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D131" s="7" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="E131" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F131" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H131" s="7" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="I131" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K131" s="7" t="s">
-        <v>266</v>
+        <v>111</v>
       </c>
       <c r="L131" s="7">
         <v>0</v>
       </c>
       <c r="M131" s="7">
         <v>0</v>
       </c>
       <c r="O131" s="9" t="s">
-        <v>266</v>
+        <v>111</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="B132" s="6" t="s">
         <v>304</v>
-      </c>
-[...1 lines deleted...]
-        <v>305</v>
       </c>
       <c r="C132" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D132" s="7" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="E132" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F132" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H132" s="7" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="I132" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K132" s="7" t="s">
-        <v>306</v>
+        <v>108</v>
       </c>
       <c r="L132" s="7">
         <v>0</v>
       </c>
       <c r="M132" s="7">
         <v>0</v>
       </c>
       <c r="O132" s="9" t="s">
-        <v>306</v>
+        <v>108</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="5" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="B133" s="6" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="C133" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D133" s="7" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E133" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F133" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H133" s="7" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="I133" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K133" s="7" t="s">
-        <v>111</v>
+        <v>101</v>
       </c>
       <c r="L133" s="7">
         <v>0</v>
       </c>
       <c r="M133" s="7">
         <v>0</v>
       </c>
       <c r="O133" s="9" t="s">
-        <v>111</v>
+        <v>101</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="5" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
       <c r="B134" s="6" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="C134" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D134" s="7" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
       <c r="E134" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F134" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H134" s="7" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="I134" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K134" s="7" t="s">
-        <v>108</v>
+        <v>101</v>
       </c>
       <c r="L134" s="7">
         <v>0</v>
       </c>
       <c r="M134" s="7">
         <v>0</v>
       </c>
       <c r="O134" s="9" t="s">
-        <v>108</v>
+        <v>101</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="5" t="s">
-        <v>311</v>
+        <v>309</v>
       </c>
       <c r="B135" s="6" t="s">
-        <v>312</v>
+        <v>310</v>
       </c>
       <c r="C135" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D135" s="7" t="s">
-        <v>311</v>
+        <v>309</v>
       </c>
       <c r="E135" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F135" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H135" s="7" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="I135" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K135" s="7" t="s">
-        <v>101</v>
+        <v>156</v>
       </c>
       <c r="L135" s="7">
         <v>0</v>
       </c>
       <c r="M135" s="7">
         <v>0</v>
       </c>
       <c r="O135" s="9" t="s">
-        <v>101</v>
+        <v>156</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="5" t="s">
-        <v>313</v>
+        <v>311</v>
       </c>
       <c r="B136" s="6" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="C136" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D136" s="7" t="s">
-        <v>313</v>
+        <v>311</v>
       </c>
       <c r="E136" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F136" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H136" s="7" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="I136" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K136" s="7" t="s">
         <v>101</v>
       </c>
       <c r="L136" s="7">
         <v>0</v>
       </c>
       <c r="M136" s="7">
         <v>0</v>
       </c>
       <c r="O136" s="9" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="5" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
       <c r="B137" s="6" t="s">
-        <v>316</v>
+        <v>314</v>
       </c>
       <c r="C137" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D137" s="7" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
       <c r="E137" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F137" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H137" s="7" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="I137" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K137" s="7" t="s">
-        <v>156</v>
+        <v>101</v>
       </c>
       <c r="L137" s="7">
         <v>0</v>
       </c>
       <c r="M137" s="7">
         <v>0</v>
       </c>
       <c r="O137" s="9" t="s">
-        <v>156</v>
+        <v>101</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="5" t="s">
-        <v>317</v>
+        <v>315</v>
       </c>
       <c r="B138" s="6" t="s">
-        <v>318</v>
+        <v>316</v>
       </c>
       <c r="C138" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D138" s="7" t="s">
-        <v>317</v>
+        <v>315</v>
       </c>
       <c r="E138" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F138" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H138" s="7" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="I138" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K138" s="7" t="s">
         <v>101</v>
       </c>
       <c r="L138" s="7">
         <v>0</v>
       </c>
       <c r="M138" s="7">
         <v>0</v>
       </c>
       <c r="O138" s="9" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="5" t="s">
-        <v>319</v>
+        <v>317</v>
       </c>
       <c r="B139" s="6" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="C139" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D139" s="7" t="s">
-        <v>319</v>
+        <v>317</v>
       </c>
       <c r="E139" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F139" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H139" s="7" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="I139" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K139" s="7" t="s">
-        <v>101</v>
+        <v>265</v>
       </c>
       <c r="L139" s="7">
         <v>0</v>
       </c>
       <c r="M139" s="7">
         <v>0</v>
       </c>
       <c r="O139" s="9" t="s">
-        <v>101</v>
+        <v>265</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="5" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="B140" s="6" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="C140" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D140" s="7" t="s">
+        <v>319</v>
+      </c>
+      <c r="E140" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F140" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H140" s="7" t="s">
+        <v>238</v>
+      </c>
+      <c r="I140" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="K140" s="7" t="s">
         <v>321</v>
       </c>
-      <c r="E140" s="7" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="L140" s="7">
         <v>0</v>
       </c>
       <c r="M140" s="7">
         <v>0</v>
       </c>
       <c r="O140" s="9" t="s">
-        <v>101</v>
+        <v>321</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="5" t="s">
+        <v>322</v>
+      </c>
+      <c r="B141" s="6" t="s">
         <v>323</v>
-      </c>
-[...1 lines deleted...]
-        <v>324</v>
       </c>
       <c r="C141" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D141" s="7" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="E141" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F141" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H141" s="7" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="I141" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K141" s="7" t="s">
-        <v>271</v>
+        <v>260</v>
       </c>
       <c r="L141" s="7">
         <v>0</v>
       </c>
       <c r="M141" s="7">
         <v>0</v>
       </c>
       <c r="O141" s="9" t="s">
-        <v>271</v>
+        <v>260</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="5" t="s">
+        <v>324</v>
+      </c>
+      <c r="B142" s="6" t="s">
         <v>325</v>
-      </c>
-[...1 lines deleted...]
-        <v>326</v>
       </c>
       <c r="C142" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D142" s="7" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="E142" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F142" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H142" s="7" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="I142" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K142" s="7" t="s">
-        <v>327</v>
+        <v>260</v>
       </c>
       <c r="L142" s="7">
         <v>0</v>
       </c>
       <c r="M142" s="7">
         <v>0</v>
       </c>
       <c r="O142" s="9" t="s">
-        <v>327</v>
+        <v>260</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="5" t="s">
-        <v>328</v>
+        <v>326</v>
       </c>
       <c r="B143" s="6" t="s">
-        <v>329</v>
+        <v>327</v>
       </c>
       <c r="C143" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D143" s="7" t="s">
-        <v>328</v>
+        <v>326</v>
       </c>
       <c r="E143" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F143" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H143" s="7" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="I143" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K143" s="7" t="s">
-        <v>266</v>
+        <v>300</v>
       </c>
       <c r="L143" s="7">
         <v>0</v>
       </c>
       <c r="M143" s="7">
         <v>0</v>
       </c>
       <c r="O143" s="9" t="s">
-        <v>266</v>
+        <v>300</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="5" t="s">
-        <v>330</v>
+        <v>328</v>
       </c>
       <c r="B144" s="6" t="s">
-        <v>331</v>
+        <v>329</v>
       </c>
       <c r="C144" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D144" s="7" t="s">
-        <v>330</v>
+        <v>328</v>
       </c>
       <c r="E144" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F144" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H144" s="7" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="I144" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K144" s="7" t="s">
-        <v>266</v>
+        <v>101</v>
       </c>
       <c r="L144" s="7">
         <v>0</v>
       </c>
       <c r="M144" s="7">
         <v>0</v>
       </c>
       <c r="O144" s="9" t="s">
-        <v>266</v>
+        <v>101</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="5" t="s">
-        <v>332</v>
+        <v>330</v>
       </c>
       <c r="B145" s="6" t="s">
-        <v>333</v>
+        <v>331</v>
       </c>
       <c r="C145" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D145" s="7" t="s">
-        <v>332</v>
+        <v>330</v>
       </c>
       <c r="E145" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F145" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H145" s="7" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="I145" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K145" s="7" t="s">
-        <v>306</v>
+        <v>101</v>
       </c>
       <c r="L145" s="7">
         <v>0</v>
       </c>
       <c r="M145" s="7">
         <v>0</v>
       </c>
       <c r="O145" s="9" t="s">
-        <v>306</v>
+        <v>101</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="5" t="s">
-        <v>334</v>
+        <v>332</v>
       </c>
       <c r="B146" s="6" t="s">
-        <v>335</v>
+        <v>333</v>
       </c>
       <c r="C146" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D146" s="7" t="s">
-        <v>334</v>
+        <v>332</v>
       </c>
       <c r="E146" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F146" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H146" s="7" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="I146" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K146" s="7" t="s">
-        <v>101</v>
+        <v>111</v>
       </c>
       <c r="L146" s="7">
         <v>0</v>
       </c>
       <c r="M146" s="7">
         <v>0</v>
       </c>
       <c r="O146" s="9" t="s">
-        <v>101</v>
+        <v>111</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="5" t="s">
-        <v>336</v>
+        <v>334</v>
       </c>
       <c r="B147" s="6" t="s">
-        <v>337</v>
+        <v>335</v>
       </c>
       <c r="C147" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D147" s="7" t="s">
-        <v>336</v>
+        <v>334</v>
       </c>
       <c r="E147" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F147" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H147" s="7" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="I147" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K147" s="7" t="s">
-        <v>101</v>
+        <v>239</v>
       </c>
       <c r="L147" s="7">
         <v>0</v>
       </c>
       <c r="M147" s="7">
         <v>0</v>
       </c>
       <c r="O147" s="9" t="s">
-        <v>101</v>
+        <v>239</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="5" t="s">
-        <v>338</v>
+        <v>336</v>
       </c>
       <c r="B148" s="6" t="s">
-        <v>339</v>
+        <v>337</v>
       </c>
       <c r="C148" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D148" s="7" t="s">
-        <v>338</v>
+        <v>336</v>
       </c>
       <c r="E148" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F148" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H148" s="7" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="I148" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K148" s="7" t="s">
-        <v>111</v>
+        <v>321</v>
       </c>
       <c r="L148" s="7">
         <v>0</v>
       </c>
       <c r="M148" s="7">
         <v>0</v>
       </c>
       <c r="O148" s="9" t="s">
-        <v>111</v>
+        <v>321</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="5" t="s">
-        <v>340</v>
+        <v>338</v>
       </c>
       <c r="B149" s="6" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="C149" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D149" s="7" t="s">
-        <v>340</v>
+        <v>338</v>
       </c>
       <c r="E149" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F149" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H149" s="7" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="I149" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K149" s="7" t="s">
-        <v>245</v>
+        <v>265</v>
       </c>
       <c r="L149" s="7">
         <v>0</v>
       </c>
       <c r="M149" s="7">
         <v>0</v>
       </c>
       <c r="O149" s="9" t="s">
-        <v>245</v>
+        <v>265</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="5" t="s">
-        <v>342</v>
+        <v>340</v>
       </c>
       <c r="B150" s="6" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="C150" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D150" s="7" t="s">
-        <v>342</v>
+        <v>340</v>
       </c>
       <c r="E150" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F150" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H150" s="7" t="s">
+        <v>238</v>
+      </c>
+      <c r="I150" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="K150" s="7" t="s">
         <v>244</v>
       </c>
-      <c r="I150" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L150" s="7">
         <v>0</v>
       </c>
       <c r="M150" s="7">
         <v>0</v>
       </c>
       <c r="O150" s="9" t="s">
-        <v>327</v>
+        <v>244</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="5" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="B151" s="6" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
       <c r="C151" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D151" s="7" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="E151" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F151" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H151" s="7" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="I151" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K151" s="7" t="s">
-        <v>271</v>
+        <v>247</v>
       </c>
       <c r="L151" s="7">
         <v>0</v>
       </c>
       <c r="M151" s="7">
         <v>0</v>
       </c>
       <c r="O151" s="9" t="s">
-        <v>271</v>
+        <v>247</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="5" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="B152" s="6" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="C152" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D152" s="7" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E152" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F152" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H152" s="7" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="I152" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K152" s="7" t="s">
-        <v>250</v>
+        <v>247</v>
       </c>
       <c r="L152" s="7">
         <v>0</v>
       </c>
       <c r="M152" s="7">
         <v>0</v>
       </c>
       <c r="O152" s="9" t="s">
-        <v>250</v>
+        <v>247</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="5" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="B153" s="6" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="C153" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D153" s="7" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E153" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F153" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H153" s="7" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="I153" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K153" s="7" t="s">
-        <v>253</v>
+        <v>260</v>
       </c>
       <c r="L153" s="7">
         <v>0</v>
       </c>
       <c r="M153" s="7">
         <v>0</v>
       </c>
       <c r="O153" s="9" t="s">
-        <v>253</v>
+        <v>260</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="5" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="B154" s="6" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
       <c r="C154" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D154" s="7" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="E154" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F154" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H154" s="7" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="I154" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K154" s="7" t="s">
-        <v>253</v>
+        <v>260</v>
       </c>
       <c r="L154" s="7">
         <v>0</v>
       </c>
       <c r="M154" s="7">
         <v>0</v>
       </c>
       <c r="O154" s="9" t="s">
-        <v>253</v>
+        <v>260</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="5" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="B155" s="6" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="C155" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D155" s="7" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E155" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F155" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H155" s="7" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="I155" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K155" s="7" t="s">
-        <v>266</v>
+        <v>254</v>
       </c>
       <c r="L155" s="7">
         <v>0</v>
       </c>
       <c r="M155" s="7">
         <v>0</v>
       </c>
       <c r="O155" s="9" t="s">
-        <v>266</v>
+        <v>254</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="5" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
       <c r="B156" s="6" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="C156" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D156" s="7" t="s">
+        <v>352</v>
+      </c>
+      <c r="E156" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F156" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H156" s="7" t="s">
+        <v>238</v>
+      </c>
+      <c r="I156" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="K156" s="7" t="s">
         <v>354</v>
       </c>
-      <c r="E156" s="7" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="L156" s="7">
         <v>0</v>
       </c>
       <c r="M156" s="7">
         <v>0</v>
       </c>
       <c r="O156" s="9" t="s">
-        <v>266</v>
+        <v>354</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="5" t="s">
+        <v>355</v>
+      </c>
+      <c r="B157" s="6" t="s">
         <v>356</v>
-      </c>
-[...1 lines deleted...]
-        <v>357</v>
       </c>
       <c r="C157" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D157" s="7" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="E157" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F157" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H157" s="7" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="I157" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K157" s="7" t="s">
-        <v>260</v>
+        <v>156</v>
       </c>
       <c r="L157" s="7">
         <v>0</v>
       </c>
       <c r="M157" s="7">
         <v>0</v>
       </c>
       <c r="O157" s="9" t="s">
-        <v>260</v>
+        <v>156</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="5" t="s">
+        <v>357</v>
+      </c>
+      <c r="B158" s="6" t="s">
         <v>358</v>
-      </c>
-[...1 lines deleted...]
-        <v>359</v>
       </c>
       <c r="C158" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D158" s="7" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="E158" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F158" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H158" s="7" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="I158" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K158" s="7" t="s">
-        <v>360</v>
+        <v>101</v>
       </c>
       <c r="L158" s="7">
         <v>0</v>
       </c>
       <c r="M158" s="7">
         <v>0</v>
       </c>
       <c r="O158" s="9" t="s">
-        <v>360</v>
+        <v>101</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="5" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="B159" s="6" t="s">
-        <v>362</v>
+        <v>360</v>
       </c>
       <c r="C159" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D159" s="7" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E159" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F159" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H159" s="7" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="I159" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K159" s="7" t="s">
-        <v>156</v>
+        <v>282</v>
       </c>
       <c r="L159" s="7">
         <v>0</v>
       </c>
       <c r="M159" s="7">
         <v>0</v>
       </c>
       <c r="O159" s="9" t="s">
-        <v>156</v>
+        <v>282</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="5" t="s">
-        <v>363</v>
+        <v>361</v>
       </c>
       <c r="B160" s="6" t="s">
-        <v>364</v>
+        <v>362</v>
       </c>
       <c r="C160" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D160" s="7" t="s">
-        <v>363</v>
+        <v>361</v>
       </c>
       <c r="E160" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F160" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H160" s="7" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="I160" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K160" s="7" t="s">
-        <v>101</v>
+        <v>111</v>
       </c>
       <c r="L160" s="7">
         <v>0</v>
       </c>
       <c r="M160" s="7">
         <v>0</v>
       </c>
       <c r="O160" s="9" t="s">
-        <v>101</v>
+        <v>111</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="5" t="s">
-        <v>365</v>
+        <v>363</v>
       </c>
       <c r="B161" s="6" t="s">
-        <v>366</v>
+        <v>364</v>
       </c>
       <c r="C161" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D161" s="7" t="s">
-        <v>365</v>
+        <v>363</v>
       </c>
       <c r="E161" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F161" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H161" s="7" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="I161" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K161" s="7" t="s">
-        <v>288</v>
+        <v>265</v>
       </c>
       <c r="L161" s="7">
         <v>0</v>
       </c>
       <c r="M161" s="7">
         <v>0</v>
       </c>
       <c r="O161" s="9" t="s">
-        <v>288</v>
+        <v>265</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="5" t="s">
-        <v>367</v>
+        <v>365</v>
       </c>
       <c r="B162" s="6" t="s">
-        <v>368</v>
+        <v>366</v>
       </c>
       <c r="C162" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D162" s="7" t="s">
-        <v>367</v>
+        <v>365</v>
       </c>
       <c r="E162" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F162" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H162" s="7" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="I162" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K162" s="7" t="s">
-        <v>111</v>
+        <v>289</v>
       </c>
       <c r="L162" s="7">
         <v>0</v>
       </c>
       <c r="M162" s="7">
         <v>0</v>
       </c>
       <c r="O162" s="9" t="s">
-        <v>111</v>
+        <v>289</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="5" t="s">
-        <v>369</v>
+        <v>367</v>
       </c>
       <c r="B163" s="6" t="s">
-        <v>370</v>
+        <v>368</v>
       </c>
       <c r="C163" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D163" s="7" t="s">
-        <v>369</v>
+        <v>367</v>
       </c>
       <c r="E163" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F163" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H163" s="7" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="I163" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K163" s="7" t="s">
-        <v>271</v>
+        <v>94</v>
       </c>
       <c r="L163" s="7">
         <v>0</v>
       </c>
       <c r="M163" s="7">
         <v>0</v>
       </c>
       <c r="O163" s="9" t="s">
-        <v>271</v>
+        <v>94</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="5" t="s">
-        <v>371</v>
+        <v>369</v>
       </c>
       <c r="B164" s="6" t="s">
-        <v>372</v>
+        <v>370</v>
       </c>
       <c r="C164" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D164" s="7" t="s">
-        <v>371</v>
+        <v>369</v>
       </c>
       <c r="E164" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F164" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H164" s="7" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="I164" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K164" s="7" t="s">
-        <v>295</v>
+        <v>91</v>
       </c>
       <c r="L164" s="7">
         <v>0</v>
       </c>
       <c r="M164" s="7">
         <v>0</v>
       </c>
       <c r="O164" s="9" t="s">
-        <v>295</v>
+        <v>91</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="5" t="s">
-        <v>373</v>
+        <v>371</v>
       </c>
       <c r="B165" s="6" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="C165" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D165" s="7" t="s">
-        <v>373</v>
+        <v>371</v>
       </c>
       <c r="E165" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F165" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H165" s="7" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="I165" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K165" s="7" t="s">
         <v>94</v>
       </c>
       <c r="L165" s="7">
         <v>0</v>
       </c>
       <c r="M165" s="7">
         <v>0</v>
       </c>
       <c r="O165" s="9" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="5" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="B166" s="6" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
       <c r="C166" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D166" s="7" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="E166" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F166" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H166" s="7" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="I166" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K166" s="7" t="s">
         <v>91</v>
       </c>
       <c r="L166" s="7">
         <v>0</v>
       </c>
       <c r="M166" s="7">
         <v>0</v>
       </c>
       <c r="O166" s="9" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="5" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="B167" s="6" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="C167" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D167" s="7" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E167" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F167" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H167" s="7" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="I167" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K167" s="7" t="s">
         <v>94</v>
       </c>
       <c r="L167" s="7">
         <v>0</v>
       </c>
       <c r="M167" s="7">
         <v>0</v>
       </c>
       <c r="O167" s="9" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="5" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
       <c r="B168" s="6" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
       <c r="C168" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D168" s="7" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
       <c r="E168" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F168" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H168" s="7" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="I168" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K168" s="7" t="s">
         <v>91</v>
       </c>
       <c r="L168" s="7">
         <v>0</v>
       </c>
       <c r="M168" s="7">
         <v>0</v>
       </c>
       <c r="O168" s="9" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="5" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="B169" s="6" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
       <c r="C169" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D169" s="7" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E169" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F169" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H169" s="7" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="I169" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K169" s="7" t="s">
         <v>94</v>
       </c>
       <c r="L169" s="7">
         <v>0</v>
       </c>
       <c r="M169" s="7">
         <v>0</v>
       </c>
       <c r="O169" s="9" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="5" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
       <c r="B170" s="6" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="C170" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D170" s="7" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
       <c r="E170" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F170" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H170" s="7" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="I170" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K170" s="7" t="s">
         <v>91</v>
       </c>
       <c r="L170" s="7">
         <v>0</v>
       </c>
       <c r="M170" s="7">
         <v>0</v>
       </c>
       <c r="O170" s="9" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="5" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="B171" s="6" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="C171" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D171" s="7" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E171" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F171" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H171" s="7" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="I171" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K171" s="7" t="s">
         <v>94</v>
       </c>
       <c r="L171" s="7">
         <v>0</v>
       </c>
       <c r="M171" s="7">
         <v>0</v>
       </c>
       <c r="O171" s="9" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="5" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="B172" s="6" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="C172" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D172" s="7" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="E172" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F172" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H172" s="7" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="I172" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K172" s="7" t="s">
         <v>91</v>
       </c>
       <c r="L172" s="7">
         <v>0</v>
       </c>
       <c r="M172" s="7">
         <v>0</v>
       </c>
       <c r="O172" s="9" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="5" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="B173" s="6" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
       <c r="C173" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D173" s="7" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E173" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F173" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H173" s="7" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="I173" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K173" s="7" t="s">
         <v>94</v>
       </c>
       <c r="L173" s="7">
         <v>0</v>
       </c>
       <c r="M173" s="7">
         <v>0</v>
       </c>
       <c r="O173" s="9" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="5" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
       <c r="B174" s="6" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
       <c r="C174" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D174" s="7" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
       <c r="E174" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F174" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H174" s="7" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="I174" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K174" s="7" t="s">
         <v>91</v>
       </c>
       <c r="L174" s="7">
         <v>0</v>
       </c>
       <c r="M174" s="7">
         <v>0</v>
       </c>
       <c r="O174" s="9" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="5" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="B175" s="6" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="C175" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D175" s="7" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="E175" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F175" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H175" s="7" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="I175" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K175" s="7" t="s">
         <v>94</v>
       </c>
       <c r="L175" s="7">
         <v>0</v>
       </c>
       <c r="M175" s="7">
         <v>0</v>
       </c>
       <c r="O175" s="9" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="5" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="B176" s="6" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="C176" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D176" s="7" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="E176" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F176" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H176" s="7" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="I176" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K176" s="7" t="s">
         <v>91</v>
       </c>
       <c r="L176" s="7">
         <v>0</v>
       </c>
       <c r="M176" s="7">
         <v>0</v>
       </c>
       <c r="O176" s="9" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="5" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
       <c r="B177" s="6" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="C177" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D177" s="7" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
       <c r="E177" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F177" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H177" s="7" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="I177" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K177" s="7" t="s">
         <v>94</v>
       </c>
       <c r="L177" s="7">
         <v>0</v>
       </c>
       <c r="M177" s="7">
         <v>0</v>
       </c>
       <c r="O177" s="9" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="5" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="B178" s="6" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="C178" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D178" s="7" t="s">
+        <v>397</v>
+      </c>
+      <c r="E178" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F178" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H178" s="7" t="s">
+        <v>238</v>
+      </c>
+      <c r="I178" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="K178" s="7" t="s">
         <v>399</v>
       </c>
-      <c r="E178" s="7" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="L178" s="7">
         <v>0</v>
       </c>
       <c r="M178" s="7">
         <v>0</v>
       </c>
       <c r="O178" s="9" t="s">
-        <v>91</v>
+        <v>399</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="5" t="s">
+        <v>400</v>
+      </c>
+      <c r="B179" s="6" t="s">
         <v>401</v>
-      </c>
-[...1 lines deleted...]
-        <v>402</v>
       </c>
       <c r="C179" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D179" s="7" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
       <c r="E179" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F179" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H179" s="7" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="I179" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K179" s="7" t="s">
-        <v>94</v>
+        <v>111</v>
       </c>
       <c r="L179" s="7">
         <v>0</v>
       </c>
       <c r="M179" s="7">
         <v>0</v>
       </c>
       <c r="O179" s="9" t="s">
-        <v>94</v>
+        <v>111</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="5" t="s">
+        <v>402</v>
+      </c>
+      <c r="B180" s="6" t="s">
         <v>403</v>
-      </c>
-[...1 lines deleted...]
-        <v>404</v>
       </c>
       <c r="C180" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D180" s="7" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="E180" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F180" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H180" s="7" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="I180" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K180" s="7" t="s">
-        <v>405</v>
+        <v>111</v>
       </c>
       <c r="L180" s="7">
         <v>0</v>
       </c>
       <c r="M180" s="7">
         <v>0</v>
       </c>
       <c r="O180" s="9" t="s">
-        <v>405</v>
+        <v>111</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="5" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
       <c r="B181" s="6" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="C181" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D181" s="7" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
       <c r="E181" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F181" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H181" s="7" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="I181" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K181" s="7" t="s">
         <v>111</v>
       </c>
       <c r="L181" s="7">
         <v>0</v>
       </c>
       <c r="M181" s="7">
         <v>0</v>
       </c>
       <c r="O181" s="9" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="5" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="B182" s="6" t="s">
-        <v>409</v>
+        <v>407</v>
       </c>
       <c r="C182" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D182" s="7" t="s">
+        <v>406</v>
+      </c>
+      <c r="E182" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F182" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H182" s="7" t="s">
+        <v>238</v>
+      </c>
+      <c r="I182" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="K182" s="7" t="s">
         <v>408</v>
       </c>
-      <c r="E182" s="7" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="L182" s="7">
         <v>0</v>
       </c>
       <c r="M182" s="7">
         <v>0</v>
       </c>
       <c r="O182" s="9" t="s">
-        <v>111</v>
+        <v>408</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="5" t="s">
+        <v>409</v>
+      </c>
+      <c r="B183" s="6" t="s">
         <v>410</v>
-      </c>
-[...1 lines deleted...]
-        <v>411</v>
       </c>
       <c r="C183" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D183" s="7" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="E183" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F183" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H183" s="7" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="I183" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K183" s="7" t="s">
-        <v>111</v>
+        <v>408</v>
       </c>
       <c r="L183" s="7">
         <v>0</v>
       </c>
       <c r="M183" s="7">
         <v>0</v>
       </c>
       <c r="O183" s="9" t="s">
-        <v>111</v>
+        <v>408</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="5" t="s">
+        <v>411</v>
+      </c>
+      <c r="B184" s="6" t="s">
         <v>412</v>
-      </c>
-[...1 lines deleted...]
-        <v>413</v>
       </c>
       <c r="C184" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D184" s="7" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
       <c r="E184" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F184" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H184" s="7" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="I184" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K184" s="7" t="s">
-        <v>414</v>
+        <v>156</v>
       </c>
       <c r="L184" s="7">
         <v>0</v>
       </c>
       <c r="M184" s="7">
         <v>0</v>
       </c>
       <c r="O184" s="9" t="s">
-        <v>414</v>
+        <v>156</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="5" t="s">
-        <v>415</v>
+        <v>413</v>
       </c>
       <c r="B185" s="6" t="s">
-        <v>416</v>
+        <v>414</v>
       </c>
       <c r="C185" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D185" s="7" t="s">
+        <v>413</v>
+      </c>
+      <c r="E185" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F185" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H185" s="7" t="s">
+        <v>238</v>
+      </c>
+      <c r="I185" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="K185" s="7" t="s">
         <v>415</v>
       </c>
-      <c r="E185" s="7" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="L185" s="7">
         <v>0</v>
       </c>
       <c r="M185" s="7">
         <v>0</v>
       </c>
       <c r="O185" s="9" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="5" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="B186" s="6" t="s">
-        <v>418</v>
+        <v>398</v>
       </c>
       <c r="C186" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D186" s="7" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="E186" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F186" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H186" s="7" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="I186" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K186" s="7" t="s">
-        <v>156</v>
+        <v>399</v>
       </c>
       <c r="L186" s="7">
         <v>0</v>
       </c>
       <c r="M186" s="7">
         <v>0</v>
       </c>
       <c r="O186" s="9" t="s">
-        <v>156</v>
+        <v>399</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="5" t="s">
-        <v>419</v>
+        <v>417</v>
       </c>
       <c r="B187" s="6" t="s">
-        <v>420</v>
+        <v>414</v>
       </c>
       <c r="C187" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D187" s="7" t="s">
-        <v>419</v>
+        <v>417</v>
       </c>
       <c r="E187" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F187" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H187" s="7" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="I187" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K187" s="7" t="s">
-        <v>421</v>
+        <v>415</v>
       </c>
       <c r="L187" s="7">
         <v>0</v>
       </c>
       <c r="M187" s="7">
         <v>0</v>
       </c>
       <c r="O187" s="9" t="s">
-        <v>421</v>
+        <v>415</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="5" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
       <c r="B188" s="6" t="s">
-        <v>404</v>
+        <v>419</v>
       </c>
       <c r="C188" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D188" s="7" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
       <c r="E188" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F188" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H188" s="7" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="I188" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K188" s="7" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="L188" s="7">
         <v>0</v>
       </c>
       <c r="M188" s="7">
         <v>0</v>
       </c>
       <c r="O188" s="9" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="5" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
       <c r="B189" s="6" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="C189" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D189" s="7" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
       <c r="E189" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F189" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H189" s="7" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="I189" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K189" s="7" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="L189" s="7">
         <v>0</v>
       </c>
       <c r="M189" s="7">
         <v>0</v>
       </c>
       <c r="O189" s="9" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="5" t="s">
+        <v>423</v>
+      </c>
+      <c r="B190" s="6" t="s">
         <v>424</v>
-      </c>
-[...1 lines deleted...]
-        <v>425</v>
       </c>
       <c r="C190" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D190" s="7" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="E190" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F190" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H190" s="7" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="I190" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K190" s="7" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="L190" s="7">
         <v>0</v>
       </c>
       <c r="M190" s="7">
         <v>0</v>
       </c>
       <c r="O190" s="9" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="5" t="s">
+        <v>425</v>
+      </c>
+      <c r="B191" s="6" t="s">
         <v>426</v>
-      </c>
-[...1 lines deleted...]
-        <v>427</v>
       </c>
       <c r="C191" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D191" s="7" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="E191" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F191" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H191" s="7" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="I191" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K191" s="7" t="s">
-        <v>428</v>
+        <v>415</v>
       </c>
       <c r="L191" s="7">
         <v>0</v>
       </c>
       <c r="M191" s="7">
         <v>0</v>
       </c>
       <c r="O191" s="9" t="s">
-        <v>428</v>
+        <v>415</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="5" t="s">
-        <v>429</v>
+        <v>427</v>
       </c>
       <c r="B192" s="6" t="s">
-        <v>430</v>
+        <v>424</v>
       </c>
       <c r="C192" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D192" s="7" t="s">
-        <v>429</v>
+        <v>427</v>
       </c>
       <c r="E192" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F192" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H192" s="7" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="I192" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K192" s="7" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="L192" s="7">
         <v>0</v>
       </c>
       <c r="M192" s="7">
         <v>0</v>
       </c>
       <c r="O192" s="9" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="5" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="B193" s="6" t="s">
-        <v>432</v>
+        <v>426</v>
       </c>
       <c r="C193" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D193" s="7" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="E193" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F193" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H193" s="7" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="I193" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K193" s="7" t="s">
-        <v>421</v>
+        <v>415</v>
       </c>
       <c r="L193" s="7">
         <v>0</v>
       </c>
       <c r="M193" s="7">
         <v>0</v>
       </c>
       <c r="O193" s="9" t="s">
-        <v>421</v>
+        <v>415</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="5" t="s">
-        <v>433</v>
+        <v>429</v>
       </c>
       <c r="B194" s="6" t="s">
         <v>430</v>
       </c>
       <c r="C194" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D194" s="7" t="s">
-        <v>433</v>
+        <v>429</v>
       </c>
       <c r="E194" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F194" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H194" s="7" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="I194" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K194" s="7" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="L194" s="7">
         <v>0</v>
       </c>
       <c r="M194" s="7">
         <v>0</v>
       </c>
       <c r="O194" s="9" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="5" t="s">
-        <v>434</v>
+        <v>431</v>
       </c>
       <c r="B195" s="6" t="s">
         <v>432</v>
       </c>
       <c r="C195" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D195" s="7" t="s">
-        <v>434</v>
+        <v>431</v>
       </c>
       <c r="E195" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F195" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H195" s="7" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="I195" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K195" s="7" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="L195" s="7">
         <v>0</v>
       </c>
       <c r="M195" s="7">
         <v>0</v>
       </c>
       <c r="O195" s="9" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="5" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
       <c r="B196" s="6" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="C196" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D196" s="7" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
       <c r="E196" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F196" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H196" s="7" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="I196" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K196" s="7" t="s">
-        <v>405</v>
+        <v>265</v>
       </c>
       <c r="L196" s="7">
         <v>0</v>
       </c>
       <c r="M196" s="7">
         <v>0</v>
       </c>
       <c r="O196" s="9" t="s">
-        <v>405</v>
+        <v>265</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="5" t="s">
-        <v>437</v>
+        <v>435</v>
       </c>
       <c r="B197" s="6" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="C197" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D197" s="7" t="s">
+        <v>435</v>
+      </c>
+      <c r="E197" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F197" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H197" s="7" t="s">
+        <v>238</v>
+      </c>
+      <c r="I197" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="K197" s="7" t="s">
         <v>437</v>
       </c>
-      <c r="E197" s="7" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="L197" s="7">
         <v>0</v>
       </c>
       <c r="M197" s="7">
         <v>0</v>
       </c>
       <c r="O197" s="9" t="s">
-        <v>428</v>
+        <v>437</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="5" t="s">
+        <v>438</v>
+      </c>
+      <c r="B198" s="6" t="s">
         <v>439</v>
-      </c>
-[...1 lines deleted...]
-        <v>440</v>
       </c>
       <c r="C198" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D198" s="7" t="s">
-        <v>439</v>
+        <v>438</v>
       </c>
       <c r="E198" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F198" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H198" s="7" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="I198" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K198" s="7" t="s">
-        <v>271</v>
+        <v>354</v>
       </c>
       <c r="L198" s="7">
         <v>0</v>
       </c>
       <c r="M198" s="7">
         <v>0</v>
       </c>
       <c r="O198" s="9" t="s">
-        <v>271</v>
+        <v>354</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="5" t="s">
+        <v>440</v>
+      </c>
+      <c r="B199" s="6" t="s">
         <v>441</v>
-      </c>
-[...1 lines deleted...]
-        <v>442</v>
       </c>
       <c r="C199" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D199" s="7" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
       <c r="E199" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F199" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H199" s="7" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="I199" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K199" s="7" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="L199" s="7">
         <v>0</v>
       </c>
       <c r="M199" s="7">
         <v>0</v>
       </c>
       <c r="O199" s="9" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="5" t="s">
+        <v>443</v>
+      </c>
+      <c r="B200" s="6" t="s">
         <v>444</v>
-      </c>
-[...1 lines deleted...]
-        <v>445</v>
       </c>
       <c r="C200" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D200" s="7" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
       <c r="E200" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F200" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H200" s="7" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="I200" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K200" s="7" t="s">
-        <v>360</v>
+        <v>445</v>
       </c>
       <c r="L200" s="7">
         <v>0</v>
       </c>
       <c r="M200" s="7">
         <v>0</v>
       </c>
       <c r="O200" s="9" t="s">
-        <v>360</v>
+        <v>445</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="5" t="s">
         <v>446</v>
       </c>
       <c r="B201" s="6" t="s">
         <v>447</v>
       </c>
       <c r="C201" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D201" s="7" t="s">
         <v>446</v>
       </c>
       <c r="E201" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F201" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H201" s="7" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="I201" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K201" s="7" t="s">
-        <v>448</v>
+        <v>91</v>
       </c>
       <c r="L201" s="7">
         <v>0</v>
       </c>
       <c r="M201" s="7">
         <v>0</v>
       </c>
       <c r="O201" s="9" t="s">
-        <v>448</v>
+        <v>91</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="5" t="s">
+        <v>448</v>
+      </c>
+      <c r="B202" s="6" t="s">
         <v>449</v>
-      </c>
-[...1 lines deleted...]
-        <v>450</v>
       </c>
       <c r="C202" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D202" s="7" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="E202" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F202" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H202" s="7" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="I202" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K202" s="7" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="L202" s="7">
         <v>0</v>
       </c>
       <c r="M202" s="7">
         <v>0</v>
       </c>
       <c r="O202" s="9" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="5" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
       <c r="B203" s="6" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="C203" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D203" s="7" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
       <c r="E203" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F203" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H203" s="7" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="I203" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K203" s="7" t="s">
-        <v>91</v>
+        <v>442</v>
       </c>
       <c r="L203" s="7">
         <v>0</v>
       </c>
       <c r="M203" s="7">
         <v>0</v>
       </c>
       <c r="O203" s="9" t="s">
-        <v>91</v>
+        <v>442</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="5" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="B204" s="6" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="C204" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D204" s="7" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E204" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F204" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H204" s="7" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="I204" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K204" s="7" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="L204" s="7">
         <v>0</v>
       </c>
       <c r="M204" s="7">
         <v>0</v>
       </c>
       <c r="O204" s="9" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="5" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
       <c r="B205" s="6" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="C205" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D205" s="7" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
       <c r="E205" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F205" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H205" s="7" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="I205" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K205" s="7" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="L205" s="7">
         <v>0</v>
       </c>
       <c r="M205" s="7">
         <v>0</v>
       </c>
       <c r="O205" s="9" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="5" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="B206" s="6" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
       <c r="C206" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D206" s="7" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="E206" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F206" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H206" s="7" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="I206" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K206" s="7" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="L206" s="7">
         <v>0</v>
       </c>
       <c r="M206" s="7">
         <v>0</v>
       </c>
       <c r="O206" s="9" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="5" t="s">
-        <v>460</v>
+        <v>458</v>
       </c>
       <c r="B207" s="6" t="s">
-        <v>461</v>
+        <v>459</v>
       </c>
       <c r="C207" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D207" s="7" t="s">
-        <v>460</v>
+        <v>458</v>
       </c>
       <c r="E207" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F207" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H207" s="7" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="I207" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K207" s="7" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="L207" s="7">
         <v>0</v>
       </c>
       <c r="M207" s="7">
         <v>0</v>
       </c>
       <c r="O207" s="9" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="5" t="s">
-        <v>462</v>
+        <v>460</v>
       </c>
       <c r="B208" s="6" t="s">
-        <v>463</v>
+        <v>461</v>
       </c>
       <c r="C208" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D208" s="7" t="s">
-        <v>462</v>
+        <v>460</v>
       </c>
       <c r="E208" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F208" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H208" s="7" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="I208" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K208" s="7" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="L208" s="7">
         <v>0</v>
       </c>
       <c r="M208" s="7">
         <v>0</v>
       </c>
       <c r="O208" s="9" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="5" t="s">
-        <v>464</v>
+        <v>462</v>
       </c>
       <c r="B209" s="6" t="s">
-        <v>465</v>
+        <v>463</v>
       </c>
       <c r="C209" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D209" s="7" t="s">
-        <v>464</v>
+        <v>462</v>
       </c>
       <c r="E209" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F209" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H209" s="7" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="I209" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K209" s="7" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="L209" s="7">
         <v>0</v>
       </c>
       <c r="M209" s="7">
         <v>0</v>
       </c>
       <c r="O209" s="9" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="5" t="s">
-        <v>466</v>
+        <v>464</v>
       </c>
       <c r="B210" s="6" t="s">
-        <v>467</v>
+        <v>465</v>
       </c>
       <c r="C210" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D210" s="7" t="s">
-        <v>466</v>
+        <v>464</v>
       </c>
       <c r="E210" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F210" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H210" s="7" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="I210" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K210" s="7" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="L210" s="7">
         <v>0</v>
       </c>
       <c r="M210" s="7">
         <v>0</v>
       </c>
       <c r="O210" s="9" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="5" t="s">
-        <v>468</v>
+        <v>466</v>
       </c>
       <c r="B211" s="6" t="s">
-        <v>469</v>
+        <v>467</v>
       </c>
       <c r="C211" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D211" s="7" t="s">
-        <v>468</v>
+        <v>466</v>
       </c>
       <c r="E211" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F211" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H211" s="7" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="I211" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K211" s="7" t="s">
-        <v>448</v>
+        <v>91</v>
       </c>
       <c r="L211" s="7">
         <v>0</v>
       </c>
       <c r="M211" s="7">
         <v>0</v>
       </c>
       <c r="O211" s="9" t="s">
-        <v>448</v>
+        <v>91</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="5" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="B212" s="6" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="C212" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D212" s="7" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E212" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F212" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H212" s="7" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="I212" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K212" s="7" t="s">
-        <v>451</v>
+        <v>94</v>
       </c>
       <c r="L212" s="7">
         <v>0</v>
       </c>
       <c r="M212" s="7">
         <v>0</v>
       </c>
       <c r="O212" s="9" t="s">
-        <v>451</v>
+        <v>94</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="5" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
       <c r="B213" s="6" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="C213" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D213" s="7" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
       <c r="E213" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F213" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H213" s="7" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="I213" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K213" s="7" t="s">
-        <v>91</v>
+        <v>260</v>
       </c>
       <c r="L213" s="7">
         <v>0</v>
       </c>
       <c r="M213" s="7">
         <v>0</v>
       </c>
       <c r="O213" s="9" t="s">
-        <v>91</v>
+        <v>260</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="5" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="B214" s="6" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="C214" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D214" s="7" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E214" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F214" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H214" s="7" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="I214" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K214" s="7" t="s">
-        <v>94</v>
+        <v>254</v>
       </c>
       <c r="L214" s="7">
         <v>0</v>
       </c>
       <c r="M214" s="7">
         <v>0</v>
       </c>
       <c r="O214" s="9" t="s">
-        <v>94</v>
+        <v>254</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="5" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="B215" s="6" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="C215" s="7" t="s">
-        <v>90</v>
+        <v>161</v>
       </c>
       <c r="D215" s="7" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="E215" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F215" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H215" s="7" t="s">
-        <v>244</v>
+        <v>17</v>
       </c>
       <c r="I215" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K215" s="7" t="s">
-        <v>266</v>
+      <c r="J215" s="10">
+        <v>4625</v>
       </c>
       <c r="L215" s="7">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="M215" s="7">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>266</v>
+        <v>60</v>
+      </c>
+      <c r="N215" s="10">
+        <v>1850</v>
+      </c>
+      <c r="P215" s="7">
+        <v>60</v>
+      </c>
+      <c r="Q215" s="10">
+        <v>1850</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="5" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
       <c r="B216" s="6" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="C216" s="7" t="s">
-        <v>90</v>
+        <v>187</v>
       </c>
       <c r="D216" s="7" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
       <c r="E216" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F216" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H216" s="7" t="s">
-        <v>244</v>
+        <v>17</v>
       </c>
       <c r="I216" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K216" s="7" t="s">
-        <v>260</v>
+      <c r="J216" s="10">
+        <v>790</v>
       </c>
       <c r="L216" s="7">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="M216" s="7">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>260</v>
+        <v>30</v>
+      </c>
+      <c r="N216" s="10">
+        <v>553</v>
+      </c>
+      <c r="P216" s="7">
+        <v>30</v>
+      </c>
+      <c r="Q216" s="10">
+        <v>553</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="5" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="B217" s="6" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
       <c r="C217" s="7" t="s">
-        <v>161</v>
+        <v>83</v>
       </c>
       <c r="D217" s="7" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="E217" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F217" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H217" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I217" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J217" s="10">
-        <v>4625</v>
+        <v>200</v>
       </c>
       <c r="L217" s="7">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="M217" s="7">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="N217" s="10">
-        <v>1850</v>
+        <v>110</v>
       </c>
       <c r="P217" s="7">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="Q217" s="10">
-        <v>1850</v>
+        <v>110</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="5" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="B218" s="6" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="C218" s="7" t="s">
-        <v>187</v>
+        <v>83</v>
       </c>
       <c r="D218" s="7" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E218" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F218" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H218" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I218" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J218" s="10">
-        <v>790</v>
+        <v>655</v>
       </c>
       <c r="L218" s="7">
-        <v>30</v>
+        <v>45</v>
       </c>
       <c r="M218" s="7">
-        <v>30</v>
+        <v>45</v>
       </c>
       <c r="N218" s="10">
-        <v>553</v>
+        <v>360.25</v>
       </c>
       <c r="P218" s="7">
-        <v>30</v>
+        <v>45</v>
       </c>
       <c r="Q218" s="10">
-        <v>553</v>
+        <v>360.25</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="5" t="s">
+        <v>482</v>
+      </c>
+      <c r="B219" s="6" t="s">
+        <v>483</v>
+      </c>
+      <c r="C219" s="7" t="s">
         <v>484</v>
       </c>
-      <c r="B219" s="6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D219" s="7" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
       <c r="E219" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F219" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H219" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I219" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J219" s="10">
-        <v>200</v>
+        <v>575</v>
       </c>
       <c r="L219" s="7">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="M219" s="7">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="N219" s="10">
-        <v>110</v>
+        <v>373.75</v>
       </c>
       <c r="P219" s="7">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="Q219" s="10">
-        <v>110</v>
+        <v>373.75</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="5" t="s">
+        <v>485</v>
+      </c>
+      <c r="B220" s="6" t="s">
         <v>486</v>
       </c>
-      <c r="B220" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C220" s="7" t="s">
-        <v>83</v>
+        <v>161</v>
       </c>
       <c r="D220" s="7" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
       <c r="E220" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F220" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H220" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I220" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J220" s="10">
-        <v>655</v>
+        <v>2000</v>
       </c>
       <c r="L220" s="7">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="M220" s="7">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="N220" s="10">
-        <v>360.25</v>
+        <v>800</v>
       </c>
       <c r="P220" s="7">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="Q220" s="10">
-        <v>360.25</v>
+        <v>800</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="5" t="s">
-        <v>488</v>
+        <v>487</v>
       </c>
       <c r="B221" s="6" t="s">
-        <v>489</v>
+        <v>475</v>
       </c>
       <c r="C221" s="7" t="s">
-        <v>490</v>
+        <v>161</v>
       </c>
       <c r="D221" s="7" t="s">
-        <v>488</v>
+        <v>487</v>
       </c>
       <c r="E221" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F221" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H221" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I221" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J221" s="10">
-        <v>575</v>
+        <v>3375</v>
       </c>
       <c r="L221" s="7">
-        <v>35</v>
+        <v>60</v>
       </c>
       <c r="M221" s="7">
-        <v>35</v>
+        <v>60</v>
       </c>
       <c r="N221" s="10">
-        <v>373.75</v>
+        <v>1350</v>
       </c>
       <c r="P221" s="7">
-        <v>35</v>
+        <v>60</v>
       </c>
       <c r="Q221" s="10">
-        <v>373.75</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="5" t="s">
-        <v>491</v>
+        <v>488</v>
       </c>
       <c r="B222" s="6" t="s">
-        <v>492</v>
+        <v>489</v>
       </c>
       <c r="C222" s="7" t="s">
         <v>161</v>
       </c>
       <c r="D222" s="7" t="s">
-        <v>491</v>
+        <v>488</v>
       </c>
       <c r="E222" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F222" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H222" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I222" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J222" s="10">
-        <v>2000</v>
+        <v>5375</v>
       </c>
       <c r="L222" s="7">
         <v>60</v>
       </c>
       <c r="M222" s="7">
         <v>60</v>
       </c>
       <c r="N222" s="10">
-        <v>800</v>
+        <v>2150</v>
       </c>
       <c r="P222" s="7">
         <v>60</v>
       </c>
       <c r="Q222" s="10">
-        <v>800</v>
+        <v>2150</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="5" t="s">
-        <v>493</v>
+        <v>140</v>
       </c>
       <c r="B223" s="6" t="s">
-        <v>481</v>
+        <v>490</v>
       </c>
       <c r="C223" s="7" t="s">
-        <v>161</v>
+        <v>83</v>
       </c>
       <c r="D223" s="7" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="E223" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F223" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H223" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I223" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J223" s="10">
-        <v>3375</v>
+        <v>220</v>
       </c>
       <c r="L223" s="7">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="M223" s="7">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="N223" s="10">
-        <v>1350</v>
+        <v>121</v>
       </c>
       <c r="P223" s="7">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="Q223" s="10">
-        <v>1350</v>
+        <v>121</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="5" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="B224" s="6" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="C224" s="7" t="s">
-        <v>161</v>
+        <v>83</v>
       </c>
       <c r="D224" s="7" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E224" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F224" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H224" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I224" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J224" s="10">
-        <v>5375</v>
+        <v>780</v>
       </c>
       <c r="L224" s="7">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="M224" s="7">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="N224" s="10">
-        <v>2150</v>
+        <v>429</v>
       </c>
       <c r="P224" s="7">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="Q224" s="10">
-        <v>2150</v>
+        <v>429</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="5" t="s">
-        <v>140</v>
+        <v>185</v>
       </c>
       <c r="B225" s="6" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
       <c r="C225" s="7" t="s">
-        <v>83</v>
+        <v>187</v>
       </c>
       <c r="D225" s="7" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="E225" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F225" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H225" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I225" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J225" s="10">
-        <v>220</v>
+        <v>250</v>
       </c>
       <c r="L225" s="7">
-        <v>45</v>
+        <v>30</v>
       </c>
       <c r="M225" s="7">
-        <v>45</v>
+        <v>30</v>
       </c>
       <c r="N225" s="10">
-        <v>121</v>
+        <v>175</v>
       </c>
       <c r="P225" s="7">
-        <v>45</v>
+        <v>30</v>
       </c>
       <c r="Q225" s="10">
-        <v>121</v>
+        <v>175</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="5" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="B226" s="6" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
       <c r="C226" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D226" s="7" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="E226" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F226" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H226" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I226" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J226" s="10">
-        <v>780</v>
+        <v>885</v>
       </c>
       <c r="L226" s="7">
         <v>45</v>
       </c>
       <c r="M226" s="7">
         <v>45</v>
       </c>
       <c r="N226" s="10">
-        <v>429</v>
+        <v>486.75</v>
       </c>
       <c r="P226" s="7">
         <v>45</v>
       </c>
       <c r="Q226" s="10">
-        <v>429</v>
+        <v>486.75</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="5" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="B227" s="6" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="C227" s="7" t="s">
         <v>187</v>
       </c>
       <c r="D227" s="7" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="E227" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F227" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H227" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I227" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J227" s="10">
-        <v>250</v>
+        <v>160</v>
       </c>
       <c r="L227" s="7">
         <v>30</v>
       </c>
       <c r="M227" s="7">
         <v>30</v>
       </c>
       <c r="N227" s="10">
-        <v>175</v>
+        <v>112</v>
       </c>
       <c r="P227" s="7">
         <v>30</v>
       </c>
       <c r="Q227" s="10">
-        <v>175</v>
+        <v>112</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="5" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
       <c r="B228" s="6" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="C228" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D228" s="7" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
       <c r="E228" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F228" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H228" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I228" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J228" s="10">
-        <v>885</v>
+        <v>1790</v>
       </c>
       <c r="L228" s="7">
         <v>45</v>
       </c>
       <c r="M228" s="7">
         <v>45</v>
       </c>
       <c r="N228" s="10">
-        <v>486.75</v>
+        <v>984.5</v>
       </c>
       <c r="P228" s="7">
         <v>45</v>
       </c>
       <c r="Q228" s="10">
-        <v>486.75</v>
+        <v>984.5</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="5" t="s">
-        <v>188</v>
+        <v>502</v>
       </c>
       <c r="B229" s="6" t="s">
-        <v>504</v>
+        <v>503</v>
       </c>
       <c r="C229" s="7" t="s">
-        <v>187</v>
+        <v>83</v>
       </c>
       <c r="D229" s="7" t="s">
-        <v>505</v>
+        <v>502</v>
       </c>
       <c r="E229" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F229" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H229" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I229" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J229" s="10">
-        <v>160</v>
+        <v>365</v>
       </c>
       <c r="L229" s="7">
-        <v>30</v>
+        <v>45</v>
       </c>
       <c r="M229" s="7">
-        <v>30</v>
+        <v>45</v>
       </c>
       <c r="N229" s="10">
-        <v>112</v>
+        <v>200.75</v>
       </c>
       <c r="P229" s="7">
-        <v>30</v>
+        <v>45</v>
       </c>
       <c r="Q229" s="10">
-        <v>112</v>
+        <v>200.75</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="5" t="s">
-        <v>506</v>
+        <v>504</v>
       </c>
       <c r="B230" s="6" t="s">
-        <v>507</v>
+        <v>505</v>
       </c>
       <c r="C230" s="7" t="s">
-        <v>83</v>
+        <v>161</v>
       </c>
       <c r="D230" s="7" t="s">
-        <v>506</v>
+        <v>504</v>
       </c>
       <c r="E230" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F230" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H230" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I230" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J230" s="10">
-        <v>1790</v>
+        <v>2300</v>
       </c>
       <c r="L230" s="7">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="M230" s="7">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="N230" s="10">
-        <v>984.5</v>
+        <v>920</v>
       </c>
       <c r="P230" s="7">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="Q230" s="10">
-        <v>984.5</v>
+        <v>920</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="5" t="s">
-        <v>508</v>
+        <v>506</v>
       </c>
       <c r="B231" s="6" t="s">
-        <v>509</v>
+        <v>507</v>
       </c>
       <c r="C231" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D231" s="7" t="s">
-        <v>508</v>
+        <v>506</v>
       </c>
       <c r="E231" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F231" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H231" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I231" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J231" s="10">
-        <v>365</v>
+        <v>4725</v>
       </c>
       <c r="L231" s="7">
         <v>45</v>
       </c>
       <c r="M231" s="7">
         <v>45</v>
       </c>
       <c r="N231" s="10">
-        <v>200.75</v>
+        <v>2598.75</v>
       </c>
       <c r="P231" s="7">
         <v>45</v>
       </c>
       <c r="Q231" s="10">
-        <v>200.75</v>
+        <v>2598.75</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="5" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="B232" s="6" t="s">
-        <v>511</v>
+        <v>509</v>
       </c>
       <c r="C232" s="7" t="s">
-        <v>161</v>
+        <v>187</v>
       </c>
       <c r="D232" s="7" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="E232" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F232" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H232" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I232" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J232" s="10">
-        <v>2300</v>
+        <v>3825</v>
       </c>
       <c r="L232" s="7">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="M232" s="7">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="N232" s="10">
-        <v>920</v>
+        <v>2677.5</v>
       </c>
       <c r="P232" s="7">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="Q232" s="10">
-        <v>920</v>
+        <v>2677.5</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="5" t="s">
-        <v>512</v>
+        <v>510</v>
       </c>
       <c r="B233" s="6" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="C233" s="7" t="s">
-        <v>83</v>
+        <v>161</v>
       </c>
       <c r="D233" s="7" t="s">
-        <v>512</v>
+        <v>510</v>
       </c>
       <c r="E233" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F233" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H233" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I233" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J233" s="10">
-        <v>4725</v>
+        <v>2875</v>
       </c>
       <c r="L233" s="7">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="M233" s="7">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="N233" s="10">
-        <v>2598.75</v>
+        <v>1150</v>
       </c>
       <c r="P233" s="7">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="Q233" s="10">
-        <v>2598.75</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="5" t="s">
+        <v>512</v>
+      </c>
+      <c r="B234" s="6" t="s">
+        <v>513</v>
+      </c>
+      <c r="C234" s="7" t="s">
         <v>514</v>
       </c>
-      <c r="B234" s="6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D234" s="7" t="s">
-        <v>514</v>
+        <v>512</v>
       </c>
       <c r="E234" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F234" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H234" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I234" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J234" s="10">
-        <v>3825</v>
+        <v>2625</v>
       </c>
       <c r="L234" s="7">
-        <v>30</v>
+        <v>60</v>
       </c>
       <c r="M234" s="7">
-        <v>30</v>
+        <v>60</v>
       </c>
       <c r="N234" s="10">
-        <v>2677.5</v>
+        <v>1050</v>
       </c>
       <c r="P234" s="7">
-        <v>30</v>
+        <v>60</v>
       </c>
       <c r="Q234" s="10">
-        <v>2677.5</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="5" t="s">
+        <v>515</v>
+      </c>
+      <c r="B235" s="6" t="s">
         <v>516</v>
       </c>
-      <c r="B235" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C235" s="7" t="s">
-        <v>161</v>
+        <v>83</v>
       </c>
       <c r="D235" s="7" t="s">
-        <v>516</v>
+        <v>515</v>
       </c>
       <c r="E235" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F235" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H235" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I235" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J235" s="10">
-        <v>2875</v>
+        <v>850</v>
       </c>
       <c r="L235" s="7">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="M235" s="7">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="N235" s="10">
-        <v>1150</v>
+        <v>467.5</v>
       </c>
       <c r="P235" s="7">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="Q235" s="10">
-        <v>1150</v>
+        <v>467.5</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="5" t="s">
+        <v>517</v>
+      </c>
+      <c r="B236" s="6" t="s">
         <v>518</v>
       </c>
-      <c r="B236" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C236" s="7" t="s">
-        <v>520</v>
+        <v>83</v>
       </c>
       <c r="D236" s="7" t="s">
-        <v>518</v>
+        <v>517</v>
       </c>
       <c r="E236" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F236" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H236" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I236" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J236" s="10">
-        <v>2625</v>
+        <v>1000</v>
       </c>
       <c r="L236" s="7">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="M236" s="7">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="N236" s="10">
-        <v>1050</v>
+        <v>550</v>
       </c>
       <c r="P236" s="7">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="Q236" s="10">
-        <v>1050</v>
+        <v>550</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="5" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="B237" s="6" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="C237" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D237" s="7" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E237" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F237" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H237" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I237" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J237" s="10">
-        <v>850</v>
+        <v>3050</v>
       </c>
       <c r="L237" s="7">
         <v>45</v>
       </c>
       <c r="M237" s="7">
         <v>45</v>
       </c>
       <c r="N237" s="10">
-        <v>467.5</v>
+        <v>1677.5</v>
       </c>
       <c r="P237" s="7">
         <v>45</v>
       </c>
       <c r="Q237" s="10">
-        <v>467.5</v>
+        <v>1677.5</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="5" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="B238" s="6" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
       <c r="C238" s="7" t="s">
-        <v>83</v>
+        <v>187</v>
       </c>
       <c r="D238" s="7" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="E238" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F238" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H238" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I238" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J238" s="10">
-        <v>1000</v>
+        <v>525</v>
       </c>
       <c r="L238" s="7">
-        <v>45</v>
+        <v>30</v>
       </c>
       <c r="M238" s="7">
-        <v>45</v>
+        <v>30</v>
       </c>
       <c r="N238" s="10">
-        <v>550</v>
+        <v>367.5</v>
       </c>
       <c r="P238" s="7">
-        <v>45</v>
+        <v>30</v>
       </c>
       <c r="Q238" s="10">
-        <v>550</v>
+        <v>367.5</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="5" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="B239" s="6" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="C239" s="7" t="s">
-        <v>83</v>
+        <v>187</v>
       </c>
       <c r="D239" s="7" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E239" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F239" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H239" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I239" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J239" s="10">
-        <v>3050</v>
+        <v>2575</v>
       </c>
       <c r="L239" s="7">
-        <v>45</v>
+        <v>30</v>
       </c>
       <c r="M239" s="7">
-        <v>45</v>
+        <v>30</v>
       </c>
       <c r="N239" s="10">
-        <v>1677.5</v>
+        <v>1802.5</v>
       </c>
       <c r="P239" s="7">
-        <v>45</v>
+        <v>30</v>
       </c>
       <c r="Q239" s="10">
-        <v>1677.5</v>
+        <v>1802.5</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="5" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
       <c r="B240" s="6" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="C240" s="7" t="s">
         <v>187</v>
       </c>
       <c r="D240" s="7" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
       <c r="E240" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F240" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H240" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I240" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J240" s="10">
-        <v>525</v>
+        <v>245</v>
       </c>
       <c r="L240" s="7">
         <v>30</v>
       </c>
       <c r="M240" s="7">
         <v>30</v>
       </c>
       <c r="N240" s="10">
-        <v>367.5</v>
+        <v>171.5</v>
       </c>
       <c r="P240" s="7">
         <v>30</v>
       </c>
       <c r="Q240" s="10">
-        <v>367.5</v>
+        <v>171.5</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="5" t="s">
+        <v>527</v>
+      </c>
+      <c r="B241" s="6" t="s">
+        <v>528</v>
+      </c>
+      <c r="C241" s="7" t="s">
         <v>529</v>
       </c>
-      <c r="B241" s="6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D241" s="7" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="E241" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F241" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H241" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I241" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J241" s="10">
-        <v>2575</v>
+        <v>7740</v>
       </c>
       <c r="L241" s="7">
-        <v>30</v>
+        <v>60</v>
       </c>
       <c r="M241" s="7">
-        <v>30</v>
+        <v>60</v>
       </c>
       <c r="N241" s="10">
-        <v>1802.5</v>
+        <v>3096</v>
       </c>
       <c r="P241" s="7">
-        <v>30</v>
+        <v>60</v>
       </c>
       <c r="Q241" s="10">
-        <v>1802.5</v>
+        <v>3096</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="5" t="s">
+        <v>530</v>
+      </c>
+      <c r="B242" s="6" t="s">
         <v>531</v>
       </c>
-      <c r="B242" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C242" s="7" t="s">
-        <v>187</v>
+        <v>90</v>
       </c>
       <c r="D242" s="7" t="s">
-        <v>531</v>
+        <v>530</v>
       </c>
       <c r="E242" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F242" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H242" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I242" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="J242" s="10">
-        <v>245</v>
+      <c r="K242" s="7" t="s">
+        <v>442</v>
       </c>
       <c r="L242" s="7">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="M242" s="7">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>171.5</v>
+        <v>0</v>
+      </c>
+      <c r="O242" s="9" t="s">
+        <v>442</v>
       </c>
       <c r="P242" s="7">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>171.5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="5" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
       <c r="B243" s="6" t="s">
-        <v>534</v>
+        <v>531</v>
       </c>
       <c r="C243" s="7" t="s">
-        <v>535</v>
+        <v>90</v>
       </c>
       <c r="D243" s="7" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
       <c r="E243" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F243" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H243" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I243" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="J243" s="10">
-        <v>7740</v>
+      <c r="K243" s="7" t="s">
+        <v>445</v>
       </c>
       <c r="L243" s="7">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="M243" s="7">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>3096</v>
+        <v>0</v>
+      </c>
+      <c r="O243" s="9" t="s">
+        <v>445</v>
       </c>
       <c r="P243" s="7">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>3096</v>
+        <v>0</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="5" t="s">
-        <v>536</v>
+        <v>533</v>
       </c>
       <c r="B244" s="6" t="s">
-        <v>537</v>
+        <v>534</v>
       </c>
       <c r="C244" s="7" t="s">
-        <v>90</v>
+        <v>529</v>
       </c>
       <c r="D244" s="7" t="s">
-        <v>536</v>
+        <v>533</v>
       </c>
       <c r="E244" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F244" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H244" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I244" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K244" s="7" t="s">
-        <v>448</v>
+      <c r="J244" s="10">
+        <v>10635</v>
       </c>
       <c r="L244" s="7">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="M244" s="7">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>448</v>
+        <v>60</v>
+      </c>
+      <c r="N244" s="10">
+        <v>4254</v>
       </c>
       <c r="P244" s="7">
-        <v>0</v>
+        <v>60</v>
+      </c>
+      <c r="Q244" s="10">
+        <v>4254</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="5" t="s">
-        <v>538</v>
+        <v>535</v>
       </c>
       <c r="B245" s="6" t="s">
-        <v>537</v>
+        <v>536</v>
       </c>
       <c r="C245" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D245" s="7" t="s">
-        <v>538</v>
+        <v>535</v>
       </c>
       <c r="E245" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F245" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H245" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I245" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K245" s="7" t="s">
-        <v>451</v>
+        <v>91</v>
       </c>
       <c r="L245" s="7">
         <v>0</v>
       </c>
       <c r="M245" s="7">
         <v>0</v>
       </c>
       <c r="O245" s="9" t="s">
-        <v>451</v>
+        <v>91</v>
       </c>
       <c r="P245" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="5" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
       <c r="B246" s="6" t="s">
-        <v>540</v>
+        <v>536</v>
       </c>
       <c r="C246" s="7" t="s">
-        <v>535</v>
+        <v>90</v>
       </c>
       <c r="D246" s="7" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
       <c r="E246" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F246" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H246" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I246" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="J246" s="10">
-        <v>10635</v>
+      <c r="K246" s="7" t="s">
+        <v>94</v>
       </c>
       <c r="L246" s="7">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="M246" s="7">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>4254</v>
+        <v>0</v>
+      </c>
+      <c r="O246" s="9" t="s">
+        <v>94</v>
       </c>
       <c r="P246" s="7">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>4254</v>
+        <v>0</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="5" t="s">
-        <v>541</v>
+        <v>538</v>
       </c>
       <c r="B247" s="6" t="s">
-        <v>542</v>
+        <v>539</v>
       </c>
       <c r="C247" s="7" t="s">
-        <v>90</v>
+        <v>529</v>
       </c>
       <c r="D247" s="7" t="s">
-        <v>541</v>
+        <v>538</v>
       </c>
       <c r="E247" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F247" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H247" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I247" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K247" s="7" t="s">
-        <v>91</v>
+      <c r="J247" s="10">
+        <v>13675</v>
       </c>
       <c r="L247" s="7">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="M247" s="7">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>60</v>
+      </c>
+      <c r="N247" s="10">
+        <v>5470</v>
       </c>
       <c r="P247" s="7">
-        <v>0</v>
+        <v>60</v>
+      </c>
+      <c r="Q247" s="10">
+        <v>5470</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="5" t="s">
-        <v>543</v>
+        <v>540</v>
       </c>
       <c r="B248" s="6" t="s">
-        <v>542</v>
+        <v>541</v>
       </c>
       <c r="C248" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D248" s="7" t="s">
-        <v>543</v>
+        <v>540</v>
       </c>
       <c r="E248" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F248" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H248" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I248" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K248" s="7" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="L248" s="7">
         <v>0</v>
       </c>
       <c r="M248" s="7">
         <v>0</v>
       </c>
       <c r="O248" s="9" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="P248" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="5" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="B249" s="6" t="s">
-        <v>545</v>
+        <v>541</v>
       </c>
       <c r="C249" s="7" t="s">
-        <v>535</v>
+        <v>90</v>
       </c>
       <c r="D249" s="7" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="E249" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F249" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H249" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I249" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="J249" s="10">
-        <v>13675</v>
+      <c r="K249" s="7" t="s">
+        <v>94</v>
       </c>
       <c r="L249" s="7">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="M249" s="7">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>5470</v>
+        <v>0</v>
+      </c>
+      <c r="O249" s="9" t="s">
+        <v>94</v>
       </c>
       <c r="P249" s="7">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>5470</v>
+        <v>0</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="5" t="s">
-        <v>546</v>
+        <v>543</v>
       </c>
       <c r="B250" s="6" t="s">
-        <v>547</v>
+        <v>544</v>
       </c>
       <c r="C250" s="7" t="s">
-        <v>90</v>
+        <v>529</v>
       </c>
       <c r="D250" s="7" t="s">
-        <v>546</v>
+        <v>543</v>
       </c>
       <c r="E250" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F250" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H250" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I250" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K250" s="7" t="s">
-        <v>91</v>
+      <c r="J250" s="10">
+        <v>16715</v>
       </c>
       <c r="L250" s="7">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="M250" s="7">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>60</v>
+      </c>
+      <c r="N250" s="10">
+        <v>6686</v>
       </c>
       <c r="P250" s="7">
-        <v>0</v>
+        <v>60</v>
+      </c>
+      <c r="Q250" s="10">
+        <v>6686</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="5" t="s">
-        <v>548</v>
+        <v>545</v>
       </c>
       <c r="B251" s="6" t="s">
-        <v>547</v>
+        <v>546</v>
       </c>
       <c r="C251" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D251" s="7" t="s">
-        <v>548</v>
+        <v>545</v>
       </c>
       <c r="E251" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F251" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H251" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I251" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K251" s="7" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="L251" s="7">
         <v>0</v>
       </c>
       <c r="M251" s="7">
         <v>0</v>
       </c>
       <c r="O251" s="9" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="P251" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="5" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="B252" s="6" t="s">
-        <v>550</v>
+        <v>546</v>
       </c>
       <c r="C252" s="7" t="s">
-        <v>535</v>
+        <v>90</v>
       </c>
       <c r="D252" s="7" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E252" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F252" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H252" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I252" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="J252" s="10">
-        <v>16715</v>
+      <c r="K252" s="7" t="s">
+        <v>94</v>
       </c>
       <c r="L252" s="7">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="M252" s="7">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>6686</v>
+        <v>0</v>
+      </c>
+      <c r="O252" s="9" t="s">
+        <v>94</v>
       </c>
       <c r="P252" s="7">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>6686</v>
+        <v>0</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="5" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
       <c r="B253" s="6" t="s">
-        <v>552</v>
+        <v>534</v>
       </c>
       <c r="C253" s="7" t="s">
-        <v>90</v>
+        <v>529</v>
       </c>
       <c r="D253" s="7" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
       <c r="E253" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F253" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H253" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I253" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K253" s="7" t="s">
-        <v>91</v>
+      <c r="J253" s="10">
+        <v>14285</v>
       </c>
       <c r="L253" s="7">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="M253" s="7">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>60</v>
+      </c>
+      <c r="N253" s="10">
+        <v>5714</v>
       </c>
       <c r="P253" s="7">
-        <v>0</v>
+        <v>60</v>
+      </c>
+      <c r="Q253" s="10">
+        <v>5714</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="5" t="s">
-        <v>553</v>
+        <v>549</v>
       </c>
       <c r="B254" s="6" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="C254" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D254" s="7" t="s">
-        <v>553</v>
+        <v>549</v>
       </c>
       <c r="E254" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F254" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H254" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I254" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K254" s="7" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="L254" s="7">
         <v>0</v>
       </c>
       <c r="M254" s="7">
         <v>0</v>
       </c>
       <c r="O254" s="9" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="P254" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="5" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="B255" s="6" t="s">
-        <v>540</v>
+        <v>550</v>
       </c>
       <c r="C255" s="7" t="s">
-        <v>535</v>
+        <v>90</v>
       </c>
       <c r="D255" s="7" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="E255" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F255" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H255" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I255" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="J255" s="10">
-        <v>14285</v>
+      <c r="K255" s="7" t="s">
+        <v>94</v>
       </c>
       <c r="L255" s="7">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="M255" s="7">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>5714</v>
+        <v>0</v>
+      </c>
+      <c r="O255" s="9" t="s">
+        <v>94</v>
       </c>
       <c r="P255" s="7">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>5714</v>
+        <v>0</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="5" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
       <c r="B256" s="6" t="s">
-        <v>556</v>
+        <v>539</v>
       </c>
       <c r="C256" s="7" t="s">
-        <v>90</v>
+        <v>529</v>
       </c>
       <c r="D256" s="7" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
       <c r="E256" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F256" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H256" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I256" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K256" s="7" t="s">
-        <v>91</v>
+      <c r="J256" s="10">
+        <v>17325</v>
       </c>
       <c r="L256" s="7">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="M256" s="7">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>60</v>
+      </c>
+      <c r="N256" s="10">
+        <v>6930</v>
       </c>
       <c r="P256" s="7">
-        <v>0</v>
+        <v>60</v>
+      </c>
+      <c r="Q256" s="10">
+        <v>6930</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="5" t="s">
-        <v>557</v>
+        <v>553</v>
       </c>
       <c r="B257" s="6" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="C257" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D257" s="7" t="s">
-        <v>557</v>
+        <v>553</v>
       </c>
       <c r="E257" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F257" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H257" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I257" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K257" s="7" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="L257" s="7">
         <v>0</v>
       </c>
       <c r="M257" s="7">
         <v>0</v>
       </c>
       <c r="O257" s="9" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="P257" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="5" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
       <c r="B258" s="6" t="s">
-        <v>545</v>
+        <v>554</v>
       </c>
       <c r="C258" s="7" t="s">
-        <v>535</v>
+        <v>90</v>
       </c>
       <c r="D258" s="7" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
       <c r="E258" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F258" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H258" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I258" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="J258" s="10">
-        <v>17325</v>
+      <c r="K258" s="7" t="s">
+        <v>94</v>
       </c>
       <c r="L258" s="7">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="M258" s="7">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>6930</v>
+        <v>0</v>
+      </c>
+      <c r="O258" s="9" t="s">
+        <v>94</v>
       </c>
       <c r="P258" s="7">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>6930</v>
+        <v>0</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="5" t="s">
-        <v>559</v>
+        <v>556</v>
       </c>
       <c r="B259" s="6" t="s">
-        <v>560</v>
+        <v>544</v>
       </c>
       <c r="C259" s="7" t="s">
-        <v>90</v>
+        <v>529</v>
       </c>
       <c r="D259" s="7" t="s">
-        <v>559</v>
+        <v>556</v>
       </c>
       <c r="E259" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F259" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H259" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I259" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K259" s="7" t="s">
-        <v>91</v>
+      <c r="J259" s="10">
+        <v>20365</v>
       </c>
       <c r="L259" s="7">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="M259" s="7">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>60</v>
+      </c>
+      <c r="N259" s="10">
+        <v>8146</v>
       </c>
       <c r="P259" s="7">
-        <v>0</v>
+        <v>60</v>
+      </c>
+      <c r="Q259" s="10">
+        <v>8146</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="5" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="B260" s="6" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="C260" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D260" s="7" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E260" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F260" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H260" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I260" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K260" s="7" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="L260" s="7">
         <v>0</v>
       </c>
       <c r="M260" s="7">
         <v>0</v>
       </c>
       <c r="O260" s="9" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="P260" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="5" t="s">
-        <v>562</v>
+        <v>559</v>
       </c>
       <c r="B261" s="6" t="s">
-        <v>550</v>
+        <v>558</v>
       </c>
       <c r="C261" s="7" t="s">
-        <v>535</v>
+        <v>90</v>
       </c>
       <c r="D261" s="7" t="s">
-        <v>562</v>
+        <v>559</v>
       </c>
       <c r="E261" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F261" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H261" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I261" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="J261" s="10">
-        <v>20365</v>
+      <c r="K261" s="7" t="s">
+        <v>94</v>
       </c>
       <c r="L261" s="7">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="M261" s="7">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>8146</v>
+        <v>0</v>
+      </c>
+      <c r="O261" s="9" t="s">
+        <v>94</v>
       </c>
       <c r="P261" s="7">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>8146</v>
+        <v>0</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="5" t="s">
-        <v>563</v>
+        <v>560</v>
       </c>
       <c r="B262" s="6" t="s">
-        <v>564</v>
+        <v>561</v>
       </c>
       <c r="C262" s="7" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="D262" s="7" t="s">
-        <v>563</v>
+        <v>560</v>
       </c>
       <c r="E262" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F262" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H262" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I262" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K262" s="7" t="s">
-        <v>91</v>
+      <c r="J262" s="10">
+        <v>385</v>
       </c>
       <c r="L262" s="7">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="M262" s="7">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>45</v>
+      </c>
+      <c r="N262" s="10">
+        <v>211.75</v>
       </c>
       <c r="P262" s="7">
-        <v>0</v>
+        <v>45</v>
+      </c>
+      <c r="Q262" s="10">
+        <v>211.75</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="5" t="s">
-        <v>565</v>
+        <v>562</v>
       </c>
       <c r="B263" s="6" t="s">
-        <v>564</v>
+        <v>563</v>
       </c>
       <c r="C263" s="7" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="D263" s="7" t="s">
-        <v>565</v>
+        <v>562</v>
       </c>
       <c r="E263" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F263" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H263" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I263" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K263" s="7" t="s">
-        <v>94</v>
+      <c r="J263" s="10">
+        <v>210</v>
       </c>
       <c r="L263" s="7">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="M263" s="7">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>94</v>
+        <v>45</v>
+      </c>
+      <c r="N263" s="10">
+        <v>115.5</v>
       </c>
       <c r="P263" s="7">
-        <v>0</v>
+        <v>45</v>
+      </c>
+      <c r="Q263" s="10">
+        <v>115.5</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="5" t="s">
-        <v>566</v>
+        <v>564</v>
       </c>
       <c r="B264" s="6" t="s">
-        <v>567</v>
+        <v>565</v>
       </c>
       <c r="C264" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D264" s="7" t="s">
-        <v>566</v>
+        <v>564</v>
       </c>
       <c r="E264" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F264" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H264" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I264" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J264" s="10">
-        <v>385</v>
+        <v>2577</v>
       </c>
       <c r="L264" s="7">
         <v>45</v>
       </c>
       <c r="M264" s="7">
         <v>45</v>
       </c>
       <c r="N264" s="10">
-        <v>211.75</v>
+        <v>1417.35</v>
       </c>
       <c r="P264" s="7">
         <v>45</v>
       </c>
       <c r="Q264" s="10">
-        <v>211.75</v>
+        <v>1417.35</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="5" t="s">
-        <v>568</v>
+        <v>566</v>
       </c>
       <c r="B265" s="6" t="s">
-        <v>569</v>
+        <v>567</v>
       </c>
       <c r="C265" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D265" s="7" t="s">
-        <v>568</v>
+        <v>566</v>
       </c>
       <c r="E265" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F265" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H265" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I265" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J265" s="10">
-        <v>210</v>
+        <v>2310</v>
       </c>
       <c r="L265" s="7">
         <v>45</v>
       </c>
       <c r="M265" s="7">
         <v>45</v>
       </c>
       <c r="N265" s="10">
-        <v>115.5</v>
+        <v>1270.5</v>
       </c>
       <c r="P265" s="7">
         <v>45</v>
       </c>
       <c r="Q265" s="10">
-        <v>115.5</v>
+        <v>1270.5</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="5" t="s">
-        <v>570</v>
+        <v>568</v>
       </c>
       <c r="B266" s="6" t="s">
-        <v>571</v>
+        <v>569</v>
       </c>
       <c r="C266" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D266" s="7" t="s">
-        <v>570</v>
+        <v>568</v>
       </c>
       <c r="E266" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F266" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H266" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I266" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J266" s="10">
-        <v>2577</v>
+        <v>358</v>
       </c>
       <c r="L266" s="7">
         <v>45</v>
       </c>
       <c r="M266" s="7">
         <v>45</v>
       </c>
       <c r="N266" s="10">
-        <v>1417.35</v>
+        <v>196.9</v>
       </c>
       <c r="P266" s="7">
         <v>45</v>
       </c>
       <c r="Q266" s="10">
-        <v>1417.35</v>
+        <v>196.9</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="5" t="s">
-        <v>572</v>
+        <v>570</v>
       </c>
       <c r="B267" s="6" t="s">
-        <v>573</v>
+        <v>571</v>
       </c>
       <c r="C267" s="7" t="s">
-        <v>83</v>
+        <v>514</v>
       </c>
       <c r="D267" s="7" t="s">
-        <v>572</v>
+        <v>570</v>
       </c>
       <c r="E267" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F267" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H267" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I267" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J267" s="10">
-        <v>2310</v>
+        <v>1609</v>
       </c>
       <c r="L267" s="7">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="M267" s="7">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="N267" s="10">
-        <v>1270.5</v>
+        <v>643.6</v>
       </c>
       <c r="P267" s="7">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="Q267" s="10">
-        <v>1270.5</v>
+        <v>643.6</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="5" t="s">
-        <v>574</v>
+        <v>572</v>
       </c>
       <c r="B268" s="6" t="s">
-        <v>575</v>
+        <v>573</v>
       </c>
       <c r="C268" s="7" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="D268" s="7" t="s">
-        <v>574</v>
+        <v>572</v>
       </c>
       <c r="E268" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F268" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H268" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I268" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="J268" s="10">
-        <v>358</v>
+      <c r="K268" s="7" t="s">
+        <v>300</v>
       </c>
       <c r="L268" s="7">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="M268" s="7">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>196.9</v>
+        <v>0</v>
+      </c>
+      <c r="O268" s="9" t="s">
+        <v>300</v>
       </c>
       <c r="P268" s="7">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>196.9</v>
+        <v>0</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="5" t="s">
-        <v>576</v>
+        <v>574</v>
       </c>
       <c r="B269" s="6" t="s">
-        <v>577</v>
+        <v>575</v>
       </c>
       <c r="C269" s="7" t="s">
-        <v>520</v>
+        <v>161</v>
       </c>
       <c r="D269" s="7" t="s">
-        <v>576</v>
+        <v>574</v>
       </c>
       <c r="E269" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F269" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H269" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I269" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J269" s="10">
-        <v>1609</v>
+        <v>11293</v>
       </c>
       <c r="L269" s="7">
         <v>60</v>
       </c>
       <c r="M269" s="7">
         <v>60</v>
       </c>
       <c r="N269" s="10">
-        <v>643.6</v>
+        <v>4517.2</v>
       </c>
       <c r="P269" s="7">
         <v>60</v>
       </c>
       <c r="Q269" s="10">
-        <v>643.6</v>
+        <v>4517.2</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="5" t="s">
-        <v>578</v>
+        <v>576</v>
       </c>
       <c r="B270" s="6" t="s">
-        <v>579</v>
+        <v>577</v>
       </c>
       <c r="C270" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D270" s="7" t="s">
         <v>578</v>
       </c>
       <c r="E270" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F270" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H270" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I270" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K270" s="7" t="s">
-        <v>306</v>
+        <v>579</v>
       </c>
       <c r="L270" s="7">
         <v>0</v>
       </c>
       <c r="M270" s="7">
         <v>0</v>
       </c>
       <c r="O270" s="9" t="s">
-        <v>306</v>
+        <v>579</v>
       </c>
       <c r="P270" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="5" t="s">
         <v>580</v>
       </c>
       <c r="B271" s="6" t="s">
         <v>581</v>
       </c>
       <c r="C271" s="7" t="s">
         <v>161</v>
       </c>
       <c r="D271" s="7" t="s">
         <v>580</v>
       </c>
       <c r="E271" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F271" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H271" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I271" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J271" s="10">
-        <v>11293</v>
+        <v>2323</v>
       </c>
       <c r="L271" s="7">
         <v>60</v>
       </c>
       <c r="M271" s="7">
         <v>60</v>
       </c>
       <c r="N271" s="10">
-        <v>4517.2</v>
+        <v>929.2</v>
       </c>
       <c r="P271" s="7">
         <v>60</v>
       </c>
       <c r="Q271" s="10">
-        <v>4517.2</v>
+        <v>929.2</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="5" t="s">
         <v>582</v>
       </c>
       <c r="B272" s="6" t="s">
         <v>583</v>
       </c>
       <c r="C272" s="7" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="D272" s="7" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="E272" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F272" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H272" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I272" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K272" s="7" t="s">
-        <v>585</v>
+      <c r="J272" s="10">
+        <v>1535</v>
       </c>
       <c r="L272" s="7">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="M272" s="7">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>585</v>
+        <v>45</v>
+      </c>
+      <c r="N272" s="10">
+        <v>844.25</v>
       </c>
       <c r="P272" s="7">
-        <v>0</v>
+        <v>45</v>
+      </c>
+      <c r="Q272" s="10">
+        <v>844.25</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="5" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="B273" s="6" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="C273" s="7" t="s">
-        <v>161</v>
+        <v>484</v>
       </c>
       <c r="D273" s="7" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E273" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F273" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H273" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I273" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J273" s="10">
-        <v>2323</v>
+        <v>880</v>
       </c>
       <c r="L273" s="7">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="M273" s="7">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="N273" s="10">
-        <v>929.2</v>
+        <v>484</v>
       </c>
       <c r="P273" s="7">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="Q273" s="10">
-        <v>929.2</v>
+        <v>484</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="5" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
       <c r="B274" s="6" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="C274" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D274" s="7" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
       <c r="E274" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F274" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H274" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I274" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J274" s="10">
         <v>1535</v>
       </c>
       <c r="L274" s="7">
         <v>45</v>
       </c>
       <c r="M274" s="7">
         <v>45</v>
       </c>
       <c r="N274" s="10">
         <v>844.25</v>
       </c>
       <c r="P274" s="7">
         <v>45</v>
       </c>
       <c r="Q274" s="10">
         <v>844.25</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="5" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="B275" s="6" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
       <c r="C275" s="7" t="s">
-        <v>490</v>
+        <v>83</v>
       </c>
       <c r="D275" s="7" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E275" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F275" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H275" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I275" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J275" s="10">
-        <v>880</v>
+        <v>578</v>
       </c>
       <c r="L275" s="7">
         <v>45</v>
       </c>
       <c r="M275" s="7">
         <v>45</v>
       </c>
       <c r="N275" s="10">
-        <v>484</v>
+        <v>317.9</v>
       </c>
       <c r="P275" s="7">
         <v>45</v>
       </c>
       <c r="Q275" s="10">
-        <v>484</v>
+        <v>317.9</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="5" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="B276" s="6" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="C276" s="7" t="s">
-        <v>83</v>
+        <v>14</v>
       </c>
       <c r="D276" s="7" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E276" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F276" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H276" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I276" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J276" s="10">
-        <v>1535</v>
+        <v>3675</v>
       </c>
       <c r="L276" s="7">
-        <v>45</v>
+        <v>36.5</v>
       </c>
       <c r="M276" s="7">
-        <v>45</v>
+        <v>36.5</v>
       </c>
       <c r="N276" s="10">
-        <v>844.25</v>
-[...5 lines deleted...]
-        <v>844.25</v>
+        <v>2333.63</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="5" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
       <c r="B277" s="6" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="C277" s="7" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="D277" s="7" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
       <c r="E277" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F277" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H277" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I277" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="J277" s="10">
-        <v>578</v>
+      <c r="K277" s="7" t="s">
+        <v>321</v>
       </c>
       <c r="L277" s="7">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="M277" s="7">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>317.9</v>
+        <v>0</v>
+      </c>
+      <c r="O277" s="9" t="s">
+        <v>321</v>
       </c>
       <c r="P277" s="7">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>317.9</v>
+        <v>0</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="5" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="B278" s="6" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="C278" s="7" t="s">
-        <v>14</v>
+        <v>90</v>
       </c>
       <c r="D278" s="7" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="E278" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F278" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H278" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I278" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="J278" s="10">
-        <v>3675</v>
+      <c r="K278" s="7" t="s">
+        <v>265</v>
       </c>
       <c r="L278" s="7">
-        <v>36.5</v>
+        <v>0</v>
       </c>
       <c r="M278" s="7">
-        <v>36.5</v>
-[...2 lines deleted...]
-        <v>2333.63</v>
+        <v>0</v>
+      </c>
+      <c r="O278" s="9" t="s">
+        <v>265</v>
+      </c>
+      <c r="P278" s="7">
+        <v>0</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="5" t="s">
+        <v>596</v>
+      </c>
+      <c r="B279" s="6" t="s">
+        <v>597</v>
+      </c>
+      <c r="C279" s="7" t="s">
         <v>598</v>
       </c>
-      <c r="B279" s="6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D279" s="7" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E279" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F279" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H279" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I279" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K279" s="7" t="s">
-        <v>327</v>
+      <c r="J279" s="10">
+        <v>119</v>
       </c>
       <c r="L279" s="7">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="M279" s="7">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>327</v>
+        <v>45</v>
+      </c>
+      <c r="N279" s="10">
+        <v>65.45</v>
       </c>
       <c r="P279" s="7">
-        <v>0</v>
+        <v>45</v>
+      </c>
+      <c r="Q279" s="10">
+        <v>65.45</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="5" t="s">
+        <v>599</v>
+      </c>
+      <c r="B280" s="6" t="s">
         <v>600</v>
       </c>
-      <c r="B280" s="6" t="s">
+      <c r="C280" s="7" t="s">
         <v>601</v>
       </c>
-      <c r="C280" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D280" s="7" t="s">
-        <v>600</v>
+        <v>599</v>
       </c>
       <c r="E280" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F280" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H280" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I280" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K280" s="7" t="s">
-        <v>271</v>
+      <c r="J280" s="10">
+        <v>23070</v>
       </c>
       <c r="L280" s="7">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="M280" s="7">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>271</v>
+        <v>45</v>
+      </c>
+      <c r="N280" s="10">
+        <v>12688.5</v>
       </c>
       <c r="P280" s="7">
-        <v>0</v>
+        <v>45</v>
+      </c>
+      <c r="Q280" s="10">
+        <v>12688.5</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="5" t="s">
         <v>602</v>
       </c>
       <c r="B281" s="6" t="s">
         <v>603</v>
       </c>
       <c r="C281" s="7" t="s">
-        <v>604</v>
+        <v>601</v>
       </c>
       <c r="D281" s="7" t="s">
         <v>602</v>
       </c>
       <c r="E281" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F281" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H281" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I281" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J281" s="10">
-        <v>119</v>
+        <v>10720</v>
       </c>
       <c r="L281" s="7">
         <v>45</v>
       </c>
       <c r="M281" s="7">
         <v>45</v>
       </c>
       <c r="N281" s="10">
-        <v>65.45</v>
+        <v>5896</v>
       </c>
       <c r="P281" s="7">
         <v>45</v>
       </c>
       <c r="Q281" s="10">
-        <v>65.45</v>
+        <v>5896</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="5" t="s">
+        <v>604</v>
+      </c>
+      <c r="B282" s="6" t="s">
         <v>605</v>
       </c>
-      <c r="B282" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C282" s="7" t="s">
-        <v>607</v>
+        <v>601</v>
       </c>
       <c r="D282" s="7" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
       <c r="E282" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F282" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H282" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I282" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J282" s="10">
-        <v>23070</v>
+        <v>880</v>
       </c>
       <c r="L282" s="7">
         <v>45</v>
       </c>
       <c r="M282" s="7">
         <v>45</v>
       </c>
       <c r="N282" s="10">
-        <v>12688.5</v>
+        <v>484</v>
       </c>
       <c r="P282" s="7">
         <v>45</v>
       </c>
       <c r="Q282" s="10">
-        <v>12688.5</v>
+        <v>484</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="5" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="B283" s="6" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="C283" s="7" t="s">
-        <v>607</v>
+        <v>601</v>
       </c>
       <c r="D283" s="7" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="E283" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F283" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H283" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I283" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J283" s="10">
-        <v>10720</v>
+        <v>2990</v>
       </c>
       <c r="L283" s="7">
         <v>45</v>
       </c>
       <c r="M283" s="7">
         <v>45</v>
       </c>
       <c r="N283" s="10">
-        <v>5896</v>
+        <v>1644.5</v>
       </c>
       <c r="P283" s="7">
         <v>45</v>
       </c>
       <c r="Q283" s="10">
-        <v>5896</v>
+        <v>1644.5</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="5" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="B284" s="6" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="C284" s="7" t="s">
-        <v>607</v>
+        <v>601</v>
       </c>
       <c r="D284" s="7" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E284" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F284" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H284" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I284" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J284" s="10">
-        <v>880</v>
+        <v>5670</v>
       </c>
       <c r="L284" s="7">
         <v>45</v>
       </c>
       <c r="M284" s="7">
         <v>45</v>
       </c>
       <c r="N284" s="10">
-        <v>484</v>
+        <v>3118.5</v>
       </c>
       <c r="P284" s="7">
         <v>45</v>
       </c>
       <c r="Q284" s="10">
-        <v>484</v>
+        <v>3118.5</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="5" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="B285" s="6" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="C285" s="7" t="s">
-        <v>607</v>
+        <v>601</v>
       </c>
       <c r="D285" s="7" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E285" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F285" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H285" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I285" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J285" s="10">
-        <v>2990</v>
+        <v>8050</v>
       </c>
       <c r="L285" s="7">
         <v>45</v>
       </c>
       <c r="M285" s="7">
         <v>45</v>
       </c>
       <c r="N285" s="10">
-        <v>1644.5</v>
+        <v>4427.5</v>
       </c>
       <c r="P285" s="7">
         <v>45</v>
       </c>
       <c r="Q285" s="10">
-        <v>1644.5</v>
+        <v>4427.5</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="5" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="B286" s="6" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="C286" s="7" t="s">
-        <v>607</v>
+        <v>601</v>
       </c>
       <c r="D286" s="7" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="E286" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F286" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H286" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I286" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J286" s="10">
-        <v>5670</v>
+        <v>9530</v>
       </c>
       <c r="L286" s="7">
         <v>45</v>
       </c>
       <c r="M286" s="7">
         <v>45</v>
       </c>
       <c r="N286" s="10">
-        <v>3118.5</v>
+        <v>5241.5</v>
       </c>
       <c r="P286" s="7">
         <v>45</v>
       </c>
       <c r="Q286" s="10">
-        <v>3118.5</v>
+        <v>5241.5</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" s="5" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="B287" s="6" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="C287" s="7" t="s">
-        <v>607</v>
+        <v>601</v>
       </c>
       <c r="D287" s="7" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E287" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F287" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H287" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I287" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J287" s="10">
-        <v>8050</v>
+        <v>11170</v>
       </c>
       <c r="L287" s="7">
         <v>45</v>
       </c>
       <c r="M287" s="7">
         <v>45</v>
       </c>
       <c r="N287" s="10">
-        <v>4427.5</v>
+        <v>6143.5</v>
       </c>
       <c r="P287" s="7">
         <v>45</v>
       </c>
       <c r="Q287" s="10">
-        <v>4427.5</v>
+        <v>6143.5</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="5" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
       <c r="B288" s="6" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="C288" s="7" t="s">
-        <v>607</v>
+        <v>601</v>
       </c>
       <c r="D288" s="7" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
       <c r="E288" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F288" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H288" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I288" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J288" s="10">
-        <v>9530</v>
+        <v>3925</v>
       </c>
       <c r="L288" s="7">
         <v>45</v>
       </c>
       <c r="M288" s="7">
         <v>45</v>
       </c>
       <c r="N288" s="10">
-        <v>5241.5</v>
+        <v>2158.75</v>
       </c>
       <c r="P288" s="7">
         <v>45</v>
       </c>
       <c r="Q288" s="10">
-        <v>5241.5</v>
+        <v>2158.75</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" s="5" t="s">
-        <v>620</v>
+        <v>618</v>
       </c>
       <c r="B289" s="6" t="s">
-        <v>621</v>
+        <v>619</v>
       </c>
       <c r="C289" s="7" t="s">
-        <v>607</v>
+        <v>601</v>
       </c>
       <c r="D289" s="7" t="s">
-        <v>620</v>
+        <v>618</v>
       </c>
       <c r="E289" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F289" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H289" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I289" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J289" s="10">
-        <v>11170</v>
+        <v>4190</v>
       </c>
       <c r="L289" s="7">
         <v>45</v>
       </c>
       <c r="M289" s="7">
         <v>45</v>
       </c>
       <c r="N289" s="10">
-        <v>6143.5</v>
+        <v>2304.5</v>
       </c>
       <c r="P289" s="7">
         <v>45</v>
       </c>
       <c r="Q289" s="10">
-        <v>6143.5</v>
+        <v>2304.5</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="5" t="s">
+        <v>620</v>
+      </c>
+      <c r="B290" s="6" t="s">
+        <v>621</v>
+      </c>
+      <c r="C290" s="7" t="s">
         <v>622</v>
       </c>
-      <c r="B290" s="6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D290" s="7" t="s">
-        <v>622</v>
+        <v>620</v>
       </c>
       <c r="E290" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F290" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H290" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I290" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J290" s="10">
-        <v>3925</v>
+        <v>644</v>
       </c>
       <c r="L290" s="7">
-        <v>45</v>
+        <v>25</v>
       </c>
       <c r="M290" s="7">
-        <v>45</v>
+        <v>25</v>
       </c>
       <c r="N290" s="10">
-        <v>2158.75</v>
-[...5 lines deleted...]
-        <v>2158.75</v>
+        <v>483</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="5" t="s">
+        <v>623</v>
+      </c>
+      <c r="B291" s="6" t="s">
         <v>624</v>
       </c>
-      <c r="B291" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C291" s="7" t="s">
-        <v>607</v>
+        <v>622</v>
       </c>
       <c r="D291" s="7" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
       <c r="E291" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F291" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H291" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I291" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J291" s="10">
-        <v>4190</v>
+        <v>856</v>
       </c>
       <c r="L291" s="7">
-        <v>45</v>
+        <v>25</v>
       </c>
       <c r="M291" s="7">
-        <v>45</v>
+        <v>25</v>
       </c>
       <c r="N291" s="10">
-        <v>2304.5</v>
-[...5 lines deleted...]
-        <v>2304.5</v>
+        <v>642</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="5" t="s">
+        <v>625</v>
+      </c>
+      <c r="B292" s="6" t="s">
         <v>626</v>
       </c>
-      <c r="B292" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C292" s="7" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="D292" s="7" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="E292" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F292" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H292" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I292" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J292" s="10">
-        <v>644</v>
+        <v>1062</v>
       </c>
       <c r="L292" s="7">
         <v>25</v>
       </c>
       <c r="M292" s="7">
         <v>25</v>
       </c>
       <c r="N292" s="10">
-        <v>483</v>
+        <v>796.5</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="5" t="s">
-        <v>629</v>
+        <v>627</v>
       </c>
       <c r="B293" s="6" t="s">
-        <v>630</v>
+        <v>628</v>
       </c>
       <c r="C293" s="7" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="D293" s="7" t="s">
-        <v>629</v>
+        <v>627</v>
       </c>
       <c r="E293" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F293" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H293" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I293" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J293" s="10">
-        <v>856</v>
+        <v>1068</v>
       </c>
       <c r="L293" s="7">
         <v>25</v>
       </c>
       <c r="M293" s="7">
         <v>25</v>
       </c>
       <c r="N293" s="10">
-        <v>642</v>
+        <v>801</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="5" t="s">
-        <v>631</v>
+        <v>629</v>
       </c>
       <c r="B294" s="6" t="s">
-        <v>632</v>
+        <v>630</v>
       </c>
       <c r="C294" s="7" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="D294" s="7" t="s">
-        <v>631</v>
+        <v>629</v>
       </c>
       <c r="E294" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F294" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H294" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I294" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J294" s="10">
-        <v>1062</v>
+        <v>1541</v>
       </c>
       <c r="L294" s="7">
         <v>25</v>
       </c>
       <c r="M294" s="7">
         <v>25</v>
       </c>
       <c r="N294" s="10">
-        <v>796.5</v>
+        <v>1155.75</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" s="5" t="s">
-        <v>633</v>
+        <v>631</v>
       </c>
       <c r="B295" s="6" t="s">
-        <v>634</v>
+        <v>632</v>
       </c>
       <c r="C295" s="7" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="D295" s="7" t="s">
-        <v>633</v>
+        <v>631</v>
       </c>
       <c r="E295" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F295" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H295" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I295" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J295" s="10">
-        <v>1068</v>
+        <v>2193</v>
       </c>
       <c r="L295" s="7">
         <v>25</v>
       </c>
       <c r="M295" s="7">
         <v>25</v>
       </c>
       <c r="N295" s="10">
-        <v>801</v>
+        <v>1644.75</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" s="5" t="s">
-        <v>635</v>
+        <v>633</v>
       </c>
       <c r="B296" s="6" t="s">
-        <v>636</v>
+        <v>634</v>
       </c>
       <c r="C296" s="7" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="D296" s="7" t="s">
-        <v>635</v>
+        <v>633</v>
       </c>
       <c r="E296" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F296" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H296" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I296" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J296" s="10">
-        <v>1541</v>
+        <v>3055</v>
       </c>
       <c r="L296" s="7">
         <v>25</v>
       </c>
       <c r="M296" s="7">
         <v>25</v>
       </c>
       <c r="N296" s="10">
-        <v>1155.75</v>
+        <v>2291.25</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" s="5" t="s">
-        <v>637</v>
+        <v>635</v>
       </c>
       <c r="B297" s="6" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
       <c r="C297" s="7" t="s">
-        <v>628</v>
+        <v>45</v>
       </c>
       <c r="D297" s="7" t="s">
-        <v>637</v>
+        <v>635</v>
       </c>
       <c r="E297" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F297" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H297" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I297" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J297" s="10">
-        <v>2193</v>
+        <v>33244</v>
       </c>
       <c r="L297" s="7">
         <v>25</v>
       </c>
       <c r="M297" s="7">
         <v>25</v>
       </c>
       <c r="N297" s="10">
-        <v>1644.75</v>
+        <v>24933</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" s="5" t="s">
-        <v>639</v>
+        <v>637</v>
       </c>
       <c r="B298" s="6" t="s">
-        <v>640</v>
+        <v>638</v>
       </c>
       <c r="C298" s="7" t="s">
-        <v>628</v>
+        <v>45</v>
       </c>
       <c r="D298" s="7" t="s">
-        <v>639</v>
+        <v>637</v>
       </c>
       <c r="E298" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F298" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H298" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I298" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J298" s="10">
-        <v>3055</v>
+        <v>33244</v>
       </c>
       <c r="L298" s="7">
         <v>25</v>
       </c>
       <c r="M298" s="7">
         <v>25</v>
       </c>
       <c r="N298" s="10">
-        <v>2291.25</v>
+        <v>24933</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" s="5" t="s">
-        <v>641</v>
+        <v>639</v>
       </c>
       <c r="B299" s="6" t="s">
-        <v>642</v>
+        <v>640</v>
       </c>
       <c r="C299" s="7" t="s">
-        <v>45</v>
+        <v>124</v>
       </c>
       <c r="D299" s="7" t="s">
-        <v>641</v>
+        <v>639</v>
       </c>
       <c r="E299" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F299" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H299" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I299" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J299" s="10">
-        <v>33244</v>
+        <v>320</v>
       </c>
       <c r="L299" s="7">
-        <v>25</v>
+        <v>54</v>
       </c>
       <c r="M299" s="7">
-        <v>25</v>
+        <v>54</v>
       </c>
       <c r="N299" s="10">
-        <v>24933</v>
+        <v>147.2</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" s="5" t="s">
-        <v>643</v>
+        <v>641</v>
       </c>
       <c r="B300" s="6" t="s">
-        <v>644</v>
+        <v>642</v>
       </c>
       <c r="C300" s="7" t="s">
-        <v>45</v>
+        <v>124</v>
       </c>
       <c r="D300" s="7" t="s">
-        <v>643</v>
+        <v>641</v>
       </c>
       <c r="E300" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F300" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H300" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I300" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J300" s="10">
-        <v>33244</v>
+        <v>5500</v>
       </c>
       <c r="L300" s="7">
-        <v>25</v>
+        <v>54</v>
       </c>
       <c r="M300" s="7">
-        <v>25</v>
+        <v>54</v>
       </c>
       <c r="N300" s="10">
-        <v>24933</v>
+        <v>2530</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" s="5" t="s">
-        <v>645</v>
+        <v>643</v>
       </c>
       <c r="B301" s="6" t="s">
-        <v>646</v>
+        <v>644</v>
       </c>
       <c r="C301" s="7" t="s">
-        <v>45</v>
+        <v>124</v>
       </c>
       <c r="D301" s="7" t="s">
-        <v>645</v>
+        <v>643</v>
       </c>
       <c r="E301" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F301" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H301" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I301" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J301" s="10">
-        <v>1724</v>
+        <v>3700</v>
       </c>
       <c r="L301" s="7">
-        <v>25</v>
+        <v>54</v>
       </c>
       <c r="M301" s="7">
-        <v>25</v>
+        <v>54</v>
       </c>
       <c r="N301" s="10">
-        <v>1293</v>
+        <v>1702</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" s="5" t="s">
-        <v>647</v>
+        <v>645</v>
       </c>
       <c r="B302" s="6" t="s">
-        <v>648</v>
+        <v>646</v>
       </c>
       <c r="C302" s="7" t="s">
-        <v>45</v>
+        <v>124</v>
       </c>
       <c r="D302" s="7" t="s">
-        <v>647</v>
+        <v>645</v>
       </c>
       <c r="E302" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F302" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H302" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I302" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J302" s="10">
-        <v>8541</v>
+        <v>10400</v>
       </c>
       <c r="L302" s="7">
-        <v>25</v>
+        <v>54</v>
       </c>
       <c r="M302" s="7">
-        <v>25</v>
+        <v>54</v>
       </c>
       <c r="N302" s="10">
-        <v>6405.75</v>
+        <v>4784</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" s="5" t="s">
-        <v>649</v>
+        <v>647</v>
       </c>
       <c r="B303" s="6" t="s">
-        <v>650</v>
+        <v>648</v>
       </c>
       <c r="C303" s="7" t="s">
-        <v>45</v>
+        <v>124</v>
       </c>
       <c r="D303" s="7" t="s">
-        <v>649</v>
+        <v>647</v>
       </c>
       <c r="E303" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F303" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H303" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I303" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J303" s="10">
-        <v>10677</v>
+        <v>740</v>
       </c>
       <c r="L303" s="7">
-        <v>25</v>
+        <v>54</v>
       </c>
       <c r="M303" s="7">
-        <v>25</v>
+        <v>54</v>
       </c>
       <c r="N303" s="10">
-        <v>8007.75</v>
+        <v>340.4</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" s="5" t="s">
-        <v>651</v>
+        <v>649</v>
       </c>
       <c r="B304" s="6" t="s">
-        <v>652</v>
+        <v>650</v>
       </c>
       <c r="C304" s="7" t="s">
         <v>124</v>
       </c>
       <c r="D304" s="7" t="s">
-        <v>651</v>
+        <v>649</v>
       </c>
       <c r="E304" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F304" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H304" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I304" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J304" s="10">
-        <v>320</v>
+        <v>15100</v>
       </c>
       <c r="L304" s="7">
         <v>54</v>
       </c>
       <c r="M304" s="7">
         <v>54</v>
       </c>
       <c r="N304" s="10">
-        <v>147.2</v>
+        <v>6946</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" s="5" t="s">
-        <v>653</v>
+        <v>651</v>
       </c>
       <c r="B305" s="6" t="s">
-        <v>654</v>
+        <v>652</v>
       </c>
       <c r="C305" s="7" t="s">
         <v>124</v>
       </c>
       <c r="D305" s="7" t="s">
-        <v>653</v>
+        <v>651</v>
       </c>
       <c r="E305" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F305" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H305" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I305" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J305" s="10">
-        <v>5500</v>
+        <v>1600</v>
       </c>
       <c r="L305" s="7">
         <v>54</v>
       </c>
       <c r="M305" s="7">
         <v>54</v>
       </c>
       <c r="N305" s="10">
-        <v>2530</v>
+        <v>736</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" s="5" t="s">
-        <v>655</v>
+        <v>653</v>
       </c>
       <c r="B306" s="6" t="s">
-        <v>656</v>
+        <v>654</v>
       </c>
       <c r="C306" s="7" t="s">
         <v>124</v>
       </c>
       <c r="D306" s="7" t="s">
-        <v>655</v>
+        <v>653</v>
       </c>
       <c r="E306" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F306" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H306" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I306" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J306" s="10">
-        <v>3700</v>
+        <v>300</v>
       </c>
       <c r="L306" s="7">
         <v>54</v>
       </c>
       <c r="M306" s="7">
         <v>54</v>
       </c>
       <c r="N306" s="10">
-        <v>1702</v>
+        <v>138</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" s="5" t="s">
-        <v>657</v>
+        <v>655</v>
       </c>
       <c r="B307" s="6" t="s">
-        <v>658</v>
+        <v>656</v>
       </c>
       <c r="C307" s="7" t="s">
         <v>124</v>
       </c>
       <c r="D307" s="7" t="s">
-        <v>657</v>
+        <v>655</v>
       </c>
       <c r="E307" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F307" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H307" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I307" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J307" s="10">
-        <v>10400</v>
+        <v>6000</v>
       </c>
       <c r="L307" s="7">
         <v>54</v>
       </c>
       <c r="M307" s="7">
         <v>54</v>
       </c>
       <c r="N307" s="10">
-        <v>4784</v>
+        <v>2760</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" s="5" t="s">
-        <v>659</v>
+        <v>657</v>
       </c>
       <c r="B308" s="6" t="s">
-        <v>660</v>
+        <v>658</v>
       </c>
       <c r="C308" s="7" t="s">
         <v>124</v>
       </c>
       <c r="D308" s="7" t="s">
-        <v>659</v>
+        <v>657</v>
       </c>
       <c r="E308" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F308" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H308" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I308" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J308" s="10">
-        <v>740</v>
+        <v>29000</v>
       </c>
       <c r="L308" s="7">
         <v>54</v>
       </c>
       <c r="M308" s="7">
         <v>54</v>
       </c>
       <c r="N308" s="10">
-        <v>340.4</v>
+        <v>13340</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" s="5" t="s">
-        <v>661</v>
+        <v>659</v>
       </c>
       <c r="B309" s="6" t="s">
-        <v>662</v>
+        <v>660</v>
       </c>
       <c r="C309" s="7" t="s">
         <v>124</v>
       </c>
       <c r="D309" s="7" t="s">
-        <v>661</v>
+        <v>659</v>
       </c>
       <c r="E309" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F309" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H309" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I309" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J309" s="10">
-        <v>15100</v>
+        <v>5500</v>
       </c>
       <c r="L309" s="7">
         <v>54</v>
       </c>
       <c r="M309" s="7">
         <v>54</v>
       </c>
       <c r="N309" s="10">
-        <v>6946</v>
+        <v>2530</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" s="5" t="s">
-        <v>663</v>
+        <v>661</v>
       </c>
       <c r="B310" s="6" t="s">
-        <v>664</v>
+        <v>662</v>
       </c>
       <c r="C310" s="7" t="s">
         <v>124</v>
       </c>
       <c r="D310" s="7" t="s">
-        <v>663</v>
+        <v>661</v>
       </c>
       <c r="E310" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F310" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H310" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I310" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J310" s="10">
-        <v>1600</v>
+        <v>7000</v>
       </c>
       <c r="L310" s="7">
         <v>54</v>
       </c>
       <c r="M310" s="7">
         <v>54</v>
       </c>
       <c r="N310" s="10">
-        <v>736</v>
+        <v>3220</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" s="5" t="s">
-        <v>665</v>
+        <v>663</v>
       </c>
       <c r="B311" s="6" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="C311" s="7" t="s">
         <v>124</v>
       </c>
       <c r="D311" s="7" t="s">
-        <v>665</v>
+        <v>663</v>
       </c>
       <c r="E311" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F311" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H311" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I311" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J311" s="10">
-        <v>300</v>
+        <v>8500</v>
       </c>
       <c r="L311" s="7">
         <v>54</v>
       </c>
       <c r="M311" s="7">
         <v>54</v>
       </c>
       <c r="N311" s="10">
-        <v>138</v>
+        <v>3910</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" s="5" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
       <c r="B312" s="6" t="s">
-        <v>668</v>
+        <v>666</v>
       </c>
       <c r="C312" s="7" t="s">
         <v>124</v>
       </c>
       <c r="D312" s="7" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
       <c r="E312" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F312" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H312" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I312" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J312" s="10">
-        <v>6000</v>
+        <v>780</v>
       </c>
       <c r="L312" s="7">
         <v>54</v>
       </c>
       <c r="M312" s="7">
         <v>54</v>
       </c>
       <c r="N312" s="10">
-        <v>2760</v>
+        <v>358.8</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" s="5" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="B313" s="6" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="C313" s="7" t="s">
         <v>124</v>
       </c>
       <c r="D313" s="7" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E313" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F313" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H313" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I313" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J313" s="10">
-        <v>29000</v>
+        <v>120</v>
       </c>
       <c r="L313" s="7">
         <v>54</v>
       </c>
       <c r="M313" s="7">
         <v>54</v>
       </c>
       <c r="N313" s="10">
-        <v>13340</v>
+        <v>55.2</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" s="5" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
       <c r="B314" s="6" t="s">
-        <v>672</v>
+        <v>670</v>
       </c>
       <c r="C314" s="7" t="s">
         <v>124</v>
       </c>
       <c r="D314" s="7" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
       <c r="E314" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F314" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H314" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I314" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J314" s="10">
-        <v>5500</v>
+        <v>200</v>
       </c>
       <c r="L314" s="7">
         <v>54</v>
       </c>
       <c r="M314" s="7">
         <v>54</v>
       </c>
       <c r="N314" s="10">
-        <v>2530</v>
+        <v>92</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" s="5" t="s">
-        <v>673</v>
+        <v>671</v>
       </c>
       <c r="B315" s="6" t="s">
-        <v>674</v>
+        <v>672</v>
       </c>
       <c r="C315" s="7" t="s">
         <v>124</v>
       </c>
       <c r="D315" s="7" t="s">
-        <v>673</v>
+        <v>671</v>
       </c>
       <c r="E315" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F315" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H315" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I315" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J315" s="10">
-        <v>7000</v>
+        <v>430</v>
       </c>
       <c r="L315" s="7">
         <v>54</v>
       </c>
       <c r="M315" s="7">
         <v>54</v>
       </c>
       <c r="N315" s="10">
-        <v>3220</v>
+        <v>197.8</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" s="5" t="s">
-        <v>675</v>
+        <v>673</v>
       </c>
       <c r="B316" s="6" t="s">
-        <v>676</v>
+        <v>674</v>
       </c>
       <c r="C316" s="7" t="s">
         <v>124</v>
       </c>
       <c r="D316" s="7" t="s">
-        <v>675</v>
+        <v>673</v>
       </c>
       <c r="E316" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F316" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H316" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I316" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J316" s="10">
-        <v>8500</v>
+        <v>18500</v>
       </c>
       <c r="L316" s="7">
         <v>54</v>
       </c>
       <c r="M316" s="7">
         <v>54</v>
       </c>
       <c r="N316" s="10">
-        <v>3910</v>
+        <v>8510</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" s="5" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
       <c r="B317" s="6" t="s">
-        <v>678</v>
+        <v>672</v>
       </c>
       <c r="C317" s="7" t="s">
         <v>124</v>
       </c>
       <c r="D317" s="7" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
       <c r="E317" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F317" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H317" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I317" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J317" s="10">
-        <v>780</v>
+        <v>300</v>
       </c>
       <c r="L317" s="7">
         <v>54</v>
       </c>
       <c r="M317" s="7">
         <v>54</v>
       </c>
       <c r="N317" s="10">
-        <v>358.8</v>
+        <v>138</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" s="5" t="s">
-        <v>679</v>
+        <v>676</v>
       </c>
       <c r="B318" s="6" t="s">
-        <v>680</v>
+        <v>677</v>
       </c>
       <c r="C318" s="7" t="s">
         <v>124</v>
       </c>
       <c r="D318" s="7" t="s">
-        <v>679</v>
+        <v>676</v>
       </c>
       <c r="E318" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F318" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H318" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I318" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J318" s="10">
-        <v>120</v>
+        <v>1850</v>
       </c>
       <c r="L318" s="7">
         <v>54</v>
       </c>
       <c r="M318" s="7">
         <v>54</v>
       </c>
       <c r="N318" s="10">
-        <v>55.2</v>
+        <v>851</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" s="5" t="s">
-        <v>681</v>
+        <v>678</v>
       </c>
       <c r="B319" s="6" t="s">
-        <v>682</v>
+        <v>679</v>
       </c>
       <c r="C319" s="7" t="s">
         <v>124</v>
       </c>
       <c r="D319" s="7" t="s">
-        <v>681</v>
+        <v>678</v>
       </c>
       <c r="E319" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F319" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H319" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I319" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J319" s="10">
-        <v>200</v>
+        <v>2200</v>
       </c>
       <c r="L319" s="7">
         <v>54</v>
       </c>
       <c r="M319" s="7">
         <v>54</v>
       </c>
       <c r="N319" s="10">
-        <v>92</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" s="5" t="s">
-        <v>683</v>
+        <v>680</v>
       </c>
       <c r="B320" s="6" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="C320" s="7" t="s">
         <v>124</v>
       </c>
       <c r="D320" s="7" t="s">
-        <v>683</v>
+        <v>680</v>
       </c>
       <c r="E320" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F320" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H320" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I320" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J320" s="10">
-        <v>430</v>
+        <v>15300</v>
       </c>
       <c r="L320" s="7">
         <v>54</v>
       </c>
       <c r="M320" s="7">
         <v>54</v>
       </c>
       <c r="N320" s="10">
-        <v>197.8</v>
+        <v>7038</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" s="5" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
       <c r="B321" s="6" t="s">
-        <v>686</v>
+        <v>683</v>
       </c>
       <c r="C321" s="7" t="s">
         <v>124</v>
       </c>
       <c r="D321" s="7" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
       <c r="E321" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F321" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H321" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I321" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J321" s="10">
-        <v>18500</v>
+        <v>15800</v>
       </c>
       <c r="L321" s="7">
         <v>54</v>
       </c>
       <c r="M321" s="7">
         <v>54</v>
       </c>
       <c r="N321" s="10">
-        <v>8510</v>
+        <v>7268</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" s="5" t="s">
-        <v>687</v>
+        <v>684</v>
       </c>
       <c r="B322" s="6" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="C322" s="7" t="s">
         <v>124</v>
       </c>
       <c r="D322" s="7" t="s">
-        <v>687</v>
+        <v>684</v>
       </c>
       <c r="E322" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F322" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H322" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I322" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J322" s="10">
-        <v>300</v>
+        <v>15100</v>
       </c>
       <c r="L322" s="7">
         <v>54</v>
       </c>
       <c r="M322" s="7">
         <v>54</v>
       </c>
       <c r="N322" s="10">
-        <v>138</v>
+        <v>6946</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" s="5" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
       <c r="B323" s="6" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
       <c r="C323" s="7" t="s">
         <v>124</v>
       </c>
       <c r="D323" s="7" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
       <c r="E323" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F323" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H323" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I323" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J323" s="10">
-        <v>1850</v>
+        <v>15400</v>
       </c>
       <c r="L323" s="7">
         <v>54</v>
       </c>
       <c r="M323" s="7">
         <v>54</v>
       </c>
       <c r="N323" s="10">
-        <v>851</v>
+        <v>7084</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" s="5" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="B324" s="6" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="C324" s="7" t="s">
         <v>124</v>
       </c>
       <c r="D324" s="7" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E324" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F324" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H324" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I324" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J324" s="10">
-        <v>2200</v>
+        <v>16000</v>
       </c>
       <c r="L324" s="7">
         <v>54</v>
       </c>
       <c r="M324" s="7">
         <v>54</v>
       </c>
       <c r="N324" s="10">
-        <v>1012</v>
+        <v>7360</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" s="5" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
       <c r="B325" s="6" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="C325" s="7" t="s">
         <v>124</v>
       </c>
       <c r="D325" s="7" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
       <c r="E325" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F325" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H325" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I325" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J325" s="10">
-        <v>15300</v>
+        <v>11300</v>
       </c>
       <c r="L325" s="7">
         <v>54</v>
       </c>
       <c r="M325" s="7">
         <v>54</v>
       </c>
       <c r="N325" s="10">
-        <v>7038</v>
+        <v>5198</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" s="5" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="B326" s="6" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="C326" s="7" t="s">
         <v>124</v>
       </c>
       <c r="D326" s="7" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E326" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F326" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H326" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I326" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J326" s="10">
-        <v>15800</v>
+        <v>14500</v>
       </c>
       <c r="L326" s="7">
         <v>54</v>
       </c>
       <c r="M326" s="7">
         <v>54</v>
       </c>
       <c r="N326" s="10">
-        <v>7268</v>
+        <v>6670</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" s="5" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
       <c r="B327" s="6" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="C327" s="7" t="s">
         <v>124</v>
       </c>
       <c r="D327" s="7" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
       <c r="E327" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F327" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H327" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I327" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J327" s="10">
-        <v>15100</v>
+        <v>780</v>
       </c>
       <c r="L327" s="7">
         <v>54</v>
       </c>
       <c r="M327" s="7">
         <v>54</v>
       </c>
       <c r="N327" s="10">
-        <v>6946</v>
+        <v>358.8</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" s="5" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="B328" s="6" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="C328" s="7" t="s">
         <v>124</v>
       </c>
       <c r="D328" s="7" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E328" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F328" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H328" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I328" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J328" s="10">
-        <v>15400</v>
+        <v>225</v>
       </c>
       <c r="L328" s="7">
         <v>54</v>
       </c>
       <c r="M328" s="7">
         <v>54</v>
       </c>
       <c r="N328" s="10">
-        <v>7084</v>
+        <v>103.5</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" s="5" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
       <c r="B329" s="6" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="C329" s="7" t="s">
         <v>124</v>
       </c>
       <c r="D329" s="7" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
       <c r="E329" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F329" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H329" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I329" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J329" s="10">
-        <v>16000</v>
+        <v>800</v>
       </c>
       <c r="L329" s="7">
         <v>54</v>
       </c>
       <c r="M329" s="7">
         <v>54</v>
       </c>
       <c r="N329" s="10">
-        <v>7360</v>
+        <v>368</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" s="5" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="B330" s="6" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
       <c r="C330" s="7" t="s">
         <v>124</v>
       </c>
       <c r="D330" s="7" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="E330" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F330" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H330" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I330" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J330" s="10">
-        <v>11300</v>
+        <v>1630</v>
       </c>
       <c r="L330" s="7">
         <v>54</v>
       </c>
       <c r="M330" s="7">
         <v>54</v>
       </c>
       <c r="N330" s="10">
-        <v>5198</v>
+        <v>749.8</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" s="5" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="B331" s="6" t="s">
-        <v>705</v>
+        <v>703</v>
       </c>
       <c r="C331" s="7" t="s">
         <v>124</v>
       </c>
       <c r="D331" s="7" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E331" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F331" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H331" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I331" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J331" s="10">
-        <v>14500</v>
+        <v>390</v>
       </c>
       <c r="L331" s="7">
         <v>54</v>
       </c>
       <c r="M331" s="7">
         <v>54</v>
       </c>
       <c r="N331" s="10">
-        <v>6670</v>
+        <v>179.4</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" s="5" t="s">
-        <v>706</v>
+        <v>704</v>
       </c>
       <c r="B332" s="6" t="s">
-        <v>707</v>
+        <v>705</v>
       </c>
       <c r="C332" s="7" t="s">
         <v>124</v>
       </c>
       <c r="D332" s="7" t="s">
-        <v>706</v>
+        <v>704</v>
       </c>
       <c r="E332" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F332" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H332" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I332" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J332" s="10">
-        <v>780</v>
+        <v>390</v>
       </c>
       <c r="L332" s="7">
         <v>54</v>
       </c>
       <c r="M332" s="7">
         <v>54</v>
       </c>
       <c r="N332" s="10">
-        <v>358.8</v>
+        <v>179.4</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" s="5" t="s">
-        <v>708</v>
+        <v>706</v>
       </c>
       <c r="B333" s="6" t="s">
-        <v>709</v>
+        <v>707</v>
       </c>
       <c r="C333" s="7" t="s">
         <v>124</v>
       </c>
       <c r="D333" s="7" t="s">
-        <v>708</v>
+        <v>706</v>
       </c>
       <c r="E333" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F333" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H333" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I333" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J333" s="10">
-        <v>225</v>
+        <v>415</v>
       </c>
       <c r="L333" s="7">
         <v>54</v>
       </c>
       <c r="M333" s="7">
         <v>54</v>
       </c>
       <c r="N333" s="10">
-        <v>103.5</v>
+        <v>190.9</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" s="5" t="s">
-        <v>710</v>
+        <v>708</v>
       </c>
       <c r="B334" s="6" t="s">
-        <v>711</v>
+        <v>709</v>
       </c>
       <c r="C334" s="7" t="s">
         <v>124</v>
       </c>
       <c r="D334" s="7" t="s">
-        <v>710</v>
+        <v>708</v>
       </c>
       <c r="E334" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F334" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H334" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I334" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J334" s="10">
-        <v>800</v>
+        <v>1450</v>
       </c>
       <c r="L334" s="7">
         <v>54</v>
       </c>
       <c r="M334" s="7">
         <v>54</v>
       </c>
       <c r="N334" s="10">
-        <v>368</v>
+        <v>667</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" s="5" t="s">
-        <v>712</v>
+        <v>710</v>
       </c>
       <c r="B335" s="6" t="s">
-        <v>713</v>
+        <v>711</v>
       </c>
       <c r="C335" s="7" t="s">
         <v>124</v>
       </c>
       <c r="D335" s="7" t="s">
-        <v>712</v>
+        <v>710</v>
       </c>
       <c r="E335" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F335" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H335" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I335" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J335" s="10">
-        <v>1630</v>
+        <v>6840</v>
       </c>
       <c r="L335" s="7">
         <v>54</v>
       </c>
       <c r="M335" s="7">
         <v>54</v>
       </c>
       <c r="N335" s="10">
-        <v>749.8</v>
+        <v>3146.4</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" s="5" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
       <c r="B336" s="6" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
       <c r="C336" s="7" t="s">
         <v>124</v>
       </c>
       <c r="D336" s="7" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
       <c r="E336" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F336" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H336" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I336" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J336" s="10">
-        <v>390</v>
+        <v>11310</v>
       </c>
       <c r="L336" s="7">
         <v>54</v>
       </c>
       <c r="M336" s="7">
         <v>54</v>
       </c>
       <c r="N336" s="10">
-        <v>179.4</v>
+        <v>5202.6</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" s="5" t="s">
-        <v>716</v>
+        <v>714</v>
       </c>
       <c r="B337" s="6" t="s">
-        <v>717</v>
+        <v>715</v>
       </c>
       <c r="C337" s="7" t="s">
         <v>124</v>
       </c>
       <c r="D337" s="7" t="s">
-        <v>716</v>
+        <v>714</v>
       </c>
       <c r="E337" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F337" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H337" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I337" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J337" s="10">
-        <v>390</v>
+        <v>298</v>
       </c>
       <c r="L337" s="7">
         <v>54</v>
       </c>
       <c r="M337" s="7">
         <v>54</v>
       </c>
       <c r="N337" s="10">
-        <v>179.4</v>
+        <v>137.08</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" s="5" t="s">
-        <v>718</v>
+        <v>716</v>
       </c>
       <c r="B338" s="6" t="s">
-        <v>719</v>
+        <v>697</v>
       </c>
       <c r="C338" s="7" t="s">
         <v>124</v>
       </c>
       <c r="D338" s="7" t="s">
-        <v>718</v>
+        <v>716</v>
       </c>
       <c r="E338" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F338" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H338" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I338" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J338" s="10">
-        <v>415</v>
+        <v>92</v>
       </c>
       <c r="L338" s="7">
         <v>54</v>
       </c>
       <c r="M338" s="7">
         <v>54</v>
       </c>
       <c r="N338" s="10">
-        <v>190.9</v>
+        <v>42.32</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" s="5" t="s">
-        <v>720</v>
+        <v>717</v>
       </c>
       <c r="B339" s="6" t="s">
-        <v>721</v>
+        <v>718</v>
       </c>
       <c r="C339" s="7" t="s">
         <v>124</v>
       </c>
       <c r="D339" s="7" t="s">
-        <v>720</v>
+        <v>717</v>
       </c>
       <c r="E339" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F339" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H339" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I339" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J339" s="10">
-        <v>1450</v>
+        <v>99</v>
       </c>
       <c r="L339" s="7">
         <v>54</v>
       </c>
       <c r="M339" s="7">
         <v>54</v>
       </c>
       <c r="N339" s="10">
-        <v>667</v>
+        <v>45.54</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" s="5" t="s">
-        <v>722</v>
+        <v>719</v>
       </c>
       <c r="B340" s="6" t="s">
-        <v>723</v>
+        <v>720</v>
       </c>
       <c r="C340" s="7" t="s">
         <v>124</v>
       </c>
       <c r="D340" s="7" t="s">
-        <v>722</v>
+        <v>719</v>
       </c>
       <c r="E340" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F340" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H340" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I340" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J340" s="10">
-        <v>6840</v>
+        <v>756</v>
       </c>
       <c r="L340" s="7">
         <v>54</v>
       </c>
       <c r="M340" s="7">
         <v>54</v>
       </c>
       <c r="N340" s="10">
-        <v>3146.4</v>
+        <v>347.76</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" s="5" t="s">
-        <v>724</v>
+        <v>721</v>
       </c>
       <c r="B341" s="6" t="s">
-        <v>725</v>
+        <v>722</v>
       </c>
       <c r="C341" s="7" t="s">
         <v>124</v>
       </c>
       <c r="D341" s="7" t="s">
-        <v>724</v>
+        <v>721</v>
       </c>
       <c r="E341" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F341" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H341" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I341" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J341" s="10">
-        <v>11310</v>
+        <v>756</v>
       </c>
       <c r="L341" s="7">
         <v>54</v>
       </c>
       <c r="M341" s="7">
         <v>54</v>
       </c>
       <c r="N341" s="10">
-        <v>5202.6</v>
+        <v>347.76</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" s="5" t="s">
-        <v>726</v>
+        <v>723</v>
       </c>
       <c r="B342" s="6" t="s">
-        <v>727</v>
+        <v>724</v>
       </c>
       <c r="C342" s="7" t="s">
         <v>124</v>
       </c>
       <c r="D342" s="7" t="s">
-        <v>726</v>
+        <v>723</v>
       </c>
       <c r="E342" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F342" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H342" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I342" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J342" s="10">
-        <v>298</v>
+        <v>798</v>
       </c>
       <c r="L342" s="7">
         <v>54</v>
       </c>
       <c r="M342" s="7">
         <v>54</v>
       </c>
       <c r="N342" s="10">
-        <v>137.08</v>
+        <v>367.08</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" s="5" t="s">
-        <v>728</v>
+        <v>725</v>
       </c>
       <c r="B343" s="6" t="s">
-        <v>709</v>
+        <v>726</v>
       </c>
       <c r="C343" s="7" t="s">
         <v>124</v>
       </c>
       <c r="D343" s="7" t="s">
-        <v>728</v>
+        <v>725</v>
       </c>
       <c r="E343" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F343" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H343" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I343" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J343" s="10">
-        <v>92</v>
+        <v>1330</v>
       </c>
       <c r="L343" s="7">
         <v>54</v>
       </c>
       <c r="M343" s="7">
         <v>54</v>
       </c>
       <c r="N343" s="10">
-        <v>42.32</v>
+        <v>611.8</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" s="5" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="B344" s="6" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
       <c r="C344" s="7" t="s">
         <v>124</v>
       </c>
       <c r="D344" s="7" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="E344" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F344" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H344" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I344" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J344" s="10">
-        <v>99</v>
+        <v>555</v>
       </c>
       <c r="L344" s="7">
         <v>54</v>
       </c>
       <c r="M344" s="7">
         <v>54</v>
       </c>
       <c r="N344" s="10">
-        <v>45.54</v>
+        <v>255.3</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" s="5" t="s">
-        <v>731</v>
+        <v>729</v>
       </c>
       <c r="B345" s="6" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="C345" s="7" t="s">
         <v>124</v>
       </c>
       <c r="D345" s="7" t="s">
-        <v>731</v>
+        <v>729</v>
       </c>
       <c r="E345" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F345" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H345" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I345" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J345" s="10">
         <v>756</v>
       </c>
       <c r="L345" s="7">
         <v>54</v>
       </c>
       <c r="M345" s="7">
         <v>54</v>
       </c>
       <c r="N345" s="10">
         <v>347.76</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" s="5" t="s">
-        <v>733</v>
+        <v>731</v>
       </c>
       <c r="B346" s="6" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
       <c r="C346" s="7" t="s">
         <v>124</v>
       </c>
       <c r="D346" s="7" t="s">
-        <v>733</v>
+        <v>731</v>
       </c>
       <c r="E346" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F346" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H346" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I346" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J346" s="10">
-        <v>756</v>
+        <v>861</v>
       </c>
       <c r="L346" s="7">
         <v>54</v>
       </c>
       <c r="M346" s="7">
         <v>54</v>
       </c>
       <c r="N346" s="10">
-        <v>347.76</v>
+        <v>396.06</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" s="5" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="B347" s="6" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="C347" s="7" t="s">
         <v>124</v>
       </c>
       <c r="D347" s="7" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E347" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F347" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H347" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I347" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J347" s="10">
-        <v>798</v>
+        <v>1570</v>
       </c>
       <c r="L347" s="7">
         <v>54</v>
       </c>
       <c r="M347" s="7">
         <v>54</v>
       </c>
       <c r="N347" s="10">
-        <v>367.08</v>
+        <v>722.2</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" s="5" t="s">
+        <v>735</v>
+      </c>
+      <c r="B348" s="6" t="s">
+        <v>736</v>
+      </c>
+      <c r="C348" s="7" t="s">
         <v>737</v>
       </c>
-      <c r="B348" s="6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D348" s="7" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
       <c r="E348" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F348" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H348" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I348" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J348" s="10">
-        <v>1330</v>
+        <v>16000</v>
       </c>
       <c r="L348" s="7">
-        <v>54</v>
+        <v>35</v>
       </c>
       <c r="M348" s="7">
-        <v>54</v>
+        <v>35</v>
       </c>
       <c r="N348" s="10">
-        <v>611.8</v>
+        <v>10400</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" s="5" t="s">
+        <v>738</v>
+      </c>
+      <c r="B349" s="6" t="s">
         <v>739</v>
       </c>
-      <c r="B349" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C349" s="7" t="s">
-        <v>124</v>
+        <v>14</v>
       </c>
       <c r="D349" s="7" t="s">
-        <v>739</v>
+        <v>738</v>
       </c>
       <c r="E349" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F349" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H349" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I349" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J349" s="10">
-        <v>555</v>
+        <v>2695</v>
       </c>
       <c r="L349" s="7">
-        <v>54</v>
+        <v>36.5</v>
       </c>
       <c r="M349" s="7">
-        <v>54</v>
+        <v>36.5</v>
       </c>
       <c r="N349" s="10">
-        <v>255.3</v>
+        <v>1711.33</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" s="5" t="s">
+        <v>740</v>
+      </c>
+      <c r="B350" s="6" t="s">
         <v>741</v>
       </c>
-      <c r="B350" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C350" s="7" t="s">
-        <v>124</v>
+        <v>14</v>
       </c>
       <c r="D350" s="7" t="s">
-        <v>741</v>
+        <v>740</v>
       </c>
       <c r="E350" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F350" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H350" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I350" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J350" s="10">
-        <v>756</v>
+        <v>3795</v>
       </c>
       <c r="L350" s="7">
-        <v>54</v>
+        <v>36.5</v>
       </c>
       <c r="M350" s="7">
-        <v>54</v>
+        <v>36.5</v>
       </c>
       <c r="N350" s="10">
-        <v>347.76</v>
+        <v>2409.83</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" s="5" t="s">
+        <v>742</v>
+      </c>
+      <c r="B351" s="6" t="s">
         <v>743</v>
       </c>
-      <c r="B351" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C351" s="7" t="s">
-        <v>124</v>
+        <v>14</v>
       </c>
       <c r="D351" s="7" t="s">
-        <v>743</v>
+        <v>742</v>
       </c>
       <c r="E351" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F351" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H351" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I351" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J351" s="10">
-        <v>861</v>
+        <v>5295</v>
       </c>
       <c r="L351" s="7">
-        <v>54</v>
+        <v>36.5</v>
       </c>
       <c r="M351" s="7">
-        <v>54</v>
+        <v>36.5</v>
       </c>
       <c r="N351" s="10">
-        <v>396.06</v>
+        <v>3362.33</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" s="5" t="s">
+        <v>744</v>
+      </c>
+      <c r="B352" s="6" t="s">
         <v>745</v>
       </c>
-      <c r="B352" s="6" t="s">
+      <c r="C352" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="D352" s="7" t="s">
         <v>746</v>
       </c>
-      <c r="C352" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E352" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F352" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H352" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I352" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J352" s="10">
-        <v>1570</v>
+        <v>3833</v>
       </c>
       <c r="L352" s="7">
-        <v>54</v>
+        <v>25</v>
       </c>
       <c r="M352" s="7">
-        <v>54</v>
+        <v>25</v>
       </c>
       <c r="N352" s="10">
-        <v>722.2</v>
+        <v>2874.75</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" s="5" t="s">
         <v>747</v>
       </c>
       <c r="B353" s="6" t="s">
         <v>748</v>
       </c>
       <c r="C353" s="7" t="s">
-        <v>749</v>
+        <v>45</v>
       </c>
       <c r="D353" s="7" t="s">
         <v>747</v>
       </c>
       <c r="E353" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F353" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H353" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I353" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J353" s="10">
-        <v>16000</v>
+        <v>58763</v>
       </c>
       <c r="L353" s="7">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="M353" s="7">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="N353" s="10">
-        <v>10400</v>
+        <v>44072.25</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" s="5" t="s">
+        <v>749</v>
+      </c>
+      <c r="B354" s="6" t="s">
         <v>750</v>
-      </c>
-[...1 lines deleted...]
-        <v>751</v>
       </c>
       <c r="C354" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D354" s="7" t="s">
-        <v>750</v>
+        <v>749</v>
       </c>
       <c r="E354" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F354" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H354" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I354" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K354" s="7" t="s">
+        <v>751</v>
+      </c>
+      <c r="L354" s="7">
+        <v>0</v>
+      </c>
+      <c r="O354" s="9" t="s">
         <v>752</v>
-      </c>
-[...4 lines deleted...]
-        <v>753</v>
       </c>
       <c r="P354" s="7">
         <v>14</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" s="5" t="s">
+        <v>753</v>
+      </c>
+      <c r="B355" s="6" t="s">
         <v>754</v>
-      </c>
-[...1 lines deleted...]
-        <v>755</v>
       </c>
       <c r="C355" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D355" s="7" t="s">
-        <v>754</v>
+        <v>753</v>
       </c>
       <c r="E355" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F355" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H355" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I355" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K355" s="7" t="s">
+        <v>755</v>
+      </c>
+      <c r="L355" s="7">
+        <v>0</v>
+      </c>
+      <c r="O355" s="9" t="s">
         <v>756</v>
-      </c>
-[...4 lines deleted...]
-        <v>757</v>
       </c>
       <c r="P355" s="7">
         <v>49</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" s="5" t="s">
+        <v>757</v>
+      </c>
+      <c r="B356" s="6" t="s">
         <v>758</v>
-      </c>
-[...1 lines deleted...]
-        <v>759</v>
       </c>
       <c r="C356" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D356" s="7" t="s">
-        <v>758</v>
+        <v>757</v>
       </c>
       <c r="E356" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F356" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H356" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I356" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K356" s="7" t="s">
+        <v>751</v>
+      </c>
+      <c r="L356" s="7">
+        <v>0</v>
+      </c>
+      <c r="O356" s="9" t="s">
         <v>752</v>
-      </c>
-[...4 lines deleted...]
-        <v>753</v>
       </c>
       <c r="P356" s="7">
         <v>14</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" s="5" t="s">
+        <v>759</v>
+      </c>
+      <c r="B357" s="6" t="s">
         <v>760</v>
-      </c>
-[...1 lines deleted...]
-        <v>761</v>
       </c>
       <c r="C357" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D357" s="7" t="s">
-        <v>760</v>
+        <v>759</v>
       </c>
       <c r="E357" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F357" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H357" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I357" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K357" s="7" t="s">
+        <v>755</v>
+      </c>
+      <c r="L357" s="7">
+        <v>0</v>
+      </c>
+      <c r="O357" s="9" t="s">
         <v>756</v>
-      </c>
-[...4 lines deleted...]
-        <v>757</v>
       </c>
       <c r="P357" s="7">
         <v>49</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" s="5" t="s">
+        <v>761</v>
+      </c>
+      <c r="B358" s="6" t="s">
         <v>762</v>
-      </c>
-[...1 lines deleted...]
-        <v>763</v>
       </c>
       <c r="C358" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D358" s="7" t="s">
-        <v>762</v>
+        <v>761</v>
       </c>
       <c r="E358" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F358" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H358" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I358" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K358" s="7" t="s">
+        <v>751</v>
+      </c>
+      <c r="L358" s="7">
+        <v>0</v>
+      </c>
+      <c r="O358" s="9" t="s">
         <v>752</v>
-      </c>
-[...4 lines deleted...]
-        <v>753</v>
       </c>
       <c r="P358" s="7">
         <v>14</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" s="5" t="s">
+        <v>763</v>
+      </c>
+      <c r="B359" s="6" t="s">
         <v>764</v>
-      </c>
-[...1 lines deleted...]
-        <v>765</v>
       </c>
       <c r="C359" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D359" s="7" t="s">
-        <v>764</v>
+        <v>763</v>
       </c>
       <c r="E359" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F359" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H359" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I359" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K359" s="7" t="s">
+        <v>755</v>
+      </c>
+      <c r="L359" s="7">
+        <v>0</v>
+      </c>
+      <c r="O359" s="9" t="s">
         <v>756</v>
-      </c>
-[...4 lines deleted...]
-        <v>757</v>
       </c>
       <c r="P359" s="7">
         <v>49</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" s="5" t="s">
+        <v>765</v>
+      </c>
+      <c r="B360" s="6" t="s">
         <v>766</v>
-      </c>
-[...1 lines deleted...]
-        <v>767</v>
       </c>
       <c r="C360" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D360" s="7" t="s">
-        <v>766</v>
+        <v>765</v>
       </c>
       <c r="E360" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F360" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H360" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I360" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K360" s="7" t="s">
+        <v>767</v>
+      </c>
+      <c r="L360" s="7">
+        <v>0</v>
+      </c>
+      <c r="O360" s="9" t="s">
         <v>768</v>
-      </c>
-[...4 lines deleted...]
-        <v>769</v>
       </c>
       <c r="P360" s="7">
         <v>52</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" s="5" t="s">
+        <v>769</v>
+      </c>
+      <c r="B361" s="6" t="s">
         <v>770</v>
-      </c>
-[...1 lines deleted...]
-        <v>771</v>
       </c>
       <c r="C361" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D361" s="7" t="s">
-        <v>770</v>
+        <v>769</v>
       </c>
       <c r="E361" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F361" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H361" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I361" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K361" s="7" t="s">
+        <v>767</v>
+      </c>
+      <c r="L361" s="7">
+        <v>0</v>
+      </c>
+      <c r="O361" s="9" t="s">
         <v>768</v>
-      </c>
-[...4 lines deleted...]
-        <v>769</v>
       </c>
       <c r="P361" s="7">
         <v>52</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" s="5" t="s">
+        <v>771</v>
+      </c>
+      <c r="B362" s="6" t="s">
         <v>772</v>
-      </c>
-[...1 lines deleted...]
-        <v>773</v>
       </c>
       <c r="C362" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D362" s="7" t="s">
-        <v>772</v>
+        <v>771</v>
       </c>
       <c r="E362" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F362" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H362" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I362" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K362" s="7" t="s">
+        <v>773</v>
+      </c>
+      <c r="L362" s="7">
+        <v>0</v>
+      </c>
+      <c r="O362" s="9" t="s">
         <v>774</v>
-      </c>
-[...4 lines deleted...]
-        <v>775</v>
       </c>
       <c r="P362" s="7">
         <v>19</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" s="5" t="s">
+        <v>775</v>
+      </c>
+      <c r="B363" s="6" t="s">
         <v>776</v>
-      </c>
-[...1 lines deleted...]
-        <v>777</v>
       </c>
       <c r="C363" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D363" s="7" t="s">
-        <v>776</v>
+        <v>775</v>
       </c>
       <c r="E363" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F363" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H363" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I363" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K363" s="7" t="s">
-        <v>778</v>
+        <v>777</v>
       </c>
       <c r="L363" s="7">
         <v>0</v>
       </c>
       <c r="O363" s="9" t="s">
-        <v>775</v>
+        <v>774</v>
       </c>
       <c r="P363" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" s="5" t="s">
+        <v>778</v>
+      </c>
+      <c r="B364" s="6" t="s">
         <v>779</v>
-      </c>
-[...1 lines deleted...]
-        <v>780</v>
       </c>
       <c r="C364" s="7" t="s">
         <v>161</v>
       </c>
       <c r="D364" s="7" t="s">
-        <v>779</v>
+        <v>778</v>
       </c>
       <c r="E364" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F364" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H364" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I364" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J364" s="10">
         <v>1555</v>
       </c>
       <c r="L364" s="7">
         <v>60</v>
       </c>
       <c r="M364" s="7">
         <v>60</v>
       </c>
       <c r="N364" s="10">
         <v>622</v>
       </c>
       <c r="P364" s="7">
         <v>60</v>
       </c>
       <c r="Q364" s="10">
         <v>622</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" s="5" t="s">
+        <v>780</v>
+      </c>
+      <c r="B365" s="6" t="s">
         <v>781</v>
-      </c>
-[...1 lines deleted...]
-        <v>782</v>
       </c>
       <c r="C365" s="7" t="s">
         <v>161</v>
       </c>
       <c r="D365" s="7" t="s">
-        <v>781</v>
+        <v>780</v>
       </c>
       <c r="E365" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F365" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H365" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I365" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J365" s="10">
         <v>1240</v>
       </c>
       <c r="L365" s="7">
         <v>60</v>
       </c>
       <c r="M365" s="7">
         <v>60</v>
       </c>
       <c r="N365" s="10">
         <v>496</v>
       </c>
       <c r="P365" s="7">
         <v>60</v>
       </c>
       <c r="Q365" s="10">
         <v>496</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" s="5" t="s">
+        <v>782</v>
+      </c>
+      <c r="B366" s="6" t="s">
         <v>783</v>
-      </c>
-[...1 lines deleted...]
-        <v>784</v>
       </c>
       <c r="C366" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D366" s="7" t="s">
-        <v>785</v>
+        <v>784</v>
       </c>
       <c r="E366" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F366" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H366" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I366" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K366" s="7" t="s">
-        <v>271</v>
+        <v>265</v>
       </c>
       <c r="L366" s="7">
         <v>0</v>
       </c>
       <c r="M366" s="7">
         <v>0</v>
       </c>
       <c r="O366" s="9" t="s">
-        <v>271</v>
+        <v>265</v>
       </c>
       <c r="P366" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" s="5" t="s">
+        <v>785</v>
+      </c>
+      <c r="B367" s="6" t="s">
         <v>786</v>
-      </c>
-[...1 lines deleted...]
-        <v>787</v>
       </c>
       <c r="C367" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D367" s="7" t="s">
-        <v>788</v>
+        <v>787</v>
       </c>
       <c r="E367" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F367" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H367" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I367" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K367" s="7" t="s">
-        <v>271</v>
+        <v>265</v>
       </c>
       <c r="L367" s="7">
         <v>0</v>
       </c>
       <c r="M367" s="7">
         <v>0</v>
       </c>
       <c r="O367" s="9" t="s">
-        <v>271</v>
+        <v>265</v>
       </c>
       <c r="P367" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" s="5" t="s">
-        <v>789</v>
+        <v>788</v>
       </c>
       <c r="B368" s="6" t="s">
-        <v>591</v>
+        <v>585</v>
       </c>
       <c r="C368" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D368" s="7" t="s">
-        <v>789</v>
+        <v>788</v>
       </c>
       <c r="E368" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F368" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H368" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I368" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J368" s="10">
         <v>635</v>
       </c>
       <c r="L368" s="7">
         <v>45</v>
       </c>
       <c r="M368" s="7">
         <v>45</v>
       </c>
       <c r="N368" s="10">
         <v>349.25</v>
       </c>
       <c r="P368" s="7">
         <v>45</v>
       </c>
       <c r="Q368" s="10">
         <v>349.25</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" s="5" t="s">
+        <v>789</v>
+      </c>
+      <c r="B369" s="6" t="s">
         <v>790</v>
-      </c>
-[...1 lines deleted...]
-        <v>791</v>
       </c>
       <c r="C369" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D369" s="7" t="s">
-        <v>790</v>
+        <v>789</v>
       </c>
       <c r="E369" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F369" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H369" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I369" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J369" s="10">
         <v>1170</v>
       </c>
       <c r="L369" s="7">
         <v>45</v>
       </c>
       <c r="M369" s="7">
         <v>45</v>
       </c>
       <c r="N369" s="10">
         <v>643.5</v>
       </c>
       <c r="P369" s="7">
         <v>45</v>
       </c>
       <c r="Q369" s="10">
         <v>643.5</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" s="5" t="s">
+        <v>791</v>
+      </c>
+      <c r="B370" s="6" t="s">
         <v>792</v>
-      </c>
-[...1 lines deleted...]
-        <v>793</v>
       </c>
       <c r="C370" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D370" s="7" t="s">
-        <v>792</v>
+        <v>791</v>
       </c>
       <c r="E370" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F370" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H370" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I370" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J370" s="10">
         <v>1386</v>
       </c>
       <c r="L370" s="7">
         <v>45</v>
       </c>
       <c r="M370" s="7">
         <v>45</v>
       </c>
       <c r="N370" s="10">
         <v>762.3</v>
       </c>
       <c r="P370" s="7">
         <v>45</v>
       </c>
       <c r="Q370" s="10">
         <v>762.3</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" s="5" t="s">
+        <v>793</v>
+      </c>
+      <c r="B371" s="6" t="s">
         <v>794</v>
-      </c>
-[...1 lines deleted...]
-        <v>795</v>
       </c>
       <c r="C371" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D371" s="7" t="s">
-        <v>794</v>
+        <v>793</v>
       </c>
       <c r="E371" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F371" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H371" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I371" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J371" s="10">
         <v>1485</v>
       </c>
       <c r="L371" s="7">
         <v>45</v>
       </c>
       <c r="M371" s="7">
         <v>45</v>
       </c>
       <c r="N371" s="10">
         <v>816.75</v>
       </c>
       <c r="P371" s="7">
         <v>45</v>
       </c>
       <c r="Q371" s="10">
         <v>816.75</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" s="5" t="s">
+        <v>795</v>
+      </c>
+      <c r="B372" s="6" t="s">
         <v>796</v>
-      </c>
-[...1 lines deleted...]
-        <v>797</v>
       </c>
       <c r="C372" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D372" s="7" t="s">
-        <v>796</v>
+        <v>795</v>
       </c>
       <c r="E372" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F372" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H372" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I372" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J372" s="10">
         <v>2640</v>
       </c>
       <c r="L372" s="7">
         <v>45</v>
       </c>
       <c r="M372" s="7">
         <v>45</v>
       </c>
       <c r="N372" s="10">
         <v>1452</v>
       </c>
       <c r="P372" s="7">
         <v>45</v>
       </c>
       <c r="Q372" s="10">
         <v>1452</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" s="5" t="s">
+        <v>797</v>
+      </c>
+      <c r="B373" s="6" t="s">
         <v>798</v>
-      </c>
-[...1 lines deleted...]
-        <v>799</v>
       </c>
       <c r="C373" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D373" s="7" t="s">
-        <v>798</v>
+        <v>797</v>
       </c>
       <c r="E373" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F373" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H373" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I373" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J373" s="10">
         <v>1166</v>
       </c>
       <c r="L373" s="7">
         <v>45</v>
       </c>
       <c r="M373" s="7">
         <v>45</v>
       </c>
       <c r="N373" s="10">
         <v>641.3</v>
       </c>
       <c r="P373" s="7">
         <v>45</v>
       </c>
       <c r="Q373" s="10">
         <v>641.3</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" s="5" t="s">
+        <v>799</v>
+      </c>
+      <c r="B374" s="6" t="s">
         <v>800</v>
-      </c>
-[...1 lines deleted...]
-        <v>801</v>
       </c>
       <c r="C374" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D374" s="7" t="s">
-        <v>800</v>
+        <v>799</v>
       </c>
       <c r="E374" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F374" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H374" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I374" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J374" s="10">
         <v>1386</v>
       </c>
       <c r="L374" s="7">
         <v>45</v>
       </c>
       <c r="M374" s="7">
         <v>45</v>
       </c>
       <c r="N374" s="10">
         <v>762.3</v>
       </c>
       <c r="P374" s="7">
         <v>45</v>
       </c>
       <c r="Q374" s="10">
         <v>762.3</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" s="5" t="s">
-        <v>802</v>
+        <v>801</v>
       </c>
       <c r="B375" s="6" t="s">
-        <v>540</v>
+        <v>534</v>
       </c>
       <c r="C375" s="7" t="s">
-        <v>535</v>
+        <v>529</v>
       </c>
       <c r="D375" s="7" t="s">
-        <v>802</v>
+        <v>801</v>
       </c>
       <c r="E375" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F375" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H375" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I375" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J375" s="10">
         <v>12752</v>
       </c>
       <c r="L375" s="7">
         <v>60</v>
       </c>
       <c r="M375" s="7">
         <v>60</v>
       </c>
       <c r="N375" s="10">
         <v>5100.8</v>
       </c>
       <c r="P375" s="7">
         <v>60</v>
       </c>
       <c r="Q375" s="10">
         <v>5100.8</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" s="5" t="s">
-        <v>803</v>
+        <v>802</v>
       </c>
       <c r="B376" s="6" t="s">
-        <v>545</v>
+        <v>539</v>
       </c>
       <c r="C376" s="7" t="s">
-        <v>535</v>
+        <v>529</v>
       </c>
       <c r="D376" s="7" t="s">
-        <v>803</v>
+        <v>802</v>
       </c>
       <c r="E376" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F376" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H376" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I376" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J376" s="10">
         <v>16397</v>
       </c>
       <c r="L376" s="7">
         <v>60</v>
       </c>
       <c r="M376" s="7">
         <v>60</v>
       </c>
       <c r="N376" s="10">
         <v>6558.8</v>
       </c>
       <c r="P376" s="7">
         <v>60</v>
       </c>
       <c r="Q376" s="10">
         <v>6558.8</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" s="5" t="s">
+        <v>803</v>
+      </c>
+      <c r="B377" s="6" t="s">
         <v>804</v>
-      </c>
-[...1 lines deleted...]
-        <v>805</v>
       </c>
       <c r="C377" s="7" t="s">
         <v>161</v>
       </c>
       <c r="D377" s="7" t="s">
-        <v>804</v>
+        <v>803</v>
       </c>
       <c r="E377" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F377" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H377" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I377" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J377" s="10">
         <v>3226</v>
       </c>
       <c r="L377" s="7">
         <v>60</v>
       </c>
       <c r="M377" s="7">
         <v>60</v>
       </c>
       <c r="N377" s="10">
         <v>1290.4</v>
       </c>
       <c r="P377" s="7">
         <v>60</v>
       </c>
       <c r="Q377" s="10">
         <v>1290.4</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" s="5" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="B378" s="6" t="s">
-        <v>806</v>
+        <v>805</v>
       </c>
       <c r="C378" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D378" s="7" t="s">
-        <v>582</v>
+        <v>576</v>
       </c>
       <c r="E378" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F378" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H378" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I378" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K378" s="7" t="s">
-        <v>807</v>
+        <v>806</v>
       </c>
       <c r="L378" s="7">
         <v>0</v>
       </c>
       <c r="M378" s="7">
         <v>0</v>
       </c>
       <c r="O378" s="9" t="s">
-        <v>807</v>
+        <v>806</v>
       </c>
       <c r="P378" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" s="5" t="s">
+        <v>807</v>
+      </c>
+      <c r="B379" s="6" t="s">
         <v>808</v>
-      </c>
-[...1 lines deleted...]
-        <v>809</v>
       </c>
       <c r="C379" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D379" s="7" t="s">
-        <v>808</v>
+        <v>807</v>
       </c>
       <c r="E379" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F379" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H379" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I379" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J379" s="10">
         <v>1749</v>
       </c>
       <c r="L379" s="7">
         <v>45</v>
       </c>
       <c r="M379" s="7">
         <v>45</v>
       </c>
       <c r="N379" s="10">
         <v>961.95</v>
       </c>
       <c r="P379" s="7">
         <v>45</v>
       </c>
       <c r="Q379" s="10">
         <v>961.95</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" s="5" t="s">
+        <v>809</v>
+      </c>
+      <c r="B380" s="6" t="s">
         <v>810</v>
-      </c>
-[...1 lines deleted...]
-        <v>811</v>
       </c>
       <c r="C380" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D380" s="7" t="s">
-        <v>810</v>
+        <v>809</v>
       </c>
       <c r="E380" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F380" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H380" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I380" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J380" s="10">
         <v>2029</v>
       </c>
       <c r="L380" s="7">
         <v>45</v>
       </c>
       <c r="M380" s="7">
         <v>45</v>
       </c>
       <c r="N380" s="10">
         <v>1115.95</v>
       </c>
       <c r="P380" s="7">
         <v>45</v>
       </c>
       <c r="Q380" s="10">
         <v>1115.95</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" s="5" t="s">
+        <v>811</v>
+      </c>
+      <c r="B381" s="6" t="s">
         <v>812</v>
-      </c>
-[...1 lines deleted...]
-        <v>813</v>
       </c>
       <c r="C381" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D381" s="7" t="s">
-        <v>812</v>
+        <v>811</v>
       </c>
       <c r="E381" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F381" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H381" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I381" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J381" s="10">
         <v>1914</v>
       </c>
       <c r="L381" s="7">
         <v>45</v>
       </c>
       <c r="M381" s="7">
         <v>45</v>
       </c>
       <c r="N381" s="10">
         <v>1052.7</v>
       </c>
       <c r="P381" s="7">
         <v>45</v>
       </c>
       <c r="Q381" s="10">
         <v>1052.7</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" s="5" t="s">
+        <v>813</v>
+      </c>
+      <c r="B382" s="6" t="s">
         <v>814</v>
-      </c>
-[...1 lines deleted...]
-        <v>815</v>
       </c>
       <c r="C382" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D382" s="7" t="s">
-        <v>814</v>
+        <v>813</v>
       </c>
       <c r="E382" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F382" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H382" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I382" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J382" s="10">
         <v>286</v>
       </c>
       <c r="L382" s="7">
         <v>45</v>
       </c>
       <c r="M382" s="7">
         <v>45</v>
       </c>
       <c r="N382" s="10">
         <v>157.3</v>
       </c>
       <c r="P382" s="7">
         <v>45</v>
       </c>
       <c r="Q382" s="10">
         <v>157.3</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" s="5" t="s">
+        <v>815</v>
+      </c>
+      <c r="B383" s="6" t="s">
         <v>816</v>
-      </c>
-[...1 lines deleted...]
-        <v>817</v>
       </c>
       <c r="C383" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D383" s="7" t="s">
-        <v>816</v>
+        <v>815</v>
       </c>
       <c r="E383" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F383" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H383" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I383" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J383" s="10">
         <v>3823</v>
       </c>
       <c r="L383" s="7">
         <v>45</v>
       </c>
       <c r="M383" s="7">
         <v>45</v>
       </c>
       <c r="N383" s="10">
         <v>2102.65</v>
       </c>
       <c r="P383" s="7">
         <v>45</v>
       </c>
       <c r="Q383" s="10">
         <v>2102.65</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" s="5" t="s">
+        <v>817</v>
+      </c>
+      <c r="B384" s="6" t="s">
         <v>818</v>
-      </c>
-[...1 lines deleted...]
-        <v>819</v>
       </c>
       <c r="C384" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D384" s="7" t="s">
-        <v>818</v>
+        <v>817</v>
       </c>
       <c r="E384" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F384" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H384" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I384" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J384" s="10">
         <v>2316</v>
       </c>
       <c r="L384" s="7">
         <v>45</v>
       </c>
       <c r="M384" s="7">
         <v>45</v>
       </c>
       <c r="N384" s="10">
         <v>1273.8</v>
       </c>
       <c r="P384" s="7">
         <v>45</v>
       </c>
       <c r="Q384" s="10">
         <v>1273.8</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" s="5" t="s">
+        <v>819</v>
+      </c>
+      <c r="B385" s="6" t="s">
         <v>820</v>
-      </c>
-[...1 lines deleted...]
-        <v>821</v>
       </c>
       <c r="C385" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D385" s="7" t="s">
-        <v>820</v>
+        <v>819</v>
       </c>
       <c r="E385" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F385" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H385" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I385" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J385" s="10">
         <v>545</v>
       </c>
       <c r="L385" s="7">
         <v>45</v>
       </c>
       <c r="M385" s="7">
         <v>45</v>
       </c>
       <c r="N385" s="10">
         <v>299.75</v>
       </c>
       <c r="P385" s="7">
         <v>45</v>
       </c>
       <c r="Q385" s="10">
         <v>299.75</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" s="5" t="s">
+        <v>821</v>
+      </c>
+      <c r="B386" s="6" t="s">
         <v>822</v>
-      </c>
-[...1 lines deleted...]
-        <v>823</v>
       </c>
       <c r="C386" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D386" s="7" t="s">
-        <v>822</v>
+        <v>821</v>
       </c>
       <c r="E386" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F386" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H386" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I386" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J386" s="10">
         <v>641</v>
       </c>
       <c r="L386" s="7">
         <v>45</v>
       </c>
       <c r="M386" s="7">
         <v>45</v>
       </c>
       <c r="N386" s="10">
         <v>352.55</v>
       </c>
       <c r="P386" s="7">
         <v>45</v>
       </c>
       <c r="Q386" s="10">
         <v>352.55</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" s="5" t="s">
+        <v>823</v>
+      </c>
+      <c r="B387" s="6" t="s">
         <v>824</v>
-      </c>
-[...1 lines deleted...]
-        <v>825</v>
       </c>
       <c r="C387" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D387" s="7" t="s">
-        <v>824</v>
+        <v>823</v>
       </c>
       <c r="E387" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F387" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H387" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I387" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J387" s="10">
         <v>198</v>
       </c>
       <c r="L387" s="7">
         <v>45</v>
       </c>
       <c r="M387" s="7">
         <v>45</v>
       </c>
       <c r="N387" s="10">
         <v>108.9</v>
       </c>
       <c r="P387" s="7">
         <v>45</v>
       </c>
       <c r="Q387" s="10">
         <v>108.9</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" s="5" t="s">
+        <v>825</v>
+      </c>
+      <c r="B388" s="6" t="s">
         <v>826</v>
-      </c>
-[...1 lines deleted...]
-        <v>827</v>
       </c>
       <c r="C388" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D388" s="7" t="s">
-        <v>826</v>
+        <v>825</v>
       </c>
       <c r="E388" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F388" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H388" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I388" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J388" s="10">
         <v>99</v>
       </c>
       <c r="L388" s="7">
         <v>45</v>
       </c>
       <c r="M388" s="7">
         <v>45</v>
       </c>
       <c r="N388" s="10">
         <v>54.45</v>
       </c>
       <c r="P388" s="7">
         <v>45</v>
       </c>
       <c r="Q388" s="10">
         <v>54.45</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" s="5" t="s">
+        <v>827</v>
+      </c>
+      <c r="B389" s="6" t="s">
         <v>828</v>
-      </c>
-[...1 lines deleted...]
-        <v>829</v>
       </c>
       <c r="C389" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D389" s="7" t="s">
-        <v>828</v>
+        <v>827</v>
       </c>
       <c r="E389" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F389" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H389" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I389" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J389" s="10">
         <v>198</v>
       </c>
       <c r="L389" s="7">
         <v>45</v>
       </c>
       <c r="M389" s="7">
         <v>45</v>
       </c>
       <c r="N389" s="10">
         <v>108.9</v>
       </c>
       <c r="P389" s="7">
         <v>45</v>
       </c>
       <c r="Q389" s="10">
         <v>108.9</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" s="5" t="s">
+        <v>829</v>
+      </c>
+      <c r="B390" s="6" t="s">
         <v>830</v>
-      </c>
-[...1 lines deleted...]
-        <v>831</v>
       </c>
       <c r="C390" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D390" s="7" t="s">
-        <v>830</v>
+        <v>829</v>
       </c>
       <c r="E390" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F390" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H390" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I390" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J390" s="10">
         <v>400</v>
       </c>
       <c r="L390" s="7">
         <v>45</v>
       </c>
       <c r="M390" s="7">
         <v>45</v>
       </c>
       <c r="N390" s="10">
         <v>220</v>
       </c>
       <c r="P390" s="7">
         <v>45</v>
       </c>
       <c r="Q390" s="10">
         <v>220</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" s="5" t="s">
+        <v>831</v>
+      </c>
+      <c r="B391" s="6" t="s">
         <v>832</v>
-      </c>
-[...1 lines deleted...]
-        <v>833</v>
       </c>
       <c r="C391" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D391" s="7" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
       <c r="E391" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F391" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H391" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I391" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J391" s="10">
         <v>127</v>
       </c>
       <c r="L391" s="7">
         <v>45</v>
       </c>
       <c r="M391" s="7">
         <v>45</v>
       </c>
       <c r="N391" s="10">
         <v>69.85</v>
       </c>
       <c r="P391" s="7">
         <v>45</v>
       </c>
       <c r="Q391" s="10">
         <v>69.85</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" s="5" t="s">
+        <v>833</v>
+      </c>
+      <c r="B392" s="6" t="s">
         <v>834</v>
-      </c>
-[...1 lines deleted...]
-        <v>835</v>
       </c>
       <c r="C392" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D392" s="7" t="s">
-        <v>834</v>
+        <v>833</v>
       </c>
       <c r="E392" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F392" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H392" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I392" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J392" s="10">
         <v>375</v>
       </c>
       <c r="L392" s="7">
         <v>36.5</v>
       </c>
       <c r="M392" s="7">
         <v>36.5</v>
       </c>
       <c r="N392" s="10">
         <v>238.13</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" s="5" t="s">
+        <v>835</v>
+      </c>
+      <c r="B393" s="6" t="s">
         <v>836</v>
-      </c>
-[...1 lines deleted...]
-        <v>837</v>
       </c>
       <c r="C393" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D393" s="7" t="s">
-        <v>836</v>
+        <v>835</v>
       </c>
       <c r="E393" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F393" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H393" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I393" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J393" s="10">
         <v>479</v>
       </c>
       <c r="L393" s="7">
         <v>36.5</v>
       </c>
       <c r="M393" s="7">
         <v>36.5</v>
       </c>
       <c r="N393" s="10">
         <v>304.17</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" s="5" t="s">
+        <v>837</v>
+      </c>
+      <c r="B394" s="6" t="s">
         <v>838</v>
-      </c>
-[...1 lines deleted...]
-        <v>839</v>
       </c>
       <c r="C394" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D394" s="7" t="s">
-        <v>838</v>
+        <v>837</v>
       </c>
       <c r="E394" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F394" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H394" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I394" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J394" s="10">
         <v>417</v>
       </c>
       <c r="L394" s="7">
         <v>36.5</v>
       </c>
       <c r="M394" s="7">
         <v>36.5</v>
       </c>
       <c r="N394" s="10">
         <v>264.8</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" s="5" t="s">
+        <v>839</v>
+      </c>
+      <c r="B395" s="6" t="s">
         <v>840</v>
-      </c>
-[...1 lines deleted...]
-        <v>841</v>
       </c>
       <c r="C395" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D395" s="7" t="s">
-        <v>840</v>
+        <v>839</v>
       </c>
       <c r="E395" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F395" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H395" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I395" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J395" s="10">
         <v>521</v>
       </c>
       <c r="L395" s="7">
         <v>36.5</v>
       </c>
       <c r="M395" s="7">
         <v>36.5</v>
       </c>
       <c r="N395" s="10">
         <v>330.84</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" s="5" t="s">
+        <v>841</v>
+      </c>
+      <c r="B396" s="6" t="s">
         <v>842</v>
-      </c>
-[...1 lines deleted...]
-        <v>843</v>
       </c>
       <c r="C396" s="7" t="s">
         <v>62</v>
       </c>
       <c r="D396" s="7" t="s">
-        <v>842</v>
+        <v>841</v>
       </c>
       <c r="E396" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F396" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H396" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I396" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J396" s="10">
         <v>454</v>
       </c>
       <c r="L396" s="7">
         <v>25</v>
       </c>
       <c r="M396" s="7">
         <v>25</v>
       </c>
       <c r="N396" s="10">
         <v>340.5</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" s="5" t="s">
+        <v>843</v>
+      </c>
+      <c r="B397" s="6" t="s">
         <v>844</v>
-      </c>
-[...1 lines deleted...]
-        <v>845</v>
       </c>
       <c r="C397" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D397" s="7" t="s">
-        <v>844</v>
+        <v>843</v>
       </c>
       <c r="E397" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F397" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H397" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I397" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K397" s="7" t="s">
-        <v>846</v>
+        <v>845</v>
       </c>
       <c r="L397" s="7">
         <v>0</v>
       </c>
       <c r="M397" s="7">
         <v>0</v>
       </c>
       <c r="O397" s="9" t="s">
-        <v>846</v>
+        <v>845</v>
       </c>
       <c r="P397" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" s="5" t="s">
+        <v>846</v>
+      </c>
+      <c r="B398" s="6" t="s">
         <v>847</v>
-      </c>
-[...1 lines deleted...]
-        <v>848</v>
       </c>
       <c r="C398" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D398" s="7" t="s">
-        <v>847</v>
+        <v>846</v>
       </c>
       <c r="E398" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F398" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H398" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I398" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K398" s="7" t="s">
-        <v>327</v>
+        <v>321</v>
       </c>
       <c r="L398" s="7">
         <v>0</v>
       </c>
       <c r="M398" s="7">
         <v>0</v>
       </c>
       <c r="O398" s="9" t="s">
-        <v>327</v>
+        <v>321</v>
       </c>
       <c r="P398" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" s="5" t="s">
+        <v>848</v>
+      </c>
+      <c r="B399" s="6" t="s">
         <v>849</v>
-      </c>
-[...1 lines deleted...]
-        <v>850</v>
       </c>
       <c r="C399" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D399" s="7" t="s">
-        <v>849</v>
+        <v>848</v>
       </c>
       <c r="E399" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F399" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H399" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I399" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J399" s="10">
         <v>484</v>
       </c>
       <c r="L399" s="7">
         <v>45</v>
       </c>
       <c r="M399" s="7">
         <v>45</v>
       </c>
       <c r="N399" s="10">
         <v>266.2</v>
       </c>
       <c r="P399" s="7">
         <v>45</v>
       </c>
       <c r="Q399" s="10">
         <v>266.2</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" s="5" t="s">
+        <v>850</v>
+      </c>
+      <c r="B400" s="6" t="s">
         <v>851</v>
-      </c>
-[...1 lines deleted...]
-        <v>852</v>
       </c>
       <c r="C400" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D400" s="7" t="s">
-        <v>851</v>
+        <v>850</v>
       </c>
       <c r="E400" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F400" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H400" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I400" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J400" s="10">
         <v>1458</v>
       </c>
       <c r="L400" s="7">
         <v>45</v>
       </c>
       <c r="M400" s="7">
         <v>45</v>
       </c>
       <c r="N400" s="10">
         <v>801.9</v>
       </c>
       <c r="P400" s="7">
         <v>45</v>
       </c>
       <c r="Q400" s="10">
         <v>801.9</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" s="5" t="s">
+        <v>852</v>
+      </c>
+      <c r="B401" s="6" t="s">
         <v>853</v>
-      </c>
-[...1 lines deleted...]
-        <v>854</v>
       </c>
       <c r="C401" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D401" s="7" t="s">
-        <v>853</v>
+        <v>852</v>
       </c>
       <c r="E401" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F401" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H401" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I401" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K401" s="7" t="s">
-        <v>807</v>
+        <v>806</v>
       </c>
       <c r="L401" s="7">
         <v>0</v>
       </c>
       <c r="M401" s="7">
         <v>0</v>
       </c>
       <c r="O401" s="9" t="s">
-        <v>807</v>
+        <v>806</v>
       </c>
       <c r="P401" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" s="5" t="s">
+        <v>854</v>
+      </c>
+      <c r="B402" s="6" t="s">
         <v>855</v>
       </c>
-      <c r="B402" s="6" t="s">
+      <c r="C402" s="7" t="s">
         <v>856</v>
       </c>
-      <c r="C402" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D402" s="7" t="s">
-        <v>855</v>
+        <v>854</v>
       </c>
       <c r="E402" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F402" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H402" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I402" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J402" s="10">
         <v>1110</v>
       </c>
       <c r="L402" s="7">
         <v>60</v>
       </c>
       <c r="M402" s="7">
         <v>60</v>
       </c>
       <c r="N402" s="10">
         <v>444</v>
       </c>
       <c r="P402" s="7">
         <v>60</v>
       </c>
       <c r="Q402" s="10">
         <v>444</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" s="5" t="s">
+        <v>857</v>
+      </c>
+      <c r="B403" s="6" t="s">
         <v>858</v>
-      </c>
-[...1 lines deleted...]
-        <v>859</v>
       </c>
       <c r="C403" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D403" s="7" t="s">
-        <v>858</v>
+        <v>857</v>
       </c>
       <c r="E403" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F403" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H403" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I403" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K403" s="7" t="s">
-        <v>860</v>
+        <v>859</v>
       </c>
       <c r="L403" s="7">
         <v>0</v>
       </c>
       <c r="M403" s="7">
         <v>0</v>
       </c>
       <c r="O403" s="9" t="s">
-        <v>860</v>
+        <v>859</v>
       </c>
       <c r="P403" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" s="5" t="s">
+        <v>860</v>
+      </c>
+      <c r="B404" s="6" t="s">
         <v>861</v>
-      </c>
-[...1 lines deleted...]
-        <v>862</v>
       </c>
       <c r="C404" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D404" s="7" t="s">
-        <v>861</v>
+        <v>860</v>
       </c>
       <c r="E404" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F404" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H404" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I404" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K404" s="7" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
       <c r="L404" s="7">
         <v>0</v>
       </c>
       <c r="M404" s="7">
         <v>0</v>
       </c>
       <c r="O404" s="9" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
       <c r="P404" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" s="5" t="s">
+        <v>862</v>
+      </c>
+      <c r="B405" s="6" t="s">
         <v>863</v>
-      </c>
-[...1 lines deleted...]
-        <v>864</v>
       </c>
       <c r="C405" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D405" s="7" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
       <c r="E405" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F405" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H405" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I405" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J405" s="10">
         <v>1386</v>
       </c>
       <c r="L405" s="7">
         <v>45</v>
       </c>
       <c r="M405" s="7">
         <v>45</v>
       </c>
       <c r="N405" s="10">
         <v>762.3</v>
       </c>
       <c r="P405" s="7">
         <v>45</v>
       </c>
       <c r="Q405" s="10">
         <v>762.3</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" s="5" t="s">
+        <v>864</v>
+      </c>
+      <c r="B406" s="6" t="s">
         <v>865</v>
       </c>
-      <c r="B406" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C406" s="7" t="s">
-        <v>490</v>
+        <v>484</v>
       </c>
       <c r="D406" s="7" t="s">
-        <v>865</v>
+        <v>864</v>
       </c>
       <c r="E406" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F406" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H406" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I406" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J406" s="10">
         <v>853</v>
       </c>
       <c r="L406" s="7">
         <v>45</v>
       </c>
       <c r="M406" s="7">
         <v>45</v>
       </c>
       <c r="N406" s="10">
         <v>469.15</v>
       </c>
       <c r="P406" s="7">
         <v>45</v>
       </c>
       <c r="Q406" s="10">
         <v>469.15</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" s="5" t="s">
+        <v>866</v>
+      </c>
+      <c r="B407" s="6" t="s">
         <v>867</v>
-      </c>
-[...1 lines deleted...]
-        <v>868</v>
       </c>
       <c r="C407" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D407" s="7" t="s">
-        <v>867</v>
+        <v>866</v>
       </c>
       <c r="E407" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F407" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H407" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I407" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J407" s="10">
         <v>1386</v>
       </c>
       <c r="L407" s="7">
         <v>45</v>
       </c>
       <c r="M407" s="7">
         <v>45</v>
       </c>
       <c r="N407" s="10">
         <v>762.3</v>
       </c>
       <c r="P407" s="7">
         <v>45</v>
       </c>
       <c r="Q407" s="10">
         <v>762.3</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" s="5" t="s">
+        <v>868</v>
+      </c>
+      <c r="B408" s="6" t="s">
         <v>869</v>
-      </c>
-[...1 lines deleted...]
-        <v>870</v>
       </c>
       <c r="C408" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D408" s="7" t="s">
-        <v>869</v>
+        <v>868</v>
       </c>
       <c r="E408" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F408" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H408" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I408" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J408" s="10">
         <v>4488</v>
       </c>
       <c r="L408" s="7">
         <v>45</v>
       </c>
       <c r="M408" s="7">
         <v>45</v>
       </c>
       <c r="N408" s="10">
         <v>2468.4</v>
       </c>
       <c r="P408" s="7">
         <v>45</v>
       </c>
       <c r="Q408" s="10">
         <v>2468.4</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" s="5" t="s">
+        <v>870</v>
+      </c>
+      <c r="B409" s="6" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
       <c r="C409" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D409" s="7" t="s">
-        <v>871</v>
+        <v>870</v>
       </c>
       <c r="E409" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F409" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H409" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I409" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K409" s="7" t="s">
-        <v>271</v>
+        <v>265</v>
       </c>
       <c r="L409" s="7">
         <v>0</v>
       </c>
       <c r="M409" s="7">
         <v>0</v>
       </c>
       <c r="O409" s="9" t="s">
-        <v>271</v>
+        <v>265</v>
       </c>
       <c r="P409" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" s="5" t="s">
+        <v>872</v>
+      </c>
+      <c r="B410" s="6" t="s">
         <v>873</v>
-      </c>
-[...1 lines deleted...]
-        <v>874</v>
       </c>
       <c r="C410" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D410" s="7" t="s">
-        <v>873</v>
+        <v>872</v>
       </c>
       <c r="E410" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F410" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H410" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I410" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K410" s="7" t="s">
-        <v>846</v>
+        <v>845</v>
       </c>
       <c r="L410" s="7">
         <v>0</v>
       </c>
       <c r="M410" s="7">
         <v>0</v>
       </c>
       <c r="O410" s="9" t="s">
-        <v>846</v>
+        <v>845</v>
       </c>
       <c r="P410" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="411">
       <c r="A411" s="5" t="s">
+        <v>874</v>
+      </c>
+      <c r="B411" s="6" t="s">
         <v>875</v>
-      </c>
-[...1 lines deleted...]
-        <v>876</v>
       </c>
       <c r="C411" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D411" s="7" t="s">
-        <v>875</v>
+        <v>874</v>
       </c>
       <c r="E411" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F411" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H411" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I411" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K411" s="7" t="s">
-        <v>846</v>
+        <v>845</v>
       </c>
       <c r="L411" s="7">
         <v>0</v>
       </c>
       <c r="M411" s="7">
         <v>0</v>
       </c>
       <c r="O411" s="9" t="s">
-        <v>846</v>
+        <v>845</v>
       </c>
       <c r="P411" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" s="5" t="s">
+        <v>876</v>
+      </c>
+      <c r="B412" s="6" t="s">
         <v>877</v>
       </c>
-      <c r="B412" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C412" s="7" t="s">
-        <v>535</v>
+        <v>529</v>
       </c>
       <c r="D412" s="7" t="s">
-        <v>877</v>
+        <v>876</v>
       </c>
       <c r="E412" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F412" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H412" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I412" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J412" s="10">
         <v>10690</v>
       </c>
       <c r="L412" s="7">
         <v>60</v>
       </c>
       <c r="M412" s="7">
         <v>60</v>
       </c>
       <c r="N412" s="10">
         <v>4276</v>
       </c>
       <c r="P412" s="7">
         <v>60</v>
       </c>
       <c r="Q412" s="10">
         <v>4276</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" s="5" t="s">
+        <v>878</v>
+      </c>
+      <c r="B413" s="6" t="s">
         <v>879</v>
-      </c>
-[...1 lines deleted...]
-        <v>880</v>
       </c>
       <c r="C413" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D413" s="7" t="s">
-        <v>879</v>
+        <v>878</v>
       </c>
       <c r="E413" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F413" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H413" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I413" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K413" s="7" t="s">
-        <v>327</v>
+        <v>321</v>
       </c>
       <c r="L413" s="7">
         <v>0</v>
       </c>
       <c r="M413" s="7">
         <v>0</v>
       </c>
       <c r="O413" s="9" t="s">
-        <v>327</v>
+        <v>321</v>
       </c>
       <c r="P413" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" s="5" t="s">
+        <v>880</v>
+      </c>
+      <c r="B414" s="6" t="s">
         <v>881</v>
-      </c>
-[...1 lines deleted...]
-        <v>882</v>
       </c>
       <c r="C414" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D414" s="7" t="s">
-        <v>881</v>
+        <v>880</v>
       </c>
       <c r="E414" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F414" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H414" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I414" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K414" s="7" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="L414" s="7">
         <v>0</v>
       </c>
       <c r="M414" s="7">
         <v>0</v>
       </c>
       <c r="O414" s="9" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="P414" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" s="5" t="s">
+        <v>882</v>
+      </c>
+      <c r="B415" s="6" t="s">
         <v>883</v>
       </c>
-      <c r="B415" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C415" s="7" t="s">
-        <v>535</v>
+        <v>529</v>
       </c>
       <c r="D415" s="7" t="s">
-        <v>883</v>
+        <v>882</v>
       </c>
       <c r="E415" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F415" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H415" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I415" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J415" s="10">
         <v>13189</v>
       </c>
       <c r="L415" s="7">
         <v>60</v>
       </c>
       <c r="M415" s="7">
         <v>60</v>
       </c>
       <c r="N415" s="10">
         <v>5275.6</v>
       </c>
       <c r="P415" s="7">
         <v>60</v>
       </c>
       <c r="Q415" s="10">
         <v>5275.6</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" s="5" t="s">
+        <v>884</v>
+      </c>
+      <c r="B416" s="6" t="s">
         <v>885</v>
-      </c>
-[...1 lines deleted...]
-        <v>886</v>
       </c>
       <c r="C416" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D416" s="7" t="s">
-        <v>885</v>
+        <v>884</v>
       </c>
       <c r="E416" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F416" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H416" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I416" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K416" s="7" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="L416" s="7">
         <v>0</v>
       </c>
       <c r="M416" s="7">
         <v>0</v>
       </c>
       <c r="O416" s="9" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="P416" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" s="5" t="s">
+        <v>886</v>
+      </c>
+      <c r="B417" s="6" t="s">
         <v>887</v>
       </c>
-      <c r="B417" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C417" s="7" t="s">
-        <v>535</v>
+        <v>529</v>
       </c>
       <c r="D417" s="7" t="s">
-        <v>887</v>
+        <v>886</v>
       </c>
       <c r="E417" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F417" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H417" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I417" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J417" s="10">
         <v>13884</v>
       </c>
       <c r="L417" s="7">
         <v>60</v>
       </c>
       <c r="M417" s="7">
         <v>60</v>
       </c>
       <c r="N417" s="10">
         <v>5553.6</v>
       </c>
       <c r="P417" s="7">
         <v>60</v>
       </c>
       <c r="Q417" s="10">
         <v>5553.6</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" s="5" t="s">
+        <v>888</v>
+      </c>
+      <c r="B418" s="6" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="C418" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D418" s="7" t="s">
-        <v>889</v>
+        <v>888</v>
       </c>
       <c r="E418" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F418" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H418" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I418" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K418" s="7" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="L418" s="7">
         <v>0</v>
       </c>
       <c r="M418" s="7">
         <v>0</v>
       </c>
       <c r="O418" s="9" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="P418" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" s="5" t="s">
+        <v>890</v>
+      </c>
+      <c r="B419" s="6" t="s">
         <v>891</v>
-      </c>
-[...1 lines deleted...]
-        <v>892</v>
       </c>
       <c r="C419" s="7" t="s">
         <v>187</v>
       </c>
       <c r="D419" s="7" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
       <c r="E419" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F419" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H419" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I419" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J419" s="10">
         <v>400</v>
       </c>
       <c r="L419" s="7">
         <v>30</v>
       </c>
       <c r="M419" s="7">
         <v>30</v>
       </c>
       <c r="N419" s="10">
         <v>280</v>
       </c>
       <c r="P419" s="7">
         <v>30</v>
       </c>
       <c r="Q419" s="10">
         <v>280</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" s="5" t="s">
+        <v>892</v>
+      </c>
+      <c r="B420" s="6" t="s">
         <v>893</v>
       </c>
-      <c r="B420" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C420" s="7" t="s">
-        <v>535</v>
+        <v>529</v>
       </c>
       <c r="D420" s="7" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
       <c r="E420" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F420" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H420" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I420" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J420" s="10">
         <v>25225</v>
       </c>
       <c r="L420" s="7">
         <v>60</v>
       </c>
       <c r="M420" s="7">
         <v>60</v>
       </c>
       <c r="N420" s="10">
         <v>10090</v>
       </c>
       <c r="P420" s="7">
         <v>60</v>
       </c>
       <c r="Q420" s="10">
         <v>10090</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" s="5" t="s">
+        <v>894</v>
+      </c>
+      <c r="B421" s="6" t="s">
         <v>895</v>
       </c>
-      <c r="B421" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C421" s="7" t="s">
-        <v>535</v>
+        <v>529</v>
       </c>
       <c r="D421" s="7" t="s">
-        <v>895</v>
+        <v>894</v>
       </c>
       <c r="E421" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F421" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H421" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I421" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J421" s="10">
         <v>30560</v>
       </c>
       <c r="L421" s="7">
         <v>60</v>
       </c>
       <c r="M421" s="7">
         <v>60</v>
       </c>
       <c r="N421" s="10">
         <v>12224</v>
       </c>
       <c r="P421" s="7">
         <v>60</v>
       </c>
       <c r="Q421" s="10">
         <v>12224</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" s="5" t="s">
+        <v>896</v>
+      </c>
+      <c r="B422" s="6" t="s">
         <v>897</v>
-      </c>
-[...1 lines deleted...]
-        <v>898</v>
       </c>
       <c r="C422" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D422" s="7" t="s">
+        <v>898</v>
+      </c>
+      <c r="E422" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F422" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H422" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I422" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="K422" s="7" t="s">
+        <v>408</v>
+      </c>
+      <c r="L422" s="7">
+        <v>0</v>
+      </c>
+      <c r="M422" s="7">
+        <v>0</v>
+      </c>
+      <c r="O422" s="9" t="s">
         <v>899</v>
-      </c>
-[...22 lines deleted...]
-        <v>900</v>
       </c>
       <c r="P422" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" s="5" t="s">
+        <v>900</v>
+      </c>
+      <c r="B423" s="6" t="s">
         <v>901</v>
       </c>
-      <c r="B423" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C423" s="7" t="s">
-        <v>535</v>
+        <v>529</v>
       </c>
       <c r="D423" s="7" t="s">
-        <v>901</v>
+        <v>900</v>
       </c>
       <c r="E423" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F423" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H423" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I423" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J423" s="10">
         <v>34700</v>
       </c>
       <c r="L423" s="7">
         <v>60</v>
       </c>
       <c r="M423" s="7">
         <v>60</v>
       </c>
       <c r="N423" s="10">
         <v>13880</v>
       </c>
       <c r="P423" s="7">
         <v>60</v>
       </c>
       <c r="Q423" s="10">
         <v>13880</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" s="5" t="s">
+        <v>902</v>
+      </c>
+      <c r="B424" s="6" t="s">
         <v>903</v>
-      </c>
-[...1 lines deleted...]
-        <v>904</v>
       </c>
       <c r="C424" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D424" s="7" t="s">
-        <v>905</v>
+        <v>904</v>
       </c>
       <c r="E424" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F424" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H424" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I424" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K424" s="7" t="s">
-        <v>414</v>
+        <v>408</v>
       </c>
       <c r="L424" s="7">
         <v>0</v>
       </c>
       <c r="M424" s="7">
         <v>0</v>
       </c>
       <c r="O424" s="9" t="s">
-        <v>900</v>
+        <v>899</v>
       </c>
       <c r="P424" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" s="5" t="s">
-        <v>906</v>
+        <v>905</v>
       </c>
       <c r="B425" s="6" t="s">
-        <v>540</v>
+        <v>534</v>
       </c>
       <c r="C425" s="7" t="s">
-        <v>535</v>
+        <v>529</v>
       </c>
       <c r="D425" s="7" t="s">
-        <v>906</v>
+        <v>905</v>
       </c>
       <c r="E425" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F425" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H425" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I425" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J425" s="10">
         <v>17128</v>
       </c>
       <c r="L425" s="7">
         <v>60</v>
       </c>
       <c r="M425" s="7">
         <v>60</v>
       </c>
       <c r="N425" s="10">
         <v>6851.2</v>
       </c>
       <c r="P425" s="7">
         <v>60</v>
       </c>
       <c r="Q425" s="10">
         <v>6851.2</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" s="5" t="s">
+        <v>906</v>
+      </c>
+      <c r="B426" s="6" t="s">
         <v>907</v>
-      </c>
-[...1 lines deleted...]
-        <v>908</v>
       </c>
       <c r="C426" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D426" s="7" t="s">
-        <v>907</v>
+        <v>906</v>
       </c>
       <c r="E426" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F426" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H426" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I426" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K426" s="7" t="s">
-        <v>327</v>
+        <v>321</v>
       </c>
       <c r="L426" s="7">
         <v>0</v>
       </c>
       <c r="M426" s="7">
         <v>0</v>
       </c>
       <c r="O426" s="9" t="s">
-        <v>327</v>
+        <v>321</v>
       </c>
       <c r="P426" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" s="5" t="s">
+        <v>908</v>
+      </c>
+      <c r="B427" s="6" t="s">
         <v>909</v>
-      </c>
-[...1 lines deleted...]
-        <v>910</v>
       </c>
       <c r="C427" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D427" s="7" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E427" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F427" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H427" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I427" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K427" s="7" t="s">
-        <v>846</v>
+        <v>845</v>
       </c>
       <c r="L427" s="7">
         <v>0</v>
       </c>
       <c r="M427" s="7">
         <v>0</v>
       </c>
       <c r="O427" s="9" t="s">
-        <v>846</v>
+        <v>845</v>
       </c>
       <c r="P427" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" s="5" t="s">
-        <v>911</v>
+        <v>910</v>
       </c>
       <c r="B428" s="6" t="s">
-        <v>545</v>
+        <v>539</v>
       </c>
       <c r="C428" s="7" t="s">
-        <v>535</v>
+        <v>529</v>
       </c>
       <c r="D428" s="7" t="s">
-        <v>911</v>
+        <v>910</v>
       </c>
       <c r="E428" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F428" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H428" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I428" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J428" s="10">
         <v>20773</v>
       </c>
       <c r="L428" s="7">
         <v>60</v>
       </c>
       <c r="M428" s="7">
         <v>60</v>
       </c>
       <c r="N428" s="10">
         <v>8309.2</v>
       </c>
       <c r="P428" s="7">
         <v>60</v>
       </c>
       <c r="Q428" s="10">
         <v>8309.2</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" s="5" t="s">
+        <v>911</v>
+      </c>
+      <c r="B429" s="6" t="s">
         <v>912</v>
-      </c>
-[...1 lines deleted...]
-        <v>913</v>
       </c>
       <c r="C429" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D429" s="7" t="s">
-        <v>912</v>
+        <v>911</v>
       </c>
       <c r="E429" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F429" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H429" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I429" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K429" s="7" t="s">
-        <v>327</v>
+        <v>321</v>
       </c>
       <c r="L429" s="7">
         <v>0</v>
       </c>
       <c r="M429" s="7">
         <v>0</v>
       </c>
       <c r="O429" s="9" t="s">
-        <v>327</v>
+        <v>321</v>
       </c>
       <c r="P429" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" s="5" t="s">
+        <v>913</v>
+      </c>
+      <c r="B430" s="6" t="s">
         <v>914</v>
-      </c>
-[...1 lines deleted...]
-        <v>915</v>
       </c>
       <c r="C430" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D430" s="7" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
       <c r="E430" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F430" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H430" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I430" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J430" s="10">
         <v>3929</v>
       </c>
       <c r="L430" s="7">
         <v>45</v>
       </c>
       <c r="M430" s="7">
         <v>45</v>
       </c>
       <c r="N430" s="10">
         <v>2160.95</v>
       </c>
       <c r="P430" s="7">
         <v>45</v>
       </c>
       <c r="Q430" s="10">
         <v>2160.95</v>
       </c>
     </row>
     <row r="431">
       <c r="A431" s="5" t="s">
+        <v>915</v>
+      </c>
+      <c r="B431" s="6" t="s">
         <v>916</v>
-      </c>
-[...1 lines deleted...]
-        <v>917</v>
       </c>
       <c r="C431" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D431" s="7" t="s">
-        <v>916</v>
+        <v>915</v>
       </c>
       <c r="E431" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F431" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H431" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I431" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J431" s="10">
         <v>3444</v>
       </c>
       <c r="L431" s="7">
         <v>45</v>
       </c>
       <c r="M431" s="7">
         <v>45</v>
       </c>
       <c r="N431" s="10">
         <v>1894.2</v>
       </c>
       <c r="P431" s="7">
         <v>45</v>
       </c>
       <c r="Q431" s="10">
         <v>1894.2</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" s="5" t="s">
+        <v>917</v>
+      </c>
+      <c r="B432" s="6" t="s">
         <v>918</v>
       </c>
-      <c r="B432" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C432" s="7" t="s">
-        <v>535</v>
+        <v>529</v>
       </c>
       <c r="D432" s="7" t="s">
-        <v>918</v>
+        <v>917</v>
       </c>
       <c r="E432" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F432" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H432" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I432" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J432" s="10">
         <v>36211</v>
       </c>
       <c r="L432" s="7">
         <v>60</v>
       </c>
       <c r="M432" s="7">
         <v>60</v>
       </c>
       <c r="N432" s="10">
         <v>14484.4</v>
       </c>
       <c r="P432" s="7">
         <v>60</v>
       </c>
       <c r="Q432" s="10">
         <v>14484.4</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" s="5" t="s">
+        <v>919</v>
+      </c>
+      <c r="B433" s="6" t="s">
         <v>920</v>
       </c>
-      <c r="B433" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C433" s="7" t="s">
-        <v>520</v>
+        <v>514</v>
       </c>
       <c r="D433" s="7" t="s">
-        <v>920</v>
+        <v>919</v>
       </c>
       <c r="E433" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F433" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H433" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I433" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J433" s="10">
         <v>3427</v>
       </c>
       <c r="L433" s="7">
         <v>60</v>
       </c>
       <c r="M433" s="7">
         <v>60</v>
       </c>
       <c r="N433" s="10">
         <v>1370.8</v>
       </c>
       <c r="P433" s="7">
         <v>60</v>
       </c>
       <c r="Q433" s="10">
         <v>1370.8</v>
       </c>
     </row>
     <row r="434">
       <c r="A434" s="5" t="s">
+        <v>921</v>
+      </c>
+      <c r="B434" s="6" t="s">
         <v>922</v>
       </c>
-      <c r="B434" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C434" s="7" t="s">
-        <v>535</v>
+        <v>529</v>
       </c>
       <c r="D434" s="7" t="s">
-        <v>922</v>
+        <v>921</v>
       </c>
       <c r="E434" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F434" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H434" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I434" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J434" s="10">
         <v>42344</v>
       </c>
       <c r="L434" s="7">
         <v>60</v>
       </c>
       <c r="M434" s="7">
         <v>60</v>
       </c>
       <c r="N434" s="10">
         <v>16937.6</v>
       </c>
       <c r="P434" s="7">
         <v>60</v>
       </c>
       <c r="Q434" s="10">
         <v>16937.6</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" s="5" t="s">
+        <v>923</v>
+      </c>
+      <c r="B435" s="6" t="s">
         <v>924</v>
-      </c>
-[...1 lines deleted...]
-        <v>925</v>
       </c>
       <c r="C435" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D435" s="7" t="s">
-        <v>924</v>
+        <v>923</v>
       </c>
       <c r="E435" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F435" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H435" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I435" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J435" s="10">
         <v>1386</v>
       </c>
       <c r="L435" s="7">
         <v>45</v>
       </c>
       <c r="M435" s="7">
         <v>45</v>
       </c>
       <c r="N435" s="10">
         <v>762.3</v>
       </c>
       <c r="P435" s="7">
         <v>45</v>
       </c>
       <c r="Q435" s="10">
         <v>762.3</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" s="5" t="s">
+        <v>925</v>
+      </c>
+      <c r="B436" s="6" t="s">
         <v>926</v>
-      </c>
-[...1 lines deleted...]
-        <v>927</v>
       </c>
       <c r="C436" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D436" s="7" t="s">
-        <v>926</v>
+        <v>925</v>
       </c>
       <c r="E436" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F436" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H436" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I436" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J436" s="10">
         <v>1386</v>
       </c>
       <c r="L436" s="7">
         <v>45</v>
       </c>
       <c r="M436" s="7">
         <v>45</v>
       </c>
       <c r="N436" s="10">
         <v>762.3</v>
       </c>
       <c r="P436" s="7">
         <v>45</v>
       </c>
       <c r="Q436" s="10">
         <v>762.3</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" s="5" t="s">
+        <v>927</v>
+      </c>
+      <c r="B437" s="6" t="s">
         <v>928</v>
-      </c>
-[...1 lines deleted...]
-        <v>929</v>
       </c>
       <c r="C437" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D437" s="7" t="s">
-        <v>928</v>
+        <v>927</v>
       </c>
       <c r="E437" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F437" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H437" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I437" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J437" s="10">
         <v>570</v>
       </c>
       <c r="L437" s="7">
         <v>45</v>
       </c>
       <c r="M437" s="7">
         <v>45</v>
       </c>
       <c r="N437" s="10">
         <v>313.5</v>
       </c>
       <c r="P437" s="7">
         <v>45</v>
       </c>
       <c r="Q437" s="10">
         <v>313.5</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" s="5" t="s">
+        <v>929</v>
+      </c>
+      <c r="B438" s="6" t="s">
         <v>930</v>
-      </c>
-[...1 lines deleted...]
-        <v>931</v>
       </c>
       <c r="C438" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D438" s="7" t="s">
-        <v>930</v>
+        <v>929</v>
       </c>
       <c r="E438" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F438" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H438" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I438" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J438" s="10">
         <v>4752</v>
       </c>
       <c r="L438" s="7">
         <v>45</v>
       </c>
       <c r="M438" s="7">
         <v>45</v>
       </c>
       <c r="N438" s="10">
         <v>2613.6</v>
       </c>
       <c r="P438" s="7">
         <v>45</v>
       </c>
       <c r="Q438" s="10">
         <v>2613.6</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" s="5" t="s">
+        <v>931</v>
+      </c>
+      <c r="B439" s="6" t="s">
         <v>932</v>
-      </c>
-[...1 lines deleted...]
-        <v>933</v>
       </c>
       <c r="C439" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D439" s="7" t="s">
-        <v>932</v>
+        <v>931</v>
       </c>
       <c r="E439" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F439" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H439" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I439" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J439" s="10">
         <v>1535</v>
       </c>
       <c r="L439" s="7">
         <v>45</v>
       </c>
       <c r="M439" s="7">
         <v>45</v>
       </c>
       <c r="N439" s="10">
         <v>844.25</v>
       </c>
       <c r="P439" s="7">
         <v>45</v>
       </c>
       <c r="Q439" s="10">
         <v>844.25</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" s="5" t="s">
+        <v>933</v>
+      </c>
+      <c r="B440" s="6" t="s">
         <v>934</v>
-      </c>
-[...1 lines deleted...]
-        <v>935</v>
       </c>
       <c r="C440" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D440" s="7" t="s">
-        <v>934</v>
+        <v>933</v>
       </c>
       <c r="E440" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F440" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H440" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I440" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J440" s="10">
         <v>1535</v>
       </c>
       <c r="L440" s="7">
         <v>45</v>
       </c>
       <c r="M440" s="7">
         <v>45</v>
       </c>
       <c r="N440" s="10">
         <v>844.25</v>
       </c>
       <c r="P440" s="7">
         <v>45</v>
       </c>
       <c r="Q440" s="10">
         <v>844.25</v>
       </c>
     </row>
     <row r="441">
       <c r="A441" s="5" t="s">
+        <v>935</v>
+      </c>
+      <c r="B441" s="6" t="s">
         <v>936</v>
-      </c>
-[...1 lines deleted...]
-        <v>937</v>
       </c>
       <c r="C441" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D441" s="7" t="s">
-        <v>936</v>
+        <v>935</v>
       </c>
       <c r="E441" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F441" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H441" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I441" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J441" s="10">
         <v>20625</v>
       </c>
       <c r="L441" s="7">
         <v>45</v>
       </c>
       <c r="M441" s="7">
         <v>45</v>
       </c>
       <c r="N441" s="10">
         <v>11343.75</v>
       </c>
       <c r="P441" s="7">
         <v>45</v>
       </c>
       <c r="Q441" s="10">
         <v>11343.75</v>
       </c>
     </row>
     <row r="442">
       <c r="A442" s="5" t="s">
+        <v>937</v>
+      </c>
+      <c r="B442" s="6" t="s">
         <v>938</v>
-      </c>
-[...1 lines deleted...]
-        <v>939</v>
       </c>
       <c r="C442" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D442" s="7" t="s">
-        <v>938</v>
+        <v>937</v>
       </c>
       <c r="E442" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F442" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H442" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I442" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J442" s="10">
         <v>1535</v>
       </c>
       <c r="L442" s="7">
         <v>45</v>
       </c>
       <c r="M442" s="7">
         <v>45</v>
       </c>
       <c r="N442" s="10">
         <v>844.25</v>
       </c>
       <c r="P442" s="7">
         <v>45</v>
       </c>
       <c r="Q442" s="10">
         <v>844.25</v>
       </c>
     </row>
     <row r="443">
       <c r="A443" s="5" t="s">
+        <v>939</v>
+      </c>
+      <c r="B443" s="6" t="s">
         <v>940</v>
-      </c>
-[...1 lines deleted...]
-        <v>941</v>
       </c>
       <c r="C443" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D443" s="7" t="s">
-        <v>940</v>
+        <v>939</v>
       </c>
       <c r="E443" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F443" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H443" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I443" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J443" s="10">
         <v>1535</v>
       </c>
       <c r="L443" s="7">
         <v>45</v>
       </c>
       <c r="M443" s="7">
         <v>45</v>
       </c>
       <c r="N443" s="10">
         <v>844.25</v>
       </c>
       <c r="P443" s="7">
         <v>45</v>
       </c>
       <c r="Q443" s="10">
         <v>844.25</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" s="5" t="s">
+        <v>941</v>
+      </c>
+      <c r="B444" s="6" t="s">
         <v>942</v>
-      </c>
-[...1 lines deleted...]
-        <v>943</v>
       </c>
       <c r="C444" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D444" s="7" t="s">
-        <v>942</v>
+        <v>941</v>
       </c>
       <c r="E444" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F444" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H444" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I444" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J444" s="10">
         <v>1485</v>
       </c>
       <c r="L444" s="7">
         <v>45</v>
       </c>
       <c r="M444" s="7">
         <v>45</v>
       </c>
       <c r="N444" s="10">
         <v>816.75</v>
       </c>
       <c r="P444" s="7">
         <v>45</v>
       </c>
       <c r="Q444" s="10">
         <v>816.75</v>
       </c>
     </row>
     <row r="445">
       <c r="A445" s="5" t="s">
+        <v>943</v>
+      </c>
+      <c r="B445" s="6" t="s">
         <v>944</v>
-      </c>
-[...1 lines deleted...]
-        <v>945</v>
       </c>
       <c r="C445" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D445" s="7" t="s">
-        <v>944</v>
+        <v>943</v>
       </c>
       <c r="E445" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F445" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H445" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I445" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J445" s="10">
         <v>3465</v>
       </c>
       <c r="L445" s="7">
         <v>45</v>
       </c>
       <c r="M445" s="7">
         <v>45</v>
       </c>
       <c r="N445" s="10">
         <v>1905.75</v>
       </c>
       <c r="P445" s="7">
         <v>45</v>
       </c>
       <c r="Q445" s="10">
         <v>1905.75</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" s="5" t="s">
+        <v>945</v>
+      </c>
+      <c r="B446" s="6" t="s">
         <v>946</v>
-      </c>
-[...1 lines deleted...]
-        <v>947</v>
       </c>
       <c r="C446" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D446" s="7" t="s">
-        <v>946</v>
+        <v>945</v>
       </c>
       <c r="E446" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F446" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H446" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I446" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J446" s="10">
         <v>1535</v>
       </c>
       <c r="L446" s="7">
         <v>45</v>
       </c>
       <c r="M446" s="7">
         <v>45</v>
       </c>
       <c r="N446" s="10">
         <v>844.25</v>
       </c>
       <c r="P446" s="7">
         <v>45</v>
       </c>
       <c r="Q446" s="10">
         <v>844.25</v>
       </c>
     </row>
     <row r="447">
       <c r="A447" s="5" t="s">
+        <v>947</v>
+      </c>
+      <c r="B447" s="6" t="s">
         <v>948</v>
-      </c>
-[...1 lines deleted...]
-        <v>949</v>
       </c>
       <c r="C447" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D447" s="7" t="s">
-        <v>948</v>
+        <v>947</v>
       </c>
       <c r="E447" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F447" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H447" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I447" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J447" s="10">
         <v>4758</v>
       </c>
       <c r="L447" s="7">
         <v>45</v>
       </c>
       <c r="M447" s="7">
         <v>45</v>
       </c>
       <c r="N447" s="10">
         <v>2616.9</v>
       </c>
       <c r="P447" s="7">
         <v>45</v>
       </c>
       <c r="Q447" s="10">
         <v>2616.9</v>
       </c>
     </row>
     <row r="448">
       <c r="A448" s="5" t="s">
+        <v>949</v>
+      </c>
+      <c r="B448" s="6" t="s">
         <v>950</v>
-      </c>
-[...1 lines deleted...]
-        <v>951</v>
       </c>
       <c r="C448" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D448" s="7" t="s">
-        <v>950</v>
+        <v>949</v>
       </c>
       <c r="E448" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F448" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H448" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I448" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J448" s="10">
         <v>4510</v>
       </c>
       <c r="L448" s="7">
         <v>45</v>
       </c>
       <c r="M448" s="7">
         <v>45</v>
       </c>
       <c r="N448" s="10">
         <v>2480.5</v>
       </c>
       <c r="P448" s="7">
         <v>45</v>
       </c>
       <c r="Q448" s="10">
         <v>2480.5</v>
       </c>
     </row>
     <row r="449">
       <c r="A449" s="5" t="s">
+        <v>951</v>
+      </c>
+      <c r="B449" s="6" t="s">
         <v>952</v>
-      </c>
-[...1 lines deleted...]
-        <v>953</v>
       </c>
       <c r="C449" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D449" s="7" t="s">
-        <v>952</v>
+        <v>951</v>
       </c>
       <c r="E449" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F449" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H449" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I449" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J449" s="10">
         <v>2750</v>
       </c>
       <c r="L449" s="7">
         <v>45</v>
       </c>
       <c r="M449" s="7">
         <v>45</v>
       </c>
       <c r="N449" s="10">
         <v>1512.5</v>
       </c>
       <c r="P449" s="7">
         <v>45</v>
       </c>
       <c r="Q449" s="10">
         <v>1512.5</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" s="5" t="s">
+        <v>953</v>
+      </c>
+      <c r="B450" s="6" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="C450" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D450" s="7" t="s">
-        <v>954</v>
+        <v>953</v>
       </c>
       <c r="E450" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F450" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H450" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I450" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J450" s="10">
         <v>4290</v>
       </c>
       <c r="L450" s="7">
         <v>45</v>
       </c>
       <c r="M450" s="7">
         <v>45</v>
       </c>
       <c r="N450" s="10">
         <v>2359.5</v>
       </c>
       <c r="P450" s="7">
         <v>45</v>
       </c>
       <c r="Q450" s="10">
         <v>2359.5</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" s="5" t="s">
+        <v>955</v>
+      </c>
+      <c r="B451" s="6" t="s">
         <v>956</v>
-      </c>
-[...1 lines deleted...]
-        <v>957</v>
       </c>
       <c r="C451" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D451" s="7" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
       <c r="E451" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F451" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H451" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I451" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J451" s="10">
         <v>3740</v>
       </c>
       <c r="L451" s="7">
         <v>45</v>
       </c>
       <c r="M451" s="7">
         <v>45</v>
       </c>
       <c r="N451" s="10">
         <v>2057</v>
       </c>
       <c r="P451" s="7">
         <v>45</v>
       </c>
       <c r="Q451" s="10">
         <v>2057</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" s="5" t="s">
+        <v>957</v>
+      </c>
+      <c r="B452" s="6" t="s">
         <v>958</v>
-      </c>
-[...1 lines deleted...]
-        <v>959</v>
       </c>
       <c r="C452" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D452" s="7" t="s">
-        <v>958</v>
+        <v>957</v>
       </c>
       <c r="E452" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F452" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H452" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I452" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J452" s="10">
         <v>20394</v>
       </c>
       <c r="L452" s="7">
         <v>45</v>
       </c>
       <c r="M452" s="7">
         <v>45</v>
       </c>
       <c r="N452" s="10">
         <v>11216.7</v>
       </c>
       <c r="P452" s="7">
         <v>45</v>
       </c>
       <c r="Q452" s="10">
         <v>11216.7</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" s="5" t="s">
+        <v>959</v>
+      </c>
+      <c r="B453" s="6" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="C453" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D453" s="7" t="s">
-        <v>960</v>
+        <v>959</v>
       </c>
       <c r="E453" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F453" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H453" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I453" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J453" s="10">
         <v>1821</v>
       </c>
       <c r="L453" s="7">
         <v>45</v>
       </c>
       <c r="M453" s="7">
         <v>45</v>
       </c>
       <c r="N453" s="10">
         <v>1001.55</v>
       </c>
       <c r="P453" s="7">
         <v>45</v>
       </c>
       <c r="Q453" s="10">
         <v>1001.55</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" s="5" t="s">
+        <v>961</v>
+      </c>
+      <c r="B454" s="6" t="s">
         <v>962</v>
-      </c>
-[...1 lines deleted...]
-        <v>963</v>
       </c>
       <c r="C454" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D454" s="7" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
       <c r="E454" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F454" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H454" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I454" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J454" s="10">
         <v>7761</v>
       </c>
       <c r="L454" s="7">
         <v>45</v>
       </c>
       <c r="M454" s="7">
         <v>45</v>
       </c>
       <c r="N454" s="10">
         <v>4268.55</v>
       </c>
       <c r="P454" s="7">
         <v>45</v>
       </c>
       <c r="Q454" s="10">
         <v>4268.55</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" s="5" t="s">
+        <v>963</v>
+      </c>
+      <c r="B455" s="6" t="s">
         <v>964</v>
-      </c>
-[...1 lines deleted...]
-        <v>965</v>
       </c>
       <c r="C455" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D455" s="7" t="s">
-        <v>964</v>
+        <v>963</v>
       </c>
       <c r="E455" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F455" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H455" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I455" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J455" s="10">
         <v>3531</v>
       </c>
       <c r="L455" s="7">
         <v>45</v>
       </c>
       <c r="M455" s="7">
         <v>45</v>
       </c>
       <c r="N455" s="10">
         <v>1942.05</v>
       </c>
       <c r="P455" s="7">
         <v>45</v>
       </c>
       <c r="Q455" s="10">
         <v>1942.05</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" s="5" t="s">
+        <v>965</v>
+      </c>
+      <c r="B456" s="6" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="C456" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D456" s="7" t="s">
-        <v>966</v>
+        <v>965</v>
       </c>
       <c r="E456" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F456" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H456" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I456" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J456" s="10">
         <v>3531</v>
       </c>
       <c r="L456" s="7">
         <v>45</v>
       </c>
       <c r="M456" s="7">
         <v>45</v>
       </c>
       <c r="N456" s="10">
         <v>1942.05</v>
       </c>
       <c r="P456" s="7">
         <v>45</v>
       </c>
       <c r="Q456" s="10">
         <v>1942.05</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" s="5" t="s">
+        <v>967</v>
+      </c>
+      <c r="B457" s="6" t="s">
         <v>968</v>
-      </c>
-[...1 lines deleted...]
-        <v>969</v>
       </c>
       <c r="C457" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D457" s="7" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
       <c r="E457" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F457" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H457" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I457" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J457" s="10">
         <v>242</v>
       </c>
       <c r="L457" s="7">
         <v>45</v>
       </c>
       <c r="M457" s="7">
         <v>45</v>
       </c>
       <c r="N457" s="10">
         <v>133.1</v>
       </c>
       <c r="P457" s="7">
         <v>45</v>
       </c>
       <c r="Q457" s="10">
         <v>133.1</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" s="5" t="s">
+        <v>969</v>
+      </c>
+      <c r="B458" s="6" t="s">
         <v>970</v>
       </c>
-      <c r="B458" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C458" s="7" t="s">
-        <v>535</v>
+        <v>529</v>
       </c>
       <c r="D458" s="7" t="s">
-        <v>970</v>
+        <v>969</v>
       </c>
       <c r="E458" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F458" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H458" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I458" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J458" s="10">
         <v>50400</v>
       </c>
       <c r="L458" s="7">
         <v>60</v>
       </c>
       <c r="M458" s="7">
         <v>60</v>
       </c>
       <c r="N458" s="10">
         <v>20160</v>
       </c>
       <c r="P458" s="7">
         <v>60</v>
       </c>
       <c r="Q458" s="10">
         <v>20160</v>
       </c>
     </row>
     <row r="459">
       <c r="A459" s="5" t="s">
+        <v>971</v>
+      </c>
+      <c r="B459" s="6" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="C459" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D459" s="7" t="s">
-        <v>972</v>
+        <v>971</v>
       </c>
       <c r="E459" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F459" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H459" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I459" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K459" s="7" t="s">
         <v>156</v>
       </c>
       <c r="L459" s="7">
         <v>0</v>
       </c>
       <c r="M459" s="7">
         <v>0</v>
       </c>
       <c r="O459" s="9" t="s">
         <v>156</v>
       </c>
       <c r="P459" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="460">
       <c r="A460" s="5" t="s">
+        <v>973</v>
+      </c>
+      <c r="B460" s="6" t="s">
         <v>974</v>
       </c>
-      <c r="B460" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C460" s="7" t="s">
-        <v>535</v>
+        <v>529</v>
       </c>
       <c r="D460" s="7" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
       <c r="E460" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F460" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H460" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I460" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J460" s="10">
         <v>63984</v>
       </c>
       <c r="L460" s="7">
         <v>60</v>
       </c>
       <c r="M460" s="7">
         <v>60</v>
       </c>
       <c r="N460" s="10">
         <v>25593.6</v>
       </c>
       <c r="P460" s="7">
         <v>60</v>
       </c>
       <c r="Q460" s="10">
         <v>25593.6</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" s="5" t="s">
+        <v>975</v>
+      </c>
+      <c r="B461" s="6" t="s">
         <v>976</v>
-      </c>
-[...1 lines deleted...]
-        <v>977</v>
       </c>
       <c r="C461" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D461" s="7" t="s">
-        <v>976</v>
+        <v>975</v>
       </c>
       <c r="E461" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F461" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H461" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I461" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K461" s="7" t="s">
         <v>156</v>
       </c>
       <c r="L461" s="7">
         <v>0</v>
       </c>
       <c r="M461" s="7">
         <v>0</v>
       </c>
       <c r="O461" s="9" t="s">
         <v>156</v>
       </c>
       <c r="P461" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" s="5" t="s">
+        <v>977</v>
+      </c>
+      <c r="B462" s="6" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="C462" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D462" s="7" t="s">
-        <v>978</v>
+        <v>977</v>
       </c>
       <c r="E462" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F462" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H462" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I462" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J462" s="10">
         <v>1700</v>
       </c>
       <c r="L462" s="7">
         <v>45</v>
       </c>
       <c r="M462" s="7">
         <v>45</v>
       </c>
       <c r="N462" s="10">
         <v>935</v>
       </c>
       <c r="P462" s="7">
         <v>45</v>
       </c>
       <c r="Q462" s="10">
         <v>935</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" s="5" t="s">
+        <v>979</v>
+      </c>
+      <c r="B463" s="6" t="s">
         <v>980</v>
-      </c>
-[...1 lines deleted...]
-        <v>981</v>
       </c>
       <c r="C463" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D463" s="7" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
       <c r="E463" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F463" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H463" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I463" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J463" s="10">
         <v>2041</v>
       </c>
       <c r="L463" s="7">
         <v>45</v>
       </c>
       <c r="M463" s="7">
         <v>45</v>
       </c>
       <c r="N463" s="10">
         <v>1122.55</v>
       </c>
       <c r="P463" s="7">
         <v>45</v>
       </c>
       <c r="Q463" s="10">
         <v>1122.55</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" s="5" t="s">
+        <v>981</v>
+      </c>
+      <c r="B464" s="6" t="s">
         <v>982</v>
-      </c>
-[...1 lines deleted...]
-        <v>983</v>
       </c>
       <c r="C464" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D464" s="7" t="s">
-        <v>982</v>
+        <v>981</v>
       </c>
       <c r="E464" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F464" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H464" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I464" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J464" s="10">
         <v>1700</v>
       </c>
       <c r="L464" s="7">
         <v>45</v>
       </c>
       <c r="M464" s="7">
         <v>45</v>
       </c>
       <c r="N464" s="10">
         <v>935</v>
       </c>
       <c r="P464" s="7">
         <v>45</v>
       </c>
       <c r="Q464" s="10">
         <v>935</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" s="5" t="s">
+        <v>983</v>
+      </c>
+      <c r="B465" s="6" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="C465" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D465" s="7" t="s">
-        <v>984</v>
+        <v>983</v>
       </c>
       <c r="E465" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F465" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H465" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I465" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J465" s="10">
         <v>955</v>
       </c>
       <c r="L465" s="7">
         <v>45</v>
       </c>
       <c r="M465" s="7">
         <v>45</v>
       </c>
       <c r="N465" s="10">
         <v>525.25</v>
       </c>
       <c r="P465" s="7">
         <v>45</v>
       </c>
       <c r="Q465" s="10">
         <v>525.25</v>
       </c>
     </row>
     <row r="466">
       <c r="A466" s="5" t="s">
+        <v>985</v>
+      </c>
+      <c r="B466" s="6" t="s">
         <v>986</v>
-      </c>
-[...1 lines deleted...]
-        <v>987</v>
       </c>
       <c r="C466" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D466" s="7" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
       <c r="E466" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F466" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H466" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I466" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J466" s="10">
         <v>726</v>
       </c>
       <c r="L466" s="7">
         <v>45</v>
       </c>
       <c r="M466" s="7">
         <v>45</v>
       </c>
       <c r="N466" s="10">
         <v>399.3</v>
       </c>
       <c r="P466" s="7">
         <v>45</v>
       </c>
       <c r="Q466" s="10">
         <v>399.3</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" s="5" t="s">
+        <v>987</v>
+      </c>
+      <c r="B467" s="6" t="s">
         <v>988</v>
-      </c>
-[...1 lines deleted...]
-        <v>989</v>
       </c>
       <c r="C467" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D467" s="7" t="s">
-        <v>988</v>
+        <v>987</v>
       </c>
       <c r="E467" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F467" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H467" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I467" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J467" s="10">
         <v>1095</v>
       </c>
       <c r="L467" s="7">
         <v>45</v>
       </c>
       <c r="M467" s="7">
         <v>45</v>
       </c>
       <c r="N467" s="10">
         <v>602.25</v>
       </c>
       <c r="P467" s="7">
         <v>45</v>
       </c>
       <c r="Q467" s="10">
         <v>602.25</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" s="5" t="s">
+        <v>989</v>
+      </c>
+      <c r="B468" s="6" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="C468" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D468" s="7" t="s">
-        <v>990</v>
+        <v>989</v>
       </c>
       <c r="E468" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F468" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H468" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I468" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J468" s="10">
         <v>853</v>
       </c>
       <c r="L468" s="7">
         <v>45</v>
       </c>
       <c r="M468" s="7">
         <v>45</v>
       </c>
       <c r="N468" s="10">
         <v>469.15</v>
       </c>
       <c r="P468" s="7">
         <v>45</v>
       </c>
       <c r="Q468" s="10">
         <v>469.15</v>
       </c>
     </row>
     <row r="469">
       <c r="A469" s="5" t="s">
+        <v>991</v>
+      </c>
+      <c r="B469" s="6" t="s">
         <v>992</v>
-      </c>
-[...1 lines deleted...]
-        <v>993</v>
       </c>
       <c r="C469" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D469" s="7" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
       <c r="E469" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F469" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H469" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I469" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J469" s="10">
         <v>853</v>
       </c>
       <c r="L469" s="7">
         <v>45</v>
       </c>
       <c r="M469" s="7">
         <v>45</v>
       </c>
       <c r="N469" s="10">
         <v>469.15</v>
       </c>
       <c r="P469" s="7">
         <v>45</v>
       </c>
       <c r="Q469" s="10">
         <v>469.15</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" s="5" t="s">
+        <v>993</v>
+      </c>
+      <c r="B470" s="6" t="s">
         <v>994</v>
-      </c>
-[...1 lines deleted...]
-        <v>995</v>
       </c>
       <c r="C470" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D470" s="7" t="s">
-        <v>994</v>
+        <v>993</v>
       </c>
       <c r="E470" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F470" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H470" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I470" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J470" s="10">
         <v>853</v>
       </c>
       <c r="L470" s="7">
         <v>45</v>
       </c>
       <c r="M470" s="7">
         <v>45</v>
       </c>
       <c r="N470" s="10">
         <v>469.15</v>
       </c>
       <c r="P470" s="7">
         <v>45</v>
       </c>
       <c r="Q470" s="10">
         <v>469.15</v>
       </c>
     </row>
     <row r="471">
       <c r="A471" s="5" t="s">
+        <v>995</v>
+      </c>
+      <c r="B471" s="6" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="C471" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D471" s="7" t="s">
-        <v>996</v>
+        <v>995</v>
       </c>
       <c r="E471" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F471" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H471" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I471" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J471" s="10">
         <v>3823</v>
       </c>
       <c r="L471" s="7">
         <v>45</v>
       </c>
       <c r="M471" s="7">
         <v>45</v>
       </c>
       <c r="N471" s="10">
         <v>2102.65</v>
       </c>
       <c r="P471" s="7">
         <v>45</v>
       </c>
       <c r="Q471" s="10">
         <v>2102.65</v>
       </c>
     </row>
     <row r="472">
       <c r="A472" s="5" t="s">
+        <v>997</v>
+      </c>
+      <c r="B472" s="6" t="s">
         <v>998</v>
-      </c>
-[...1 lines deleted...]
-        <v>999</v>
       </c>
       <c r="C472" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D472" s="7" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
       <c r="E472" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F472" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H472" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I472" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J472" s="10">
         <v>638</v>
       </c>
       <c r="L472" s="7">
         <v>45</v>
       </c>
       <c r="M472" s="7">
         <v>45</v>
       </c>
       <c r="N472" s="10">
         <v>350.9</v>
       </c>
       <c r="P472" s="7">
         <v>45</v>
       </c>
       <c r="Q472" s="10">
         <v>350.9</v>
       </c>
     </row>
     <row r="473">
       <c r="A473" s="5" t="s">
+        <v>999</v>
+      </c>
+      <c r="B473" s="6" t="s">
         <v>1000</v>
-      </c>
-[...1 lines deleted...]
-        <v>1001</v>
       </c>
       <c r="C473" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D473" s="7" t="s">
-        <v>1000</v>
+        <v>999</v>
       </c>
       <c r="E473" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F473" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H473" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I473" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J473" s="10">
         <v>1320</v>
       </c>
       <c r="L473" s="7">
         <v>45</v>
       </c>
       <c r="M473" s="7">
         <v>45</v>
       </c>
       <c r="N473" s="10">
         <v>726</v>
       </c>
       <c r="P473" s="7">
         <v>45</v>
       </c>
       <c r="Q473" s="10">
         <v>726</v>
       </c>
     </row>
     <row r="474">
       <c r="A474" s="5" t="s">
+        <v>1001</v>
+      </c>
+      <c r="B474" s="6" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="C474" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D474" s="7" t="s">
-        <v>1002</v>
+        <v>1001</v>
       </c>
       <c r="E474" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F474" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H474" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I474" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J474" s="10">
         <v>1320</v>
       </c>
       <c r="L474" s="7">
         <v>45</v>
       </c>
       <c r="M474" s="7">
         <v>45</v>
       </c>
       <c r="N474" s="10">
         <v>726</v>
       </c>
       <c r="P474" s="7">
         <v>45</v>
       </c>
       <c r="Q474" s="10">
         <v>726</v>
       </c>
     </row>
     <row r="475">
       <c r="A475" s="5" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B475" s="6" t="s">
         <v>1004</v>
-      </c>
-[...1 lines deleted...]
-        <v>1005</v>
       </c>
       <c r="C475" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D475" s="7" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
       <c r="E475" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F475" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H475" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I475" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J475" s="10">
         <v>407</v>
       </c>
       <c r="L475" s="7">
         <v>45</v>
       </c>
       <c r="M475" s="7">
         <v>45</v>
       </c>
       <c r="N475" s="10">
         <v>223.85</v>
       </c>
       <c r="P475" s="7">
         <v>45</v>
       </c>
       <c r="Q475" s="10">
         <v>223.85</v>
       </c>
     </row>
     <row r="476">
       <c r="A476" s="5" t="s">
+        <v>1005</v>
+      </c>
+      <c r="B476" s="6" t="s">
         <v>1006</v>
-      </c>
-[...1 lines deleted...]
-        <v>1007</v>
       </c>
       <c r="C476" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D476" s="7" t="s">
-        <v>1006</v>
+        <v>1005</v>
       </c>
       <c r="E476" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F476" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H476" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I476" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J476" s="10">
         <v>2316</v>
       </c>
       <c r="L476" s="7">
         <v>45</v>
       </c>
       <c r="M476" s="7">
         <v>45</v>
       </c>
       <c r="N476" s="10">
         <v>1273.8</v>
       </c>
       <c r="P476" s="7">
         <v>45</v>
       </c>
       <c r="Q476" s="10">
         <v>1273.8</v>
       </c>
     </row>
     <row r="477">
       <c r="A477" s="5" t="s">
+        <v>1007</v>
+      </c>
+      <c r="B477" s="6" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="C477" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D477" s="7" t="s">
-        <v>1008</v>
+        <v>1007</v>
       </c>
       <c r="E477" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F477" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H477" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I477" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J477" s="10">
         <v>1320</v>
       </c>
       <c r="L477" s="7">
         <v>45</v>
       </c>
       <c r="M477" s="7">
         <v>45</v>
       </c>
       <c r="N477" s="10">
         <v>726</v>
       </c>
       <c r="P477" s="7">
         <v>45</v>
       </c>
       <c r="Q477" s="10">
         <v>726</v>
       </c>
     </row>
     <row r="478">
       <c r="A478" s="5" t="s">
+        <v>1009</v>
+      </c>
+      <c r="B478" s="6" t="s">
         <v>1010</v>
-      </c>
-[...1 lines deleted...]
-        <v>1011</v>
       </c>
       <c r="C478" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D478" s="7" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
       <c r="E478" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F478" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H478" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I478" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J478" s="10">
         <v>517</v>
       </c>
       <c r="L478" s="7">
         <v>45</v>
       </c>
       <c r="M478" s="7">
         <v>45</v>
       </c>
       <c r="N478" s="10">
         <v>284.35</v>
       </c>
       <c r="P478" s="7">
         <v>45</v>
       </c>
       <c r="Q478" s="10">
         <v>284.35</v>
       </c>
     </row>
     <row r="479">
       <c r="A479" s="5" t="s">
+        <v>1011</v>
+      </c>
+      <c r="B479" s="6" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>1013</v>
       </c>
       <c r="C479" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D479" s="7" t="s">
-        <v>1012</v>
+        <v>1011</v>
       </c>
       <c r="E479" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F479" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H479" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I479" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J479" s="10">
         <v>1320</v>
       </c>
       <c r="L479" s="7">
         <v>45</v>
       </c>
       <c r="M479" s="7">
         <v>45</v>
       </c>
       <c r="N479" s="10">
         <v>726</v>
       </c>
       <c r="P479" s="7">
         <v>45</v>
       </c>
       <c r="Q479" s="10">
         <v>726</v>
       </c>
     </row>
     <row r="480">
       <c r="A480" s="5" t="s">
+        <v>1013</v>
+      </c>
+      <c r="B480" s="6" t="s">
         <v>1014</v>
-      </c>
-[...1 lines deleted...]
-        <v>1015</v>
       </c>
       <c r="C480" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D480" s="7" t="s">
-        <v>1014</v>
+        <v>1013</v>
       </c>
       <c r="E480" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F480" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H480" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I480" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J480" s="10">
         <v>781</v>
       </c>
       <c r="L480" s="7">
         <v>45</v>
       </c>
       <c r="M480" s="7">
         <v>45</v>
       </c>
       <c r="N480" s="10">
         <v>429.55</v>
       </c>
       <c r="P480" s="7">
         <v>45</v>
       </c>
       <c r="Q480" s="10">
         <v>429.55</v>
       </c>
     </row>
     <row r="481">
       <c r="A481" s="5" t="s">
+        <v>1015</v>
+      </c>
+      <c r="B481" s="6" t="s">
         <v>1016</v>
-      </c>
-[...1 lines deleted...]
-        <v>1017</v>
       </c>
       <c r="C481" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D481" s="7" t="s">
-        <v>1016</v>
+        <v>1015</v>
       </c>
       <c r="E481" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F481" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H481" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I481" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J481" s="10">
         <v>7761</v>
       </c>
       <c r="L481" s="7">
         <v>45</v>
       </c>
       <c r="M481" s="7">
         <v>45</v>
       </c>
       <c r="N481" s="10">
         <v>4268.55</v>
       </c>
       <c r="P481" s="7">
         <v>45</v>
       </c>
       <c r="Q481" s="10">
         <v>4268.55</v>
       </c>
     </row>
     <row r="482">
       <c r="A482" s="5" t="s">
+        <v>1017</v>
+      </c>
+      <c r="B482" s="6" t="s">
         <v>1018</v>
-      </c>
-[...1 lines deleted...]
-        <v>1019</v>
       </c>
       <c r="C482" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D482" s="7" t="s">
-        <v>1018</v>
+        <v>1017</v>
       </c>
       <c r="E482" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F482" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H482" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I482" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J482" s="10">
         <v>15631</v>
       </c>
       <c r="L482" s="7">
         <v>45</v>
       </c>
       <c r="M482" s="7">
         <v>45</v>
       </c>
       <c r="N482" s="10">
         <v>8597.05</v>
       </c>
       <c r="P482" s="7">
         <v>45</v>
       </c>
       <c r="Q482" s="10">
         <v>8597.05</v>
       </c>
     </row>
     <row r="483">
       <c r="A483" s="5" t="s">
-        <v>1020</v>
+        <v>1019</v>
       </c>
       <c r="B483" s="6" t="s">
-        <v>825</v>
+        <v>824</v>
       </c>
       <c r="C483" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D483" s="7" t="s">
-        <v>1020</v>
+        <v>1019</v>
       </c>
       <c r="E483" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F483" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H483" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I483" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J483" s="10">
         <v>220</v>
       </c>
       <c r="L483" s="7">
         <v>45</v>
       </c>
       <c r="M483" s="7">
         <v>45</v>
       </c>
       <c r="N483" s="10">
         <v>121</v>
       </c>
       <c r="P483" s="7">
         <v>45</v>
       </c>
       <c r="Q483" s="10">
         <v>121</v>
       </c>
     </row>
     <row r="484">
       <c r="A484" s="5" t="s">
-        <v>1021</v>
+        <v>1020</v>
       </c>
       <c r="B484" s="6" t="s">
         <v>87</v>
       </c>
       <c r="C484" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D484" s="7" t="s">
-        <v>1021</v>
+        <v>1020</v>
       </c>
       <c r="E484" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F484" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H484" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I484" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J484" s="10">
         <v>66</v>
       </c>
       <c r="L484" s="7">
         <v>45</v>
       </c>
       <c r="M484" s="7">
         <v>45</v>
       </c>
       <c r="N484" s="10">
         <v>36.3</v>
       </c>
       <c r="P484" s="7">
         <v>45</v>
       </c>
       <c r="Q484" s="10">
         <v>36.3</v>
       </c>
     </row>
     <row r="485">
       <c r="A485" s="5" t="s">
-        <v>1022</v>
+        <v>1021</v>
       </c>
       <c r="B485" s="6" t="s">
-        <v>825</v>
+        <v>824</v>
       </c>
       <c r="C485" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D485" s="7" t="s">
-        <v>1022</v>
+        <v>1021</v>
       </c>
       <c r="E485" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F485" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H485" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I485" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J485" s="10">
         <v>187</v>
       </c>
       <c r="L485" s="7">
         <v>45</v>
       </c>
       <c r="M485" s="7">
         <v>45</v>
       </c>
       <c r="N485" s="10">
         <v>102.85</v>
       </c>
       <c r="P485" s="7">
         <v>45</v>
       </c>
       <c r="Q485" s="10">
         <v>102.85</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" s="5" t="s">
+        <v>1022</v>
+      </c>
+      <c r="B486" s="6" t="s">
         <v>1023</v>
-      </c>
-[...1 lines deleted...]
-        <v>1024</v>
       </c>
       <c r="C486" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D486" s="7" t="s">
-        <v>1023</v>
+        <v>1022</v>
       </c>
       <c r="E486" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F486" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H486" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I486" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J486" s="10">
         <v>477</v>
       </c>
       <c r="L486" s="7">
         <v>45</v>
       </c>
       <c r="M486" s="7">
         <v>45</v>
       </c>
       <c r="N486" s="10">
         <v>262.35</v>
       </c>
       <c r="P486" s="7">
         <v>45</v>
       </c>
       <c r="Q486" s="10">
         <v>262.35</v>
       </c>
     </row>
     <row r="487">
       <c r="A487" s="5" t="s">
+        <v>1024</v>
+      </c>
+      <c r="B487" s="6" t="s">
         <v>1025</v>
-      </c>
-[...1 lines deleted...]
-        <v>1026</v>
       </c>
       <c r="C487" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D487" s="7" t="s">
-        <v>1025</v>
+        <v>1024</v>
       </c>
       <c r="E487" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F487" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H487" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I487" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J487" s="10">
         <v>1604</v>
       </c>
       <c r="L487" s="7">
         <v>45</v>
       </c>
       <c r="M487" s="7">
         <v>45</v>
       </c>
       <c r="N487" s="10">
         <v>882.2</v>
       </c>
       <c r="P487" s="7">
         <v>45</v>
       </c>
       <c r="Q487" s="10">
         <v>882.2</v>
       </c>
     </row>
     <row r="488">
       <c r="A488" s="5" t="s">
+        <v>1026</v>
+      </c>
+      <c r="B488" s="6" t="s">
         <v>1027</v>
-      </c>
-[...1 lines deleted...]
-        <v>1028</v>
       </c>
       <c r="C488" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D488" s="7" t="s">
-        <v>1027</v>
+        <v>1026</v>
       </c>
       <c r="E488" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F488" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H488" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I488" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J488" s="10">
         <v>160</v>
       </c>
       <c r="L488" s="7">
         <v>45</v>
       </c>
       <c r="M488" s="7">
         <v>45</v>
       </c>
       <c r="N488" s="10">
         <v>88</v>
       </c>
       <c r="P488" s="7">
         <v>45</v>
       </c>
       <c r="Q488" s="10">
         <v>88</v>
       </c>
     </row>
     <row r="489">
       <c r="A489" s="5" t="s">
-        <v>1029</v>
+        <v>1028</v>
       </c>
       <c r="B489" s="6" t="s">
-        <v>1028</v>
+        <v>1027</v>
       </c>
       <c r="C489" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D489" s="7" t="s">
-        <v>1029</v>
+        <v>1028</v>
       </c>
       <c r="E489" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F489" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H489" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I489" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J489" s="10">
         <v>94</v>
       </c>
       <c r="L489" s="7">
         <v>45</v>
       </c>
       <c r="M489" s="7">
         <v>45</v>
       </c>
       <c r="N489" s="10">
         <v>51.7</v>
       </c>
       <c r="P489" s="7">
         <v>45</v>
       </c>
       <c r="Q489" s="10">
         <v>51.7</v>
       </c>
     </row>
     <row r="490">
       <c r="A490" s="5" t="s">
+        <v>1029</v>
+      </c>
+      <c r="B490" s="6" t="s">
         <v>1030</v>
-      </c>
-[...1 lines deleted...]
-        <v>1031</v>
       </c>
       <c r="C490" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D490" s="7" t="s">
-        <v>1030</v>
+        <v>1029</v>
       </c>
       <c r="E490" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F490" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H490" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I490" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J490" s="10">
         <v>3219</v>
       </c>
       <c r="L490" s="7">
         <v>36.5</v>
       </c>
       <c r="M490" s="7">
         <v>36.5</v>
       </c>
       <c r="N490" s="10">
         <v>2044.07</v>
       </c>
     </row>
     <row r="491">
       <c r="A491" s="5" t="s">
+        <v>1031</v>
+      </c>
+      <c r="B491" s="6" t="s">
         <v>1032</v>
-      </c>
-[...1 lines deleted...]
-        <v>1033</v>
       </c>
       <c r="C491" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D491" s="7" t="s">
-        <v>1032</v>
+        <v>1031</v>
       </c>
       <c r="E491" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F491" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H491" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I491" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J491" s="10">
         <v>2529</v>
       </c>
       <c r="L491" s="7">
         <v>36.5</v>
       </c>
       <c r="M491" s="7">
         <v>36.5</v>
       </c>
       <c r="N491" s="10">
         <v>1605.92</v>
       </c>
     </row>
     <row r="492">
       <c r="A492" s="5" t="s">
+        <v>1033</v>
+      </c>
+      <c r="B492" s="6" t="s">
         <v>1034</v>
-      </c>
-[...1 lines deleted...]
-        <v>1035</v>
       </c>
       <c r="C492" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D492" s="7" t="s">
-        <v>1034</v>
+        <v>1033</v>
       </c>
       <c r="E492" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F492" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H492" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I492" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J492" s="10">
         <v>1235</v>
       </c>
       <c r="L492" s="7">
         <v>36.5</v>
       </c>
       <c r="M492" s="7">
         <v>36.5</v>
       </c>
       <c r="N492" s="10">
         <v>784.23</v>
       </c>
     </row>
     <row r="493">
       <c r="A493" s="5" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B493" s="6" t="s">
         <v>1036</v>
-      </c>
-[...1 lines deleted...]
-        <v>1037</v>
       </c>
       <c r="C493" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D493" s="7" t="s">
-        <v>1036</v>
+        <v>1035</v>
       </c>
       <c r="E493" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F493" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H493" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I493" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J493" s="10">
         <v>6894</v>
       </c>
       <c r="L493" s="7">
         <v>36.5</v>
       </c>
       <c r="M493" s="7">
         <v>36.5</v>
       </c>
       <c r="N493" s="10">
         <v>4377.69</v>
       </c>
     </row>
     <row r="494">
       <c r="A494" s="5" t="s">
+        <v>1037</v>
+      </c>
+      <c r="B494" s="6" t="s">
         <v>1038</v>
-      </c>
-[...1 lines deleted...]
-        <v>1039</v>
       </c>
       <c r="C494" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D494" s="7" t="s">
-        <v>1038</v>
+        <v>1037</v>
       </c>
       <c r="E494" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F494" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H494" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I494" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J494" s="10">
         <v>2214</v>
       </c>
       <c r="L494" s="7">
         <v>36.5</v>
       </c>
       <c r="M494" s="7">
         <v>36.5</v>
       </c>
       <c r="N494" s="10">
         <v>1405.89</v>
       </c>
     </row>
     <row r="495">
       <c r="A495" s="5" t="s">
+        <v>1039</v>
+      </c>
+      <c r="B495" s="6" t="s">
         <v>1040</v>
-      </c>
-[...1 lines deleted...]
-        <v>1041</v>
       </c>
       <c r="C495" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D495" s="7" t="s">
-        <v>1040</v>
+        <v>1039</v>
       </c>
       <c r="E495" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F495" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H495" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I495" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J495" s="10">
         <v>14139</v>
       </c>
       <c r="L495" s="7">
         <v>36.5</v>
       </c>
       <c r="M495" s="7">
         <v>36.5</v>
       </c>
       <c r="N495" s="10">
         <v>8978.27</v>
       </c>
     </row>
     <row r="496">
       <c r="A496" s="5" t="s">
+        <v>1041</v>
+      </c>
+      <c r="B496" s="6" t="s">
         <v>1042</v>
-      </c>
-[...1 lines deleted...]
-        <v>1043</v>
       </c>
       <c r="C496" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D496" s="7" t="s">
-        <v>1042</v>
+        <v>1041</v>
       </c>
       <c r="E496" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F496" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H496" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I496" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J496" s="10">
-        <v>16324</v>
+        <v>19544</v>
       </c>
       <c r="L496" s="7">
         <v>36.5</v>
       </c>
       <c r="M496" s="7">
         <v>36.5</v>
       </c>
       <c r="N496" s="10">
-        <v>10365.74</v>
+        <v>12410.44</v>
       </c>
     </row>
     <row r="497">
       <c r="A497" s="5" t="s">
+        <v>1043</v>
+      </c>
+      <c r="B497" s="6" t="s">
         <v>1044</v>
       </c>
-      <c r="B497" s="6" t="s">
+      <c r="C497" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="D497" s="7" t="s">
+        <v>1043</v>
+      </c>
+      <c r="E497" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F497" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H497" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I497" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="K497" s="7" t="s">
         <v>1045</v>
       </c>
-      <c r="C497" s="7" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="L497" s="7">
-        <v>36.5</v>
+        <v>0</v>
       </c>
       <c r="M497" s="7">
-        <v>36.5</v>
-[...2 lines deleted...]
-        <v>12410.44</v>
+        <v>0</v>
+      </c>
+      <c r="O497" s="9" t="s">
+        <v>1045</v>
+      </c>
+      <c r="P497" s="7">
+        <v>0</v>
       </c>
     </row>
     <row r="498">
       <c r="A498" s="5" t="s">
         <v>1046</v>
       </c>
       <c r="B498" s="6" t="s">
-        <v>1047</v>
+        <v>544</v>
       </c>
       <c r="C498" s="7" t="s">
-        <v>90</v>
+        <v>529</v>
       </c>
       <c r="D498" s="7" t="s">
         <v>1046</v>
       </c>
       <c r="E498" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F498" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H498" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I498" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K498" s="7" t="s">
-        <v>1048</v>
+      <c r="J498" s="10">
+        <v>20042</v>
       </c>
       <c r="L498" s="7">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="M498" s="7">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>1048</v>
+        <v>60</v>
+      </c>
+      <c r="N498" s="10">
+        <v>8016.8</v>
       </c>
       <c r="P498" s="7">
-        <v>0</v>
+        <v>60</v>
+      </c>
+      <c r="Q498" s="10">
+        <v>8016.8</v>
       </c>
     </row>
     <row r="499">
       <c r="A499" s="5" t="s">
+        <v>1047</v>
+      </c>
+      <c r="B499" s="6" t="s">
+        <v>1048</v>
+      </c>
+      <c r="C499" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="D499" s="7" t="s">
+        <v>1047</v>
+      </c>
+      <c r="E499" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F499" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H499" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I499" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="K499" s="7" t="s">
         <v>1049</v>
       </c>
-      <c r="B499" s="6" t="s">
-[...5 lines deleted...]
-      <c r="D499" s="7" t="s">
+      <c r="L499" s="7">
+        <v>0</v>
+      </c>
+      <c r="M499" s="7">
+        <v>0</v>
+      </c>
+      <c r="O499" s="9" t="s">
         <v>1049</v>
       </c>
-      <c r="E499" s="7" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="P499" s="7">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>8016.8</v>
+        <v>0</v>
       </c>
     </row>
     <row r="500">
       <c r="A500" s="5" t="s">
         <v>1050</v>
       </c>
       <c r="B500" s="6" t="s">
-        <v>1051</v>
+        <v>528</v>
       </c>
       <c r="C500" s="7" t="s">
-        <v>90</v>
+        <v>529</v>
       </c>
       <c r="D500" s="7" t="s">
         <v>1050</v>
       </c>
       <c r="E500" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F500" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H500" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I500" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K500" s="7" t="s">
-        <v>1052</v>
+      <c r="J500" s="10">
+        <v>9280</v>
       </c>
       <c r="L500" s="7">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="M500" s="7">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>1052</v>
+        <v>60</v>
+      </c>
+      <c r="N500" s="10">
+        <v>3712</v>
       </c>
       <c r="P500" s="7">
-        <v>0</v>
+        <v>60</v>
+      </c>
+      <c r="Q500" s="10">
+        <v>3712</v>
       </c>
     </row>
     <row r="501">
       <c r="A501" s="5" t="s">
-        <v>1053</v>
+        <v>1051</v>
       </c>
       <c r="B501" s="6" t="s">
-        <v>534</v>
+        <v>1052</v>
       </c>
       <c r="C501" s="7" t="s">
-        <v>535</v>
+        <v>62</v>
       </c>
       <c r="D501" s="7" t="s">
-        <v>1053</v>
+        <v>1051</v>
       </c>
       <c r="E501" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F501" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H501" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I501" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J501" s="10">
-        <v>9280</v>
+        <v>2560</v>
       </c>
       <c r="L501" s="7">
-        <v>60</v>
+        <v>25</v>
       </c>
       <c r="M501" s="7">
-        <v>60</v>
+        <v>25</v>
       </c>
       <c r="N501" s="10">
-        <v>3712</v>
-[...5 lines deleted...]
-        <v>3712</v>
+        <v>1920</v>
       </c>
     </row>
     <row r="502">
       <c r="A502" s="5" t="s">
+        <v>1053</v>
+      </c>
+      <c r="B502" s="6" t="s">
         <v>1054</v>
-      </c>
-[...1 lines deleted...]
-        <v>1055</v>
       </c>
       <c r="C502" s="7" t="s">
         <v>62</v>
       </c>
       <c r="D502" s="7" t="s">
-        <v>1054</v>
+        <v>1053</v>
       </c>
       <c r="E502" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F502" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H502" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I502" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J502" s="10">
-        <v>2560</v>
+        <v>3223</v>
       </c>
       <c r="L502" s="7">
         <v>25</v>
       </c>
       <c r="M502" s="7">
         <v>25</v>
       </c>
       <c r="N502" s="10">
-        <v>1920</v>
+        <v>2417.25</v>
       </c>
     </row>
     <row r="503">
       <c r="A503" s="5" t="s">
+        <v>1055</v>
+      </c>
+      <c r="B503" s="6" t="s">
         <v>1056</v>
-      </c>
-[...1 lines deleted...]
-        <v>1057</v>
       </c>
       <c r="C503" s="7" t="s">
         <v>62</v>
       </c>
       <c r="D503" s="7" t="s">
-        <v>1056</v>
+        <v>1055</v>
       </c>
       <c r="E503" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F503" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H503" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I503" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J503" s="10">
-        <v>3223</v>
+        <v>1453</v>
       </c>
       <c r="L503" s="7">
         <v>25</v>
       </c>
       <c r="M503" s="7">
         <v>25</v>
       </c>
       <c r="N503" s="10">
-        <v>2417.25</v>
+        <v>1089.75</v>
       </c>
     </row>
     <row r="504">
       <c r="A504" s="5" t="s">
+        <v>1057</v>
+      </c>
+      <c r="B504" s="6" t="s">
         <v>1058</v>
-      </c>
-[...1 lines deleted...]
-        <v>1059</v>
       </c>
       <c r="C504" s="7" t="s">
         <v>62</v>
       </c>
       <c r="D504" s="7" t="s">
-        <v>1058</v>
+        <v>1057</v>
       </c>
       <c r="E504" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F504" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H504" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I504" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J504" s="10">
-        <v>1453</v>
+        <v>114</v>
       </c>
       <c r="L504" s="7">
         <v>25</v>
       </c>
       <c r="M504" s="7">
         <v>25</v>
       </c>
       <c r="N504" s="10">
-        <v>1089.75</v>
+        <v>85.5</v>
       </c>
     </row>
     <row r="505">
       <c r="A505" s="5" t="s">
+        <v>1059</v>
+      </c>
+      <c r="B505" s="6" t="s">
         <v>1060</v>
-      </c>
-[...1 lines deleted...]
-        <v>1061</v>
       </c>
       <c r="C505" s="7" t="s">
         <v>62</v>
       </c>
       <c r="D505" s="7" t="s">
-        <v>1060</v>
+        <v>1059</v>
       </c>
       <c r="E505" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F505" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H505" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I505" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J505" s="10">
-        <v>114</v>
+        <v>1781</v>
       </c>
       <c r="L505" s="7">
         <v>25</v>
       </c>
       <c r="M505" s="7">
         <v>25</v>
       </c>
       <c r="N505" s="10">
-        <v>85.5</v>
+        <v>1335.75</v>
       </c>
     </row>
     <row r="506">
       <c r="A506" s="5" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B506" s="6" t="s">
         <v>1062</v>
       </c>
-      <c r="B506" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C506" s="7" t="s">
-        <v>62</v>
+        <v>45</v>
       </c>
       <c r="D506" s="7" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="E506" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F506" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H506" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I506" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J506" s="10">
-        <v>1781</v>
+        <v>22470</v>
       </c>
       <c r="L506" s="7">
         <v>25</v>
       </c>
       <c r="M506" s="7">
         <v>25</v>
       </c>
       <c r="N506" s="10">
-        <v>1335.75</v>
+        <v>16852.5</v>
       </c>
     </row>
     <row r="507">
       <c r="A507" s="5" t="s">
+        <v>1063</v>
+      </c>
+      <c r="B507" s="6" t="s">
         <v>1064</v>
       </c>
-      <c r="B507" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C507" s="7" t="s">
         <v>45</v>
       </c>
       <c r="D507" s="7" t="s">
-        <v>1064</v>
+        <v>1063</v>
       </c>
       <c r="E507" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F507" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H507" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I507" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J507" s="10">
         <v>22470</v>
       </c>
       <c r="L507" s="7">
         <v>25</v>
       </c>
       <c r="M507" s="7">
         <v>25</v>
       </c>
       <c r="N507" s="10">
         <v>16852.5</v>
       </c>
     </row>
     <row r="508">
       <c r="A508" s="5" t="s">
+        <v>1065</v>
+      </c>
+      <c r="B508" s="6" t="s">
         <v>1066</v>
       </c>
-      <c r="B508" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C508" s="7" t="s">
         <v>45</v>
       </c>
       <c r="D508" s="7" t="s">
-        <v>1066</v>
+        <v>1065</v>
       </c>
       <c r="E508" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F508" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H508" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I508" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J508" s="10">
-        <v>22470</v>
+        <v>29035</v>
       </c>
       <c r="L508" s="7">
         <v>25</v>
       </c>
       <c r="M508" s="7">
         <v>25</v>
       </c>
       <c r="N508" s="10">
-        <v>16852.5</v>
+        <v>21776.25</v>
       </c>
     </row>
     <row r="509">
       <c r="A509" s="5" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B509" s="6" t="s">
         <v>1068</v>
       </c>
-      <c r="B509" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C509" s="7" t="s">
         <v>45</v>
       </c>
       <c r="D509" s="7" t="s">
-        <v>1068</v>
+        <v>1067</v>
       </c>
       <c r="E509" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F509" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H509" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I509" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J509" s="10">
-        <v>29035</v>
+        <v>2736</v>
       </c>
       <c r="L509" s="7">
         <v>25</v>
       </c>
       <c r="M509" s="7">
         <v>25</v>
       </c>
       <c r="N509" s="10">
-        <v>21776.25</v>
+        <v>2052</v>
       </c>
     </row>
     <row r="510">
       <c r="A510" s="5" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B510" s="6" t="s">
         <v>1070</v>
       </c>
-      <c r="B510" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C510" s="7" t="s">
         <v>45</v>
       </c>
       <c r="D510" s="7" t="s">
-        <v>1070</v>
+        <v>1069</v>
       </c>
       <c r="E510" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F510" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H510" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I510" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J510" s="10">
-        <v>2736</v>
+        <v>2085</v>
       </c>
       <c r="L510" s="7">
         <v>25</v>
       </c>
       <c r="M510" s="7">
         <v>25</v>
       </c>
       <c r="N510" s="10">
-        <v>2052</v>
+        <v>1563.75</v>
       </c>
     </row>
     <row r="511">
       <c r="A511" s="5" t="s">
+        <v>1071</v>
+      </c>
+      <c r="B511" s="6" t="s">
         <v>1072</v>
       </c>
-      <c r="B511" s="6" t="s">
+      <c r="C511" s="7" t="s">
         <v>1073</v>
       </c>
-      <c r="C511" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D511" s="7" t="s">
-        <v>1072</v>
+        <v>1071</v>
       </c>
       <c r="E511" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F511" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H511" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I511" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J511" s="10">
-        <v>2085</v>
+        <v>185</v>
       </c>
       <c r="L511" s="7">
-        <v>25</v>
+        <v>45</v>
       </c>
       <c r="M511" s="7">
-        <v>25</v>
+        <v>45</v>
       </c>
       <c r="N511" s="10">
-        <v>1563.75</v>
+        <v>101.75</v>
+      </c>
+      <c r="P511" s="7">
+        <v>45</v>
+      </c>
+      <c r="Q511" s="10">
+        <v>101.75</v>
       </c>
     </row>
     <row r="512">
       <c r="A512" s="5" t="s">
         <v>1074</v>
       </c>
       <c r="B512" s="6" t="s">
         <v>1075</v>
       </c>
       <c r="C512" s="7" t="s">
-        <v>1076</v>
+        <v>1073</v>
       </c>
       <c r="D512" s="7" t="s">
         <v>1074</v>
       </c>
       <c r="E512" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F512" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H512" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I512" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J512" s="10">
-        <v>185</v>
+        <v>211</v>
       </c>
       <c r="L512" s="7">
         <v>45</v>
       </c>
       <c r="M512" s="7">
         <v>45</v>
       </c>
       <c r="N512" s="10">
-        <v>101.75</v>
+        <v>116.05</v>
       </c>
       <c r="P512" s="7">
         <v>45</v>
       </c>
       <c r="Q512" s="10">
-        <v>101.75</v>
+        <v>116.05</v>
       </c>
     </row>
     <row r="513">
       <c r="A513" s="5" t="s">
+        <v>1076</v>
+      </c>
+      <c r="B513" s="6" t="s">
         <v>1077</v>
       </c>
-      <c r="B513" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C513" s="7" t="s">
+        <v>124</v>
+      </c>
+      <c r="D513" s="7" t="s">
         <v>1076</v>
       </c>
-      <c r="D513" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E513" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F513" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H513" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I513" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J513" s="10">
-        <v>211</v>
+        <v>620</v>
       </c>
       <c r="L513" s="7">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="M513" s="7">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="N513" s="10">
-        <v>116.05</v>
-[...5 lines deleted...]
-        <v>116.05</v>
+        <v>285.2</v>
       </c>
     </row>
     <row r="514">
       <c r="A514" s="5" t="s">
+        <v>1078</v>
+      </c>
+      <c r="B514" s="6" t="s">
         <v>1079</v>
       </c>
-      <c r="B514" s="6" t="s">
+      <c r="C514" s="7" t="s">
         <v>1080</v>
       </c>
-      <c r="C514" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D514" s="7" t="s">
-        <v>1079</v>
+        <v>1078</v>
       </c>
       <c r="E514" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F514" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H514" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I514" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J514" s="10">
-        <v>620</v>
+        <v>77000</v>
       </c>
       <c r="L514" s="7">
-        <v>54</v>
+        <v>76</v>
       </c>
       <c r="M514" s="7">
-        <v>54</v>
+        <v>76</v>
       </c>
       <c r="N514" s="10">
-        <v>285.2</v>
+        <v>18480</v>
       </c>
     </row>
     <row r="515">
       <c r="A515" s="5" t="s">
         <v>1081</v>
       </c>
       <c r="B515" s="6" t="s">
         <v>1082</v>
       </c>
       <c r="C515" s="7" t="s">
-        <v>1083</v>
+        <v>1080</v>
       </c>
       <c r="D515" s="7" t="s">
         <v>1081</v>
       </c>
       <c r="E515" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F515" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H515" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I515" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J515" s="10">
-        <v>77000</v>
+        <v>95600</v>
       </c>
       <c r="L515" s="7">
         <v>76</v>
       </c>
       <c r="M515" s="7">
         <v>76</v>
       </c>
       <c r="N515" s="10">
-        <v>18480</v>
+        <v>22944</v>
       </c>
     </row>
     <row r="516">
       <c r="A516" s="5" t="s">
+        <v>1083</v>
+      </c>
+      <c r="B516" s="6" t="s">
         <v>1084</v>
       </c>
-      <c r="B516" s="6" t="s">
+      <c r="C516" s="7" t="s">
         <v>1085</v>
       </c>
-      <c r="C516" s="7" t="s">
+      <c r="D516" s="7" t="s">
         <v>1083</v>
       </c>
-      <c r="D516" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E516" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F516" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H516" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I516" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J516" s="10">
-        <v>95600</v>
+        <v>66000</v>
       </c>
       <c r="L516" s="7">
-        <v>76</v>
+        <v>55</v>
       </c>
       <c r="M516" s="7">
-        <v>76</v>
+        <v>55</v>
       </c>
       <c r="N516" s="10">
-        <v>22944</v>
+        <v>29700</v>
       </c>
     </row>
     <row r="517">
       <c r="A517" s="5" t="s">
         <v>1086</v>
       </c>
       <c r="B517" s="6" t="s">
         <v>1087</v>
       </c>
       <c r="C517" s="7" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
       <c r="D517" s="7" t="s">
         <v>1086</v>
       </c>
       <c r="E517" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F517" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H517" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I517" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J517" s="10">
-        <v>66000</v>
+        <v>13050</v>
       </c>
       <c r="L517" s="7">
         <v>55</v>
       </c>
       <c r="M517" s="7">
         <v>55</v>
       </c>
       <c r="N517" s="10">
-        <v>29700</v>
+        <v>5872.5</v>
       </c>
     </row>
     <row r="518">
       <c r="A518" s="5" t="s">
+        <v>1088</v>
+      </c>
+      <c r="B518" s="6" t="s">
         <v>1089</v>
       </c>
-      <c r="B518" s="6" t="s">
+      <c r="C518" s="7" t="s">
         <v>1090</v>
       </c>
-      <c r="C518" s="7" t="s">
+      <c r="D518" s="7" t="s">
         <v>1088</v>
       </c>
-      <c r="D518" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E518" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F518" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H518" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I518" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J518" s="10">
-        <v>13050</v>
+        <v>6405</v>
       </c>
       <c r="L518" s="7">
-        <v>55</v>
+        <v>30</v>
       </c>
       <c r="M518" s="7">
-        <v>55</v>
+        <v>30</v>
       </c>
       <c r="N518" s="10">
-        <v>5872.5</v>
+        <v>4483.5</v>
       </c>
     </row>
     <row r="519">
       <c r="A519" s="5" t="s">
         <v>1091</v>
       </c>
       <c r="B519" s="6" t="s">
         <v>1092</v>
       </c>
       <c r="C519" s="7" t="s">
         <v>1093</v>
       </c>
       <c r="D519" s="7" t="s">
         <v>1091</v>
       </c>
       <c r="E519" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F519" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H519" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I519" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J519" s="10">
-        <v>6405</v>
+        <v>535</v>
       </c>
       <c r="L519" s="7">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="M519" s="7">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="N519" s="10">
-        <v>4483.5</v>
+        <v>422.65</v>
       </c>
     </row>
     <row r="520">
       <c r="A520" s="5" t="s">
         <v>1094</v>
       </c>
       <c r="B520" s="6" t="s">
         <v>1095</v>
       </c>
       <c r="C520" s="7" t="s">
-        <v>1096</v>
+        <v>1093</v>
       </c>
       <c r="D520" s="7" t="s">
         <v>1094</v>
       </c>
       <c r="E520" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F520" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H520" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I520" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J520" s="10">
-        <v>535</v>
+        <v>1445</v>
       </c>
       <c r="L520" s="7">
         <v>21</v>
       </c>
       <c r="M520" s="7">
         <v>21</v>
       </c>
       <c r="N520" s="10">
-        <v>422.65</v>
+        <v>1141.55</v>
       </c>
     </row>
     <row r="521">
       <c r="A521" s="5" t="s">
+        <v>1096</v>
+      </c>
+      <c r="B521" s="6" t="s">
         <v>1097</v>
       </c>
-      <c r="B521" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C521" s="7" t="s">
+        <v>1093</v>
+      </c>
+      <c r="D521" s="7" t="s">
         <v>1096</v>
       </c>
-      <c r="D521" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E521" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F521" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H521" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I521" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J521" s="10">
-        <v>1445</v>
+        <v>2405</v>
       </c>
       <c r="L521" s="7">
         <v>21</v>
       </c>
       <c r="M521" s="7">
         <v>21</v>
       </c>
       <c r="N521" s="10">
-        <v>1141.55</v>
+        <v>1899.95</v>
       </c>
     </row>
     <row r="522">
       <c r="A522" s="5" t="s">
+        <v>1098</v>
+      </c>
+      <c r="B522" s="6" t="s">
         <v>1099</v>
       </c>
-      <c r="B522" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C522" s="7" t="s">
-        <v>1096</v>
+        <v>1093</v>
       </c>
       <c r="D522" s="7" t="s">
-        <v>1099</v>
+        <v>1098</v>
       </c>
       <c r="E522" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F522" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H522" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I522" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J522" s="10">
-        <v>2405</v>
+        <v>3355</v>
       </c>
       <c r="L522" s="7">
         <v>21</v>
       </c>
       <c r="M522" s="7">
         <v>21</v>
       </c>
       <c r="N522" s="10">
-        <v>1899.95</v>
+        <v>2650.45</v>
       </c>
     </row>
     <row r="523">
       <c r="A523" s="5" t="s">
+        <v>1100</v>
+      </c>
+      <c r="B523" s="6" t="s">
         <v>1101</v>
       </c>
-      <c r="B523" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C523" s="7" t="s">
-        <v>1096</v>
+        <v>1093</v>
       </c>
       <c r="D523" s="7" t="s">
-        <v>1101</v>
+        <v>1100</v>
       </c>
       <c r="E523" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F523" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H523" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I523" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J523" s="10">
-        <v>3355</v>
+        <v>4215</v>
       </c>
       <c r="L523" s="7">
         <v>21</v>
       </c>
       <c r="M523" s="7">
         <v>21</v>
       </c>
       <c r="N523" s="10">
-        <v>2650.45</v>
+        <v>3329.85</v>
       </c>
     </row>
     <row r="524">
       <c r="A524" s="5" t="s">
+        <v>1102</v>
+      </c>
+      <c r="B524" s="6" t="s">
         <v>1103</v>
       </c>
-      <c r="B524" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C524" s="7" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="D524" s="7" t="s">
-        <v>1103</v>
+        <v>1102</v>
       </c>
       <c r="E524" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F524" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H524" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I524" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J524" s="10">
-        <v>4215</v>
+        <v>1420</v>
       </c>
       <c r="L524" s="7">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="M524" s="7">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="N524" s="10">
-        <v>3329.85</v>
+        <v>994</v>
       </c>
     </row>
     <row r="525">
       <c r="A525" s="5" t="s">
+        <v>1104</v>
+      </c>
+      <c r="B525" s="6" t="s">
         <v>1105</v>
       </c>
-      <c r="B525" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C525" s="7" t="s">
-        <v>1093</v>
+        <v>737</v>
       </c>
       <c r="D525" s="7" t="s">
-        <v>1105</v>
+        <v>1104</v>
       </c>
       <c r="E525" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F525" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H525" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I525" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J525" s="10">
-        <v>1420</v>
+        <v>370</v>
       </c>
       <c r="L525" s="7">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="M525" s="7">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="N525" s="10">
-        <v>994</v>
+        <v>240.5</v>
       </c>
     </row>
     <row r="526">
       <c r="A526" s="5" t="s">
+        <v>1106</v>
+      </c>
+      <c r="B526" s="6" t="s">
         <v>1107</v>
       </c>
-      <c r="B526" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C526" s="7" t="s">
-        <v>749</v>
+        <v>737</v>
       </c>
       <c r="D526" s="7" t="s">
-        <v>1107</v>
+        <v>1106</v>
       </c>
       <c r="E526" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F526" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H526" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I526" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J526" s="10">
-        <v>370</v>
+        <v>1055</v>
       </c>
       <c r="L526" s="7">
         <v>35</v>
       </c>
       <c r="M526" s="7">
         <v>35</v>
       </c>
       <c r="N526" s="10">
-        <v>240.5</v>
+        <v>685.75</v>
       </c>
     </row>
     <row r="527">
       <c r="A527" s="5" t="s">
+        <v>1108</v>
+      </c>
+      <c r="B527" s="6" t="s">
         <v>1109</v>
       </c>
-      <c r="B527" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C527" s="7" t="s">
-        <v>749</v>
+        <v>737</v>
       </c>
       <c r="D527" s="7" t="s">
-        <v>1109</v>
+        <v>1108</v>
       </c>
       <c r="E527" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F527" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H527" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I527" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J527" s="10">
-        <v>1055</v>
+        <v>1170</v>
       </c>
       <c r="L527" s="7">
         <v>35</v>
       </c>
       <c r="M527" s="7">
         <v>35</v>
       </c>
       <c r="N527" s="10">
-        <v>685.75</v>
+        <v>760.5</v>
       </c>
     </row>
     <row r="528">
       <c r="A528" s="5" t="s">
+        <v>1110</v>
+      </c>
+      <c r="B528" s="6" t="s">
         <v>1111</v>
       </c>
-      <c r="B528" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C528" s="7" t="s">
-        <v>749</v>
+        <v>737</v>
       </c>
       <c r="D528" s="7" t="s">
-        <v>1111</v>
+        <v>1110</v>
       </c>
       <c r="E528" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F528" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H528" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I528" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J528" s="10">
-        <v>1170</v>
+        <v>825</v>
       </c>
       <c r="L528" s="7">
         <v>35</v>
       </c>
       <c r="M528" s="7">
         <v>35</v>
       </c>
       <c r="N528" s="10">
-        <v>760.5</v>
+        <v>536.25</v>
       </c>
     </row>
     <row r="529">
       <c r="A529" s="5" t="s">
+        <v>1112</v>
+      </c>
+      <c r="B529" s="6" t="s">
         <v>1113</v>
       </c>
-      <c r="B529" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C529" s="7" t="s">
-        <v>749</v>
+        <v>737</v>
       </c>
       <c r="D529" s="7" t="s">
-        <v>1113</v>
+        <v>1112</v>
       </c>
       <c r="E529" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F529" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H529" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I529" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J529" s="10">
-        <v>825</v>
+        <v>2350</v>
       </c>
       <c r="L529" s="7">
         <v>35</v>
       </c>
       <c r="M529" s="7">
         <v>35</v>
       </c>
       <c r="N529" s="10">
-        <v>536.25</v>
+        <v>1527.5</v>
       </c>
     </row>
     <row r="530">
       <c r="A530" s="5" t="s">
+        <v>1114</v>
+      </c>
+      <c r="B530" s="6" t="s">
         <v>1115</v>
       </c>
-      <c r="B530" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C530" s="7" t="s">
-        <v>749</v>
+        <v>737</v>
       </c>
       <c r="D530" s="7" t="s">
-        <v>1115</v>
+        <v>1114</v>
       </c>
       <c r="E530" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F530" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H530" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I530" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J530" s="10">
-        <v>2350</v>
+        <v>2655</v>
       </c>
       <c r="L530" s="7">
         <v>35</v>
       </c>
       <c r="M530" s="7">
         <v>35</v>
       </c>
       <c r="N530" s="10">
-        <v>1527.5</v>
+        <v>1725.75</v>
       </c>
     </row>
     <row r="531">
       <c r="A531" s="5" t="s">
+        <v>1116</v>
+      </c>
+      <c r="B531" s="6" t="s">
         <v>1117</v>
       </c>
-      <c r="B531" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C531" s="7" t="s">
-        <v>749</v>
+        <v>737</v>
       </c>
       <c r="D531" s="7" t="s">
-        <v>1117</v>
+        <v>1116</v>
       </c>
       <c r="E531" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F531" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H531" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I531" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J531" s="10">
-        <v>2655</v>
+        <v>1925</v>
       </c>
       <c r="L531" s="7">
         <v>35</v>
       </c>
       <c r="M531" s="7">
         <v>35</v>
       </c>
       <c r="N531" s="10">
-        <v>1725.75</v>
+        <v>1251.25</v>
       </c>
     </row>
     <row r="532">
       <c r="A532" s="5" t="s">
+        <v>1118</v>
+      </c>
+      <c r="B532" s="6" t="s">
         <v>1119</v>
       </c>
-      <c r="B532" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C532" s="7" t="s">
-        <v>749</v>
+        <v>737</v>
       </c>
       <c r="D532" s="7" t="s">
-        <v>1119</v>
+        <v>1118</v>
       </c>
       <c r="E532" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F532" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H532" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I532" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J532" s="10">
-        <v>1925</v>
+        <v>5190</v>
       </c>
       <c r="L532" s="7">
         <v>35</v>
       </c>
       <c r="M532" s="7">
         <v>35</v>
       </c>
       <c r="N532" s="10">
-        <v>1251.25</v>
+        <v>3373.5</v>
       </c>
     </row>
     <row r="533">
       <c r="A533" s="5" t="s">
+        <v>1120</v>
+      </c>
+      <c r="B533" s="6" t="s">
         <v>1121</v>
       </c>
-      <c r="B533" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C533" s="7" t="s">
-        <v>749</v>
+        <v>737</v>
       </c>
       <c r="D533" s="7" t="s">
-        <v>1121</v>
+        <v>1120</v>
       </c>
       <c r="E533" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F533" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H533" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I533" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J533" s="10">
-        <v>5190</v>
+        <v>7210</v>
       </c>
       <c r="L533" s="7">
         <v>35</v>
       </c>
       <c r="M533" s="7">
         <v>35</v>
       </c>
       <c r="N533" s="10">
-        <v>3373.5</v>
+        <v>4686.5</v>
       </c>
     </row>
     <row r="534">
       <c r="A534" s="5" t="s">
+        <v>1122</v>
+      </c>
+      <c r="B534" s="6" t="s">
         <v>1123</v>
       </c>
-      <c r="B534" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C534" s="7" t="s">
-        <v>749</v>
+        <v>737</v>
       </c>
       <c r="D534" s="7" t="s">
-        <v>1123</v>
+        <v>1122</v>
       </c>
       <c r="E534" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F534" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H534" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I534" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J534" s="10">
-        <v>7210</v>
+        <v>1000</v>
       </c>
       <c r="L534" s="7">
         <v>35</v>
       </c>
       <c r="M534" s="7">
         <v>35</v>
       </c>
       <c r="N534" s="10">
-        <v>4686.5</v>
+        <v>650</v>
       </c>
     </row>
     <row r="535">
       <c r="A535" s="5" t="s">
+        <v>1124</v>
+      </c>
+      <c r="B535" s="6" t="s">
         <v>1125</v>
       </c>
-      <c r="B535" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C535" s="7" t="s">
-        <v>749</v>
+        <v>737</v>
       </c>
       <c r="D535" s="7" t="s">
-        <v>1125</v>
+        <v>1124</v>
       </c>
       <c r="E535" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F535" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H535" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I535" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J535" s="10">
-        <v>1000</v>
+        <v>2850</v>
       </c>
       <c r="L535" s="7">
         <v>35</v>
       </c>
       <c r="M535" s="7">
         <v>35</v>
       </c>
       <c r="N535" s="10">
-        <v>650</v>
+        <v>1852.5</v>
       </c>
     </row>
     <row r="536">
       <c r="A536" s="5" t="s">
+        <v>1126</v>
+      </c>
+      <c r="B536" s="6" t="s">
         <v>1127</v>
       </c>
-      <c r="B536" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C536" s="7" t="s">
-        <v>749</v>
+        <v>737</v>
       </c>
       <c r="D536" s="7" t="s">
-        <v>1127</v>
+        <v>1126</v>
       </c>
       <c r="E536" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F536" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H536" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I536" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J536" s="10">
-        <v>2850</v>
+        <v>3290</v>
       </c>
       <c r="L536" s="7">
         <v>35</v>
       </c>
       <c r="M536" s="7">
         <v>35</v>
       </c>
       <c r="N536" s="10">
-        <v>1852.5</v>
+        <v>2138.5</v>
       </c>
     </row>
     <row r="537">
       <c r="A537" s="5" t="s">
+        <v>1128</v>
+      </c>
+      <c r="B537" s="6" t="s">
         <v>1129</v>
       </c>
-      <c r="B537" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C537" s="7" t="s">
-        <v>749</v>
+        <v>737</v>
       </c>
       <c r="D537" s="7" t="s">
-        <v>1129</v>
+        <v>1128</v>
       </c>
       <c r="E537" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F537" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H537" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I537" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J537" s="10">
-        <v>3290</v>
+        <v>2000</v>
       </c>
       <c r="L537" s="7">
         <v>35</v>
       </c>
       <c r="M537" s="7">
         <v>35</v>
       </c>
       <c r="N537" s="10">
-        <v>2138.5</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="538">
       <c r="A538" s="5" t="s">
+        <v>1130</v>
+      </c>
+      <c r="B538" s="6" t="s">
         <v>1131</v>
       </c>
-      <c r="B538" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C538" s="7" t="s">
-        <v>749</v>
+        <v>737</v>
       </c>
       <c r="D538" s="7" t="s">
-        <v>1131</v>
+        <v>1130</v>
       </c>
       <c r="E538" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F538" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H538" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I538" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J538" s="10">
-        <v>2000</v>
+        <v>5700</v>
       </c>
       <c r="L538" s="7">
         <v>35</v>
       </c>
       <c r="M538" s="7">
         <v>35</v>
       </c>
       <c r="N538" s="10">
-        <v>1300</v>
+        <v>3705</v>
       </c>
     </row>
     <row r="539">
       <c r="A539" s="5" t="s">
+        <v>1132</v>
+      </c>
+      <c r="B539" s="6" t="s">
         <v>1133</v>
       </c>
-      <c r="B539" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C539" s="7" t="s">
-        <v>749</v>
+        <v>737</v>
       </c>
       <c r="D539" s="7" t="s">
-        <v>1133</v>
+        <v>1132</v>
       </c>
       <c r="E539" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F539" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H539" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I539" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J539" s="10">
-        <v>5700</v>
+        <v>8540</v>
       </c>
       <c r="L539" s="7">
         <v>35</v>
       </c>
       <c r="M539" s="7">
         <v>35</v>
       </c>
       <c r="N539" s="10">
-        <v>3705</v>
+        <v>5551</v>
       </c>
     </row>
     <row r="540">
       <c r="A540" s="5" t="s">
+        <v>1134</v>
+      </c>
+      <c r="B540" s="6" t="s">
         <v>1135</v>
       </c>
-      <c r="B540" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C540" s="7" t="s">
-        <v>749</v>
+        <v>1090</v>
       </c>
       <c r="D540" s="7" t="s">
-        <v>1135</v>
+        <v>1134</v>
       </c>
       <c r="E540" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F540" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H540" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I540" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J540" s="10">
-        <v>8540</v>
+        <v>6405</v>
       </c>
       <c r="L540" s="7">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="M540" s="7">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="N540" s="10">
-        <v>5551</v>
+        <v>4483.5</v>
       </c>
     </row>
     <row r="541">
       <c r="A541" s="5" t="s">
+        <v>1136</v>
+      </c>
+      <c r="B541" s="6" t="s">
         <v>1137</v>
       </c>
-      <c r="B541" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C541" s="7" t="s">
-        <v>1093</v>
+        <v>1090</v>
       </c>
       <c r="D541" s="7" t="s">
-        <v>1137</v>
+        <v>1136</v>
       </c>
       <c r="E541" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F541" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H541" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I541" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J541" s="10">
-        <v>6405</v>
+        <v>7325</v>
       </c>
       <c r="L541" s="7">
         <v>30</v>
       </c>
       <c r="M541" s="7">
         <v>30</v>
       </c>
       <c r="N541" s="10">
-        <v>4483.5</v>
+        <v>5127.5</v>
       </c>
     </row>
     <row r="542">
       <c r="A542" s="5" t="s">
+        <v>1138</v>
+      </c>
+      <c r="B542" s="6" t="s">
         <v>1139</v>
       </c>
-      <c r="B542" s="6" t="s">
+      <c r="C542" s="7" t="s">
         <v>1140</v>
       </c>
-      <c r="C542" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D542" s="7" t="s">
-        <v>1139</v>
+        <v>1138</v>
       </c>
       <c r="E542" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F542" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H542" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I542" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J542" s="10">
-        <v>7325</v>
+        <v>6485</v>
       </c>
       <c r="L542" s="7">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="M542" s="7">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="N542" s="10">
-        <v>5127.5</v>
+        <v>4993.45</v>
       </c>
     </row>
     <row r="543">
       <c r="A543" s="5" t="s">
         <v>1141</v>
       </c>
       <c r="B543" s="6" t="s">
         <v>1142</v>
       </c>
       <c r="C543" s="7" t="s">
         <v>1143</v>
       </c>
       <c r="D543" s="7" t="s">
         <v>1141</v>
       </c>
       <c r="E543" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F543" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H543" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I543" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J543" s="10">
-        <v>6485</v>
+        <v>21100</v>
       </c>
       <c r="L543" s="7">
-        <v>23</v>
+        <v>65</v>
       </c>
       <c r="M543" s="7">
-        <v>23</v>
+        <v>65</v>
       </c>
       <c r="N543" s="10">
-        <v>4993.45</v>
+        <v>7385</v>
       </c>
     </row>
     <row r="544">
       <c r="A544" s="5" t="s">
         <v>1144</v>
       </c>
       <c r="B544" s="6" t="s">
         <v>1145</v>
       </c>
       <c r="C544" s="7" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="D544" s="7" t="s">
         <v>1144</v>
       </c>
       <c r="E544" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F544" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H544" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I544" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J544" s="10">
-        <v>21100</v>
+        <v>17800</v>
       </c>
       <c r="L544" s="7">
         <v>65</v>
       </c>
       <c r="M544" s="7">
         <v>65</v>
       </c>
       <c r="N544" s="10">
-        <v>7385</v>
+        <v>6230</v>
       </c>
     </row>
     <row r="545">
       <c r="A545" s="5" t="s">
+        <v>1146</v>
+      </c>
+      <c r="B545" s="6" t="s">
         <v>1147</v>
       </c>
-      <c r="B545" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C545" s="7" t="s">
+        <v>1143</v>
+      </c>
+      <c r="D545" s="7" t="s">
         <v>1146</v>
-      </c>
-[...1 lines deleted...]
-        <v>1147</v>
       </c>
       <c r="E545" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F545" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H545" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I545" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J545" s="10">
         <v>17800</v>
       </c>
       <c r="L545" s="7">
         <v>65</v>
       </c>
       <c r="M545" s="7">
         <v>65</v>
       </c>
       <c r="N545" s="10">
         <v>6230</v>
       </c>
     </row>
     <row r="546">
       <c r="A546" s="5" t="s">
+        <v>1148</v>
+      </c>
+      <c r="B546" s="6" t="s">
         <v>1149</v>
       </c>
-      <c r="B546" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C546" s="7" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="D546" s="7" t="s">
-        <v>1149</v>
+        <v>1148</v>
       </c>
       <c r="E546" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F546" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H546" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I546" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J546" s="10">
-        <v>17800</v>
+        <v>5700</v>
       </c>
       <c r="L546" s="7">
         <v>65</v>
       </c>
       <c r="M546" s="7">
         <v>65</v>
       </c>
       <c r="N546" s="10">
-        <v>6230</v>
+        <v>1995</v>
       </c>
     </row>
     <row r="547">
       <c r="A547" s="5" t="s">
+        <v>1150</v>
+      </c>
+      <c r="B547" s="6" t="s">
         <v>1151</v>
       </c>
-      <c r="B547" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C547" s="7" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="D547" s="7" t="s">
-        <v>1151</v>
+        <v>1150</v>
       </c>
       <c r="E547" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F547" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H547" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I547" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J547" s="10">
         <v>5700</v>
       </c>
       <c r="L547" s="7">
         <v>65</v>
       </c>
       <c r="M547" s="7">
         <v>65</v>
       </c>
       <c r="N547" s="10">
         <v>1995</v>
       </c>
     </row>
     <row r="548">
       <c r="A548" s="5" t="s">
+        <v>1152</v>
+      </c>
+      <c r="B548" s="6" t="s">
         <v>1153</v>
       </c>
-      <c r="B548" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C548" s="7" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="D548" s="7" t="s">
-        <v>1153</v>
+        <v>1152</v>
       </c>
       <c r="E548" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F548" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H548" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I548" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J548" s="10">
-        <v>5700</v>
+        <v>1200</v>
       </c>
       <c r="L548" s="7">
         <v>65</v>
       </c>
       <c r="M548" s="7">
         <v>65</v>
       </c>
       <c r="N548" s="10">
-        <v>1995</v>
+        <v>420</v>
       </c>
     </row>
     <row r="549">
       <c r="A549" s="5" t="s">
+        <v>1154</v>
+      </c>
+      <c r="B549" s="6" t="s">
         <v>1155</v>
       </c>
-      <c r="B549" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C549" s="7" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="D549" s="7" t="s">
-        <v>1155</v>
+        <v>1154</v>
       </c>
       <c r="E549" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F549" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H549" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I549" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J549" s="10">
         <v>1200</v>
       </c>
       <c r="L549" s="7">
         <v>65</v>
       </c>
       <c r="M549" s="7">
         <v>65</v>
       </c>
       <c r="N549" s="10">
         <v>420</v>
       </c>
     </row>
     <row r="550">
       <c r="A550" s="5" t="s">
+        <v>1156</v>
+      </c>
+      <c r="B550" s="6" t="s">
         <v>1157</v>
       </c>
-      <c r="B550" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C550" s="7" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="D550" s="7" t="s">
-        <v>1157</v>
+        <v>1156</v>
       </c>
       <c r="E550" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F550" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H550" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I550" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J550" s="10">
         <v>1200</v>
       </c>
       <c r="L550" s="7">
         <v>65</v>
       </c>
       <c r="M550" s="7">
         <v>65</v>
       </c>
       <c r="N550" s="10">
         <v>420</v>
       </c>
     </row>
     <row r="551">
       <c r="A551" s="5" t="s">
+        <v>1158</v>
+      </c>
+      <c r="B551" s="6" t="s">
         <v>1159</v>
       </c>
-      <c r="B551" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C551" s="7" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="D551" s="7" t="s">
-        <v>1159</v>
+        <v>1158</v>
       </c>
       <c r="E551" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F551" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H551" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I551" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J551" s="10">
         <v>1200</v>
       </c>
       <c r="L551" s="7">
         <v>65</v>
       </c>
       <c r="M551" s="7">
         <v>65</v>
       </c>
       <c r="N551" s="10">
         <v>420</v>
       </c>
     </row>
     <row r="552">
       <c r="A552" s="5" t="s">
+        <v>1160</v>
+      </c>
+      <c r="B552" s="6" t="s">
         <v>1161</v>
       </c>
-      <c r="B552" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C552" s="7" t="s">
-        <v>1146</v>
+        <v>124</v>
       </c>
       <c r="D552" s="7" t="s">
-        <v>1161</v>
+        <v>1160</v>
       </c>
       <c r="E552" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F552" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H552" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I552" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J552" s="10">
         <v>1200</v>
       </c>
       <c r="L552" s="7">
-        <v>65</v>
+        <v>54</v>
       </c>
       <c r="M552" s="7">
-        <v>65</v>
+        <v>54</v>
       </c>
       <c r="N552" s="10">
-        <v>420</v>
+        <v>552</v>
       </c>
     </row>
     <row r="553">
       <c r="A553" s="5" t="s">
+        <v>1162</v>
+      </c>
+      <c r="B553" s="6" t="s">
         <v>1163</v>
-      </c>
-[...1 lines deleted...]
-        <v>1164</v>
       </c>
       <c r="C553" s="7" t="s">
         <v>124</v>
       </c>
       <c r="D553" s="7" t="s">
-        <v>1163</v>
+        <v>1162</v>
       </c>
       <c r="E553" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F553" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H553" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I553" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J553" s="10">
-        <v>1200</v>
+        <v>2200</v>
       </c>
       <c r="L553" s="7">
         <v>54</v>
       </c>
       <c r="M553" s="7">
         <v>54</v>
       </c>
       <c r="N553" s="10">
-        <v>552</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="554">
       <c r="A554" s="5" t="s">
+        <v>1164</v>
+      </c>
+      <c r="B554" s="6" t="s">
         <v>1165</v>
-      </c>
-[...1 lines deleted...]
-        <v>1166</v>
       </c>
       <c r="C554" s="7" t="s">
         <v>124</v>
       </c>
       <c r="D554" s="7" t="s">
-        <v>1165</v>
+        <v>1164</v>
       </c>
       <c r="E554" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F554" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H554" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I554" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J554" s="10">
-        <v>2200</v>
+        <v>700</v>
       </c>
       <c r="L554" s="7">
         <v>54</v>
       </c>
       <c r="M554" s="7">
         <v>54</v>
       </c>
       <c r="N554" s="10">
-        <v>1012</v>
+        <v>322</v>
       </c>
     </row>
     <row r="555">
       <c r="A555" s="5" t="s">
+        <v>1166</v>
+      </c>
+      <c r="B555" s="6" t="s">
         <v>1167</v>
-      </c>
-[...1 lines deleted...]
-        <v>1168</v>
       </c>
       <c r="C555" s="7" t="s">
         <v>124</v>
       </c>
       <c r="D555" s="7" t="s">
-        <v>1167</v>
+        <v>1166</v>
       </c>
       <c r="E555" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F555" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H555" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I555" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J555" s="10">
-        <v>700</v>
+        <v>1350</v>
       </c>
       <c r="L555" s="7">
         <v>54</v>
       </c>
       <c r="M555" s="7">
         <v>54</v>
       </c>
       <c r="N555" s="10">
-        <v>322</v>
+        <v>621</v>
       </c>
     </row>
     <row r="556">
       <c r="A556" s="5" t="s">
+        <v>1168</v>
+      </c>
+      <c r="B556" s="6" t="s">
         <v>1169</v>
-      </c>
-[...1 lines deleted...]
-        <v>1170</v>
       </c>
       <c r="C556" s="7" t="s">
         <v>124</v>
       </c>
       <c r="D556" s="7" t="s">
-        <v>1169</v>
+        <v>1168</v>
       </c>
       <c r="E556" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F556" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H556" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I556" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J556" s="10">
-        <v>1350</v>
+        <v>1100</v>
       </c>
       <c r="L556" s="7">
         <v>54</v>
       </c>
       <c r="M556" s="7">
         <v>54</v>
       </c>
       <c r="N556" s="10">
-        <v>621</v>
+        <v>506</v>
       </c>
     </row>
     <row r="557">
       <c r="A557" s="5" t="s">
+        <v>1170</v>
+      </c>
+      <c r="B557" s="6" t="s">
         <v>1171</v>
       </c>
-      <c r="B557" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C557" s="7" t="s">
-        <v>124</v>
+        <v>1085</v>
       </c>
       <c r="D557" s="7" t="s">
-        <v>1171</v>
+        <v>1170</v>
       </c>
       <c r="E557" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F557" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H557" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I557" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J557" s="10">
-        <v>1100</v>
+        <v>4190</v>
       </c>
       <c r="L557" s="7">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="M557" s="7">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="N557" s="10">
-        <v>506</v>
+        <v>1885.5</v>
       </c>
     </row>
     <row r="558">
       <c r="A558" s="5" t="s">
+        <v>1172</v>
+      </c>
+      <c r="B558" s="6" t="s">
         <v>1173</v>
       </c>
-      <c r="B558" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C558" s="7" t="s">
-        <v>1088</v>
+        <v>124</v>
       </c>
       <c r="D558" s="7" t="s">
-        <v>1173</v>
+        <v>1172</v>
       </c>
       <c r="E558" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F558" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H558" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I558" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J558" s="10">
-        <v>4190</v>
+        <v>600</v>
       </c>
       <c r="L558" s="7">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="M558" s="7">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="N558" s="10">
-        <v>1885.5</v>
+        <v>276</v>
       </c>
     </row>
     <row r="559">
       <c r="A559" s="5" t="s">
+        <v>1174</v>
+      </c>
+      <c r="B559" s="6" t="s">
         <v>1175</v>
-      </c>
-[...1 lines deleted...]
-        <v>1176</v>
       </c>
       <c r="C559" s="7" t="s">
         <v>124</v>
       </c>
       <c r="D559" s="7" t="s">
-        <v>1175</v>
+        <v>1174</v>
       </c>
       <c r="E559" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F559" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H559" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I559" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J559" s="10">
-        <v>600</v>
+        <v>850</v>
       </c>
       <c r="L559" s="7">
         <v>54</v>
       </c>
       <c r="M559" s="7">
         <v>54</v>
       </c>
       <c r="N559" s="10">
-        <v>276</v>
+        <v>391</v>
       </c>
     </row>
     <row r="560">
       <c r="A560" s="5" t="s">
+        <v>1176</v>
+      </c>
+      <c r="B560" s="6" t="s">
         <v>1177</v>
       </c>
-      <c r="B560" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C560" s="7" t="s">
-        <v>124</v>
+        <v>29</v>
       </c>
       <c r="D560" s="7" t="s">
-        <v>1177</v>
+        <v>1176</v>
       </c>
       <c r="E560" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F560" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H560" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I560" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J560" s="10">
-        <v>850</v>
+        <v>4835</v>
       </c>
       <c r="L560" s="7">
-        <v>54</v>
+        <v>25</v>
       </c>
       <c r="M560" s="7">
-        <v>54</v>
+        <v>25</v>
       </c>
       <c r="N560" s="10">
-        <v>391</v>
+        <v>3626.25</v>
       </c>
     </row>
     <row r="561">
       <c r="A561" s="5" t="s">
+        <v>1178</v>
+      </c>
+      <c r="B561" s="6" t="s">
         <v>1179</v>
       </c>
-      <c r="B561" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C561" s="7" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="D561" s="7" t="s">
-        <v>1179</v>
+        <v>1178</v>
       </c>
       <c r="E561" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F561" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H561" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I561" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K561" s="7" t="s">
-        <v>260</v>
+      <c r="J561" s="10">
+        <v>5020</v>
       </c>
       <c r="L561" s="7">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="M561" s="7">
-        <v>0</v>
-[...8 lines deleted...]
-        <v>0.18</v>
+        <v>25</v>
+      </c>
+      <c r="N561" s="10">
+        <v>3765</v>
       </c>
     </row>
     <row r="562">
       <c r="A562" s="5" t="s">
+        <v>1180</v>
+      </c>
+      <c r="B562" s="6" t="s">
         <v>1181</v>
       </c>
-      <c r="B562" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C562" s="7" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="D562" s="7" t="s">
-        <v>1181</v>
+        <v>1180</v>
       </c>
       <c r="E562" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F562" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H562" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I562" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K562" s="7" t="s">
-        <v>260</v>
+      <c r="J562" s="10">
+        <v>3217</v>
       </c>
       <c r="L562" s="7">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="M562" s="7">
-        <v>0</v>
-[...8 lines deleted...]
-        <v>0.02</v>
+        <v>25</v>
+      </c>
+      <c r="N562" s="10">
+        <v>2412.75</v>
       </c>
     </row>
     <row r="563">
       <c r="A563" s="5" t="s">
+        <v>1182</v>
+      </c>
+      <c r="B563" s="6" t="s">
         <v>1183</v>
       </c>
-      <c r="B563" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C563" s="7" t="s">
-        <v>90</v>
+        <v>45</v>
       </c>
       <c r="D563" s="7" t="s">
-        <v>1183</v>
+        <v>1182</v>
       </c>
       <c r="E563" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F563" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H563" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I563" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K563" s="7" t="s">
-        <v>271</v>
+      <c r="J563" s="10">
+        <v>1724</v>
       </c>
       <c r="L563" s="7">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="M563" s="7">
-        <v>0</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>25</v>
+      </c>
+      <c r="N563" s="10">
+        <v>1293</v>
       </c>
     </row>
     <row r="564">
       <c r="A564" s="5" t="s">
+        <v>1184</v>
+      </c>
+      <c r="B564" s="6" t="s">
         <v>1185</v>
       </c>
-      <c r="B564" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C564" s="7" t="s">
-        <v>604</v>
+        <v>45</v>
       </c>
       <c r="D564" s="7" t="s">
-        <v>1185</v>
+        <v>1184</v>
       </c>
       <c r="E564" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F564" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H564" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I564" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J564" s="10">
-        <v>185.5</v>
+        <v>8541</v>
       </c>
       <c r="L564" s="7">
-        <v>45</v>
+        <v>25</v>
       </c>
       <c r="M564" s="7">
-        <v>45</v>
+        <v>25</v>
       </c>
       <c r="N564" s="10">
-        <v>102.03</v>
-[...5 lines deleted...]
-        <v>102.03</v>
+        <v>6405.75</v>
       </c>
     </row>
     <row r="565">
       <c r="A565" s="5" t="s">
+        <v>1186</v>
+      </c>
+      <c r="B565" s="6" t="s">
         <v>1187</v>
       </c>
-      <c r="B565" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C565" s="7" t="s">
-        <v>90</v>
+        <v>45</v>
       </c>
       <c r="D565" s="7" t="s">
-        <v>1187</v>
+        <v>1186</v>
       </c>
       <c r="E565" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F565" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H565" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I565" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K565" s="7" t="s">
-        <v>405</v>
+      <c r="J565" s="10">
+        <v>10677</v>
       </c>
       <c r="L565" s="7">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="M565" s="7">
-        <v>0</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>25</v>
+      </c>
+      <c r="N565" s="10">
+        <v>8007.75</v>
       </c>
     </row>
     <row r="566">
       <c r="A566" s="5" t="s">
+        <v>1188</v>
+      </c>
+      <c r="B566" s="6" t="s">
         <v>1189</v>
       </c>
-      <c r="B566" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C566" s="7" t="s">
-        <v>90</v>
+        <v>45</v>
       </c>
       <c r="D566" s="7" t="s">
-        <v>1189</v>
+        <v>1188</v>
       </c>
       <c r="E566" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F566" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H566" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I566" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K566" s="7" t="s">
-        <v>428</v>
+      <c r="J566" s="10">
+        <v>48826</v>
       </c>
       <c r="L566" s="7">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="M566" s="7">
-        <v>0</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>25</v>
+      </c>
+      <c r="N566" s="10">
+        <v>36619.5</v>
       </c>
     </row>
     <row r="567">
       <c r="A567" s="5" t="s">
+        <v>1190</v>
+      </c>
+      <c r="B567" s="6" t="s">
         <v>1191</v>
       </c>
-      <c r="B567" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C567" s="7" t="s">
-        <v>90</v>
+        <v>45</v>
       </c>
       <c r="D567" s="7" t="s">
-        <v>1191</v>
+        <v>1190</v>
       </c>
       <c r="E567" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F567" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H567" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I567" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K567" s="7" t="s">
-        <v>405</v>
+      <c r="J567" s="10">
+        <v>48826</v>
       </c>
       <c r="L567" s="7">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="M567" s="7">
-        <v>0</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>25</v>
+      </c>
+      <c r="N567" s="10">
+        <v>36619.5</v>
       </c>
     </row>
     <row r="568">
       <c r="A568" s="5" t="s">
+        <v>1192</v>
+      </c>
+      <c r="B568" s="6" t="s">
         <v>1193</v>
       </c>
-      <c r="B568" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C568" s="7" t="s">
-        <v>90</v>
+        <v>45</v>
       </c>
       <c r="D568" s="7" t="s">
-        <v>1195</v>
+        <v>1192</v>
       </c>
       <c r="E568" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F568" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H568" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I568" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K568" s="7" t="s">
-        <v>428</v>
+      <c r="J568" s="10">
+        <v>58763</v>
       </c>
       <c r="L568" s="7">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="M568" s="7">
-        <v>0</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>25</v>
+      </c>
+      <c r="N568" s="10">
+        <v>44072.25</v>
       </c>
     </row>
     <row r="569">
       <c r="A569" s="5" t="s">
-        <v>1196</v>
+        <v>1194</v>
       </c>
       <c r="B569" s="6" t="s">
-        <v>1197</v>
+        <v>1195</v>
       </c>
       <c r="C569" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D569" s="7" t="s">
-        <v>1196</v>
+        <v>1194</v>
       </c>
       <c r="E569" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F569" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H569" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I569" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K569" s="7" t="s">
-        <v>306</v>
+        <v>254</v>
       </c>
       <c r="L569" s="7">
         <v>0</v>
       </c>
       <c r="M569" s="7">
         <v>0</v>
       </c>
       <c r="O569" s="9" t="s">
-        <v>306</v>
+        <v>254</v>
       </c>
       <c r="P569" s="7">
         <v>0</v>
+      </c>
+      <c r="Q569" s="10">
+        <v>0.18</v>
       </c>
     </row>
     <row r="570">
       <c r="A570" s="5" t="s">
-        <v>1198</v>
+        <v>1196</v>
       </c>
       <c r="B570" s="6" t="s">
-        <v>1199</v>
+        <v>1197</v>
       </c>
       <c r="C570" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D570" s="7" t="s">
-        <v>1198</v>
+        <v>1196</v>
       </c>
       <c r="E570" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F570" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H570" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I570" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K570" s="7" t="s">
-        <v>266</v>
+        <v>254</v>
       </c>
       <c r="L570" s="7">
         <v>0</v>
       </c>
       <c r="M570" s="7">
         <v>0</v>
       </c>
       <c r="O570" s="9" t="s">
-        <v>266</v>
+        <v>254</v>
       </c>
       <c r="P570" s="7">
         <v>0</v>
+      </c>
+      <c r="Q570" s="10">
+        <v>0.02</v>
       </c>
     </row>
     <row r="571">
       <c r="A571" s="5" t="s">
-        <v>1200</v>
+        <v>1198</v>
       </c>
       <c r="B571" s="6" t="s">
-        <v>1201</v>
+        <v>1199</v>
       </c>
       <c r="C571" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D571" s="7" t="s">
-        <v>1202</v>
+        <v>1198</v>
       </c>
       <c r="E571" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F571" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H571" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I571" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K571" s="7" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="L571" s="7">
         <v>0</v>
       </c>
       <c r="M571" s="7">
         <v>0</v>
       </c>
       <c r="O571" s="9" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="P571" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="572">
       <c r="A572" s="5" t="s">
-        <v>1203</v>
+        <v>1200</v>
       </c>
       <c r="B572" s="6" t="s">
-        <v>1204</v>
+        <v>1201</v>
       </c>
       <c r="C572" s="7" t="s">
-        <v>90</v>
+        <v>598</v>
       </c>
       <c r="D572" s="7" t="s">
-        <v>1205</v>
+        <v>1200</v>
       </c>
       <c r="E572" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F572" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H572" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I572" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K572" s="7" t="s">
-        <v>306</v>
+      <c r="J572" s="10">
+        <v>185.5</v>
       </c>
       <c r="L572" s="7">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="M572" s="7">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>306</v>
+        <v>45</v>
+      </c>
+      <c r="N572" s="10">
+        <v>102.03</v>
       </c>
       <c r="P572" s="7">
-        <v>0</v>
+        <v>45</v>
+      </c>
+      <c r="Q572" s="10">
+        <v>102.03</v>
       </c>
     </row>
     <row r="573">
       <c r="A573" s="5" t="s">
-        <v>1206</v>
+        <v>1202</v>
       </c>
       <c r="B573" s="6" t="s">
-        <v>1207</v>
+        <v>1203</v>
       </c>
       <c r="C573" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D573" s="7" t="s">
-        <v>1206</v>
+        <v>1202</v>
       </c>
       <c r="E573" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F573" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H573" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I573" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K573" s="7" t="s">
-        <v>253</v>
+        <v>399</v>
       </c>
       <c r="L573" s="7">
         <v>0</v>
       </c>
       <c r="M573" s="7">
         <v>0</v>
       </c>
       <c r="O573" s="9" t="s">
-        <v>253</v>
+        <v>399</v>
       </c>
       <c r="P573" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="574">
       <c r="A574" s="5" t="s">
-        <v>1208</v>
+        <v>1204</v>
       </c>
       <c r="B574" s="6" t="s">
-        <v>1209</v>
+        <v>1205</v>
       </c>
       <c r="C574" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D574" s="7" t="s">
-        <v>1208</v>
+        <v>1204</v>
       </c>
       <c r="E574" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F574" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H574" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I574" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K574" s="7" t="s">
-        <v>260</v>
+        <v>422</v>
       </c>
       <c r="L574" s="7">
         <v>0</v>
       </c>
       <c r="M574" s="7">
         <v>0</v>
       </c>
       <c r="O574" s="9" t="s">
-        <v>260</v>
+        <v>422</v>
       </c>
       <c r="P574" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="575">
       <c r="A575" s="5" t="s">
-        <v>1210</v>
+        <v>1206</v>
       </c>
       <c r="B575" s="6" t="s">
-        <v>1211</v>
+        <v>1207</v>
       </c>
       <c r="C575" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D575" s="7" t="s">
-        <v>1210</v>
+        <v>1206</v>
       </c>
       <c r="E575" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F575" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H575" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I575" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K575" s="7" t="s">
-        <v>846</v>
+        <v>399</v>
       </c>
       <c r="L575" s="7">
         <v>0</v>
       </c>
       <c r="M575" s="7">
         <v>0</v>
       </c>
       <c r="O575" s="9" t="s">
-        <v>846</v>
+        <v>399</v>
       </c>
       <c r="P575" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="576">
       <c r="A576" s="5" t="s">
-        <v>1212</v>
+        <v>1208</v>
       </c>
       <c r="B576" s="6" t="s">
-        <v>1213</v>
+        <v>1209</v>
       </c>
       <c r="C576" s="7" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="D576" s="7" t="s">
-        <v>1212</v>
+        <v>1210</v>
       </c>
       <c r="E576" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F576" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H576" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I576" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="J576" s="10">
-        <v>2577</v>
+      <c r="K576" s="7" t="s">
+        <v>422</v>
       </c>
       <c r="L576" s="7">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="M576" s="7">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>1417.35</v>
+        <v>0</v>
+      </c>
+      <c r="O576" s="9" t="s">
+        <v>422</v>
       </c>
       <c r="P576" s="7">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>1417.35</v>
+        <v>0</v>
       </c>
     </row>
     <row r="577">
       <c r="A577" s="5" t="s">
-        <v>1214</v>
+        <v>1211</v>
       </c>
       <c r="B577" s="6" t="s">
-        <v>1215</v>
+        <v>1212</v>
       </c>
       <c r="C577" s="7" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="D577" s="7" t="s">
-        <v>1214</v>
+        <v>1211</v>
       </c>
       <c r="E577" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F577" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H577" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I577" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="J577" s="10">
-        <v>7731</v>
+      <c r="K577" s="7" t="s">
+        <v>300</v>
       </c>
       <c r="L577" s="7">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="M577" s="7">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>4252.05</v>
+        <v>0</v>
+      </c>
+      <c r="O577" s="9" t="s">
+        <v>300</v>
       </c>
       <c r="P577" s="7">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>4252.05</v>
+        <v>0</v>
       </c>
     </row>
     <row r="578">
       <c r="A578" s="5" t="s">
-        <v>1216</v>
+        <v>1213</v>
       </c>
       <c r="B578" s="6" t="s">
-        <v>1217</v>
+        <v>1214</v>
       </c>
       <c r="C578" s="7" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="D578" s="7" t="s">
-        <v>1216</v>
+        <v>1213</v>
       </c>
       <c r="E578" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F578" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H578" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I578" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="J578" s="10">
-        <v>2029</v>
+      <c r="K578" s="7" t="s">
+        <v>260</v>
       </c>
       <c r="L578" s="7">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="M578" s="7">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>1115.95</v>
+        <v>0</v>
+      </c>
+      <c r="O578" s="9" t="s">
+        <v>260</v>
       </c>
       <c r="P578" s="7">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>1115.95</v>
+        <v>0</v>
       </c>
     </row>
     <row r="579">
       <c r="A579" s="5" t="s">
-        <v>1218</v>
+        <v>1215</v>
       </c>
       <c r="B579" s="6" t="s">
-        <v>1219</v>
+        <v>1216</v>
       </c>
       <c r="C579" s="7" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="D579" s="7" t="s">
-        <v>1218</v>
+        <v>1217</v>
       </c>
       <c r="E579" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F579" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H579" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I579" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="J579" s="10">
-        <v>1661</v>
+      <c r="K579" s="7" t="s">
+        <v>260</v>
       </c>
       <c r="L579" s="7">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="M579" s="7">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>913.55</v>
+        <v>0</v>
+      </c>
+      <c r="O579" s="9" t="s">
+        <v>260</v>
       </c>
       <c r="P579" s="7">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>913.55</v>
+        <v>0</v>
       </c>
     </row>
     <row r="580">
       <c r="A580" s="5" t="s">
-        <v>1220</v>
+        <v>1218</v>
       </c>
       <c r="B580" s="6" t="s">
-        <v>1221</v>
+        <v>1219</v>
       </c>
       <c r="C580" s="7" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="D580" s="7" t="s">
         <v>1220</v>
       </c>
       <c r="E580" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F580" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H580" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I580" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="J580" s="10">
-        <v>349</v>
+      <c r="K580" s="7" t="s">
+        <v>300</v>
       </c>
       <c r="L580" s="7">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="M580" s="7">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>191.95</v>
+        <v>0</v>
+      </c>
+      <c r="O580" s="9" t="s">
+        <v>300</v>
       </c>
       <c r="P580" s="7">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>191.95</v>
+        <v>0</v>
       </c>
     </row>
     <row r="581">
       <c r="A581" s="5" t="s">
+        <v>1221</v>
+      </c>
+      <c r="B581" s="6" t="s">
         <v>1222</v>
       </c>
-      <c r="B581" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C581" s="7" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="D581" s="7" t="s">
-        <v>1222</v>
+        <v>1221</v>
       </c>
       <c r="E581" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F581" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H581" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I581" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="J581" s="10">
-        <v>4044</v>
+      <c r="K581" s="7" t="s">
+        <v>247</v>
       </c>
       <c r="L581" s="7">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="M581" s="7">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>2224.2</v>
+        <v>0</v>
+      </c>
+      <c r="O581" s="9" t="s">
+        <v>247</v>
       </c>
       <c r="P581" s="7">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>2224.2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="582">
       <c r="A582" s="5" t="s">
+        <v>1223</v>
+      </c>
+      <c r="B582" s="6" t="s">
         <v>1224</v>
-      </c>
-[...1 lines deleted...]
-        <v>1225</v>
       </c>
       <c r="C582" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D582" s="7" t="s">
-        <v>1224</v>
+        <v>1223</v>
       </c>
       <c r="E582" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F582" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H582" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I582" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K582" s="7" t="s">
-        <v>846</v>
+        <v>254</v>
       </c>
       <c r="L582" s="7">
         <v>0</v>
       </c>
       <c r="M582" s="7">
         <v>0</v>
       </c>
       <c r="O582" s="9" t="s">
-        <v>846</v>
+        <v>254</v>
       </c>
       <c r="P582" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="583">
       <c r="A583" s="5" t="s">
+        <v>1225</v>
+      </c>
+      <c r="B583" s="6" t="s">
         <v>1226</v>
       </c>
-      <c r="B583" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C583" s="7" t="s">
-        <v>535</v>
+        <v>90</v>
       </c>
       <c r="D583" s="7" t="s">
-        <v>1226</v>
+        <v>1225</v>
       </c>
       <c r="E583" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F583" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H583" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I583" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="J583" s="10">
-        <v>24418</v>
+      <c r="K583" s="7" t="s">
+        <v>845</v>
       </c>
       <c r="L583" s="7">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="M583" s="7">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>9767.2</v>
+        <v>0</v>
+      </c>
+      <c r="O583" s="9" t="s">
+        <v>845</v>
       </c>
       <c r="P583" s="7">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>9767.2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="584">
       <c r="A584" s="5" t="s">
         <v>1227</v>
       </c>
       <c r="B584" s="6" t="s">
         <v>1228</v>
       </c>
       <c r="C584" s="7" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="D584" s="7" t="s">
         <v>1227</v>
       </c>
       <c r="E584" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F584" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H584" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I584" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K584" s="7" t="s">
-        <v>327</v>
+      <c r="J584" s="10">
+        <v>2577</v>
       </c>
       <c r="L584" s="7">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="M584" s="7">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>327</v>
+        <v>45</v>
+      </c>
+      <c r="N584" s="10">
+        <v>1417.35</v>
       </c>
       <c r="P584" s="7">
-        <v>0</v>
+        <v>45</v>
+      </c>
+      <c r="Q584" s="10">
+        <v>1417.35</v>
       </c>
     </row>
     <row r="585">
       <c r="A585" s="5" t="s">
         <v>1229</v>
       </c>
       <c r="B585" s="6" t="s">
         <v>1230</v>
       </c>
       <c r="C585" s="7" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="D585" s="7" t="s">
         <v>1229</v>
       </c>
       <c r="E585" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F585" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H585" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I585" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K585" s="7" t="s">
-        <v>846</v>
+      <c r="J585" s="10">
+        <v>7731</v>
       </c>
       <c r="L585" s="7">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="M585" s="7">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>846</v>
+        <v>45</v>
+      </c>
+      <c r="N585" s="10">
+        <v>4252.05</v>
       </c>
       <c r="P585" s="7">
-        <v>0</v>
+        <v>45</v>
+      </c>
+      <c r="Q585" s="10">
+        <v>4252.05</v>
       </c>
     </row>
     <row r="586">
       <c r="A586" s="5" t="s">
         <v>1231</v>
       </c>
       <c r="B586" s="6" t="s">
         <v>1232</v>
       </c>
       <c r="C586" s="7" t="s">
-        <v>535</v>
+        <v>83</v>
       </c>
       <c r="D586" s="7" t="s">
         <v>1231</v>
       </c>
       <c r="E586" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F586" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H586" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I586" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J586" s="10">
-        <v>27332</v>
+        <v>2029</v>
       </c>
       <c r="L586" s="7">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="M586" s="7">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="N586" s="10">
-        <v>10932.8</v>
+        <v>1115.95</v>
       </c>
       <c r="P586" s="7">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="Q586" s="10">
-        <v>10932.8</v>
+        <v>1115.95</v>
       </c>
     </row>
     <row r="587">
       <c r="A587" s="5" t="s">
         <v>1233</v>
       </c>
       <c r="B587" s="6" t="s">
         <v>1234</v>
       </c>
       <c r="C587" s="7" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="D587" s="7" t="s">
         <v>1233</v>
       </c>
       <c r="E587" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F587" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H587" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I587" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K587" s="7" t="s">
-        <v>327</v>
+      <c r="J587" s="10">
+        <v>1661</v>
       </c>
       <c r="L587" s="7">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="M587" s="7">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>327</v>
+        <v>45</v>
+      </c>
+      <c r="N587" s="10">
+        <v>913.55</v>
       </c>
       <c r="P587" s="7">
-        <v>0</v>
+        <v>45</v>
+      </c>
+      <c r="Q587" s="10">
+        <v>913.55</v>
       </c>
     </row>
     <row r="588">
       <c r="A588" s="5" t="s">
         <v>1235</v>
       </c>
       <c r="B588" s="6" t="s">
         <v>1236</v>
       </c>
       <c r="C588" s="7" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="D588" s="7" t="s">
         <v>1235</v>
       </c>
       <c r="E588" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F588" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H588" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I588" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K588" s="7" t="s">
-        <v>846</v>
+      <c r="J588" s="10">
+        <v>349</v>
       </c>
       <c r="L588" s="7">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="M588" s="7">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>846</v>
+        <v>45</v>
+      </c>
+      <c r="N588" s="10">
+        <v>191.95</v>
       </c>
       <c r="P588" s="7">
-        <v>0</v>
+        <v>45</v>
+      </c>
+      <c r="Q588" s="10">
+        <v>191.95</v>
       </c>
     </row>
     <row r="589">
       <c r="A589" s="5" t="s">
         <v>1237</v>
       </c>
       <c r="B589" s="6" t="s">
-        <v>894</v>
+        <v>1238</v>
       </c>
       <c r="C589" s="7" t="s">
-        <v>535</v>
+        <v>83</v>
       </c>
       <c r="D589" s="7" t="s">
         <v>1237</v>
       </c>
       <c r="E589" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F589" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H589" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I589" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J589" s="10">
-        <v>30245</v>
+        <v>4044</v>
       </c>
       <c r="L589" s="7">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="M589" s="7">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="N589" s="10">
-        <v>12098</v>
+        <v>2224.2</v>
       </c>
       <c r="P589" s="7">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="Q589" s="10">
-        <v>12098</v>
+        <v>2224.2</v>
       </c>
     </row>
     <row r="590">
       <c r="A590" s="5" t="s">
-        <v>1238</v>
+        <v>1239</v>
       </c>
       <c r="B590" s="6" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="C590" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D590" s="7" t="s">
-        <v>1238</v>
+        <v>1239</v>
       </c>
       <c r="E590" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F590" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H590" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I590" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K590" s="7" t="s">
-        <v>327</v>
+        <v>845</v>
       </c>
       <c r="L590" s="7">
         <v>0</v>
       </c>
       <c r="M590" s="7">
         <v>0</v>
       </c>
       <c r="O590" s="9" t="s">
-        <v>327</v>
+        <v>845</v>
       </c>
       <c r="P590" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="591">
       <c r="A591" s="5" t="s">
-        <v>1240</v>
+        <v>1241</v>
       </c>
       <c r="B591" s="6" t="s">
-        <v>878</v>
+        <v>544</v>
       </c>
       <c r="C591" s="7" t="s">
-        <v>535</v>
+        <v>529</v>
       </c>
       <c r="D591" s="7" t="s">
-        <v>1240</v>
+        <v>1241</v>
       </c>
       <c r="E591" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F591" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H591" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I591" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J591" s="10">
-        <v>12601</v>
+        <v>24418</v>
       </c>
       <c r="L591" s="7">
         <v>60</v>
       </c>
       <c r="M591" s="7">
         <v>60</v>
       </c>
       <c r="N591" s="10">
-        <v>5040.4</v>
+        <v>9767.2</v>
       </c>
       <c r="P591" s="7">
         <v>60</v>
       </c>
       <c r="Q591" s="10">
-        <v>5040.4</v>
+        <v>9767.2</v>
       </c>
     </row>
     <row r="592">
       <c r="A592" s="5" t="s">
-        <v>1241</v>
+        <v>1242</v>
       </c>
       <c r="B592" s="6" t="s">
-        <v>1242</v>
+        <v>1243</v>
       </c>
       <c r="C592" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D592" s="7" t="s">
-        <v>1241</v>
+        <v>1242</v>
       </c>
       <c r="E592" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F592" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H592" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I592" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K592" s="7" t="s">
-        <v>405</v>
+        <v>321</v>
       </c>
       <c r="L592" s="7">
         <v>0</v>
       </c>
       <c r="M592" s="7">
         <v>0</v>
       </c>
       <c r="O592" s="9" t="s">
-        <v>405</v>
+        <v>321</v>
       </c>
       <c r="P592" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="593">
       <c r="A593" s="5" t="s">
-        <v>1243</v>
+        <v>1244</v>
       </c>
       <c r="B593" s="6" t="s">
-        <v>884</v>
+        <v>1245</v>
       </c>
       <c r="C593" s="7" t="s">
-        <v>535</v>
+        <v>90</v>
       </c>
       <c r="D593" s="7" t="s">
-        <v>1243</v>
+        <v>1244</v>
       </c>
       <c r="E593" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F593" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H593" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I593" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="J593" s="10">
-        <v>15095</v>
+      <c r="K593" s="7" t="s">
+        <v>845</v>
       </c>
       <c r="L593" s="7">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="M593" s="7">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>6038</v>
+        <v>0</v>
+      </c>
+      <c r="O593" s="9" t="s">
+        <v>845</v>
       </c>
       <c r="P593" s="7">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>6038</v>
+        <v>0</v>
       </c>
     </row>
     <row r="594">
       <c r="A594" s="5" t="s">
-        <v>1244</v>
+        <v>1246</v>
       </c>
       <c r="B594" s="6" t="s">
-        <v>1245</v>
+        <v>1247</v>
       </c>
       <c r="C594" s="7" t="s">
-        <v>90</v>
+        <v>529</v>
       </c>
       <c r="D594" s="7" t="s">
-        <v>1244</v>
+        <v>1246</v>
       </c>
       <c r="E594" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F594" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H594" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I594" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K594" s="7" t="s">
-        <v>405</v>
+      <c r="J594" s="10">
+        <v>27332</v>
       </c>
       <c r="L594" s="7">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="M594" s="7">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>405</v>
+        <v>60</v>
+      </c>
+      <c r="N594" s="10">
+        <v>10932.8</v>
       </c>
       <c r="P594" s="7">
-        <v>0</v>
+        <v>60</v>
+      </c>
+      <c r="Q594" s="10">
+        <v>10932.8</v>
       </c>
     </row>
     <row r="595">
       <c r="A595" s="5" t="s">
-        <v>1246</v>
+        <v>1248</v>
       </c>
       <c r="B595" s="6" t="s">
-        <v>888</v>
+        <v>1249</v>
       </c>
       <c r="C595" s="7" t="s">
-        <v>535</v>
+        <v>90</v>
       </c>
       <c r="D595" s="7" t="s">
-        <v>1246</v>
+        <v>1248</v>
       </c>
       <c r="E595" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F595" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H595" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I595" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="J595" s="10">
-        <v>17146</v>
+      <c r="K595" s="7" t="s">
+        <v>321</v>
       </c>
       <c r="L595" s="7">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="M595" s="7">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>6858.4</v>
+        <v>0</v>
+      </c>
+      <c r="O595" s="9" t="s">
+        <v>321</v>
       </c>
       <c r="P595" s="7">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>6858.4</v>
+        <v>0</v>
       </c>
     </row>
     <row r="596">
       <c r="A596" s="5" t="s">
-        <v>1247</v>
+        <v>1250</v>
       </c>
       <c r="B596" s="6" t="s">
-        <v>1248</v>
+        <v>1251</v>
       </c>
       <c r="C596" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D596" s="7" t="s">
-        <v>1247</v>
+        <v>1250</v>
       </c>
       <c r="E596" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F596" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H596" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I596" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K596" s="7" t="s">
-        <v>405</v>
+        <v>845</v>
       </c>
       <c r="L596" s="7">
         <v>0</v>
       </c>
       <c r="M596" s="7">
         <v>0</v>
       </c>
       <c r="O596" s="9" t="s">
-        <v>405</v>
+        <v>845</v>
       </c>
       <c r="P596" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="597">
       <c r="A597" s="5" t="s">
-        <v>1249</v>
+        <v>1252</v>
       </c>
       <c r="B597" s="6" t="s">
-        <v>1250</v>
+        <v>893</v>
       </c>
       <c r="C597" s="7" t="s">
-        <v>535</v>
+        <v>529</v>
       </c>
       <c r="D597" s="7" t="s">
-        <v>1249</v>
+        <v>1252</v>
       </c>
       <c r="E597" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F597" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H597" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I597" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J597" s="10">
-        <v>17697</v>
+        <v>30245</v>
       </c>
       <c r="L597" s="7">
         <v>60</v>
       </c>
       <c r="M597" s="7">
         <v>60</v>
       </c>
       <c r="N597" s="10">
-        <v>7078.8</v>
+        <v>12098</v>
       </c>
       <c r="P597" s="7">
         <v>60</v>
       </c>
       <c r="Q597" s="10">
-        <v>7078.8</v>
+        <v>12098</v>
       </c>
     </row>
     <row r="598">
       <c r="A598" s="5" t="s">
-        <v>1251</v>
+        <v>1253</v>
       </c>
       <c r="B598" s="6" t="s">
-        <v>1252</v>
+        <v>1254</v>
       </c>
       <c r="C598" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D598" s="7" t="s">
-        <v>1251</v>
+        <v>1253</v>
       </c>
       <c r="E598" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F598" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H598" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I598" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K598" s="7" t="s">
-        <v>1253</v>
+        <v>321</v>
       </c>
       <c r="L598" s="7">
         <v>0</v>
       </c>
       <c r="M598" s="7">
         <v>0</v>
       </c>
       <c r="O598" s="9" t="s">
-        <v>1253</v>
+        <v>321</v>
       </c>
       <c r="P598" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="599">
       <c r="A599" s="5" t="s">
-        <v>1254</v>
+        <v>1255</v>
       </c>
       <c r="B599" s="6" t="s">
+        <v>877</v>
+      </c>
+      <c r="C599" s="7" t="s">
+        <v>529</v>
+      </c>
+      <c r="D599" s="7" t="s">
         <v>1255</v>
       </c>
-      <c r="C599" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E599" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F599" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H599" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I599" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J599" s="10">
-        <v>22907</v>
+        <v>12601</v>
       </c>
       <c r="L599" s="7">
         <v>60</v>
       </c>
       <c r="M599" s="7">
         <v>60</v>
       </c>
       <c r="N599" s="10">
-        <v>9162.8</v>
+        <v>5040.4</v>
       </c>
       <c r="P599" s="7">
         <v>60</v>
       </c>
       <c r="Q599" s="10">
-        <v>9162.8</v>
+        <v>5040.4</v>
       </c>
     </row>
     <row r="600">
       <c r="A600" s="5" t="s">
         <v>1256</v>
       </c>
       <c r="B600" s="6" t="s">
         <v>1257</v>
       </c>
       <c r="C600" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D600" s="7" t="s">
         <v>1256</v>
       </c>
       <c r="E600" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F600" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H600" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I600" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K600" s="7" t="s">
-        <v>1258</v>
+        <v>399</v>
       </c>
       <c r="L600" s="7">
         <v>0</v>
       </c>
       <c r="M600" s="7">
         <v>0</v>
       </c>
       <c r="O600" s="9" t="s">
-        <v>1258</v>
+        <v>399</v>
       </c>
       <c r="P600" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="601">
       <c r="A601" s="5" t="s">
-        <v>1259</v>
+        <v>1258</v>
       </c>
       <c r="B601" s="6" t="s">
-        <v>1260</v>
+        <v>883</v>
       </c>
       <c r="C601" s="7" t="s">
-        <v>535</v>
+        <v>529</v>
       </c>
       <c r="D601" s="7" t="s">
-        <v>1259</v>
+        <v>1258</v>
       </c>
       <c r="E601" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F601" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H601" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I601" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J601" s="10">
-        <v>58095</v>
+        <v>15095</v>
       </c>
       <c r="L601" s="7">
         <v>60</v>
       </c>
       <c r="M601" s="7">
         <v>60</v>
       </c>
       <c r="N601" s="10">
-        <v>23238</v>
+        <v>6038</v>
       </c>
       <c r="P601" s="7">
         <v>60</v>
       </c>
       <c r="Q601" s="10">
-        <v>23238</v>
+        <v>6038</v>
       </c>
     </row>
     <row r="602">
       <c r="A602" s="5" t="s">
-        <v>1261</v>
+        <v>1259</v>
       </c>
       <c r="B602" s="6" t="s">
-        <v>1262</v>
+        <v>1260</v>
       </c>
       <c r="C602" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D602" s="7" t="s">
-        <v>1261</v>
+        <v>1259</v>
       </c>
       <c r="E602" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F602" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H602" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I602" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K602" s="7" t="s">
-        <v>807</v>
+        <v>399</v>
       </c>
       <c r="L602" s="7">
         <v>0</v>
       </c>
       <c r="M602" s="7">
         <v>0</v>
       </c>
       <c r="O602" s="9" t="s">
-        <v>807</v>
+        <v>399</v>
       </c>
       <c r="P602" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="603">
       <c r="A603" s="5" t="s">
-        <v>1263</v>
+        <v>1261</v>
       </c>
       <c r="B603" s="6" t="s">
-        <v>1264</v>
+        <v>887</v>
       </c>
       <c r="C603" s="7" t="s">
-        <v>90</v>
+        <v>529</v>
       </c>
       <c r="D603" s="7" t="s">
-        <v>1263</v>
+        <v>1261</v>
       </c>
       <c r="E603" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F603" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H603" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I603" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K603" s="7" t="s">
-        <v>1265</v>
+      <c r="J603" s="10">
+        <v>17146</v>
       </c>
       <c r="L603" s="7">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="M603" s="7">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>1265</v>
+        <v>60</v>
+      </c>
+      <c r="N603" s="10">
+        <v>6858.4</v>
       </c>
       <c r="P603" s="7">
-        <v>0</v>
+        <v>60</v>
+      </c>
+      <c r="Q603" s="10">
+        <v>6858.4</v>
       </c>
     </row>
     <row r="604">
       <c r="A604" s="5" t="s">
-        <v>1266</v>
+        <v>1262</v>
       </c>
       <c r="B604" s="6" t="s">
-        <v>923</v>
+        <v>1263</v>
       </c>
       <c r="C604" s="7" t="s">
-        <v>535</v>
+        <v>90</v>
       </c>
       <c r="D604" s="7" t="s">
-        <v>1266</v>
+        <v>1262</v>
       </c>
       <c r="E604" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F604" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H604" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I604" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="J604" s="10">
-        <v>76052</v>
+      <c r="K604" s="7" t="s">
+        <v>399</v>
       </c>
       <c r="L604" s="7">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="M604" s="7">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>30420.8</v>
+        <v>0</v>
+      </c>
+      <c r="O604" s="9" t="s">
+        <v>399</v>
       </c>
       <c r="P604" s="7">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>30420.8</v>
+        <v>0</v>
       </c>
     </row>
     <row r="605">
       <c r="A605" s="5" t="s">
-        <v>1267</v>
+        <v>1264</v>
       </c>
       <c r="B605" s="6" t="s">
-        <v>1268</v>
+        <v>1265</v>
       </c>
       <c r="C605" s="7" t="s">
-        <v>90</v>
+        <v>529</v>
       </c>
       <c r="D605" s="7" t="s">
-        <v>1267</v>
+        <v>1264</v>
       </c>
       <c r="E605" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F605" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H605" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I605" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K605" s="7" t="s">
-        <v>807</v>
+      <c r="J605" s="10">
+        <v>17697</v>
       </c>
       <c r="L605" s="7">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="M605" s="7">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>807</v>
+        <v>60</v>
+      </c>
+      <c r="N605" s="10">
+        <v>7078.8</v>
       </c>
       <c r="P605" s="7">
-        <v>0</v>
+        <v>60</v>
+      </c>
+      <c r="Q605" s="10">
+        <v>7078.8</v>
       </c>
     </row>
     <row r="606">
       <c r="A606" s="5" t="s">
-        <v>1269</v>
+        <v>1266</v>
       </c>
       <c r="B606" s="6" t="s">
-        <v>1270</v>
+        <v>1267</v>
       </c>
       <c r="C606" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D606" s="7" t="s">
-        <v>1269</v>
+        <v>1266</v>
       </c>
       <c r="E606" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F606" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H606" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I606" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K606" s="7" t="s">
-        <v>1265</v>
+        <v>1268</v>
       </c>
       <c r="L606" s="7">
         <v>0</v>
       </c>
       <c r="M606" s="7">
         <v>0</v>
       </c>
       <c r="O606" s="9" t="s">
-        <v>1265</v>
+        <v>1268</v>
       </c>
       <c r="P606" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="607">
       <c r="A607" s="5" t="s">
-        <v>1271</v>
+        <v>1269</v>
       </c>
       <c r="B607" s="6" t="s">
-        <v>1272</v>
+        <v>1270</v>
       </c>
       <c r="C607" s="7" t="s">
-        <v>161</v>
+        <v>529</v>
       </c>
       <c r="D607" s="7" t="s">
-        <v>1271</v>
+        <v>1269</v>
       </c>
       <c r="E607" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F607" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H607" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I607" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J607" s="10">
-        <v>5300</v>
+        <v>22907</v>
       </c>
       <c r="L607" s="7">
         <v>60</v>
       </c>
       <c r="M607" s="7">
         <v>60</v>
       </c>
       <c r="N607" s="10">
-        <v>2120</v>
+        <v>9162.8</v>
       </c>
       <c r="P607" s="7">
         <v>60</v>
       </c>
       <c r="Q607" s="10">
-        <v>2120</v>
+        <v>9162.8</v>
       </c>
     </row>
     <row r="608">
       <c r="A608" s="5" t="s">
-        <v>1273</v>
+        <v>1271</v>
       </c>
       <c r="B608" s="6" t="s">
-        <v>1274</v>
+        <v>1272</v>
       </c>
       <c r="C608" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D608" s="7" t="s">
+        <v>1271</v>
+      </c>
+      <c r="E608" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F608" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H608" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I608" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="K608" s="7" t="s">
         <v>1273</v>
       </c>
-      <c r="E608" s="7" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="L608" s="7">
         <v>0</v>
       </c>
       <c r="M608" s="7">
         <v>0</v>
       </c>
       <c r="O608" s="9" t="s">
-        <v>1275</v>
+        <v>1273</v>
       </c>
       <c r="P608" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="609">
       <c r="A609" s="5" t="s">
-        <v>1276</v>
+        <v>1274</v>
       </c>
       <c r="B609" s="6" t="s">
-        <v>1277</v>
+        <v>1275</v>
       </c>
       <c r="C609" s="7" t="s">
-        <v>520</v>
+        <v>529</v>
       </c>
       <c r="D609" s="7" t="s">
-        <v>1276</v>
+        <v>1274</v>
       </c>
       <c r="E609" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F609" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H609" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I609" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J609" s="10">
-        <v>5479</v>
+        <v>58095</v>
       </c>
       <c r="L609" s="7">
         <v>60</v>
       </c>
       <c r="M609" s="7">
         <v>60</v>
       </c>
       <c r="N609" s="10">
-        <v>2191.6</v>
+        <v>23238</v>
       </c>
       <c r="P609" s="7">
         <v>60</v>
       </c>
       <c r="Q609" s="10">
-        <v>2191.6</v>
+        <v>23238</v>
       </c>
     </row>
     <row r="610">
       <c r="A610" s="5" t="s">
-        <v>1278</v>
+        <v>1276</v>
       </c>
       <c r="B610" s="6" t="s">
-        <v>1279</v>
+        <v>1277</v>
       </c>
       <c r="C610" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D610" s="7" t="s">
-        <v>1278</v>
+        <v>1276</v>
       </c>
       <c r="E610" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F610" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H610" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I610" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K610" s="7" t="s">
-        <v>1275</v>
+        <v>806</v>
       </c>
       <c r="L610" s="7">
         <v>0</v>
       </c>
       <c r="M610" s="7">
         <v>0</v>
       </c>
       <c r="O610" s="9" t="s">
-        <v>1275</v>
+        <v>806</v>
       </c>
       <c r="P610" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="611">
       <c r="A611" s="5" t="s">
+        <v>1278</v>
+      </c>
+      <c r="B611" s="6" t="s">
+        <v>1279</v>
+      </c>
+      <c r="C611" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="D611" s="7" t="s">
+        <v>1278</v>
+      </c>
+      <c r="E611" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F611" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H611" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I611" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="K611" s="7" t="s">
         <v>1280</v>
       </c>
-      <c r="B611" s="6" t="s">
-[...5 lines deleted...]
-      <c r="D611" s="7" t="s">
+      <c r="L611" s="7">
+        <v>0</v>
+      </c>
+      <c r="M611" s="7">
+        <v>0</v>
+      </c>
+      <c r="O611" s="9" t="s">
         <v>1280</v>
       </c>
-      <c r="E611" s="7" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="P611" s="7">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>2642.4</v>
+        <v>0</v>
       </c>
     </row>
     <row r="612">
       <c r="A612" s="5" t="s">
-        <v>1282</v>
+        <v>1281</v>
       </c>
       <c r="B612" s="6" t="s">
-        <v>1283</v>
+        <v>922</v>
       </c>
       <c r="C612" s="7" t="s">
-        <v>90</v>
+        <v>529</v>
       </c>
       <c r="D612" s="7" t="s">
-        <v>1282</v>
+        <v>1281</v>
       </c>
       <c r="E612" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F612" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H612" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I612" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K612" s="7" t="s">
-        <v>1275</v>
+      <c r="J612" s="10">
+        <v>76052</v>
       </c>
       <c r="L612" s="7">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="M612" s="7">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>1275</v>
+        <v>60</v>
+      </c>
+      <c r="N612" s="10">
+        <v>30420.8</v>
       </c>
       <c r="P612" s="7">
-        <v>0</v>
+        <v>60</v>
+      </c>
+      <c r="Q612" s="10">
+        <v>30420.8</v>
       </c>
     </row>
     <row r="613">
       <c r="A613" s="5" t="s">
-        <v>1284</v>
+        <v>1282</v>
       </c>
       <c r="B613" s="6" t="s">
-        <v>1285</v>
+        <v>1283</v>
       </c>
       <c r="C613" s="7" t="s">
-        <v>520</v>
+        <v>90</v>
       </c>
       <c r="D613" s="7" t="s">
-        <v>1284</v>
+        <v>1282</v>
       </c>
       <c r="E613" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F613" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H613" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I613" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="J613" s="10">
-        <v>3300</v>
+      <c r="K613" s="7" t="s">
+        <v>806</v>
       </c>
       <c r="L613" s="7">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="M613" s="7">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>1320</v>
+        <v>0</v>
+      </c>
+      <c r="O613" s="9" t="s">
+        <v>806</v>
       </c>
       <c r="P613" s="7">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>1320</v>
+        <v>0</v>
       </c>
     </row>
     <row r="614">
       <c r="A614" s="5" t="s">
-        <v>1286</v>
+        <v>1284</v>
       </c>
       <c r="B614" s="6" t="s">
-        <v>1287</v>
+        <v>1285</v>
       </c>
       <c r="C614" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D614" s="7" t="s">
-        <v>1286</v>
+        <v>1284</v>
       </c>
       <c r="E614" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F614" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H614" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I614" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K614" s="7" t="s">
-        <v>1288</v>
+        <v>1280</v>
       </c>
       <c r="L614" s="7">
         <v>0</v>
       </c>
       <c r="M614" s="7">
         <v>0</v>
       </c>
       <c r="O614" s="9" t="s">
-        <v>1288</v>
+        <v>1280</v>
       </c>
       <c r="P614" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="615">
       <c r="A615" s="5" t="s">
-        <v>1289</v>
+        <v>1286</v>
       </c>
       <c r="B615" s="6" t="s">
-        <v>1290</v>
+        <v>1287</v>
       </c>
       <c r="C615" s="7" t="s">
-        <v>90</v>
+        <v>161</v>
       </c>
       <c r="D615" s="7" t="s">
-        <v>1289</v>
+        <v>1286</v>
       </c>
       <c r="E615" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F615" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H615" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I615" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K615" s="7" t="s">
-        <v>1291</v>
+      <c r="J615" s="10">
+        <v>5300</v>
       </c>
       <c r="L615" s="7">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="M615" s="7">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>1291</v>
+        <v>60</v>
+      </c>
+      <c r="N615" s="10">
+        <v>2120</v>
       </c>
       <c r="P615" s="7">
-        <v>0</v>
+        <v>60</v>
+      </c>
+      <c r="Q615" s="10">
+        <v>2120</v>
       </c>
     </row>
     <row r="616">
       <c r="A616" s="5" t="s">
-        <v>1292</v>
+        <v>1288</v>
       </c>
       <c r="B616" s="6" t="s">
-        <v>1293</v>
+        <v>1289</v>
       </c>
       <c r="C616" s="7" t="s">
-        <v>161</v>
+        <v>90</v>
       </c>
       <c r="D616" s="7" t="s">
-        <v>1292</v>
+        <v>1288</v>
       </c>
       <c r="E616" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F616" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H616" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I616" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="J616" s="10">
-        <v>4076</v>
+      <c r="K616" s="7" t="s">
+        <v>1290</v>
       </c>
       <c r="L616" s="7">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="M616" s="7">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>1630.4</v>
+        <v>0</v>
+      </c>
+      <c r="O616" s="9" t="s">
+        <v>1290</v>
       </c>
       <c r="P616" s="7">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>1630.4</v>
+        <v>0</v>
       </c>
     </row>
     <row r="617">
       <c r="A617" s="5" t="s">
-        <v>1294</v>
+        <v>1291</v>
       </c>
       <c r="B617" s="6" t="s">
-        <v>1295</v>
+        <v>1292</v>
       </c>
       <c r="C617" s="7" t="s">
-        <v>90</v>
+        <v>514</v>
       </c>
       <c r="D617" s="7" t="s">
-        <v>1294</v>
+        <v>1291</v>
       </c>
       <c r="E617" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F617" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H617" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I617" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K617" s="7" t="s">
-        <v>1288</v>
+      <c r="J617" s="10">
+        <v>5479</v>
       </c>
       <c r="L617" s="7">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="M617" s="7">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>1288</v>
+        <v>60</v>
+      </c>
+      <c r="N617" s="10">
+        <v>2191.6</v>
       </c>
       <c r="P617" s="7">
-        <v>0</v>
+        <v>60</v>
+      </c>
+      <c r="Q617" s="10">
+        <v>2191.6</v>
       </c>
     </row>
     <row r="618">
       <c r="A618" s="5" t="s">
-        <v>1296</v>
+        <v>1293</v>
       </c>
       <c r="B618" s="6" t="s">
-        <v>1297</v>
+        <v>1294</v>
       </c>
       <c r="C618" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D618" s="7" t="s">
-        <v>1296</v>
+        <v>1293</v>
       </c>
       <c r="E618" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F618" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H618" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I618" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K618" s="7" t="s">
-        <v>1291</v>
+        <v>1290</v>
       </c>
       <c r="L618" s="7">
         <v>0</v>
       </c>
       <c r="M618" s="7">
         <v>0</v>
       </c>
       <c r="O618" s="9" t="s">
-        <v>1291</v>
+        <v>1290</v>
       </c>
       <c r="P618" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="619">
       <c r="A619" s="5" t="s">
-        <v>1298</v>
+        <v>1295</v>
       </c>
       <c r="B619" s="6" t="s">
-        <v>1299</v>
+        <v>1296</v>
       </c>
       <c r="C619" s="7" t="s">
         <v>161</v>
       </c>
       <c r="D619" s="7" t="s">
-        <v>1298</v>
+        <v>1295</v>
       </c>
       <c r="E619" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F619" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H619" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I619" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J619" s="10">
-        <v>6995</v>
+        <v>6606</v>
       </c>
       <c r="L619" s="7">
         <v>60</v>
       </c>
       <c r="M619" s="7">
         <v>60</v>
       </c>
       <c r="N619" s="10">
-        <v>2798</v>
+        <v>2642.4</v>
       </c>
       <c r="P619" s="7">
         <v>60</v>
       </c>
       <c r="Q619" s="10">
-        <v>2798</v>
+        <v>2642.4</v>
       </c>
     </row>
     <row r="620">
       <c r="A620" s="5" t="s">
-        <v>1300</v>
+        <v>1297</v>
       </c>
       <c r="B620" s="6" t="s">
-        <v>1301</v>
+        <v>1298</v>
       </c>
       <c r="C620" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D620" s="7" t="s">
-        <v>1300</v>
+        <v>1297</v>
       </c>
       <c r="E620" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F620" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H620" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I620" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K620" s="7" t="s">
-        <v>1288</v>
+        <v>1290</v>
       </c>
       <c r="L620" s="7">
         <v>0</v>
       </c>
       <c r="M620" s="7">
         <v>0</v>
       </c>
       <c r="O620" s="9" t="s">
-        <v>1288</v>
+        <v>1290</v>
       </c>
       <c r="P620" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="621">
       <c r="A621" s="5" t="s">
-        <v>1302</v>
+        <v>1299</v>
       </c>
       <c r="B621" s="6" t="s">
-        <v>1303</v>
+        <v>1300</v>
       </c>
       <c r="C621" s="7" t="s">
-        <v>90</v>
+        <v>514</v>
       </c>
       <c r="D621" s="7" t="s">
-        <v>1302</v>
+        <v>1299</v>
       </c>
       <c r="E621" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F621" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H621" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I621" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K621" s="7" t="s">
-        <v>1291</v>
+      <c r="J621" s="10">
+        <v>3300</v>
       </c>
       <c r="L621" s="7">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="M621" s="7">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>1291</v>
+        <v>60</v>
+      </c>
+      <c r="N621" s="10">
+        <v>1320</v>
       </c>
       <c r="P621" s="7">
-        <v>0</v>
+        <v>60</v>
+      </c>
+      <c r="Q621" s="10">
+        <v>1320</v>
       </c>
     </row>
     <row r="622">
       <c r="A622" s="5" t="s">
-        <v>1304</v>
+        <v>1301</v>
       </c>
       <c r="B622" s="6" t="s">
-        <v>1305</v>
+        <v>1302</v>
       </c>
       <c r="C622" s="7" t="s">
-        <v>161</v>
+        <v>90</v>
       </c>
       <c r="D622" s="7" t="s">
-        <v>1304</v>
+        <v>1301</v>
       </c>
       <c r="E622" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F622" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H622" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I622" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="J622" s="10">
-        <v>6762</v>
+      <c r="K622" s="7" t="s">
+        <v>1303</v>
       </c>
       <c r="L622" s="7">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="M622" s="7">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>2704.8</v>
+        <v>0</v>
+      </c>
+      <c r="O622" s="9" t="s">
+        <v>1303</v>
       </c>
       <c r="P622" s="7">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>2704.8</v>
+        <v>0</v>
       </c>
     </row>
     <row r="623">
       <c r="A623" s="5" t="s">
-        <v>1306</v>
+        <v>1304</v>
       </c>
       <c r="B623" s="6" t="s">
-        <v>1307</v>
+        <v>1305</v>
       </c>
       <c r="C623" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D623" s="7" t="s">
+        <v>1304</v>
+      </c>
+      <c r="E623" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F623" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H623" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I623" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="K623" s="7" t="s">
         <v>1306</v>
       </c>
-      <c r="E623" s="7" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="L623" s="7">
         <v>0</v>
       </c>
       <c r="M623" s="7">
         <v>0</v>
       </c>
       <c r="O623" s="9" t="s">
-        <v>1288</v>
+        <v>1306</v>
       </c>
       <c r="P623" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="624">
       <c r="A624" s="5" t="s">
+        <v>1307</v>
+      </c>
+      <c r="B624" s="6" t="s">
         <v>1308</v>
       </c>
-      <c r="B624" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C624" s="7" t="s">
-        <v>90</v>
+        <v>161</v>
       </c>
       <c r="D624" s="7" t="s">
-        <v>1310</v>
+        <v>1307</v>
       </c>
       <c r="E624" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F624" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H624" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I624" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K624" s="7" t="s">
-        <v>1291</v>
+      <c r="J624" s="10">
+        <v>4076</v>
       </c>
       <c r="L624" s="7">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="M624" s="7">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>1291</v>
+        <v>60</v>
+      </c>
+      <c r="N624" s="10">
+        <v>1630.4</v>
       </c>
       <c r="P624" s="7">
-        <v>0</v>
+        <v>60</v>
+      </c>
+      <c r="Q624" s="10">
+        <v>1630.4</v>
       </c>
     </row>
     <row r="625">
       <c r="A625" s="5" t="s">
-        <v>1311</v>
+        <v>1309</v>
       </c>
       <c r="B625" s="6" t="s">
-        <v>1312</v>
+        <v>1310</v>
       </c>
       <c r="C625" s="7" t="s">
-        <v>520</v>
+        <v>90</v>
       </c>
       <c r="D625" s="7" t="s">
-        <v>1311</v>
+        <v>1309</v>
       </c>
       <c r="E625" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F625" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H625" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I625" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="J625" s="10">
-        <v>6412</v>
+      <c r="K625" s="7" t="s">
+        <v>1303</v>
       </c>
       <c r="L625" s="7">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="M625" s="7">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>2564.8</v>
+        <v>0</v>
+      </c>
+      <c r="O625" s="9" t="s">
+        <v>1303</v>
       </c>
       <c r="P625" s="7">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>2564.8</v>
+        <v>0</v>
       </c>
     </row>
     <row r="626">
       <c r="A626" s="5" t="s">
-        <v>1313</v>
+        <v>1311</v>
       </c>
       <c r="B626" s="6" t="s">
-        <v>1314</v>
+        <v>1312</v>
       </c>
       <c r="C626" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D626" s="7" t="s">
-        <v>1313</v>
+        <v>1311</v>
       </c>
       <c r="E626" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F626" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H626" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I626" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K626" s="7" t="s">
-        <v>1288</v>
+        <v>1306</v>
       </c>
       <c r="L626" s="7">
         <v>0</v>
       </c>
       <c r="M626" s="7">
         <v>0</v>
       </c>
       <c r="O626" s="9" t="s">
-        <v>1288</v>
+        <v>1306</v>
       </c>
       <c r="P626" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="627">
       <c r="A627" s="5" t="s">
-        <v>1315</v>
+        <v>1313</v>
       </c>
       <c r="B627" s="6" t="s">
-        <v>1316</v>
+        <v>1314</v>
       </c>
       <c r="C627" s="7" t="s">
-        <v>90</v>
+        <v>161</v>
       </c>
       <c r="D627" s="7" t="s">
-        <v>1315</v>
+        <v>1313</v>
       </c>
       <c r="E627" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F627" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H627" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I627" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K627" s="7" t="s">
-        <v>1291</v>
+      <c r="J627" s="10">
+        <v>6995</v>
       </c>
       <c r="L627" s="7">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="M627" s="7">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>1291</v>
+        <v>60</v>
+      </c>
+      <c r="N627" s="10">
+        <v>2798</v>
       </c>
       <c r="P627" s="7">
-        <v>0</v>
+        <v>60</v>
+      </c>
+      <c r="Q627" s="10">
+        <v>2798</v>
       </c>
     </row>
     <row r="628">
       <c r="A628" s="5" t="s">
-        <v>1317</v>
+        <v>1315</v>
       </c>
       <c r="B628" s="6" t="s">
-        <v>1318</v>
+        <v>1316</v>
       </c>
       <c r="C628" s="7" t="s">
-        <v>161</v>
+        <v>90</v>
       </c>
       <c r="D628" s="7" t="s">
-        <v>1317</v>
+        <v>1315</v>
       </c>
       <c r="E628" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F628" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H628" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I628" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="J628" s="10">
-        <v>8161</v>
+      <c r="K628" s="7" t="s">
+        <v>1303</v>
       </c>
       <c r="L628" s="7">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="M628" s="7">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>3264.4</v>
+        <v>0</v>
+      </c>
+      <c r="O628" s="9" t="s">
+        <v>1303</v>
       </c>
       <c r="P628" s="7">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>3264.4</v>
+        <v>0</v>
       </c>
     </row>
     <row r="629">
       <c r="A629" s="5" t="s">
-        <v>1319</v>
+        <v>1317</v>
       </c>
       <c r="B629" s="6" t="s">
-        <v>1320</v>
+        <v>1318</v>
       </c>
       <c r="C629" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D629" s="7" t="s">
-        <v>1319</v>
+        <v>1317</v>
       </c>
       <c r="E629" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F629" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H629" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I629" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K629" s="7" t="s">
-        <v>1288</v>
+        <v>1306</v>
       </c>
       <c r="L629" s="7">
         <v>0</v>
       </c>
       <c r="M629" s="7">
         <v>0</v>
       </c>
       <c r="O629" s="9" t="s">
-        <v>1288</v>
+        <v>1306</v>
       </c>
       <c r="P629" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="630">
       <c r="A630" s="5" t="s">
-        <v>1321</v>
+        <v>1319</v>
       </c>
       <c r="B630" s="6" t="s">
-        <v>1322</v>
+        <v>1320</v>
       </c>
       <c r="C630" s="7" t="s">
-        <v>90</v>
+        <v>161</v>
       </c>
       <c r="D630" s="7" t="s">
-        <v>1321</v>
+        <v>1319</v>
       </c>
       <c r="E630" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F630" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H630" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I630" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K630" s="7" t="s">
-        <v>1291</v>
+      <c r="J630" s="10">
+        <v>6762</v>
       </c>
       <c r="L630" s="7">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="M630" s="7">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>1291</v>
+        <v>60</v>
+      </c>
+      <c r="N630" s="10">
+        <v>2704.8</v>
       </c>
       <c r="P630" s="7">
-        <v>0</v>
+        <v>60</v>
+      </c>
+      <c r="Q630" s="10">
+        <v>2704.8</v>
       </c>
     </row>
     <row r="631">
       <c r="A631" s="5" t="s">
-        <v>1323</v>
+        <v>1321</v>
       </c>
       <c r="B631" s="6" t="s">
-        <v>1324</v>
+        <v>1322</v>
       </c>
       <c r="C631" s="7" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="D631" s="7" t="s">
-        <v>1323</v>
+        <v>1321</v>
       </c>
       <c r="E631" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F631" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H631" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I631" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="J631" s="10">
-        <v>298</v>
+      <c r="K631" s="7" t="s">
+        <v>1303</v>
       </c>
       <c r="L631" s="7">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="M631" s="7">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>163.9</v>
+        <v>0</v>
+      </c>
+      <c r="O631" s="9" t="s">
+        <v>1303</v>
       </c>
       <c r="P631" s="7">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>163.9</v>
+        <v>0</v>
       </c>
     </row>
     <row r="632">
       <c r="A632" s="5" t="s">
-        <v>1325</v>
+        <v>1323</v>
       </c>
       <c r="B632" s="6" t="s">
-        <v>1326</v>
+        <v>1324</v>
       </c>
       <c r="C632" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D632" s="7" t="s">
         <v>1325</v>
       </c>
       <c r="E632" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F632" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H632" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I632" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K632" s="7" t="s">
-        <v>306</v>
+        <v>1306</v>
       </c>
       <c r="L632" s="7">
         <v>0</v>
       </c>
       <c r="M632" s="7">
         <v>0</v>
       </c>
       <c r="O632" s="9" t="s">
-        <v>306</v>
+        <v>1306</v>
       </c>
       <c r="P632" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="633">
       <c r="A633" s="5" t="s">
+        <v>1326</v>
+      </c>
+      <c r="B633" s="6" t="s">
         <v>1327</v>
       </c>
-      <c r="B633" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C633" s="7" t="s">
-        <v>90</v>
+        <v>514</v>
       </c>
       <c r="D633" s="7" t="s">
-        <v>1327</v>
+        <v>1326</v>
       </c>
       <c r="E633" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F633" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H633" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I633" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K633" s="7" t="s">
-        <v>1329</v>
+      <c r="J633" s="10">
+        <v>6412</v>
       </c>
       <c r="L633" s="7">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="M633" s="7">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>1329</v>
+        <v>60</v>
+      </c>
+      <c r="N633" s="10">
+        <v>2564.8</v>
       </c>
       <c r="P633" s="7">
-        <v>0</v>
+        <v>60</v>
+      </c>
+      <c r="Q633" s="10">
+        <v>2564.8</v>
       </c>
     </row>
     <row r="634">
       <c r="A634" s="5" t="s">
-        <v>1330</v>
+        <v>1328</v>
       </c>
       <c r="B634" s="6" t="s">
-        <v>1331</v>
+        <v>1329</v>
       </c>
       <c r="C634" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D634" s="7" t="s">
-        <v>1330</v>
+        <v>1328</v>
       </c>
       <c r="E634" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F634" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H634" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I634" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K634" s="7" t="s">
-        <v>860</v>
+        <v>1303</v>
       </c>
       <c r="L634" s="7">
         <v>0</v>
       </c>
       <c r="M634" s="7">
         <v>0</v>
       </c>
       <c r="O634" s="9" t="s">
-        <v>860</v>
+        <v>1303</v>
       </c>
       <c r="P634" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="635">
       <c r="A635" s="5" t="s">
-        <v>1332</v>
+        <v>1330</v>
       </c>
       <c r="B635" s="6" t="s">
-        <v>809</v>
+        <v>1331</v>
       </c>
       <c r="C635" s="7" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="D635" s="7" t="s">
-        <v>1332</v>
+        <v>1330</v>
       </c>
       <c r="E635" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F635" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H635" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I635" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="J635" s="10">
-        <v>1667</v>
+      <c r="K635" s="7" t="s">
+        <v>1306</v>
       </c>
       <c r="L635" s="7">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="M635" s="7">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>916.85</v>
+        <v>0</v>
+      </c>
+      <c r="O635" s="9" t="s">
+        <v>1306</v>
       </c>
       <c r="P635" s="7">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>916.85</v>
+        <v>0</v>
       </c>
     </row>
     <row r="636">
       <c r="A636" s="5" t="s">
+        <v>1332</v>
+      </c>
+      <c r="B636" s="6" t="s">
         <v>1333</v>
       </c>
-      <c r="B636" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C636" s="7" t="s">
-        <v>83</v>
+        <v>161</v>
       </c>
       <c r="D636" s="7" t="s">
-        <v>1333</v>
+        <v>1332</v>
       </c>
       <c r="E636" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F636" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H636" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I636" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J636" s="10">
-        <v>479</v>
+        <v>8161</v>
       </c>
       <c r="L636" s="7">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="M636" s="7">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="N636" s="10">
-        <v>263.45</v>
+        <v>3264.4</v>
       </c>
       <c r="P636" s="7">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="Q636" s="10">
-        <v>263.45</v>
+        <v>3264.4</v>
       </c>
     </row>
     <row r="637">
       <c r="A637" s="5" t="s">
+        <v>1334</v>
+      </c>
+      <c r="B637" s="6" t="s">
         <v>1335</v>
-      </c>
-[...1 lines deleted...]
-        <v>1336</v>
       </c>
       <c r="C637" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D637" s="7" t="s">
-        <v>1335</v>
+        <v>1334</v>
       </c>
       <c r="E637" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F637" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H637" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I637" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K637" s="7" t="s">
-        <v>1329</v>
+        <v>1303</v>
       </c>
       <c r="L637" s="7">
         <v>0</v>
       </c>
       <c r="M637" s="7">
         <v>0</v>
       </c>
       <c r="O637" s="9" t="s">
-        <v>1329</v>
+        <v>1303</v>
       </c>
       <c r="P637" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="638">
       <c r="A638" s="5" t="s">
+        <v>1336</v>
+      </c>
+      <c r="B638" s="6" t="s">
         <v>1337</v>
       </c>
-      <c r="B638" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C638" s="7" t="s">
-        <v>520</v>
+        <v>90</v>
       </c>
       <c r="D638" s="7" t="s">
-        <v>1337</v>
+        <v>1336</v>
       </c>
       <c r="E638" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F638" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H638" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I638" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="J638" s="10">
-        <v>5848</v>
+      <c r="K638" s="7" t="s">
+        <v>1306</v>
       </c>
       <c r="L638" s="7">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="M638" s="7">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>2339.2</v>
+        <v>0</v>
+      </c>
+      <c r="O638" s="9" t="s">
+        <v>1306</v>
       </c>
       <c r="P638" s="7">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>2339.2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="639">
       <c r="A639" s="5" t="s">
+        <v>1338</v>
+      </c>
+      <c r="B639" s="6" t="s">
         <v>1339</v>
       </c>
-      <c r="B639" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C639" s="7" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="D639" s="7" t="s">
-        <v>1339</v>
+        <v>1338</v>
       </c>
       <c r="E639" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F639" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H639" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I639" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K639" s="7" t="s">
-        <v>1329</v>
+      <c r="J639" s="10">
+        <v>298</v>
       </c>
       <c r="L639" s="7">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="M639" s="7">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>1329</v>
+        <v>45</v>
+      </c>
+      <c r="N639" s="10">
+        <v>163.9</v>
       </c>
       <c r="P639" s="7">
-        <v>0</v>
+        <v>45</v>
+      </c>
+      <c r="Q639" s="10">
+        <v>163.9</v>
       </c>
     </row>
     <row r="640">
       <c r="A640" s="5" t="s">
+        <v>1340</v>
+      </c>
+      <c r="B640" s="6" t="s">
         <v>1341</v>
       </c>
-      <c r="B640" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C640" s="7" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="D640" s="7" t="s">
-        <v>1341</v>
+        <v>1340</v>
       </c>
       <c r="E640" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F640" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H640" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I640" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="J640" s="10">
-        <v>22347</v>
+      <c r="K640" s="7" t="s">
+        <v>300</v>
       </c>
       <c r="L640" s="7">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="M640" s="7">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>12290.85</v>
+        <v>0</v>
+      </c>
+      <c r="O640" s="9" t="s">
+        <v>300</v>
       </c>
       <c r="P640" s="7">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>12290.85</v>
+        <v>0</v>
       </c>
     </row>
     <row r="641">
       <c r="A641" s="5" t="s">
+        <v>1342</v>
+      </c>
+      <c r="B641" s="6" t="s">
         <v>1343</v>
-      </c>
-[...1 lines deleted...]
-        <v>1344</v>
       </c>
       <c r="C641" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D641" s="7" t="s">
-        <v>1343</v>
+        <v>1342</v>
       </c>
       <c r="E641" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F641" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H641" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I641" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K641" s="7" t="s">
-        <v>1291</v>
+        <v>1344</v>
       </c>
       <c r="L641" s="7">
         <v>0</v>
       </c>
       <c r="M641" s="7">
         <v>0</v>
       </c>
       <c r="O641" s="9" t="s">
-        <v>1291</v>
+        <v>1344</v>
       </c>
       <c r="P641" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="642">
       <c r="A642" s="5" t="s">
         <v>1345</v>
       </c>
       <c r="B642" s="6" t="s">
         <v>1346</v>
       </c>
       <c r="C642" s="7" t="s">
-        <v>161</v>
+        <v>90</v>
       </c>
       <c r="D642" s="7" t="s">
         <v>1345</v>
       </c>
       <c r="E642" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F642" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H642" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I642" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="J642" s="10">
-        <v>4836</v>
+      <c r="K642" s="7" t="s">
+        <v>859</v>
       </c>
       <c r="L642" s="7">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="M642" s="7">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>1934.4</v>
+        <v>0</v>
+      </c>
+      <c r="O642" s="9" t="s">
+        <v>859</v>
       </c>
       <c r="P642" s="7">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>1934.4</v>
+        <v>0</v>
       </c>
     </row>
     <row r="643">
       <c r="A643" s="5" t="s">
         <v>1347</v>
       </c>
       <c r="B643" s="6" t="s">
-        <v>1348</v>
+        <v>808</v>
       </c>
       <c r="C643" s="7" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="D643" s="7" t="s">
         <v>1347</v>
       </c>
       <c r="E643" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F643" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H643" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I643" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K643" s="7" t="s">
-        <v>1349</v>
+      <c r="J643" s="10">
+        <v>1667</v>
       </c>
       <c r="L643" s="7">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="M643" s="7">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>1349</v>
+        <v>45</v>
+      </c>
+      <c r="N643" s="10">
+        <v>916.85</v>
       </c>
       <c r="P643" s="7">
-        <v>0</v>
+        <v>45</v>
+      </c>
+      <c r="Q643" s="10">
+        <v>916.85</v>
       </c>
     </row>
     <row r="644">
       <c r="A644" s="5" t="s">
-        <v>1350</v>
+        <v>1348</v>
       </c>
       <c r="B644" s="6" t="s">
-        <v>1351</v>
+        <v>1349</v>
       </c>
       <c r="C644" s="7" t="s">
-        <v>161</v>
+        <v>83</v>
       </c>
       <c r="D644" s="7" t="s">
-        <v>1350</v>
+        <v>1348</v>
       </c>
       <c r="E644" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F644" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H644" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I644" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J644" s="10">
-        <v>5404</v>
+        <v>479</v>
       </c>
       <c r="L644" s="7">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="M644" s="7">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="N644" s="10">
-        <v>2161.6</v>
+        <v>263.45</v>
       </c>
       <c r="P644" s="7">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="Q644" s="10">
-        <v>2161.6</v>
+        <v>263.45</v>
       </c>
     </row>
     <row r="645">
       <c r="A645" s="5" t="s">
-        <v>1352</v>
+        <v>1350</v>
       </c>
       <c r="B645" s="6" t="s">
-        <v>1353</v>
+        <v>1351</v>
       </c>
       <c r="C645" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D645" s="7" t="s">
-        <v>1352</v>
+        <v>1350</v>
       </c>
       <c r="E645" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F645" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H645" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I645" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K645" s="7" t="s">
-        <v>1354</v>
+        <v>1344</v>
       </c>
       <c r="L645" s="7">
         <v>0</v>
       </c>
       <c r="M645" s="7">
         <v>0</v>
       </c>
       <c r="O645" s="9" t="s">
-        <v>1354</v>
+        <v>1344</v>
       </c>
       <c r="P645" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="646">
       <c r="A646" s="5" t="s">
-        <v>1355</v>
+        <v>1352</v>
       </c>
       <c r="B646" s="6" t="s">
-        <v>1356</v>
+        <v>1353</v>
       </c>
       <c r="C646" s="7" t="s">
-        <v>90</v>
+        <v>514</v>
       </c>
       <c r="D646" s="7" t="s">
-        <v>1355</v>
+        <v>1352</v>
       </c>
       <c r="E646" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F646" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H646" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I646" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K646" s="7" t="s">
-        <v>1291</v>
+      <c r="J646" s="10">
+        <v>5848</v>
       </c>
       <c r="L646" s="7">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="M646" s="7">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>1291</v>
+        <v>60</v>
+      </c>
+      <c r="N646" s="10">
+        <v>2339.2</v>
       </c>
       <c r="P646" s="7">
-        <v>0</v>
+        <v>60</v>
+      </c>
+      <c r="Q646" s="10">
+        <v>2339.2</v>
       </c>
     </row>
     <row r="647">
       <c r="A647" s="5" t="s">
-        <v>1357</v>
+        <v>1354</v>
       </c>
       <c r="B647" s="6" t="s">
-        <v>1358</v>
+        <v>1355</v>
       </c>
       <c r="C647" s="7" t="s">
-        <v>520</v>
+        <v>90</v>
       </c>
       <c r="D647" s="7" t="s">
-        <v>1357</v>
+        <v>1354</v>
       </c>
       <c r="E647" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F647" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H647" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I647" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="J647" s="10">
-        <v>2805</v>
+      <c r="K647" s="7" t="s">
+        <v>1344</v>
       </c>
       <c r="L647" s="7">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="M647" s="7">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>1122</v>
+        <v>0</v>
+      </c>
+      <c r="O647" s="9" t="s">
+        <v>1344</v>
       </c>
       <c r="P647" s="7">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>1122</v>
+        <v>0</v>
       </c>
     </row>
     <row r="648">
       <c r="A648" s="5" t="s">
-        <v>1359</v>
+        <v>1356</v>
       </c>
       <c r="B648" s="6" t="s">
-        <v>1360</v>
+        <v>1357</v>
       </c>
       <c r="C648" s="7" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="D648" s="7" t="s">
-        <v>1359</v>
+        <v>1356</v>
       </c>
       <c r="E648" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F648" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H648" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I648" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K648" s="7" t="s">
-        <v>1349</v>
+      <c r="J648" s="10">
+        <v>22347</v>
       </c>
       <c r="L648" s="7">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="M648" s="7">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>1349</v>
+        <v>45</v>
+      </c>
+      <c r="N648" s="10">
+        <v>12290.85</v>
       </c>
       <c r="P648" s="7">
-        <v>0</v>
+        <v>45</v>
+      </c>
+      <c r="Q648" s="10">
+        <v>12290.85</v>
       </c>
     </row>
     <row r="649">
       <c r="A649" s="5" t="s">
-        <v>1361</v>
+        <v>1358</v>
       </c>
       <c r="B649" s="6" t="s">
-        <v>1362</v>
+        <v>1359</v>
       </c>
       <c r="C649" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D649" s="7" t="s">
-        <v>1361</v>
+        <v>1358</v>
       </c>
       <c r="E649" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F649" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H649" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I649" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K649" s="7" t="s">
-        <v>1291</v>
+        <v>1306</v>
       </c>
       <c r="L649" s="7">
         <v>0</v>
       </c>
       <c r="M649" s="7">
         <v>0</v>
       </c>
       <c r="O649" s="9" t="s">
-        <v>1291</v>
+        <v>1306</v>
       </c>
       <c r="P649" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="650">
       <c r="A650" s="5" t="s">
-        <v>1363</v>
+        <v>1360</v>
       </c>
       <c r="B650" s="6" t="s">
-        <v>1364</v>
+        <v>1361</v>
       </c>
       <c r="C650" s="7" t="s">
         <v>161</v>
       </c>
       <c r="D650" s="7" t="s">
-        <v>1363</v>
+        <v>1360</v>
       </c>
       <c r="E650" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F650" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H650" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I650" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J650" s="10">
-        <v>8336</v>
+        <v>4836</v>
       </c>
       <c r="L650" s="7">
         <v>60</v>
       </c>
       <c r="M650" s="7">
         <v>60</v>
       </c>
       <c r="N650" s="10">
-        <v>3334.4</v>
+        <v>1934.4</v>
       </c>
       <c r="P650" s="7">
         <v>60</v>
       </c>
       <c r="Q650" s="10">
-        <v>3334.4</v>
+        <v>1934.4</v>
       </c>
     </row>
     <row r="651">
       <c r="A651" s="5" t="s">
-        <v>1365</v>
+        <v>1362</v>
       </c>
       <c r="B651" s="6" t="s">
-        <v>1366</v>
+        <v>1363</v>
       </c>
       <c r="C651" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D651" s="7" t="s">
-        <v>1365</v>
+        <v>1362</v>
       </c>
       <c r="E651" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F651" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H651" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I651" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K651" s="7" t="s">
-        <v>1354</v>
+        <v>1364</v>
       </c>
       <c r="L651" s="7">
         <v>0</v>
       </c>
       <c r="M651" s="7">
         <v>0</v>
       </c>
       <c r="O651" s="9" t="s">
-        <v>1354</v>
+        <v>1364</v>
       </c>
       <c r="P651" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="652">
       <c r="A652" s="5" t="s">
-        <v>1367</v>
+        <v>1365</v>
       </c>
       <c r="B652" s="6" t="s">
-        <v>1368</v>
+        <v>1366</v>
       </c>
       <c r="C652" s="7" t="s">
-        <v>90</v>
+        <v>161</v>
       </c>
       <c r="D652" s="7" t="s">
-        <v>1367</v>
+        <v>1365</v>
       </c>
       <c r="E652" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F652" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H652" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I652" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K652" s="7" t="s">
-        <v>1291</v>
+      <c r="J652" s="10">
+        <v>5404</v>
       </c>
       <c r="L652" s="7">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="M652" s="7">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>1291</v>
+        <v>60</v>
+      </c>
+      <c r="N652" s="10">
+        <v>2161.6</v>
       </c>
       <c r="P652" s="7">
-        <v>0</v>
+        <v>60</v>
+      </c>
+      <c r="Q652" s="10">
+        <v>2161.6</v>
       </c>
     </row>
     <row r="653">
       <c r="A653" s="5" t="s">
+        <v>1367</v>
+      </c>
+      <c r="B653" s="6" t="s">
+        <v>1368</v>
+      </c>
+      <c r="C653" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="D653" s="7" t="s">
+        <v>1367</v>
+      </c>
+      <c r="E653" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F653" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H653" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I653" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="K653" s="7" t="s">
         <v>1369</v>
       </c>
-      <c r="B653" s="6" t="s">
-[...5 lines deleted...]
-      <c r="D653" s="7" t="s">
+      <c r="L653" s="7">
+        <v>0</v>
+      </c>
+      <c r="M653" s="7">
+        <v>0</v>
+      </c>
+      <c r="O653" s="9" t="s">
         <v>1369</v>
       </c>
-      <c r="E653" s="7" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="P653" s="7">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>1370.4</v>
+        <v>0</v>
       </c>
     </row>
     <row r="654">
       <c r="A654" s="5" t="s">
+        <v>1370</v>
+      </c>
+      <c r="B654" s="6" t="s">
         <v>1371</v>
-      </c>
-[...1 lines deleted...]
-        <v>1372</v>
       </c>
       <c r="C654" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D654" s="7" t="s">
-        <v>1371</v>
+        <v>1370</v>
       </c>
       <c r="E654" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F654" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H654" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I654" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K654" s="7" t="s">
-        <v>1349</v>
+        <v>1306</v>
       </c>
       <c r="L654" s="7">
         <v>0</v>
       </c>
       <c r="M654" s="7">
         <v>0</v>
       </c>
       <c r="O654" s="9" t="s">
-        <v>1349</v>
+        <v>1306</v>
       </c>
       <c r="P654" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="655">
       <c r="A655" s="5" t="s">
+        <v>1372</v>
+      </c>
+      <c r="B655" s="6" t="s">
         <v>1373</v>
       </c>
-      <c r="B655" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C655" s="7" t="s">
-        <v>90</v>
+        <v>514</v>
       </c>
       <c r="D655" s="7" t="s">
-        <v>1373</v>
+        <v>1372</v>
       </c>
       <c r="E655" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F655" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H655" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I655" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="K655" s="7" t="s">
-        <v>1375</v>
+      <c r="J655" s="10">
+        <v>2805</v>
       </c>
       <c r="L655" s="7">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="M655" s="7">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>1375</v>
+        <v>60</v>
+      </c>
+      <c r="N655" s="10">
+        <v>1122</v>
       </c>
       <c r="P655" s="7">
-        <v>0</v>
+        <v>60</v>
+      </c>
+      <c r="Q655" s="10">
+        <v>1122</v>
       </c>
     </row>
     <row r="656">
       <c r="A656" s="5" t="s">
-        <v>1376</v>
+        <v>1374</v>
       </c>
       <c r="B656" s="6" t="s">
-        <v>1377</v>
+        <v>1375</v>
       </c>
       <c r="C656" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D656" s="7" t="s">
-        <v>1376</v>
+        <v>1374</v>
       </c>
       <c r="E656" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F656" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H656" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I656" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K656" s="7" t="s">
-        <v>1378</v>
+        <v>1364</v>
       </c>
       <c r="L656" s="7">
         <v>0</v>
       </c>
       <c r="M656" s="7">
         <v>0</v>
       </c>
       <c r="O656" s="9" t="s">
-        <v>1378</v>
+        <v>1364</v>
       </c>
       <c r="P656" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="657">
       <c r="A657" s="5" t="s">
-        <v>1379</v>
+        <v>1376</v>
       </c>
       <c r="B657" s="6" t="s">
-        <v>1380</v>
+        <v>1377</v>
       </c>
       <c r="C657" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D657" s="7" t="s">
-        <v>1379</v>
+        <v>1376</v>
       </c>
       <c r="E657" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F657" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H657" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I657" s="7" t="s">
         <v>18</v>
       </c>
       <c r="K657" s="7" t="s">
-        <v>1375</v>
+        <v>1306</v>
       </c>
       <c r="L657" s="7">
         <v>0</v>
       </c>
       <c r="M657" s="7">
         <v>0</v>
       </c>
       <c r="O657" s="9" t="s">
-        <v>1375</v>
+        <v>1306</v>
       </c>
       <c r="P657" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="658">
       <c r="A658" s="5" t="s">
-        <v>1381</v>
+        <v>1378</v>
       </c>
       <c r="B658" s="6" t="s">
-        <v>1382</v>
+        <v>1379</v>
       </c>
       <c r="C658" s="7" t="s">
-        <v>83</v>
+        <v>161</v>
       </c>
       <c r="D658" s="7" t="s">
-        <v>1381</v>
+        <v>1378</v>
       </c>
       <c r="E658" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F658" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H658" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I658" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J658" s="10">
-        <v>4472</v>
+        <v>8336</v>
       </c>
       <c r="L658" s="7">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="M658" s="7">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="N658" s="10">
-        <v>2459.6</v>
+        <v>3334.4</v>
       </c>
       <c r="P658" s="7">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="Q658" s="10">
-        <v>2459.6</v>
+        <v>3334.4</v>
       </c>
     </row>
     <row r="659">
       <c r="A659" s="5" t="s">
-        <v>1383</v>
+        <v>1380</v>
       </c>
       <c r="B659" s="6" t="s">
-        <v>1384</v>
+        <v>1381</v>
       </c>
       <c r="C659" s="7" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="D659" s="7" t="s">
-        <v>1383</v>
+        <v>1380</v>
       </c>
       <c r="E659" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F659" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H659" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I659" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="J659" s="10">
-        <v>6023</v>
+      <c r="K659" s="7" t="s">
+        <v>1369</v>
       </c>
       <c r="L659" s="7">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="M659" s="7">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>3312.65</v>
+        <v>0</v>
+      </c>
+      <c r="O659" s="9" t="s">
+        <v>1369</v>
       </c>
       <c r="P659" s="7">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>3312.65</v>
+        <v>0</v>
       </c>
     </row>
     <row r="660">
       <c r="A660" s="5" t="s">
-        <v>1385</v>
+        <v>1382</v>
       </c>
       <c r="B660" s="6" t="s">
-        <v>1386</v>
+        <v>1383</v>
       </c>
       <c r="C660" s="7" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="D660" s="7" t="s">
-        <v>1385</v>
+        <v>1382</v>
       </c>
       <c r="E660" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F660" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H660" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I660" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="J660" s="10">
-        <v>1041</v>
+      <c r="K660" s="7" t="s">
+        <v>1306</v>
       </c>
       <c r="L660" s="7">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="M660" s="7">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>572.55</v>
+        <v>0</v>
+      </c>
+      <c r="O660" s="9" t="s">
+        <v>1306</v>
       </c>
       <c r="P660" s="7">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>572.55</v>
+        <v>0</v>
       </c>
     </row>
     <row r="661">
       <c r="A661" s="5" t="s">
-        <v>1387</v>
+        <v>1384</v>
       </c>
       <c r="B661" s="6" t="s">
-        <v>1388</v>
+        <v>1385</v>
       </c>
       <c r="C661" s="7" t="s">
-        <v>83</v>
+        <v>514</v>
       </c>
       <c r="D661" s="7" t="s">
-        <v>1387</v>
+        <v>1384</v>
       </c>
       <c r="E661" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F661" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H661" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I661" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J661" s="10">
-        <v>638</v>
+        <v>3426</v>
       </c>
       <c r="L661" s="7">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="M661" s="7">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="N661" s="10">
-        <v>350.9</v>
+        <v>1370.4</v>
       </c>
       <c r="P661" s="7">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="Q661" s="10">
-        <v>350.9</v>
+        <v>1370.4</v>
       </c>
     </row>
     <row r="662">
       <c r="A662" s="5" t="s">
-        <v>1389</v>
+        <v>1386</v>
       </c>
       <c r="B662" s="6" t="s">
-        <v>1390</v>
+        <v>1387</v>
       </c>
       <c r="C662" s="7" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="D662" s="7" t="s">
-        <v>1389</v>
+        <v>1386</v>
       </c>
       <c r="E662" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F662" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H662" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I662" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="J662" s="10">
-        <v>874</v>
+      <c r="K662" s="7" t="s">
+        <v>1364</v>
       </c>
       <c r="L662" s="7">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="M662" s="7">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>480.7</v>
+        <v>0</v>
+      </c>
+      <c r="O662" s="9" t="s">
+        <v>1364</v>
       </c>
       <c r="P662" s="7">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>480.7</v>
+        <v>0</v>
       </c>
     </row>
     <row r="663">
       <c r="A663" s="5" t="s">
-        <v>1391</v>
+        <v>1388</v>
       </c>
       <c r="B663" s="6" t="s">
-        <v>1392</v>
+        <v>1389</v>
       </c>
       <c r="C663" s="7" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="D663" s="7" t="s">
-        <v>1391</v>
+        <v>1388</v>
       </c>
       <c r="E663" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F663" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H663" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I663" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="J663" s="10">
-        <v>909</v>
+      <c r="K663" s="7" t="s">
+        <v>1390</v>
       </c>
       <c r="L663" s="7">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="M663" s="7">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>499.95</v>
+        <v>0</v>
+      </c>
+      <c r="O663" s="9" t="s">
+        <v>1390</v>
       </c>
       <c r="P663" s="7">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>499.95</v>
+        <v>0</v>
       </c>
     </row>
     <row r="664">
       <c r="A664" s="5" t="s">
+        <v>1391</v>
+      </c>
+      <c r="B664" s="6" t="s">
+        <v>1392</v>
+      </c>
+      <c r="C664" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="D664" s="7" t="s">
+        <v>1391</v>
+      </c>
+      <c r="E664" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F664" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H664" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I664" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="K664" s="7" t="s">
         <v>1393</v>
       </c>
-      <c r="B664" s="6" t="s">
-[...5 lines deleted...]
-      <c r="D664" s="7" t="s">
+      <c r="L664" s="7">
+        <v>0</v>
+      </c>
+      <c r="M664" s="7">
+        <v>0</v>
+      </c>
+      <c r="O664" s="9" t="s">
         <v>1393</v>
       </c>
-      <c r="E664" s="7" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="P664" s="7">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>964.7</v>
+        <v>0</v>
       </c>
     </row>
     <row r="665">
       <c r="A665" s="5" t="s">
+        <v>1394</v>
+      </c>
+      <c r="B665" s="6" t="s">
         <v>1395</v>
       </c>
-      <c r="B665" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C665" s="7" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="D665" s="7" t="s">
-        <v>1395</v>
+        <v>1394</v>
       </c>
       <c r="E665" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F665" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H665" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I665" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="J665" s="10">
-        <v>1593</v>
+      <c r="K665" s="7" t="s">
+        <v>1390</v>
       </c>
       <c r="L665" s="7">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="M665" s="7">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>876.15</v>
+        <v>0</v>
+      </c>
+      <c r="O665" s="9" t="s">
+        <v>1390</v>
       </c>
       <c r="P665" s="7">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>876.15</v>
+        <v>0</v>
       </c>
     </row>
     <row r="666">
       <c r="A666" s="5" t="s">
+        <v>1396</v>
+      </c>
+      <c r="B666" s="6" t="s">
         <v>1397</v>
-      </c>
-[...1 lines deleted...]
-        <v>1398</v>
       </c>
       <c r="C666" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D666" s="7" t="s">
-        <v>1397</v>
+        <v>1396</v>
       </c>
       <c r="E666" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F666" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H666" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I666" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J666" s="10">
-        <v>564</v>
+        <v>4472</v>
       </c>
       <c r="L666" s="7">
         <v>45</v>
       </c>
       <c r="M666" s="7">
         <v>45</v>
       </c>
       <c r="N666" s="10">
-        <v>310.2</v>
+        <v>2459.6</v>
       </c>
       <c r="P666" s="7">
         <v>45</v>
       </c>
       <c r="Q666" s="10">
-        <v>310.2</v>
+        <v>2459.6</v>
       </c>
     </row>
     <row r="667">
       <c r="A667" s="5" t="s">
+        <v>1398</v>
+      </c>
+      <c r="B667" s="6" t="s">
         <v>1399</v>
-      </c>
-[...1 lines deleted...]
-        <v>1400</v>
       </c>
       <c r="C667" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D667" s="7" t="s">
-        <v>1399</v>
+        <v>1398</v>
       </c>
       <c r="E667" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F667" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H667" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I667" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J667" s="10">
-        <v>679</v>
+        <v>6023</v>
       </c>
       <c r="L667" s="7">
         <v>45</v>
       </c>
       <c r="M667" s="7">
         <v>45</v>
       </c>
       <c r="N667" s="10">
-        <v>373.45</v>
+        <v>3312.65</v>
       </c>
       <c r="P667" s="7">
         <v>45</v>
       </c>
       <c r="Q667" s="10">
-        <v>373.45</v>
+        <v>3312.65</v>
       </c>
     </row>
     <row r="668">
       <c r="A668" s="5" t="s">
+        <v>1400</v>
+      </c>
+      <c r="B668" s="6" t="s">
         <v>1401</v>
-      </c>
-[...1 lines deleted...]
-        <v>1402</v>
       </c>
       <c r="C668" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D668" s="7" t="s">
-        <v>1401</v>
+        <v>1400</v>
       </c>
       <c r="E668" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F668" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H668" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I668" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J668" s="10">
-        <v>679</v>
+        <v>1041</v>
       </c>
       <c r="L668" s="7">
         <v>45</v>
       </c>
       <c r="M668" s="7">
         <v>45</v>
       </c>
       <c r="N668" s="10">
-        <v>373.45</v>
+        <v>572.55</v>
       </c>
       <c r="P668" s="7">
         <v>45</v>
       </c>
       <c r="Q668" s="10">
-        <v>373.45</v>
+        <v>572.55</v>
       </c>
     </row>
     <row r="669">
       <c r="A669" s="5" t="s">
+        <v>1402</v>
+      </c>
+      <c r="B669" s="6" t="s">
         <v>1403</v>
-      </c>
-[...1 lines deleted...]
-        <v>1404</v>
       </c>
       <c r="C669" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D669" s="7" t="s">
-        <v>1403</v>
+        <v>1402</v>
       </c>
       <c r="E669" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F669" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H669" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I669" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J669" s="10">
-        <v>466</v>
+        <v>638</v>
       </c>
       <c r="L669" s="7">
         <v>45</v>
       </c>
       <c r="M669" s="7">
         <v>45</v>
       </c>
       <c r="N669" s="10">
-        <v>256.3</v>
+        <v>350.9</v>
       </c>
       <c r="P669" s="7">
         <v>45</v>
       </c>
       <c r="Q669" s="10">
-        <v>256.3</v>
+        <v>350.9</v>
       </c>
     </row>
     <row r="670">
       <c r="A670" s="5" t="s">
+        <v>1404</v>
+      </c>
+      <c r="B670" s="6" t="s">
         <v>1405</v>
-      </c>
-[...1 lines deleted...]
-        <v>1406</v>
       </c>
       <c r="C670" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D670" s="7" t="s">
-        <v>1405</v>
+        <v>1404</v>
       </c>
       <c r="E670" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F670" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H670" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I670" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J670" s="10">
-        <v>713</v>
+        <v>874</v>
       </c>
       <c r="L670" s="7">
         <v>45</v>
       </c>
       <c r="M670" s="7">
         <v>45</v>
       </c>
       <c r="N670" s="10">
-        <v>392.15</v>
+        <v>480.7</v>
       </c>
       <c r="P670" s="7">
         <v>45</v>
       </c>
       <c r="Q670" s="10">
-        <v>392.15</v>
+        <v>480.7</v>
       </c>
     </row>
     <row r="671">
       <c r="A671" s="5" t="s">
+        <v>1406</v>
+      </c>
+      <c r="B671" s="6" t="s">
         <v>1407</v>
-      </c>
-[...1 lines deleted...]
-        <v>1408</v>
       </c>
       <c r="C671" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D671" s="7" t="s">
-        <v>1407</v>
+        <v>1406</v>
       </c>
       <c r="E671" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F671" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H671" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I671" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J671" s="10">
-        <v>330</v>
+        <v>909</v>
       </c>
       <c r="L671" s="7">
         <v>45</v>
       </c>
       <c r="M671" s="7">
         <v>45</v>
       </c>
       <c r="N671" s="10">
-        <v>181.5</v>
+        <v>499.95</v>
       </c>
       <c r="P671" s="7">
         <v>45</v>
       </c>
       <c r="Q671" s="10">
-        <v>181.5</v>
+        <v>499.95</v>
       </c>
     </row>
     <row r="672">
       <c r="A672" s="5" t="s">
+        <v>1408</v>
+      </c>
+      <c r="B672" s="6" t="s">
         <v>1409</v>
-      </c>
-[...1 lines deleted...]
-        <v>1410</v>
       </c>
       <c r="C672" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D672" s="7" t="s">
-        <v>1409</v>
+        <v>1408</v>
       </c>
       <c r="E672" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F672" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H672" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I672" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J672" s="10">
-        <v>600</v>
+        <v>1754</v>
       </c>
       <c r="L672" s="7">
         <v>45</v>
       </c>
       <c r="M672" s="7">
         <v>45</v>
       </c>
       <c r="N672" s="10">
-        <v>330</v>
+        <v>964.7</v>
       </c>
       <c r="P672" s="7">
         <v>45</v>
       </c>
       <c r="Q672" s="10">
-        <v>330</v>
+        <v>964.7</v>
       </c>
     </row>
     <row r="673">
       <c r="A673" s="5" t="s">
+        <v>1410</v>
+      </c>
+      <c r="B673" s="6" t="s">
         <v>1411</v>
-      </c>
-[...1 lines deleted...]
-        <v>1412</v>
       </c>
       <c r="C673" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D673" s="7" t="s">
-        <v>1411</v>
+        <v>1410</v>
       </c>
       <c r="E673" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F673" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H673" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I673" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J673" s="10">
-        <v>300</v>
+        <v>1593</v>
       </c>
       <c r="L673" s="7">
         <v>45</v>
       </c>
       <c r="M673" s="7">
         <v>45</v>
       </c>
       <c r="N673" s="10">
-        <v>165</v>
+        <v>876.15</v>
       </c>
       <c r="P673" s="7">
         <v>45</v>
       </c>
       <c r="Q673" s="10">
-        <v>165</v>
+        <v>876.15</v>
       </c>
     </row>
     <row r="674">
       <c r="A674" s="5" t="s">
+        <v>1412</v>
+      </c>
+      <c r="B674" s="6" t="s">
         <v>1413</v>
-      </c>
-[...1 lines deleted...]
-        <v>1414</v>
       </c>
       <c r="C674" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D674" s="7" t="s">
-        <v>1413</v>
+        <v>1412</v>
       </c>
       <c r="E674" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F674" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H674" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I674" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J674" s="10">
-        <v>18178</v>
+        <v>564</v>
       </c>
       <c r="L674" s="7">
         <v>45</v>
       </c>
       <c r="M674" s="7">
         <v>45</v>
       </c>
       <c r="N674" s="10">
-        <v>9997.9</v>
+        <v>310.2</v>
       </c>
       <c r="P674" s="7">
         <v>45</v>
       </c>
       <c r="Q674" s="10">
-        <v>9997.9</v>
+        <v>310.2</v>
       </c>
     </row>
     <row r="675">
       <c r="A675" s="5" t="s">
+        <v>1414</v>
+      </c>
+      <c r="B675" s="6" t="s">
         <v>1415</v>
-      </c>
-[...1 lines deleted...]
-        <v>1416</v>
       </c>
       <c r="C675" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D675" s="7" t="s">
-        <v>1415</v>
+        <v>1414</v>
       </c>
       <c r="E675" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F675" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H675" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I675" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J675" s="10">
-        <v>15631</v>
+        <v>679</v>
       </c>
       <c r="L675" s="7">
         <v>45</v>
       </c>
       <c r="M675" s="7">
         <v>45</v>
       </c>
       <c r="N675" s="10">
-        <v>8597.05</v>
+        <v>373.45</v>
       </c>
       <c r="P675" s="7">
         <v>45</v>
       </c>
       <c r="Q675" s="10">
-        <v>8597.05</v>
+        <v>373.45</v>
       </c>
     </row>
     <row r="676">
       <c r="A676" s="5" t="s">
+        <v>1416</v>
+      </c>
+      <c r="B676" s="6" t="s">
         <v>1417</v>
-      </c>
-[...1 lines deleted...]
-        <v>1418</v>
       </c>
       <c r="C676" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D676" s="7" t="s">
-        <v>1417</v>
+        <v>1416</v>
       </c>
       <c r="E676" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F676" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H676" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I676" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J676" s="10">
-        <v>9534</v>
+        <v>679</v>
       </c>
       <c r="L676" s="7">
         <v>45</v>
       </c>
       <c r="M676" s="7">
         <v>45</v>
       </c>
       <c r="N676" s="10">
-        <v>5243.7</v>
+        <v>373.45</v>
       </c>
       <c r="P676" s="7">
         <v>45</v>
       </c>
       <c r="Q676" s="10">
-        <v>5243.7</v>
+        <v>373.45</v>
       </c>
     </row>
     <row r="677">
       <c r="A677" s="5" t="s">
+        <v>1418</v>
+      </c>
+      <c r="B677" s="6" t="s">
         <v>1419</v>
-      </c>
-[...1 lines deleted...]
-        <v>1420</v>
       </c>
       <c r="C677" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D677" s="7" t="s">
-        <v>1419</v>
+        <v>1418</v>
       </c>
       <c r="E677" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F677" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H677" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I677" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J677" s="10">
-        <v>13542</v>
+        <v>466</v>
       </c>
       <c r="L677" s="7">
         <v>45</v>
       </c>
       <c r="M677" s="7">
         <v>45</v>
       </c>
       <c r="N677" s="10">
-        <v>7448.1</v>
+        <v>256.3</v>
       </c>
       <c r="P677" s="7">
         <v>45</v>
       </c>
       <c r="Q677" s="10">
-        <v>7448.1</v>
+        <v>256.3</v>
       </c>
     </row>
     <row r="678">
       <c r="A678" s="5" t="s">
+        <v>1420</v>
+      </c>
+      <c r="B678" s="6" t="s">
         <v>1421</v>
-      </c>
-[...1 lines deleted...]
-        <v>1422</v>
       </c>
       <c r="C678" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D678" s="7" t="s">
-        <v>1421</v>
+        <v>1420</v>
       </c>
       <c r="E678" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F678" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H678" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I678" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J678" s="10">
-        <v>3743</v>
+        <v>713</v>
       </c>
       <c r="L678" s="7">
         <v>45</v>
       </c>
       <c r="M678" s="7">
         <v>45</v>
       </c>
       <c r="N678" s="10">
-        <v>2058.65</v>
+        <v>392.15</v>
       </c>
       <c r="P678" s="7">
         <v>45</v>
       </c>
       <c r="Q678" s="10">
-        <v>2058.65</v>
+        <v>392.15</v>
       </c>
     </row>
     <row r="679">
       <c r="A679" s="5" t="s">
+        <v>1422</v>
+      </c>
+      <c r="B679" s="6" t="s">
         <v>1423</v>
-      </c>
-[...1 lines deleted...]
-        <v>1424</v>
       </c>
       <c r="C679" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D679" s="7" t="s">
-        <v>1423</v>
+        <v>1422</v>
       </c>
       <c r="E679" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F679" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H679" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I679" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J679" s="10">
-        <v>7364</v>
+        <v>330</v>
       </c>
       <c r="L679" s="7">
         <v>45</v>
       </c>
       <c r="M679" s="7">
         <v>45</v>
       </c>
       <c r="N679" s="10">
-        <v>4050.2</v>
+        <v>181.5</v>
       </c>
       <c r="P679" s="7">
         <v>45</v>
       </c>
       <c r="Q679" s="10">
-        <v>4050.2</v>
+        <v>181.5</v>
       </c>
     </row>
     <row r="680">
       <c r="A680" s="5" t="s">
+        <v>1424</v>
+      </c>
+      <c r="B680" s="6" t="s">
         <v>1425</v>
-      </c>
-[...1 lines deleted...]
-        <v>1426</v>
       </c>
       <c r="C680" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D680" s="7" t="s">
-        <v>1425</v>
+        <v>1424</v>
       </c>
       <c r="E680" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F680" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H680" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I680" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J680" s="10">
-        <v>955</v>
+        <v>600</v>
       </c>
       <c r="L680" s="7">
         <v>45</v>
       </c>
       <c r="M680" s="7">
         <v>45</v>
       </c>
       <c r="N680" s="10">
-        <v>525.25</v>
+        <v>330</v>
       </c>
       <c r="P680" s="7">
         <v>45</v>
       </c>
       <c r="Q680" s="10">
-        <v>525.25</v>
+        <v>330</v>
       </c>
     </row>
     <row r="681">
       <c r="A681" s="5" t="s">
+        <v>1426</v>
+      </c>
+      <c r="B681" s="6" t="s">
         <v>1427</v>
-      </c>
-[...1 lines deleted...]
-        <v>1428</v>
       </c>
       <c r="C681" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D681" s="7" t="s">
-        <v>1427</v>
+        <v>1426</v>
       </c>
       <c r="E681" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F681" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H681" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I681" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J681" s="10">
-        <v>2105</v>
+        <v>300</v>
       </c>
       <c r="L681" s="7">
         <v>45</v>
       </c>
       <c r="M681" s="7">
         <v>45</v>
       </c>
       <c r="N681" s="10">
-        <v>1157.75</v>
+        <v>165</v>
       </c>
       <c r="P681" s="7">
         <v>45</v>
       </c>
       <c r="Q681" s="10">
-        <v>1157.75</v>
+        <v>165</v>
       </c>
     </row>
     <row r="682">
       <c r="A682" s="5" t="s">
+        <v>1428</v>
+      </c>
+      <c r="B682" s="6" t="s">
         <v>1429</v>
       </c>
-      <c r="B682" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C682" s="7" t="s">
-        <v>490</v>
+        <v>83</v>
       </c>
       <c r="D682" s="7" t="s">
-        <v>1429</v>
+        <v>1428</v>
       </c>
       <c r="E682" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F682" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H682" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I682" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J682" s="10">
-        <v>880</v>
+        <v>18178</v>
       </c>
       <c r="L682" s="7">
         <v>45</v>
       </c>
       <c r="M682" s="7">
         <v>45</v>
       </c>
       <c r="N682" s="10">
-        <v>484</v>
+        <v>9997.9</v>
       </c>
       <c r="P682" s="7">
         <v>45</v>
       </c>
       <c r="Q682" s="10">
-        <v>484</v>
+        <v>9997.9</v>
       </c>
     </row>
     <row r="683">
       <c r="A683" s="5" t="s">
         <v>1430</v>
       </c>
       <c r="B683" s="6" t="s">
         <v>1431</v>
       </c>
       <c r="C683" s="7" t="s">
-        <v>14</v>
+        <v>83</v>
       </c>
       <c r="D683" s="7" t="s">
         <v>1430</v>
       </c>
       <c r="E683" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F683" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H683" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I683" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J683" s="10">
-        <v>5118</v>
+        <v>15631</v>
       </c>
       <c r="L683" s="7">
-        <v>36.5</v>
+        <v>45</v>
       </c>
       <c r="M683" s="7">
-        <v>36.5</v>
+        <v>45</v>
       </c>
       <c r="N683" s="10">
-        <v>3249.93</v>
+        <v>8597.05</v>
+      </c>
+      <c r="P683" s="7">
+        <v>45</v>
+      </c>
+      <c r="Q683" s="10">
+        <v>8597.05</v>
       </c>
     </row>
     <row r="684">
       <c r="A684" s="5" t="s">
         <v>1432</v>
       </c>
       <c r="B684" s="6" t="s">
         <v>1433</v>
       </c>
       <c r="C684" s="7" t="s">
-        <v>14</v>
+        <v>83</v>
       </c>
       <c r="D684" s="7" t="s">
         <v>1432</v>
       </c>
       <c r="E684" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F684" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H684" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I684" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J684" s="10">
-        <v>3163</v>
+        <v>9534</v>
       </c>
       <c r="L684" s="7">
-        <v>36.5</v>
+        <v>45</v>
       </c>
       <c r="M684" s="7">
-        <v>36.5</v>
+        <v>45</v>
       </c>
       <c r="N684" s="10">
-        <v>2008.51</v>
+        <v>5243.7</v>
+      </c>
+      <c r="P684" s="7">
+        <v>45</v>
+      </c>
+      <c r="Q684" s="10">
+        <v>5243.7</v>
       </c>
     </row>
     <row r="685">
       <c r="A685" s="5" t="s">
         <v>1434</v>
       </c>
       <c r="B685" s="6" t="s">
         <v>1435</v>
       </c>
       <c r="C685" s="7" t="s">
-        <v>535</v>
+        <v>83</v>
       </c>
       <c r="D685" s="7" t="s">
         <v>1434</v>
       </c>
       <c r="E685" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F685" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H685" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I685" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J685" s="10">
-        <v>8717</v>
+        <v>13542</v>
       </c>
       <c r="L685" s="7">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="M685" s="7">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="N685" s="10">
-        <v>3486.8</v>
+        <v>7448.1</v>
       </c>
       <c r="P685" s="7">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="Q685" s="10">
-        <v>3486.8</v>
+        <v>7448.1</v>
       </c>
     </row>
     <row r="686">
       <c r="A686" s="5" t="s">
         <v>1436</v>
       </c>
       <c r="B686" s="6" t="s">
         <v>1437</v>
       </c>
       <c r="C686" s="7" t="s">
-        <v>127</v>
+        <v>83</v>
       </c>
       <c r="D686" s="7" t="s">
         <v>1436</v>
       </c>
       <c r="E686" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F686" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H686" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I686" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J686" s="10">
-        <v>395000</v>
+        <v>3743</v>
       </c>
       <c r="L686" s="7">
-        <v>70</v>
+        <v>45</v>
       </c>
       <c r="M686" s="7">
-        <v>70</v>
+        <v>45</v>
       </c>
       <c r="N686" s="10">
-        <v>118500</v>
+        <v>2058.65</v>
+      </c>
+      <c r="P686" s="7">
+        <v>45</v>
+      </c>
+      <c r="Q686" s="10">
+        <v>2058.65</v>
       </c>
     </row>
     <row r="687">
       <c r="A687" s="5" t="s">
         <v>1438</v>
       </c>
       <c r="B687" s="6" t="s">
         <v>1439</v>
       </c>
       <c r="C687" s="7" t="s">
-        <v>124</v>
+        <v>83</v>
       </c>
       <c r="D687" s="7" t="s">
         <v>1438</v>
       </c>
       <c r="E687" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F687" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H687" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I687" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J687" s="10">
+        <v>7364</v>
+      </c>
+      <c r="L687" s="7">
+        <v>45</v>
+      </c>
+      <c r="M687" s="7">
+        <v>45</v>
+      </c>
+      <c r="N687" s="10">
+        <v>4050.2</v>
+      </c>
+      <c r="P687" s="7">
+        <v>45</v>
+      </c>
+      <c r="Q687" s="10">
+        <v>4050.2</v>
+      </c>
+    </row>
+    <row r="688">
+      <c r="A688" s="5" t="s">
+        <v>1440</v>
+      </c>
+      <c r="B688" s="6" t="s">
+        <v>1441</v>
+      </c>
+      <c r="C688" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="D688" s="7" t="s">
+        <v>1440</v>
+      </c>
+      <c r="E688" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F688" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H688" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I688" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="J688" s="10">
+        <v>955</v>
+      </c>
+      <c r="L688" s="7">
+        <v>45</v>
+      </c>
+      <c r="M688" s="7">
+        <v>45</v>
+      </c>
+      <c r="N688" s="10">
+        <v>525.25</v>
+      </c>
+      <c r="P688" s="7">
+        <v>45</v>
+      </c>
+      <c r="Q688" s="10">
+        <v>525.25</v>
+      </c>
+    </row>
+    <row r="689">
+      <c r="A689" s="5" t="s">
+        <v>1442</v>
+      </c>
+      <c r="B689" s="6" t="s">
+        <v>1443</v>
+      </c>
+      <c r="C689" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="D689" s="7" t="s">
+        <v>1442</v>
+      </c>
+      <c r="E689" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F689" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H689" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I689" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="J689" s="10">
+        <v>2105</v>
+      </c>
+      <c r="L689" s="7">
+        <v>45</v>
+      </c>
+      <c r="M689" s="7">
+        <v>45</v>
+      </c>
+      <c r="N689" s="10">
+        <v>1157.75</v>
+      </c>
+      <c r="P689" s="7">
+        <v>45</v>
+      </c>
+      <c r="Q689" s="10">
+        <v>1157.75</v>
+      </c>
+    </row>
+    <row r="690">
+      <c r="A690" s="5" t="s">
+        <v>1444</v>
+      </c>
+      <c r="B690" s="6" t="s">
+        <v>585</v>
+      </c>
+      <c r="C690" s="7" t="s">
+        <v>484</v>
+      </c>
+      <c r="D690" s="7" t="s">
+        <v>1444</v>
+      </c>
+      <c r="E690" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F690" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H690" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I690" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="J690" s="10">
+        <v>880</v>
+      </c>
+      <c r="L690" s="7">
+        <v>45</v>
+      </c>
+      <c r="M690" s="7">
+        <v>45</v>
+      </c>
+      <c r="N690" s="10">
+        <v>484</v>
+      </c>
+      <c r="P690" s="7">
+        <v>45</v>
+      </c>
+      <c r="Q690" s="10">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="691">
+      <c r="A691" s="5" t="s">
+        <v>1445</v>
+      </c>
+      <c r="B691" s="6" t="s">
+        <v>1446</v>
+      </c>
+      <c r="C691" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D691" s="7" t="s">
+        <v>1445</v>
+      </c>
+      <c r="E691" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F691" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H691" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I691" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="J691" s="10">
+        <v>5118</v>
+      </c>
+      <c r="L691" s="7">
+        <v>36.5</v>
+      </c>
+      <c r="M691" s="7">
+        <v>36.5</v>
+      </c>
+      <c r="N691" s="10">
+        <v>3249.93</v>
+      </c>
+    </row>
+    <row r="692">
+      <c r="A692" s="5" t="s">
+        <v>1447</v>
+      </c>
+      <c r="B692" s="6" t="s">
+        <v>1448</v>
+      </c>
+      <c r="C692" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D692" s="7" t="s">
+        <v>1447</v>
+      </c>
+      <c r="E692" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F692" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H692" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I692" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="J692" s="10">
+        <v>3163</v>
+      </c>
+      <c r="L692" s="7">
+        <v>36.5</v>
+      </c>
+      <c r="M692" s="7">
+        <v>36.5</v>
+      </c>
+      <c r="N692" s="10">
+        <v>2008.51</v>
+      </c>
+    </row>
+    <row r="693">
+      <c r="A693" s="5" t="s">
+        <v>1449</v>
+      </c>
+      <c r="B693" s="6" t="s">
+        <v>1450</v>
+      </c>
+      <c r="C693" s="7" t="s">
+        <v>529</v>
+      </c>
+      <c r="D693" s="7" t="s">
+        <v>1449</v>
+      </c>
+      <c r="E693" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F693" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H693" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I693" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="J693" s="10">
+        <v>8717</v>
+      </c>
+      <c r="L693" s="7">
+        <v>60</v>
+      </c>
+      <c r="M693" s="7">
+        <v>60</v>
+      </c>
+      <c r="N693" s="10">
+        <v>3486.8</v>
+      </c>
+      <c r="P693" s="7">
+        <v>60</v>
+      </c>
+      <c r="Q693" s="10">
+        <v>3486.8</v>
+      </c>
+    </row>
+    <row r="694">
+      <c r="A694" s="5" t="s">
+        <v>1451</v>
+      </c>
+      <c r="B694" s="6" t="s">
+        <v>1452</v>
+      </c>
+      <c r="C694" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="D694" s="7" t="s">
+        <v>1451</v>
+      </c>
+      <c r="E694" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F694" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H694" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I694" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="J694" s="10">
+        <v>395000</v>
+      </c>
+      <c r="L694" s="7">
+        <v>70</v>
+      </c>
+      <c r="M694" s="7">
+        <v>70</v>
+      </c>
+      <c r="N694" s="10">
+        <v>118500</v>
+      </c>
+    </row>
+    <row r="695">
+      <c r="A695" s="5" t="s">
+        <v>1453</v>
+      </c>
+      <c r="B695" s="6" t="s">
+        <v>1454</v>
+      </c>
+      <c r="C695" s="7" t="s">
+        <v>124</v>
+      </c>
+      <c r="D695" s="7" t="s">
+        <v>1453</v>
+      </c>
+      <c r="E695" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F695" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H695" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I695" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="J695" s="10">
         <v>530</v>
       </c>
-      <c r="L687" s="7">
+      <c r="L695" s="7">
         <v>54</v>
       </c>
-      <c r="M687" s="7">
+      <c r="M695" s="7">
         <v>54</v>
       </c>
-      <c r="N687" s="10">
+      <c r="N695" s="10">
         <v>243.8</v>
       </c>
     </row>
   </sheetData>
   <pageSetup usePrinterDefaults="0"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010028F0AC6A6E38CD4A93AEB8722B6C91D2" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e4568b544d03cf4e8e652e780b214b61">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c168b142-b8f7-4789-8d4a-1d544364992b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0355e1bd8629e6fe14723f637ed371ce" ns2:_="">
     <xsd:import namespace="c168b142-b8f7-4789-8d4a-1d544364992b"/>
@@ -33203,59 +33540,59 @@
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F4D68E12-8E1B-4CA4-A69A-5BEA6CA8D7B8}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BFCC0B76-A54F-4961-AACA-1DAC6C7462A1}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{353FC671-523A-411C-A3FA-2445802827CE}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B8C5FAFD-0D66-49C4-8280-31D8A2EE24B7}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4F170D01-2300-4C0E-A6F7-B473DA5A7376}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D130547D-EC40-4D2D-96DF-E93EBACCB1D2}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>FlexCel Studio for .NET</Application>
   <DocSecurity>0</DocSecurity>
   <HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr>Appendix E</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 