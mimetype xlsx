--- v0 (2026-04-05)
+++ v1 (2026-07-22)
@@ -13,169 +13,233 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="flId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="flId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="flId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" rupBuild="4506" lastEdited="4" lowestEdited="4"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
     <sheet name="Appendix E" sheetId="1" r:id="flId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3378" uniqueCount="969">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3474" uniqueCount="996">
   <si>
     <t>Product Name</t>
   </si>
   <si>
     <t>Product Description</t>
   </si>
   <si>
     <t>Product Category</t>
   </si>
   <si>
     <t>Manufacturer Part Number (SKU)</t>
   </si>
   <si>
     <t>Lot Information</t>
   </si>
   <si>
     <t>Type of Cloud Service (Ex. XaaS - Anything as a Service)</t>
   </si>
   <si>
     <t>Unit of Measure</t>
   </si>
   <si>
     <t>Units Per Unit of Measure</t>
   </si>
   <si>
     <t>List Price ($)</t>
   </si>
   <si>
     <t>Net NYS Contract Price ($)</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
     <t>Net NYS Educational Price ($)</t>
   </si>
   <si>
+    <t>Barcode Supplies</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Z-Select 4000D 5.3 Mil Tag, true width 3.1563 , roll outside diameter  1.5581 , core 0.75 , Pantone; Black
+Pantone: Red 186 , Pre-print;Black Sensor Mark , length 14.3750, 1 box - 36 rolls/box</t>
+  </si>
+  <si>
+    <t>Supplies/Consumables</t>
+  </si>
+  <si>
+    <t>10045831</t>
+  </si>
+  <si>
+    <t>Lot 2 Hardware</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>Each</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>Xplore-ACC</t>
+  </si>
+  <si>
+    <t>ET401 8-inch Scanner Exoskeleton Rugged Boot Accy</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rugged tablets </t>
+  </si>
+  <si>
+    <t>SG-ET401-08EXO-01</t>
+  </si>
+  <si>
+    <t>TC501</t>
+  </si>
+  <si>
+    <t>TC501,LAN, WiFi 7, 6690 2.0Ghz, 8GB RAM/128GB ROM, SR500 imager, 50MP RFC, 8MP FFC, hot swap, standard battery, secure element, NA only</t>
+  </si>
+  <si>
+    <t>Rugged Handhelds w.Scanners</t>
+  </si>
+  <si>
+    <t>TC5010-021A1A0001-NA</t>
+  </si>
+  <si>
+    <t>TC501, LAN, WiFi 7, 6690 2.9Ghz, 12GB RAM/256GB ROM, AC670 imager, ultrawide camera, 50MP RFC, 8MP FFC, hot swap, standard battery, secure element, NA only</t>
+  </si>
+  <si>
+    <t>TC5010-041E2B0001-NA</t>
+  </si>
+  <si>
+    <t>TC701</t>
+  </si>
+  <si>
+    <t>TC701,LAN, WiFi 7, 6690 2.0Ghz, 8GB RAM/128GB ROM, SR560 imager, 50MP RFC, 8MP FFC, hot swap, standard battery, secure element, NA only</t>
+  </si>
+  <si>
+    <t>TC7010-021B1A0001-NA</t>
+  </si>
+  <si>
+    <t>TC701, LAN, WiFi 7, 6690 2.9Ghz, 12GB RAM/256GB ROM, SR560 imager, time of flight sensor, 50MP RFC, 8MP FFC, hot swap, standard battery, secure element, NA only</t>
+  </si>
+  <si>
+    <t>TC7010-041B2C00A1-NA</t>
+  </si>
+  <si>
+    <t>ET401</t>
+  </si>
+  <si>
+    <t>5 yr Z1C Essential ET401X, 3 day TAT, purchased in 30 days, comprehensive</t>
+  </si>
+  <si>
+    <t>Z1AE-ET401X-5C00</t>
+  </si>
+  <si>
     <t>Z1C Essential ZQ3X0</t>
   </si>
   <si>
     <t>Zebra OneCare, Essential, Purchased within 30 days of Device, ZQ310, ZQ320, 3 Years, Comprehensive</t>
   </si>
   <si>
     <t>Hardware Maintenance/Support</t>
   </si>
   <si>
     <t>Z1AE-ZQ3X-3C0</t>
   </si>
   <si>
-    <t>Lot 2 Hardware</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Each </t>
   </si>
   <si>
-    <t>1</t>
-[...1 lines deleted...]
-  <si>
     <t>RFID Supplies</t>
   </si>
   <si>
     <t>On Metal Label, Synthetic, 2.3594x0.9844in (60x25mm); TT, RFID Polyester with Foam, Coated, High Performance Acrylic Adhesive, 3in (76.2mm) core, RFID, 400/roll, 1/box, Plain, FCC</t>
   </si>
   <si>
-    <t>Supplies/Consumables</t>
-[...1 lines deleted...]
-  <si>
     <t>10026768</t>
   </si>
   <si>
     <t>Zebra OneCare, Essential, Purchased within 30 days of Device, ZQ310, ZQ320, 5 Years, Comprehensive</t>
   </si>
   <si>
     <t>Z1AE-ZQ3X-5C0</t>
   </si>
   <si>
     <t>Z1C Essential MC33XX</t>
   </si>
   <si>
     <t>5 YEAR(S) ZEBRA ONECARE ESSENTIAL, 3 DAY TAT, PURCHASED WITHIN 30 DAYS, WITH COMPREHENSIVE COVERAGE.</t>
   </si>
   <si>
     <t>Z1AE-MC33XX-5C00</t>
   </si>
   <si>
     <t>RFD40</t>
   </si>
   <si>
     <t>3 yr Z1C Essential RFD40X, 3 day TAT, purchased within 30 days, comprehensive</t>
   </si>
   <si>
     <t>RFID Fixed Readers</t>
   </si>
   <si>
     <t>Z1AE-RFD40X-3C00</t>
   </si>
   <si>
     <t>RFD90</t>
   </si>
   <si>
     <t>3 yr Z1C Essential RFD90X, 3 day TAT, purchased within 30 days, comprehensive</t>
   </si>
   <si>
     <t>Z1AE-RFD90X-3C00</t>
   </si>
   <si>
     <t>TC22R</t>
   </si>
   <si>
     <t>3 yr Z1C Essential TC22R, 3 day TAT, purchased in 30 days, comprehensive</t>
   </si>
   <si>
-    <t>Rugged Handhelds w.Scanners</t>
-[...1 lines deleted...]
-  <si>
     <t>Z1AE-TC22RX-3C00</t>
   </si>
   <si>
     <t>TC53R</t>
   </si>
   <si>
     <t>3 yr Z1C Essential TC53XX, 3 day TAT, purchased within 30 days, comprehensive</t>
   </si>
   <si>
     <t>Z1AE-TC53XX-3C00</t>
   </si>
   <si>
     <t>Barcode Ribbons</t>
   </si>
   <si>
     <t>Wax Ribbon, 102mmx450m (4.02inx1476ft), 2000; Standard, 25mm (1in) core, 24/box</t>
   </si>
   <si>
     <t>02000BK10245</t>
   </si>
   <si>
     <t>Wax Ribbon, 106mmx450m (4.17inx1476ft), 2000; Standard, 25mm (1in) core, 24/box</t>
   </si>
   <si>
     <t>02000BK10645</t>
@@ -396,59 +460,53 @@
   <si>
     <t>Industrial Scan</t>
   </si>
   <si>
     <t>20-73951-01R</t>
   </si>
   <si>
     <t>3 YEAR ZEBRA ONECARE SELECT. INCLUDES COMPREHENSIVE COVERAGE. INCLUDES COVERAGE FOR CRADLES. ZEBRA OWNED SPARES POOL.</t>
   </si>
   <si>
     <t>Z1AS-DS3678-3C03</t>
   </si>
   <si>
     <t>ZQ3x</t>
   </si>
   <si>
     <t>2280 mAh battery for ZQ300/ZQ300 Plus Series</t>
   </si>
   <si>
     <t>Rugged and Portable Barcode Printers</t>
   </si>
   <si>
     <t>BTRY-MPM-22MA1-01</t>
   </si>
   <si>
-    <t>Xplore-ACC</t>
-[...1 lines deleted...]
-  <si>
     <t>ET8X KICKSTAND FOR EXPANSION BACK ACCESSORY</t>
   </si>
   <si>
-    <t xml:space="preserve">Rugged tablets </t>
-[...1 lines deleted...]
-  <si>
     <t>ZBK-ET8X-KICKSTAND-01</t>
   </si>
   <si>
     <t>BTRY-ACC</t>
   </si>
   <si>
     <t>Spare 1500mAh battery for ZQ210/ZQ112/ZR118</t>
   </si>
   <si>
     <t>BTRY-MPV-15MA1-01</t>
   </si>
   <si>
     <t>ZD421</t>
   </si>
   <si>
     <t>Thermal Transfer Printer (74/300M) ZD421; 203 dpi, USB, USB Host, Modular Connectivity Slot, BTLE5, US Cord, Swiss Font, EZPL,TAA</t>
   </si>
   <si>
     <t>Desktop Barcode Printers</t>
   </si>
   <si>
     <t>ZD4A042-301M00GA</t>
   </si>
   <si>
     <t>ZQ521</t>
@@ -513,53 +571,50 @@
   <si>
     <t>RUGGED TABLET, ET85, 12", 4G WWAN, WIN10 PRO, i7V, 16GB, 256GB SSD, BCR, FPR, NFC, IP65, 3YR WTY</t>
   </si>
   <si>
     <t>ET85B-3P8B2-CF0</t>
   </si>
   <si>
     <t>Z1C Essential FX9600</t>
   </si>
   <si>
     <t>5 YEAR(S) ZEBRA ONECARE ESSENTIAL, 3 DAY TAT, FOR FX9600, PURCHASED WITHIN 30 DAYS, WITH COMPREHENSIVE COVERAGE</t>
   </si>
   <si>
     <t>Z1AE-FX9600-5C00</t>
   </si>
   <si>
     <t>EM45</t>
   </si>
   <si>
     <t>3 yr Z1C Essential EM45XX, 3 day TAT, purchased in 30 days, comprehensive, premium maintenance for std battery.</t>
   </si>
   <si>
     <t>Z1AE-EM45XX-3300</t>
   </si>
   <si>
-    <t>ET401</t>
-[...1 lines deleted...]
-  <si>
     <t>3 yr Z1C Essential ET401X, 3 day TAT, purchased in 30 days, comprehensive</t>
   </si>
   <si>
     <t>Z1AE-ET401X-3C00</t>
   </si>
   <si>
     <t>ZT231</t>
   </si>
   <si>
     <t>TT Printer ZT231; 4", 203 dpi, Thermal Transfer, Tear, US Cord, USB, Serial, Ethernet, BTLE, USB Host, Wireless 802.11ac (US/Canada), EZPL</t>
   </si>
   <si>
     <t>ZT23142-T01A00FZ</t>
   </si>
   <si>
     <t>TAA Rugged, Area Imager, Extended Range, Cordless, Fips, Industrial Green, Vibration Motor, 3 Yr Warranty</t>
   </si>
   <si>
     <t>DS3678-ER2FCC3VTNA</t>
   </si>
   <si>
     <t>Label, Paper, 4x8in,Direct Thermal, Z-Perform 1000D, 3in core, 4 rolls/carton</t>
   </si>
   <si>
     <t>10023701</t>
@@ -1377,56 +1432,50 @@
   <si>
     <t>CBL-TC5X-USBC2A-01</t>
   </si>
   <si>
     <t>CRD0078</t>
   </si>
   <si>
     <t>BASE:PRESENTATION,CHG,BT,FIPS,TWI BLK</t>
   </si>
   <si>
     <t>CR0078-PC1F007WR</t>
   </si>
   <si>
     <t>RFD40, 1 Device Slot/0 Toaster Slots, Charge Only Cradle with support for TC22/27 &amp; HC20/50. Requires Power Supply (PWR-BGA12V50W0WW), DC Line Cord (CBL-DC-388A1-01), and Country Specific Line Cord.</t>
   </si>
   <si>
     <t>CR40-1S0T-TC2-G-02</t>
   </si>
   <si>
     <t>RFD40/RFD90, 1 Device Slot/0 Toaster Slots, Charge Only Cradle with support for TC53/58. Requires Power Supply (PWR-BGA12V50W0WW), DC Line Cord (CBL-DC-388A1-01), and Country Specific Line Cord.</t>
   </si>
   <si>
     <t>CR49-1S0T-TC5-G-02</t>
   </si>
   <si>
-    <t xml:space="preserve">ET401 One Slot Charge Only Cradle  (Accommodates 8in tablet, 10 in tablet, Exoskeleton, Payment Terminals, Expansion Backs, Healthcare hand strap) (Power Supply and country specific cables sold separately)</t>
-[...4 lines deleted...]
-  <si>
     <t>ET6X VEHICLE DOCK, CHARGING, 2 X USB TYPE A, 1 X RS232, 3 X ANTENNA PASS THROUGH</t>
   </si>
   <si>
     <t>CRD-ET6X-VEHDK-PTA-01</t>
   </si>
   <si>
     <t>ET8x Dock 9 port Expansion Module with Type A 2 USB-3, 2 USB-2, 2 HDMI and 3 RJ45 Ethernet.</t>
   </si>
   <si>
     <t>CRD-ET8X-M-9PEM1-01</t>
   </si>
   <si>
     <t xml:space="preserve">ET8X DOCK KEYBOARD SUPPORT BRACKET.  DOCK CRADLE AND KEYBOARD NOT INCLUDED.</t>
   </si>
   <si>
     <t>CRD-ET8X-M-KBBK1-01</t>
   </si>
   <si>
     <t xml:space="preserve">ET8X DOCK COVER FOR PORT EXPANSION MODULE.  DOCK CRADLE AND EXPANSION MODULE NOT INCLUDED.</t>
   </si>
   <si>
     <t>CRD-ET8X-M-PEMCV1-01</t>
   </si>
   <si>
     <t>ET8X DOCK PASS THROUGH ANTENNA MODULE. MOUNTING SCREWS INCLUDED.</t>
@@ -2401,53 +2450,50 @@
     <t>FXR90</t>
   </si>
   <si>
     <t>3 yr Z1C Essential FXR90X, 3 day TAT, purchased within 30 days, comprehensive</t>
   </si>
   <si>
     <t>Z1AE-FXR90X-3C00</t>
   </si>
   <si>
     <t>3 yr Z1C Essential ET8XXX, 3 day TAT, purchased within 30 days, comprehensive</t>
   </si>
   <si>
     <t>Z1AE-ET8XXX-3C00</t>
   </si>
   <si>
     <t xml:space="preserve">Zebra OneCare </t>
   </si>
   <si>
     <t>5 YEAR ZEBRA ONECARE ESSENTIAL. INCLUDES COMPREHENSIVE COVERAGE. INCLUDES COVERAGE FOR CRADLES</t>
   </si>
   <si>
     <t xml:space="preserve">Industrial Scan </t>
   </si>
   <si>
     <t>Z1AE-DS8108-5C00</t>
-  </si>
-[...1 lines deleted...]
-    <t>Each</t>
   </si>
   <si>
     <t>ZQ6XX</t>
   </si>
   <si>
     <t>AC Line Cord, 7.5ft. (2.3m) Long, Grounded, Three Wire. Associated Country: US</t>
   </si>
   <si>
     <t xml:space="preserve">
 23844-00-00R</t>
   </si>
   <si>
     <t xml:space="preserve">No </t>
   </si>
   <si>
     <t>ZIC Essential DSZQ</t>
   </si>
   <si>
     <t>Zebra OneCare, Essential, Purchased within 30 days of Printer, Standard TAT,ZQ2X0, 5 Years, Comprehensive</t>
   </si>
   <si>
     <t>Z1AE-ZQ2X-5C0</t>
   </si>
   <si>
     <t>STAND:DS4800,ALPINE WHITE</t>
@@ -2913,50 +2959,86 @@
     <t>FXR90110-800000-US</t>
   </si>
   <si>
     <t>Kit, Belt Clip for ZQ300/ZQ300 Plus Series (Qty 5)</t>
   </si>
   <si>
     <t>KIT-MPM-BLTCLP5-01</t>
   </si>
   <si>
     <t>BRACKET:POS MOUNT &amp; CLIP</t>
   </si>
   <si>
     <t>KT-145344-01</t>
   </si>
   <si>
     <t>BRACKET:MS320X TO DS457</t>
   </si>
   <si>
     <t>KT-152342-01</t>
   </si>
   <si>
     <t>BRACKET:ADJUSTABLE,MINISCAN</t>
   </si>
   <si>
     <t>KT-65578-01R</t>
+  </si>
+  <si>
+    <t>USB-C to USB-C Charging Cable</t>
+  </si>
+  <si>
+    <t>CBL-EC5X-USBC3A-01</t>
+  </si>
+  <si>
+    <t>ET401 One Slot Charge Only Cradle</t>
+  </si>
+  <si>
+    <t>CRD-ET4A-1SCG1-01</t>
+  </si>
+  <si>
+    <t>ET401, 10", 5G, Standard, SR500, 8GB/128GB, ANDROID GMS, NA SKU</t>
+  </si>
+  <si>
+    <t>ET401EB-301P2B2P-NA</t>
+  </si>
+  <si>
+    <t>Power Supply</t>
+  </si>
+  <si>
+    <t>PWR-WUA5V45W1US</t>
+  </si>
+  <si>
+    <t>Plastic passive stylus set (pack of 3)</t>
+  </si>
+  <si>
+    <t>SG-TC7X-STYLUS-03</t>
+  </si>
+  <si>
+    <t>Expansion backs for ET4 Series 8” and 10” tablets</t>
+  </si>
+  <si>
+    <t>ZBK-ET4X-10BTRYBK1-01</t>
   </si>
   <si>
     <t>Bundled Part Number?Yes/No</t>
   </si>
   <si>
     <t xml:space="preserve">Percentage-Based List Price  ($)</t>
   </si>
   <si>
     <t>Minimum NYS Discount (%)</t>
   </si>
   <si>
     <t>Actual NYS Discount (%)</t>
   </si>
   <si>
     <t xml:space="preserve">Percentage-Based Net Price  ($)</t>
   </si>
   <si>
     <t>Percent Educational Discount (%)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
@@ -3348,14851 +3430,15271 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:R421"/>
+  <dimension ref="A1:R433"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="38.5703125" customWidth="1"/>
     <col min="2" max="2" width="255" customWidth="1"/>
     <col min="3" max="3" width="65.5625" customWidth="1"/>
     <col min="4" max="4" width="54.76171875" customWidth="1"/>
     <col min="5" max="5" width="27.7734375" customWidth="1"/>
     <col min="6" max="6" width="47.56640625" customWidth="1"/>
     <col min="7" max="7" width="101.54296875" customWidth="1"/>
     <col min="8" max="8" width="27.7734375" customWidth="1"/>
     <col min="9" max="9" width="45.765625" customWidth="1"/>
     <col min="10" max="10" width="25.9765625" customWidth="1"/>
     <col min="11" max="11" width="58.359375" customWidth="1"/>
     <col min="12" max="12" width="43.96875" customWidth="1"/>
     <col min="13" max="13" width="42.171875" customWidth="1"/>
     <col min="14" max="14" width="47.56640625" customWidth="1"/>
     <col min="15" max="15" width="56.5625" customWidth="1"/>
     <col min="16" max="16" width="58.359375" customWidth="1"/>
     <col min="17" max="17" width="52.9609375" customWidth="1"/>
     <col min="18" max="18" width="7.98046875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="11" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="11" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="11" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="11" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="11" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="11" t="s">
-        <v>963</v>
+        <v>990</v>
       </c>
       <c r="G1" s="11" t="s">
         <v>5</v>
       </c>
       <c r="H1" s="11" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="11" t="s">
         <v>7</v>
       </c>
       <c r="J1" s="12" t="s">
         <v>8</v>
       </c>
       <c r="K1" s="11" t="s">
-        <v>964</v>
+        <v>991</v>
       </c>
       <c r="L1" s="11" t="s">
-        <v>965</v>
+        <v>992</v>
       </c>
       <c r="M1" s="11" t="s">
-        <v>966</v>
+        <v>993</v>
       </c>
       <c r="N1" s="12" t="s">
         <v>9</v>
       </c>
       <c r="O1" s="11" t="s">
-        <v>967</v>
+        <v>994</v>
       </c>
       <c r="P1" s="11" t="s">
-        <v>968</v>
+        <v>995</v>
       </c>
       <c r="Q1" s="12" t="s">
         <v>11</v>
       </c>
       <c r="R1" s="11" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C2" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D2" s="7" t="s">
         <v>15</v>
       </c>
       <c r="E2" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F2" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H2" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I2" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J2" s="10">
-        <v>149.76</v>
+        <v>2230.65</v>
       </c>
       <c r="L2" s="7">
         <v>17</v>
       </c>
       <c r="N2" s="10">
-        <v>124.3</v>
+        <v>1851.44</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B3" s="6" t="s">
         <v>21</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>22</v>
       </c>
       <c r="D3" s="7" t="s">
         <v>23</v>
       </c>
       <c r="E3" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F3" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H3" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I3" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J3" s="10">
-        <v>412.16</v>
+        <v>119.79</v>
       </c>
       <c r="L3" s="7">
         <v>17</v>
       </c>
       <c r="N3" s="10">
-        <v>342.09</v>
+        <v>99.43</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="B4" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="E4" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F4" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H4" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I4" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J4" s="10">
-        <v>299.52</v>
+        <v>3335</v>
       </c>
       <c r="L4" s="7">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="N4" s="10">
-        <v>248.6</v>
+        <v>2501.25</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="B5" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="B5" s="6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D5" s="7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F5" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I5" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J5" s="10">
-        <v>634.38</v>
+        <v>4082.5</v>
       </c>
       <c r="L5" s="7">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="N5" s="10">
-        <v>526.54</v>
+        <v>3061.88</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B6" s="6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="D6" s="7" t="s">
         <v>32</v>
       </c>
       <c r="E6" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F6" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H6" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I6" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J6" s="10">
-        <v>247.4</v>
+        <v>4159.45</v>
       </c>
       <c r="L6" s="7">
         <v>25</v>
       </c>
       <c r="N6" s="10">
-        <v>185.55</v>
+        <v>3119.59</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="B7" s="6" t="s">
         <v>33</v>
       </c>
-      <c r="B7" s="6" t="s">
+      <c r="C7" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="D7" s="7" t="s">
         <v>34</v>
-      </c>
-[...4 lines deleted...]
-        <v>35</v>
       </c>
       <c r="E7" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F7" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H7" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I7" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J7" s="10">
-        <v>242.55</v>
+        <v>4306.45</v>
       </c>
       <c r="L7" s="7">
         <v>25</v>
       </c>
       <c r="N7" s="10">
-        <v>181.91</v>
+        <v>3229.84</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B8" s="6" t="s">
         <v>36</v>
       </c>
-      <c r="B8" s="6" t="s">
+      <c r="C8" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="D8" s="7" t="s">
         <v>37</v>
-      </c>
-[...4 lines deleted...]
-        <v>39</v>
       </c>
       <c r="E8" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F8" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H8" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I8" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J8" s="10">
-        <v>266.81</v>
+        <v>333.51</v>
       </c>
       <c r="L8" s="7">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="N8" s="10">
-        <v>200.11</v>
+        <v>276.81</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="B9" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="C9" s="7" t="s">
         <v>40</v>
       </c>
-      <c r="B9" s="6" t="s">
+      <c r="D9" s="7" t="s">
         <v>41</v>
       </c>
-      <c r="C9" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E9" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F9" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H9" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I9" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J9" s="10">
-        <v>456.23</v>
+        <v>149.76</v>
       </c>
       <c r="L9" s="7">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="N9" s="10">
-        <v>342.17</v>
+        <v>124.3</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="s">
         <v>43</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>45</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F10" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H10" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I10" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J10" s="10">
-        <v>362.16</v>
+        <v>412.16</v>
       </c>
       <c r="L10" s="7">
         <v>17</v>
       </c>
       <c r="N10" s="10">
-        <v>300.59</v>
+        <v>342.09</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>46</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>47</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F11" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H11" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I11" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J11" s="10">
-        <v>375.36</v>
+        <v>299.52</v>
       </c>
       <c r="L11" s="7">
         <v>17</v>
       </c>
       <c r="N11" s="10">
-        <v>311.55</v>
+        <v>248.6</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E12" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F12" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H12" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I12" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J12" s="10">
-        <v>300.24</v>
+        <v>634.38</v>
       </c>
       <c r="L12" s="7">
         <v>17</v>
       </c>
       <c r="N12" s="10">
-        <v>249.2</v>
+        <v>526.54</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>22</v>
+        <v>53</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="E13" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F13" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H13" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I13" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J13" s="10">
-        <v>390.24</v>
+        <v>247.4</v>
       </c>
       <c r="L13" s="7">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="N13" s="10">
-        <v>323.9</v>
+        <v>185.55</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="s">
-        <v>43</v>
+        <v>55</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>22</v>
+        <v>53</v>
       </c>
       <c r="D14" s="7" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E14" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F14" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H14" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I14" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J14" s="10">
-        <v>86.16</v>
+        <v>242.55</v>
       </c>
       <c r="L14" s="7">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="N14" s="10">
-        <v>71.51</v>
+        <v>181.91</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="s">
-        <v>43</v>
+        <v>58</v>
       </c>
       <c r="B15" s="6" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="D15" s="7" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="E15" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F15" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H15" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I15" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J15" s="10">
-        <v>276.48</v>
+        <v>266.81</v>
       </c>
       <c r="L15" s="7">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="N15" s="10">
-        <v>229.48</v>
+        <v>200.11</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="s">
-        <v>43</v>
+        <v>61</v>
       </c>
       <c r="B16" s="6" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="D16" s="7" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="E16" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F16" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H16" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I16" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J16" s="10">
-        <v>102.96</v>
+        <v>456.23</v>
       </c>
       <c r="L16" s="7">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="N16" s="10">
-        <v>85.46</v>
+        <v>342.17</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="s">
-        <v>43</v>
+        <v>64</v>
       </c>
       <c r="B17" s="6" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="D17" s="7" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="E17" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F17" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H17" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I17" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J17" s="10">
-        <v>485.64</v>
+        <v>362.16</v>
       </c>
       <c r="L17" s="7">
         <v>17</v>
       </c>
       <c r="N17" s="10">
-        <v>403.08</v>
+        <v>300.59</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="s">
-        <v>43</v>
+        <v>64</v>
       </c>
       <c r="B18" s="6" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="D18" s="7" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="E18" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F18" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H18" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I18" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J18" s="10">
-        <v>175.2</v>
+        <v>375.36</v>
       </c>
       <c r="L18" s="7">
         <v>17</v>
       </c>
       <c r="N18" s="10">
-        <v>145.42</v>
+        <v>311.55</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="s">
-        <v>43</v>
+        <v>64</v>
       </c>
       <c r="B19" s="6" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="D19" s="7" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="E19" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F19" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H19" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I19" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J19" s="10">
-        <v>102.24</v>
+        <v>300.24</v>
       </c>
       <c r="L19" s="7">
         <v>17</v>
       </c>
       <c r="N19" s="10">
-        <v>84.86</v>
+        <v>249.2</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="s">
-        <v>43</v>
+        <v>64</v>
       </c>
       <c r="B20" s="6" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="D20" s="7" t="s">
-        <v>65</v>
+        <v>72</v>
       </c>
       <c r="E20" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F20" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H20" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I20" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J20" s="10">
-        <v>175.44</v>
+        <v>390.24</v>
       </c>
       <c r="L20" s="7">
         <v>17</v>
       </c>
       <c r="N20" s="10">
-        <v>145.62</v>
+        <v>323.9</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="s">
-        <v>43</v>
+        <v>64</v>
       </c>
       <c r="B21" s="6" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="C21" s="7" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="D21" s="7" t="s">
-        <v>67</v>
+        <v>74</v>
       </c>
       <c r="E21" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F21" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H21" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I21" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J21" s="10">
-        <v>115.92</v>
+        <v>86.16</v>
       </c>
       <c r="L21" s="7">
         <v>17</v>
       </c>
       <c r="N21" s="10">
-        <v>96.21</v>
+        <v>71.51</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="s">
-        <v>43</v>
+        <v>64</v>
       </c>
       <c r="B22" s="6" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="D22" s="7" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="E22" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F22" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H22" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I22" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J22" s="10">
-        <v>214.02</v>
+        <v>276.48</v>
       </c>
       <c r="L22" s="7">
         <v>17</v>
       </c>
       <c r="N22" s="10">
-        <v>177.64</v>
+        <v>229.48</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="s">
-        <v>70</v>
+        <v>64</v>
       </c>
       <c r="B23" s="6" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="D23" s="7" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="E23" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F23" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H23" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I23" s="7" t="s">
-        <v>73</v>
+        <v>19</v>
       </c>
       <c r="J23" s="10">
-        <v>91.96</v>
+        <v>102.96</v>
       </c>
       <c r="L23" s="7">
         <v>17</v>
       </c>
       <c r="N23" s="10">
-        <v>76.33</v>
+        <v>85.46</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="5" t="s">
-        <v>74</v>
+        <v>64</v>
       </c>
       <c r="B24" s="6" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="D24" s="7" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F24" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H24" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I24" s="7" t="s">
-        <v>77</v>
+        <v>19</v>
       </c>
       <c r="J24" s="10">
-        <v>141</v>
+        <v>485.64</v>
       </c>
       <c r="L24" s="7">
         <v>17</v>
       </c>
       <c r="N24" s="10">
-        <v>117.03</v>
+        <v>403.08</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="s">
-        <v>74</v>
+        <v>64</v>
       </c>
       <c r="B25" s="6" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="D25" s="7" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F25" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H25" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I25" s="7" t="s">
-        <v>73</v>
+        <v>19</v>
       </c>
       <c r="J25" s="10">
-        <v>132.48</v>
+        <v>175.2</v>
       </c>
       <c r="L25" s="7">
         <v>17</v>
       </c>
       <c r="N25" s="10">
-        <v>109.96</v>
+        <v>145.42</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="5" t="s">
-        <v>74</v>
+        <v>64</v>
       </c>
       <c r="B26" s="6" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="C26" s="7" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="D26" s="7" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F26" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H26" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I26" s="7" t="s">
-        <v>73</v>
+        <v>19</v>
       </c>
       <c r="J26" s="10">
-        <v>92.88</v>
+        <v>102.24</v>
       </c>
       <c r="L26" s="7">
         <v>17</v>
       </c>
       <c r="N26" s="10">
-        <v>77.09</v>
+        <v>84.86</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="s">
-        <v>74</v>
+        <v>64</v>
       </c>
       <c r="B27" s="6" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="C27" s="7" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="D27" s="7" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E27" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F27" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H27" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I27" s="7" t="s">
-        <v>84</v>
+        <v>19</v>
       </c>
       <c r="J27" s="10">
-        <v>100.62</v>
+        <v>175.44</v>
       </c>
       <c r="L27" s="7">
         <v>17</v>
       </c>
       <c r="N27" s="10">
-        <v>83.51</v>
+        <v>145.62</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="5" t="s">
-        <v>85</v>
+        <v>64</v>
       </c>
       <c r="B28" s="6" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C28" s="7" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="D28" s="7" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E28" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F28" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H28" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I28" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J28" s="10">
-        <v>390.37</v>
+        <v>115.92</v>
       </c>
       <c r="L28" s="7">
         <v>17</v>
       </c>
       <c r="N28" s="10">
-        <v>324.01</v>
+        <v>96.21</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="s">
-        <v>74</v>
+        <v>64</v>
       </c>
       <c r="B29" s="6" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C29" s="7" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="D29" s="7" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="E29" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F29" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H29" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I29" s="7" t="s">
-        <v>84</v>
+        <v>19</v>
       </c>
       <c r="J29" s="10">
-        <v>95.76</v>
+        <v>214.02</v>
       </c>
       <c r="L29" s="7">
         <v>17</v>
       </c>
       <c r="N29" s="10">
-        <v>79.48</v>
+        <v>177.64</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="5" t="s">
-        <v>74</v>
+        <v>91</v>
       </c>
       <c r="B30" s="6" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="C30" s="7" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="D30" s="7" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="E30" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F30" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H30" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I30" s="7" t="s">
-        <v>84</v>
+        <v>94</v>
       </c>
       <c r="J30" s="10">
-        <v>155.52</v>
+        <v>91.96</v>
       </c>
       <c r="L30" s="7">
         <v>17</v>
       </c>
       <c r="N30" s="10">
-        <v>129.08</v>
+        <v>76.33</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="5" t="s">
-        <v>74</v>
+        <v>95</v>
       </c>
       <c r="B31" s="6" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="C31" s="7" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="D31" s="7" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="E31" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F31" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H31" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I31" s="7" t="s">
-        <v>84</v>
+        <v>98</v>
       </c>
       <c r="J31" s="10">
-        <v>106.8</v>
+        <v>141</v>
       </c>
       <c r="L31" s="7">
         <v>17</v>
       </c>
       <c r="N31" s="10">
-        <v>88.64</v>
+        <v>117.03</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="5" t="s">
-        <v>74</v>
+        <v>95</v>
       </c>
       <c r="B32" s="6" t="s">
+        <v>99</v>
+      </c>
+      <c r="C32" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D32" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="E32" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F32" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H32" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="I32" s="7" t="s">
         <v>94</v>
       </c>
-      <c r="C32" s="7" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="J32" s="10">
-        <v>156.84</v>
+        <v>132.48</v>
       </c>
       <c r="L32" s="7">
         <v>17</v>
       </c>
       <c r="N32" s="10">
-        <v>130.18</v>
+        <v>109.96</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="5" t="s">
-        <v>74</v>
+        <v>95</v>
       </c>
       <c r="B33" s="6" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="C33" s="7" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="D33" s="7" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="E33" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F33" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H33" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I33" s="7" t="s">
-        <v>84</v>
+        <v>94</v>
       </c>
       <c r="J33" s="10">
-        <v>207.12</v>
+        <v>92.88</v>
       </c>
       <c r="L33" s="7">
         <v>17</v>
       </c>
       <c r="N33" s="10">
-        <v>171.91</v>
+        <v>77.09</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="5" t="s">
-        <v>74</v>
+        <v>95</v>
       </c>
       <c r="B34" s="6" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="C34" s="7" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="D34" s="7" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="E34" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F34" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H34" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I34" s="7" t="s">
-        <v>19</v>
+        <v>105</v>
       </c>
       <c r="J34" s="10">
-        <v>225</v>
+        <v>100.62</v>
       </c>
       <c r="L34" s="7">
         <v>17</v>
       </c>
       <c r="N34" s="10">
-        <v>186.75</v>
+        <v>83.51</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="5" t="s">
-        <v>74</v>
+        <v>106</v>
       </c>
       <c r="B35" s="6" t="s">
-        <v>100</v>
+        <v>107</v>
       </c>
       <c r="C35" s="7" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="D35" s="7" t="s">
-        <v>101</v>
+        <v>108</v>
       </c>
       <c r="E35" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F35" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H35" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I35" s="7" t="s">
-        <v>102</v>
+        <v>19</v>
       </c>
       <c r="J35" s="10">
-        <v>378.24</v>
+        <v>390.37</v>
       </c>
       <c r="L35" s="7">
         <v>17</v>
       </c>
       <c r="N35" s="10">
-        <v>313.94</v>
+        <v>324.01</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="5" t="s">
-        <v>74</v>
+        <v>95</v>
       </c>
       <c r="B36" s="6" t="s">
-        <v>103</v>
+        <v>109</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="D36" s="7" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="E36" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F36" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H36" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I36" s="7" t="s">
         <v>105</v>
       </c>
       <c r="J36" s="10">
-        <v>105.62</v>
+        <v>95.76</v>
       </c>
       <c r="L36" s="7">
         <v>17</v>
       </c>
       <c r="N36" s="10">
-        <v>87.66</v>
+        <v>79.48</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="5" t="s">
-        <v>74</v>
+        <v>95</v>
       </c>
       <c r="B37" s="6" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="D37" s="7" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F37" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H37" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I37" s="7" t="s">
-        <v>73</v>
+        <v>105</v>
       </c>
       <c r="J37" s="10">
-        <v>69.6</v>
+        <v>155.52</v>
       </c>
       <c r="L37" s="7">
         <v>17</v>
       </c>
       <c r="N37" s="10">
-        <v>57.77</v>
+        <v>129.08</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="5" t="s">
-        <v>74</v>
+        <v>95</v>
       </c>
       <c r="B38" s="6" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="D38" s="7" t="s">
-        <v>109</v>
+        <v>114</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F38" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H38" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I38" s="7" t="s">
-        <v>73</v>
+        <v>105</v>
       </c>
       <c r="J38" s="10">
-        <v>103.16</v>
+        <v>106.8</v>
       </c>
       <c r="L38" s="7">
         <v>17</v>
       </c>
       <c r="N38" s="10">
-        <v>85.62</v>
+        <v>88.64</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="5" t="s">
-        <v>74</v>
+        <v>95</v>
       </c>
       <c r="B39" s="6" t="s">
-        <v>110</v>
+        <v>115</v>
       </c>
       <c r="C39" s="7" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="D39" s="7" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="E39" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F39" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H39" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I39" s="7" t="s">
-        <v>73</v>
+        <v>105</v>
       </c>
       <c r="J39" s="10">
-        <v>142.36</v>
+        <v>156.84</v>
       </c>
       <c r="L39" s="7">
         <v>17</v>
       </c>
       <c r="N39" s="10">
-        <v>118.16</v>
+        <v>130.18</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="5" t="s">
-        <v>112</v>
+        <v>95</v>
       </c>
       <c r="B40" s="6" t="s">
-        <v>41</v>
+        <v>117</v>
       </c>
       <c r="C40" s="7" t="s">
-        <v>38</v>
+        <v>14</v>
       </c>
       <c r="D40" s="7" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="E40" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F40" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H40" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I40" s="7" t="s">
-        <v>19</v>
+        <v>105</v>
       </c>
       <c r="J40" s="10">
-        <v>456.23</v>
+        <v>207.12</v>
       </c>
       <c r="L40" s="7">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="N40" s="10">
-        <v>342.17</v>
+        <v>171.91</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="5" t="s">
-        <v>114</v>
+        <v>95</v>
       </c>
       <c r="B41" s="6" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D41" s="7" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="E41" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F41" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H41" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I41" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J41" s="10">
-        <v>82.69</v>
+        <v>225</v>
       </c>
       <c r="L41" s="7">
         <v>17</v>
       </c>
       <c r="N41" s="10">
-        <v>68.63</v>
+        <v>186.75</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="5" t="s">
-        <v>117</v>
+        <v>95</v>
       </c>
       <c r="B42" s="6" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="C42" s="7" t="s">
-        <v>119</v>
+        <v>14</v>
       </c>
       <c r="D42" s="7" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E42" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F42" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H42" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I42" s="7" t="s">
-        <v>19</v>
+        <v>123</v>
       </c>
       <c r="J42" s="10">
-        <v>48.23</v>
+        <v>378.24</v>
       </c>
       <c r="L42" s="7">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="N42" s="10">
-        <v>36.17</v>
+        <v>313.94</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="5" t="s">
-        <v>114</v>
+        <v>95</v>
       </c>
       <c r="B43" s="6" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D43" s="7" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="E43" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F43" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H43" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I43" s="7" t="s">
-        <v>19</v>
+        <v>126</v>
       </c>
       <c r="J43" s="10">
-        <v>203.96</v>
+        <v>105.62</v>
       </c>
       <c r="L43" s="7">
         <v>17</v>
       </c>
       <c r="N43" s="10">
-        <v>169.29</v>
+        <v>87.66</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="5" t="s">
-        <v>123</v>
+        <v>95</v>
       </c>
       <c r="B44" s="6" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="C44" s="7" t="s">
-        <v>125</v>
+        <v>14</v>
       </c>
       <c r="D44" s="7" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="E44" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F44" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H44" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I44" s="7" t="s">
-        <v>19</v>
+        <v>94</v>
       </c>
       <c r="J44" s="10">
-        <v>135.03</v>
+        <v>69.6</v>
       </c>
       <c r="L44" s="7">
         <v>17</v>
       </c>
       <c r="N44" s="10">
-        <v>112.07</v>
+        <v>57.77</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="5" t="s">
-        <v>127</v>
+        <v>95</v>
       </c>
       <c r="B45" s="6" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C45" s="7" t="s">
-        <v>129</v>
+        <v>14</v>
       </c>
       <c r="D45" s="7" t="s">
         <v>130</v>
       </c>
       <c r="E45" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F45" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H45" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I45" s="7" t="s">
-        <v>19</v>
+        <v>94</v>
       </c>
       <c r="J45" s="10">
-        <v>180.64</v>
+        <v>103.16</v>
       </c>
       <c r="L45" s="7">
         <v>17</v>
       </c>
       <c r="N45" s="10">
-        <v>149.93</v>
+        <v>85.62</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="B46" s="6" t="s">
         <v>131</v>
       </c>
-      <c r="B46" s="6" t="s">
+      <c r="C46" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D46" s="7" t="s">
         <v>132</v>
       </c>
-      <c r="C46" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E46" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F46" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H46" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I46" s="7" t="s">
-        <v>19</v>
+        <v>94</v>
       </c>
       <c r="J46" s="10">
-        <v>38.2</v>
+        <v>142.36</v>
       </c>
       <c r="L46" s="7">
         <v>17</v>
       </c>
       <c r="N46" s="10">
-        <v>31.71</v>
+        <v>118.16</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="5" t="s">
+        <v>133</v>
+      </c>
+      <c r="B47" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="C47" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="D47" s="7" t="s">
         <v>134</v>
       </c>
-      <c r="B47" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E47" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F47" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H47" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I47" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J47" s="10">
-        <v>930.78</v>
+        <v>456.23</v>
       </c>
       <c r="L47" s="7">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="N47" s="10">
-        <v>772.55</v>
+        <v>342.17</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="5" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="B48" s="6" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
       <c r="C48" s="7" t="s">
-        <v>125</v>
+        <v>40</v>
       </c>
       <c r="D48" s="7" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="E48" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F48" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H48" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I48" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J48" s="10">
-        <v>1160.73</v>
+        <v>82.69</v>
       </c>
       <c r="L48" s="7">
         <v>17</v>
       </c>
       <c r="N48" s="10">
-        <v>963.41</v>
+        <v>68.63</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="5" t="s">
+        <v>138</v>
+      </c>
+      <c r="B49" s="6" t="s">
+        <v>139</v>
+      </c>
+      <c r="C49" s="7" t="s">
+        <v>140</v>
+      </c>
+      <c r="D49" s="7" t="s">
         <v>141</v>
       </c>
-      <c r="B49" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E49" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F49" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H49" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I49" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J49" s="10">
-        <v>2568.53</v>
+        <v>48.23</v>
       </c>
       <c r="L49" s="7">
         <v>25</v>
       </c>
       <c r="N49" s="10">
-        <v>1926.4</v>
+        <v>36.17</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="5" t="s">
-        <v>144</v>
+        <v>135</v>
       </c>
       <c r="B50" s="6" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="C50" s="7" t="s">
-        <v>119</v>
+        <v>40</v>
       </c>
       <c r="D50" s="7" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="E50" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F50" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H50" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I50" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J50" s="10">
-        <v>278.43</v>
+        <v>203.96</v>
       </c>
       <c r="L50" s="7">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="N50" s="10">
-        <v>208.82</v>
+        <v>169.29</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="5" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="B51" s="6" t="s">
-        <v>148</v>
+        <v>145</v>
       </c>
       <c r="C51" s="7" t="s">
-        <v>119</v>
+        <v>146</v>
       </c>
       <c r="D51" s="7" t="s">
         <v>147</v>
       </c>
       <c r="E51" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F51" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H51" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I51" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J51" s="10">
-        <v>597.22</v>
+        <v>135.03</v>
       </c>
       <c r="L51" s="7">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="N51" s="10">
-        <v>447.92</v>
+        <v>112.07</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="B52" s="6" t="s">
+        <v>148</v>
+      </c>
+      <c r="C52" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="D52" s="7" t="s">
         <v>149</v>
       </c>
-      <c r="B52" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E52" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F52" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H52" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I52" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J52" s="10">
-        <v>3348.35</v>
+        <v>180.64</v>
       </c>
       <c r="L52" s="7">
         <v>17</v>
       </c>
       <c r="N52" s="10">
-        <v>2779.13</v>
+        <v>149.93</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="5" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B53" s="6" t="s">
+        <v>151</v>
+      </c>
+      <c r="C53" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="D53" s="7" t="s">
         <v>152</v>
       </c>
-      <c r="C53" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E53" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F53" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H53" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I53" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J53" s="10">
-        <v>4272.35</v>
+        <v>38.2</v>
       </c>
       <c r="L53" s="7">
         <v>17</v>
       </c>
       <c r="N53" s="10">
-        <v>3546.05</v>
+        <v>31.71</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="5" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="B54" s="6" t="s">
         <v>154</v>
       </c>
       <c r="C54" s="7" t="s">
-        <v>129</v>
+        <v>155</v>
       </c>
       <c r="D54" s="7" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E54" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F54" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H54" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I54" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J54" s="10">
-        <v>5080.85</v>
+        <v>930.78</v>
       </c>
       <c r="L54" s="7">
         <v>17</v>
       </c>
       <c r="N54" s="10">
-        <v>4217.11</v>
+        <v>772.55</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="5" t="s">
-        <v>149</v>
+        <v>157</v>
       </c>
       <c r="B55" s="6" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="C55" s="7" t="s">
-        <v>129</v>
+        <v>146</v>
       </c>
       <c r="D55" s="7" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="E55" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F55" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H55" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I55" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J55" s="10">
-        <v>3983.6</v>
+        <v>1160.73</v>
       </c>
       <c r="L55" s="7">
         <v>17</v>
       </c>
       <c r="N55" s="10">
-        <v>3306.39</v>
+        <v>963.41</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="5" t="s">
-        <v>149</v>
+        <v>160</v>
       </c>
       <c r="B56" s="6" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="C56" s="7" t="s">
-        <v>129</v>
+        <v>140</v>
       </c>
       <c r="D56" s="7" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="E56" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F56" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H56" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I56" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J56" s="10">
-        <v>4965.35</v>
+        <v>2568.53</v>
       </c>
       <c r="L56" s="7">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="N56" s="10">
-        <v>4121.24</v>
+        <v>1926.4</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="5" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="B57" s="6" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="C57" s="7" t="s">
-        <v>14</v>
+        <v>140</v>
       </c>
       <c r="D57" s="7" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="E57" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F57" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H57" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I57" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J57" s="10">
-        <v>564.89</v>
+        <v>278.43</v>
       </c>
       <c r="L57" s="7">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="N57" s="10">
-        <v>468.86</v>
+        <v>208.82</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="5" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="B58" s="6" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="C58" s="7" t="s">
-        <v>38</v>
+        <v>140</v>
       </c>
       <c r="D58" s="7" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="E58" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F58" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H58" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I58" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J58" s="10">
-        <v>226.79</v>
+        <v>597.22</v>
       </c>
       <c r="L58" s="7">
         <v>25</v>
       </c>
       <c r="N58" s="10">
-        <v>170.09</v>
+        <v>447.92</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="5" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B59" s="6" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="C59" s="7" t="s">
-        <v>129</v>
+        <v>22</v>
       </c>
       <c r="D59" s="7" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="E59" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F59" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H59" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I59" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J59" s="10">
-        <v>190.58</v>
+        <v>3348.35</v>
       </c>
       <c r="L59" s="7">
         <v>17</v>
       </c>
       <c r="N59" s="10">
-        <v>158.18</v>
+        <v>2779.13</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="5" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="B60" s="6" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="C60" s="7" t="s">
-        <v>119</v>
+        <v>22</v>
       </c>
       <c r="D60" s="7" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="E60" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F60" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H60" s="7" t="s">
-        <v>17</v>
+        <v>42</v>
       </c>
       <c r="I60" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J60" s="10">
-        <v>1634.42</v>
+        <v>4272.35</v>
       </c>
       <c r="L60" s="7">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="N60" s="10">
-        <v>1225.82</v>
+        <v>3546.05</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="5" t="s">
-        <v>141</v>
+        <v>168</v>
       </c>
       <c r="B61" s="6" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="C61" s="7" t="s">
-        <v>119</v>
+        <v>22</v>
       </c>
       <c r="D61" s="7" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="E61" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F61" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H61" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I61" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J61" s="10">
-        <v>1444.65</v>
+        <v>5080.85</v>
       </c>
       <c r="L61" s="7">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="N61" s="10">
-        <v>1083.49</v>
+        <v>4217.11</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="5" t="s">
-        <v>74</v>
+        <v>168</v>
       </c>
       <c r="B62" s="6" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>22</v>
       </c>
       <c r="D62" s="7" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="E62" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F62" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H62" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I62" s="7" t="s">
-        <v>73</v>
+        <v>19</v>
       </c>
       <c r="J62" s="10">
-        <v>101.92</v>
+        <v>3983.6</v>
       </c>
       <c r="L62" s="7">
         <v>17</v>
       </c>
       <c r="N62" s="10">
-        <v>84.59</v>
+        <v>3306.39</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="5" t="s">
-        <v>117</v>
+        <v>168</v>
       </c>
       <c r="B63" s="6" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C63" s="7" t="s">
-        <v>119</v>
+        <v>22</v>
       </c>
       <c r="D63" s="7" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E63" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F63" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H63" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I63" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J63" s="10">
-        <v>83.3</v>
+        <v>4965.35</v>
       </c>
       <c r="L63" s="7">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="N63" s="10">
-        <v>62.48</v>
+        <v>4121.24</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="5" t="s">
-        <v>117</v>
+        <v>179</v>
       </c>
       <c r="B64" s="6" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="C64" s="7" t="s">
-        <v>119</v>
+        <v>40</v>
       </c>
       <c r="D64" s="7" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="E64" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F64" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H64" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I64" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J64" s="10">
-        <v>67.21</v>
+        <v>564.89</v>
       </c>
       <c r="L64" s="7">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="N64" s="10">
-        <v>50.41</v>
+        <v>468.86</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="5" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B65" s="6" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="C65" s="7" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="D65" s="7" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="E65" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F65" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H65" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I65" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J65" s="10">
-        <v>861.66</v>
+        <v>226.79</v>
       </c>
       <c r="L65" s="7">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="N65" s="10">
-        <v>715.18</v>
+        <v>170.09</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="5" t="s">
-        <v>183</v>
+        <v>35</v>
       </c>
       <c r="B66" s="6" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="C66" s="7" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="D66" s="7" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="E66" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F66" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H66" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I66" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J66" s="10">
-        <v>686.27</v>
+        <v>190.58</v>
       </c>
       <c r="L66" s="7">
         <v>17</v>
       </c>
       <c r="N66" s="10">
-        <v>569.6</v>
+        <v>158.18</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="5" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
       <c r="B67" s="6" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="C67" s="7" t="s">
-        <v>14</v>
+        <v>140</v>
       </c>
       <c r="D67" s="7" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="E67" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F67" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H67" s="7" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I67" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J67" s="10">
-        <v>1134.54</v>
+        <v>1634.42</v>
       </c>
       <c r="L67" s="7">
-        <v>17</v>
+        <v>25</v>
+      </c>
+      <c r="M67" s="7">
+        <v>25</v>
       </c>
       <c r="N67" s="10">
-        <v>941.67</v>
+        <v>1225.82</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="5" t="s">
-        <v>188</v>
+        <v>160</v>
       </c>
       <c r="B68" s="6" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="C68" s="7" t="s">
-        <v>14</v>
+        <v>140</v>
       </c>
       <c r="D68" s="7" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="E68" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F68" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H68" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I68" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J68" s="10">
-        <v>30.45</v>
+        <v>1444.65</v>
       </c>
       <c r="L68" s="7">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="N68" s="10">
-        <v>25.27</v>
+        <v>1083.49</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="5" t="s">
-        <v>191</v>
+        <v>95</v>
       </c>
       <c r="B69" s="6" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="C69" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D69" s="7" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E69" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F69" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H69" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I69" s="7" t="s">
-        <v>19</v>
+        <v>94</v>
       </c>
       <c r="J69" s="10">
-        <v>45.05</v>
+        <v>101.92</v>
       </c>
       <c r="L69" s="7">
         <v>17</v>
       </c>
       <c r="N69" s="10">
-        <v>37.39</v>
+        <v>84.59</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="5" t="s">
-        <v>26</v>
+        <v>138</v>
       </c>
       <c r="B70" s="6" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="C70" s="7" t="s">
-        <v>14</v>
+        <v>140</v>
       </c>
       <c r="D70" s="7" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="E70" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F70" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H70" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I70" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J70" s="10">
-        <v>257.26</v>
+        <v>83.3</v>
       </c>
       <c r="L70" s="7">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="N70" s="10">
-        <v>213.53</v>
+        <v>62.48</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="5" t="s">
-        <v>195</v>
+        <v>138</v>
       </c>
       <c r="B71" s="6" t="s">
         <v>196</v>
       </c>
       <c r="C71" s="7" t="s">
-        <v>119</v>
+        <v>140</v>
       </c>
       <c r="D71" s="7" t="s">
         <v>197</v>
       </c>
       <c r="E71" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F71" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H71" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I71" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J71" s="10">
-        <v>297.58</v>
+        <v>67.21</v>
       </c>
       <c r="L71" s="7">
         <v>25</v>
       </c>
       <c r="N71" s="10">
-        <v>223.19</v>
+        <v>50.41</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="5" t="s">
         <v>198</v>
       </c>
       <c r="B72" s="6" t="s">
         <v>199</v>
       </c>
       <c r="C72" s="7" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D72" s="7" t="s">
         <v>200</v>
       </c>
       <c r="E72" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F72" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H72" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I72" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J72" s="10">
-        <v>26.47</v>
+        <v>861.66</v>
       </c>
       <c r="L72" s="7">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="N72" s="10">
-        <v>19.85</v>
+        <v>715.18</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="5" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="B73" s="6" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C73" s="7" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D73" s="7" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="E73" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F73" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H73" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I73" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J73" s="10">
-        <v>17.94</v>
+        <v>686.27</v>
       </c>
       <c r="L73" s="7">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="N73" s="10">
-        <v>13.46</v>
+        <v>569.6</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="5" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="B74" s="6" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="C74" s="7" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D74" s="7" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E74" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F74" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H74" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I74" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J74" s="10">
-        <v>69.12</v>
+        <v>1134.54</v>
       </c>
       <c r="L74" s="7">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="N74" s="10">
-        <v>51.84</v>
+        <v>941.67</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="5" t="s">
-        <v>74</v>
+        <v>206</v>
       </c>
       <c r="B75" s="6" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="C75" s="7" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="D75" s="7" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="E75" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F75" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H75" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I75" s="7" t="s">
-        <v>77</v>
+        <v>19</v>
       </c>
       <c r="J75" s="10">
-        <v>232.2</v>
+        <v>30.45</v>
       </c>
       <c r="L75" s="7">
         <v>17</v>
       </c>
       <c r="N75" s="10">
-        <v>192.73</v>
+        <v>25.27</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="5" t="s">
-        <v>74</v>
+        <v>209</v>
       </c>
       <c r="B76" s="6" t="s">
         <v>207</v>
       </c>
       <c r="C76" s="7" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="D76" s="7" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E76" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F76" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H76" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I76" s="7" t="s">
-        <v>102</v>
+        <v>19</v>
       </c>
       <c r="J76" s="10">
-        <v>284.52</v>
+        <v>45.05</v>
       </c>
       <c r="L76" s="7">
         <v>17</v>
       </c>
       <c r="N76" s="10">
-        <v>236.15</v>
+        <v>37.39</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="5" t="s">
-        <v>29</v>
+        <v>48</v>
       </c>
       <c r="B77" s="6" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="C77" s="7" t="s">
-        <v>31</v>
+        <v>40</v>
       </c>
       <c r="D77" s="7" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="E77" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F77" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H77" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I77" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J77" s="10">
-        <v>83.37</v>
+        <v>257.26</v>
       </c>
       <c r="L77" s="7">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="N77" s="10">
-        <v>62.53</v>
+        <v>213.53</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="5" t="s">
-        <v>33</v>
+        <v>213</v>
       </c>
       <c r="B78" s="6" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="C78" s="7" t="s">
-        <v>31</v>
+        <v>140</v>
       </c>
       <c r="D78" s="7" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="E78" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F78" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H78" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I78" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J78" s="10">
-        <v>165.45</v>
+        <v>297.58</v>
       </c>
       <c r="L78" s="7">
         <v>25</v>
       </c>
       <c r="N78" s="10">
-        <v>124.09</v>
+        <v>223.19</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="5" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="B79" s="6" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="C79" s="7" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="D79" s="7" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="E79" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F79" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H79" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I79" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J79" s="10">
-        <v>391.78</v>
+        <v>26.47</v>
       </c>
       <c r="L79" s="7">
         <v>25</v>
       </c>
       <c r="N79" s="10">
-        <v>293.84</v>
+        <v>19.85</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="5" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="B80" s="6" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="C80" s="7" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="D80" s="7" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="E80" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F80" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H80" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I80" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J80" s="10">
-        <v>432.59</v>
+        <v>17.94</v>
       </c>
       <c r="L80" s="7">
         <v>25</v>
       </c>
       <c r="N80" s="10">
-        <v>324.44</v>
+        <v>13.46</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="5" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="B81" s="6" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="C81" s="7" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="D81" s="7" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="E81" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F81" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H81" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I81" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J81" s="10">
-        <v>321.82</v>
+        <v>69.12</v>
       </c>
       <c r="L81" s="7">
         <v>25</v>
       </c>
       <c r="N81" s="10">
-        <v>241.37</v>
+        <v>51.84</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="5" t="s">
-        <v>220</v>
+        <v>95</v>
       </c>
       <c r="B82" s="6" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="C82" s="7" t="s">
-        <v>129</v>
+        <v>14</v>
       </c>
       <c r="D82" s="7" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="E82" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F82" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H82" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I82" s="7" t="s">
-        <v>19</v>
+        <v>98</v>
       </c>
       <c r="J82" s="10">
-        <v>647.01</v>
+        <v>232.2</v>
       </c>
       <c r="L82" s="7">
         <v>17</v>
       </c>
       <c r="N82" s="10">
-        <v>537.02</v>
+        <v>192.73</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="5" t="s">
-        <v>12</v>
+        <v>95</v>
       </c>
       <c r="B83" s="6" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="C83" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D83" s="7" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="E83" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F83" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H83" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I83" s="7" t="s">
-        <v>19</v>
+        <v>123</v>
       </c>
       <c r="J83" s="10">
-        <v>80.64</v>
+        <v>284.52</v>
       </c>
       <c r="L83" s="7">
         <v>17</v>
       </c>
       <c r="N83" s="10">
-        <v>66.93</v>
+        <v>236.15</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="5" t="s">
-        <v>225</v>
+        <v>51</v>
       </c>
       <c r="B84" s="6" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C84" s="7" t="s">
-        <v>119</v>
+        <v>53</v>
       </c>
       <c r="D84" s="7" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="E84" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F84" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H84" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I84" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J84" s="10">
-        <v>130.06</v>
+        <v>83.37</v>
       </c>
       <c r="L84" s="7">
         <v>25</v>
       </c>
       <c r="N84" s="10">
-        <v>97.55</v>
+        <v>62.53</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="5" t="s">
-        <v>228</v>
+        <v>55</v>
       </c>
       <c r="B85" s="6" t="s">
         <v>229</v>
       </c>
       <c r="C85" s="7" t="s">
-        <v>129</v>
+        <v>53</v>
       </c>
       <c r="D85" s="7" t="s">
         <v>230</v>
       </c>
       <c r="E85" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F85" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H85" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I85" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J85" s="10">
-        <v>113.3</v>
+        <v>165.45</v>
       </c>
       <c r="L85" s="7">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="N85" s="10">
-        <v>94.04</v>
+        <v>124.09</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="5" t="s">
-        <v>127</v>
+        <v>231</v>
       </c>
       <c r="B86" s="6" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="C86" s="7" t="s">
-        <v>129</v>
+        <v>53</v>
       </c>
       <c r="D86" s="7" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F86" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H86" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I86" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J86" s="10">
-        <v>194.65</v>
+        <v>391.78</v>
       </c>
       <c r="L86" s="7">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="N86" s="10">
-        <v>161.56</v>
+        <v>293.84</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="5" t="s">
-        <v>127</v>
+        <v>231</v>
       </c>
       <c r="B87" s="6" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="C87" s="7" t="s">
-        <v>129</v>
+        <v>53</v>
       </c>
       <c r="D87" s="7" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="E87" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F87" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H87" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I87" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J87" s="10">
-        <v>301.07</v>
+        <v>432.59</v>
       </c>
       <c r="L87" s="7">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="N87" s="10">
-        <v>249.89</v>
+        <v>324.44</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="5" t="s">
-        <v>195</v>
+        <v>231</v>
       </c>
       <c r="B88" s="6" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="C88" s="7" t="s">
-        <v>119</v>
+        <v>53</v>
       </c>
       <c r="D88" s="7" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="E88" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F88" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H88" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I88" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J88" s="10">
-        <v>124.2</v>
+        <v>321.82</v>
       </c>
       <c r="L88" s="7">
         <v>25</v>
       </c>
       <c r="N88" s="10">
-        <v>93.15</v>
+        <v>241.37</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="5" t="s">
-        <v>195</v>
+        <v>238</v>
       </c>
       <c r="B89" s="6" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="C89" s="7" t="s">
-        <v>119</v>
+        <v>22</v>
       </c>
       <c r="D89" s="7" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="E89" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F89" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H89" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I89" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J89" s="10">
-        <v>45.54</v>
+        <v>647.01</v>
       </c>
       <c r="L89" s="7">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="N89" s="10">
-        <v>34.16</v>
+        <v>537.02</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="5" t="s">
-        <v>239</v>
+        <v>38</v>
       </c>
       <c r="B90" s="6" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="C90" s="7" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="D90" s="7" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E90" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F90" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H90" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I90" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J90" s="10">
-        <v>1111.61</v>
+        <v>80.64</v>
       </c>
       <c r="L90" s="7">
         <v>17</v>
       </c>
       <c r="N90" s="10">
-        <v>922.64</v>
+        <v>66.93</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="5" t="s">
-        <v>134</v>
+        <v>243</v>
       </c>
       <c r="B91" s="6" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="C91" s="7" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="D91" s="7" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="E91" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F91" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H91" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I91" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J91" s="10">
-        <v>1398.74</v>
+        <v>130.06</v>
       </c>
       <c r="L91" s="7">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="N91" s="10">
-        <v>1160.95</v>
+        <v>97.55</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="5" t="s">
-        <v>134</v>
+        <v>246</v>
       </c>
       <c r="B92" s="6" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="C92" s="7" t="s">
-        <v>136</v>
+        <v>22</v>
       </c>
       <c r="D92" s="7" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="E92" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F92" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H92" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I92" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J92" s="10">
-        <v>1465.97</v>
+        <v>113.3</v>
       </c>
       <c r="L92" s="7">
         <v>17</v>
       </c>
       <c r="N92" s="10">
-        <v>1216.76</v>
+        <v>94.04</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="5" t="s">
-        <v>246</v>
+        <v>20</v>
       </c>
       <c r="B93" s="6" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="C93" s="7" t="s">
-        <v>119</v>
+        <v>22</v>
       </c>
       <c r="D93" s="7" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="E93" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F93" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H93" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I93" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J93" s="10">
-        <v>451.62</v>
+        <v>194.65</v>
       </c>
       <c r="L93" s="7">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="N93" s="10">
-        <v>338.72</v>
+        <v>161.56</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="5" t="s">
-        <v>249</v>
+        <v>20</v>
       </c>
       <c r="B94" s="6" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="C94" s="7" t="s">
-        <v>119</v>
+        <v>22</v>
       </c>
       <c r="D94" s="7" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E94" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F94" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H94" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I94" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J94" s="10">
-        <v>1255.67</v>
+        <v>301.07</v>
       </c>
       <c r="L94" s="7">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="N94" s="10">
-        <v>941.75</v>
+        <v>249.89</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="5" t="s">
-        <v>141</v>
+        <v>213</v>
       </c>
       <c r="B95" s="6" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="C95" s="7" t="s">
-        <v>119</v>
+        <v>140</v>
       </c>
       <c r="D95" s="7" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="E95" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F95" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H95" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I95" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J95" s="10">
-        <v>1174.87</v>
+        <v>124.2</v>
       </c>
       <c r="L95" s="7">
         <v>25</v>
       </c>
       <c r="N95" s="10">
-        <v>881.15</v>
+        <v>93.15</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="5" t="s">
-        <v>254</v>
+        <v>213</v>
       </c>
       <c r="B96" s="6" t="s">
         <v>255</v>
       </c>
       <c r="C96" s="7" t="s">
-        <v>129</v>
+        <v>140</v>
       </c>
       <c r="D96" s="7" t="s">
         <v>256</v>
       </c>
       <c r="E96" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F96" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H96" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I96" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J96" s="10">
-        <v>5138.6</v>
+        <v>45.54</v>
       </c>
       <c r="L96" s="7">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="N96" s="10">
-        <v>4265.04</v>
+        <v>34.16</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="5" t="s">
-        <v>149</v>
+        <v>257</v>
       </c>
       <c r="B97" s="6" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="C97" s="7" t="s">
-        <v>129</v>
+        <v>155</v>
       </c>
       <c r="D97" s="7" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E97" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F97" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H97" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I97" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J97" s="10">
-        <v>3925.85</v>
+        <v>1111.61</v>
       </c>
       <c r="L97" s="7">
         <v>17</v>
       </c>
       <c r="N97" s="10">
-        <v>3258.46</v>
+        <v>922.64</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="5" t="s">
-        <v>259</v>
+        <v>153</v>
       </c>
       <c r="B98" s="6" t="s">
         <v>260</v>
       </c>
       <c r="C98" s="7" t="s">
-        <v>119</v>
+        <v>155</v>
       </c>
       <c r="D98" s="7" t="s">
         <v>261</v>
       </c>
       <c r="E98" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F98" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H98" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I98" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J98" s="10">
-        <v>220.62</v>
+        <v>1398.74</v>
       </c>
       <c r="L98" s="7">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="N98" s="10">
-        <v>165.47</v>
+        <v>1160.95</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="5" t="s">
-        <v>259</v>
+        <v>153</v>
       </c>
       <c r="B99" s="6" t="s">
         <v>262</v>
       </c>
       <c r="C99" s="7" t="s">
-        <v>119</v>
+        <v>155</v>
       </c>
       <c r="D99" s="7" t="s">
         <v>263</v>
       </c>
       <c r="E99" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F99" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H99" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I99" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J99" s="10">
-        <v>237.13</v>
+        <v>1465.97</v>
       </c>
       <c r="L99" s="7">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="N99" s="10">
-        <v>177.85</v>
+        <v>1216.76</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="5" t="s">
-        <v>127</v>
+        <v>264</v>
       </c>
       <c r="B100" s="6" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="C100" s="7" t="s">
-        <v>129</v>
+        <v>140</v>
       </c>
       <c r="D100" s="7" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="E100" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F100" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H100" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I100" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J100" s="10">
-        <v>630.14</v>
+        <v>451.62</v>
       </c>
       <c r="L100" s="7">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="N100" s="10">
-        <v>523.02</v>
+        <v>338.72</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="5" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="B101" s="6" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="C101" s="7" t="s">
-        <v>129</v>
+        <v>140</v>
       </c>
       <c r="D101" s="7" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="E101" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F101" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H101" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I101" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J101" s="10">
-        <v>1061.37</v>
+        <v>1255.67</v>
       </c>
       <c r="L101" s="7">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="N101" s="10">
-        <v>880.94</v>
+        <v>941.75</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="5" t="s">
-        <v>259</v>
+        <v>160</v>
       </c>
       <c r="B102" s="6" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="C102" s="7" t="s">
-        <v>119</v>
+        <v>140</v>
       </c>
       <c r="D102" s="7" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="E102" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F102" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H102" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I102" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J102" s="10">
-        <v>220.62</v>
+        <v>1174.87</v>
       </c>
       <c r="L102" s="7">
         <v>25</v>
       </c>
       <c r="N102" s="10">
-        <v>165.47</v>
+        <v>881.15</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="5" t="s">
-        <v>259</v>
+        <v>272</v>
       </c>
       <c r="B103" s="6" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="C103" s="7" t="s">
-        <v>119</v>
+        <v>22</v>
       </c>
       <c r="D103" s="7" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="E103" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F103" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H103" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I103" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J103" s="10">
-        <v>268.99</v>
+        <v>5138.6</v>
       </c>
       <c r="L103" s="7">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="N103" s="10">
-        <v>201.74</v>
+        <v>4265.04</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="5" t="s">
-        <v>220</v>
+        <v>168</v>
       </c>
       <c r="B104" s="6" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="C104" s="7" t="s">
-        <v>129</v>
+        <v>22</v>
       </c>
       <c r="D104" s="7" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="E104" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F104" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H104" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I104" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J104" s="10">
-        <v>471.64</v>
+        <v>3925.85</v>
       </c>
       <c r="L104" s="7">
         <v>17</v>
       </c>
       <c r="N104" s="10">
-        <v>391.46</v>
+        <v>3258.46</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="5" t="s">
-        <v>26</v>
+        <v>277</v>
       </c>
       <c r="B105" s="6" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="C105" s="7" t="s">
-        <v>14</v>
+        <v>140</v>
       </c>
       <c r="D105" s="7" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="E105" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F105" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H105" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I105" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J105" s="10">
-        <v>388.37</v>
+        <v>220.62</v>
       </c>
       <c r="L105" s="7">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="N105" s="10">
-        <v>322.35</v>
+        <v>165.47</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="5" t="s">
-        <v>20</v>
+        <v>277</v>
       </c>
       <c r="B106" s="6" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="C106" s="7" t="s">
-        <v>22</v>
+        <v>140</v>
       </c>
       <c r="D106" s="7" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="E106" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F106" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H106" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I106" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J106" s="10">
-        <v>341.55</v>
+        <v>237.13</v>
       </c>
       <c r="L106" s="7">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="N106" s="10">
-        <v>283.49</v>
+        <v>177.85</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="5" t="s">
-        <v>279</v>
+        <v>20</v>
       </c>
       <c r="B107" s="6" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="C107" s="7" t="s">
-        <v>136</v>
+        <v>22</v>
       </c>
       <c r="D107" s="7" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="E107" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F107" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H107" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I107" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J107" s="10">
-        <v>143.77</v>
+        <v>630.14</v>
       </c>
       <c r="L107" s="7">
         <v>17</v>
       </c>
       <c r="N107" s="10">
-        <v>119.33</v>
+        <v>523.02</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="5" t="s">
-        <v>117</v>
+        <v>284</v>
       </c>
       <c r="B108" s="6" t="s">
-        <v>282</v>
+        <v>285</v>
       </c>
       <c r="C108" s="7" t="s">
-        <v>119</v>
+        <v>22</v>
       </c>
       <c r="D108" s="7" t="s">
-        <v>283</v>
+        <v>286</v>
       </c>
       <c r="E108" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F108" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H108" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I108" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J108" s="10">
-        <v>61.37</v>
+        <v>1061.37</v>
       </c>
       <c r="L108" s="7">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="N108" s="10">
-        <v>46.03</v>
+        <v>880.94</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="5" t="s">
-        <v>117</v>
+        <v>277</v>
       </c>
       <c r="B109" s="6" t="s">
-        <v>284</v>
+        <v>287</v>
       </c>
       <c r="C109" s="7" t="s">
-        <v>119</v>
+        <v>140</v>
       </c>
       <c r="D109" s="7" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="E109" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F109" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H109" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I109" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J109" s="10">
-        <v>61.37</v>
+        <v>220.62</v>
       </c>
       <c r="L109" s="7">
         <v>25</v>
       </c>
       <c r="N109" s="10">
-        <v>46.03</v>
+        <v>165.47</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="5" t="s">
-        <v>114</v>
+        <v>277</v>
       </c>
       <c r="B110" s="6" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="C110" s="7" t="s">
-        <v>14</v>
+        <v>140</v>
       </c>
       <c r="D110" s="7" t="s">
-        <v>287</v>
+        <v>290</v>
       </c>
       <c r="E110" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F110" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H110" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I110" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J110" s="10">
-        <v>334.06</v>
+        <v>268.99</v>
       </c>
       <c r="L110" s="7">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="N110" s="10">
-        <v>277.27</v>
+        <v>201.74</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="5" t="s">
-        <v>288</v>
+        <v>238</v>
       </c>
       <c r="B111" s="6" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="C111" s="7" t="s">
-        <v>119</v>
+        <v>22</v>
       </c>
       <c r="D111" s="7" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="E111" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F111" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H111" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I111" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J111" s="10">
-        <v>204.56</v>
+        <v>471.64</v>
       </c>
       <c r="L111" s="7">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="N111" s="10">
-        <v>153.42</v>
+        <v>391.46</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="5" t="s">
-        <v>117</v>
+        <v>48</v>
       </c>
       <c r="B112" s="6" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="C112" s="7" t="s">
-        <v>119</v>
+        <v>40</v>
       </c>
       <c r="D112" s="7" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="E112" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F112" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H112" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I112" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J112" s="10">
-        <v>48.23</v>
+        <v>388.37</v>
       </c>
       <c r="L112" s="7">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="N112" s="10">
-        <v>36.17</v>
+        <v>322.35</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="5" t="s">
-        <v>114</v>
+        <v>43</v>
       </c>
       <c r="B113" s="6" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="C113" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D113" s="7" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="E113" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F113" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H113" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I113" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J113" s="10">
-        <v>219.4</v>
+        <v>341.55</v>
       </c>
       <c r="L113" s="7">
         <v>17</v>
       </c>
       <c r="N113" s="10">
-        <v>182.1</v>
+        <v>283.49</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="5" t="s">
-        <v>266</v>
+        <v>297</v>
       </c>
       <c r="B114" s="6" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="C114" s="7" t="s">
-        <v>129</v>
+        <v>155</v>
       </c>
       <c r="D114" s="7" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
       <c r="E114" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F114" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H114" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I114" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J114" s="10">
-        <v>12.6</v>
+        <v>143.77</v>
       </c>
       <c r="L114" s="7">
         <v>17</v>
       </c>
       <c r="N114" s="10">
-        <v>10.46</v>
+        <v>119.33</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="5" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="B115" s="6" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="C115" s="7" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="D115" s="7" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="E115" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F115" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H115" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I115" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J115" s="10">
-        <v>1131.15</v>
+        <v>61.37</v>
       </c>
       <c r="L115" s="7">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="N115" s="10">
-        <v>938.85</v>
+        <v>46.03</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="5" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="B116" s="6" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
       <c r="C116" s="7" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="D116" s="7" t="s">
-        <v>300</v>
+        <v>303</v>
       </c>
       <c r="E116" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F116" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H116" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I116" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J116" s="10">
-        <v>1265.59</v>
+        <v>61.37</v>
       </c>
       <c r="L116" s="7">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="N116" s="10">
-        <v>1050.44</v>
+        <v>46.03</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="5" t="s">
-        <v>239</v>
+        <v>135</v>
       </c>
       <c r="B117" s="6" t="s">
-        <v>301</v>
+        <v>304</v>
       </c>
       <c r="C117" s="7" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="D117" s="7" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="E117" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F117" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H117" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I117" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J117" s="10">
-        <v>1389.49</v>
+        <v>334.06</v>
       </c>
       <c r="L117" s="7">
         <v>17</v>
       </c>
       <c r="N117" s="10">
-        <v>1153.28</v>
+        <v>277.27</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="5" t="s">
-        <v>134</v>
+        <v>306</v>
       </c>
       <c r="B118" s="6" t="s">
-        <v>303</v>
+        <v>307</v>
       </c>
       <c r="C118" s="7" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="D118" s="7" t="s">
-        <v>304</v>
+        <v>308</v>
       </c>
       <c r="E118" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F118" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H118" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I118" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J118" s="10">
-        <v>930.78</v>
+        <v>204.56</v>
       </c>
       <c r="L118" s="7">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="N118" s="10">
-        <v>772.55</v>
+        <v>153.42</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="5" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="B119" s="6" t="s">
-        <v>305</v>
+        <v>309</v>
       </c>
       <c r="C119" s="7" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="D119" s="7" t="s">
-        <v>306</v>
+        <v>310</v>
       </c>
       <c r="E119" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F119" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H119" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I119" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J119" s="10">
-        <v>1198.37</v>
+        <v>48.23</v>
       </c>
       <c r="L119" s="7">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="N119" s="10">
-        <v>994.65</v>
+        <v>36.17</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="5" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B120" s="6" t="s">
-        <v>307</v>
+        <v>311</v>
       </c>
       <c r="C120" s="7" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="D120" s="7" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
       <c r="E120" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F120" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H120" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I120" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J120" s="10">
-        <v>998</v>
+        <v>219.4</v>
       </c>
       <c r="L120" s="7">
         <v>17</v>
       </c>
       <c r="N120" s="10">
-        <v>828.34</v>
+        <v>182.1</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="5" t="s">
-        <v>134</v>
+        <v>284</v>
       </c>
       <c r="B121" s="6" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="C121" s="7" t="s">
-        <v>136</v>
+        <v>22</v>
       </c>
       <c r="D121" s="7" t="s">
-        <v>310</v>
+        <v>314</v>
       </c>
       <c r="E121" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F121" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H121" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I121" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J121" s="10">
-        <v>998</v>
+        <v>12.6</v>
       </c>
       <c r="L121" s="7">
         <v>17</v>
       </c>
       <c r="N121" s="10">
-        <v>828.34</v>
+        <v>10.46</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="5" t="s">
-        <v>134</v>
+        <v>153</v>
       </c>
       <c r="B122" s="6" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="C122" s="7" t="s">
-        <v>136</v>
+        <v>155</v>
       </c>
       <c r="D122" s="7" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="E122" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F122" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H122" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I122" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J122" s="10">
-        <v>797.62</v>
+        <v>1131.15</v>
       </c>
       <c r="L122" s="7">
         <v>17</v>
       </c>
       <c r="N122" s="10">
-        <v>662.02</v>
+        <v>938.85</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="5" t="s">
-        <v>134</v>
+        <v>153</v>
       </c>
       <c r="B123" s="6" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="C123" s="7" t="s">
-        <v>136</v>
+        <v>155</v>
       </c>
       <c r="D123" s="7" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
       <c r="E123" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F123" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H123" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I123" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J123" s="10">
-        <v>797.62</v>
+        <v>1265.59</v>
       </c>
       <c r="L123" s="7">
         <v>17</v>
       </c>
       <c r="N123" s="10">
-        <v>662.02</v>
+        <v>1050.44</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="5" t="s">
-        <v>117</v>
+        <v>257</v>
       </c>
       <c r="B124" s="6" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="C124" s="7" t="s">
-        <v>316</v>
+        <v>155</v>
       </c>
       <c r="D124" s="7" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="E124" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F124" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H124" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I124" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J124" s="10">
-        <v>125.41</v>
+        <v>1389.49</v>
       </c>
       <c r="L124" s="7">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="N124" s="10">
-        <v>94.06</v>
+        <v>1153.28</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="5" t="s">
-        <v>117</v>
+        <v>153</v>
       </c>
       <c r="B125" s="6" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="C125" s="7" t="s">
-        <v>38</v>
+        <v>155</v>
       </c>
       <c r="D125" s="7" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E125" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F125" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H125" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I125" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J125" s="10">
-        <v>66.24</v>
+        <v>930.78</v>
       </c>
       <c r="L125" s="7">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="N125" s="10">
-        <v>49.68</v>
+        <v>772.55</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="5" t="s">
-        <v>117</v>
+        <v>153</v>
       </c>
       <c r="B126" s="6" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="C126" s="7" t="s">
-        <v>38</v>
+        <v>155</v>
       </c>
       <c r="D126" s="7" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="E126" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F126" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H126" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I126" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J126" s="10">
-        <v>54.07</v>
+        <v>1198.37</v>
       </c>
       <c r="L126" s="7">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="N126" s="10">
-        <v>40.55</v>
+        <v>994.65</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="5" t="s">
-        <v>117</v>
+        <v>153</v>
       </c>
       <c r="B127" s="6" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="C127" s="7" t="s">
-        <v>38</v>
+        <v>155</v>
       </c>
       <c r="D127" s="7" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
       <c r="E127" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F127" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H127" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I127" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J127" s="10">
-        <v>83.3</v>
+        <v>998</v>
       </c>
       <c r="L127" s="7">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="N127" s="10">
-        <v>62.48</v>
+        <v>828.34</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="5" t="s">
-        <v>117</v>
+        <v>153</v>
       </c>
       <c r="B128" s="6" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="C128" s="7" t="s">
-        <v>38</v>
+        <v>155</v>
       </c>
       <c r="D128" s="7" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E128" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F128" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H128" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I128" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J128" s="10">
-        <v>61.37</v>
+        <v>998</v>
       </c>
       <c r="L128" s="7">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="N128" s="10">
-        <v>46.03</v>
+        <v>828.34</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="5" t="s">
-        <v>117</v>
+        <v>153</v>
       </c>
       <c r="B129" s="6" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="C129" s="7" t="s">
-        <v>38</v>
+        <v>155</v>
       </c>
       <c r="D129" s="7" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
       <c r="E129" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F129" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H129" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I129" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J129" s="10">
-        <v>40.87</v>
+        <v>797.62</v>
       </c>
       <c r="L129" s="7">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="N129" s="10">
-        <v>30.65</v>
+        <v>662.02</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="5" t="s">
-        <v>117</v>
+        <v>153</v>
       </c>
       <c r="B130" s="6" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="C130" s="7" t="s">
-        <v>38</v>
+        <v>155</v>
       </c>
       <c r="D130" s="7" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="E130" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F130" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H130" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I130" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J130" s="10">
-        <v>113.98</v>
+        <v>797.62</v>
       </c>
       <c r="L130" s="7">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="N130" s="10">
-        <v>85.49</v>
+        <v>662.02</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="5" t="s">
-        <v>117</v>
+        <v>138</v>
       </c>
       <c r="B131" s="6" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="C131" s="7" t="s">
-        <v>38</v>
+        <v>334</v>
       </c>
       <c r="D131" s="7" t="s">
-        <v>331</v>
+        <v>335</v>
       </c>
       <c r="E131" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F131" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H131" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I131" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J131" s="10">
-        <v>146.12</v>
+        <v>125.41</v>
       </c>
       <c r="L131" s="7">
         <v>25</v>
       </c>
       <c r="N131" s="10">
-        <v>109.59</v>
+        <v>94.06</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="5" t="s">
-        <v>117</v>
+        <v>138</v>
       </c>
       <c r="B132" s="6" t="s">
-        <v>332</v>
+        <v>336</v>
       </c>
       <c r="C132" s="7" t="s">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="D132" s="7" t="s">
-        <v>333</v>
+        <v>337</v>
       </c>
       <c r="E132" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F132" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H132" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I132" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J132" s="10">
-        <v>84.74</v>
+        <v>66.24</v>
       </c>
       <c r="L132" s="7">
         <v>25</v>
       </c>
       <c r="N132" s="10">
-        <v>63.56</v>
+        <v>49.68</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="5" t="s">
-        <v>117</v>
+        <v>138</v>
       </c>
       <c r="B133" s="6" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
       <c r="C133" s="7" t="s">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="D133" s="7" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="E133" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F133" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H133" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I133" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J133" s="10">
-        <v>159.29</v>
+        <v>54.07</v>
       </c>
       <c r="L133" s="7">
         <v>25</v>
       </c>
       <c r="N133" s="10">
-        <v>119.47</v>
+        <v>40.55</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="5" t="s">
-        <v>117</v>
+        <v>138</v>
       </c>
       <c r="B134" s="6" t="s">
-        <v>336</v>
+        <v>340</v>
       </c>
       <c r="C134" s="7" t="s">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="D134" s="7" t="s">
-        <v>337</v>
+        <v>341</v>
       </c>
       <c r="E134" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F134" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H134" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I134" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J134" s="10">
-        <v>122.75</v>
+        <v>83.3</v>
       </c>
       <c r="L134" s="7">
         <v>25</v>
       </c>
       <c r="N134" s="10">
-        <v>92.06</v>
+        <v>62.48</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="5" t="s">
-        <v>117</v>
+        <v>138</v>
       </c>
       <c r="B135" s="6" t="s">
-        <v>338</v>
+        <v>342</v>
       </c>
       <c r="C135" s="7" t="s">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="D135" s="7" t="s">
-        <v>339</v>
+        <v>343</v>
       </c>
       <c r="E135" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F135" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H135" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I135" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J135" s="10">
-        <v>79.33</v>
+        <v>61.37</v>
       </c>
       <c r="L135" s="7">
         <v>25</v>
       </c>
       <c r="N135" s="10">
-        <v>59.5</v>
+        <v>46.03</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="5" t="s">
-        <v>117</v>
+        <v>138</v>
       </c>
       <c r="B136" s="6" t="s">
-        <v>340</v>
+        <v>344</v>
       </c>
       <c r="C136" s="7" t="s">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="D136" s="7" t="s">
-        <v>341</v>
+        <v>345</v>
       </c>
       <c r="E136" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F136" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H136" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I136" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J136" s="10">
-        <v>122.75</v>
+        <v>40.87</v>
       </c>
       <c r="L136" s="7">
         <v>25</v>
       </c>
       <c r="N136" s="10">
-        <v>92.06</v>
+        <v>30.65</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="5" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="B137" s="6" t="s">
-        <v>342</v>
+        <v>346</v>
       </c>
       <c r="C137" s="7" t="s">
-        <v>136</v>
+        <v>26</v>
       </c>
       <c r="D137" s="7" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E137" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F137" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H137" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I137" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J137" s="10">
-        <v>1065.22</v>
+        <v>113.98</v>
       </c>
       <c r="L137" s="7">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="N137" s="10">
-        <v>884.13</v>
+        <v>85.49</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="5" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="B138" s="6" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="C138" s="7" t="s">
-        <v>136</v>
+        <v>26</v>
       </c>
       <c r="D138" s="7" t="s">
-        <v>345</v>
+        <v>349</v>
       </c>
       <c r="E138" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F138" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H138" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I138" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J138" s="10">
-        <v>1264.3</v>
+        <v>146.12</v>
       </c>
       <c r="L138" s="7">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="N138" s="10">
-        <v>1049.37</v>
+        <v>109.59</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="5" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="B139" s="6" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
       <c r="C139" s="7" t="s">
-        <v>136</v>
+        <v>26</v>
       </c>
       <c r="D139" s="7" t="s">
-        <v>347</v>
+        <v>351</v>
       </c>
       <c r="E139" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F139" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H139" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I139" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J139" s="10">
-        <v>1063.92</v>
+        <v>84.74</v>
       </c>
       <c r="L139" s="7">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="N139" s="10">
-        <v>883.05</v>
+        <v>63.56</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="5" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="B140" s="6" t="s">
-        <v>348</v>
+        <v>352</v>
       </c>
       <c r="C140" s="7" t="s">
-        <v>136</v>
+        <v>26</v>
       </c>
       <c r="D140" s="7" t="s">
-        <v>349</v>
+        <v>353</v>
       </c>
       <c r="E140" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F140" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H140" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I140" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J140" s="10">
-        <v>1331.52</v>
+        <v>159.29</v>
       </c>
       <c r="L140" s="7">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="N140" s="10">
-        <v>1105.16</v>
+        <v>119.47</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="5" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="B141" s="6" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
       <c r="C141" s="7" t="s">
-        <v>136</v>
+        <v>26</v>
       </c>
       <c r="D141" s="7" t="s">
-        <v>351</v>
+        <v>355</v>
       </c>
       <c r="E141" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F141" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H141" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I141" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J141" s="10">
-        <v>1264.3</v>
+        <v>122.75</v>
       </c>
       <c r="L141" s="7">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="N141" s="10">
-        <v>1049.37</v>
+        <v>92.06</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="5" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="B142" s="6" t="s">
-        <v>352</v>
+        <v>356</v>
       </c>
       <c r="C142" s="7" t="s">
-        <v>136</v>
+        <v>26</v>
       </c>
       <c r="D142" s="7" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="E142" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F142" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H142" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I142" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J142" s="10">
-        <v>1063.92</v>
+        <v>79.33</v>
       </c>
       <c r="L142" s="7">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="N142" s="10">
-        <v>883.05</v>
+        <v>59.5</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="5" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="B143" s="6" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="C143" s="7" t="s">
-        <v>136</v>
+        <v>26</v>
       </c>
       <c r="D143" s="7" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
       <c r="E143" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F143" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H143" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I143" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J143" s="10">
-        <v>1331.52</v>
+        <v>122.75</v>
       </c>
       <c r="L143" s="7">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="N143" s="10">
-        <v>1105.16</v>
+        <v>92.06</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="5" t="s">
-        <v>134</v>
+        <v>153</v>
       </c>
       <c r="B144" s="6" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="C144" s="7" t="s">
-        <v>136</v>
+        <v>155</v>
       </c>
       <c r="D144" s="7" t="s">
-        <v>357</v>
+        <v>361</v>
       </c>
       <c r="E144" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F144" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H144" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I144" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J144" s="10">
-        <v>1131.15</v>
+        <v>1065.22</v>
       </c>
       <c r="L144" s="7">
         <v>17</v>
       </c>
       <c r="N144" s="10">
-        <v>938.85</v>
+        <v>884.13</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="5" t="s">
-        <v>134</v>
+        <v>153</v>
       </c>
       <c r="B145" s="6" t="s">
-        <v>358</v>
+        <v>362</v>
       </c>
       <c r="C145" s="7" t="s">
-        <v>136</v>
+        <v>155</v>
       </c>
       <c r="D145" s="7" t="s">
-        <v>359</v>
+        <v>363</v>
       </c>
       <c r="E145" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F145" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H145" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I145" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J145" s="10">
-        <v>930.78</v>
+        <v>1264.3</v>
       </c>
       <c r="L145" s="7">
         <v>17</v>
       </c>
       <c r="N145" s="10">
-        <v>772.55</v>
+        <v>1049.37</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="5" t="s">
-        <v>134</v>
+        <v>153</v>
       </c>
       <c r="B146" s="6" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
       <c r="C146" s="7" t="s">
-        <v>136</v>
+        <v>155</v>
       </c>
       <c r="D146" s="7" t="s">
-        <v>361</v>
+        <v>365</v>
       </c>
       <c r="E146" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F146" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H146" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I146" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J146" s="10">
-        <v>1198.37</v>
+        <v>1063.92</v>
       </c>
       <c r="L146" s="7">
         <v>17</v>
       </c>
       <c r="N146" s="10">
-        <v>994.65</v>
+        <v>883.05</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="5" t="s">
-        <v>134</v>
+        <v>153</v>
       </c>
       <c r="B147" s="6" t="s">
-        <v>362</v>
+        <v>366</v>
       </c>
       <c r="C147" s="7" t="s">
-        <v>136</v>
+        <v>155</v>
       </c>
       <c r="D147" s="7" t="s">
-        <v>363</v>
+        <v>367</v>
       </c>
       <c r="E147" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F147" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H147" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I147" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J147" s="10">
-        <v>1265.59</v>
+        <v>1331.52</v>
       </c>
       <c r="L147" s="7">
         <v>17</v>
       </c>
       <c r="N147" s="10">
-        <v>1050.44</v>
+        <v>1105.16</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="5" t="s">
-        <v>134</v>
+        <v>153</v>
       </c>
       <c r="B148" s="6" t="s">
-        <v>364</v>
+        <v>368</v>
       </c>
       <c r="C148" s="7" t="s">
-        <v>136</v>
+        <v>155</v>
       </c>
       <c r="D148" s="7" t="s">
-        <v>365</v>
+        <v>369</v>
       </c>
       <c r="E148" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F148" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H148" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I148" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J148" s="10">
-        <v>1332.82</v>
+        <v>1264.3</v>
       </c>
       <c r="L148" s="7">
         <v>17</v>
       </c>
       <c r="N148" s="10">
-        <v>1106.24</v>
+        <v>1049.37</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="5" t="s">
-        <v>134</v>
+        <v>153</v>
       </c>
       <c r="B149" s="6" t="s">
-        <v>366</v>
+        <v>370</v>
       </c>
       <c r="C149" s="7" t="s">
-        <v>136</v>
+        <v>155</v>
       </c>
       <c r="D149" s="7" t="s">
-        <v>367</v>
+        <v>371</v>
       </c>
       <c r="E149" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F149" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H149" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I149" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J149" s="10">
-        <v>1265.59</v>
+        <v>1063.92</v>
       </c>
       <c r="L149" s="7">
         <v>17</v>
       </c>
       <c r="N149" s="10">
-        <v>1050.44</v>
+        <v>883.05</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="5" t="s">
-        <v>134</v>
+        <v>153</v>
       </c>
       <c r="B150" s="6" t="s">
-        <v>368</v>
+        <v>372</v>
       </c>
       <c r="C150" s="7" t="s">
-        <v>136</v>
+        <v>155</v>
       </c>
       <c r="D150" s="7" t="s">
-        <v>369</v>
+        <v>373</v>
       </c>
       <c r="E150" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F150" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H150" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I150" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J150" s="10">
-        <v>1332.82</v>
+        <v>1331.52</v>
       </c>
       <c r="L150" s="7">
         <v>17</v>
       </c>
       <c r="N150" s="10">
-        <v>1106.24</v>
+        <v>1105.16</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="5" t="s">
-        <v>134</v>
+        <v>153</v>
       </c>
       <c r="B151" s="6" t="s">
-        <v>370</v>
+        <v>374</v>
       </c>
       <c r="C151" s="7" t="s">
-        <v>136</v>
+        <v>155</v>
       </c>
       <c r="D151" s="7" t="s">
-        <v>371</v>
+        <v>375</v>
       </c>
       <c r="E151" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F151" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H151" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I151" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J151" s="10">
-        <v>1132.45</v>
+        <v>1131.15</v>
       </c>
       <c r="L151" s="7">
         <v>17</v>
       </c>
       <c r="N151" s="10">
-        <v>939.93</v>
+        <v>938.85</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="5" t="s">
-        <v>117</v>
+        <v>153</v>
       </c>
       <c r="B152" s="6" t="s">
-        <v>372</v>
+        <v>376</v>
       </c>
       <c r="C152" s="7" t="s">
-        <v>38</v>
+        <v>155</v>
       </c>
       <c r="D152" s="7" t="s">
-        <v>373</v>
+        <v>377</v>
       </c>
       <c r="E152" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F152" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H152" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I152" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J152" s="10">
-        <v>67.21</v>
+        <v>930.78</v>
       </c>
       <c r="L152" s="7">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="N152" s="10">
-        <v>50.41</v>
+        <v>772.55</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="5" t="s">
-        <v>117</v>
+        <v>153</v>
       </c>
       <c r="B153" s="6" t="s">
-        <v>374</v>
+        <v>378</v>
       </c>
       <c r="C153" s="7" t="s">
-        <v>38</v>
+        <v>155</v>
       </c>
       <c r="D153" s="7" t="s">
-        <v>375</v>
+        <v>379</v>
       </c>
       <c r="E153" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F153" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H153" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I153" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J153" s="10">
-        <v>54.96</v>
+        <v>1198.37</v>
       </c>
       <c r="L153" s="7">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="N153" s="10">
-        <v>41.22</v>
+        <v>994.65</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="5" t="s">
-        <v>117</v>
+        <v>153</v>
       </c>
       <c r="B154" s="6" t="s">
-        <v>376</v>
+        <v>380</v>
       </c>
       <c r="C154" s="7" t="s">
-        <v>38</v>
+        <v>155</v>
       </c>
       <c r="D154" s="7" t="s">
-        <v>377</v>
+        <v>381</v>
       </c>
       <c r="E154" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F154" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H154" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I154" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J154" s="10">
-        <v>121.18</v>
+        <v>1265.59</v>
       </c>
       <c r="L154" s="7">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="N154" s="10">
-        <v>90.89</v>
+        <v>1050.44</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="5" t="s">
-        <v>117</v>
+        <v>153</v>
       </c>
       <c r="B155" s="6" t="s">
-        <v>378</v>
+        <v>382</v>
       </c>
       <c r="C155" s="7" t="s">
-        <v>38</v>
+        <v>155</v>
       </c>
       <c r="D155" s="7" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
       <c r="E155" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F155" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H155" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I155" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J155" s="10">
-        <v>46.76</v>
+        <v>1332.82</v>
       </c>
       <c r="L155" s="7">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="N155" s="10">
-        <v>35.07</v>
+        <v>1106.24</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="5" t="s">
-        <v>117</v>
+        <v>153</v>
       </c>
       <c r="B156" s="6" t="s">
-        <v>380</v>
+        <v>384</v>
       </c>
       <c r="C156" s="7" t="s">
-        <v>38</v>
+        <v>155</v>
       </c>
       <c r="D156" s="7" t="s">
-        <v>381</v>
+        <v>385</v>
       </c>
       <c r="E156" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F156" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H156" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I156" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J156" s="10">
-        <v>61.37</v>
+        <v>1265.59</v>
       </c>
       <c r="L156" s="7">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="N156" s="10">
-        <v>46.03</v>
+        <v>1050.44</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="5" t="s">
-        <v>117</v>
+        <v>153</v>
       </c>
       <c r="B157" s="6" t="s">
-        <v>382</v>
+        <v>386</v>
       </c>
       <c r="C157" s="7" t="s">
-        <v>38</v>
+        <v>155</v>
       </c>
       <c r="D157" s="7" t="s">
-        <v>383</v>
+        <v>387</v>
       </c>
       <c r="E157" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F157" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H157" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I157" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J157" s="10">
-        <v>144.67</v>
+        <v>1332.82</v>
       </c>
       <c r="L157" s="7">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="N157" s="10">
-        <v>108.5</v>
+        <v>1106.24</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="5" t="s">
-        <v>117</v>
+        <v>153</v>
       </c>
       <c r="B158" s="6" t="s">
-        <v>384</v>
+        <v>388</v>
       </c>
       <c r="C158" s="7" t="s">
-        <v>38</v>
+        <v>155</v>
       </c>
       <c r="D158" s="7" t="s">
-        <v>385</v>
+        <v>389</v>
       </c>
       <c r="E158" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F158" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H158" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I158" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J158" s="10">
-        <v>149.04</v>
+        <v>1132.45</v>
       </c>
       <c r="L158" s="7">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="N158" s="10">
-        <v>111.78</v>
+        <v>939.93</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="5" t="s">
-        <v>117</v>
+        <v>138</v>
       </c>
       <c r="B159" s="6" t="s">
-        <v>386</v>
+        <v>390</v>
       </c>
       <c r="C159" s="7" t="s">
-        <v>316</v>
+        <v>26</v>
       </c>
       <c r="D159" s="7" t="s">
-        <v>387</v>
+        <v>391</v>
       </c>
       <c r="E159" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F159" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H159" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I159" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J159" s="10">
-        <v>77.45</v>
+        <v>67.21</v>
       </c>
       <c r="L159" s="7">
         <v>25</v>
       </c>
       <c r="N159" s="10">
-        <v>58.09</v>
+        <v>50.41</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="5" t="s">
-        <v>117</v>
+        <v>138</v>
       </c>
       <c r="B160" s="6" t="s">
-        <v>388</v>
+        <v>392</v>
       </c>
       <c r="C160" s="7" t="s">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="D160" s="7" t="s">
-        <v>389</v>
+        <v>393</v>
       </c>
       <c r="E160" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F160" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H160" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I160" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J160" s="10">
-        <v>54.07</v>
+        <v>54.96</v>
       </c>
       <c r="L160" s="7">
         <v>25</v>
       </c>
       <c r="N160" s="10">
-        <v>40.55</v>
+        <v>41.22</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="5" t="s">
-        <v>117</v>
+        <v>138</v>
       </c>
       <c r="B161" s="6" t="s">
-        <v>390</v>
+        <v>394</v>
       </c>
       <c r="C161" s="7" t="s">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="D161" s="7" t="s">
-        <v>391</v>
+        <v>395</v>
       </c>
       <c r="E161" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F161" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H161" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I161" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J161" s="10">
-        <v>83.3</v>
+        <v>121.18</v>
       </c>
       <c r="L161" s="7">
         <v>25</v>
       </c>
       <c r="N161" s="10">
-        <v>62.48</v>
+        <v>90.89</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="5" t="s">
-        <v>117</v>
+        <v>138</v>
       </c>
       <c r="B162" s="6" t="s">
-        <v>392</v>
+        <v>396</v>
       </c>
       <c r="C162" s="7" t="s">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="D162" s="7" t="s">
-        <v>393</v>
+        <v>397</v>
       </c>
       <c r="E162" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F162" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H162" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I162" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J162" s="10">
-        <v>99.35</v>
+        <v>46.76</v>
       </c>
       <c r="L162" s="7">
         <v>25</v>
       </c>
       <c r="N162" s="10">
-        <v>74.51</v>
+        <v>35.07</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="5" t="s">
-        <v>117</v>
+        <v>138</v>
       </c>
       <c r="B163" s="6" t="s">
-        <v>394</v>
+        <v>398</v>
       </c>
       <c r="C163" s="7" t="s">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="D163" s="7" t="s">
-        <v>395</v>
+        <v>399</v>
       </c>
       <c r="E163" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F163" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H163" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I163" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J163" s="10">
-        <v>130.06</v>
+        <v>61.37</v>
       </c>
       <c r="L163" s="7">
         <v>25</v>
       </c>
       <c r="N163" s="10">
-        <v>97.55</v>
+        <v>46.03</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="5" t="s">
-        <v>249</v>
+        <v>138</v>
       </c>
       <c r="B164" s="6" t="s">
-        <v>396</v>
+        <v>400</v>
       </c>
       <c r="C164" s="7" t="s">
-        <v>119</v>
+        <v>26</v>
       </c>
       <c r="D164" s="7" t="s">
-        <v>397</v>
+        <v>401</v>
       </c>
       <c r="E164" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F164" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H164" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I164" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J164" s="10">
-        <v>2379.56</v>
+        <v>144.67</v>
       </c>
       <c r="L164" s="7">
         <v>25</v>
       </c>
       <c r="N164" s="10">
-        <v>1784.67</v>
+        <v>108.5</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="5" t="s">
-        <v>246</v>
+        <v>138</v>
       </c>
       <c r="B165" s="6" t="s">
-        <v>398</v>
+        <v>402</v>
       </c>
       <c r="C165" s="7" t="s">
-        <v>119</v>
+        <v>26</v>
       </c>
       <c r="D165" s="7" t="s">
-        <v>399</v>
+        <v>403</v>
       </c>
       <c r="E165" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F165" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H165" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I165" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J165" s="10">
-        <v>764.38</v>
+        <v>149.04</v>
       </c>
       <c r="L165" s="7">
         <v>25</v>
       </c>
       <c r="N165" s="10">
-        <v>573.29</v>
+        <v>111.78</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="5" t="s">
-        <v>249</v>
+        <v>138</v>
       </c>
       <c r="B166" s="6" t="s">
-        <v>400</v>
+        <v>404</v>
       </c>
       <c r="C166" s="7" t="s">
-        <v>119</v>
+        <v>334</v>
       </c>
       <c r="D166" s="7" t="s">
-        <v>401</v>
+        <v>405</v>
       </c>
       <c r="E166" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F166" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H166" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I166" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J166" s="10">
-        <v>985.9</v>
+        <v>77.45</v>
       </c>
       <c r="L166" s="7">
         <v>25</v>
       </c>
       <c r="N166" s="10">
-        <v>739.43</v>
+        <v>58.09</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="5" t="s">
-        <v>402</v>
+        <v>138</v>
       </c>
       <c r="B167" s="6" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
       <c r="C167" s="7" t="s">
-        <v>119</v>
+        <v>26</v>
       </c>
       <c r="D167" s="7" t="s">
-        <v>404</v>
+        <v>407</v>
       </c>
       <c r="E167" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F167" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H167" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I167" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J167" s="10">
-        <v>33.82</v>
+        <v>54.07</v>
       </c>
       <c r="L167" s="7">
         <v>25</v>
       </c>
       <c r="N167" s="10">
-        <v>25.37</v>
+        <v>40.55</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="5" t="s">
-        <v>402</v>
+        <v>138</v>
       </c>
       <c r="B168" s="6" t="s">
-        <v>405</v>
+        <v>408</v>
       </c>
       <c r="C168" s="7" t="s">
-        <v>119</v>
+        <v>26</v>
       </c>
       <c r="D168" s="7" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="E168" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F168" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H168" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I168" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J168" s="10">
-        <v>33.82</v>
+        <v>83.3</v>
       </c>
       <c r="L168" s="7">
         <v>25</v>
       </c>
       <c r="N168" s="10">
-        <v>25.37</v>
+        <v>62.48</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="5" t="s">
-        <v>402</v>
+        <v>138</v>
       </c>
       <c r="B169" s="6" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
       <c r="C169" s="7" t="s">
-        <v>119</v>
+        <v>26</v>
       </c>
       <c r="D169" s="7" t="s">
-        <v>408</v>
+        <v>411</v>
       </c>
       <c r="E169" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F169" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H169" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I169" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J169" s="10">
-        <v>49.33</v>
+        <v>99.35</v>
       </c>
       <c r="L169" s="7">
         <v>25</v>
       </c>
       <c r="N169" s="10">
-        <v>37</v>
+        <v>74.51</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="5" t="s">
-        <v>409</v>
+        <v>138</v>
       </c>
       <c r="B170" s="6" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="C170" s="7" t="s">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="D170" s="7" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E170" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F170" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H170" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I170" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J170" s="10">
-        <v>44.11</v>
+        <v>130.06</v>
       </c>
       <c r="L170" s="7">
         <v>25</v>
       </c>
       <c r="N170" s="10">
-        <v>33.08</v>
+        <v>97.55</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="5" t="s">
-        <v>29</v>
+        <v>267</v>
       </c>
       <c r="B171" s="6" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="C171" s="7" t="s">
-        <v>31</v>
+        <v>140</v>
       </c>
       <c r="D171" s="7" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="E171" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F171" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H171" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I171" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J171" s="10">
-        <v>16.32</v>
+        <v>2379.56</v>
       </c>
       <c r="L171" s="7">
         <v>25</v>
       </c>
       <c r="N171" s="10">
-        <v>12.24</v>
+        <v>1784.67</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="5" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
       <c r="B172" s="6" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="C172" s="7" t="s">
-        <v>129</v>
+        <v>140</v>
       </c>
       <c r="D172" s="7" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="E172" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F172" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H172" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I172" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J172" s="10">
-        <v>131.18</v>
+        <v>764.38</v>
       </c>
       <c r="L172" s="7">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="N172" s="10">
-        <v>108.88</v>
+        <v>573.29</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="5" t="s">
-        <v>127</v>
+        <v>267</v>
       </c>
       <c r="B173" s="6" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="C173" s="7" t="s">
-        <v>129</v>
+        <v>140</v>
       </c>
       <c r="D173" s="7" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E173" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F173" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H173" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I173" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J173" s="10">
-        <v>54.61</v>
+        <v>985.9</v>
       </c>
       <c r="L173" s="7">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="N173" s="10">
-        <v>45.33</v>
+        <v>739.43</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="5" t="s">
-        <v>123</v>
+        <v>420</v>
       </c>
       <c r="B174" s="6" t="s">
-        <v>418</v>
+        <v>421</v>
       </c>
       <c r="C174" s="7" t="s">
-        <v>125</v>
+        <v>140</v>
       </c>
       <c r="D174" s="7" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="E174" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F174" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H174" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I174" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J174" s="10">
-        <v>15.75</v>
+        <v>33.82</v>
       </c>
       <c r="L174" s="7">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="N174" s="10">
-        <v>13.07</v>
+        <v>25.37</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="5" t="s">
-        <v>198</v>
+        <v>420</v>
       </c>
       <c r="B175" s="6" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
       <c r="C175" s="7" t="s">
-        <v>38</v>
+        <v>140</v>
       </c>
       <c r="D175" s="7" t="s">
-        <v>421</v>
+        <v>424</v>
       </c>
       <c r="E175" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F175" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H175" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I175" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J175" s="10">
-        <v>15.54</v>
+        <v>33.82</v>
       </c>
       <c r="L175" s="7">
         <v>25</v>
       </c>
       <c r="N175" s="10">
-        <v>11.66</v>
+        <v>25.37</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="5" t="s">
-        <v>213</v>
+        <v>420</v>
       </c>
       <c r="B176" s="6" t="s">
-        <v>422</v>
+        <v>425</v>
       </c>
       <c r="C176" s="7" t="s">
-        <v>31</v>
+        <v>140</v>
       </c>
       <c r="D176" s="7" t="s">
-        <v>423</v>
+        <v>426</v>
       </c>
       <c r="E176" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F176" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H176" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I176" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J176" s="10">
-        <v>134.33</v>
+        <v>49.33</v>
       </c>
       <c r="L176" s="7">
         <v>25</v>
       </c>
       <c r="N176" s="10">
-        <v>100.75</v>
+        <v>37</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="5" t="s">
-        <v>138</v>
+        <v>427</v>
       </c>
       <c r="B177" s="6" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
       <c r="C177" s="7" t="s">
-        <v>125</v>
+        <v>26</v>
       </c>
       <c r="D177" s="7" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="E177" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F177" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H177" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I177" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J177" s="10">
-        <v>1360.44</v>
+        <v>44.11</v>
       </c>
       <c r="L177" s="7">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="N177" s="10">
-        <v>1129.17</v>
+        <v>33.08</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="5" t="s">
-        <v>426</v>
+        <v>51</v>
       </c>
       <c r="B178" s="6" t="s">
-        <v>427</v>
+        <v>430</v>
       </c>
       <c r="C178" s="7" t="s">
-        <v>125</v>
+        <v>53</v>
       </c>
       <c r="D178" s="7" t="s">
-        <v>428</v>
+        <v>431</v>
       </c>
       <c r="E178" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F178" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H178" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I178" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J178" s="10">
-        <v>1304.62</v>
+        <v>16.32</v>
       </c>
       <c r="L178" s="7">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="N178" s="10">
-        <v>1082.83</v>
+        <v>12.24</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="5" t="s">
-        <v>426</v>
+        <v>284</v>
       </c>
       <c r="B179" s="6" t="s">
-        <v>429</v>
+        <v>432</v>
       </c>
       <c r="C179" s="7" t="s">
-        <v>125</v>
+        <v>22</v>
       </c>
       <c r="D179" s="7" t="s">
-        <v>430</v>
+        <v>433</v>
       </c>
       <c r="E179" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F179" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H179" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I179" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J179" s="10">
-        <v>1539.71</v>
+        <v>131.18</v>
       </c>
       <c r="L179" s="7">
         <v>17</v>
       </c>
       <c r="N179" s="10">
-        <v>1277.96</v>
+        <v>108.88</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="5" t="s">
-        <v>169</v>
+        <v>20</v>
       </c>
       <c r="B180" s="6" t="s">
-        <v>431</v>
+        <v>434</v>
       </c>
       <c r="C180" s="7" t="s">
-        <v>432</v>
+        <v>22</v>
       </c>
       <c r="D180" s="7" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="E180" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F180" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H180" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I180" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J180" s="10">
-        <v>1617.61</v>
+        <v>54.61</v>
       </c>
       <c r="L180" s="7">
         <v>17</v>
       </c>
       <c r="N180" s="10">
-        <v>1342.62</v>
+        <v>45.33</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="5" t="s">
-        <v>169</v>
+        <v>144</v>
       </c>
       <c r="B181" s="6" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="C181" s="7" t="s">
-        <v>432</v>
+        <v>146</v>
       </c>
       <c r="D181" s="7" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="E181" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F181" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H181" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I181" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J181" s="10">
-        <v>2090.93</v>
+        <v>15.75</v>
       </c>
       <c r="L181" s="7">
         <v>17</v>
       </c>
       <c r="N181" s="10">
-        <v>1735.47</v>
+        <v>13.07</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="5" t="s">
-        <v>436</v>
+        <v>216</v>
       </c>
       <c r="B182" s="6" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="C182" s="7" t="s">
-        <v>432</v>
+        <v>26</v>
       </c>
       <c r="D182" s="7" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E182" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F182" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H182" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I182" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J182" s="10">
-        <v>5301.92</v>
+        <v>15.54</v>
       </c>
       <c r="L182" s="7">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="N182" s="10">
-        <v>4400.59</v>
+        <v>11.66</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="5" t="s">
-        <v>439</v>
+        <v>231</v>
       </c>
       <c r="B183" s="6" t="s">
         <v>440</v>
       </c>
       <c r="C183" s="7" t="s">
-        <v>432</v>
+        <v>53</v>
       </c>
       <c r="D183" s="7" t="s">
         <v>441</v>
       </c>
       <c r="E183" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F183" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H183" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I183" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J183" s="10">
-        <v>3916.69</v>
+        <v>134.33</v>
       </c>
       <c r="L183" s="7">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="N183" s="10">
-        <v>3250.85</v>
+        <v>100.75</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="B184" s="6" t="s">
         <v>442</v>
       </c>
-      <c r="B184" s="6" t="s">
+      <c r="C184" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="D184" s="7" t="s">
         <v>443</v>
       </c>
-      <c r="C184" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E184" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F184" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H184" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I184" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J184" s="10">
-        <v>3683.68</v>
+        <v>1360.44</v>
       </c>
       <c r="L184" s="7">
         <v>17</v>
       </c>
       <c r="N184" s="10">
-        <v>3057.45</v>
+        <v>1129.17</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="5" t="s">
-        <v>166</v>
+        <v>444</v>
       </c>
       <c r="B185" s="6" t="s">
         <v>445</v>
       </c>
       <c r="C185" s="7" t="s">
-        <v>129</v>
+        <v>146</v>
       </c>
       <c r="D185" s="7" t="s">
         <v>446</v>
       </c>
       <c r="E185" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F185" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H185" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I185" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J185" s="10">
-        <v>18.8</v>
+        <v>1304.62</v>
       </c>
       <c r="L185" s="7">
         <v>17</v>
       </c>
       <c r="N185" s="10">
-        <v>15.6</v>
+        <v>1082.83</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="5" t="s">
+        <v>444</v>
+      </c>
+      <c r="B186" s="6" t="s">
         <v>447</v>
       </c>
-      <c r="B186" s="6" t="s">
+      <c r="C186" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="D186" s="7" t="s">
         <v>448</v>
       </c>
-      <c r="C186" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E186" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F186" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H186" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I186" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J186" s="10">
-        <v>266.71</v>
+        <v>1539.71</v>
       </c>
       <c r="L186" s="7">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="N186" s="10">
-        <v>200.03</v>
+        <v>1277.96</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="5" t="s">
-        <v>29</v>
+        <v>187</v>
       </c>
       <c r="B187" s="6" t="s">
+        <v>449</v>
+      </c>
+      <c r="C187" s="7" t="s">
         <v>450</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
       <c r="D187" s="7" t="s">
         <v>451</v>
       </c>
       <c r="E187" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F187" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H187" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I187" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J187" s="10">
-        <v>198.8</v>
+        <v>1617.61</v>
       </c>
       <c r="L187" s="7">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="N187" s="10">
-        <v>149.1</v>
+        <v>1342.62</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="5" t="s">
-        <v>33</v>
+        <v>187</v>
       </c>
       <c r="B188" s="6" t="s">
         <v>452</v>
       </c>
       <c r="C188" s="7" t="s">
-        <v>31</v>
+        <v>450</v>
       </c>
       <c r="D188" s="7" t="s">
         <v>453</v>
       </c>
       <c r="E188" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F188" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H188" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I188" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J188" s="10">
-        <v>198.8</v>
+        <v>2090.93</v>
       </c>
       <c r="L188" s="7">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="N188" s="10">
-        <v>149.1</v>
+        <v>1735.47</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="5" t="s">
-        <v>166</v>
+        <v>454</v>
       </c>
       <c r="B189" s="6" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="C189" s="7" t="s">
-        <v>129</v>
+        <v>450</v>
       </c>
       <c r="D189" s="7" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E189" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F189" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H189" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I189" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J189" s="10">
-        <v>325.49</v>
+        <v>5301.92</v>
       </c>
       <c r="L189" s="7">
         <v>17</v>
       </c>
       <c r="N189" s="10">
-        <v>270.16</v>
+        <v>4400.59</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="5" t="s">
-        <v>266</v>
+        <v>457</v>
       </c>
       <c r="B190" s="6" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
       <c r="C190" s="7" t="s">
-        <v>129</v>
+        <v>450</v>
       </c>
       <c r="D190" s="7" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E190" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F190" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H190" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I190" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J190" s="10">
-        <v>1180.62</v>
+        <v>3916.69</v>
       </c>
       <c r="L190" s="7">
         <v>17</v>
       </c>
       <c r="N190" s="10">
-        <v>979.91</v>
+        <v>3250.85</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="5" t="s">
-        <v>127</v>
+        <v>460</v>
       </c>
       <c r="B191" s="6" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
       <c r="C191" s="7" t="s">
-        <v>129</v>
+        <v>450</v>
       </c>
       <c r="D191" s="7" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E191" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F191" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H191" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I191" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J191" s="10">
-        <v>698.76</v>
+        <v>3683.68</v>
       </c>
       <c r="L191" s="7">
         <v>17</v>
       </c>
       <c r="N191" s="10">
-        <v>579.97</v>
+        <v>3057.45</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="5" t="s">
-        <v>127</v>
+        <v>35</v>
       </c>
       <c r="B192" s="6" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="C192" s="7" t="s">
-        <v>129</v>
+        <v>22</v>
       </c>
       <c r="D192" s="7" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
       <c r="E192" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F192" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H192" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I192" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J192" s="10">
-        <v>264.66</v>
+        <v>18.8</v>
       </c>
       <c r="L192" s="7">
         <v>17</v>
       </c>
       <c r="N192" s="10">
-        <v>219.67</v>
+        <v>15.6</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="5" t="s">
-        <v>127</v>
+        <v>465</v>
       </c>
       <c r="B193" s="6" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="C193" s="7" t="s">
-        <v>129</v>
+        <v>140</v>
       </c>
       <c r="D193" s="7" t="s">
-        <v>463</v>
+        <v>467</v>
       </c>
       <c r="E193" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F193" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H193" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I193" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J193" s="10">
-        <v>110.63</v>
+        <v>266.71</v>
       </c>
       <c r="L193" s="7">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="N193" s="10">
-        <v>91.82</v>
+        <v>200.03</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="5" t="s">
-        <v>127</v>
+        <v>51</v>
       </c>
       <c r="B194" s="6" t="s">
-        <v>464</v>
+        <v>468</v>
       </c>
       <c r="C194" s="7" t="s">
-        <v>129</v>
+        <v>53</v>
       </c>
       <c r="D194" s="7" t="s">
-        <v>465</v>
+        <v>469</v>
       </c>
       <c r="E194" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F194" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H194" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I194" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J194" s="10">
-        <v>446.71</v>
+        <v>198.8</v>
       </c>
       <c r="L194" s="7">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="N194" s="10">
-        <v>370.77</v>
+        <v>149.1</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="5" t="s">
-        <v>127</v>
+        <v>55</v>
       </c>
       <c r="B195" s="6" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="C195" s="7" t="s">
-        <v>129</v>
+        <v>53</v>
       </c>
       <c r="D195" s="7" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="E195" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F195" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H195" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I195" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J195" s="10">
-        <v>1118.86</v>
+        <v>198.8</v>
       </c>
       <c r="L195" s="7">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="N195" s="10">
-        <v>928.65</v>
+        <v>149.1</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="5" t="s">
-        <v>127</v>
+        <v>284</v>
       </c>
       <c r="B196" s="6" t="s">
-        <v>468</v>
+        <v>472</v>
       </c>
       <c r="C196" s="7" t="s">
-        <v>129</v>
+        <v>22</v>
       </c>
       <c r="D196" s="7" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="E196" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F196" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H196" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I196" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J196" s="10">
-        <v>558.74</v>
+        <v>1180.62</v>
       </c>
       <c r="L196" s="7">
         <v>17</v>
       </c>
       <c r="N196" s="10">
-        <v>463.75</v>
+        <v>979.91</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="5" t="s">
-        <v>127</v>
+        <v>20</v>
       </c>
       <c r="B197" s="6" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
       <c r="C197" s="7" t="s">
-        <v>129</v>
+        <v>22</v>
       </c>
       <c r="D197" s="7" t="s">
-        <v>471</v>
+        <v>475</v>
       </c>
       <c r="E197" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F197" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H197" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I197" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J197" s="10">
-        <v>908.81</v>
+        <v>698.76</v>
       </c>
       <c r="L197" s="7">
         <v>17</v>
       </c>
       <c r="N197" s="10">
-        <v>754.31</v>
+        <v>579.97</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="5" t="s">
-        <v>123</v>
+        <v>20</v>
       </c>
       <c r="B198" s="6" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="C198" s="7" t="s">
-        <v>125</v>
+        <v>22</v>
       </c>
       <c r="D198" s="7" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
       <c r="E198" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F198" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H198" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I198" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J198" s="10">
-        <v>578.77</v>
+        <v>264.66</v>
       </c>
       <c r="L198" s="7">
         <v>17</v>
       </c>
       <c r="N198" s="10">
-        <v>480.38</v>
+        <v>219.67</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="5" t="s">
-        <v>474</v>
+        <v>20</v>
       </c>
       <c r="B199" s="6" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="C199" s="7" t="s">
-        <v>125</v>
+        <v>22</v>
       </c>
       <c r="D199" s="7" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="E199" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F199" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H199" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I199" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J199" s="10">
-        <v>549.82</v>
+        <v>110.63</v>
       </c>
       <c r="L199" s="7">
         <v>17</v>
       </c>
       <c r="N199" s="10">
-        <v>456.35</v>
+        <v>91.82</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="5" t="s">
-        <v>409</v>
+        <v>20</v>
       </c>
       <c r="B200" s="6" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
       <c r="C200" s="7" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="D200" s="7" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E200" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F200" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H200" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I200" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J200" s="10">
-        <v>162.43</v>
+        <v>446.71</v>
       </c>
       <c r="L200" s="7">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="N200" s="10">
-        <v>121.82</v>
+        <v>370.77</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="5" t="s">
-        <v>149</v>
+        <v>20</v>
       </c>
       <c r="B201" s="6" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="C201" s="7" t="s">
-        <v>129</v>
+        <v>22</v>
       </c>
       <c r="D201" s="7" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
       <c r="E201" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F201" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H201" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I201" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J201" s="10">
-        <v>4099.1</v>
+        <v>1118.86</v>
       </c>
       <c r="L201" s="7">
         <v>17</v>
       </c>
       <c r="N201" s="10">
-        <v>3402.25</v>
+        <v>928.65</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="5" t="s">
-        <v>259</v>
+        <v>20</v>
       </c>
       <c r="B202" s="6" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="C202" s="7" t="s">
-        <v>119</v>
+        <v>22</v>
       </c>
       <c r="D202" s="7" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="E202" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F202" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H202" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I202" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J202" s="10">
-        <v>268.99</v>
+        <v>558.74</v>
       </c>
       <c r="L202" s="7">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="N202" s="10">
-        <v>201.74</v>
+        <v>463.75</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="5" t="s">
-        <v>259</v>
+        <v>20</v>
       </c>
       <c r="B203" s="6" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
       <c r="C203" s="7" t="s">
-        <v>119</v>
+        <v>22</v>
       </c>
       <c r="D203" s="7" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E203" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F203" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H203" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I203" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J203" s="10">
-        <v>220.62</v>
+        <v>908.81</v>
       </c>
       <c r="L203" s="7">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="N203" s="10">
-        <v>165.47</v>
+        <v>754.31</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="5" t="s">
-        <v>259</v>
+        <v>144</v>
       </c>
       <c r="B204" s="6" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="C204" s="7" t="s">
-        <v>119</v>
+        <v>146</v>
       </c>
       <c r="D204" s="7" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="E204" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F204" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H204" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I204" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J204" s="10">
-        <v>268.99</v>
+        <v>578.77</v>
       </c>
       <c r="L204" s="7">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="N204" s="10">
-        <v>201.74</v>
+        <v>480.38</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="5" t="s">
-        <v>259</v>
+        <v>490</v>
       </c>
       <c r="B205" s="6" t="s">
-        <v>487</v>
+        <v>491</v>
       </c>
       <c r="C205" s="7" t="s">
-        <v>119</v>
+        <v>146</v>
       </c>
       <c r="D205" s="7" t="s">
-        <v>488</v>
+        <v>492</v>
       </c>
       <c r="E205" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F205" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H205" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I205" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J205" s="10">
-        <v>220.62</v>
+        <v>549.82</v>
       </c>
       <c r="L205" s="7">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="N205" s="10">
-        <v>165.47</v>
+        <v>456.35</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="5" t="s">
-        <v>123</v>
+        <v>427</v>
       </c>
       <c r="B206" s="6" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
       <c r="C206" s="7" t="s">
-        <v>125</v>
+        <v>26</v>
       </c>
       <c r="D206" s="7" t="s">
-        <v>490</v>
+        <v>494</v>
       </c>
       <c r="E206" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F206" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H206" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I206" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J206" s="10">
-        <v>362.22</v>
+        <v>162.43</v>
       </c>
       <c r="L206" s="7">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="N206" s="10">
-        <v>300.64</v>
+        <v>121.82</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="5" t="s">
-        <v>127</v>
+        <v>168</v>
       </c>
       <c r="B207" s="6" t="s">
-        <v>491</v>
+        <v>495</v>
       </c>
       <c r="C207" s="7" t="s">
-        <v>129</v>
+        <v>22</v>
       </c>
       <c r="D207" s="7" t="s">
-        <v>492</v>
+        <v>496</v>
       </c>
       <c r="E207" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F207" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H207" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I207" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J207" s="10">
-        <v>306.55</v>
+        <v>4099.1</v>
       </c>
       <c r="L207" s="7">
         <v>17</v>
       </c>
       <c r="N207" s="10">
-        <v>254.44</v>
+        <v>3402.25</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="5" t="s">
-        <v>127</v>
+        <v>277</v>
       </c>
       <c r="B208" s="6" t="s">
-        <v>493</v>
+        <v>497</v>
       </c>
       <c r="C208" s="7" t="s">
-        <v>129</v>
+        <v>140</v>
       </c>
       <c r="D208" s="7" t="s">
-        <v>494</v>
+        <v>498</v>
       </c>
       <c r="E208" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F208" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H208" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I208" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J208" s="10">
-        <v>74.22</v>
+        <v>268.99</v>
       </c>
       <c r="L208" s="7">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="N208" s="10">
-        <v>61.6</v>
+        <v>201.74</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="5" t="s">
-        <v>127</v>
+        <v>277</v>
       </c>
       <c r="B209" s="6" t="s">
-        <v>495</v>
+        <v>499</v>
       </c>
       <c r="C209" s="7" t="s">
-        <v>129</v>
+        <v>140</v>
       </c>
       <c r="D209" s="7" t="s">
-        <v>496</v>
+        <v>500</v>
       </c>
       <c r="E209" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F209" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H209" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I209" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J209" s="10">
-        <v>61.62</v>
+        <v>220.62</v>
       </c>
       <c r="L209" s="7">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="N209" s="10">
-        <v>51.14</v>
+        <v>165.47</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="5" t="s">
-        <v>127</v>
+        <v>277</v>
       </c>
       <c r="B210" s="6" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
       <c r="C210" s="7" t="s">
-        <v>129</v>
+        <v>140</v>
       </c>
       <c r="D210" s="7" t="s">
-        <v>498</v>
+        <v>502</v>
       </c>
       <c r="E210" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F210" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H210" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I210" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J210" s="10">
-        <v>166.37</v>
+        <v>268.99</v>
       </c>
       <c r="L210" s="7">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="N210" s="10">
-        <v>138.09</v>
+        <v>201.74</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="5" t="s">
-        <v>123</v>
+        <v>277</v>
       </c>
       <c r="B211" s="6" t="s">
-        <v>499</v>
+        <v>503</v>
       </c>
       <c r="C211" s="7" t="s">
-        <v>125</v>
+        <v>140</v>
       </c>
       <c r="D211" s="7" t="s">
-        <v>500</v>
+        <v>504</v>
       </c>
       <c r="E211" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F211" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H211" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I211" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J211" s="10">
-        <v>51.55</v>
+        <v>220.62</v>
       </c>
       <c r="L211" s="7">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="N211" s="10">
-        <v>42.79</v>
+        <v>165.47</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="5" t="s">
-        <v>36</v>
+        <v>144</v>
       </c>
       <c r="B212" s="6" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
       <c r="C212" s="7" t="s">
-        <v>38</v>
+        <v>146</v>
       </c>
       <c r="D212" s="7" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="E212" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F212" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H212" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I212" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J212" s="10">
-        <v>1799</v>
+        <v>362.22</v>
       </c>
       <c r="L212" s="7">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="N212" s="10">
-        <v>1349.25</v>
+        <v>300.64</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="5" t="s">
-        <v>160</v>
+        <v>20</v>
       </c>
       <c r="B213" s="6" t="s">
-        <v>503</v>
+        <v>507</v>
       </c>
       <c r="C213" s="7" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="D213" s="7" t="s">
-        <v>504</v>
+        <v>508</v>
       </c>
       <c r="E213" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F213" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H213" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I213" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J213" s="10">
-        <v>345</v>
+        <v>306.55</v>
       </c>
       <c r="L213" s="7">
         <v>17</v>
       </c>
       <c r="N213" s="10">
-        <v>286.35</v>
+        <v>254.44</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="5" t="s">
-        <v>505</v>
+        <v>20</v>
       </c>
       <c r="B214" s="6" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
       <c r="C214" s="7" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="D214" s="7" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
       <c r="E214" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F214" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H214" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I214" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J214" s="10">
-        <v>2938.32</v>
+        <v>74.22</v>
       </c>
       <c r="L214" s="7">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="N214" s="10">
-        <v>2203.74</v>
+        <v>61.6</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="5" t="s">
-        <v>505</v>
+        <v>20</v>
       </c>
       <c r="B215" s="6" t="s">
-        <v>508</v>
+        <v>511</v>
       </c>
       <c r="C215" s="7" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="D215" s="7" t="s">
-        <v>509</v>
+        <v>512</v>
       </c>
       <c r="E215" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F215" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H215" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I215" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J215" s="10">
-        <v>3115.85</v>
+        <v>61.62</v>
       </c>
       <c r="L215" s="7">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="N215" s="10">
-        <v>2336.89</v>
+        <v>51.14</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="5" t="s">
-        <v>505</v>
+        <v>20</v>
       </c>
       <c r="B216" s="6" t="s">
-        <v>510</v>
+        <v>513</v>
       </c>
       <c r="C216" s="7" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="D216" s="7" t="s">
-        <v>511</v>
+        <v>514</v>
       </c>
       <c r="E216" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F216" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H216" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I216" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J216" s="10">
-        <v>3042.39</v>
+        <v>166.37</v>
       </c>
       <c r="L216" s="7">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="N216" s="10">
-        <v>2281.79</v>
+        <v>138.09</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="5" t="s">
-        <v>505</v>
+        <v>144</v>
       </c>
       <c r="B217" s="6" t="s">
-        <v>512</v>
+        <v>515</v>
       </c>
       <c r="C217" s="7" t="s">
-        <v>38</v>
+        <v>146</v>
       </c>
       <c r="D217" s="7" t="s">
-        <v>513</v>
+        <v>516</v>
       </c>
       <c r="E217" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F217" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H217" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I217" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J217" s="10">
-        <v>3397.44</v>
+        <v>51.55</v>
       </c>
       <c r="L217" s="7">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="N217" s="10">
-        <v>2548.08</v>
+        <v>42.79</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="5" t="s">
-        <v>505</v>
+        <v>58</v>
       </c>
       <c r="B218" s="6" t="s">
-        <v>514</v>
+        <v>517</v>
       </c>
       <c r="C218" s="7" t="s">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="D218" s="7" t="s">
-        <v>515</v>
+        <v>518</v>
       </c>
       <c r="E218" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F218" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H218" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I218" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J218" s="10">
-        <v>3746.36</v>
+        <v>1799</v>
       </c>
       <c r="L218" s="7">
         <v>25</v>
       </c>
       <c r="N218" s="10">
-        <v>2809.77</v>
+        <v>1349.25</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="5" t="s">
-        <v>505</v>
+        <v>179</v>
       </c>
       <c r="B219" s="6" t="s">
-        <v>516</v>
+        <v>519</v>
       </c>
       <c r="C219" s="7" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D219" s="7" t="s">
-        <v>517</v>
+        <v>520</v>
       </c>
       <c r="E219" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F219" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H219" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I219" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J219" s="10">
-        <v>4620</v>
+        <v>345</v>
       </c>
       <c r="L219" s="7">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="N219" s="10">
-        <v>3465</v>
+        <v>286.35</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="5" t="s">
-        <v>505</v>
+        <v>521</v>
       </c>
       <c r="B220" s="6" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
       <c r="C220" s="7" t="s">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="D220" s="7" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
       <c r="E220" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F220" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H220" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I220" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J220" s="10">
-        <v>3219.91</v>
+        <v>2938.32</v>
       </c>
       <c r="L220" s="7">
         <v>25</v>
       </c>
       <c r="N220" s="10">
-        <v>2414.93</v>
+        <v>2203.74</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="5" t="s">
-        <v>505</v>
+        <v>521</v>
       </c>
       <c r="B221" s="6" t="s">
-        <v>520</v>
+        <v>524</v>
       </c>
       <c r="C221" s="7" t="s">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="D221" s="7" t="s">
-        <v>521</v>
+        <v>525</v>
       </c>
       <c r="E221" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F221" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H221" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I221" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J221" s="10">
-        <v>3243.01</v>
+        <v>3115.85</v>
       </c>
       <c r="L221" s="7">
         <v>25</v>
       </c>
       <c r="N221" s="10">
-        <v>2432.26</v>
+        <v>2336.89</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="5" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="B222" s="6" t="s">
-        <v>523</v>
+        <v>526</v>
       </c>
       <c r="C222" s="7" t="s">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="D222" s="7" t="s">
-        <v>524</v>
+        <v>527</v>
       </c>
       <c r="E222" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F222" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H222" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I222" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J222" s="10">
-        <v>2574</v>
+        <v>3042.39</v>
       </c>
       <c r="L222" s="7">
         <v>25</v>
       </c>
       <c r="N222" s="10">
-        <v>1930.5</v>
+        <v>2281.79</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="5" t="s">
-        <v>40</v>
+        <v>521</v>
       </c>
       <c r="B223" s="6" t="s">
-        <v>525</v>
+        <v>528</v>
       </c>
       <c r="C223" s="7" t="s">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="D223" s="7" t="s">
-        <v>526</v>
+        <v>529</v>
       </c>
       <c r="E223" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F223" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H223" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I223" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J223" s="10">
-        <v>3315.4</v>
+        <v>3397.44</v>
       </c>
       <c r="L223" s="7">
         <v>25</v>
       </c>
       <c r="N223" s="10">
-        <v>2486.55</v>
+        <v>2548.08</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="5" t="s">
-        <v>40</v>
+        <v>521</v>
       </c>
       <c r="B224" s="6" t="s">
-        <v>527</v>
+        <v>530</v>
       </c>
       <c r="C224" s="7" t="s">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="D224" s="7" t="s">
-        <v>528</v>
+        <v>531</v>
       </c>
       <c r="E224" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F224" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H224" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I224" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J224" s="10">
-        <v>3348.4</v>
+        <v>3746.36</v>
       </c>
       <c r="L224" s="7">
         <v>25</v>
       </c>
       <c r="N224" s="10">
-        <v>2511.3</v>
+        <v>2809.77</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="5" t="s">
-        <v>112</v>
+        <v>521</v>
       </c>
       <c r="B225" s="6" t="s">
-        <v>529</v>
+        <v>532</v>
       </c>
       <c r="C225" s="7" t="s">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="D225" s="7" t="s">
-        <v>530</v>
+        <v>533</v>
       </c>
       <c r="E225" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F225" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H225" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I225" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J225" s="10">
-        <v>3109.72</v>
+        <v>4620</v>
       </c>
       <c r="L225" s="7">
         <v>25</v>
       </c>
       <c r="N225" s="10">
-        <v>2332.29</v>
+        <v>3465</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="5" t="s">
-        <v>531</v>
+        <v>521</v>
       </c>
       <c r="B226" s="6" t="s">
-        <v>532</v>
+        <v>534</v>
       </c>
       <c r="C226" s="7" t="s">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="D226" s="7" t="s">
-        <v>533</v>
+        <v>535</v>
       </c>
       <c r="E226" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F226" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H226" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I226" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J226" s="10">
-        <v>3616.91</v>
+        <v>3219.91</v>
       </c>
       <c r="L226" s="7">
         <v>25</v>
       </c>
       <c r="N226" s="10">
-        <v>2712.68</v>
+        <v>2414.93</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="5" t="s">
-        <v>531</v>
+        <v>521</v>
       </c>
       <c r="B227" s="6" t="s">
-        <v>534</v>
+        <v>536</v>
       </c>
       <c r="C227" s="7" t="s">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="D227" s="7" t="s">
-        <v>535</v>
+        <v>537</v>
       </c>
       <c r="E227" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F227" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H227" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I227" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J227" s="10">
-        <v>3720.26</v>
+        <v>3243.01</v>
       </c>
       <c r="L227" s="7">
         <v>25</v>
       </c>
       <c r="N227" s="10">
-        <v>2790.2</v>
+        <v>2432.26</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="5" t="s">
-        <v>531</v>
+        <v>538</v>
       </c>
       <c r="B228" s="6" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="C228" s="7" t="s">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="D228" s="7" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
       <c r="E228" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F228" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H228" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I228" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J228" s="10">
-        <v>3744.74</v>
+        <v>2574</v>
       </c>
       <c r="L228" s="7">
         <v>25</v>
       </c>
       <c r="N228" s="10">
-        <v>2808.56</v>
+        <v>1930.5</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="5" t="s">
-        <v>531</v>
+        <v>61</v>
       </c>
       <c r="B229" s="6" t="s">
-        <v>538</v>
+        <v>541</v>
       </c>
       <c r="C229" s="7" t="s">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="D229" s="7" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
       <c r="E229" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F229" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H229" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I229" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J229" s="10">
-        <v>4423.65</v>
+        <v>3315.4</v>
       </c>
       <c r="L229" s="7">
         <v>25</v>
       </c>
       <c r="N229" s="10">
-        <v>3317.74</v>
+        <v>2486.55</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="5" t="s">
-        <v>531</v>
+        <v>61</v>
       </c>
       <c r="B230" s="6" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
       <c r="C230" s="7" t="s">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="D230" s="7" t="s">
-        <v>541</v>
+        <v>544</v>
       </c>
       <c r="E230" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F230" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H230" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I230" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J230" s="10">
-        <v>5249.48</v>
+        <v>3348.4</v>
       </c>
       <c r="L230" s="7">
         <v>25</v>
       </c>
       <c r="N230" s="10">
-        <v>3937.11</v>
+        <v>2511.3</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="5" t="s">
-        <v>409</v>
+        <v>133</v>
       </c>
       <c r="B231" s="6" t="s">
-        <v>542</v>
+        <v>545</v>
       </c>
       <c r="C231" s="7" t="s">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="D231" s="7" t="s">
-        <v>543</v>
+        <v>546</v>
       </c>
       <c r="E231" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F231" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H231" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I231" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J231" s="10">
-        <v>1024.32</v>
+        <v>3109.72</v>
       </c>
       <c r="L231" s="7">
         <v>25</v>
       </c>
       <c r="N231" s="10">
-        <v>768.24</v>
+        <v>2332.29</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="5" t="s">
-        <v>409</v>
+        <v>547</v>
       </c>
       <c r="B232" s="6" t="s">
-        <v>544</v>
+        <v>548</v>
       </c>
       <c r="C232" s="7" t="s">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="D232" s="7" t="s">
-        <v>545</v>
+        <v>549</v>
       </c>
       <c r="E232" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F232" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H232" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I232" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J232" s="10">
-        <v>1070.52</v>
+        <v>3616.91</v>
       </c>
       <c r="L232" s="7">
         <v>25</v>
       </c>
       <c r="N232" s="10">
-        <v>802.89</v>
+        <v>2712.68</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="5" t="s">
-        <v>409</v>
+        <v>547</v>
       </c>
       <c r="B233" s="6" t="s">
-        <v>546</v>
+        <v>550</v>
       </c>
       <c r="C233" s="7" t="s">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="D233" s="7" t="s">
-        <v>547</v>
+        <v>551</v>
       </c>
       <c r="E233" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F233" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H233" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I233" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J233" s="10">
-        <v>1156.32</v>
+        <v>3720.26</v>
       </c>
       <c r="L233" s="7">
         <v>25</v>
       </c>
       <c r="N233" s="10">
-        <v>867.24</v>
+        <v>2790.2</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="5" t="s">
-        <v>409</v>
+        <v>547</v>
       </c>
       <c r="B234" s="6" t="s">
-        <v>548</v>
+        <v>552</v>
       </c>
       <c r="C234" s="7" t="s">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="D234" s="7" t="s">
-        <v>549</v>
+        <v>553</v>
       </c>
       <c r="E234" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F234" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H234" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I234" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J234" s="10">
-        <v>1242.12</v>
+        <v>3744.74</v>
       </c>
       <c r="L234" s="7">
         <v>25</v>
       </c>
       <c r="N234" s="10">
-        <v>931.59</v>
+        <v>2808.56</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="5" t="s">
-        <v>409</v>
+        <v>547</v>
       </c>
       <c r="B235" s="6" t="s">
-        <v>550</v>
+        <v>554</v>
       </c>
       <c r="C235" s="7" t="s">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="D235" s="7" t="s">
-        <v>551</v>
+        <v>555</v>
       </c>
       <c r="E235" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F235" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H235" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I235" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J235" s="10">
-        <v>1426.92</v>
+        <v>4423.65</v>
       </c>
       <c r="L235" s="7">
         <v>25</v>
       </c>
       <c r="N235" s="10">
-        <v>1070.19</v>
+        <v>3317.74</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="5" t="s">
-        <v>188</v>
+        <v>547</v>
       </c>
       <c r="B236" s="6" t="s">
-        <v>552</v>
+        <v>556</v>
       </c>
       <c r="C236" s="7" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="D236" s="7" t="s">
-        <v>553</v>
+        <v>557</v>
       </c>
       <c r="E236" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F236" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H236" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I236" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J236" s="10">
-        <v>33.61</v>
+        <v>5249.48</v>
       </c>
       <c r="L236" s="7">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="N236" s="10">
-        <v>27.9</v>
+        <v>3937.11</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="5" t="s">
-        <v>188</v>
+        <v>427</v>
       </c>
       <c r="B237" s="6" t="s">
-        <v>554</v>
+        <v>558</v>
       </c>
       <c r="C237" s="7" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="D237" s="7" t="s">
-        <v>555</v>
+        <v>559</v>
       </c>
       <c r="E237" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F237" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H237" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I237" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J237" s="10">
-        <v>55.65</v>
+        <v>1024.32</v>
       </c>
       <c r="L237" s="7">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="N237" s="10">
-        <v>46.19</v>
+        <v>768.24</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="5" t="s">
-        <v>191</v>
+        <v>427</v>
       </c>
       <c r="B238" s="6" t="s">
-        <v>556</v>
+        <v>560</v>
       </c>
       <c r="C238" s="7" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="D238" s="7" t="s">
-        <v>557</v>
+        <v>561</v>
       </c>
       <c r="E238" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F238" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H238" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I238" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J238" s="10">
-        <v>49.68</v>
+        <v>1070.52</v>
       </c>
       <c r="L238" s="7">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="N238" s="10">
-        <v>41.23</v>
+        <v>802.89</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="5" t="s">
-        <v>191</v>
+        <v>427</v>
       </c>
       <c r="B239" s="6" t="s">
-        <v>558</v>
+        <v>562</v>
       </c>
       <c r="C239" s="7" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="D239" s="7" t="s">
-        <v>559</v>
+        <v>563</v>
       </c>
       <c r="E239" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F239" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H239" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I239" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J239" s="10">
-        <v>133.12</v>
+        <v>1156.32</v>
       </c>
       <c r="L239" s="7">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="N239" s="10">
-        <v>110.49</v>
+        <v>867.24</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="5" t="s">
-        <v>560</v>
+        <v>427</v>
       </c>
       <c r="B240" s="6" t="s">
-        <v>561</v>
+        <v>564</v>
       </c>
       <c r="C240" s="7" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="D240" s="7" t="s">
-        <v>562</v>
+        <v>565</v>
       </c>
       <c r="E240" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F240" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H240" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I240" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J240" s="10">
-        <v>159.39</v>
+        <v>1242.12</v>
       </c>
       <c r="L240" s="7">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="N240" s="10">
-        <v>132.29</v>
+        <v>931.59</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="5" t="s">
-        <v>560</v>
+        <v>427</v>
       </c>
       <c r="B241" s="6" t="s">
-        <v>563</v>
+        <v>566</v>
       </c>
       <c r="C241" s="7" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="D241" s="7" t="s">
-        <v>564</v>
+        <v>567</v>
       </c>
       <c r="E241" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F241" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H241" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I241" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J241" s="10">
-        <v>177.87</v>
+        <v>1426.92</v>
       </c>
       <c r="L241" s="7">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="N241" s="10">
-        <v>147.63</v>
+        <v>1070.19</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="5" t="s">
-        <v>560</v>
+        <v>206</v>
       </c>
       <c r="B242" s="6" t="s">
-        <v>554</v>
+        <v>568</v>
       </c>
       <c r="C242" s="7" t="s">
-        <v>14</v>
+        <v>40</v>
       </c>
       <c r="D242" s="7" t="s">
-        <v>565</v>
+        <v>569</v>
       </c>
       <c r="E242" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F242" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H242" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I242" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J242" s="10">
-        <v>249.03</v>
+        <v>33.61</v>
       </c>
       <c r="L242" s="7">
         <v>17</v>
       </c>
       <c r="N242" s="10">
-        <v>206.69</v>
+        <v>27.9</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="5" t="s">
-        <v>560</v>
+        <v>206</v>
       </c>
       <c r="B243" s="6" t="s">
-        <v>566</v>
+        <v>570</v>
       </c>
       <c r="C243" s="7" t="s">
-        <v>14</v>
+        <v>40</v>
       </c>
       <c r="D243" s="7" t="s">
-        <v>567</v>
+        <v>571</v>
       </c>
       <c r="E243" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F243" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H243" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I243" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J243" s="10">
-        <v>398.48</v>
+        <v>55.65</v>
       </c>
       <c r="L243" s="7">
         <v>17</v>
       </c>
       <c r="N243" s="10">
-        <v>330.74</v>
+        <v>46.19</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="5" t="s">
-        <v>568</v>
+        <v>209</v>
       </c>
       <c r="B244" s="6" t="s">
-        <v>569</v>
+        <v>572</v>
       </c>
       <c r="C244" s="7" t="s">
-        <v>14</v>
+        <v>40</v>
       </c>
       <c r="D244" s="7" t="s">
-        <v>570</v>
+        <v>573</v>
       </c>
       <c r="E244" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F244" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H244" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I244" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J244" s="10">
-        <v>192.95</v>
+        <v>49.68</v>
       </c>
       <c r="L244" s="7">
         <v>17</v>
       </c>
       <c r="N244" s="10">
-        <v>160.15</v>
+        <v>41.23</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="5" t="s">
-        <v>568</v>
+        <v>209</v>
       </c>
       <c r="B245" s="6" t="s">
-        <v>571</v>
+        <v>574</v>
       </c>
       <c r="C245" s="7" t="s">
-        <v>14</v>
+        <v>40</v>
       </c>
       <c r="D245" s="7" t="s">
-        <v>572</v>
+        <v>575</v>
       </c>
       <c r="E245" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F245" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H245" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I245" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J245" s="10">
-        <v>291.06</v>
+        <v>133.12</v>
       </c>
       <c r="L245" s="7">
         <v>17</v>
       </c>
       <c r="N245" s="10">
-        <v>241.58</v>
+        <v>110.49</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="5" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="B246" s="6" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="C246" s="7" t="s">
-        <v>575</v>
+        <v>40</v>
       </c>
       <c r="D246" s="7" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="E246" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F246" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H246" s="7" t="s">
-        <v>17</v>
+        <v>42</v>
       </c>
       <c r="I246" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J246" s="10">
-        <v>44.21</v>
+        <v>159.39</v>
       </c>
       <c r="L246" s="7">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="N246" s="10">
-        <v>33.16</v>
+        <v>132.29</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="5" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="B247" s="6" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="C247" s="7" t="s">
-        <v>575</v>
+        <v>40</v>
       </c>
       <c r="D247" s="7" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="E247" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F247" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H247" s="7" t="s">
-        <v>17</v>
+        <v>42</v>
       </c>
       <c r="I247" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J247" s="10">
-        <v>17.93</v>
+        <v>177.87</v>
       </c>
       <c r="L247" s="7">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="N247" s="10">
-        <v>13.45</v>
+        <v>147.63</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="5" t="s">
-        <v>580</v>
+        <v>576</v>
       </c>
       <c r="B248" s="6" t="s">
+        <v>570</v>
+      </c>
+      <c r="C248" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="D248" s="7" t="s">
         <v>581</v>
       </c>
-      <c r="C248" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E248" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F248" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H248" s="7" t="s">
-        <v>17</v>
+        <v>42</v>
       </c>
       <c r="I248" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J248" s="10">
-        <v>38.46</v>
+        <v>249.03</v>
       </c>
       <c r="L248" s="7">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="N248" s="10">
-        <v>28.85</v>
+        <v>206.69</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="5" t="s">
-        <v>580</v>
+        <v>576</v>
       </c>
       <c r="B249" s="6" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="C249" s="7" t="s">
-        <v>582</v>
+        <v>40</v>
       </c>
       <c r="D249" s="7" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
       <c r="E249" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F249" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H249" s="7" t="s">
-        <v>17</v>
+        <v>42</v>
       </c>
       <c r="I249" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J249" s="10">
-        <v>64.1</v>
+        <v>398.48</v>
       </c>
       <c r="L249" s="7">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="N249" s="10">
-        <v>48.08</v>
+        <v>330.74</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="5" t="s">
-        <v>279</v>
+        <v>584</v>
       </c>
       <c r="B250" s="6" t="s">
+        <v>585</v>
+      </c>
+      <c r="C250" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="D250" s="7" t="s">
         <v>586</v>
       </c>
-      <c r="C250" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E250" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F250" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H250" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I250" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J250" s="10">
-        <v>234.82</v>
+        <v>192.95</v>
       </c>
       <c r="L250" s="7">
         <v>17</v>
       </c>
       <c r="N250" s="10">
-        <v>194.9</v>
+        <v>160.15</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="5" t="s">
+        <v>584</v>
+      </c>
+      <c r="B251" s="6" t="s">
+        <v>587</v>
+      </c>
+      <c r="C251" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="D251" s="7" t="s">
         <v>588</v>
       </c>
-      <c r="B251" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E251" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F251" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H251" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I251" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J251" s="10">
-        <v>396</v>
+        <v>291.06</v>
       </c>
       <c r="L251" s="7">
         <v>17</v>
       </c>
       <c r="N251" s="10">
-        <v>328.68</v>
+        <v>241.58</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="5" t="s">
-        <v>20</v>
+        <v>589</v>
       </c>
       <c r="B252" s="6" t="s">
+        <v>590</v>
+      </c>
+      <c r="C252" s="7" t="s">
         <v>591</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="D252" s="7" t="s">
         <v>592</v>
       </c>
       <c r="E252" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F252" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H252" s="7" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I252" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J252" s="10">
-        <v>368.58</v>
+        <v>44.21</v>
       </c>
       <c r="L252" s="7">
-        <v>17</v>
+        <v>25</v>
+      </c>
+      <c r="M252" s="7">
+        <v>25</v>
       </c>
       <c r="N252" s="10">
-        <v>305.92</v>
+        <v>33.16</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="5" t="s">
         <v>593</v>
       </c>
       <c r="B253" s="6" t="s">
         <v>594</v>
       </c>
       <c r="C253" s="7" t="s">
-        <v>22</v>
+        <v>591</v>
       </c>
       <c r="D253" s="7" t="s">
         <v>595</v>
       </c>
       <c r="E253" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F253" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H253" s="7" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I253" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J253" s="10">
-        <v>120.97</v>
+        <v>17.93</v>
       </c>
       <c r="L253" s="7">
-        <v>17</v>
+        <v>25</v>
+      </c>
+      <c r="M253" s="7">
+        <v>25</v>
       </c>
       <c r="N253" s="10">
-        <v>100.41</v>
+        <v>13.45</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="5" t="s">
-        <v>20</v>
+        <v>596</v>
       </c>
       <c r="B254" s="6" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="C254" s="7" t="s">
-        <v>22</v>
+        <v>598</v>
       </c>
       <c r="D254" s="7" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E254" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F254" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H254" s="7" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I254" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J254" s="10">
-        <v>226.82</v>
+        <v>38.46</v>
       </c>
       <c r="L254" s="7">
-        <v>17</v>
+        <v>25</v>
+      </c>
+      <c r="M254" s="7">
+        <v>25</v>
       </c>
       <c r="N254" s="10">
-        <v>188.26</v>
+        <v>28.85</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="5" t="s">
-        <v>20</v>
+        <v>596</v>
       </c>
       <c r="B255" s="6" t="s">
+        <v>600</v>
+      </c>
+      <c r="C255" s="7" t="s">
         <v>598</v>
       </c>
-      <c r="C255" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D255" s="7" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
       <c r="E255" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F255" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H255" s="7" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I255" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J255" s="10">
-        <v>453.1</v>
+        <v>64.1</v>
       </c>
       <c r="L255" s="7">
-        <v>17</v>
+        <v>25</v>
+      </c>
+      <c r="M255" s="7">
+        <v>25</v>
       </c>
       <c r="N255" s="10">
-        <v>376.07</v>
+        <v>48.08</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="5" t="s">
-        <v>225</v>
+        <v>297</v>
       </c>
       <c r="B256" s="6" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="C256" s="7" t="s">
-        <v>136</v>
+        <v>155</v>
       </c>
       <c r="D256" s="7" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="E256" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F256" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H256" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I256" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J256" s="10">
-        <v>55.43</v>
+        <v>234.82</v>
       </c>
       <c r="L256" s="7">
         <v>17</v>
       </c>
       <c r="N256" s="10">
-        <v>46.01</v>
+        <v>194.9</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="5" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
       <c r="B257" s="6" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="C257" s="7" t="s">
-        <v>125</v>
+        <v>40</v>
       </c>
       <c r="D257" s="7" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="E257" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F257" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H257" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I257" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J257" s="10">
-        <v>219.51</v>
+        <v>396</v>
       </c>
       <c r="L257" s="7">
         <v>17</v>
       </c>
       <c r="N257" s="10">
-        <v>182.19</v>
+        <v>328.68</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="5" t="s">
-        <v>605</v>
+        <v>43</v>
       </c>
       <c r="B258" s="6" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="C258" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D258" s="7" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="E258" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F258" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H258" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I258" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J258" s="10">
-        <v>358.15</v>
+        <v>368.58</v>
       </c>
       <c r="L258" s="7">
         <v>17</v>
       </c>
       <c r="N258" s="10">
-        <v>297.26</v>
+        <v>305.92</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="5" t="s">
-        <v>426</v>
+        <v>609</v>
       </c>
       <c r="B259" s="6" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
       <c r="C259" s="7" t="s">
-        <v>125</v>
+        <v>14</v>
       </c>
       <c r="D259" s="7" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E259" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F259" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H259" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I259" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J259" s="10">
-        <v>265.51</v>
+        <v>120.97</v>
       </c>
       <c r="L259" s="7">
         <v>17</v>
       </c>
       <c r="N259" s="10">
-        <v>220.37</v>
+        <v>100.41</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="5" t="s">
-        <v>436</v>
+        <v>43</v>
       </c>
       <c r="B260" s="6" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="C260" s="7" t="s">
-        <v>432</v>
+        <v>14</v>
       </c>
       <c r="D260" s="7" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
       <c r="E260" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F260" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H260" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I260" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J260" s="10">
-        <v>462.13</v>
+        <v>226.82</v>
       </c>
       <c r="L260" s="7">
         <v>17</v>
       </c>
       <c r="N260" s="10">
-        <v>383.57</v>
+        <v>188.26</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="5" t="s">
-        <v>612</v>
+        <v>43</v>
       </c>
       <c r="B261" s="6" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="C261" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D261" s="7" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="E261" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F261" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H261" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I261" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J261" s="10">
-        <v>577.67</v>
+        <v>453.1</v>
       </c>
       <c r="L261" s="7">
         <v>17</v>
       </c>
       <c r="N261" s="10">
-        <v>479.47</v>
+        <v>376.07</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="5" t="s">
-        <v>612</v>
+        <v>243</v>
       </c>
       <c r="B262" s="6" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="C262" s="7" t="s">
-        <v>14</v>
+        <v>155</v>
       </c>
       <c r="D262" s="7" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E262" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F262" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H262" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I262" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J262" s="10">
-        <v>955.46</v>
+        <v>55.43</v>
       </c>
       <c r="L262" s="7">
         <v>17</v>
       </c>
       <c r="N262" s="10">
-        <v>793.03</v>
+        <v>46.01</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="5" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="B263" s="6" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="C263" s="7" t="s">
-        <v>14</v>
+        <v>146</v>
       </c>
       <c r="D263" s="7" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E263" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F263" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H263" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I263" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J263" s="10">
-        <v>575.08</v>
+        <v>219.51</v>
       </c>
       <c r="L263" s="7">
         <v>17</v>
       </c>
       <c r="N263" s="10">
-        <v>477.32</v>
+        <v>182.19</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="5" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="B264" s="6" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="C264" s="7" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D264" s="7" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E264" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F264" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H264" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I264" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J264" s="10">
-        <v>105.68</v>
+        <v>358.15</v>
       </c>
       <c r="L264" s="7">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="N264" s="10">
-        <v>79.26</v>
+        <v>297.26</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="5" t="s">
-        <v>195</v>
+        <v>444</v>
       </c>
       <c r="B265" s="6" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="C265" s="7" t="s">
-        <v>119</v>
+        <v>146</v>
       </c>
       <c r="D265" s="7" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
       <c r="E265" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F265" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H265" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I265" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J265" s="10">
-        <v>49.57</v>
+        <v>265.51</v>
       </c>
       <c r="L265" s="7">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="N265" s="10">
-        <v>37.18</v>
+        <v>220.37</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="5" t="s">
-        <v>74</v>
+        <v>454</v>
       </c>
       <c r="B266" s="6" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="C266" s="7" t="s">
-        <v>22</v>
+        <v>450</v>
       </c>
       <c r="D266" s="7" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="E266" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F266" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H266" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I266" s="7" t="s">
-        <v>73</v>
+        <v>19</v>
       </c>
       <c r="J266" s="10">
-        <v>357.52</v>
+        <v>462.13</v>
       </c>
       <c r="L266" s="7">
         <v>17</v>
       </c>
       <c r="N266" s="10">
-        <v>296.74</v>
+        <v>383.57</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="5" t="s">
-        <v>74</v>
+        <v>628</v>
       </c>
       <c r="B267" s="6" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
       <c r="C267" s="7" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="D267" s="7" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
       <c r="E267" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F267" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H267" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I267" s="7" t="s">
-        <v>73</v>
+        <v>19</v>
       </c>
       <c r="J267" s="10">
-        <v>263.68</v>
+        <v>577.67</v>
       </c>
       <c r="L267" s="7">
         <v>17</v>
       </c>
       <c r="N267" s="10">
-        <v>218.85</v>
+        <v>479.47</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="5" t="s">
-        <v>74</v>
+        <v>628</v>
       </c>
       <c r="B268" s="6" t="s">
-        <v>629</v>
+        <v>631</v>
       </c>
       <c r="C268" s="7" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="D268" s="7" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E268" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F268" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H268" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I268" s="7" t="s">
-        <v>631</v>
+        <v>19</v>
       </c>
       <c r="J268" s="10">
-        <v>621.28</v>
+        <v>955.46</v>
       </c>
       <c r="L268" s="7">
         <v>17</v>
       </c>
       <c r="N268" s="10">
-        <v>515.66</v>
+        <v>793.03</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="5" t="s">
-        <v>74</v>
+        <v>633</v>
       </c>
       <c r="B269" s="6" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
       <c r="C269" s="7" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="D269" s="7" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="E269" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F269" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H269" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I269" s="7" t="s">
-        <v>73</v>
+        <v>19</v>
       </c>
       <c r="J269" s="10">
-        <v>508.52</v>
+        <v>575.08</v>
       </c>
       <c r="L269" s="7">
         <v>17</v>
       </c>
       <c r="N269" s="10">
-        <v>422.07</v>
+        <v>477.32</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="5" t="s">
-        <v>620</v>
+        <v>636</v>
       </c>
       <c r="B270" s="6" t="s">
-        <v>634</v>
+        <v>637</v>
       </c>
       <c r="C270" s="7" t="s">
-        <v>119</v>
+        <v>26</v>
       </c>
       <c r="D270" s="7" t="s">
-        <v>635</v>
+        <v>638</v>
       </c>
       <c r="E270" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F270" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H270" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I270" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J270" s="10">
-        <v>170.96</v>
+        <v>105.68</v>
       </c>
       <c r="L270" s="7">
         <v>25</v>
       </c>
       <c r="N270" s="10">
-        <v>128.22</v>
+        <v>79.26</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="5" t="s">
-        <v>117</v>
+        <v>213</v>
       </c>
       <c r="B271" s="6" t="s">
-        <v>636</v>
+        <v>639</v>
       </c>
       <c r="C271" s="7" t="s">
-        <v>38</v>
+        <v>140</v>
       </c>
       <c r="D271" s="7" t="s">
-        <v>637</v>
+        <v>640</v>
       </c>
       <c r="E271" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F271" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H271" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I271" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J271" s="10">
-        <v>61.37</v>
+        <v>49.57</v>
       </c>
       <c r="L271" s="7">
         <v>25</v>
       </c>
       <c r="N271" s="10">
-        <v>46.03</v>
+        <v>37.18</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="5" t="s">
-        <v>617</v>
+        <v>95</v>
       </c>
       <c r="B272" s="6" t="s">
-        <v>638</v>
+        <v>641</v>
       </c>
       <c r="C272" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D272" s="7" t="s">
-        <v>639</v>
+        <v>642</v>
       </c>
       <c r="E272" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F272" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H272" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I272" s="7" t="s">
-        <v>19</v>
+        <v>94</v>
       </c>
       <c r="J272" s="10">
-        <v>1150.16</v>
+        <v>357.52</v>
       </c>
       <c r="L272" s="7">
         <v>17</v>
       </c>
       <c r="N272" s="10">
-        <v>954.63</v>
+        <v>296.74</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="5" t="s">
-        <v>640</v>
+        <v>95</v>
       </c>
       <c r="B273" s="6" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
       <c r="C273" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D273" s="7" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="E273" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F273" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H273" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I273" s="7" t="s">
-        <v>19</v>
+        <v>94</v>
       </c>
       <c r="J273" s="10">
-        <v>802.96</v>
+        <v>263.68</v>
       </c>
       <c r="L273" s="7">
         <v>17</v>
       </c>
       <c r="N273" s="10">
-        <v>666.46</v>
+        <v>218.85</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="5" t="s">
-        <v>640</v>
+        <v>95</v>
       </c>
       <c r="B274" s="6" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="C274" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D274" s="7" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="E274" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F274" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H274" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I274" s="7" t="s">
-        <v>19</v>
+        <v>647</v>
       </c>
       <c r="J274" s="10">
-        <v>1605.92</v>
+        <v>621.28</v>
       </c>
       <c r="L274" s="7">
         <v>17</v>
       </c>
       <c r="N274" s="10">
-        <v>1332.91</v>
+        <v>515.66</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="5" t="s">
-        <v>645</v>
+        <v>95</v>
       </c>
       <c r="B275" s="6" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="C275" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D275" s="7" t="s">
-        <v>647</v>
+        <v>649</v>
       </c>
       <c r="E275" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F275" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H275" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I275" s="7" t="s">
-        <v>19</v>
+        <v>94</v>
       </c>
       <c r="J275" s="10">
-        <v>57.75</v>
+        <v>508.52</v>
       </c>
       <c r="L275" s="7">
         <v>17</v>
       </c>
       <c r="N275" s="10">
-        <v>47.93</v>
+        <v>422.07</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="5" t="s">
-        <v>648</v>
+        <v>636</v>
       </c>
       <c r="B276" s="6" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
       <c r="C276" s="7" t="s">
-        <v>14</v>
+        <v>140</v>
       </c>
       <c r="D276" s="7" t="s">
-        <v>650</v>
+        <v>651</v>
       </c>
       <c r="E276" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F276" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H276" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I276" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J276" s="10">
-        <v>184.8</v>
+        <v>170.96</v>
       </c>
       <c r="L276" s="7">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="N276" s="10">
-        <v>153.38</v>
+        <v>128.22</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="5" t="s">
-        <v>648</v>
+        <v>138</v>
       </c>
       <c r="B277" s="6" t="s">
-        <v>651</v>
+        <v>652</v>
       </c>
       <c r="C277" s="7" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="D277" s="7" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
       <c r="E277" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F277" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H277" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I277" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J277" s="10">
-        <v>198.66</v>
+        <v>61.37</v>
       </c>
       <c r="L277" s="7">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="N277" s="10">
-        <v>164.89</v>
+        <v>46.03</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="5" t="s">
-        <v>648</v>
+        <v>633</v>
       </c>
       <c r="B278" s="6" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
       <c r="C278" s="7" t="s">
-        <v>14</v>
+        <v>40</v>
       </c>
       <c r="D278" s="7" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
       <c r="E278" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F278" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H278" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I278" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J278" s="10">
-        <v>427.35</v>
+        <v>1150.16</v>
       </c>
       <c r="L278" s="7">
         <v>17</v>
       </c>
       <c r="N278" s="10">
-        <v>354.7</v>
+        <v>954.63</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="5" t="s">
-        <v>134</v>
+        <v>656</v>
       </c>
       <c r="B279" s="6" t="s">
-        <v>655</v>
+        <v>657</v>
       </c>
       <c r="C279" s="7" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="D279" s="7" t="s">
-        <v>656</v>
+        <v>658</v>
       </c>
       <c r="E279" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F279" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H279" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I279" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J279" s="10">
-        <v>930.78</v>
+        <v>802.96</v>
       </c>
       <c r="L279" s="7">
         <v>17</v>
       </c>
       <c r="N279" s="10">
-        <v>772.55</v>
+        <v>666.46</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="5" t="s">
-        <v>134</v>
+        <v>656</v>
       </c>
       <c r="B280" s="6" t="s">
-        <v>657</v>
+        <v>659</v>
       </c>
       <c r="C280" s="7" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="D280" s="7" t="s">
-        <v>658</v>
+        <v>660</v>
       </c>
       <c r="E280" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F280" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H280" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I280" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J280" s="10">
-        <v>1198.37</v>
+        <v>1605.92</v>
       </c>
       <c r="L280" s="7">
         <v>17</v>
       </c>
       <c r="N280" s="10">
-        <v>994.65</v>
+        <v>1332.91</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="5" t="s">
-        <v>117</v>
+        <v>661</v>
       </c>
       <c r="B281" s="6" t="s">
-        <v>659</v>
+        <v>662</v>
       </c>
       <c r="C281" s="7" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D281" s="7" t="s">
-        <v>660</v>
+        <v>663</v>
       </c>
       <c r="E281" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F281" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H281" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I281" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J281" s="10">
-        <v>30.83</v>
+        <v>57.75</v>
       </c>
       <c r="L281" s="7">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="N281" s="10">
-        <v>23.12</v>
+        <v>47.93</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="5" t="s">
-        <v>661</v>
+        <v>664</v>
       </c>
       <c r="B282" s="6" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
       <c r="C282" s="7" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="D282" s="7" t="s">
-        <v>663</v>
+        <v>666</v>
       </c>
       <c r="E282" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F282" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H282" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I282" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J282" s="10">
-        <v>2852.3</v>
+        <v>184.8</v>
       </c>
       <c r="L282" s="7">
         <v>17</v>
       </c>
       <c r="N282" s="10">
-        <v>2367.41</v>
+        <v>153.38</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="5" t="s">
-        <v>117</v>
+        <v>664</v>
       </c>
       <c r="B283" s="6" t="s">
-        <v>664</v>
+        <v>667</v>
       </c>
       <c r="C283" s="7" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D283" s="7" t="s">
-        <v>665</v>
+        <v>668</v>
       </c>
       <c r="E283" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F283" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H283" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I283" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J283" s="10">
-        <v>83.3</v>
+        <v>198.66</v>
       </c>
       <c r="L283" s="7">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="N283" s="10">
-        <v>62.48</v>
+        <v>164.89</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="5" t="s">
-        <v>239</v>
+        <v>664</v>
       </c>
       <c r="B284" s="6" t="s">
-        <v>666</v>
+        <v>669</v>
       </c>
       <c r="C284" s="7" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="D284" s="7" t="s">
-        <v>667</v>
+        <v>670</v>
       </c>
       <c r="E284" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F284" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H284" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I284" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J284" s="10">
-        <v>1250.57</v>
+        <v>427.35</v>
       </c>
       <c r="L284" s="7">
         <v>17</v>
       </c>
       <c r="N284" s="10">
-        <v>1037.97</v>
+        <v>354.7</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="5" t="s">
-        <v>134</v>
+        <v>153</v>
       </c>
       <c r="B285" s="6" t="s">
-        <v>668</v>
+        <v>671</v>
       </c>
       <c r="C285" s="7" t="s">
-        <v>136</v>
+        <v>155</v>
       </c>
       <c r="D285" s="7" t="s">
-        <v>669</v>
+        <v>672</v>
       </c>
       <c r="E285" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F285" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H285" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I285" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J285" s="10">
-        <v>1398.74</v>
+        <v>930.78</v>
       </c>
       <c r="L285" s="7">
         <v>17</v>
       </c>
       <c r="N285" s="10">
-        <v>1160.95</v>
+        <v>772.55</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="5" t="s">
-        <v>134</v>
+        <v>153</v>
       </c>
       <c r="B286" s="6" t="s">
-        <v>670</v>
+        <v>673</v>
       </c>
       <c r="C286" s="7" t="s">
-        <v>136</v>
+        <v>155</v>
       </c>
       <c r="D286" s="7" t="s">
-        <v>671</v>
+        <v>674</v>
       </c>
       <c r="E286" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F286" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H286" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I286" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J286" s="10">
-        <v>1199.65</v>
+        <v>1198.37</v>
       </c>
       <c r="L286" s="7">
         <v>17</v>
       </c>
       <c r="N286" s="10">
-        <v>995.71</v>
+        <v>994.65</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" s="5" t="s">
-        <v>672</v>
+        <v>138</v>
       </c>
       <c r="B287" s="6" t="s">
-        <v>673</v>
+        <v>675</v>
       </c>
       <c r="C287" s="7" t="s">
-        <v>125</v>
+        <v>26</v>
       </c>
       <c r="D287" s="7" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
       <c r="E287" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F287" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H287" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I287" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J287" s="10">
-        <v>598.49</v>
+        <v>30.83</v>
       </c>
       <c r="L287" s="7">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="N287" s="10">
-        <v>496.75</v>
+        <v>23.12</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="5" t="s">
-        <v>239</v>
+        <v>677</v>
       </c>
       <c r="B288" s="6" t="s">
-        <v>675</v>
+        <v>678</v>
       </c>
       <c r="C288" s="7" t="s">
-        <v>136</v>
+        <v>155</v>
       </c>
       <c r="D288" s="7" t="s">
-        <v>676</v>
+        <v>679</v>
       </c>
       <c r="E288" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F288" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H288" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I288" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J288" s="10">
-        <v>1250.57</v>
+        <v>2852.3</v>
       </c>
       <c r="L288" s="7">
         <v>17</v>
       </c>
       <c r="N288" s="10">
-        <v>1037.97</v>
+        <v>2367.41</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" s="5" t="s">
-        <v>117</v>
+        <v>138</v>
       </c>
       <c r="B289" s="6" t="s">
-        <v>677</v>
+        <v>680</v>
       </c>
       <c r="C289" s="7" t="s">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="D289" s="7" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="E289" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F289" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H289" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I289" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J289" s="10">
-        <v>54.07</v>
+        <v>83.3</v>
       </c>
       <c r="L289" s="7">
         <v>25</v>
       </c>
       <c r="N289" s="10">
-        <v>40.55</v>
+        <v>62.48</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="5" t="s">
-        <v>144</v>
+        <v>257</v>
       </c>
       <c r="B290" s="6" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
       <c r="C290" s="7" t="s">
-        <v>119</v>
+        <v>155</v>
       </c>
       <c r="D290" s="7" t="s">
-        <v>680</v>
+        <v>683</v>
       </c>
       <c r="E290" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F290" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H290" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I290" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J290" s="10">
-        <v>325.62</v>
+        <v>1250.57</v>
       </c>
       <c r="L290" s="7">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="N290" s="10">
-        <v>244.22</v>
+        <v>1037.97</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="5" t="s">
-        <v>409</v>
+        <v>153</v>
       </c>
       <c r="B291" s="6" t="s">
-        <v>681</v>
+        <v>684</v>
       </c>
       <c r="C291" s="7" t="s">
-        <v>38</v>
+        <v>155</v>
       </c>
       <c r="D291" s="7" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="E291" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F291" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H291" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I291" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J291" s="10">
-        <v>1412.4</v>
+        <v>1398.74</v>
       </c>
       <c r="L291" s="7">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="N291" s="10">
-        <v>1059.3</v>
+        <v>1160.95</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="5" t="s">
-        <v>144</v>
+        <v>153</v>
       </c>
       <c r="B292" s="6" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
       <c r="C292" s="7" t="s">
-        <v>119</v>
+        <v>155</v>
       </c>
       <c r="D292" s="7" t="s">
-        <v>684</v>
+        <v>687</v>
       </c>
       <c r="E292" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F292" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H292" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I292" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J292" s="10">
-        <v>302.02</v>
+        <v>1199.65</v>
       </c>
       <c r="L292" s="7">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="N292" s="10">
-        <v>226.52</v>
+        <v>995.71</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="5" t="s">
-        <v>149</v>
+        <v>688</v>
       </c>
       <c r="B293" s="6" t="s">
-        <v>685</v>
+        <v>689</v>
       </c>
       <c r="C293" s="7" t="s">
-        <v>129</v>
+        <v>146</v>
       </c>
       <c r="D293" s="7" t="s">
-        <v>686</v>
+        <v>690</v>
       </c>
       <c r="E293" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F293" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H293" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I293" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J293" s="10">
-        <v>3521.6</v>
+        <v>598.49</v>
       </c>
       <c r="L293" s="7">
         <v>17</v>
       </c>
       <c r="N293" s="10">
-        <v>2922.93</v>
+        <v>496.75</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="5" t="s">
-        <v>149</v>
+        <v>257</v>
       </c>
       <c r="B294" s="6" t="s">
-        <v>687</v>
+        <v>691</v>
       </c>
       <c r="C294" s="7" t="s">
-        <v>129</v>
+        <v>155</v>
       </c>
       <c r="D294" s="7" t="s">
-        <v>688</v>
+        <v>692</v>
       </c>
       <c r="E294" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F294" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H294" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I294" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J294" s="10">
-        <v>4099.1</v>
+        <v>1250.57</v>
       </c>
       <c r="L294" s="7">
         <v>17</v>
       </c>
       <c r="N294" s="10">
-        <v>3402.25</v>
+        <v>1037.97</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" s="5" t="s">
-        <v>254</v>
+        <v>138</v>
       </c>
       <c r="B295" s="6" t="s">
-        <v>689</v>
+        <v>693</v>
       </c>
       <c r="C295" s="7" t="s">
-        <v>129</v>
+        <v>26</v>
       </c>
       <c r="D295" s="7" t="s">
-        <v>690</v>
+        <v>694</v>
       </c>
       <c r="E295" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F295" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H295" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I295" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J295" s="10">
-        <v>4792.1</v>
+        <v>54.07</v>
       </c>
       <c r="L295" s="7">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="N295" s="10">
-        <v>3977.44</v>
+        <v>40.55</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" s="5" t="s">
-        <v>149</v>
+        <v>163</v>
       </c>
       <c r="B296" s="6" t="s">
-        <v>691</v>
+        <v>695</v>
       </c>
       <c r="C296" s="7" t="s">
-        <v>129</v>
+        <v>140</v>
       </c>
       <c r="D296" s="7" t="s">
-        <v>692</v>
+        <v>696</v>
       </c>
       <c r="E296" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F296" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H296" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I296" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J296" s="10">
-        <v>3810.35</v>
+        <v>325.62</v>
       </c>
       <c r="L296" s="7">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="N296" s="10">
-        <v>3162.59</v>
+        <v>244.22</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" s="5" t="s">
-        <v>149</v>
+        <v>427</v>
       </c>
       <c r="B297" s="6" t="s">
-        <v>693</v>
+        <v>697</v>
       </c>
       <c r="C297" s="7" t="s">
-        <v>129</v>
+        <v>26</v>
       </c>
       <c r="D297" s="7" t="s">
-        <v>694</v>
+        <v>698</v>
       </c>
       <c r="E297" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F297" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H297" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I297" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J297" s="10">
-        <v>3694.85</v>
+        <v>1412.4</v>
       </c>
       <c r="L297" s="7">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="N297" s="10">
-        <v>3066.73</v>
+        <v>1059.3</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" s="5" t="s">
-        <v>149</v>
+        <v>163</v>
       </c>
       <c r="B298" s="6" t="s">
-        <v>695</v>
+        <v>699</v>
       </c>
       <c r="C298" s="7" t="s">
-        <v>129</v>
+        <v>140</v>
       </c>
       <c r="D298" s="7" t="s">
-        <v>696</v>
+        <v>700</v>
       </c>
       <c r="E298" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F298" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H298" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I298" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J298" s="10">
-        <v>4272.35</v>
+        <v>302.02</v>
       </c>
       <c r="L298" s="7">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="N298" s="10">
-        <v>3546.05</v>
+        <v>226.52</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" s="5" t="s">
-        <v>149</v>
+        <v>168</v>
       </c>
       <c r="B299" s="6" t="s">
-        <v>697</v>
+        <v>701</v>
       </c>
       <c r="C299" s="7" t="s">
-        <v>129</v>
+        <v>22</v>
       </c>
       <c r="D299" s="7" t="s">
-        <v>698</v>
+        <v>702</v>
       </c>
       <c r="E299" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F299" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H299" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I299" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J299" s="10">
-        <v>3637.1</v>
+        <v>3521.6</v>
       </c>
       <c r="L299" s="7">
         <v>17</v>
       </c>
       <c r="N299" s="10">
-        <v>3018.79</v>
+        <v>2922.93</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" s="5" t="s">
-        <v>259</v>
+        <v>168</v>
       </c>
       <c r="B300" s="6" t="s">
-        <v>699</v>
+        <v>703</v>
       </c>
       <c r="C300" s="7" t="s">
-        <v>119</v>
+        <v>22</v>
       </c>
       <c r="D300" s="7" t="s">
-        <v>700</v>
+        <v>704</v>
       </c>
       <c r="E300" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F300" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H300" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I300" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J300" s="10">
-        <v>268.99</v>
+        <v>4099.1</v>
       </c>
       <c r="L300" s="7">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="N300" s="10">
-        <v>201.74</v>
+        <v>3402.25</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" s="5" t="s">
-        <v>259</v>
+        <v>272</v>
       </c>
       <c r="B301" s="6" t="s">
-        <v>701</v>
+        <v>705</v>
       </c>
       <c r="C301" s="7" t="s">
-        <v>119</v>
+        <v>22</v>
       </c>
       <c r="D301" s="7" t="s">
-        <v>702</v>
+        <v>706</v>
       </c>
       <c r="E301" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F301" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H301" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I301" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J301" s="10">
-        <v>237.13</v>
+        <v>4792.1</v>
       </c>
       <c r="L301" s="7">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="N301" s="10">
-        <v>177.85</v>
+        <v>3977.44</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" s="5" t="s">
-        <v>259</v>
+        <v>168</v>
       </c>
       <c r="B302" s="6" t="s">
-        <v>703</v>
+        <v>707</v>
       </c>
       <c r="C302" s="7" t="s">
-        <v>119</v>
+        <v>22</v>
       </c>
       <c r="D302" s="7" t="s">
-        <v>704</v>
+        <v>708</v>
       </c>
       <c r="E302" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F302" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H302" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I302" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J302" s="10">
-        <v>237.13</v>
+        <v>3810.35</v>
       </c>
       <c r="L302" s="7">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="N302" s="10">
-        <v>177.85</v>
+        <v>3162.59</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" s="5" t="s">
-        <v>705</v>
+        <v>168</v>
       </c>
       <c r="B303" s="6" t="s">
-        <v>706</v>
+        <v>709</v>
       </c>
       <c r="C303" s="7" t="s">
-        <v>119</v>
+        <v>22</v>
       </c>
       <c r="D303" s="7" t="s">
-        <v>707</v>
+        <v>710</v>
       </c>
       <c r="E303" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F303" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H303" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I303" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J303" s="10">
-        <v>225.11</v>
+        <v>3694.85</v>
       </c>
       <c r="L303" s="7">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="N303" s="10">
-        <v>168.83</v>
+        <v>3066.73</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" s="5" t="s">
-        <v>705</v>
+        <v>168</v>
       </c>
       <c r="B304" s="6" t="s">
-        <v>708</v>
+        <v>711</v>
       </c>
       <c r="C304" s="7" t="s">
-        <v>119</v>
+        <v>22</v>
       </c>
       <c r="D304" s="7" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="E304" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F304" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H304" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I304" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J304" s="10">
-        <v>225.11</v>
+        <v>4272.35</v>
       </c>
       <c r="L304" s="7">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="N304" s="10">
-        <v>168.83</v>
+        <v>3546.05</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" s="5" t="s">
-        <v>705</v>
+        <v>168</v>
       </c>
       <c r="B305" s="6" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
       <c r="C305" s="7" t="s">
-        <v>119</v>
+        <v>22</v>
       </c>
       <c r="D305" s="7" t="s">
-        <v>711</v>
+        <v>714</v>
       </c>
       <c r="E305" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F305" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H305" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I305" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J305" s="10">
-        <v>225.11</v>
+        <v>3637.1</v>
       </c>
       <c r="L305" s="7">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="N305" s="10">
-        <v>168.83</v>
+        <v>3018.79</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" s="5" t="s">
-        <v>705</v>
+        <v>277</v>
       </c>
       <c r="B306" s="6" t="s">
-        <v>712</v>
+        <v>715</v>
       </c>
       <c r="C306" s="7" t="s">
-        <v>119</v>
+        <v>140</v>
       </c>
       <c r="D306" s="7" t="s">
-        <v>713</v>
+        <v>716</v>
       </c>
       <c r="E306" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F306" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H306" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I306" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J306" s="10">
-        <v>225.11</v>
+        <v>268.99</v>
       </c>
       <c r="L306" s="7">
         <v>25</v>
       </c>
       <c r="N306" s="10">
-        <v>168.83</v>
+        <v>201.74</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" s="5" t="s">
-        <v>705</v>
+        <v>277</v>
       </c>
       <c r="B307" s="6" t="s">
-        <v>714</v>
+        <v>717</v>
       </c>
       <c r="C307" s="7" t="s">
-        <v>119</v>
+        <v>140</v>
       </c>
       <c r="D307" s="7" t="s">
-        <v>715</v>
+        <v>718</v>
       </c>
       <c r="E307" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F307" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H307" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I307" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J307" s="10">
-        <v>266.71</v>
+        <v>237.13</v>
       </c>
       <c r="L307" s="7">
         <v>25</v>
       </c>
       <c r="N307" s="10">
-        <v>200.03</v>
+        <v>177.85</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" s="5" t="s">
-        <v>705</v>
+        <v>277</v>
       </c>
       <c r="B308" s="6" t="s">
-        <v>716</v>
+        <v>719</v>
       </c>
       <c r="C308" s="7" t="s">
-        <v>119</v>
+        <v>140</v>
       </c>
       <c r="D308" s="7" t="s">
-        <v>717</v>
+        <v>720</v>
       </c>
       <c r="E308" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F308" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H308" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I308" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J308" s="10">
-        <v>192.08</v>
+        <v>237.13</v>
       </c>
       <c r="L308" s="7">
         <v>25</v>
       </c>
       <c r="N308" s="10">
-        <v>144.06</v>
+        <v>177.85</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" s="5" t="s">
-        <v>705</v>
+        <v>721</v>
       </c>
       <c r="B309" s="6" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="C309" s="7" t="s">
-        <v>119</v>
+        <v>140</v>
       </c>
       <c r="D309" s="7" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="E309" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F309" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H309" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I309" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J309" s="10">
-        <v>192.08</v>
+        <v>225.11</v>
       </c>
       <c r="L309" s="7">
         <v>25</v>
       </c>
       <c r="N309" s="10">
-        <v>144.06</v>
+        <v>168.83</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" s="5" t="s">
-        <v>705</v>
+        <v>721</v>
       </c>
       <c r="B310" s="6" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
       <c r="C310" s="7" t="s">
-        <v>119</v>
+        <v>140</v>
       </c>
       <c r="D310" s="7" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E310" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F310" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H310" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I310" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J310" s="10">
-        <v>228.78</v>
+        <v>225.11</v>
       </c>
       <c r="L310" s="7">
         <v>25</v>
       </c>
       <c r="N310" s="10">
-        <v>171.59</v>
+        <v>168.83</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" s="5" t="s">
-        <v>722</v>
+        <v>721</v>
       </c>
       <c r="B311" s="6" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C311" s="7" t="s">
-        <v>119</v>
+        <v>140</v>
       </c>
       <c r="D311" s="7" t="s">
-        <v>724</v>
+        <v>727</v>
       </c>
       <c r="E311" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F311" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H311" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I311" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J311" s="10">
-        <v>239.8</v>
+        <v>225.11</v>
       </c>
       <c r="L311" s="7">
         <v>25</v>
       </c>
       <c r="N311" s="10">
-        <v>179.85</v>
+        <v>168.83</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" s="5" t="s">
-        <v>722</v>
+        <v>721</v>
       </c>
       <c r="B312" s="6" t="s">
-        <v>725</v>
+        <v>728</v>
       </c>
       <c r="C312" s="7" t="s">
-        <v>119</v>
+        <v>140</v>
       </c>
       <c r="D312" s="7" t="s">
-        <v>726</v>
+        <v>729</v>
       </c>
       <c r="E312" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F312" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H312" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I312" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J312" s="10">
-        <v>222.68</v>
+        <v>225.11</v>
       </c>
       <c r="L312" s="7">
         <v>25</v>
       </c>
       <c r="N312" s="10">
-        <v>167.01</v>
+        <v>168.83</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" s="5" t="s">
-        <v>722</v>
+        <v>721</v>
       </c>
       <c r="B313" s="6" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="C313" s="7" t="s">
-        <v>119</v>
+        <v>140</v>
       </c>
       <c r="D313" s="7" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
       <c r="E313" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F313" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H313" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I313" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J313" s="10">
-        <v>222.68</v>
+        <v>266.71</v>
       </c>
       <c r="L313" s="7">
         <v>25</v>
       </c>
       <c r="N313" s="10">
-        <v>167.01</v>
+        <v>200.03</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" s="5" t="s">
-        <v>722</v>
+        <v>721</v>
       </c>
       <c r="B314" s="6" t="s">
-        <v>729</v>
+        <v>732</v>
       </c>
       <c r="C314" s="7" t="s">
-        <v>119</v>
+        <v>140</v>
       </c>
       <c r="D314" s="7" t="s">
-        <v>730</v>
+        <v>733</v>
       </c>
       <c r="E314" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F314" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H314" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I314" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J314" s="10">
-        <v>280.17</v>
+        <v>192.08</v>
       </c>
       <c r="L314" s="7">
         <v>25</v>
       </c>
       <c r="N314" s="10">
-        <v>210.13</v>
+        <v>144.06</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" s="5" t="s">
-        <v>722</v>
+        <v>721</v>
       </c>
       <c r="B315" s="6" t="s">
-        <v>731</v>
+        <v>734</v>
       </c>
       <c r="C315" s="7" t="s">
-        <v>119</v>
+        <v>140</v>
       </c>
       <c r="D315" s="7" t="s">
-        <v>732</v>
+        <v>735</v>
       </c>
       <c r="E315" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F315" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H315" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I315" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J315" s="10">
-        <v>238.57</v>
+        <v>192.08</v>
       </c>
       <c r="L315" s="7">
         <v>25</v>
       </c>
       <c r="N315" s="10">
-        <v>178.93</v>
+        <v>144.06</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" s="5" t="s">
-        <v>722</v>
+        <v>721</v>
       </c>
       <c r="B316" s="6" t="s">
-        <v>725</v>
+        <v>736</v>
       </c>
       <c r="C316" s="7" t="s">
-        <v>119</v>
+        <v>140</v>
       </c>
       <c r="D316" s="7" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E316" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F316" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H316" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I316" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J316" s="10">
-        <v>222.68</v>
+        <v>228.78</v>
       </c>
       <c r="L316" s="7">
         <v>25</v>
       </c>
       <c r="N316" s="10">
-        <v>167.01</v>
+        <v>171.59</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" s="5" t="s">
-        <v>722</v>
+        <v>738</v>
       </c>
       <c r="B317" s="6" t="s">
-        <v>734</v>
+        <v>739</v>
       </c>
       <c r="C317" s="7" t="s">
-        <v>119</v>
+        <v>140</v>
       </c>
       <c r="D317" s="7" t="s">
-        <v>735</v>
+        <v>740</v>
       </c>
       <c r="E317" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F317" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H317" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I317" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J317" s="10">
-        <v>222.68</v>
+        <v>239.8</v>
       </c>
       <c r="L317" s="7">
         <v>25</v>
       </c>
       <c r="N317" s="10">
-        <v>167.01</v>
+        <v>179.85</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" s="5" t="s">
-        <v>722</v>
+        <v>738</v>
       </c>
       <c r="B318" s="6" t="s">
-        <v>736</v>
+        <v>741</v>
       </c>
       <c r="C318" s="7" t="s">
-        <v>119</v>
+        <v>140</v>
       </c>
       <c r="D318" s="7" t="s">
-        <v>737</v>
+        <v>742</v>
       </c>
       <c r="E318" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F318" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H318" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I318" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J318" s="10">
-        <v>245.9</v>
+        <v>222.68</v>
       </c>
       <c r="L318" s="7">
         <v>25</v>
       </c>
       <c r="N318" s="10">
-        <v>184.43</v>
+        <v>167.01</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" s="5" t="s">
-        <v>722</v>
+        <v>738</v>
       </c>
       <c r="B319" s="6" t="s">
-        <v>738</v>
+        <v>743</v>
       </c>
       <c r="C319" s="7" t="s">
-        <v>119</v>
+        <v>140</v>
       </c>
       <c r="D319" s="7" t="s">
-        <v>739</v>
+        <v>744</v>
       </c>
       <c r="E319" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F319" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H319" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I319" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J319" s="10">
-        <v>205.53</v>
+        <v>222.68</v>
       </c>
       <c r="L319" s="7">
         <v>25</v>
       </c>
       <c r="N319" s="10">
-        <v>154.15</v>
+        <v>167.01</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" s="5" t="s">
-        <v>722</v>
+        <v>738</v>
       </c>
       <c r="B320" s="6" t="s">
-        <v>740</v>
+        <v>745</v>
       </c>
       <c r="C320" s="7" t="s">
-        <v>119</v>
+        <v>140</v>
       </c>
       <c r="D320" s="7" t="s">
-        <v>741</v>
+        <v>746</v>
       </c>
       <c r="E320" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F320" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H320" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I320" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J320" s="10">
-        <v>205.53</v>
+        <v>280.17</v>
       </c>
       <c r="L320" s="7">
         <v>25</v>
       </c>
       <c r="N320" s="10">
-        <v>154.15</v>
+        <v>210.13</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" s="5" t="s">
-        <v>722</v>
+        <v>738</v>
       </c>
       <c r="B321" s="6" t="s">
-        <v>742</v>
+        <v>747</v>
       </c>
       <c r="C321" s="7" t="s">
-        <v>119</v>
+        <v>140</v>
       </c>
       <c r="D321" s="7" t="s">
-        <v>743</v>
+        <v>748</v>
       </c>
       <c r="E321" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F321" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H321" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I321" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J321" s="10">
-        <v>237.35</v>
+        <v>238.57</v>
       </c>
       <c r="L321" s="7">
         <v>25</v>
       </c>
       <c r="N321" s="10">
-        <v>178.01</v>
+        <v>178.93</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" s="5" t="s">
-        <v>722</v>
+        <v>738</v>
       </c>
       <c r="B322" s="6" t="s">
-        <v>744</v>
+        <v>741</v>
       </c>
       <c r="C322" s="7" t="s">
-        <v>119</v>
+        <v>140</v>
       </c>
       <c r="D322" s="7" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E322" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F322" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H322" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I322" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J322" s="10">
-        <v>242.23</v>
+        <v>222.68</v>
       </c>
       <c r="L322" s="7">
         <v>25</v>
       </c>
       <c r="N322" s="10">
-        <v>181.67</v>
+        <v>167.01</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" s="5" t="s">
-        <v>722</v>
+        <v>738</v>
       </c>
       <c r="B323" s="6" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="C323" s="7" t="s">
-        <v>119</v>
+        <v>140</v>
       </c>
       <c r="D323" s="7" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
       <c r="E323" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F323" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H323" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I323" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J323" s="10">
-        <v>242.23</v>
+        <v>222.68</v>
       </c>
       <c r="L323" s="7">
         <v>25</v>
       </c>
       <c r="N323" s="10">
-        <v>181.67</v>
+        <v>167.01</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" s="5" t="s">
-        <v>722</v>
+        <v>738</v>
       </c>
       <c r="B324" s="6" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="C324" s="7" t="s">
-        <v>119</v>
+        <v>140</v>
       </c>
       <c r="D324" s="7" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="E324" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F324" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H324" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I324" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J324" s="10">
-        <v>205.53</v>
+        <v>245.9</v>
       </c>
       <c r="L324" s="7">
         <v>25</v>
       </c>
       <c r="N324" s="10">
-        <v>154.15</v>
+        <v>184.43</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" s="5" t="s">
-        <v>722</v>
+        <v>738</v>
       </c>
       <c r="B325" s="6" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
       <c r="C325" s="7" t="s">
-        <v>119</v>
+        <v>140</v>
       </c>
       <c r="D325" s="7" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E325" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F325" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H325" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I325" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J325" s="10">
         <v>205.53</v>
       </c>
       <c r="L325" s="7">
         <v>25</v>
       </c>
       <c r="N325" s="10">
         <v>154.15</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" s="5" t="s">
-        <v>722</v>
+        <v>738</v>
       </c>
       <c r="B326" s="6" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="C326" s="7" t="s">
-        <v>119</v>
+        <v>140</v>
       </c>
       <c r="D326" s="7" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
       <c r="E326" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F326" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H326" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I326" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J326" s="10">
-        <v>237.35</v>
+        <v>205.53</v>
       </c>
       <c r="L326" s="7">
         <v>25</v>
       </c>
       <c r="N326" s="10">
-        <v>178.01</v>
+        <v>154.15</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" s="5" t="s">
-        <v>722</v>
+        <v>738</v>
       </c>
       <c r="B327" s="6" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="C327" s="7" t="s">
-        <v>119</v>
+        <v>140</v>
       </c>
       <c r="D327" s="7" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="E327" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F327" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H327" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I327" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J327" s="10">
-        <v>242.23</v>
+        <v>237.35</v>
       </c>
       <c r="L327" s="7">
         <v>25</v>
       </c>
       <c r="N327" s="10">
-        <v>181.67</v>
+        <v>178.01</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" s="5" t="s">
-        <v>722</v>
+        <v>738</v>
       </c>
       <c r="B328" s="6" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
       <c r="C328" s="7" t="s">
-        <v>119</v>
+        <v>140</v>
       </c>
       <c r="D328" s="7" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E328" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F328" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H328" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I328" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J328" s="10">
         <v>242.23</v>
       </c>
       <c r="L328" s="7">
         <v>25</v>
       </c>
       <c r="N328" s="10">
         <v>181.67</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" s="5" t="s">
-        <v>758</v>
+        <v>738</v>
       </c>
       <c r="B329" s="6" t="s">
-        <v>759</v>
+        <v>762</v>
       </c>
       <c r="C329" s="7" t="s">
-        <v>119</v>
+        <v>140</v>
       </c>
       <c r="D329" s="7" t="s">
-        <v>760</v>
+        <v>763</v>
       </c>
       <c r="E329" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F329" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H329" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I329" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J329" s="10">
-        <v>321.79</v>
+        <v>242.23</v>
       </c>
       <c r="L329" s="7">
         <v>25</v>
       </c>
       <c r="N329" s="10">
-        <v>241.34</v>
+        <v>181.67</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" s="5" t="s">
-        <v>409</v>
+        <v>738</v>
       </c>
       <c r="B330" s="6" t="s">
-        <v>761</v>
+        <v>764</v>
       </c>
       <c r="C330" s="7" t="s">
-        <v>38</v>
+        <v>140</v>
       </c>
       <c r="D330" s="7" t="s">
-        <v>762</v>
+        <v>765</v>
       </c>
       <c r="E330" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F330" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H330" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I330" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J330" s="10">
-        <v>174.97</v>
+        <v>205.53</v>
       </c>
       <c r="L330" s="7">
         <v>25</v>
       </c>
       <c r="N330" s="10">
-        <v>131.23</v>
+        <v>154.15</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" s="5" t="s">
-        <v>29</v>
+        <v>738</v>
       </c>
       <c r="B331" s="6" t="s">
-        <v>763</v>
+        <v>766</v>
       </c>
       <c r="C331" s="7" t="s">
-        <v>31</v>
+        <v>140</v>
       </c>
       <c r="D331" s="7" t="s">
-        <v>764</v>
+        <v>767</v>
       </c>
       <c r="E331" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F331" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H331" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I331" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J331" s="10">
-        <v>82.33</v>
+        <v>205.53</v>
       </c>
       <c r="L331" s="7">
         <v>25</v>
       </c>
       <c r="N331" s="10">
-        <v>61.75</v>
+        <v>154.15</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" s="5" t="s">
-        <v>266</v>
+        <v>738</v>
       </c>
       <c r="B332" s="6" t="s">
-        <v>765</v>
+        <v>768</v>
       </c>
       <c r="C332" s="7" t="s">
-        <v>129</v>
+        <v>140</v>
       </c>
       <c r="D332" s="7" t="s">
-        <v>766</v>
+        <v>769</v>
       </c>
       <c r="E332" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F332" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H332" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I332" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J332" s="10">
-        <v>68.62</v>
+        <v>237.35</v>
       </c>
       <c r="L332" s="7">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="N332" s="10">
-        <v>56.95</v>
+        <v>178.01</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" s="5" t="s">
-        <v>127</v>
+        <v>738</v>
       </c>
       <c r="B333" s="6" t="s">
-        <v>767</v>
+        <v>770</v>
       </c>
       <c r="C333" s="7" t="s">
-        <v>129</v>
+        <v>140</v>
       </c>
       <c r="D333" s="7" t="s">
-        <v>768</v>
+        <v>771</v>
       </c>
       <c r="E333" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F333" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H333" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I333" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J333" s="10">
-        <v>57.54</v>
+        <v>242.23</v>
       </c>
       <c r="L333" s="7">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="N333" s="10">
-        <v>47.76</v>
+        <v>181.67</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" s="5" t="s">
-        <v>769</v>
+        <v>738</v>
       </c>
       <c r="B334" s="6" t="s">
-        <v>770</v>
+        <v>772</v>
       </c>
       <c r="C334" s="7" t="s">
-        <v>38</v>
+        <v>140</v>
       </c>
       <c r="D334" s="7" t="s">
-        <v>771</v>
+        <v>773</v>
       </c>
       <c r="E334" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F334" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H334" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I334" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J334" s="10">
-        <v>183.79</v>
+        <v>242.23</v>
       </c>
       <c r="L334" s="7">
         <v>25</v>
       </c>
       <c r="N334" s="10">
-        <v>137.84</v>
+        <v>181.67</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" s="5" t="s">
-        <v>409</v>
+        <v>774</v>
       </c>
       <c r="B335" s="6" t="s">
-        <v>772</v>
+        <v>775</v>
       </c>
       <c r="C335" s="7" t="s">
-        <v>38</v>
+        <v>140</v>
       </c>
       <c r="D335" s="7" t="s">
-        <v>773</v>
+        <v>776</v>
       </c>
       <c r="E335" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F335" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H335" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I335" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J335" s="10">
-        <v>40.09</v>
+        <v>321.79</v>
       </c>
       <c r="L335" s="7">
         <v>25</v>
       </c>
       <c r="N335" s="10">
-        <v>30.07</v>
+        <v>241.34</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" s="5" t="s">
-        <v>620</v>
+        <v>427</v>
       </c>
       <c r="B336" s="6" t="s">
-        <v>774</v>
+        <v>777</v>
       </c>
       <c r="C336" s="7" t="s">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="D336" s="7" t="s">
-        <v>775</v>
+        <v>778</v>
       </c>
       <c r="E336" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F336" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H336" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I336" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J336" s="10">
-        <v>52.14</v>
+        <v>174.97</v>
       </c>
       <c r="L336" s="7">
         <v>25</v>
       </c>
       <c r="N336" s="10">
-        <v>39.11</v>
+        <v>131.23</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" s="5" t="s">
-        <v>776</v>
+        <v>51</v>
       </c>
       <c r="B337" s="6" t="s">
-        <v>777</v>
+        <v>779</v>
       </c>
       <c r="C337" s="7" t="s">
-        <v>119</v>
+        <v>53</v>
       </c>
       <c r="D337" s="7" t="s">
-        <v>778</v>
+        <v>780</v>
       </c>
       <c r="E337" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F337" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H337" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I337" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J337" s="10">
-        <v>42.63</v>
+        <v>82.33</v>
       </c>
       <c r="L337" s="7">
         <v>25</v>
       </c>
       <c r="N337" s="10">
-        <v>31.97</v>
+        <v>61.75</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" s="5" t="s">
-        <v>29</v>
+        <v>284</v>
       </c>
       <c r="B338" s="6" t="s">
-        <v>779</v>
+        <v>781</v>
       </c>
       <c r="C338" s="7" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="D338" s="7" t="s">
-        <v>780</v>
+        <v>782</v>
       </c>
       <c r="E338" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F338" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H338" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I338" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J338" s="10">
-        <v>1373.9</v>
+        <v>68.62</v>
       </c>
       <c r="L338" s="7">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="N338" s="10">
-        <v>1030.43</v>
+        <v>56.95</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" s="5" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="B339" s="6" t="s">
-        <v>781</v>
+        <v>783</v>
       </c>
       <c r="C339" s="7" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="D339" s="7" t="s">
-        <v>782</v>
+        <v>784</v>
       </c>
       <c r="E339" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F339" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H339" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I339" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J339" s="10">
-        <v>2198.9</v>
+        <v>57.54</v>
       </c>
       <c r="L339" s="7">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="N339" s="10">
-        <v>1649.18</v>
+        <v>47.76</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" s="5" t="s">
-        <v>33</v>
+        <v>785</v>
       </c>
       <c r="B340" s="6" t="s">
-        <v>783</v>
+        <v>786</v>
       </c>
       <c r="C340" s="7" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="D340" s="7" t="s">
-        <v>784</v>
+        <v>787</v>
       </c>
       <c r="E340" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F340" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H340" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I340" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J340" s="10">
-        <v>2473.9</v>
+        <v>183.79</v>
       </c>
       <c r="L340" s="7">
         <v>25</v>
       </c>
       <c r="N340" s="10">
-        <v>1855.43</v>
+        <v>137.84</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" s="5" t="s">
-        <v>228</v>
+        <v>427</v>
       </c>
       <c r="B341" s="6" t="s">
-        <v>785</v>
+        <v>788</v>
       </c>
       <c r="C341" s="7" t="s">
-        <v>129</v>
+        <v>26</v>
       </c>
       <c r="D341" s="7" t="s">
-        <v>786</v>
+        <v>789</v>
       </c>
       <c r="E341" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F341" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H341" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I341" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J341" s="10">
-        <v>465.61</v>
+        <v>40.09</v>
       </c>
       <c r="L341" s="7">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="N341" s="10">
-        <v>386.46</v>
+        <v>30.07</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" s="5" t="s">
-        <v>787</v>
+        <v>636</v>
       </c>
       <c r="B342" s="6" t="s">
-        <v>788</v>
+        <v>790</v>
       </c>
       <c r="C342" s="7" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="D342" s="7" t="s">
-        <v>789</v>
+        <v>791</v>
       </c>
       <c r="E342" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F342" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H342" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I342" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J342" s="10">
-        <v>363.83</v>
+        <v>52.14</v>
       </c>
       <c r="L342" s="7">
         <v>25</v>
       </c>
       <c r="N342" s="10">
-        <v>272.87</v>
+        <v>39.11</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" s="5" t="s">
-        <v>220</v>
+        <v>792</v>
       </c>
       <c r="B343" s="6" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
       <c r="C343" s="7" t="s">
-        <v>129</v>
+        <v>140</v>
       </c>
       <c r="D343" s="7" t="s">
-        <v>791</v>
+        <v>794</v>
       </c>
       <c r="E343" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F343" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H343" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I343" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J343" s="10">
-        <v>288.75</v>
+        <v>42.63</v>
       </c>
       <c r="L343" s="7">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="N343" s="10">
-        <v>239.66</v>
+        <v>31.97</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" s="5" t="s">
-        <v>792</v>
+        <v>51</v>
       </c>
       <c r="B344" s="6" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="C344" s="7" t="s">
-        <v>794</v>
+        <v>53</v>
       </c>
       <c r="D344" s="7" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
       <c r="E344" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F344" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H344" s="7" t="s">
-        <v>796</v>
+        <v>42</v>
       </c>
       <c r="I344" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J344" s="10">
-        <v>86.52</v>
+        <v>1373.9</v>
       </c>
       <c r="L344" s="7">
         <v>25</v>
       </c>
-      <c r="M344" s="7">
-[...1 lines deleted...]
-      </c>
       <c r="N344" s="10">
-        <v>64.89</v>
+        <v>1030.43</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="B345" s="6" t="s">
         <v>797</v>
       </c>
-      <c r="B345" s="6" t="s">
+      <c r="C345" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="D345" s="7" t="s">
         <v>798</v>
       </c>
-      <c r="C345" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E345" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F345" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H345" s="7" t="s">
-        <v>800</v>
+        <v>42</v>
       </c>
       <c r="I345" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J345" s="10">
-        <v>14.58</v>
+        <v>2198.9</v>
       </c>
       <c r="L345" s="7">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="N345" s="10">
-        <v>12.1</v>
+        <v>1649.18</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" s="5" t="s">
-        <v>801</v>
+        <v>55</v>
       </c>
       <c r="B346" s="6" t="s">
-        <v>802</v>
+        <v>799</v>
       </c>
       <c r="C346" s="7" t="s">
-        <v>14</v>
+        <v>53</v>
       </c>
       <c r="D346" s="7" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E346" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F346" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H346" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I346" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J346" s="10">
-        <v>147</v>
+        <v>2473.9</v>
       </c>
       <c r="L346" s="7">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="N346" s="10">
-        <v>122.01</v>
+        <v>1855.43</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" s="5" t="s">
-        <v>117</v>
+        <v>246</v>
       </c>
       <c r="B347" s="6" t="s">
-        <v>804</v>
+        <v>801</v>
       </c>
       <c r="C347" s="7" t="s">
-        <v>119</v>
+        <v>22</v>
       </c>
       <c r="D347" s="7" t="s">
-        <v>805</v>
+        <v>802</v>
       </c>
       <c r="E347" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F347" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H347" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I347" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J347" s="10">
-        <v>61.37</v>
+        <v>465.61</v>
       </c>
       <c r="L347" s="7">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="N347" s="10">
-        <v>46.03</v>
+        <v>386.46</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" s="5" t="s">
-        <v>588</v>
+        <v>803</v>
       </c>
       <c r="B348" s="6" t="s">
-        <v>806</v>
+        <v>804</v>
       </c>
       <c r="C348" s="7" t="s">
-        <v>14</v>
+        <v>53</v>
       </c>
       <c r="D348" s="7" t="s">
-        <v>807</v>
+        <v>805</v>
       </c>
       <c r="E348" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F348" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H348" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I348" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J348" s="10">
-        <v>634.7</v>
+        <v>363.83</v>
       </c>
       <c r="L348" s="7">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="N348" s="10">
-        <v>526.8</v>
+        <v>272.87</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" s="5" t="s">
-        <v>117</v>
+        <v>238</v>
       </c>
       <c r="B349" s="6" t="s">
-        <v>808</v>
+        <v>806</v>
       </c>
       <c r="C349" s="7" t="s">
-        <v>119</v>
+        <v>22</v>
       </c>
       <c r="D349" s="7" t="s">
-        <v>809</v>
+        <v>807</v>
       </c>
       <c r="E349" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F349" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H349" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I349" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J349" s="10">
-        <v>61.37</v>
+        <v>288.75</v>
       </c>
       <c r="L349" s="7">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="N349" s="10">
-        <v>46.03</v>
+        <v>239.66</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" s="5" t="s">
-        <v>402</v>
+        <v>808</v>
       </c>
       <c r="B350" s="6" t="s">
+        <v>809</v>
+      </c>
+      <c r="C350" s="7" t="s">
         <v>810</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="D350" s="7" t="s">
         <v>811</v>
       </c>
       <c r="E350" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F350" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H350" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I350" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J350" s="10">
-        <v>56.36</v>
+        <v>86.52</v>
       </c>
       <c r="L350" s="7">
         <v>25</v>
       </c>
+      <c r="M350" s="7">
+        <v>25</v>
+      </c>
       <c r="N350" s="10">
-        <v>42.27</v>
+        <v>64.89</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" s="5" t="s">
-        <v>117</v>
+        <v>812</v>
       </c>
       <c r="B351" s="6" t="s">
-        <v>812</v>
+        <v>813</v>
       </c>
       <c r="C351" s="7" t="s">
-        <v>38</v>
+        <v>146</v>
       </c>
       <c r="D351" s="7" t="s">
-        <v>813</v>
+        <v>814</v>
       </c>
       <c r="E351" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F351" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H351" s="7" t="s">
-        <v>18</v>
+        <v>815</v>
       </c>
       <c r="I351" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J351" s="10">
-        <v>100.84</v>
+        <v>14.58</v>
       </c>
       <c r="L351" s="7">
-        <v>25</v>
+        <v>17</v>
+      </c>
+      <c r="M351" s="7">
+        <v>17</v>
       </c>
       <c r="N351" s="10">
-        <v>75.63</v>
+        <v>12.1</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" s="5" t="s">
-        <v>402</v>
+        <v>816</v>
       </c>
       <c r="B352" s="6" t="s">
-        <v>814</v>
+        <v>817</v>
       </c>
       <c r="C352" s="7" t="s">
-        <v>119</v>
+        <v>40</v>
       </c>
       <c r="D352" s="7" t="s">
-        <v>815</v>
+        <v>818</v>
       </c>
       <c r="E352" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F352" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H352" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I352" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J352" s="10">
-        <v>64.81</v>
+        <v>147</v>
       </c>
       <c r="L352" s="7">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="N352" s="10">
-        <v>48.61</v>
+        <v>122.01</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" s="5" t="s">
-        <v>220</v>
+        <v>138</v>
       </c>
       <c r="B353" s="6" t="s">
-        <v>816</v>
+        <v>819</v>
       </c>
       <c r="C353" s="7" t="s">
-        <v>129</v>
+        <v>140</v>
       </c>
       <c r="D353" s="7" t="s">
-        <v>817</v>
+        <v>820</v>
       </c>
       <c r="E353" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F353" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H353" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I353" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J353" s="10">
-        <v>640.48</v>
+        <v>61.37</v>
       </c>
       <c r="L353" s="7">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="N353" s="10">
-        <v>531.6</v>
+        <v>46.03</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" s="5" t="s">
-        <v>134</v>
+        <v>604</v>
       </c>
       <c r="B354" s="6" t="s">
-        <v>818</v>
+        <v>821</v>
       </c>
       <c r="C354" s="7" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="D354" s="7" t="s">
-        <v>819</v>
+        <v>822</v>
       </c>
       <c r="E354" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F354" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H354" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I354" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J354" s="10">
-        <v>1131.15</v>
+        <v>634.7</v>
       </c>
       <c r="L354" s="7">
         <v>17</v>
       </c>
       <c r="N354" s="10">
-        <v>938.85</v>
+        <v>526.8</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" s="5" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="B355" s="6" t="s">
-        <v>820</v>
+        <v>823</v>
       </c>
       <c r="C355" s="7" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="D355" s="7" t="s">
-        <v>821</v>
+        <v>824</v>
       </c>
       <c r="E355" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F355" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H355" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I355" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J355" s="10">
-        <v>1131.15</v>
+        <v>61.37</v>
       </c>
       <c r="L355" s="7">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="N355" s="10">
-        <v>938.85</v>
+        <v>46.03</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" s="5" t="s">
-        <v>134</v>
+        <v>420</v>
       </c>
       <c r="B356" s="6" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="C356" s="7" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="D356" s="7" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
       <c r="E356" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F356" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H356" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I356" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J356" s="10">
-        <v>1131.15</v>
+        <v>56.36</v>
       </c>
       <c r="L356" s="7">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="N356" s="10">
-        <v>938.85</v>
+        <v>42.27</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" s="5" t="s">
-        <v>239</v>
+        <v>138</v>
       </c>
       <c r="B357" s="6" t="s">
-        <v>824</v>
+        <v>827</v>
       </c>
       <c r="C357" s="7" t="s">
-        <v>136</v>
+        <v>26</v>
       </c>
       <c r="D357" s="7" t="s">
-        <v>825</v>
+        <v>828</v>
       </c>
       <c r="E357" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F357" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H357" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I357" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J357" s="10">
-        <v>1389.49</v>
+        <v>100.84</v>
       </c>
       <c r="L357" s="7">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="N357" s="10">
-        <v>1153.28</v>
+        <v>75.63</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" s="5" t="s">
-        <v>826</v>
+        <v>420</v>
       </c>
       <c r="B358" s="6" t="s">
-        <v>827</v>
+        <v>829</v>
       </c>
       <c r="C358" s="7" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="D358" s="7" t="s">
-        <v>828</v>
+        <v>830</v>
       </c>
       <c r="E358" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F358" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H358" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I358" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J358" s="10">
-        <v>1425.93</v>
+        <v>64.81</v>
       </c>
       <c r="L358" s="7">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="N358" s="10">
-        <v>1183.52</v>
+        <v>48.61</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" s="5" t="s">
-        <v>254</v>
+        <v>238</v>
       </c>
       <c r="B359" s="6" t="s">
-        <v>829</v>
+        <v>831</v>
       </c>
       <c r="C359" s="7" t="s">
-        <v>129</v>
+        <v>22</v>
       </c>
       <c r="D359" s="7" t="s">
-        <v>830</v>
+        <v>832</v>
       </c>
       <c r="E359" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F359" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H359" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I359" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J359" s="10">
-        <v>4676.6</v>
+        <v>640.48</v>
       </c>
       <c r="L359" s="7">
         <v>17</v>
       </c>
       <c r="N359" s="10">
-        <v>3881.58</v>
+        <v>531.6</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" s="5" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="B360" s="6" t="s">
-        <v>831</v>
+        <v>833</v>
       </c>
       <c r="C360" s="7" t="s">
-        <v>129</v>
+        <v>155</v>
       </c>
       <c r="D360" s="7" t="s">
-        <v>832</v>
+        <v>834</v>
       </c>
       <c r="E360" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F360" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H360" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I360" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J360" s="10">
-        <v>4387.85</v>
+        <v>1131.15</v>
       </c>
       <c r="L360" s="7">
         <v>17</v>
       </c>
       <c r="N360" s="10">
-        <v>3641.92</v>
+        <v>938.85</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" s="5" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="B361" s="6" t="s">
-        <v>833</v>
+        <v>835</v>
       </c>
       <c r="C361" s="7" t="s">
-        <v>129</v>
+        <v>155</v>
       </c>
       <c r="D361" s="7" t="s">
-        <v>834</v>
+        <v>836</v>
       </c>
       <c r="E361" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F361" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H361" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I361" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J361" s="10">
-        <v>4214.6</v>
+        <v>1131.15</v>
       </c>
       <c r="L361" s="7">
         <v>17</v>
       </c>
       <c r="N361" s="10">
-        <v>3498.12</v>
+        <v>938.85</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" s="5" t="s">
-        <v>254</v>
+        <v>153</v>
       </c>
       <c r="B362" s="6" t="s">
-        <v>835</v>
+        <v>837</v>
       </c>
       <c r="C362" s="7" t="s">
-        <v>129</v>
+        <v>155</v>
       </c>
       <c r="D362" s="7" t="s">
-        <v>836</v>
+        <v>838</v>
       </c>
       <c r="E362" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F362" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H362" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I362" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J362" s="10">
-        <v>5023.1</v>
+        <v>1131.15</v>
       </c>
       <c r="L362" s="7">
         <v>17</v>
       </c>
       <c r="N362" s="10">
-        <v>4169.17</v>
+        <v>938.85</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" s="5" t="s">
-        <v>837</v>
+        <v>257</v>
       </c>
       <c r="B363" s="6" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="C363" s="7" t="s">
-        <v>119</v>
+        <v>155</v>
       </c>
       <c r="D363" s="7" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E363" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F363" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H363" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I363" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J363" s="10">
-        <v>1506.05</v>
+        <v>1389.49</v>
       </c>
       <c r="L363" s="7">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="N363" s="10">
-        <v>1129.54</v>
+        <v>1153.28</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" s="5" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
       <c r="B364" s="6" t="s">
-        <v>840</v>
+        <v>842</v>
       </c>
       <c r="C364" s="7" t="s">
-        <v>119</v>
+        <v>155</v>
       </c>
       <c r="D364" s="7" t="s">
-        <v>841</v>
+        <v>843</v>
       </c>
       <c r="E364" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F364" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H364" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I364" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J364" s="10">
-        <v>1398.04</v>
+        <v>1425.93</v>
       </c>
       <c r="L364" s="7">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="N364" s="10">
-        <v>1048.53</v>
+        <v>1183.52</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" s="5" t="s">
-        <v>842</v>
+        <v>272</v>
       </c>
       <c r="B365" s="6" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
       <c r="C365" s="7" t="s">
-        <v>119</v>
+        <v>22</v>
       </c>
       <c r="D365" s="7" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
       <c r="E365" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F365" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H365" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I365" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J365" s="10">
-        <v>457.6</v>
+        <v>4676.6</v>
       </c>
       <c r="L365" s="7">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="N365" s="10">
-        <v>343.2</v>
+        <v>3881.58</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" s="5" t="s">
-        <v>163</v>
+        <v>168</v>
       </c>
       <c r="B366" s="6" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
       <c r="C366" s="7" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="D366" s="7" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
       <c r="E366" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F366" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H366" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I366" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J366" s="10">
-        <v>988.9</v>
+        <v>4387.85</v>
       </c>
       <c r="L366" s="7">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="N366" s="10">
-        <v>741.68</v>
+        <v>3641.92</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" s="5" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B367" s="6" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
       <c r="C367" s="7" t="s">
-        <v>129</v>
+        <v>22</v>
       </c>
       <c r="D367" s="7" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="E367" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F367" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H367" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I367" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J367" s="10">
-        <v>847</v>
+        <v>4214.6</v>
       </c>
       <c r="L367" s="7">
         <v>17</v>
       </c>
       <c r="N367" s="10">
-        <v>703.01</v>
+        <v>3498.12</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" s="5" t="s">
-        <v>166</v>
+        <v>272</v>
       </c>
       <c r="B368" s="6" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
       <c r="C368" s="7" t="s">
-        <v>129</v>
+        <v>22</v>
       </c>
       <c r="D368" s="7" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
       <c r="E368" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F368" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H368" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I368" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J368" s="10">
-        <v>1058.75</v>
+        <v>5023.1</v>
       </c>
       <c r="L368" s="7">
         <v>17</v>
       </c>
       <c r="N368" s="10">
-        <v>878.76</v>
+        <v>4169.17</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" s="5" t="s">
-        <v>166</v>
+        <v>852</v>
       </c>
       <c r="B369" s="6" t="s">
-        <v>851</v>
+        <v>853</v>
       </c>
       <c r="C369" s="7" t="s">
-        <v>129</v>
+        <v>140</v>
       </c>
       <c r="D369" s="7" t="s">
-        <v>852</v>
+        <v>854</v>
       </c>
       <c r="E369" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F369" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H369" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I369" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J369" s="10">
-        <v>635.25</v>
+        <v>1506.05</v>
       </c>
       <c r="L369" s="7">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="N369" s="10">
-        <v>527.26</v>
+        <v>1129.54</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" s="5" t="s">
-        <v>166</v>
+        <v>852</v>
       </c>
       <c r="B370" s="6" t="s">
-        <v>853</v>
+        <v>855</v>
       </c>
       <c r="C370" s="7" t="s">
-        <v>129</v>
+        <v>140</v>
       </c>
       <c r="D370" s="7" t="s">
-        <v>854</v>
+        <v>856</v>
       </c>
       <c r="E370" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F370" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H370" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I370" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J370" s="10">
-        <v>726</v>
+        <v>1398.04</v>
       </c>
       <c r="L370" s="7">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="N370" s="10">
-        <v>602.58</v>
+        <v>1048.53</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" s="5" t="s">
-        <v>855</v>
+        <v>857</v>
       </c>
       <c r="B371" s="6" t="s">
-        <v>856</v>
+        <v>858</v>
       </c>
       <c r="C371" s="7" t="s">
-        <v>129</v>
+        <v>140</v>
       </c>
       <c r="D371" s="7" t="s">
-        <v>857</v>
+        <v>859</v>
       </c>
       <c r="E371" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F371" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H371" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I371" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J371" s="10">
-        <v>2012.5</v>
+        <v>457.6</v>
       </c>
       <c r="L371" s="7">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="N371" s="10">
-        <v>1670.38</v>
+        <v>343.2</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" s="5" t="s">
-        <v>855</v>
+        <v>182</v>
       </c>
       <c r="B372" s="6" t="s">
-        <v>858</v>
+        <v>860</v>
       </c>
       <c r="C372" s="7" t="s">
-        <v>129</v>
+        <v>26</v>
       </c>
       <c r="D372" s="7" t="s">
-        <v>859</v>
+        <v>861</v>
       </c>
       <c r="E372" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F372" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H372" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I372" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J372" s="10">
-        <v>2242.5</v>
+        <v>988.9</v>
       </c>
       <c r="L372" s="7">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="N372" s="10">
-        <v>1861.28</v>
+        <v>741.68</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" s="5" t="s">
-        <v>860</v>
+        <v>35</v>
       </c>
       <c r="B373" s="6" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
       <c r="C373" s="7" t="s">
-        <v>129</v>
+        <v>22</v>
       </c>
       <c r="D373" s="7" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
       <c r="E373" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F373" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H373" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I373" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J373" s="10">
-        <v>3335</v>
+        <v>847</v>
       </c>
       <c r="L373" s="7">
         <v>17</v>
       </c>
       <c r="N373" s="10">
-        <v>2768.05</v>
+        <v>703.01</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" s="5" t="s">
-        <v>860</v>
+        <v>35</v>
       </c>
       <c r="B374" s="6" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
       <c r="C374" s="7" t="s">
-        <v>129</v>
+        <v>22</v>
       </c>
       <c r="D374" s="7" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="E374" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F374" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H374" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I374" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J374" s="10">
-        <v>3680</v>
+        <v>1058.75</v>
       </c>
       <c r="L374" s="7">
         <v>17</v>
       </c>
       <c r="N374" s="10">
-        <v>3054.4</v>
+        <v>878.76</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" s="5" t="s">
-        <v>860</v>
+        <v>35</v>
       </c>
       <c r="B375" s="6" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
       <c r="C375" s="7" t="s">
-        <v>129</v>
+        <v>22</v>
       </c>
       <c r="D375" s="7" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="E375" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F375" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H375" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I375" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J375" s="10">
-        <v>4025</v>
+        <v>635.25</v>
       </c>
       <c r="L375" s="7">
         <v>17</v>
       </c>
       <c r="N375" s="10">
-        <v>3340.75</v>
+        <v>527.26</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" s="5" t="s">
-        <v>867</v>
+        <v>35</v>
       </c>
       <c r="B376" s="6" t="s">
         <v>868</v>
       </c>
       <c r="C376" s="7" t="s">
-        <v>129</v>
+        <v>22</v>
       </c>
       <c r="D376" s="7" t="s">
         <v>869</v>
       </c>
       <c r="E376" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F376" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H376" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I376" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J376" s="10">
-        <v>2415</v>
+        <v>726</v>
       </c>
       <c r="L376" s="7">
         <v>17</v>
       </c>
       <c r="N376" s="10">
-        <v>2004.45</v>
+        <v>602.58</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" s="5" t="s">
-        <v>867</v>
+        <v>870</v>
       </c>
       <c r="B377" s="6" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="C377" s="7" t="s">
-        <v>129</v>
+        <v>22</v>
       </c>
       <c r="D377" s="7" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="E377" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F377" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H377" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I377" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J377" s="10">
-        <v>2415</v>
+        <v>2012.5</v>
       </c>
       <c r="L377" s="7">
         <v>17</v>
       </c>
       <c r="N377" s="10">
-        <v>2004.45</v>
+        <v>1670.38</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" s="5" t="s">
-        <v>872</v>
+        <v>870</v>
       </c>
       <c r="B378" s="6" t="s">
         <v>873</v>
       </c>
       <c r="C378" s="7" t="s">
-        <v>129</v>
+        <v>22</v>
       </c>
       <c r="D378" s="7" t="s">
         <v>874</v>
       </c>
       <c r="E378" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F378" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H378" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I378" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J378" s="10">
-        <v>4370</v>
+        <v>2242.5</v>
       </c>
       <c r="L378" s="7">
         <v>17</v>
       </c>
       <c r="N378" s="10">
-        <v>3627.1</v>
+        <v>1861.28</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" s="5" t="s">
-        <v>872</v>
+        <v>875</v>
       </c>
       <c r="B379" s="6" t="s">
-        <v>875</v>
+        <v>876</v>
       </c>
       <c r="C379" s="7" t="s">
-        <v>129</v>
+        <v>22</v>
       </c>
       <c r="D379" s="7" t="s">
-        <v>876</v>
+        <v>877</v>
       </c>
       <c r="E379" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F379" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H379" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I379" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J379" s="10">
-        <v>5138</v>
+        <v>3335</v>
       </c>
       <c r="L379" s="7">
         <v>17</v>
       </c>
       <c r="N379" s="10">
-        <v>4264.54</v>
+        <v>2768.05</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" s="5" t="s">
-        <v>872</v>
+        <v>875</v>
       </c>
       <c r="B380" s="6" t="s">
-        <v>877</v>
+        <v>878</v>
       </c>
       <c r="C380" s="7" t="s">
-        <v>129</v>
+        <v>22</v>
       </c>
       <c r="D380" s="7" t="s">
-        <v>878</v>
+        <v>879</v>
       </c>
       <c r="E380" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F380" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H380" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I380" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J380" s="10">
-        <v>5290</v>
+        <v>3680</v>
       </c>
       <c r="L380" s="7">
         <v>17</v>
       </c>
       <c r="N380" s="10">
-        <v>4390.7</v>
+        <v>3054.4</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" s="5" t="s">
-        <v>254</v>
+        <v>875</v>
       </c>
       <c r="B381" s="6" t="s">
-        <v>879</v>
+        <v>880</v>
       </c>
       <c r="C381" s="7" t="s">
-        <v>129</v>
+        <v>22</v>
       </c>
       <c r="D381" s="7" t="s">
-        <v>880</v>
+        <v>881</v>
       </c>
       <c r="E381" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F381" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H381" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I381" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J381" s="10">
-        <v>3059.6</v>
+        <v>4025</v>
       </c>
       <c r="L381" s="7">
         <v>17</v>
       </c>
       <c r="N381" s="10">
-        <v>2539.47</v>
+        <v>3340.75</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" s="5" t="s">
-        <v>254</v>
+        <v>882</v>
       </c>
       <c r="B382" s="6" t="s">
-        <v>881</v>
+        <v>883</v>
       </c>
       <c r="C382" s="7" t="s">
-        <v>129</v>
+        <v>22</v>
       </c>
       <c r="D382" s="7" t="s">
-        <v>882</v>
+        <v>884</v>
       </c>
       <c r="E382" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F382" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H382" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I382" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J382" s="10">
-        <v>3232.85</v>
+        <v>2415</v>
       </c>
       <c r="L382" s="7">
         <v>17</v>
       </c>
       <c r="N382" s="10">
-        <v>2683.27</v>
+        <v>2004.45</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" s="5" t="s">
-        <v>254</v>
+        <v>882</v>
       </c>
       <c r="B383" s="6" t="s">
-        <v>883</v>
+        <v>885</v>
       </c>
       <c r="C383" s="7" t="s">
-        <v>129</v>
+        <v>22</v>
       </c>
       <c r="D383" s="7" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="E383" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F383" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H383" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I383" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J383" s="10">
-        <v>3348.35</v>
+        <v>2415</v>
       </c>
       <c r="L383" s="7">
         <v>17</v>
       </c>
       <c r="N383" s="10">
-        <v>2779.13</v>
+        <v>2004.45</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" s="5" t="s">
-        <v>254</v>
+        <v>887</v>
       </c>
       <c r="B384" s="6" t="s">
-        <v>885</v>
+        <v>888</v>
       </c>
       <c r="C384" s="7" t="s">
-        <v>129</v>
+        <v>22</v>
       </c>
       <c r="D384" s="7" t="s">
-        <v>886</v>
+        <v>889</v>
       </c>
       <c r="E384" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F384" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H384" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I384" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J384" s="10">
-        <v>3232.85</v>
+        <v>4370</v>
       </c>
       <c r="L384" s="7">
         <v>17</v>
       </c>
       <c r="N384" s="10">
-        <v>2683.27</v>
+        <v>3627.1</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" s="5" t="s">
-        <v>254</v>
+        <v>887</v>
       </c>
       <c r="B385" s="6" t="s">
-        <v>887</v>
+        <v>890</v>
       </c>
       <c r="C385" s="7" t="s">
-        <v>129</v>
+        <v>22</v>
       </c>
       <c r="D385" s="7" t="s">
-        <v>888</v>
+        <v>891</v>
       </c>
       <c r="E385" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F385" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H385" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I385" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J385" s="10">
-        <v>3348.35</v>
+        <v>5138</v>
       </c>
       <c r="L385" s="7">
         <v>17</v>
       </c>
       <c r="N385" s="10">
-        <v>2779.13</v>
+        <v>4264.54</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" s="5" t="s">
-        <v>254</v>
+        <v>887</v>
       </c>
       <c r="B386" s="6" t="s">
-        <v>889</v>
+        <v>892</v>
       </c>
       <c r="C386" s="7" t="s">
-        <v>129</v>
+        <v>22</v>
       </c>
       <c r="D386" s="7" t="s">
-        <v>890</v>
+        <v>893</v>
       </c>
       <c r="E386" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F386" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H386" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I386" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J386" s="10">
-        <v>3406.1</v>
+        <v>5290</v>
       </c>
       <c r="L386" s="7">
         <v>17</v>
       </c>
       <c r="N386" s="10">
-        <v>2827.06</v>
+        <v>4390.7</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" s="5" t="s">
-        <v>254</v>
+        <v>272</v>
       </c>
       <c r="B387" s="6" t="s">
-        <v>891</v>
+        <v>894</v>
       </c>
       <c r="C387" s="7" t="s">
-        <v>129</v>
+        <v>22</v>
       </c>
       <c r="D387" s="7" t="s">
-        <v>892</v>
+        <v>895</v>
       </c>
       <c r="E387" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F387" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H387" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I387" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J387" s="10">
-        <v>3694.85</v>
+        <v>3059.6</v>
       </c>
       <c r="L387" s="7">
         <v>17</v>
       </c>
       <c r="N387" s="10">
-        <v>3066.73</v>
+        <v>2539.47</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" s="5" t="s">
-        <v>254</v>
+        <v>272</v>
       </c>
       <c r="B388" s="6" t="s">
-        <v>893</v>
+        <v>896</v>
       </c>
       <c r="C388" s="7" t="s">
-        <v>129</v>
+        <v>22</v>
       </c>
       <c r="D388" s="7" t="s">
-        <v>894</v>
+        <v>897</v>
       </c>
       <c r="E388" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F388" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H388" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I388" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J388" s="10">
-        <v>3810.35</v>
+        <v>3232.85</v>
       </c>
       <c r="L388" s="7">
         <v>17</v>
       </c>
       <c r="N388" s="10">
-        <v>3162.59</v>
+        <v>2683.27</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" s="5" t="s">
-        <v>254</v>
+        <v>272</v>
       </c>
       <c r="B389" s="6" t="s">
-        <v>895</v>
+        <v>898</v>
       </c>
       <c r="C389" s="7" t="s">
-        <v>129</v>
+        <v>22</v>
       </c>
       <c r="D389" s="7" t="s">
-        <v>896</v>
+        <v>899</v>
       </c>
       <c r="E389" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F389" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H389" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I389" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J389" s="10">
-        <v>3521.6</v>
+        <v>3348.35</v>
       </c>
       <c r="L389" s="7">
         <v>17</v>
       </c>
       <c r="N389" s="10">
-        <v>2922.93</v>
+        <v>2779.13</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" s="5" t="s">
-        <v>254</v>
+        <v>272</v>
       </c>
       <c r="B390" s="6" t="s">
-        <v>897</v>
+        <v>900</v>
       </c>
       <c r="C390" s="7" t="s">
-        <v>129</v>
+        <v>22</v>
       </c>
       <c r="D390" s="7" t="s">
-        <v>898</v>
+        <v>901</v>
       </c>
       <c r="E390" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F390" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H390" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I390" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J390" s="10">
-        <v>3637.1</v>
+        <v>3232.85</v>
       </c>
       <c r="L390" s="7">
         <v>17</v>
       </c>
       <c r="N390" s="10">
-        <v>3018.79</v>
+        <v>2683.27</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" s="5" t="s">
-        <v>254</v>
+        <v>272</v>
       </c>
       <c r="B391" s="6" t="s">
-        <v>899</v>
+        <v>902</v>
       </c>
       <c r="C391" s="7" t="s">
-        <v>129</v>
+        <v>22</v>
       </c>
       <c r="D391" s="7" t="s">
-        <v>900</v>
+        <v>903</v>
       </c>
       <c r="E391" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F391" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H391" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I391" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J391" s="10">
-        <v>3983.6</v>
+        <v>3348.35</v>
       </c>
       <c r="L391" s="7">
         <v>17</v>
       </c>
       <c r="N391" s="10">
-        <v>3306.39</v>
+        <v>2779.13</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" s="5" t="s">
-        <v>254</v>
+        <v>272</v>
       </c>
       <c r="B392" s="6" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="C392" s="7" t="s">
-        <v>129</v>
+        <v>22</v>
       </c>
       <c r="D392" s="7" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
       <c r="E392" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F392" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H392" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I392" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J392" s="10">
-        <v>4099.1</v>
+        <v>3406.1</v>
       </c>
       <c r="L392" s="7">
         <v>17</v>
       </c>
       <c r="N392" s="10">
-        <v>3402.25</v>
+        <v>2827.06</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" s="5" t="s">
-        <v>254</v>
+        <v>272</v>
       </c>
       <c r="B393" s="6" t="s">
-        <v>903</v>
+        <v>906</v>
       </c>
       <c r="C393" s="7" t="s">
-        <v>129</v>
+        <v>22</v>
       </c>
       <c r="D393" s="7" t="s">
-        <v>904</v>
+        <v>907</v>
       </c>
       <c r="E393" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F393" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H393" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I393" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J393" s="10">
-        <v>3983.6</v>
+        <v>3694.85</v>
       </c>
       <c r="L393" s="7">
         <v>17</v>
       </c>
       <c r="N393" s="10">
-        <v>3306.39</v>
+        <v>3066.73</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" s="5" t="s">
-        <v>254</v>
+        <v>272</v>
       </c>
       <c r="B394" s="6" t="s">
-        <v>905</v>
+        <v>908</v>
       </c>
       <c r="C394" s="7" t="s">
-        <v>129</v>
+        <v>22</v>
       </c>
       <c r="D394" s="7" t="s">
-        <v>906</v>
+        <v>909</v>
       </c>
       <c r="E394" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F394" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H394" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I394" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J394" s="10">
-        <v>4445.6</v>
+        <v>3810.35</v>
       </c>
       <c r="L394" s="7">
         <v>17</v>
       </c>
       <c r="N394" s="10">
-        <v>3689.85</v>
+        <v>3162.59</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" s="5" t="s">
-        <v>254</v>
+        <v>272</v>
       </c>
       <c r="B395" s="6" t="s">
-        <v>907</v>
+        <v>910</v>
       </c>
       <c r="C395" s="7" t="s">
-        <v>129</v>
+        <v>22</v>
       </c>
       <c r="D395" s="7" t="s">
-        <v>908</v>
+        <v>911</v>
       </c>
       <c r="E395" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F395" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H395" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I395" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J395" s="10">
-        <v>3810.35</v>
+        <v>3521.6</v>
       </c>
       <c r="L395" s="7">
         <v>17</v>
       </c>
       <c r="N395" s="10">
-        <v>3162.59</v>
+        <v>2922.93</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" s="5" t="s">
-        <v>254</v>
+        <v>272</v>
       </c>
       <c r="B396" s="6" t="s">
-        <v>909</v>
+        <v>912</v>
       </c>
       <c r="C396" s="7" t="s">
-        <v>129</v>
+        <v>22</v>
       </c>
       <c r="D396" s="7" t="s">
-        <v>910</v>
+        <v>913</v>
       </c>
       <c r="E396" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F396" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H396" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I396" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J396" s="10">
-        <v>3925.85</v>
+        <v>3637.1</v>
       </c>
       <c r="L396" s="7">
         <v>17</v>
       </c>
       <c r="N396" s="10">
-        <v>3258.46</v>
+        <v>3018.79</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" s="5" t="s">
-        <v>254</v>
+        <v>272</v>
       </c>
       <c r="B397" s="6" t="s">
-        <v>911</v>
+        <v>914</v>
       </c>
       <c r="C397" s="7" t="s">
-        <v>129</v>
+        <v>22</v>
       </c>
       <c r="D397" s="7" t="s">
-        <v>912</v>
+        <v>915</v>
       </c>
       <c r="E397" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F397" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H397" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I397" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J397" s="10">
-        <v>4618.85</v>
+        <v>3983.6</v>
       </c>
       <c r="L397" s="7">
         <v>17</v>
       </c>
       <c r="N397" s="10">
-        <v>3833.65</v>
+        <v>3306.39</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" s="5" t="s">
-        <v>254</v>
+        <v>272</v>
       </c>
       <c r="B398" s="6" t="s">
-        <v>913</v>
+        <v>916</v>
       </c>
       <c r="C398" s="7" t="s">
-        <v>129</v>
+        <v>22</v>
       </c>
       <c r="D398" s="7" t="s">
-        <v>914</v>
+        <v>917</v>
       </c>
       <c r="E398" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F398" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H398" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I398" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J398" s="10">
-        <v>4734.35</v>
+        <v>4099.1</v>
       </c>
       <c r="L398" s="7">
         <v>17</v>
       </c>
       <c r="N398" s="10">
-        <v>3929.51</v>
+        <v>3402.25</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" s="5" t="s">
-        <v>259</v>
+        <v>272</v>
       </c>
       <c r="B399" s="6" t="s">
-        <v>915</v>
+        <v>918</v>
       </c>
       <c r="C399" s="7" t="s">
-        <v>119</v>
+        <v>22</v>
       </c>
       <c r="D399" s="7" t="s">
-        <v>916</v>
+        <v>919</v>
       </c>
       <c r="E399" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F399" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H399" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I399" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J399" s="10">
-        <v>237.13</v>
+        <v>3983.6</v>
       </c>
       <c r="L399" s="7">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="N399" s="10">
-        <v>177.85</v>
+        <v>3306.39</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" s="5" t="s">
-        <v>522</v>
+        <v>272</v>
       </c>
       <c r="B400" s="6" t="s">
-        <v>917</v>
+        <v>920</v>
       </c>
       <c r="C400" s="7" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="D400" s="7" t="s">
-        <v>918</v>
+        <v>921</v>
       </c>
       <c r="E400" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F400" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H400" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I400" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J400" s="10">
-        <v>3281.12</v>
+        <v>4445.6</v>
       </c>
       <c r="L400" s="7">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="N400" s="10">
-        <v>2460.84</v>
+        <v>3689.85</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" s="5" t="s">
-        <v>149</v>
+        <v>272</v>
       </c>
       <c r="B401" s="6" t="s">
-        <v>919</v>
+        <v>922</v>
       </c>
       <c r="C401" s="7" t="s">
-        <v>129</v>
+        <v>22</v>
       </c>
       <c r="D401" s="7" t="s">
-        <v>920</v>
+        <v>923</v>
       </c>
       <c r="E401" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F401" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H401" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I401" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J401" s="10">
-        <v>3925.85</v>
+        <v>3810.35</v>
       </c>
       <c r="L401" s="7">
         <v>17</v>
       </c>
       <c r="N401" s="10">
-        <v>3258.46</v>
+        <v>3162.59</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" s="5" t="s">
-        <v>149</v>
+        <v>272</v>
       </c>
       <c r="B402" s="6" t="s">
-        <v>921</v>
+        <v>924</v>
       </c>
       <c r="C402" s="7" t="s">
-        <v>129</v>
+        <v>22</v>
       </c>
       <c r="D402" s="7" t="s">
-        <v>922</v>
+        <v>925</v>
       </c>
       <c r="E402" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F402" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H402" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I402" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J402" s="10">
-        <v>4041.35</v>
+        <v>3925.85</v>
       </c>
       <c r="L402" s="7">
         <v>17</v>
       </c>
       <c r="N402" s="10">
-        <v>3354.32</v>
+        <v>3258.46</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" s="5" t="s">
-        <v>149</v>
+        <v>272</v>
       </c>
       <c r="B403" s="6" t="s">
-        <v>923</v>
+        <v>926</v>
       </c>
       <c r="C403" s="7" t="s">
-        <v>129</v>
+        <v>22</v>
       </c>
       <c r="D403" s="7" t="s">
-        <v>924</v>
+        <v>927</v>
       </c>
       <c r="E403" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F403" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H403" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I403" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J403" s="10">
-        <v>4387.85</v>
+        <v>4618.85</v>
       </c>
       <c r="L403" s="7">
         <v>17</v>
       </c>
       <c r="N403" s="10">
-        <v>3641.92</v>
+        <v>3833.65</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" s="5" t="s">
-        <v>149</v>
+        <v>272</v>
       </c>
       <c r="B404" s="6" t="s">
-        <v>925</v>
+        <v>928</v>
       </c>
       <c r="C404" s="7" t="s">
-        <v>129</v>
+        <v>22</v>
       </c>
       <c r="D404" s="7" t="s">
-        <v>926</v>
+        <v>929</v>
       </c>
       <c r="E404" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F404" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H404" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I404" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J404" s="10">
-        <v>4503.35</v>
+        <v>4734.35</v>
       </c>
       <c r="L404" s="7">
         <v>17</v>
       </c>
       <c r="N404" s="10">
-        <v>3737.78</v>
+        <v>3929.51</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" s="5" t="s">
-        <v>149</v>
+        <v>277</v>
       </c>
       <c r="B405" s="6" t="s">
-        <v>927</v>
+        <v>930</v>
       </c>
       <c r="C405" s="7" t="s">
-        <v>129</v>
+        <v>140</v>
       </c>
       <c r="D405" s="7" t="s">
-        <v>928</v>
+        <v>931</v>
       </c>
       <c r="E405" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F405" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H405" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I405" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J405" s="10">
-        <v>4330.1</v>
+        <v>237.13</v>
       </c>
       <c r="L405" s="7">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="N405" s="10">
-        <v>3593.98</v>
+        <v>177.85</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" s="5" t="s">
-        <v>149</v>
+        <v>538</v>
       </c>
       <c r="B406" s="6" t="s">
-        <v>929</v>
+        <v>932</v>
       </c>
       <c r="C406" s="7" t="s">
-        <v>129</v>
+        <v>26</v>
       </c>
       <c r="D406" s="7" t="s">
-        <v>930</v>
+        <v>933</v>
       </c>
       <c r="E406" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F406" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H406" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I406" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J406" s="10">
-        <v>4792.1</v>
+        <v>3281.12</v>
       </c>
       <c r="L406" s="7">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="N406" s="10">
-        <v>3977.44</v>
+        <v>2460.84</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" s="5" t="s">
-        <v>149</v>
+        <v>168</v>
       </c>
       <c r="B407" s="6" t="s">
-        <v>931</v>
+        <v>934</v>
       </c>
       <c r="C407" s="7" t="s">
-        <v>129</v>
+        <v>22</v>
       </c>
       <c r="D407" s="7" t="s">
-        <v>932</v>
+        <v>935</v>
       </c>
       <c r="E407" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F407" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H407" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I407" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J407" s="10">
-        <v>4676.6</v>
+        <v>3925.85</v>
       </c>
       <c r="L407" s="7">
         <v>17</v>
       </c>
       <c r="N407" s="10">
-        <v>3881.58</v>
+        <v>3258.46</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" s="5" t="s">
-        <v>149</v>
+        <v>168</v>
       </c>
       <c r="B408" s="6" t="s">
-        <v>933</v>
+        <v>936</v>
       </c>
       <c r="C408" s="7" t="s">
-        <v>129</v>
+        <v>22</v>
       </c>
       <c r="D408" s="7" t="s">
-        <v>934</v>
+        <v>937</v>
       </c>
       <c r="E408" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F408" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H408" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I408" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J408" s="10">
-        <v>5138.6</v>
+        <v>4041.35</v>
       </c>
       <c r="L408" s="7">
         <v>17</v>
       </c>
       <c r="N408" s="10">
-        <v>4265.04</v>
+        <v>3354.32</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" s="5" t="s">
-        <v>149</v>
+        <v>168</v>
       </c>
       <c r="B409" s="6" t="s">
-        <v>935</v>
+        <v>938</v>
       </c>
       <c r="C409" s="7" t="s">
-        <v>129</v>
+        <v>22</v>
       </c>
       <c r="D409" s="7" t="s">
-        <v>936</v>
+        <v>939</v>
       </c>
       <c r="E409" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F409" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H409" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I409" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J409" s="10">
-        <v>5427.35</v>
+        <v>4387.85</v>
       </c>
       <c r="L409" s="7">
         <v>17</v>
       </c>
       <c r="N409" s="10">
-        <v>4504.7</v>
+        <v>3641.92</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" s="5" t="s">
-        <v>149</v>
+        <v>168</v>
       </c>
       <c r="B410" s="6" t="s">
-        <v>937</v>
+        <v>940</v>
       </c>
       <c r="C410" s="7" t="s">
-        <v>129</v>
+        <v>22</v>
       </c>
       <c r="D410" s="7" t="s">
-        <v>938</v>
+        <v>941</v>
       </c>
       <c r="E410" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F410" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H410" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I410" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J410" s="10">
-        <v>5716.1</v>
+        <v>4503.35</v>
       </c>
       <c r="L410" s="7">
         <v>17</v>
       </c>
       <c r="N410" s="10">
-        <v>4744.36</v>
+        <v>3737.78</v>
       </c>
     </row>
     <row r="411">
       <c r="A411" s="5" t="s">
-        <v>149</v>
+        <v>168</v>
       </c>
       <c r="B411" s="6" t="s">
-        <v>939</v>
+        <v>942</v>
       </c>
       <c r="C411" s="7" t="s">
-        <v>129</v>
+        <v>22</v>
       </c>
       <c r="D411" s="7" t="s">
-        <v>940</v>
+        <v>943</v>
       </c>
       <c r="E411" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F411" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H411" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I411" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J411" s="10">
-        <v>5831.6</v>
+        <v>4330.1</v>
       </c>
       <c r="L411" s="7">
         <v>17</v>
       </c>
       <c r="N411" s="10">
-        <v>4840.23</v>
+        <v>3593.98</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" s="5" t="s">
-        <v>941</v>
+        <v>168</v>
       </c>
       <c r="B412" s="6" t="s">
-        <v>942</v>
+        <v>944</v>
       </c>
       <c r="C412" s="7" t="s">
-        <v>119</v>
+        <v>22</v>
       </c>
       <c r="D412" s="7" t="s">
-        <v>943</v>
+        <v>945</v>
       </c>
       <c r="E412" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F412" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H412" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I412" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J412" s="10">
-        <v>474.85</v>
+        <v>4792.1</v>
       </c>
       <c r="L412" s="7">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="N412" s="10">
-        <v>356.14</v>
+        <v>3977.44</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" s="5" t="s">
-        <v>941</v>
+        <v>168</v>
       </c>
       <c r="B413" s="6" t="s">
-        <v>944</v>
+        <v>946</v>
       </c>
       <c r="C413" s="7" t="s">
-        <v>119</v>
+        <v>22</v>
       </c>
       <c r="D413" s="7" t="s">
-        <v>945</v>
+        <v>947</v>
       </c>
       <c r="E413" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F413" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H413" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I413" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J413" s="10">
-        <v>949.7</v>
+        <v>4676.6</v>
       </c>
       <c r="L413" s="7">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="N413" s="10">
-        <v>712.28</v>
+        <v>3881.58</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" s="5" t="s">
-        <v>946</v>
+        <v>168</v>
       </c>
       <c r="B414" s="6" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
       <c r="C414" s="7" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="D414" s="7" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="E414" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F414" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H414" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I414" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J414" s="10">
-        <v>1769.67</v>
+        <v>5138.6</v>
       </c>
       <c r="L414" s="7">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="N414" s="10">
-        <v>1327.25</v>
+        <v>4265.04</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" s="5" t="s">
-        <v>946</v>
+        <v>168</v>
       </c>
       <c r="B415" s="6" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
       <c r="C415" s="7" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="D415" s="7" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="E415" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F415" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H415" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I415" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J415" s="10">
-        <v>2079.96</v>
+        <v>5427.35</v>
       </c>
       <c r="L415" s="7">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="N415" s="10">
-        <v>1559.97</v>
+        <v>4504.7</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" s="5" t="s">
-        <v>787</v>
+        <v>168</v>
       </c>
       <c r="B416" s="6" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
       <c r="C416" s="7" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="D416" s="7" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
       <c r="E416" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F416" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H416" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I416" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J416" s="10">
-        <v>3188.9</v>
+        <v>5716.1</v>
       </c>
       <c r="L416" s="7">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="N416" s="10">
-        <v>2391.68</v>
+        <v>4744.36</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" s="5" t="s">
-        <v>787</v>
+        <v>168</v>
       </c>
       <c r="B417" s="6" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
       <c r="C417" s="7" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="D417" s="7" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="E417" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F417" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H417" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I417" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J417" s="10">
-        <v>5113.9</v>
+        <v>5831.6</v>
       </c>
       <c r="L417" s="7">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="N417" s="10">
-        <v>3835.43</v>
+        <v>4840.23</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" s="5" t="s">
-        <v>123</v>
+        <v>956</v>
       </c>
       <c r="B418" s="6" t="s">
-        <v>955</v>
+        <v>957</v>
       </c>
       <c r="C418" s="7" t="s">
-        <v>125</v>
+        <v>140</v>
       </c>
       <c r="D418" s="7" t="s">
-        <v>956</v>
+        <v>958</v>
       </c>
       <c r="E418" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F418" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H418" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I418" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J418" s="10">
-        <v>41.38</v>
+        <v>474.85</v>
       </c>
       <c r="L418" s="7">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="N418" s="10">
-        <v>34.35</v>
+        <v>356.14</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" s="5" t="s">
-        <v>402</v>
+        <v>956</v>
       </c>
       <c r="B419" s="6" t="s">
-        <v>957</v>
+        <v>959</v>
       </c>
       <c r="C419" s="7" t="s">
-        <v>119</v>
+        <v>140</v>
       </c>
       <c r="D419" s="7" t="s">
-        <v>958</v>
+        <v>960</v>
       </c>
       <c r="E419" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F419" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H419" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I419" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J419" s="10">
-        <v>49.33</v>
+        <v>949.7</v>
       </c>
       <c r="L419" s="7">
         <v>25</v>
       </c>
       <c r="N419" s="10">
-        <v>37</v>
+        <v>712.28</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" s="5" t="s">
-        <v>402</v>
+        <v>961</v>
       </c>
       <c r="B420" s="6" t="s">
-        <v>959</v>
+        <v>962</v>
       </c>
       <c r="C420" s="7" t="s">
-        <v>119</v>
+        <v>53</v>
       </c>
       <c r="D420" s="7" t="s">
-        <v>960</v>
+        <v>963</v>
       </c>
       <c r="E420" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F420" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H420" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I420" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J420" s="10">
-        <v>40.87</v>
+        <v>1769.67</v>
       </c>
       <c r="L420" s="7">
         <v>25</v>
       </c>
       <c r="N420" s="10">
-        <v>30.65</v>
+        <v>1327.25</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" s="5" t="s">
-        <v>402</v>
+        <v>961</v>
       </c>
       <c r="B421" s="6" t="s">
-        <v>961</v>
+        <v>964</v>
       </c>
       <c r="C421" s="7" t="s">
-        <v>119</v>
+        <v>53</v>
       </c>
       <c r="D421" s="7" t="s">
-        <v>962</v>
+        <v>965</v>
       </c>
       <c r="E421" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F421" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H421" s="7" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I421" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J421" s="10">
+        <v>2079.96</v>
+      </c>
+      <c r="L421" s="7">
+        <v>25</v>
+      </c>
+      <c r="N421" s="10">
+        <v>1559.97</v>
+      </c>
+    </row>
+    <row r="422">
+      <c r="A422" s="5" t="s">
+        <v>803</v>
+      </c>
+      <c r="B422" s="6" t="s">
+        <v>966</v>
+      </c>
+      <c r="C422" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="D422" s="7" t="s">
+        <v>967</v>
+      </c>
+      <c r="E422" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F422" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H422" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="I422" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J422" s="10">
+        <v>3188.9</v>
+      </c>
+      <c r="L422" s="7">
+        <v>25</v>
+      </c>
+      <c r="N422" s="10">
+        <v>2391.68</v>
+      </c>
+    </row>
+    <row r="423">
+      <c r="A423" s="5" t="s">
+        <v>803</v>
+      </c>
+      <c r="B423" s="6" t="s">
+        <v>968</v>
+      </c>
+      <c r="C423" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="D423" s="7" t="s">
+        <v>969</v>
+      </c>
+      <c r="E423" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F423" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H423" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="I423" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J423" s="10">
+        <v>5113.9</v>
+      </c>
+      <c r="L423" s="7">
+        <v>25</v>
+      </c>
+      <c r="N423" s="10">
+        <v>3835.43</v>
+      </c>
+    </row>
+    <row r="424">
+      <c r="A424" s="5" t="s">
+        <v>144</v>
+      </c>
+      <c r="B424" s="6" t="s">
+        <v>970</v>
+      </c>
+      <c r="C424" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="D424" s="7" t="s">
+        <v>971</v>
+      </c>
+      <c r="E424" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F424" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H424" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="I424" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J424" s="10">
+        <v>41.38</v>
+      </c>
+      <c r="L424" s="7">
+        <v>17</v>
+      </c>
+      <c r="N424" s="10">
+        <v>34.35</v>
+      </c>
+    </row>
+    <row r="425">
+      <c r="A425" s="5" t="s">
+        <v>420</v>
+      </c>
+      <c r="B425" s="6" t="s">
+        <v>972</v>
+      </c>
+      <c r="C425" s="7" t="s">
+        <v>140</v>
+      </c>
+      <c r="D425" s="7" t="s">
+        <v>973</v>
+      </c>
+      <c r="E425" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F425" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H425" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="I425" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J425" s="10">
+        <v>49.33</v>
+      </c>
+      <c r="L425" s="7">
+        <v>25</v>
+      </c>
+      <c r="N425" s="10">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="426">
+      <c r="A426" s="5" t="s">
+        <v>420</v>
+      </c>
+      <c r="B426" s="6" t="s">
+        <v>974</v>
+      </c>
+      <c r="C426" s="7" t="s">
+        <v>140</v>
+      </c>
+      <c r="D426" s="7" t="s">
+        <v>975</v>
+      </c>
+      <c r="E426" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F426" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H426" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="I426" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J426" s="10">
+        <v>40.87</v>
+      </c>
+      <c r="L426" s="7">
+        <v>25</v>
+      </c>
+      <c r="N426" s="10">
+        <v>30.65</v>
+      </c>
+    </row>
+    <row r="427">
+      <c r="A427" s="5" t="s">
+        <v>420</v>
+      </c>
+      <c r="B427" s="6" t="s">
+        <v>976</v>
+      </c>
+      <c r="C427" s="7" t="s">
+        <v>140</v>
+      </c>
+      <c r="D427" s="7" t="s">
+        <v>977</v>
+      </c>
+      <c r="E427" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F427" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H427" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="I427" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J427" s="10">
         <v>81.72</v>
       </c>
-      <c r="L421" s="7">
-[...2 lines deleted...]
-      <c r="N421" s="10">
+      <c r="L427" s="7">
+        <v>25</v>
+      </c>
+      <c r="N427" s="10">
         <v>61.29</v>
+      </c>
+    </row>
+    <row r="428">
+      <c r="A428" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B428" s="6" t="s">
+        <v>978</v>
+      </c>
+      <c r="C428" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="D428" s="7" t="s">
+        <v>979</v>
+      </c>
+      <c r="E428" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F428" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H428" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="I428" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J428" s="10">
+        <v>21</v>
+      </c>
+      <c r="L428" s="7">
+        <v>25</v>
+      </c>
+      <c r="N428" s="10">
+        <v>15.75</v>
+      </c>
+    </row>
+    <row r="429">
+      <c r="A429" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B429" s="6" t="s">
+        <v>980</v>
+      </c>
+      <c r="C429" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="D429" s="7" t="s">
+        <v>981</v>
+      </c>
+      <c r="E429" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F429" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H429" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="I429" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J429" s="10">
+        <v>325.49</v>
+      </c>
+      <c r="L429" s="7">
+        <v>25</v>
+      </c>
+      <c r="N429" s="10">
+        <v>244.12</v>
+      </c>
+    </row>
+    <row r="430">
+      <c r="A430" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B430" s="6" t="s">
+        <v>982</v>
+      </c>
+      <c r="C430" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="D430" s="7" t="s">
+        <v>983</v>
+      </c>
+      <c r="E430" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F430" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H430" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="I430" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J430" s="10">
+        <v>1536.22</v>
+      </c>
+      <c r="L430" s="7">
+        <v>25</v>
+      </c>
+      <c r="N430" s="10">
+        <v>1152.17</v>
+      </c>
+    </row>
+    <row r="431">
+      <c r="A431" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B431" s="6" t="s">
+        <v>984</v>
+      </c>
+      <c r="C431" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="D431" s="7" t="s">
+        <v>985</v>
+      </c>
+      <c r="E431" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F431" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H431" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="I431" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J431" s="10">
+        <v>43.89</v>
+      </c>
+      <c r="L431" s="7">
+        <v>25</v>
+      </c>
+      <c r="N431" s="10">
+        <v>32.92</v>
+      </c>
+    </row>
+    <row r="432">
+      <c r="A432" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B432" s="6" t="s">
+        <v>986</v>
+      </c>
+      <c r="C432" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="D432" s="7" t="s">
+        <v>987</v>
+      </c>
+      <c r="E432" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F432" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H432" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="I432" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J432" s="10">
+        <v>76.46</v>
+      </c>
+      <c r="L432" s="7">
+        <v>25</v>
+      </c>
+      <c r="N432" s="10">
+        <v>57.35</v>
+      </c>
+    </row>
+    <row r="433">
+      <c r="A433" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B433" s="6" t="s">
+        <v>988</v>
+      </c>
+      <c r="C433" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="D433" s="7" t="s">
+        <v>989</v>
+      </c>
+      <c r="E433" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F433" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H433" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="I433" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J433" s="10">
+        <v>428.46</v>
+      </c>
+      <c r="L433" s="7">
+        <v>25</v>
+      </c>
+      <c r="N433" s="10">
+        <v>321.35</v>
       </c>
     </row>
   </sheetData>
   <pageSetup usePrinterDefaults="0"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010028F0AC6A6E38CD4A93AEB8722B6C91D2" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e4568b544d03cf4e8e652e780b214b61">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c168b142-b8f7-4789-8d4a-1d544364992b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0355e1bd8629e6fe14723f637ed371ce" ns2:_="">
     <xsd:import namespace="c168b142-b8f7-4789-8d4a-1d544364992b"/>
     <xsd:element name="properties">
@@ -18329,59 +18831,59 @@
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EA900A80-5129-4420-9C73-C7919EC8B8BC}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4BC134EE-F12F-414F-9292-9455273E850F}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2403F763-C0A7-4D43-9140-04C0E42A650D}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8846C45D-4859-41E1-8ECE-1172758A47E2}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{944B9B80-CE74-4FEA-ADDA-BEC5D05E8649}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E656BAD7-0CCB-425D-964D-778A55850DC7}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>FlexCel Studio for .NET</Application>
   <DocSecurity>0</DocSecurity>
   <HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr>Appendix E</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 