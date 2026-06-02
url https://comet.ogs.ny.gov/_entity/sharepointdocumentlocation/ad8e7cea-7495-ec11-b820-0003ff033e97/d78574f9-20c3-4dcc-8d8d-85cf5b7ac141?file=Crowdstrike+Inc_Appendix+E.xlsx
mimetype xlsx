--- v0 (2026-04-05)
+++ v1 (2026-06-02)
@@ -13,51 +13,51 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="flId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="flId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="flId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" rupBuild="4506" lastEdited="4" lowestEdited="4"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
     <sheet name="Appendix E" sheetId="1" r:id="flId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1792" uniqueCount="518">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1872" uniqueCount="540">
   <si>
     <t>Product Name</t>
   </si>
   <si>
     <t>Product Description</t>
   </si>
   <si>
     <t>Product Category</t>
   </si>
   <si>
     <t>Manufacturer Part Number (SKU)</t>
   </si>
   <si>
     <t>Lot Information</t>
   </si>
   <si>
     <t>Type of Cloud Service (Ex. XaaS - Anything as a Service)</t>
   </si>
   <si>
     <t>Unit of Measure</t>
   </si>
   <si>
     <t>Units Per Unit of Measure</t>
   </si>
   <si>
@@ -1131,432 +1131,498 @@
   <si>
     <t>Falcon Adversary OverWatch Cloud On Demand - GovCloud Only</t>
   </si>
   <si>
     <t>CS.AOWC.SVC.ONDEM</t>
   </si>
   <si>
     <t>Falcon Adversary OverWatch Cloud Containers On Demand - GovCloud Only</t>
   </si>
   <si>
     <t>CS.AOWCC.SVC.ONDEM</t>
   </si>
   <si>
     <t>Falcon Adversary OverWatch Identity (qty = accounts) - GovCloud Only</t>
   </si>
   <si>
     <t>CS.AOWI.SVC</t>
   </si>
   <si>
     <t>Falcon ASPM Cloud (quantity = services) - GovCloud Only</t>
   </si>
   <si>
     <t>CS.ASPMCLOUD.SOLN</t>
   </si>
   <si>
+    <t>Falcon Control and Respond - GovCloud Only</t>
+  </si>
+  <si>
+    <t>CS.CONRESP.SOLN</t>
+  </si>
+  <si>
+    <t>Falcon Discover for IoT - 3rd Party Data - GovCloud Only</t>
+  </si>
+  <si>
+    <t>CS.DISCN.IOT.SOLN</t>
+  </si>
+  <si>
+    <t>Overwatch Elite Dedicated - GovCloud Only</t>
+  </si>
+  <si>
+    <t>CS.DOWE.SVC</t>
+  </si>
+  <si>
+    <t>Falcon Complete Upgrade with Container on Gov Cloud</t>
+  </si>
+  <si>
+    <t>CS.FALCOMPCU.GOV.SOLN</t>
+  </si>
+  <si>
+    <t>CS.FCCSCU.GOV.SOLN</t>
+  </si>
+  <si>
+    <t>Falcon Cloud &amp; Container Security Complete Upgrade Gov Cloud - On Demand</t>
+  </si>
+  <si>
+    <t>CS.FCCSCU.GOV.SOLN.ONDEM</t>
+  </si>
+  <si>
+    <t>Falcon Cloud Security On Demand - GovCloud Only</t>
+  </si>
+  <si>
+    <t>CS.FCS.FLEX.ONDEM</t>
+  </si>
+  <si>
+    <t>Falcon Cloud Security On Demand - Hard - GovCloud Only</t>
+  </si>
+  <si>
+    <t>CS.FCS.HARD.ONDEM</t>
+  </si>
+  <si>
+    <t>Falcon Cloud Security Reserved - Hard - GovCloud Only</t>
+  </si>
+  <si>
+    <t>CS.FCS.HARD.RES</t>
+  </si>
+  <si>
+    <t>Falcon Cloud Security Reserved - Hard - Hourly Average - GovCloud Only</t>
+  </si>
+  <si>
+    <t>CS.FCS.HARD.RES.HA</t>
+  </si>
+  <si>
+    <t>Falcon Cloud Security Proactive - GovCloud Only</t>
+  </si>
+  <si>
+    <t>CS.FCS.PRO.SOLN</t>
+  </si>
+  <si>
+    <t>Falcon Cloud Security Proactive CNAPP - GovCloud Only</t>
+  </si>
+  <si>
+    <t>CS.FCS.PROC.SOLN</t>
+  </si>
+  <si>
+    <t>Falcon Cloud Security with Containers On Demand - GovCloud Only</t>
+  </si>
+  <si>
+    <t>CS.FCSC.FLEX.ONDEM</t>
+  </si>
+  <si>
+    <t>Falcon Cloud Security with Containers On Demand - Hard - GovCloud Only</t>
+  </si>
+  <si>
+    <t>CS.FCSC.HARD.ONDEM</t>
+  </si>
+  <si>
+    <t>Falcon Cloud Security with Containers Reserved - Hard - GovCloud Only</t>
+  </si>
+  <si>
+    <t>CS.FCSC.HARD.RES</t>
+  </si>
+  <si>
+    <t>Falcon Cloud Security with Containers Reserved - Hard - Hourly Average - GovCloud Only</t>
+  </si>
+  <si>
+    <t>CS.FCSC.HARD.RES.HA</t>
+  </si>
+  <si>
+    <t>Falcon Cloud Security Complete Upgrade Gov Cloud - On Demand</t>
+  </si>
+  <si>
+    <t>CS.FCSCU.GOV.SOLN.ONDEM</t>
+  </si>
+  <si>
+    <t>Falcon for Managed Containers On Demand - Hard - GovCloud Only</t>
+  </si>
+  <si>
+    <t>CS.FMC.HARD.ONDEM</t>
+  </si>
+  <si>
+    <t>Falcon for Managed Containers Reserved - Hard - GovCloud Only</t>
+  </si>
+  <si>
+    <t>CS.FMC.HARD.RES</t>
+  </si>
+  <si>
+    <t>Falcon for Managed Containers Reserved - Hard - Hourly Average - GovCloud Only</t>
+  </si>
+  <si>
+    <t>CS.FMC.HARD.RES.HA</t>
+  </si>
+  <si>
+    <t>Falcon for Managed Containers On Demand - GovCloud Only</t>
+  </si>
+  <si>
+    <t>CS.FMC.ONDEM</t>
+  </si>
+  <si>
+    <t>Falcon for Managed Container Complete Upgrade Gov Cloud</t>
+  </si>
+  <si>
+    <t>CS.FMCCU.GOV.SOLN.ONDEM</t>
+  </si>
+  <si>
+    <t>Crowdstrike Falcon Intelligence - On Demand - GovCloud Only</t>
+  </si>
+  <si>
+    <t>CS.INTEL.SOLN.ONDEMP</t>
+  </si>
+  <si>
+    <t>Overwatch Cloud Threat Hunting - GovCloud Only</t>
+  </si>
+  <si>
+    <t>CS.OWCSTH.SVC</t>
+  </si>
+  <si>
+    <t>Overwatch Cloud Threat Hunting - On Demand - GovCloud Only</t>
+  </si>
+  <si>
+    <t>CS.OWCTH.SVC.ONDEM</t>
+  </si>
+  <si>
+    <t>Overwatch Cloud Threat Hunting with Containers - GovCloud Only</t>
+  </si>
+  <si>
+    <t>CS.OWCTTHC.SVC</t>
+  </si>
+  <si>
+    <t>Overwatch Cloud Threat Hunting with Containers - On Demand - GovCloud Only</t>
+  </si>
+  <si>
+    <t>CS.OWCTTHC.SVC.ONDEM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Overwatch Elite Cloud  Threat Hunting - GovCloud Only</t>
+  </si>
+  <si>
+    <t>CS.OWECSTH.SVC</t>
+  </si>
+  <si>
+    <t>Overwatch Elite Cloud Threat Hunting - On Demand - GovCloud Only</t>
+  </si>
+  <si>
+    <t>CS.OWECTH.SVC.ONDEM</t>
+  </si>
+  <si>
+    <t>Overwatch Elite Cloud Threat Hunting with Containers - GovCloud Only</t>
+  </si>
+  <si>
+    <t>CS.OWECTHC.SVC</t>
+  </si>
+  <si>
+    <t>OverWatch Elite Cloud Threat Hunting with Containers - On Demand - GovCloud Only</t>
+  </si>
+  <si>
+    <t>CS.OWECTHC.SVC.ONDEM</t>
+  </si>
+  <si>
+    <t>Overwatch Elite Upgrade - Gov Cloud</t>
+  </si>
+  <si>
+    <t>CS.OWELITEU.GOV.SVC</t>
+  </si>
+  <si>
+    <t>Server Threat Graph Extended Elite on GovCloud - On Demand</t>
+  </si>
+  <si>
+    <t>CS.TG.EXE.HPS.GOV.ONDEM</t>
+  </si>
+  <si>
+    <t>Server Threat Graph Extended Plus on GovCloud - On Demand</t>
+  </si>
+  <si>
+    <t>CS.TG.EXP.HPS.GOV.ONDEM</t>
+  </si>
+  <si>
+    <t>Server Threat Graph Extended Select on GovCloud - On Demand</t>
+  </si>
+  <si>
+    <t>CS.TG.EXS.HPS.GOV.ONDEM</t>
+  </si>
+  <si>
+    <t>Server Threat Graph Extended on GovCloud - On Demand</t>
+  </si>
+  <si>
+    <t>CS.TG.EXT.HPS.GOV.ONDEM</t>
+  </si>
+  <si>
+    <t>Server Threat Graph Standard on GovCloud - On Demand</t>
+  </si>
+  <si>
+    <t>CS.TG.STD.HPS.GOV.ONDEM</t>
+  </si>
+  <si>
+    <t>Server Threat Graph Extended Elite on Gov Cloud with Data Replicator - On Demand</t>
+  </si>
+  <si>
+    <t>CS.TGFDR.EXE.HPS.GOV.ONDEM</t>
+  </si>
+  <si>
+    <t>Server Threat Graph Extended Plus on Gov Cloud with Data Replicator - On Demand</t>
+  </si>
+  <si>
+    <t>CS.TGFDR.EXP.HPS.GOV.ONDEM</t>
+  </si>
+  <si>
+    <t>Server Threat Graph Extended Select on Gov Cloud with Data Replicator - On Demand</t>
+  </si>
+  <si>
+    <t>CS.TGFDR.EXS.HPS.GOV.ONDEM</t>
+  </si>
+  <si>
+    <t>Server Threat Graph Extended on Gov Cloud with Data Replicator - On Demand</t>
+  </si>
+  <si>
+    <t>CS.TGFDR.EXT.HPS.GOV.ONDEM</t>
+  </si>
+  <si>
+    <t>Server Threat Graph Standard on Gov Cloud with Data Replicator - On Demand</t>
+  </si>
+  <si>
+    <t>CS.TGFDR.STD.HPS.GOV.ONDEM</t>
+  </si>
+  <si>
+    <t>Essential Support (12% of Net Application Total)</t>
+  </si>
+  <si>
+    <t>RR.HOS.ENT.ESTL</t>
+  </si>
+  <si>
+    <t>Falcon Network Sensors (Corelight)</t>
+  </si>
+  <si>
+    <t>NR.PSO.ENT.COR</t>
+  </si>
+  <si>
+    <t>PS Falcon Network Sensor 1G</t>
+  </si>
+  <si>
+    <t>1G Falcon Network Sensor in support of CrowdStrike Falcon Platform and CrowdStrike Falcon Network</t>
+  </si>
+  <si>
+    <t>Support 1</t>
+  </si>
+  <si>
+    <t>NR.PSO.ENT.FNES</t>
+  </si>
+  <si>
+    <t>PS Falcon Network Sensor 10G</t>
+  </si>
+  <si>
+    <t xml:space="preserve">10G Falcon Network Sensor  in support of CrowdStrike Falcon Platform and CrowdStrike Falcon Network</t>
+  </si>
+  <si>
+    <t>NR.PSO.ENT.FNET</t>
+  </si>
+  <si>
+    <t>LogScale Operational Services - Fixed Price (DOW) (formerly Humio Operational Services)</t>
+  </si>
+  <si>
+    <t>NR.PSO.ENT.HOSFP</t>
+  </si>
+  <si>
+    <t>PS Falcon Network Sensor Virtual</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Virtual Falcon Network Sensor  in support of CrowdStrike Falcon Platform and CrowdStrike Falcon Network</t>
+  </si>
+  <si>
+    <t>NR.PSO.ENT.NETV</t>
+  </si>
+  <si>
+    <t>Services Tools Fees</t>
+  </si>
+  <si>
+    <t>Services Tools Fees in support of CrowdStrike Falcon Platform and Falcon Forensics Collector</t>
+  </si>
+  <si>
+    <t>NR.PSO.ENT.SERT</t>
+  </si>
+  <si>
+    <t>Operational Resident Services- Responder</t>
+  </si>
+  <si>
+    <t>NR.PSO.RES.RESP</t>
+  </si>
+  <si>
+    <t>G- Operational Resident Services- Responder</t>
+  </si>
+  <si>
+    <t>NR.PSO.RES.RESP.G</t>
+  </si>
+  <si>
+    <t>Operational Resident Services-Technologist</t>
+  </si>
+  <si>
+    <t>NR.PSO.RES.TECH</t>
+  </si>
+  <si>
+    <t>G-Operational Resident Services-Technologist</t>
+  </si>
+  <si>
+    <t>NR.PSO.RES.TECH.G</t>
+  </si>
+  <si>
     <t>Falcon Counter Adversary Operations Elite - GovCloud Only</t>
   </si>
   <si>
-    <t>CS.CAOELITE.SVC</t>
-[...329 lines deleted...]
-    <t>NR.PSO.RES.TECH.G</t>
+    <t>Falcon Counter Adversary Operations Elite Up to 24,999 Endpoints - GovCloud Only</t>
+  </si>
+  <si>
+    <t>CS.CAOELITE.SVC.T1</t>
+  </si>
+  <si>
+    <t>Charlotte AI - GovCloud Only</t>
+  </si>
+  <si>
+    <t>SaaS 1</t>
+  </si>
+  <si>
+    <t>CS.CHARLOTTEAI.SOLN</t>
+  </si>
+  <si>
+    <t>Falcon Cloud Security Cloud Detection and Response - GovCloud Only</t>
+  </si>
+  <si>
+    <t>CS.FCS.CDR.SOLN</t>
+  </si>
+  <si>
+    <t>Falcon Cloud Security Runtime Protection - GovCloud Only</t>
+  </si>
+  <si>
+    <t>CS.FCS.RP</t>
+  </si>
+  <si>
+    <t>Falcon for Legacy Systems - GovCloud Only</t>
+  </si>
+  <si>
+    <t>CS.LEGSYS.SOLN</t>
   </si>
   <si>
     <t>Falcon Data Protection</t>
   </si>
   <si>
     <t>CS.DATAPROT.SOLN</t>
   </si>
   <si>
     <t>Falcon for IT</t>
   </si>
   <si>
     <t>CS.FALCONIT.SOLN</t>
   </si>
   <si>
     <t>Cloud Runtime Protection</t>
   </si>
   <si>
     <t>Cloud Runtime Protection - On Demand</t>
   </si>
   <si>
     <t>CS.CRP.SOLN.ONDEMP</t>
   </si>
   <si>
     <t>CWP Reserved License – Falcon Sensor</t>
   </si>
   <si>
     <t>CWP Reserved License - Falcon Sensor</t>
   </si>
   <si>
     <t>CS.CWP.Flex.Annual.FS</t>
   </si>
   <si>
     <t>CrowdStrike Falcon Intelligence Recon Endpoint Enterprise</t>
   </si>
   <si>
     <t xml:space="preserve">CrowdStrike Falcon Intelligence Recon Endpoint Enterprise -  Data in this Product will be OCONUS.  Authorized User must confirm in RFQ that they will allow use of Products that have Authorized User Data located outside of the Continental United States (“OCONUS ") per Section 2.72.3 of the Contract in order to purchase.</t>
   </si>
   <si>
     <t>CS.IRECON.SOLN</t>
   </si>
   <si>
     <t>Elite Support (25% of Net Application Total)</t>
   </si>
   <si>
     <t>RR.HOS.ENT.ETLE</t>
   </si>
   <si>
     <t>25% of Net Application Total</t>
+  </si>
+  <si>
+    <t>Falcon Counter Adversary Operations Elite Up to 49,999 Endpoints - GovCloud Only</t>
+  </si>
+  <si>
+    <t>CS.CAOELITE.SVC.T2</t>
+  </si>
+  <si>
+    <t>Falcon Counter Adversary Operations Elite Up to 99,999 Endpoints - GovCloud Only</t>
+  </si>
+  <si>
+    <t>CS.CAOELITE.SVC.T3</t>
+  </si>
+  <si>
+    <t>Falcon Counter Adversary Operations Elite Up to 249,999 Endpoints - GovCloud Only</t>
+  </si>
+  <si>
+    <t>CS.CAOELITE.SVC.T4</t>
+  </si>
+  <si>
+    <t>Falcon Counter Adversary Operations Elite Up to 499,999 Endpoints - GovCloud Only</t>
+  </si>
+  <si>
+    <t>CS.CAOELITE.SVC.T5</t>
+  </si>
+  <si>
+    <t>Falcon Counter Adversary Operations Elite Up to 999,999 Endpoints - GovCloud Only</t>
+  </si>
+  <si>
+    <t>CS.CAOELITE.SVC.T6</t>
+  </si>
+  <si>
+    <t>Falcon Counter Adversary Operations Elite Up to 9,999,999 Endpoints - GovCloud Only</t>
+  </si>
+  <si>
+    <t>CS.CAOELITE.SVC.T7</t>
   </si>
   <si>
     <t>Falcon Sandbox - Up to 1000 files per month - GovCloud Only</t>
   </si>
   <si>
     <t>CS.SAND1K.SOLN</t>
   </si>
   <si>
     <t>Falcon Sandbox - Up to 250 files per month - GovCloud Only</t>
   </si>
   <si>
     <t>CS.SAND250.SOLN</t>
   </si>
   <si>
     <t>Falcon Sandbox - Up to 25000 files/month - GovCloud Only</t>
   </si>
   <si>
     <t>CS.SAND25K.SOLN</t>
   </si>
   <si>
     <t>Falcon Sandbox - Up to 500 files per month - GovCloud Only</t>
   </si>
   <si>
     <t>CS.SAND500.SOLN</t>
   </si>
@@ -1984,124 +2050,124 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:R222"/>
+  <dimension ref="A1:R232"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="157.32421875" customWidth="1"/>
     <col min="2" max="2" width="255" customWidth="1"/>
     <col min="3" max="3" width="52.9609375" customWidth="1"/>
     <col min="4" max="4" width="54.76171875" customWidth="1"/>
     <col min="5" max="5" width="27.7734375" customWidth="1"/>
     <col min="6" max="6" width="47.56640625" customWidth="1"/>
     <col min="7" max="7" width="101.54296875" customWidth="1"/>
     <col min="8" max="8" width="27.7734375" customWidth="1"/>
     <col min="9" max="9" width="45.765625" customWidth="1"/>
     <col min="10" max="10" width="25.9765625" customWidth="1"/>
     <col min="11" max="11" width="58.359375" customWidth="1"/>
     <col min="12" max="12" width="43.96875" customWidth="1"/>
     <col min="13" max="13" width="42.171875" customWidth="1"/>
     <col min="14" max="14" width="47.56640625" customWidth="1"/>
     <col min="15" max="15" width="56.5625" customWidth="1"/>
     <col min="16" max="16" width="58.359375" customWidth="1"/>
     <col min="17" max="17" width="52.9609375" customWidth="1"/>
     <col min="18" max="18" width="7.98046875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="11" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="11" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="11" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="11" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="11" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="11" t="s">
-        <v>512</v>
+        <v>534</v>
       </c>
       <c r="G1" s="11" t="s">
         <v>5</v>
       </c>
       <c r="H1" s="11" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="11" t="s">
         <v>7</v>
       </c>
       <c r="J1" s="12" t="s">
         <v>8</v>
       </c>
       <c r="K1" s="11" t="s">
-        <v>513</v>
+        <v>535</v>
       </c>
       <c r="L1" s="11" t="s">
-        <v>514</v>
+        <v>536</v>
       </c>
       <c r="M1" s="11" t="s">
-        <v>515</v>
+        <v>537</v>
       </c>
       <c r="N1" s="12" t="s">
         <v>9</v>
       </c>
       <c r="O1" s="11" t="s">
-        <v>516</v>
+        <v>538</v>
       </c>
       <c r="P1" s="11" t="s">
-        <v>517</v>
+        <v>539</v>
       </c>
       <c r="Q1" s="12" t="s">
         <v>11</v>
       </c>
       <c r="R1" s="11" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C2" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D2" s="7" t="s">
         <v>14</v>
       </c>
       <c r="E2" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G2" s="9" t="s">
@@ -7592,1790 +7658,1790 @@
       </c>
       <c r="H156" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I156" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J156" s="10">
         <v>1500</v>
       </c>
       <c r="L156" s="7">
         <v>17</v>
       </c>
       <c r="N156" s="10">
         <v>1245</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="5" t="s">
         <v>372</v>
       </c>
       <c r="B157" s="6" t="s">
         <v>372</v>
       </c>
       <c r="C157" s="7" t="s">
-        <v>65</v>
+        <v>13</v>
       </c>
       <c r="D157" s="7" t="s">
         <v>373</v>
       </c>
       <c r="E157" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G157" s="9" t="s">
-        <v>65</v>
+        <v>13</v>
       </c>
       <c r="H157" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I157" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J157" s="10">
-        <v>312731</v>
+        <v>14.47</v>
       </c>
       <c r="L157" s="7">
-        <v>4.44</v>
+        <v>17</v>
       </c>
       <c r="N157" s="10">
-        <v>298845.74</v>
+        <v>12.01</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="5" t="s">
         <v>374</v>
       </c>
       <c r="B158" s="6" t="s">
         <v>374</v>
       </c>
       <c r="C158" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D158" s="7" t="s">
         <v>375</v>
       </c>
       <c r="E158" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G158" s="9" t="s">
         <v>13</v>
       </c>
       <c r="H158" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I158" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J158" s="10">
-        <v>14.47</v>
+        <v>40.25</v>
       </c>
       <c r="L158" s="7">
         <v>17</v>
       </c>
       <c r="N158" s="10">
-        <v>12.01</v>
+        <v>33.41</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="5" t="s">
         <v>376</v>
       </c>
       <c r="B159" s="6" t="s">
         <v>376</v>
       </c>
       <c r="C159" s="7" t="s">
-        <v>13</v>
+        <v>65</v>
       </c>
       <c r="D159" s="7" t="s">
         <v>377</v>
       </c>
       <c r="E159" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G159" s="9" t="s">
-        <v>13</v>
+        <v>65</v>
       </c>
       <c r="H159" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I159" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J159" s="10">
-        <v>40.25</v>
+        <v>450000</v>
       </c>
       <c r="L159" s="7">
-        <v>17</v>
+        <v>4.44</v>
       </c>
       <c r="N159" s="10">
-        <v>33.41</v>
+        <v>430020</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="5" t="s">
         <v>378</v>
       </c>
       <c r="B160" s="6" t="s">
         <v>378</v>
       </c>
       <c r="C160" s="7" t="s">
-        <v>65</v>
+        <v>13</v>
       </c>
       <c r="D160" s="7" t="s">
         <v>379</v>
       </c>
       <c r="E160" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G160" s="9" t="s">
-        <v>65</v>
+        <v>13</v>
       </c>
       <c r="H160" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I160" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J160" s="10">
-        <v>450000</v>
+        <v>598.53</v>
       </c>
       <c r="L160" s="7">
-        <v>4.44</v>
+        <v>17</v>
       </c>
       <c r="N160" s="10">
-        <v>430020</v>
+        <v>496.78</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="5" t="s">
+        <v>272</v>
+      </c>
+      <c r="B161" s="6" t="s">
+        <v>272</v>
+      </c>
+      <c r="C161" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="D161" s="7" t="s">
         <v>380</v>
-      </c>
-[...7 lines deleted...]
-        <v>381</v>
       </c>
       <c r="E161" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G161" s="9" t="s">
         <v>13</v>
       </c>
       <c r="H161" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I161" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J161" s="10">
         <v>598.53</v>
       </c>
       <c r="L161" s="7">
         <v>17</v>
       </c>
       <c r="N161" s="10">
         <v>496.78</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="5" t="s">
-        <v>272</v>
+        <v>381</v>
       </c>
       <c r="B162" s="6" t="s">
-        <v>272</v>
+        <v>381</v>
       </c>
       <c r="C162" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D162" s="7" t="s">
         <v>382</v>
       </c>
       <c r="E162" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G162" s="9" t="s">
         <v>13</v>
       </c>
       <c r="H162" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I162" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J162" s="10">
-        <v>598.53</v>
+        <v>88.83</v>
       </c>
       <c r="L162" s="7">
         <v>17</v>
       </c>
       <c r="N162" s="10">
-        <v>496.78</v>
+        <v>73.73</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="5" t="s">
         <v>383</v>
       </c>
       <c r="B163" s="6" t="s">
         <v>383</v>
       </c>
       <c r="C163" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D163" s="7" t="s">
         <v>384</v>
       </c>
       <c r="E163" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G163" s="9" t="s">
         <v>13</v>
       </c>
       <c r="H163" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I163" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J163" s="10">
-        <v>88.83</v>
+        <v>27.3</v>
       </c>
       <c r="L163" s="7">
         <v>17</v>
       </c>
       <c r="N163" s="10">
-        <v>73.73</v>
+        <v>22.66</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="5" t="s">
         <v>385</v>
       </c>
       <c r="B164" s="6" t="s">
         <v>385</v>
       </c>
       <c r="C164" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D164" s="7" t="s">
         <v>386</v>
       </c>
       <c r="E164" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G164" s="9" t="s">
         <v>13</v>
       </c>
       <c r="H164" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I164" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J164" s="10">
-        <v>27.3</v>
+        <v>34.3</v>
       </c>
       <c r="L164" s="7">
         <v>17</v>
       </c>
       <c r="N164" s="10">
-        <v>22.66</v>
+        <v>28.47</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="5" t="s">
         <v>387</v>
       </c>
       <c r="B165" s="6" t="s">
         <v>387</v>
       </c>
       <c r="C165" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D165" s="7" t="s">
         <v>388</v>
       </c>
       <c r="E165" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="9" t="s">
         <v>13</v>
       </c>
       <c r="H165" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I165" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J165" s="10">
-        <v>34.3</v>
+        <v>248.04</v>
       </c>
       <c r="L165" s="7">
         <v>17</v>
       </c>
       <c r="N165" s="10">
-        <v>28.47</v>
+        <v>205.87</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="5" t="s">
         <v>389</v>
       </c>
       <c r="B166" s="6" t="s">
         <v>389</v>
       </c>
       <c r="C166" s="7" t="s">
-        <v>13</v>
+        <v>65</v>
       </c>
       <c r="D166" s="7" t="s">
         <v>390</v>
       </c>
       <c r="E166" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G166" s="9" t="s">
-        <v>13</v>
+        <v>65</v>
       </c>
       <c r="H166" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I166" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J166" s="10">
         <v>248.04</v>
       </c>
       <c r="L166" s="7">
-        <v>17</v>
+        <v>4.44</v>
       </c>
       <c r="N166" s="10">
-        <v>205.87</v>
+        <v>237.03</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="5" t="s">
         <v>391</v>
       </c>
       <c r="B167" s="6" t="s">
         <v>391</v>
       </c>
       <c r="C167" s="7" t="s">
         <v>65</v>
       </c>
       <c r="D167" s="7" t="s">
         <v>392</v>
       </c>
       <c r="E167" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G167" s="9" t="s">
         <v>65</v>
       </c>
       <c r="H167" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I167" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J167" s="10">
-        <v>248.04</v>
+        <v>171</v>
       </c>
       <c r="L167" s="7">
         <v>4.44</v>
       </c>
       <c r="N167" s="10">
-        <v>237.03</v>
+        <v>163.41</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="5" t="s">
         <v>393</v>
       </c>
       <c r="B168" s="6" t="s">
         <v>393</v>
       </c>
       <c r="C168" s="7" t="s">
         <v>65</v>
       </c>
       <c r="D168" s="7" t="s">
         <v>394</v>
       </c>
       <c r="E168" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G168" s="9" t="s">
         <v>65</v>
       </c>
       <c r="H168" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I168" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J168" s="10">
-        <v>171</v>
+        <v>256.5</v>
       </c>
       <c r="L168" s="7">
         <v>4.44</v>
       </c>
       <c r="N168" s="10">
-        <v>163.41</v>
+        <v>245.11</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="5" t="s">
         <v>395</v>
       </c>
       <c r="B169" s="6" t="s">
         <v>395</v>
       </c>
       <c r="C169" s="7" t="s">
-        <v>65</v>
+        <v>13</v>
       </c>
       <c r="D169" s="7" t="s">
         <v>396</v>
       </c>
       <c r="E169" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G169" s="9" t="s">
-        <v>65</v>
+        <v>13</v>
       </c>
       <c r="H169" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I169" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J169" s="10">
-        <v>256.5</v>
+        <v>70.2</v>
       </c>
       <c r="L169" s="7">
-        <v>4.44</v>
+        <v>17</v>
       </c>
       <c r="N169" s="10">
-        <v>245.11</v>
+        <v>58.27</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="5" t="s">
         <v>397</v>
       </c>
       <c r="B170" s="6" t="s">
         <v>397</v>
       </c>
       <c r="C170" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D170" s="7" t="s">
         <v>398</v>
       </c>
       <c r="E170" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G170" s="9" t="s">
         <v>13</v>
       </c>
       <c r="H170" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I170" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J170" s="10">
-        <v>70.2</v>
+        <v>77.2</v>
       </c>
       <c r="L170" s="7">
         <v>17</v>
       </c>
       <c r="N170" s="10">
-        <v>58.27</v>
+        <v>64.08</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="5" t="s">
         <v>399</v>
       </c>
       <c r="B171" s="6" t="s">
         <v>399</v>
       </c>
       <c r="C171" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D171" s="7" t="s">
         <v>400</v>
       </c>
       <c r="E171" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G171" s="9" t="s">
         <v>13</v>
       </c>
       <c r="H171" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I171" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J171" s="10">
-        <v>77.2</v>
+        <v>610.13</v>
       </c>
       <c r="L171" s="7">
         <v>17</v>
       </c>
       <c r="N171" s="10">
-        <v>64.08</v>
+        <v>506.41</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="5" t="s">
         <v>401</v>
       </c>
       <c r="B172" s="6" t="s">
         <v>401</v>
       </c>
       <c r="C172" s="7" t="s">
-        <v>13</v>
+        <v>65</v>
       </c>
       <c r="D172" s="7" t="s">
         <v>402</v>
       </c>
       <c r="E172" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G172" s="9" t="s">
-        <v>13</v>
+        <v>65</v>
       </c>
       <c r="H172" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I172" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J172" s="10">
         <v>610.13</v>
       </c>
       <c r="L172" s="7">
-        <v>17</v>
+        <v>4.44</v>
       </c>
       <c r="N172" s="10">
-        <v>506.41</v>
+        <v>583.04</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="5" t="s">
         <v>403</v>
       </c>
       <c r="B173" s="6" t="s">
         <v>403</v>
       </c>
       <c r="C173" s="7" t="s">
-        <v>65</v>
+        <v>13</v>
       </c>
       <c r="D173" s="7" t="s">
         <v>404</v>
       </c>
       <c r="E173" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G173" s="9" t="s">
-        <v>65</v>
+        <v>13</v>
       </c>
       <c r="H173" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I173" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J173" s="10">
-        <v>610.13</v>
+        <v>34.96</v>
       </c>
       <c r="L173" s="7">
-        <v>4.44</v>
+        <v>17</v>
       </c>
       <c r="N173" s="10">
-        <v>583.04</v>
+        <v>29.02</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="5" t="s">
         <v>405</v>
       </c>
       <c r="B174" s="6" t="s">
         <v>405</v>
       </c>
       <c r="C174" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D174" s="7" t="s">
         <v>406</v>
       </c>
       <c r="E174" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G174" s="9" t="s">
         <v>13</v>
       </c>
       <c r="H174" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I174" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J174" s="10">
-        <v>34.96</v>
+        <v>20</v>
       </c>
       <c r="L174" s="7">
         <v>17</v>
       </c>
       <c r="N174" s="10">
-        <v>29.02</v>
+        <v>16.6</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="5" t="s">
         <v>407</v>
       </c>
       <c r="B175" s="6" t="s">
         <v>407</v>
       </c>
       <c r="C175" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D175" s="7" t="s">
         <v>408</v>
       </c>
       <c r="E175" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G175" s="9" t="s">
         <v>13</v>
       </c>
       <c r="H175" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I175" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J175" s="10">
-        <v>20</v>
+        <v>128.04</v>
       </c>
       <c r="L175" s="7">
         <v>17</v>
       </c>
       <c r="N175" s="10">
-        <v>16.6</v>
+        <v>106.27</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="5" t="s">
         <v>409</v>
       </c>
       <c r="B176" s="6" t="s">
         <v>409</v>
       </c>
       <c r="C176" s="7" t="s">
-        <v>13</v>
+        <v>65</v>
       </c>
       <c r="D176" s="7" t="s">
         <v>410</v>
       </c>
       <c r="E176" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G176" s="9" t="s">
-        <v>13</v>
+        <v>65</v>
       </c>
       <c r="H176" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I176" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J176" s="10">
         <v>128.04</v>
       </c>
       <c r="L176" s="7">
-        <v>17</v>
+        <v>4.44</v>
       </c>
       <c r="N176" s="10">
-        <v>106.27</v>
+        <v>122.36</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="5" t="s">
         <v>411</v>
       </c>
       <c r="B177" s="6" t="s">
         <v>411</v>
       </c>
       <c r="C177" s="7" t="s">
-        <v>65</v>
+        <v>13</v>
       </c>
       <c r="D177" s="7" t="s">
         <v>412</v>
       </c>
       <c r="E177" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G177" s="9" t="s">
-        <v>65</v>
+        <v>13</v>
       </c>
       <c r="H177" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I177" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J177" s="10">
-        <v>128.04</v>
+        <v>13</v>
       </c>
       <c r="L177" s="7">
-        <v>4.44</v>
+        <v>17</v>
       </c>
       <c r="N177" s="10">
-        <v>122.36</v>
+        <v>10.79</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="5" t="s">
         <v>413</v>
       </c>
       <c r="B178" s="6" t="s">
         <v>413</v>
       </c>
       <c r="C178" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D178" s="7" t="s">
         <v>414</v>
       </c>
       <c r="E178" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G178" s="9" t="s">
         <v>13</v>
       </c>
       <c r="H178" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I178" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J178" s="10">
-        <v>13</v>
+        <v>24.64</v>
       </c>
       <c r="L178" s="7">
         <v>17</v>
       </c>
       <c r="N178" s="10">
-        <v>10.79</v>
+        <v>20.45</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="5" t="s">
         <v>415</v>
       </c>
       <c r="B179" s="6" t="s">
         <v>415</v>
       </c>
       <c r="C179" s="7" t="s">
-        <v>13</v>
+        <v>65</v>
       </c>
       <c r="D179" s="7" t="s">
         <v>416</v>
       </c>
       <c r="E179" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G179" s="9" t="s">
-        <v>13</v>
+        <v>65</v>
       </c>
       <c r="H179" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I179" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J179" s="10">
-        <v>24.64</v>
+        <v>3</v>
       </c>
       <c r="L179" s="7">
-        <v>17</v>
+        <v>4.44</v>
       </c>
       <c r="N179" s="10">
-        <v>20.45</v>
+        <v>2.87</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="5" t="s">
         <v>417</v>
       </c>
       <c r="B180" s="6" t="s">
         <v>417</v>
       </c>
       <c r="C180" s="7" t="s">
         <v>65</v>
       </c>
       <c r="D180" s="7" t="s">
         <v>418</v>
       </c>
       <c r="E180" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G180" s="9" t="s">
         <v>65</v>
       </c>
       <c r="H180" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I180" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J180" s="10">
-        <v>3</v>
+        <v>37.63</v>
       </c>
       <c r="L180" s="7">
         <v>4.44</v>
       </c>
       <c r="N180" s="10">
-        <v>2.87</v>
+        <v>35.96</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="5" t="s">
         <v>419</v>
       </c>
       <c r="B181" s="6" t="s">
         <v>419</v>
       </c>
       <c r="C181" s="7" t="s">
         <v>65</v>
       </c>
       <c r="D181" s="7" t="s">
         <v>420</v>
       </c>
       <c r="E181" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G181" s="9" t="s">
         <v>65</v>
       </c>
       <c r="H181" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I181" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J181" s="10">
-        <v>37.63</v>
+        <v>4</v>
       </c>
       <c r="L181" s="7">
         <v>4.44</v>
       </c>
       <c r="N181" s="10">
-        <v>35.96</v>
+        <v>3.82</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="5" t="s">
         <v>421</v>
       </c>
       <c r="B182" s="6" t="s">
         <v>421</v>
       </c>
       <c r="C182" s="7" t="s">
         <v>65</v>
       </c>
       <c r="D182" s="7" t="s">
         <v>422</v>
       </c>
       <c r="E182" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G182" s="9" t="s">
         <v>65</v>
       </c>
       <c r="H182" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I182" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J182" s="10">
-        <v>4</v>
+        <v>114.72</v>
       </c>
       <c r="L182" s="7">
         <v>4.44</v>
       </c>
       <c r="N182" s="10">
-        <v>3.82</v>
+        <v>109.63</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="5" t="s">
         <v>423</v>
       </c>
       <c r="B183" s="6" t="s">
         <v>423</v>
       </c>
       <c r="C183" s="7" t="s">
         <v>65</v>
       </c>
       <c r="D183" s="7" t="s">
         <v>424</v>
       </c>
       <c r="E183" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G183" s="9" t="s">
         <v>65</v>
       </c>
       <c r="H183" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I183" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J183" s="10">
-        <v>114.72</v>
+        <v>17</v>
       </c>
       <c r="L183" s="7">
         <v>4.44</v>
       </c>
       <c r="N183" s="10">
-        <v>109.63</v>
+        <v>16.25</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="5" t="s">
         <v>425</v>
       </c>
       <c r="B184" s="6" t="s">
         <v>425</v>
       </c>
       <c r="C184" s="7" t="s">
         <v>65</v>
       </c>
       <c r="D184" s="7" t="s">
         <v>426</v>
       </c>
       <c r="E184" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G184" s="9" t="s">
         <v>65</v>
       </c>
       <c r="H184" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I184" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J184" s="10">
-        <v>17</v>
+        <v>14.76</v>
       </c>
       <c r="L184" s="7">
         <v>4.44</v>
       </c>
       <c r="N184" s="10">
-        <v>16.25</v>
+        <v>14.1</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="5" t="s">
         <v>427</v>
       </c>
       <c r="B185" s="6" t="s">
         <v>427</v>
       </c>
       <c r="C185" s="7" t="s">
         <v>65</v>
       </c>
       <c r="D185" s="7" t="s">
         <v>428</v>
       </c>
       <c r="E185" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G185" s="9" t="s">
         <v>65</v>
       </c>
       <c r="H185" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I185" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J185" s="10">
-        <v>14.76</v>
+        <v>5</v>
       </c>
       <c r="L185" s="7">
         <v>4.44</v>
       </c>
       <c r="N185" s="10">
-        <v>14.1</v>
+        <v>4.78</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="5" t="s">
         <v>429</v>
       </c>
       <c r="B186" s="6" t="s">
         <v>429</v>
       </c>
       <c r="C186" s="7" t="s">
         <v>65</v>
       </c>
       <c r="D186" s="7" t="s">
         <v>430</v>
       </c>
       <c r="E186" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G186" s="9" t="s">
         <v>65</v>
       </c>
       <c r="H186" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I186" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J186" s="10">
-        <v>5</v>
+        <v>45.01</v>
       </c>
       <c r="L186" s="7">
         <v>4.44</v>
       </c>
       <c r="N186" s="10">
-        <v>4.78</v>
+        <v>43.01</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="5" t="s">
         <v>431</v>
       </c>
       <c r="B187" s="6" t="s">
         <v>431</v>
       </c>
       <c r="C187" s="7" t="s">
         <v>65</v>
       </c>
       <c r="D187" s="7" t="s">
         <v>432</v>
       </c>
       <c r="E187" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G187" s="9" t="s">
         <v>65</v>
       </c>
       <c r="H187" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I187" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J187" s="10">
-        <v>45.01</v>
+        <v>21.25</v>
       </c>
       <c r="L187" s="7">
         <v>4.44</v>
       </c>
       <c r="N187" s="10">
-        <v>43.01</v>
+        <v>20.31</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="5" t="s">
         <v>433</v>
       </c>
       <c r="B188" s="6" t="s">
         <v>433</v>
       </c>
       <c r="C188" s="7" t="s">
         <v>65</v>
       </c>
       <c r="D188" s="7" t="s">
         <v>434</v>
       </c>
       <c r="E188" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G188" s="9" t="s">
         <v>65</v>
       </c>
       <c r="H188" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I188" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J188" s="10">
-        <v>21.25</v>
+        <v>8.55</v>
       </c>
       <c r="L188" s="7">
         <v>4.44</v>
       </c>
       <c r="N188" s="10">
-        <v>20.31</v>
+        <v>8.17</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="5" t="s">
         <v>435</v>
       </c>
       <c r="B189" s="6" t="s">
         <v>435</v>
       </c>
       <c r="C189" s="7" t="s">
-        <v>65</v>
+        <v>13</v>
       </c>
       <c r="D189" s="7" t="s">
         <v>436</v>
       </c>
       <c r="E189" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G189" s="9" t="s">
-        <v>65</v>
+        <v>13</v>
       </c>
       <c r="H189" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I189" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J189" s="10">
-        <v>8.55</v>
+        <v>29</v>
       </c>
       <c r="L189" s="7">
-        <v>4.44</v>
+        <v>17</v>
       </c>
       <c r="N189" s="10">
-        <v>8.17</v>
+        <v>24.07</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="5" t="s">
         <v>437</v>
       </c>
       <c r="B190" s="6" t="s">
         <v>437</v>
       </c>
       <c r="C190" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D190" s="7" t="s">
         <v>438</v>
       </c>
       <c r="E190" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G190" s="9" t="s">
         <v>13</v>
       </c>
       <c r="H190" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I190" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J190" s="10">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="L190" s="7">
         <v>17</v>
       </c>
       <c r="N190" s="10">
-        <v>24.07</v>
+        <v>9.13</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="5" t="s">
         <v>439</v>
       </c>
       <c r="B191" s="6" t="s">
         <v>439</v>
       </c>
       <c r="C191" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D191" s="7" t="s">
         <v>440</v>
       </c>
       <c r="E191" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G191" s="9" t="s">
         <v>13</v>
       </c>
       <c r="H191" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I191" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J191" s="10">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="L191" s="7">
         <v>17</v>
       </c>
       <c r="N191" s="10">
-        <v>9.13</v>
+        <v>17.43</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="5" t="s">
         <v>441</v>
       </c>
       <c r="B192" s="6" t="s">
         <v>441</v>
       </c>
       <c r="C192" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D192" s="7" t="s">
         <v>442</v>
       </c>
       <c r="E192" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G192" s="9" t="s">
         <v>13</v>
       </c>
       <c r="H192" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I192" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J192" s="10">
-        <v>21</v>
+        <v>7</v>
       </c>
       <c r="L192" s="7">
         <v>17</v>
       </c>
       <c r="N192" s="10">
-        <v>17.43</v>
+        <v>5.81</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="5" t="s">
         <v>443</v>
       </c>
       <c r="B193" s="6" t="s">
         <v>443</v>
       </c>
       <c r="C193" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D193" s="7" t="s">
         <v>444</v>
       </c>
       <c r="E193" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G193" s="9" t="s">
         <v>13</v>
       </c>
       <c r="H193" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I193" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J193" s="10">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="L193" s="7">
         <v>17</v>
       </c>
       <c r="N193" s="10">
-        <v>5.81</v>
+        <v>3.32</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="5" t="s">
         <v>445</v>
       </c>
       <c r="B194" s="6" t="s">
         <v>445</v>
       </c>
       <c r="C194" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D194" s="7" t="s">
         <v>446</v>
       </c>
       <c r="E194" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G194" s="9" t="s">
         <v>13</v>
       </c>
       <c r="H194" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I194" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J194" s="10">
-        <v>4</v>
+        <v>35.43</v>
       </c>
       <c r="L194" s="7">
         <v>17</v>
       </c>
       <c r="N194" s="10">
-        <v>3.32</v>
+        <v>29.41</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="5" t="s">
         <v>447</v>
       </c>
       <c r="B195" s="6" t="s">
         <v>447</v>
       </c>
       <c r="C195" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D195" s="7" t="s">
         <v>448</v>
       </c>
       <c r="E195" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G195" s="9" t="s">
         <v>13</v>
       </c>
       <c r="H195" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I195" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J195" s="10">
-        <v>35.43</v>
+        <v>13.04</v>
       </c>
       <c r="L195" s="7">
         <v>17</v>
       </c>
       <c r="N195" s="10">
-        <v>29.41</v>
+        <v>10.82</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="5" t="s">
         <v>449</v>
       </c>
       <c r="B196" s="6" t="s">
         <v>449</v>
       </c>
       <c r="C196" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D196" s="7" t="s">
         <v>450</v>
       </c>
       <c r="E196" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G196" s="9" t="s">
         <v>13</v>
       </c>
       <c r="H196" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I196" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J196" s="10">
-        <v>13.04</v>
+        <v>24.84</v>
       </c>
       <c r="L196" s="7">
         <v>17</v>
       </c>
       <c r="N196" s="10">
-        <v>10.82</v>
+        <v>20.62</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="5" t="s">
         <v>451</v>
       </c>
       <c r="B197" s="6" t="s">
         <v>451</v>
       </c>
       <c r="C197" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D197" s="7" t="s">
         <v>452</v>
       </c>
       <c r="E197" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G197" s="9" t="s">
         <v>13</v>
       </c>
       <c r="H197" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I197" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J197" s="10">
-        <v>24.84</v>
+        <v>8.16</v>
       </c>
       <c r="L197" s="7">
         <v>17</v>
       </c>
       <c r="N197" s="10">
-        <v>20.62</v>
+        <v>6.77</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="5" t="s">
         <v>453</v>
       </c>
       <c r="B198" s="6" t="s">
         <v>453</v>
       </c>
       <c r="C198" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D198" s="7" t="s">
         <v>454</v>
       </c>
       <c r="E198" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G198" s="9" t="s">
         <v>13</v>
       </c>
       <c r="H198" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I198" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J198" s="10">
-        <v>8.16</v>
+        <v>5.14</v>
       </c>
       <c r="L198" s="7">
         <v>17</v>
       </c>
       <c r="N198" s="10">
-        <v>6.77</v>
+        <v>4.27</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="5" t="s">
         <v>455</v>
       </c>
       <c r="B199" s="6" t="s">
         <v>455</v>
       </c>
       <c r="C199" s="7" t="s">
-        <v>13</v>
+        <v>93</v>
       </c>
       <c r="D199" s="7" t="s">
         <v>456</v>
       </c>
       <c r="E199" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G199" s="9" t="s">
-        <v>13</v>
+        <v>93</v>
       </c>
       <c r="H199" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I199" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="J199" s="10">
-        <v>5.14</v>
+      <c r="K199" s="7" t="s">
+        <v>242</v>
       </c>
       <c r="L199" s="7">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>4.27</v>
+        <v>0</v>
+      </c>
+      <c r="O199" s="9" t="s">
+        <v>242</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="5" t="s">
         <v>457</v>
       </c>
       <c r="B200" s="6" t="s">
         <v>457</v>
       </c>
       <c r="C200" s="7" t="s">
-        <v>93</v>
+        <v>19</v>
       </c>
       <c r="D200" s="7" t="s">
         <v>458</v>
       </c>
       <c r="E200" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G200" s="9" t="s">
         <v>93</v>
       </c>
       <c r="H200" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I200" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="K200" s="7" t="s">
-        <v>242</v>
+      <c r="J200" s="10">
+        <v>2500</v>
       </c>
       <c r="L200" s="7">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>242</v>
+        <v>3</v>
+      </c>
+      <c r="N200" s="10">
+        <v>2425</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="5" t="s">
         <v>459</v>
       </c>
       <c r="B201" s="6" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="C201" s="7" t="s">
-        <v>19</v>
+        <v>461</v>
       </c>
       <c r="D201" s="7" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E201" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G201" s="9" t="s">
         <v>93</v>
       </c>
       <c r="H201" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I201" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J201" s="10">
-        <v>2500</v>
+        <v>5500</v>
       </c>
       <c r="L201" s="7">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="N201" s="10">
-        <v>2425</v>
+        <v>5445</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="5" t="s">
+        <v>463</v>
+      </c>
+      <c r="B202" s="6" t="s">
+        <v>464</v>
+      </c>
+      <c r="C202" s="7" t="s">
         <v>461</v>
       </c>
-      <c r="B202" s="6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D202" s="7" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="E202" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G202" s="9" t="s">
         <v>93</v>
       </c>
       <c r="H202" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I202" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J202" s="10">
-        <v>5500</v>
+        <v>16500</v>
       </c>
       <c r="L202" s="7">
         <v>1</v>
       </c>
       <c r="N202" s="10">
-        <v>5445</v>
+        <v>16335</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="5" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="B203" s="6" t="s">
         <v>466</v>
       </c>
       <c r="C203" s="7" t="s">
-        <v>463</v>
+        <v>19</v>
       </c>
       <c r="D203" s="7" t="s">
         <v>467</v>
       </c>
       <c r="E203" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G203" s="9" t="s">
         <v>93</v>
       </c>
       <c r="H203" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I203" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J203" s="10">
-        <v>16500</v>
+        <v>14000</v>
       </c>
       <c r="L203" s="7">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="N203" s="10">
-        <v>16335</v>
+        <v>13580</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="5" t="s">
         <v>468</v>
       </c>
       <c r="B204" s="6" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="C204" s="7" t="s">
-        <v>19</v>
+        <v>461</v>
       </c>
       <c r="D204" s="7" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="E204" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G204" s="9" t="s">
         <v>93</v>
       </c>
       <c r="H204" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I204" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J204" s="10">
-        <v>14000</v>
+        <v>1100</v>
       </c>
       <c r="L204" s="7">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="N204" s="10">
-        <v>13580</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="5" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="B205" s="6" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="C205" s="7" t="s">
-        <v>463</v>
+        <v>461</v>
       </c>
       <c r="D205" s="7" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E205" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G205" s="9" t="s">
         <v>93</v>
       </c>
       <c r="H205" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I205" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J205" s="10">
-        <v>1100</v>
+        <v>1</v>
       </c>
       <c r="L205" s="7">
         <v>1</v>
       </c>
       <c r="N205" s="10">
-        <v>1089</v>
+        <v>0.99</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="5" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="B206" s="6" t="s">
         <v>474</v>
       </c>
       <c r="C206" s="7" t="s">
-        <v>463</v>
+        <v>19</v>
       </c>
       <c r="D206" s="7" t="s">
         <v>475</v>
       </c>
       <c r="E206" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G206" s="9" t="s">
         <v>93</v>
       </c>
       <c r="H206" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I206" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J206" s="10">
-        <v>1</v>
+        <v>57000</v>
       </c>
       <c r="L206" s="7">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="N206" s="10">
-        <v>0.99</v>
+        <v>55290</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="5" t="s">
         <v>476</v>
       </c>
       <c r="B207" s="6" t="s">
         <v>476</v>
       </c>
       <c r="C207" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D207" s="7" t="s">
         <v>477</v>
       </c>
       <c r="E207" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G207" s="9" t="s">
         <v>93</v>
       </c>
       <c r="H207" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I207" s="7" t="s">
@@ -9395,546 +9461,896 @@
       <c r="A208" s="5" t="s">
         <v>478</v>
       </c>
       <c r="B208" s="6" t="s">
         <v>478</v>
       </c>
       <c r="C208" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D208" s="7" t="s">
         <v>479</v>
       </c>
       <c r="E208" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G208" s="9" t="s">
         <v>93</v>
       </c>
       <c r="H208" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I208" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J208" s="10">
-        <v>57000</v>
+        <v>48000</v>
       </c>
       <c r="L208" s="7">
         <v>3</v>
       </c>
       <c r="N208" s="10">
-        <v>55290</v>
+        <v>46560</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="5" t="s">
         <v>480</v>
       </c>
       <c r="B209" s="6" t="s">
         <v>480</v>
       </c>
       <c r="C209" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D209" s="7" t="s">
         <v>481</v>
       </c>
       <c r="E209" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G209" s="9" t="s">
         <v>93</v>
       </c>
       <c r="H209" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I209" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J209" s="10">
         <v>48000</v>
       </c>
       <c r="L209" s="7">
         <v>3</v>
       </c>
       <c r="N209" s="10">
         <v>46560</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="5" t="s">
         <v>482</v>
       </c>
       <c r="B210" s="6" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="C210" s="7" t="s">
-        <v>19</v>
+        <v>65</v>
       </c>
       <c r="D210" s="7" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="E210" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G210" s="9" t="s">
-        <v>93</v>
+        <v>65</v>
       </c>
       <c r="H210" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I210" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J210" s="10">
-        <v>48000</v>
+        <v>312731</v>
       </c>
       <c r="L210" s="7">
-        <v>3</v>
+        <v>4.44</v>
       </c>
       <c r="N210" s="10">
-        <v>46560</v>
+        <v>298845.74</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="5" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="B211" s="6" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="C211" s="7" t="s">
-        <v>13</v>
+        <v>486</v>
       </c>
       <c r="D211" s="7" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E211" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G211" s="9" t="s">
-        <v>13</v>
+        <v>486</v>
       </c>
       <c r="H211" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I211" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J211" s="10">
-        <v>27.14</v>
+        <v>20</v>
       </c>
       <c r="L211" s="7">
-        <v>17</v>
+        <v>1</v>
       </c>
       <c r="N211" s="10">
-        <v>22.53</v>
+        <v>19.8</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="5" t="s">
+        <v>488</v>
+      </c>
+      <c r="B212" s="6" t="s">
+        <v>488</v>
+      </c>
+      <c r="C212" s="7" t="s">
         <v>486</v>
       </c>
-      <c r="B212" s="6" t="s">
+      <c r="D212" s="7" t="s">
+        <v>489</v>
+      </c>
+      <c r="E212" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="G212" s="9" t="s">
         <v>486</v>
       </c>
-      <c r="C212" s="7" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H212" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I212" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J212" s="10">
-        <v>65</v>
+        <v>240.5</v>
       </c>
       <c r="L212" s="7">
-        <v>17</v>
+        <v>1</v>
       </c>
       <c r="N212" s="10">
-        <v>53.95</v>
+        <v>238.1</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="5" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="B213" s="6" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="C213" s="7" t="s">
-        <v>13</v>
+        <v>486</v>
       </c>
       <c r="D213" s="7" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="E213" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G213" s="9" t="s">
-        <v>13</v>
+        <v>486</v>
       </c>
       <c r="H213" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I213" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J213" s="10">
+        <v>185</v>
+      </c>
+      <c r="L213" s="7">
         <v>1</v>
       </c>
-      <c r="L213" s="7">
-[...1 lines deleted...]
-      </c>
       <c r="N213" s="10">
-        <v>0.83</v>
+        <v>183.15</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="5" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="B214" s="6" t="s">
         <v>492</v>
       </c>
       <c r="C214" s="7" t="s">
-        <v>13</v>
+        <v>486</v>
       </c>
       <c r="D214" s="7" t="s">
         <v>493</v>
       </c>
       <c r="E214" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G214" s="9" t="s">
-        <v>13</v>
+        <v>486</v>
       </c>
       <c r="H214" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I214" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J214" s="10">
-        <v>140.66</v>
+        <v>72</v>
       </c>
       <c r="L214" s="7">
-        <v>17</v>
+        <v>1</v>
       </c>
       <c r="N214" s="10">
-        <v>116.75</v>
+        <v>71.28</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="5" t="s">
         <v>494</v>
       </c>
       <c r="B215" s="6" t="s">
+        <v>494</v>
+      </c>
+      <c r="C215" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="D215" s="7" t="s">
         <v>495</v>
       </c>
-      <c r="C215" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E215" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G215" s="9" t="s">
         <v>13</v>
       </c>
       <c r="H215" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I215" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J215" s="10">
-        <v>120000</v>
+        <v>27.14</v>
       </c>
       <c r="L215" s="7">
         <v>17</v>
       </c>
       <c r="N215" s="10">
-        <v>99600</v>
+        <v>22.53</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="5" t="s">
+        <v>496</v>
+      </c>
+      <c r="B216" s="6" t="s">
+        <v>496</v>
+      </c>
+      <c r="C216" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="D216" s="7" t="s">
         <v>497</v>
       </c>
-      <c r="B216" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E216" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G216" s="9" t="s">
-        <v>93</v>
+        <v>13</v>
       </c>
       <c r="H216" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I216" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="K216" s="7" t="s">
-        <v>499</v>
+      <c r="J216" s="10">
+        <v>65</v>
       </c>
       <c r="L216" s="7">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>499</v>
+        <v>17</v>
+      </c>
+      <c r="N216" s="10">
+        <v>53.95</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="5" t="s">
+        <v>498</v>
+      </c>
+      <c r="B217" s="6" t="s">
+        <v>499</v>
+      </c>
+      <c r="C217" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="D217" s="7" t="s">
         <v>500</v>
       </c>
-      <c r="B217" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E217" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G217" s="9" t="s">
         <v>13</v>
       </c>
       <c r="H217" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I217" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J217" s="10">
-        <v>18000</v>
+        <v>1</v>
       </c>
       <c r="L217" s="7">
         <v>17</v>
       </c>
       <c r="N217" s="10">
-        <v>14940</v>
+        <v>0.83</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="5" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
       <c r="B218" s="6" t="s">
         <v>502</v>
       </c>
       <c r="C218" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D218" s="7" t="s">
         <v>503</v>
       </c>
       <c r="E218" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G218" s="9" t="s">
         <v>13</v>
       </c>
       <c r="H218" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I218" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J218" s="10">
-        <v>6000</v>
+        <v>140.66</v>
       </c>
       <c r="L218" s="7">
         <v>17</v>
       </c>
       <c r="N218" s="10">
-        <v>4980</v>
+        <v>116.75</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="5" t="s">
         <v>504</v>
       </c>
       <c r="B219" s="6" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="C219" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D219" s="7" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="E219" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G219" s="9" t="s">
         <v>13</v>
       </c>
       <c r="H219" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I219" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J219" s="10">
-        <v>75000</v>
+        <v>120000</v>
       </c>
       <c r="L219" s="7">
         <v>17</v>
       </c>
       <c r="N219" s="10">
-        <v>62250</v>
+        <v>99600</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="5" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="B220" s="6" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="C220" s="7" t="s">
-        <v>13</v>
+        <v>93</v>
       </c>
       <c r="D220" s="7" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="E220" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G220" s="9" t="s">
-        <v>13</v>
+        <v>93</v>
       </c>
       <c r="H220" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I220" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="J220" s="10">
-        <v>10000</v>
+      <c r="K220" s="7" t="s">
+        <v>509</v>
       </c>
       <c r="L220" s="7">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>8300</v>
+        <v>0</v>
+      </c>
+      <c r="O220" s="9" t="s">
+        <v>509</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="5" t="s">
-        <v>508</v>
+        <v>482</v>
       </c>
       <c r="B221" s="6" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
       <c r="C221" s="7" t="s">
-        <v>13</v>
+        <v>65</v>
       </c>
       <c r="D221" s="7" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E221" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G221" s="9" t="s">
-        <v>13</v>
+        <v>65</v>
       </c>
       <c r="H221" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I221" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J221" s="10">
-        <v>45000</v>
+        <v>355689</v>
       </c>
       <c r="L221" s="7">
-        <v>17</v>
+        <v>4.44</v>
       </c>
       <c r="N221" s="10">
-        <v>37350</v>
+        <v>339896.41</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="5" t="s">
-        <v>510</v>
+        <v>482</v>
       </c>
       <c r="B222" s="6" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="C222" s="7" t="s">
-        <v>13</v>
+        <v>65</v>
       </c>
       <c r="D222" s="7" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
       <c r="E222" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G222" s="9" t="s">
-        <v>13</v>
+        <v>65</v>
       </c>
       <c r="H222" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I222" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J222" s="10">
+        <v>553506</v>
+      </c>
+      <c r="L222" s="7">
+        <v>4.44</v>
+      </c>
+      <c r="N222" s="10">
+        <v>528930.33</v>
+      </c>
+    </row>
+    <row r="223">
+      <c r="A223" s="5" t="s">
+        <v>482</v>
+      </c>
+      <c r="B223" s="6" t="s">
+        <v>514</v>
+      </c>
+      <c r="C223" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="D223" s="7" t="s">
+        <v>515</v>
+      </c>
+      <c r="E223" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="G223" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="H223" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="I223" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="J223" s="10">
+        <v>933364</v>
+      </c>
+      <c r="L223" s="7">
+        <v>4.44</v>
+      </c>
+      <c r="N223" s="10">
+        <v>891922.64</v>
+      </c>
+    </row>
+    <row r="224">
+      <c r="A224" s="5" t="s">
+        <v>482</v>
+      </c>
+      <c r="B224" s="6" t="s">
+        <v>516</v>
+      </c>
+      <c r="C224" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="D224" s="7" t="s">
+        <v>517</v>
+      </c>
+      <c r="E224" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="G224" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="H224" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="I224" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="J224" s="10">
+        <v>2020804</v>
+      </c>
+      <c r="L224" s="7">
+        <v>4.44</v>
+      </c>
+      <c r="N224" s="10">
+        <v>1931080.3</v>
+      </c>
+    </row>
+    <row r="225">
+      <c r="A225" s="5" t="s">
+        <v>482</v>
+      </c>
+      <c r="B225" s="6" t="s">
+        <v>518</v>
+      </c>
+      <c r="C225" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="D225" s="7" t="s">
+        <v>519</v>
+      </c>
+      <c r="E225" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="G225" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="H225" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="I225" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="J225" s="10">
+        <v>3740404</v>
+      </c>
+      <c r="L225" s="7">
+        <v>4.44</v>
+      </c>
+      <c r="N225" s="10">
+        <v>3574330.06</v>
+      </c>
+    </row>
+    <row r="226">
+      <c r="A226" s="5" t="s">
+        <v>482</v>
+      </c>
+      <c r="B226" s="6" t="s">
+        <v>520</v>
+      </c>
+      <c r="C226" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="D226" s="7" t="s">
+        <v>521</v>
+      </c>
+      <c r="E226" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="G226" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="H226" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="I226" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="J226" s="10">
+        <v>6924004</v>
+      </c>
+      <c r="L226" s="7">
+        <v>4.44</v>
+      </c>
+      <c r="N226" s="10">
+        <v>6616578.22</v>
+      </c>
+    </row>
+    <row r="227">
+      <c r="A227" s="5" t="s">
+        <v>522</v>
+      </c>
+      <c r="B227" s="6" t="s">
+        <v>522</v>
+      </c>
+      <c r="C227" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="D227" s="7" t="s">
+        <v>523</v>
+      </c>
+      <c r="E227" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="G227" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="H227" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="I227" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="J227" s="10">
+        <v>18000</v>
+      </c>
+      <c r="L227" s="7">
+        <v>17</v>
+      </c>
+      <c r="N227" s="10">
+        <v>14940</v>
+      </c>
+    </row>
+    <row r="228">
+      <c r="A228" s="5" t="s">
+        <v>524</v>
+      </c>
+      <c r="B228" s="6" t="s">
+        <v>524</v>
+      </c>
+      <c r="C228" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="D228" s="7" t="s">
+        <v>525</v>
+      </c>
+      <c r="E228" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="G228" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="H228" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="I228" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="J228" s="10">
+        <v>6000</v>
+      </c>
+      <c r="L228" s="7">
+        <v>17</v>
+      </c>
+      <c r="N228" s="10">
+        <v>4980</v>
+      </c>
+    </row>
+    <row r="229">
+      <c r="A229" s="5" t="s">
+        <v>526</v>
+      </c>
+      <c r="B229" s="6" t="s">
+        <v>526</v>
+      </c>
+      <c r="C229" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="D229" s="7" t="s">
+        <v>527</v>
+      </c>
+      <c r="E229" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="G229" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="H229" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="I229" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="J229" s="10">
+        <v>75000</v>
+      </c>
+      <c r="L229" s="7">
+        <v>17</v>
+      </c>
+      <c r="N229" s="10">
+        <v>62250</v>
+      </c>
+    </row>
+    <row r="230">
+      <c r="A230" s="5" t="s">
+        <v>528</v>
+      </c>
+      <c r="B230" s="6" t="s">
+        <v>528</v>
+      </c>
+      <c r="C230" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="D230" s="7" t="s">
+        <v>529</v>
+      </c>
+      <c r="E230" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="G230" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="H230" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="I230" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="J230" s="10">
+        <v>10000</v>
+      </c>
+      <c r="L230" s="7">
+        <v>17</v>
+      </c>
+      <c r="N230" s="10">
+        <v>8300</v>
+      </c>
+    </row>
+    <row r="231">
+      <c r="A231" s="5" t="s">
+        <v>530</v>
+      </c>
+      <c r="B231" s="6" t="s">
+        <v>530</v>
+      </c>
+      <c r="C231" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="D231" s="7" t="s">
+        <v>531</v>
+      </c>
+      <c r="E231" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="G231" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="H231" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="I231" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="J231" s="10">
+        <v>45000</v>
+      </c>
+      <c r="L231" s="7">
+        <v>17</v>
+      </c>
+      <c r="N231" s="10">
+        <v>37350</v>
+      </c>
+    </row>
+    <row r="232">
+      <c r="A232" s="5" t="s">
+        <v>532</v>
+      </c>
+      <c r="B232" s="6" t="s">
+        <v>532</v>
+      </c>
+      <c r="C232" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="D232" s="7" t="s">
+        <v>533</v>
+      </c>
+      <c r="E232" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="G232" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="H232" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="I232" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="J232" s="10">
         <v>1237500</v>
       </c>
-      <c r="L222" s="7">
-[...2 lines deleted...]
-      <c r="N222" s="10">
+      <c r="L232" s="7">
+        <v>17</v>
+      </c>
+      <c r="N232" s="10">
         <v>1027125</v>
       </c>
     </row>
   </sheetData>
   <pageSetup usePrinterDefaults="0"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010028F0AC6A6E38CD4A93AEB8722B6C91D2" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e4568b544d03cf4e8e652e780b214b61">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c168b142-b8f7-4789-8d4a-1d544364992b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0355e1bd8629e6fe14723f637ed371ce" ns2:_="">
     <xsd:import namespace="c168b142-b8f7-4789-8d4a-1d544364992b"/>
@@ -10072,59 +10488,59 @@
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{75A83CD2-EC4C-4231-A726-2F3A85B72F6E}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{100EED36-1E2D-452F-B52C-0F6AB4191EC8}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C3E4124F-F832-4488-99B9-A5D0A32E99CE}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{86C0532A-B914-4F28-8BFD-31BFEC942C7F}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AF935272-89B8-4949-B899-BDBCCC202D52}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1C0546AE-AE4A-4707-B59E-FFA4BF9B4B63}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>FlexCel Studio for .NET</Application>
   <DocSecurity>0</DocSecurity>
   <HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr>Appendix E</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 