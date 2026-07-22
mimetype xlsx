--- v1 (2026-06-02)
+++ v2 (2026-07-22)
@@ -13,51 +13,51 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="flId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="flId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="flId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" rupBuild="4506" lastEdited="4" lowestEdited="4"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
     <sheet name="Appendix E" sheetId="1" r:id="flId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1872" uniqueCount="540">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1904" uniqueCount="548">
   <si>
     <t>Product Name</t>
   </si>
   <si>
     <t>Product Description</t>
   </si>
   <si>
     <t>Product Category</t>
   </si>
   <si>
     <t>Manufacturer Part Number (SKU)</t>
   </si>
   <si>
     <t>Lot Information</t>
   </si>
   <si>
     <t>Type of Cloud Service (Ex. XaaS - Anything as a Service)</t>
   </si>
   <si>
     <t>Unit of Measure</t>
   </si>
   <si>
     <t>Units Per Unit of Measure</t>
   </si>
   <si>
@@ -78,50 +78,65 @@
   <si>
     <t>SaaS</t>
   </si>
   <si>
     <t>CS.DATAPROT.EP.SOLN</t>
   </si>
   <si>
     <t>Lot 3 Cloud</t>
   </si>
   <si>
     <t>Annual</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>Focused Support - GovCloud Only</t>
   </si>
   <si>
     <t>Support 3</t>
   </si>
   <si>
     <t>RR.HOS.ENT.DEDS</t>
   </si>
   <si>
+    <t>Falcon Cloud Security with Containers Runtime Protection Flexible Bundle - GovCloud Only</t>
+  </si>
+  <si>
+    <t>Intel</t>
+  </si>
+  <si>
+    <t>CS.FCSC.RP</t>
+  </si>
+  <si>
+    <t>Falcon Cloud Security with Containers Runtime Protection Hard Bundle - GovCloud Only</t>
+  </si>
+  <si>
+    <t>CS.FCSC.RP1</t>
+  </si>
+  <si>
     <t>Falcon Identity Threat Detection</t>
   </si>
   <si>
     <t>Falcon Identity Threat Detection (Per Account, minimum 1,000)</t>
   </si>
   <si>
     <t>Software as a Service</t>
   </si>
   <si>
     <t>CS.IDTD.SOLN</t>
   </si>
   <si>
     <t>XAAS</t>
   </si>
   <si>
     <t>Identity Threat Protection (Accounts)</t>
   </si>
   <si>
     <t>CS.ITP.SOLN</t>
   </si>
   <si>
     <t>XaaS</t>
   </si>
   <si>
     <t>Falcon Forensics 30 Day 4 Collections</t>
@@ -210,53 +225,50 @@
   <si>
     <t>CS.SPOTLT.SOLN</t>
   </si>
   <si>
     <t>Insight Gov</t>
   </si>
   <si>
     <t>Falcon Insight (EDR) on GovCloud</t>
   </si>
   <si>
     <t>CS.INSGOV.SOLN</t>
   </si>
   <si>
     <t>Falcon Firewall Management</t>
   </si>
   <si>
     <t>CS.FIREWALL.SOLN</t>
   </si>
   <si>
     <t>Falcon Sandbox</t>
   </si>
   <si>
     <t>Falcon Sandbox Full Standalone (On Premise) Sample Size up to 25000 files per month</t>
   </si>
   <si>
-    <t>Intel</t>
-[...1 lines deleted...]
-  <si>
     <t>CS.FS25K.SOLN</t>
   </si>
   <si>
     <t>Falcon Sandbox Full Standalone (On Premise) Sample Size up to 5000 files per month</t>
   </si>
   <si>
     <t>CS.FS5K.SOLN</t>
   </si>
   <si>
     <t>Falcon Sandbox Full Standalone (On Premise) Sample Size Unlimited</t>
   </si>
   <si>
     <t>CS.FSNOL.SOLN</t>
   </si>
   <si>
     <t>Threat Graph Extended Elite on GovCloud with Data Replicator</t>
   </si>
   <si>
     <t>CS.TGFDR.EXE.GOV</t>
   </si>
   <si>
     <t>Server Threat Graph Extended Elite on GovCloud with Data Replicator</t>
   </si>
   <si>
     <t>CS.TGFDR.EXE.HPSGOV</t>
@@ -742,50 +754,62 @@
     <t>Falcon Cloud Security Standalone</t>
   </si>
   <si>
     <t>CS.FCSS.SOLN</t>
   </si>
   <si>
     <t>Identity Threat Protection Complete Bundle on GovCloud</t>
   </si>
   <si>
     <t>CS.ITPC.GOV.SOLN</t>
   </si>
   <si>
     <t>Identity Threat Protection Complete Upgrade on GovCloud</t>
   </si>
   <si>
     <t>CS.ITPCU.GOV.SOLN</t>
   </si>
   <si>
     <t>Express Support (12% of Net Application Total)</t>
   </si>
   <si>
     <t>RR.HOS.ENT.EXPS</t>
   </si>
   <si>
     <t>12% of Net Application Total</t>
+  </si>
+  <si>
+    <t>Falcon Adversary Overwatch Next Gen-SIEM - GovCloud Only</t>
+  </si>
+  <si>
+    <t>CS.AOWSIEM.SVC</t>
+  </si>
+  <si>
+    <t>Falcon Cloud Security Reserved - Hourly Average - GovCloud Only</t>
+  </si>
+  <si>
+    <t>CS.FCS.FLEX.RES.HA</t>
   </si>
   <si>
     <t>Falcon Next-Gen SIEM Gov Cloud 13 Months Day Retention</t>
   </si>
   <si>
     <t>CS.NGSIEM13M.GOV.SOLN</t>
   </si>
   <si>
     <t>Falcon Next-Gen SIEM Gov Cloud 180 Day Retention</t>
   </si>
   <si>
     <t>CS.NGSIEM180D.GOV.SOLN</t>
   </si>
   <si>
     <t>Falcon Next-Gen SIEM Gov Cloud 24 Months Day Retention</t>
   </si>
   <si>
     <t>CS.NGSIEM24M.GOV.SOLN</t>
   </si>
   <si>
     <t>Falcon Next-Gen SIEM Gov Cloud 30 Day Retention</t>
   </si>
   <si>
     <t>CS.NGSIEM30D.GOV.SOLN</t>
   </si>
@@ -2050,124 +2074,124 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:R232"/>
+  <dimension ref="A1:R236"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="157.32421875" customWidth="1"/>
+    <col min="1" max="1" width="159.125" customWidth="1"/>
     <col min="2" max="2" width="255" customWidth="1"/>
     <col min="3" max="3" width="52.9609375" customWidth="1"/>
     <col min="4" max="4" width="54.76171875" customWidth="1"/>
     <col min="5" max="5" width="27.7734375" customWidth="1"/>
     <col min="6" max="6" width="47.56640625" customWidth="1"/>
     <col min="7" max="7" width="101.54296875" customWidth="1"/>
     <col min="8" max="8" width="27.7734375" customWidth="1"/>
     <col min="9" max="9" width="45.765625" customWidth="1"/>
     <col min="10" max="10" width="25.9765625" customWidth="1"/>
     <col min="11" max="11" width="58.359375" customWidth="1"/>
     <col min="12" max="12" width="43.96875" customWidth="1"/>
     <col min="13" max="13" width="42.171875" customWidth="1"/>
     <col min="14" max="14" width="47.56640625" customWidth="1"/>
     <col min="15" max="15" width="56.5625" customWidth="1"/>
     <col min="16" max="16" width="58.359375" customWidth="1"/>
     <col min="17" max="17" width="52.9609375" customWidth="1"/>
     <col min="18" max="18" width="7.98046875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="11" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="11" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="11" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="11" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="11" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="11" t="s">
-        <v>534</v>
+        <v>542</v>
       </c>
       <c r="G1" s="11" t="s">
         <v>5</v>
       </c>
       <c r="H1" s="11" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="11" t="s">
         <v>7</v>
       </c>
       <c r="J1" s="12" t="s">
         <v>8</v>
       </c>
       <c r="K1" s="11" t="s">
-        <v>535</v>
+        <v>543</v>
       </c>
       <c r="L1" s="11" t="s">
-        <v>536</v>
+        <v>544</v>
       </c>
       <c r="M1" s="11" t="s">
-        <v>537</v>
+        <v>545</v>
       </c>
       <c r="N1" s="12" t="s">
         <v>9</v>
       </c>
       <c r="O1" s="11" t="s">
-        <v>538</v>
+        <v>546</v>
       </c>
       <c r="P1" s="11" t="s">
-        <v>539</v>
+        <v>547</v>
       </c>
       <c r="Q1" s="12" t="s">
         <v>11</v>
       </c>
       <c r="R1" s="11" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C2" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D2" s="7" t="s">
         <v>14</v>
       </c>
       <c r="E2" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G2" s="9" t="s">
@@ -2207,8150 +2231,8290 @@
       </c>
       <c r="G3" s="9" t="s">
         <v>19</v>
       </c>
       <c r="H3" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I3" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J3" s="10">
         <v>500000</v>
       </c>
       <c r="L3" s="7">
         <v>3</v>
       </c>
       <c r="N3" s="10">
         <v>485000</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="s">
         <v>21</v>
       </c>
       <c r="B4" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>22</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>23</v>
       </c>
-      <c r="D4" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E4" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G4" s="9" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="H4" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I4" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J4" s="10">
-        <v>24.71</v>
+        <v>470</v>
       </c>
       <c r="L4" s="7">
-        <v>17</v>
+        <v>4.44</v>
       </c>
       <c r="N4" s="10">
-        <v>20.51</v>
+        <v>449.13</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="B5" s="6" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G5" s="9" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I5" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J5" s="10">
-        <v>61</v>
+        <v>610.13</v>
       </c>
       <c r="L5" s="7">
-        <v>17</v>
+        <v>4.44</v>
       </c>
       <c r="N5" s="10">
-        <v>50.63</v>
+        <v>583.04</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="B6" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="D6" s="7" t="s">
         <v>29</v>
       </c>
-      <c r="B6" s="6" t="s">
+      <c r="E6" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="G6" s="9" t="s">
         <v>30</v>
       </c>
-      <c r="C6" s="7" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H6" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J6" s="10">
-        <v>49.63</v>
+        <v>24.71</v>
       </c>
       <c r="L6" s="7">
         <v>17</v>
       </c>
       <c r="N6" s="10">
-        <v>41.19</v>
+        <v>20.51</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="B7" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="D7" s="7" t="s">
         <v>32</v>
       </c>
-      <c r="B7" s="6" t="s">
-[...5 lines deleted...]
-      <c r="D7" s="7" t="s">
+      <c r="E7" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="G7" s="9" t="s">
         <v>33</v>
       </c>
-      <c r="E7" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H7" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I7" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J7" s="10">
-        <v>51.98</v>
+        <v>61</v>
       </c>
       <c r="L7" s="7">
         <v>17</v>
       </c>
       <c r="N7" s="10">
-        <v>43.14</v>
+        <v>50.63</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="D8" s="7" t="s">
         <v>36</v>
       </c>
       <c r="E8" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G8" s="9" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="H8" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I8" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J8" s="10">
-        <v>94.08</v>
+        <v>49.63</v>
       </c>
       <c r="L8" s="7">
         <v>17</v>
       </c>
       <c r="N8" s="10">
-        <v>78.09</v>
+        <v>41.19</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
         <v>37</v>
       </c>
       <c r="B9" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="D9" s="7" t="s">
         <v>38</v>
       </c>
-      <c r="C9" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E9" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G9" s="9" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="H9" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I9" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J9" s="10">
-        <v>52.36</v>
+        <v>51.98</v>
       </c>
       <c r="L9" s="7">
         <v>17</v>
       </c>
       <c r="N9" s="10">
-        <v>43.46</v>
+        <v>43.14</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>41</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G10" s="9" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="H10" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I10" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J10" s="10">
-        <v>25.38</v>
+        <v>94.08</v>
       </c>
       <c r="L10" s="7">
         <v>17</v>
       </c>
       <c r="N10" s="10">
-        <v>21.07</v>
+        <v>78.09</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G11" s="9" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="H11" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I11" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J11" s="10">
-        <v>8.46</v>
+        <v>52.36</v>
       </c>
       <c r="L11" s="7">
         <v>17</v>
       </c>
       <c r="N11" s="10">
-        <v>7.02</v>
+        <v>43.46</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="B12" s="6" t="s">
         <v>45</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="D12" s="7" t="s">
         <v>46</v>
       </c>
       <c r="E12" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G12" s="9" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="H12" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I12" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J12" s="10">
-        <v>28.23</v>
+        <v>25.38</v>
       </c>
       <c r="L12" s="7">
         <v>17</v>
       </c>
-      <c r="M12" s="7">
-[...1 lines deleted...]
-      </c>
       <c r="N12" s="10">
-        <v>23.02</v>
+        <v>21.07</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="B13" s="6" t="s">
         <v>47</v>
       </c>
-      <c r="B13" s="6" t="s">
+      <c r="C13" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="D13" s="7" t="s">
         <v>48</v>
       </c>
-      <c r="C13" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E13" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G13" s="9" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="H13" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I13" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J13" s="10">
-        <v>28.23</v>
+        <v>8.46</v>
       </c>
       <c r="L13" s="7">
         <v>17</v>
       </c>
       <c r="N13" s="10">
-        <v>23.43</v>
+        <v>7.02</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="s">
-        <v>37</v>
+        <v>49</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>50</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="D14" s="7" t="s">
         <v>51</v>
       </c>
       <c r="E14" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G14" s="9" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="H14" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I14" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J14" s="10">
-        <v>19.78</v>
+        <v>28.23</v>
       </c>
       <c r="L14" s="7">
         <v>17</v>
       </c>
+      <c r="M14" s="7">
+        <v>18.45</v>
+      </c>
       <c r="N14" s="10">
-        <v>16.42</v>
+        <v>23.02</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="s">
         <v>52</v>
       </c>
       <c r="B15" s="6" t="s">
         <v>53</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="D15" s="7" t="s">
         <v>54</v>
       </c>
       <c r="E15" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G15" s="9" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="H15" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I15" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J15" s="10">
-        <v>47.04</v>
+        <v>28.23</v>
       </c>
       <c r="L15" s="7">
         <v>17</v>
       </c>
-      <c r="M15" s="7">
-[...1 lines deleted...]
-      </c>
       <c r="N15" s="10">
-        <v>38.35</v>
+        <v>23.43</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="B16" s="6" t="s">
         <v>55</v>
       </c>
-      <c r="B16" s="6" t="s">
+      <c r="C16" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="D16" s="7" t="s">
         <v>56</v>
       </c>
-      <c r="C16" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E16" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G16" s="9" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="H16" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I16" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J16" s="10">
-        <v>46</v>
+        <v>19.78</v>
       </c>
       <c r="L16" s="7">
         <v>17</v>
       </c>
       <c r="N16" s="10">
-        <v>38.18</v>
+        <v>16.42</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="B17" s="6" t="s">
         <v>58</v>
       </c>
-      <c r="B17" s="6" t="s">
+      <c r="C17" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="D17" s="7" t="s">
         <v>59</v>
       </c>
-      <c r="C17" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E17" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G17" s="9" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="H17" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I17" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J17" s="10">
-        <v>94.08</v>
+        <v>47.04</v>
       </c>
       <c r="L17" s="7">
         <v>17</v>
       </c>
       <c r="M17" s="7">
-        <v>18.46</v>
+        <v>18.47</v>
       </c>
       <c r="N17" s="10">
-        <v>76.71</v>
+        <v>38.35</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B18" s="6" t="s">
         <v>61</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="D18" s="7" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G18" s="9" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="H18" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I18" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J18" s="10">
-        <v>12.29</v>
+        <v>46</v>
       </c>
       <c r="L18" s="7">
         <v>17</v>
       </c>
       <c r="N18" s="10">
-        <v>10.2</v>
+        <v>38.18</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="s">
         <v>63</v>
       </c>
       <c r="B19" s="6" t="s">
         <v>64</v>
       </c>
       <c r="C19" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="D19" s="7" t="s">
         <v>65</v>
       </c>
-      <c r="D19" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E19" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G19" s="9" t="s">
-        <v>65</v>
+        <v>28</v>
       </c>
       <c r="H19" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I19" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J19" s="10">
-        <v>49999</v>
+        <v>94.08</v>
       </c>
       <c r="L19" s="7">
-        <v>4.44</v>
+        <v>17</v>
+      </c>
+      <c r="M19" s="7">
+        <v>18.46</v>
       </c>
       <c r="N19" s="10">
-        <v>47779.04</v>
+        <v>76.71</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="B20" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="C20" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="D20" s="7" t="s">
         <v>67</v>
       </c>
-      <c r="C20" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E20" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G20" s="9" t="s">
-        <v>65</v>
+        <v>28</v>
       </c>
       <c r="H20" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I20" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J20" s="10">
-        <v>24999</v>
+        <v>12.29</v>
       </c>
       <c r="L20" s="7">
-        <v>4.44</v>
+        <v>17</v>
       </c>
       <c r="N20" s="10">
-        <v>23889.04</v>
+        <v>10.2</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="B21" s="6" t="s">
         <v>69</v>
       </c>
       <c r="C21" s="7" t="s">
-        <v>65</v>
+        <v>22</v>
       </c>
       <c r="D21" s="7" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G21" s="9" t="s">
-        <v>65</v>
+        <v>22</v>
       </c>
       <c r="H21" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I21" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J21" s="10">
-        <v>99999</v>
+        <v>49999</v>
       </c>
       <c r="L21" s="7">
         <v>4.44</v>
       </c>
       <c r="N21" s="10">
-        <v>95559.04</v>
+        <v>47779.04</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="B22" s="6" t="s">
         <v>71</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D22" s="7" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G22" s="9" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H22" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I22" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J22" s="10">
-        <v>62.83</v>
+        <v>24999</v>
       </c>
       <c r="L22" s="7">
-        <v>17</v>
+        <v>4.44</v>
       </c>
       <c r="N22" s="10">
-        <v>52.15</v>
+        <v>23889.04</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="B23" s="6" t="s">
         <v>73</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>74</v>
       </c>
       <c r="E23" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G23" s="9" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H23" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I23" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J23" s="10">
-        <v>188.5</v>
+        <v>99999</v>
       </c>
       <c r="L23" s="7">
-        <v>17</v>
+        <v>4.44</v>
       </c>
       <c r="N23" s="10">
-        <v>156.46</v>
+        <v>95559.04</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="5" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="B24" s="6" t="s">
         <v>75</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>76</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G24" s="9" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="H24" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I24" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J24" s="10">
-        <v>23.74</v>
+        <v>62.83</v>
       </c>
       <c r="L24" s="7">
         <v>17</v>
       </c>
       <c r="N24" s="10">
-        <v>19.7</v>
+        <v>52.15</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="B25" s="6" t="s">
         <v>77</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>78</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G25" s="9" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="H25" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I25" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J25" s="10">
-        <v>71.21</v>
+        <v>188.5</v>
       </c>
       <c r="L25" s="7">
         <v>17</v>
       </c>
       <c r="N25" s="10">
-        <v>59.1</v>
+        <v>156.46</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="5" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="B26" s="6" t="s">
         <v>79</v>
       </c>
       <c r="C26" s="7" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>80</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G26" s="9" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="H26" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I26" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J26" s="10">
-        <v>43.01</v>
+        <v>23.74</v>
       </c>
       <c r="L26" s="7">
         <v>17</v>
       </c>
       <c r="N26" s="10">
-        <v>35.7</v>
+        <v>19.7</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="B27" s="6" t="s">
         <v>81</v>
       </c>
       <c r="C27" s="7" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="D27" s="7" t="s">
         <v>82</v>
       </c>
       <c r="E27" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G27" s="9" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="H27" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I27" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J27" s="10">
-        <v>129.02</v>
+        <v>71.21</v>
       </c>
       <c r="L27" s="7">
         <v>17</v>
       </c>
       <c r="N27" s="10">
-        <v>107.09</v>
+        <v>59.1</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="5" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="B28" s="6" t="s">
         <v>83</v>
       </c>
       <c r="C28" s="7" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="D28" s="7" t="s">
         <v>84</v>
       </c>
       <c r="E28" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G28" s="9" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="H28" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I28" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J28" s="10">
-        <v>14.86</v>
+        <v>43.01</v>
       </c>
       <c r="L28" s="7">
         <v>17</v>
       </c>
       <c r="N28" s="10">
-        <v>12.33</v>
+        <v>35.7</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="B29" s="6" t="s">
         <v>85</v>
       </c>
       <c r="C29" s="7" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="D29" s="7" t="s">
         <v>86</v>
       </c>
       <c r="E29" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G29" s="9" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="H29" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I29" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J29" s="10">
-        <v>44.57</v>
+        <v>129.02</v>
       </c>
       <c r="L29" s="7">
         <v>17</v>
       </c>
       <c r="N29" s="10">
-        <v>36.99</v>
+        <v>107.09</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="5" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="B30" s="6" t="s">
         <v>87</v>
       </c>
       <c r="C30" s="7" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="D30" s="7" t="s">
         <v>88</v>
       </c>
       <c r="E30" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G30" s="9" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="H30" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I30" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J30" s="10">
-        <v>10.14</v>
+        <v>14.86</v>
       </c>
       <c r="L30" s="7">
         <v>17</v>
       </c>
       <c r="N30" s="10">
-        <v>8.42</v>
+        <v>12.33</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="5" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="B31" s="6" t="s">
         <v>89</v>
       </c>
       <c r="C31" s="7" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="D31" s="7" t="s">
         <v>90</v>
       </c>
       <c r="E31" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G31" s="9" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="H31" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I31" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J31" s="10">
-        <v>30.46</v>
+        <v>44.57</v>
       </c>
       <c r="L31" s="7">
         <v>17</v>
       </c>
       <c r="N31" s="10">
-        <v>25.28</v>
+        <v>36.99</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="B32" s="6" t="s">
         <v>91</v>
       </c>
-      <c r="B32" s="6" t="s">
+      <c r="C32" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="D32" s="7" t="s">
         <v>92</v>
       </c>
-      <c r="C32" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E32" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G32" s="9" t="s">
-        <v>93</v>
+        <v>28</v>
       </c>
       <c r="H32" s="7" t="s">
-        <v>95</v>
+        <v>16</v>
       </c>
       <c r="I32" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J32" s="10">
-        <v>15000</v>
+        <v>10.14</v>
       </c>
       <c r="L32" s="7">
-        <v>0</v>
+        <v>17</v>
       </c>
       <c r="N32" s="10">
-        <v>15000</v>
+        <v>8.42</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="5" t="s">
-        <v>96</v>
+        <v>42</v>
       </c>
       <c r="B33" s="6" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="C33" s="7" t="s">
-        <v>98</v>
+        <v>28</v>
       </c>
       <c r="D33" s="7" t="s">
-        <v>99</v>
+        <v>94</v>
       </c>
       <c r="E33" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G33" s="9" t="s">
-        <v>100</v>
+        <v>28</v>
       </c>
       <c r="H33" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I33" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J33" s="10">
-        <v>0</v>
+        <v>30.46</v>
       </c>
       <c r="L33" s="7">
-        <v>0</v>
+        <v>17</v>
       </c>
       <c r="N33" s="10">
-        <v>0</v>
+        <v>25.28</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="5" t="s">
-        <v>101</v>
+        <v>95</v>
       </c>
       <c r="B34" s="6" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="C34" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="D34" s="7" t="s">
         <v>98</v>
       </c>
-      <c r="D34" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E34" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G34" s="9" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="H34" s="7" t="s">
-        <v>16</v>
+        <v>99</v>
       </c>
       <c r="I34" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J34" s="10">
-        <v>500</v>
+        <v>15000</v>
       </c>
       <c r="L34" s="7">
         <v>0</v>
       </c>
       <c r="N34" s="10">
-        <v>500</v>
+        <v>15000</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="B35" s="6" t="s">
+        <v>101</v>
+      </c>
+      <c r="C35" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="D35" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="E35" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="G35" s="9" t="s">
         <v>104</v>
       </c>
-      <c r="B35" s="6" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H35" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J35" s="10">
-        <v>750000</v>
+        <v>0</v>
       </c>
       <c r="L35" s="7">
-        <v>4.44</v>
+        <v>0</v>
       </c>
       <c r="N35" s="10">
-        <v>716700</v>
+        <v>0</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="5" t="s">
-        <v>37</v>
+        <v>105</v>
       </c>
       <c r="B36" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="C36" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="D36" s="7" t="s">
         <v>107</v>
       </c>
-      <c r="C36" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E36" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G36" s="9" t="s">
-        <v>23</v>
+        <v>102</v>
       </c>
       <c r="H36" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J36" s="10">
-        <v>59.34</v>
+        <v>500</v>
       </c>
       <c r="L36" s="7">
-        <v>17</v>
+        <v>0</v>
       </c>
       <c r="N36" s="10">
-        <v>49.25</v>
+        <v>500</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="5" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="B37" s="6" t="s">
         <v>109</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>110</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G37" s="9" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="H37" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J37" s="10">
-        <v>50</v>
+        <v>750000</v>
       </c>
       <c r="L37" s="7">
-        <v>17</v>
+        <v>4.44</v>
       </c>
       <c r="N37" s="10">
-        <v>41.5</v>
+        <v>716700</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="B38" s="6" t="s">
         <v>111</v>
       </c>
-      <c r="B38" s="6" t="s">
+      <c r="C38" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="D38" s="7" t="s">
         <v>112</v>
       </c>
-      <c r="C38" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E38" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G38" s="9" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="H38" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J38" s="10">
-        <v>94.08</v>
+        <v>59.34</v>
       </c>
       <c r="L38" s="7">
         <v>17</v>
       </c>
-      <c r="M38" s="7">
-[...1 lines deleted...]
-      </c>
       <c r="N38" s="10">
-        <v>33.03</v>
+        <v>49.25</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="5" t="s">
-        <v>37</v>
+        <v>113</v>
       </c>
       <c r="B39" s="6" t="s">
+        <v>113</v>
+      </c>
+      <c r="C39" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="D39" s="7" t="s">
         <v>114</v>
       </c>
-      <c r="C39" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E39" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G39" s="9" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="H39" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I39" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J39" s="10">
-        <v>157.08</v>
+        <v>50</v>
       </c>
       <c r="L39" s="7">
         <v>17</v>
       </c>
       <c r="N39" s="10">
-        <v>130.38</v>
+        <v>41.5</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="5" t="s">
-        <v>104</v>
+        <v>115</v>
       </c>
       <c r="B40" s="6" t="s">
         <v>116</v>
       </c>
       <c r="C40" s="7" t="s">
-        <v>65</v>
+        <v>28</v>
       </c>
       <c r="D40" s="7" t="s">
         <v>117</v>
       </c>
       <c r="E40" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G40" s="9" t="s">
-        <v>65</v>
+        <v>28</v>
       </c>
       <c r="H40" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I40" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J40" s="10">
-        <v>450000</v>
+        <v>94.08</v>
       </c>
       <c r="L40" s="7">
-        <v>4.44</v>
+        <v>17</v>
+      </c>
+      <c r="M40" s="7">
+        <v>64.89</v>
       </c>
       <c r="N40" s="10">
-        <v>430020</v>
+        <v>33.03</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="B41" s="6" t="s">
         <v>118</v>
       </c>
-      <c r="B41" s="6" t="s">
+      <c r="C41" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="D41" s="7" t="s">
         <v>119</v>
       </c>
-      <c r="C41" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E41" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G41" s="9" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="H41" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I41" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J41" s="10">
-        <v>94.08</v>
+        <v>157.08</v>
       </c>
       <c r="L41" s="7">
         <v>17</v>
       </c>
       <c r="N41" s="10">
-        <v>78.09</v>
+        <v>130.38</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="5" t="s">
-        <v>37</v>
+        <v>108</v>
       </c>
       <c r="B42" s="6" t="s">
+        <v>120</v>
+      </c>
+      <c r="C42" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="D42" s="7" t="s">
         <v>121</v>
       </c>
-      <c r="C42" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E42" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G42" s="9" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H42" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I42" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J42" s="10">
-        <v>9.4</v>
+        <v>450000</v>
       </c>
       <c r="L42" s="7">
-        <v>17</v>
+        <v>4.44</v>
       </c>
       <c r="N42" s="10">
-        <v>7.8</v>
+        <v>430020</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="B43" s="6" t="s">
         <v>123</v>
       </c>
-      <c r="B43" s="6" t="s">
+      <c r="C43" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="D43" s="7" t="s">
         <v>124</v>
       </c>
-      <c r="C43" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E43" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G43" s="9" t="s">
-        <v>125</v>
+        <v>28</v>
       </c>
       <c r="H43" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I43" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J43" s="10">
-        <v>216.39</v>
+        <v>94.08</v>
       </c>
       <c r="L43" s="7">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>46.82</v>
+        <v>17</v>
       </c>
       <c r="N43" s="10">
-        <v>115.08</v>
+        <v>78.09</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="5" t="s">
-        <v>127</v>
+        <v>42</v>
       </c>
       <c r="B44" s="6" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="C44" s="7" t="s">
-        <v>125</v>
+        <v>28</v>
       </c>
       <c r="D44" s="7" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="E44" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G44" s="9" t="s">
-        <v>125</v>
+        <v>28</v>
       </c>
       <c r="H44" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I44" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J44" s="10">
-        <v>122.31</v>
+        <v>9.4</v>
       </c>
       <c r="L44" s="7">
-        <v>46</v>
+        <v>17</v>
       </c>
       <c r="N44" s="10">
-        <v>66.05</v>
+        <v>7.8</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="5" t="s">
-        <v>52</v>
+        <v>127</v>
       </c>
       <c r="B45" s="6" t="s">
+        <v>128</v>
+      </c>
+      <c r="C45" s="7" t="s">
+        <v>129</v>
+      </c>
+      <c r="D45" s="7" t="s">
         <v>130</v>
       </c>
-      <c r="C45" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E45" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G45" s="9" t="s">
-        <v>23</v>
+        <v>129</v>
       </c>
       <c r="H45" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I45" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J45" s="10">
-        <v>37.63</v>
+        <v>216.39</v>
       </c>
       <c r="L45" s="7">
-        <v>17</v>
+        <v>46</v>
       </c>
       <c r="M45" s="7">
-        <v>18.47</v>
+        <v>46.82</v>
       </c>
       <c r="N45" s="10">
-        <v>30.68</v>
+        <v>115.08</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="5" t="s">
+        <v>131</v>
+      </c>
+      <c r="B46" s="6" t="s">
         <v>132</v>
       </c>
-      <c r="B46" s="6" t="s">
+      <c r="C46" s="7" t="s">
+        <v>129</v>
+      </c>
+      <c r="D46" s="7" t="s">
         <v>133</v>
       </c>
-      <c r="C46" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E46" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G46" s="9" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="H46" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J46" s="10">
-        <v>216.39</v>
+        <v>122.31</v>
       </c>
       <c r="L46" s="7">
         <v>46</v>
       </c>
       <c r="N46" s="10">
-        <v>116.85</v>
+        <v>66.05</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="5" t="s">
-        <v>37</v>
+        <v>57</v>
       </c>
       <c r="B47" s="6" t="s">
+        <v>134</v>
+      </c>
+      <c r="C47" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="D47" s="7" t="s">
         <v>135</v>
       </c>
-      <c r="C47" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E47" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G47" s="9" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="H47" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J47" s="10">
-        <v>107.52</v>
+        <v>37.63</v>
       </c>
       <c r="L47" s="7">
         <v>17</v>
       </c>
+      <c r="M47" s="7">
+        <v>18.47</v>
+      </c>
       <c r="N47" s="10">
-        <v>89.24</v>
+        <v>30.68</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="5" t="s">
+        <v>136</v>
+      </c>
+      <c r="B48" s="6" t="s">
         <v>137</v>
       </c>
-      <c r="B48" s="6" t="s">
+      <c r="C48" s="7" t="s">
+        <v>129</v>
+      </c>
+      <c r="D48" s="7" t="s">
         <v>138</v>
       </c>
-      <c r="C48" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E48" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G48" s="9" t="s">
-        <v>23</v>
+        <v>129</v>
       </c>
       <c r="H48" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J48" s="10">
-        <v>28.23</v>
+        <v>216.39</v>
       </c>
       <c r="L48" s="7">
-        <v>17</v>
+        <v>46</v>
       </c>
       <c r="N48" s="10">
-        <v>23.43</v>
+        <v>116.85</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="B49" s="6" t="s">
+        <v>139</v>
+      </c>
+      <c r="C49" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="D49" s="7" t="s">
         <v>140</v>
       </c>
-      <c r="B49" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E49" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G49" s="9" t="s">
-        <v>125</v>
+        <v>28</v>
       </c>
       <c r="H49" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J49" s="10">
-        <v>188.17</v>
+        <v>107.52</v>
       </c>
       <c r="L49" s="7">
-        <v>46</v>
+        <v>17</v>
       </c>
       <c r="N49" s="10">
-        <v>101.61</v>
+        <v>89.24</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="5" t="s">
-        <v>127</v>
+        <v>141</v>
       </c>
       <c r="B50" s="6" t="s">
+        <v>142</v>
+      </c>
+      <c r="C50" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="D50" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="C50" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E50" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G50" s="9" t="s">
-        <v>125</v>
+        <v>28</v>
       </c>
       <c r="H50" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J50" s="10">
-        <v>70.55</v>
+        <v>28.23</v>
       </c>
       <c r="L50" s="7">
-        <v>46</v>
+        <v>17</v>
       </c>
       <c r="N50" s="10">
-        <v>38.1</v>
+        <v>23.43</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="5" t="s">
+        <v>144</v>
+      </c>
+      <c r="B51" s="6" t="s">
         <v>145</v>
       </c>
-      <c r="B51" s="6" t="s">
+      <c r="C51" s="7" t="s">
+        <v>129</v>
+      </c>
+      <c r="D51" s="7" t="s">
         <v>146</v>
       </c>
-      <c r="C51" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E51" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G51" s="9" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="H51" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J51" s="10">
         <v>188.17</v>
       </c>
       <c r="L51" s="7">
         <v>46</v>
       </c>
-      <c r="M51" s="7">
-[...1 lines deleted...]
-      </c>
       <c r="N51" s="10">
-        <v>99.73</v>
+        <v>101.61</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="5" t="s">
+        <v>131</v>
+      </c>
+      <c r="B52" s="6" t="s">
+        <v>147</v>
+      </c>
+      <c r="C52" s="7" t="s">
+        <v>129</v>
+      </c>
+      <c r="D52" s="7" t="s">
         <v>148</v>
       </c>
-      <c r="B52" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E52" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G52" s="9" t="s">
-        <v>65</v>
+        <v>129</v>
       </c>
       <c r="H52" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I52" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J52" s="10">
-        <v>25</v>
+        <v>70.55</v>
       </c>
       <c r="L52" s="7">
-        <v>4.44</v>
+        <v>46</v>
       </c>
       <c r="N52" s="10">
-        <v>23.89</v>
+        <v>38.1</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="5" t="s">
-        <v>127</v>
+        <v>149</v>
       </c>
       <c r="B53" s="6" t="s">
+        <v>150</v>
+      </c>
+      <c r="C53" s="7" t="s">
+        <v>129</v>
+      </c>
+      <c r="D53" s="7" t="s">
         <v>151</v>
       </c>
-      <c r="C53" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E53" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G53" s="9" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="H53" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I53" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J53" s="10">
-        <v>140.65</v>
+        <v>188.17</v>
       </c>
       <c r="L53" s="7">
         <v>46</v>
       </c>
+      <c r="M53" s="7">
+        <v>47</v>
+      </c>
       <c r="N53" s="10">
-        <v>75.95</v>
+        <v>99.73</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="5" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B54" s="6" t="s">
         <v>153</v>
       </c>
       <c r="C54" s="7" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D54" s="7" t="s">
         <v>154</v>
       </c>
       <c r="E54" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G54" s="9" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H54" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I54" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J54" s="10">
-        <v>28.23</v>
+        <v>25</v>
       </c>
       <c r="L54" s="7">
-        <v>17</v>
+        <v>4.44</v>
       </c>
       <c r="N54" s="10">
-        <v>23.43</v>
+        <v>23.89</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="5" t="s">
+        <v>131</v>
+      </c>
+      <c r="B55" s="6" t="s">
         <v>155</v>
       </c>
-      <c r="B55" s="6" t="s">
+      <c r="C55" s="7" t="s">
+        <v>129</v>
+      </c>
+      <c r="D55" s="7" t="s">
         <v>156</v>
       </c>
-      <c r="C55" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E55" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G55" s="9" t="s">
-        <v>23</v>
+        <v>129</v>
       </c>
       <c r="H55" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I55" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J55" s="10">
-        <v>178.29</v>
+        <v>140.65</v>
       </c>
       <c r="L55" s="7">
-        <v>17</v>
+        <v>46</v>
       </c>
       <c r="N55" s="10">
-        <v>147.98</v>
+        <v>75.95</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="B56" s="6" t="s">
+        <v>157</v>
+      </c>
+      <c r="C56" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="D56" s="7" t="s">
         <v>158</v>
       </c>
-      <c r="B56" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E56" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G56" s="9" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="H56" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J56" s="10">
-        <v>16000</v>
+        <v>28.23</v>
       </c>
       <c r="L56" s="7">
         <v>17</v>
       </c>
       <c r="N56" s="10">
-        <v>13280</v>
+        <v>23.43</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="5" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="B57" s="6" t="s">
         <v>160</v>
       </c>
       <c r="C57" s="7" t="s">
-        <v>65</v>
+        <v>28</v>
       </c>
       <c r="D57" s="7" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G57" s="9" t="s">
-        <v>65</v>
+        <v>28</v>
       </c>
       <c r="H57" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J57" s="10">
-        <v>25000</v>
+        <v>178.29</v>
       </c>
       <c r="L57" s="7">
-        <v>4.44</v>
+        <v>17</v>
       </c>
       <c r="N57" s="10">
-        <v>23890</v>
+        <v>147.98</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="5" t="s">
-        <v>37</v>
+        <v>162</v>
       </c>
       <c r="B58" s="6" t="s">
         <v>162</v>
       </c>
       <c r="C58" s="7" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="D58" s="7" t="s">
         <v>163</v>
       </c>
       <c r="E58" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G58" s="9" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="H58" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J58" s="10">
-        <v>37.14</v>
+        <v>16000</v>
       </c>
       <c r="L58" s="7">
         <v>17</v>
       </c>
       <c r="N58" s="10">
-        <v>30.83</v>
+        <v>13280</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="5" t="s">
-        <v>37</v>
+        <v>164</v>
       </c>
       <c r="B59" s="6" t="s">
         <v>164</v>
       </c>
       <c r="C59" s="7" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D59" s="7" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G59" s="9" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H59" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I59" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J59" s="10">
-        <v>35.84</v>
+        <v>25000</v>
       </c>
       <c r="L59" s="7">
-        <v>17</v>
+        <v>4.44</v>
       </c>
       <c r="N59" s="10">
-        <v>29.75</v>
+        <v>23890</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="5" t="s">
-        <v>166</v>
+        <v>42</v>
       </c>
       <c r="B60" s="6" t="s">
         <v>166</v>
       </c>
       <c r="C60" s="7" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="D60" s="7" t="s">
         <v>167</v>
       </c>
       <c r="E60" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G60" s="9" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="H60" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J60" s="10">
-        <v>14.46</v>
+        <v>37.14</v>
       </c>
       <c r="L60" s="7">
         <v>17</v>
       </c>
       <c r="N60" s="10">
-        <v>12</v>
+        <v>30.83</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="5" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="B61" s="6" t="s">
         <v>168</v>
       </c>
       <c r="C61" s="7" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="D61" s="7" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G61" s="9" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="H61" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J61" s="10">
-        <v>12.38</v>
+        <v>35.84</v>
       </c>
       <c r="L61" s="7">
         <v>17</v>
       </c>
       <c r="N61" s="10">
-        <v>10.28</v>
+        <v>29.75</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="5" t="s">
-        <v>47</v>
+        <v>170</v>
       </c>
       <c r="B62" s="6" t="s">
         <v>170</v>
       </c>
       <c r="C62" s="7" t="s">
-        <v>65</v>
+        <v>28</v>
       </c>
       <c r="D62" s="7" t="s">
         <v>171</v>
       </c>
       <c r="E62" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G62" s="9" t="s">
-        <v>65</v>
+        <v>28</v>
       </c>
       <c r="H62" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J62" s="10">
-        <v>750000</v>
+        <v>14.46</v>
       </c>
       <c r="L62" s="7">
-        <v>4.44</v>
+        <v>17</v>
       </c>
       <c r="N62" s="10">
-        <v>716700</v>
+        <v>12</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="B63" s="6" t="s">
         <v>172</v>
       </c>
-      <c r="B63" s="6" t="s">
+      <c r="C63" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="D63" s="7" t="s">
         <v>173</v>
       </c>
-      <c r="C63" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E63" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G63" s="9" t="s">
         <v>28</v>
       </c>
       <c r="H63" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J63" s="10">
-        <v>512.69</v>
+        <v>12.38</v>
       </c>
       <c r="L63" s="7">
         <v>17</v>
       </c>
       <c r="N63" s="10">
-        <v>425.53</v>
-[...2 lines deleted...]
-        <v>425.53</v>
+        <v>10.28</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="5" t="s">
-        <v>172</v>
+        <v>52</v>
       </c>
       <c r="B64" s="6" t="s">
+        <v>174</v>
+      </c>
+      <c r="C64" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="D64" s="7" t="s">
         <v>175</v>
       </c>
-      <c r="C64" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E64" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G64" s="9" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="H64" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J64" s="10">
-        <v>360.43</v>
+        <v>750000</v>
       </c>
       <c r="L64" s="7">
-        <v>17</v>
+        <v>4.44</v>
       </c>
       <c r="N64" s="10">
-        <v>299.16</v>
-[...2 lines deleted...]
-        <v>299.16</v>
+        <v>716700</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="5" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="B65" s="6" t="s">
         <v>177</v>
       </c>
       <c r="C65" s="7" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="D65" s="7" t="s">
         <v>178</v>
       </c>
       <c r="E65" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G65" s="9" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="H65" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J65" s="10">
-        <v>451.57</v>
+        <v>512.69</v>
       </c>
       <c r="L65" s="7">
         <v>17</v>
       </c>
       <c r="N65" s="10">
-        <v>374.8</v>
+        <v>425.53</v>
       </c>
       <c r="Q65" s="10">
-        <v>374.8</v>
+        <v>425.53</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="5" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="B66" s="6" t="s">
         <v>179</v>
       </c>
       <c r="C66" s="7" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="D66" s="7" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G66" s="9" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="H66" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J66" s="10">
-        <v>340.47</v>
+        <v>360.43</v>
       </c>
       <c r="L66" s="7">
         <v>17</v>
       </c>
       <c r="N66" s="10">
-        <v>282.59</v>
+        <v>299.16</v>
       </c>
       <c r="Q66" s="10">
-        <v>282.59</v>
+        <v>299.16</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="5" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="B67" s="6" t="s">
         <v>181</v>
       </c>
       <c r="C67" s="7" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="D67" s="7" t="s">
         <v>182</v>
       </c>
       <c r="E67" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G67" s="9" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="H67" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J67" s="10">
-        <v>391.73</v>
+        <v>451.57</v>
       </c>
       <c r="L67" s="7">
         <v>17</v>
       </c>
       <c r="N67" s="10">
-        <v>325.14</v>
+        <v>374.8</v>
       </c>
       <c r="Q67" s="10">
-        <v>325.14</v>
+        <v>374.8</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="5" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="B68" s="6" t="s">
         <v>183</v>
       </c>
       <c r="C68" s="7" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="D68" s="7" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G68" s="9" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="H68" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J68" s="10">
-        <v>331.18</v>
+        <v>340.47</v>
       </c>
       <c r="L68" s="7">
         <v>17</v>
       </c>
       <c r="N68" s="10">
-        <v>274.88</v>
+        <v>282.59</v>
       </c>
       <c r="Q68" s="10">
-        <v>274.88</v>
+        <v>282.59</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="5" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="B69" s="6" t="s">
         <v>185</v>
       </c>
       <c r="C69" s="7" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="D69" s="7" t="s">
         <v>186</v>
       </c>
       <c r="E69" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G69" s="9" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="H69" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J69" s="10">
-        <v>363.86</v>
+        <v>391.73</v>
       </c>
       <c r="L69" s="7">
         <v>17</v>
       </c>
       <c r="N69" s="10">
-        <v>302</v>
+        <v>325.14</v>
       </c>
       <c r="Q69" s="10">
-        <v>302</v>
+        <v>325.14</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="5" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="B70" s="6" t="s">
         <v>187</v>
       </c>
       <c r="C70" s="7" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="D70" s="7" t="s">
         <v>188</v>
       </c>
       <c r="E70" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G70" s="9" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="H70" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J70" s="10">
-        <v>326.2</v>
+        <v>331.18</v>
       </c>
       <c r="L70" s="7">
         <v>17</v>
       </c>
       <c r="N70" s="10">
-        <v>270.75</v>
+        <v>274.88</v>
       </c>
       <c r="Q70" s="10">
-        <v>270.75</v>
+        <v>274.88</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="5" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="B71" s="6" t="s">
         <v>189</v>
       </c>
       <c r="C71" s="7" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="D71" s="7" t="s">
         <v>190</v>
       </c>
       <c r="E71" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G71" s="9" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="H71" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J71" s="10">
-        <v>348.9</v>
+        <v>363.86</v>
       </c>
       <c r="L71" s="7">
         <v>17</v>
       </c>
       <c r="N71" s="10">
-        <v>289.59</v>
+        <v>302</v>
       </c>
       <c r="Q71" s="10">
-        <v>289.59</v>
+        <v>302</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="B72" s="6" t="s">
         <v>191</v>
       </c>
-      <c r="B72" s="6" t="s">
+      <c r="C72" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="D72" s="7" t="s">
         <v>192</v>
       </c>
-      <c r="C72" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E72" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G72" s="9" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="H72" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J72" s="10">
-        <v>29.75</v>
+        <v>326.2</v>
       </c>
       <c r="L72" s="7">
         <v>17</v>
       </c>
       <c r="N72" s="10">
-        <v>24.69</v>
+        <v>270.75</v>
       </c>
       <c r="Q72" s="10">
-        <v>24.69</v>
+        <v>270.75</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="5" t="s">
-        <v>191</v>
+        <v>176</v>
       </c>
       <c r="B73" s="6" t="s">
+        <v>193</v>
+      </c>
+      <c r="C73" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="D73" s="7" t="s">
         <v>194</v>
       </c>
-      <c r="C73" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E73" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G73" s="9" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="H73" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J73" s="10">
-        <v>23.75</v>
+        <v>348.9</v>
       </c>
       <c r="L73" s="7">
         <v>17</v>
       </c>
       <c r="N73" s="10">
-        <v>19.71</v>
+        <v>289.59</v>
       </c>
       <c r="Q73" s="10">
-        <v>19.71</v>
+        <v>289.59</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="5" t="s">
-        <v>172</v>
+        <v>195</v>
       </c>
       <c r="B74" s="6" t="s">
         <v>196</v>
       </c>
       <c r="C74" s="7" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="D74" s="7" t="s">
         <v>197</v>
       </c>
       <c r="E74" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G74" s="9" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="H74" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J74" s="10">
-        <v>200.26</v>
+        <v>29.75</v>
       </c>
       <c r="L74" s="7">
         <v>17</v>
       </c>
       <c r="N74" s="10">
-        <v>166.22</v>
+        <v>24.69</v>
       </c>
       <c r="Q74" s="10">
-        <v>166.22</v>
+        <v>24.69</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="5" t="s">
-        <v>172</v>
+        <v>195</v>
       </c>
       <c r="B75" s="6" t="s">
         <v>198</v>
       </c>
       <c r="C75" s="7" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="D75" s="7" t="s">
         <v>199</v>
       </c>
       <c r="E75" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G75" s="9" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="H75" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J75" s="10">
-        <v>200.26</v>
+        <v>23.75</v>
       </c>
       <c r="L75" s="7">
         <v>17</v>
       </c>
       <c r="N75" s="10">
-        <v>166.22</v>
+        <v>19.71</v>
       </c>
       <c r="Q75" s="10">
-        <v>166.22</v>
+        <v>19.71</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="5" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="B76" s="6" t="s">
         <v>200</v>
       </c>
       <c r="C76" s="7" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="D76" s="7" t="s">
         <v>201</v>
       </c>
       <c r="E76" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G76" s="9" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="H76" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J76" s="10">
-        <v>379.78</v>
+        <v>200.26</v>
       </c>
       <c r="L76" s="7">
         <v>17</v>
       </c>
       <c r="N76" s="10">
-        <v>315.22</v>
+        <v>166.22</v>
       </c>
       <c r="Q76" s="10">
-        <v>315.22</v>
+        <v>166.22</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="5" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="B77" s="6" t="s">
         <v>202</v>
       </c>
       <c r="C77" s="7" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="D77" s="7" t="s">
         <v>203</v>
       </c>
       <c r="E77" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G77" s="9" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="H77" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J77" s="10">
-        <v>511.37</v>
+        <v>200.26</v>
       </c>
       <c r="L77" s="7">
         <v>17</v>
       </c>
       <c r="N77" s="10">
-        <v>424.44</v>
+        <v>166.22</v>
       </c>
       <c r="Q77" s="10">
-        <v>424.44</v>
+        <v>166.22</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="5" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="B78" s="6" t="s">
         <v>204</v>
       </c>
       <c r="C78" s="7" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="D78" s="7" t="s">
         <v>205</v>
       </c>
       <c r="E78" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G78" s="9" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="H78" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J78" s="10">
-        <v>359.44</v>
+        <v>379.78</v>
       </c>
       <c r="L78" s="7">
         <v>17</v>
       </c>
       <c r="N78" s="10">
-        <v>298.34</v>
+        <v>315.22</v>
       </c>
       <c r="Q78" s="10">
-        <v>298.34</v>
+        <v>315.22</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="5" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="B79" s="6" t="s">
         <v>206</v>
       </c>
       <c r="C79" s="7" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="D79" s="7" t="s">
         <v>207</v>
       </c>
       <c r="E79" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G79" s="9" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="H79" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J79" s="10">
-        <v>450.37</v>
+        <v>511.37</v>
       </c>
       <c r="L79" s="7">
         <v>17</v>
       </c>
       <c r="N79" s="10">
-        <v>373.81</v>
+        <v>424.44</v>
       </c>
       <c r="Q79" s="10">
-        <v>373.81</v>
+        <v>424.44</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="5" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="B80" s="6" t="s">
         <v>208</v>
       </c>
       <c r="C80" s="7" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="D80" s="7" t="s">
         <v>209</v>
       </c>
       <c r="E80" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G80" s="9" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="H80" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J80" s="10">
-        <v>339.55</v>
+        <v>359.44</v>
       </c>
       <c r="L80" s="7">
         <v>17</v>
       </c>
       <c r="N80" s="10">
-        <v>281.83</v>
+        <v>298.34</v>
       </c>
       <c r="Q80" s="10">
-        <v>281.83</v>
+        <v>298.34</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="5" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="B81" s="6" t="s">
         <v>210</v>
       </c>
       <c r="C81" s="7" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="D81" s="7" t="s">
         <v>211</v>
       </c>
       <c r="E81" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G81" s="9" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="H81" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I81" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J81" s="10">
-        <v>390.67</v>
+        <v>450.37</v>
       </c>
       <c r="L81" s="7">
         <v>17</v>
       </c>
       <c r="N81" s="10">
-        <v>324.26</v>
+        <v>373.81</v>
       </c>
       <c r="Q81" s="10">
-        <v>324.26</v>
+        <v>373.81</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="5" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="B82" s="6" t="s">
         <v>212</v>
       </c>
       <c r="C82" s="7" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="D82" s="7" t="s">
         <v>213</v>
       </c>
       <c r="E82" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G82" s="9" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="H82" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J82" s="10">
-        <v>330.27</v>
+        <v>339.55</v>
       </c>
       <c r="L82" s="7">
         <v>17</v>
       </c>
       <c r="N82" s="10">
-        <v>274.12</v>
+        <v>281.83</v>
       </c>
       <c r="Q82" s="10">
-        <v>274.12</v>
+        <v>281.83</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="5" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="B83" s="6" t="s">
         <v>214</v>
       </c>
       <c r="C83" s="7" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="D83" s="7" t="s">
         <v>215</v>
       </c>
       <c r="E83" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G83" s="9" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="H83" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J83" s="10">
-        <v>362.86</v>
+        <v>390.67</v>
       </c>
       <c r="L83" s="7">
         <v>17</v>
       </c>
       <c r="N83" s="10">
-        <v>301.17</v>
+        <v>324.26</v>
       </c>
       <c r="Q83" s="10">
-        <v>301.17</v>
+        <v>324.26</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="5" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="B84" s="6" t="s">
         <v>216</v>
       </c>
       <c r="C84" s="7" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="D84" s="7" t="s">
         <v>217</v>
       </c>
       <c r="E84" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G84" s="9" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="H84" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I84" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J84" s="10">
-        <v>325.83</v>
+        <v>330.27</v>
       </c>
       <c r="L84" s="7">
         <v>17</v>
       </c>
       <c r="N84" s="10">
-        <v>270.44</v>
+        <v>274.12</v>
       </c>
       <c r="Q84" s="10">
-        <v>270.44</v>
+        <v>274.12</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="5" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="B85" s="6" t="s">
         <v>218</v>
       </c>
       <c r="C85" s="7" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="D85" s="7" t="s">
         <v>219</v>
       </c>
       <c r="E85" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G85" s="9" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="H85" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J85" s="10">
-        <v>347.94</v>
+        <v>362.86</v>
       </c>
       <c r="L85" s="7">
         <v>17</v>
       </c>
       <c r="N85" s="10">
-        <v>288.79</v>
+        <v>301.17</v>
       </c>
       <c r="Q85" s="10">
-        <v>288.79</v>
+        <v>301.17</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="5" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="B86" s="6" t="s">
         <v>220</v>
       </c>
       <c r="C86" s="7" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="D86" s="7" t="s">
         <v>221</v>
       </c>
       <c r="E86" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G86" s="9" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="H86" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J86" s="10">
-        <v>380.8</v>
+        <v>325.83</v>
       </c>
       <c r="L86" s="7">
         <v>17</v>
       </c>
       <c r="N86" s="10">
-        <v>316.06</v>
+        <v>270.44</v>
       </c>
       <c r="Q86" s="10">
-        <v>316.06</v>
+        <v>270.44</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="B87" s="6" t="s">
         <v>222</v>
       </c>
-      <c r="B87" s="6" t="s">
+      <c r="C87" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="D87" s="7" t="s">
         <v>223</v>
       </c>
-      <c r="C87" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E87" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G87" s="9" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="H87" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J87" s="10">
-        <v>14.76</v>
+        <v>347.94</v>
       </c>
       <c r="L87" s="7">
         <v>17</v>
       </c>
       <c r="N87" s="10">
-        <v>12.25</v>
+        <v>288.79</v>
+      </c>
+      <c r="Q87" s="10">
+        <v>288.79</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="B88" s="6" t="s">
+        <v>224</v>
+      </c>
+      <c r="C88" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="D88" s="7" t="s">
         <v>225</v>
       </c>
-      <c r="B88" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E88" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G88" s="9" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="H88" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J88" s="10">
-        <v>3247.14</v>
+        <v>380.8</v>
       </c>
       <c r="L88" s="7">
         <v>17</v>
       </c>
       <c r="N88" s="10">
-        <v>2695.13</v>
+        <v>316.06</v>
+      </c>
+      <c r="Q88" s="10">
+        <v>316.06</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="5" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="B89" s="6" t="s">
         <v>227</v>
       </c>
       <c r="C89" s="7" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
       <c r="D89" s="7" t="s">
         <v>228</v>
       </c>
       <c r="E89" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G89" s="9" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="H89" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I89" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J89" s="10">
-        <v>0</v>
+        <v>14.76</v>
       </c>
       <c r="L89" s="7">
         <v>17</v>
       </c>
       <c r="N89" s="10">
-        <v>0</v>
+        <v>12.25</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="5" t="s">
-        <v>191</v>
+        <v>229</v>
       </c>
       <c r="B90" s="6" t="s">
-        <v>191</v>
+        <v>229</v>
       </c>
       <c r="C90" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D90" s="7" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="E90" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G90" s="9" t="s">
         <v>13</v>
       </c>
       <c r="H90" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I90" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J90" s="10">
-        <v>0</v>
+        <v>3247.14</v>
       </c>
       <c r="L90" s="7">
         <v>17</v>
       </c>
       <c r="N90" s="10">
-        <v>0</v>
+        <v>2695.13</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="5" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B91" s="6" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="C91" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D91" s="7" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E91" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G91" s="9" t="s">
         <v>13</v>
       </c>
       <c r="H91" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I91" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J91" s="10">
-        <v>185</v>
+        <v>0</v>
       </c>
       <c r="L91" s="7">
         <v>17</v>
       </c>
       <c r="N91" s="10">
-        <v>153.55</v>
+        <v>0</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="5" t="s">
-        <v>232</v>
+        <v>195</v>
       </c>
       <c r="B92" s="6" t="s">
-        <v>232</v>
+        <v>195</v>
       </c>
       <c r="C92" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D92" s="7" t="s">
         <v>233</v>
       </c>
       <c r="E92" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G92" s="9" t="s">
         <v>13</v>
       </c>
       <c r="H92" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I92" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J92" s="10">
-        <v>235.6</v>
+        <v>0</v>
       </c>
       <c r="L92" s="7">
         <v>17</v>
       </c>
       <c r="N92" s="10">
-        <v>195.55</v>
+        <v>0</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="5" t="s">
         <v>234</v>
       </c>
       <c r="B93" s="6" t="s">
         <v>234</v>
       </c>
       <c r="C93" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D93" s="7" t="s">
         <v>235</v>
       </c>
       <c r="E93" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G93" s="9" t="s">
         <v>13</v>
       </c>
       <c r="H93" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I93" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J93" s="10">
-        <v>0</v>
+        <v>185</v>
       </c>
       <c r="L93" s="7">
         <v>17</v>
       </c>
       <c r="N93" s="10">
-        <v>0</v>
+        <v>153.55</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="5" t="s">
         <v>236</v>
       </c>
       <c r="B94" s="6" t="s">
         <v>236</v>
       </c>
       <c r="C94" s="7" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="D94" s="7" t="s">
         <v>237</v>
       </c>
       <c r="E94" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G94" s="9" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="H94" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I94" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J94" s="10">
-        <v>166.11</v>
+        <v>235.6</v>
       </c>
       <c r="L94" s="7">
         <v>17</v>
       </c>
       <c r="N94" s="10">
-        <v>137.87</v>
+        <v>195.55</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="5" t="s">
         <v>238</v>
       </c>
       <c r="B95" s="6" t="s">
         <v>238</v>
       </c>
       <c r="C95" s="7" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="D95" s="7" t="s">
         <v>239</v>
       </c>
       <c r="E95" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G95" s="9" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
       <c r="H95" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I95" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J95" s="10">
-        <v>105.11</v>
+        <v>0</v>
       </c>
       <c r="L95" s="7">
         <v>17</v>
       </c>
       <c r="N95" s="10">
-        <v>87.24</v>
+        <v>0</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="5" t="s">
         <v>240</v>
       </c>
       <c r="B96" s="6" t="s">
         <v>240</v>
       </c>
       <c r="C96" s="7" t="s">
-        <v>93</v>
+        <v>28</v>
       </c>
       <c r="D96" s="7" t="s">
         <v>241</v>
       </c>
       <c r="E96" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G96" s="9" t="s">
-        <v>93</v>
+        <v>30</v>
       </c>
       <c r="H96" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I96" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="K96" s="7" t="s">
-        <v>242</v>
+      <c r="J96" s="10">
+        <v>166.11</v>
       </c>
       <c r="L96" s="7">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>242</v>
+        <v>17</v>
+      </c>
+      <c r="N96" s="10">
+        <v>137.87</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="5" t="s">
+        <v>242</v>
+      </c>
+      <c r="B97" s="6" t="s">
+        <v>242</v>
+      </c>
+      <c r="C97" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="D97" s="7" t="s">
         <v>243</v>
       </c>
-      <c r="B97" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E97" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="9" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="H97" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I97" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J97" s="10">
-        <v>360.69</v>
+        <v>105.11</v>
       </c>
       <c r="L97" s="7">
         <v>17</v>
       </c>
       <c r="N97" s="10">
-        <v>299.37</v>
+        <v>87.24</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="5" t="s">
+        <v>244</v>
+      </c>
+      <c r="B98" s="6" t="s">
+        <v>244</v>
+      </c>
+      <c r="C98" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="D98" s="7" t="s">
         <v>245</v>
       </c>
-      <c r="B98" s="6" t="s">
-[...5 lines deleted...]
-      <c r="D98" s="7" t="s">
+      <c r="E98" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="G98" s="9" t="s">
+        <v>97</v>
+      </c>
+      <c r="H98" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="I98" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="K98" s="7" t="s">
         <v>246</v>
       </c>
-      <c r="E98" s="7" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="L98" s="7">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>197.39</v>
+        <v>0</v>
+      </c>
+      <c r="O98" s="9" t="s">
+        <v>246</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="5" t="s">
         <v>247</v>
       </c>
       <c r="B99" s="6" t="s">
         <v>247</v>
       </c>
       <c r="C99" s="7" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="D99" s="7" t="s">
         <v>248</v>
       </c>
       <c r="E99" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G99" s="9" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="H99" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I99" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J99" s="10">
-        <v>665.89</v>
+        <v>374.67</v>
       </c>
       <c r="L99" s="7">
-        <v>17</v>
+        <v>4.44</v>
       </c>
       <c r="N99" s="10">
-        <v>552.69</v>
+        <v>358.03</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="5" t="s">
         <v>249</v>
       </c>
       <c r="B100" s="6" t="s">
         <v>249</v>
       </c>
       <c r="C100" s="7" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="D100" s="7" t="s">
         <v>250</v>
       </c>
       <c r="E100" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G100" s="9" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="H100" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I100" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J100" s="10">
-        <v>158.55</v>
+        <v>185</v>
       </c>
       <c r="L100" s="7">
-        <v>17</v>
+        <v>4.44</v>
       </c>
       <c r="N100" s="10">
-        <v>131.6</v>
+        <v>176.79</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="5" t="s">
         <v>251</v>
       </c>
       <c r="B101" s="6" t="s">
         <v>251</v>
       </c>
       <c r="C101" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D101" s="7" t="s">
         <v>252</v>
       </c>
       <c r="E101" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G101" s="9" t="s">
         <v>13</v>
       </c>
       <c r="H101" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I101" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J101" s="10">
-        <v>332.94</v>
+        <v>360.69</v>
       </c>
       <c r="L101" s="7">
         <v>17</v>
       </c>
       <c r="N101" s="10">
-        <v>276.34</v>
+        <v>299.37</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="5" t="s">
         <v>253</v>
       </c>
       <c r="B102" s="6" t="s">
         <v>253</v>
       </c>
       <c r="C102" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D102" s="7" t="s">
         <v>254</v>
       </c>
       <c r="E102" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G102" s="9" t="s">
         <v>13</v>
       </c>
       <c r="H102" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I102" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J102" s="10">
-        <v>998.83</v>
+        <v>237.82</v>
       </c>
       <c r="L102" s="7">
         <v>17</v>
       </c>
       <c r="N102" s="10">
-        <v>829.03</v>
+        <v>197.39</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="5" t="s">
         <v>255</v>
       </c>
       <c r="B103" s="6" t="s">
         <v>255</v>
       </c>
       <c r="C103" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D103" s="7" t="s">
         <v>256</v>
       </c>
       <c r="E103" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G103" s="9" t="s">
         <v>13</v>
       </c>
       <c r="H103" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I103" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J103" s="10">
-        <v>174.4</v>
+        <v>665.89</v>
       </c>
       <c r="L103" s="7">
         <v>17</v>
       </c>
       <c r="N103" s="10">
-        <v>144.75</v>
+        <v>552.69</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="5" t="s">
         <v>257</v>
       </c>
       <c r="B104" s="6" t="s">
         <v>257</v>
       </c>
       <c r="C104" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D104" s="7" t="s">
         <v>258</v>
       </c>
       <c r="E104" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G104" s="9" t="s">
         <v>13</v>
       </c>
       <c r="H104" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I104" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J104" s="10">
-        <v>190.26</v>
+        <v>158.55</v>
       </c>
       <c r="L104" s="7">
         <v>17</v>
       </c>
       <c r="N104" s="10">
-        <v>157.92</v>
+        <v>131.6</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="5" t="s">
         <v>259</v>
       </c>
       <c r="B105" s="6" t="s">
         <v>259</v>
       </c>
       <c r="C105" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D105" s="7" t="s">
         <v>260</v>
       </c>
       <c r="E105" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="9" t="s">
         <v>13</v>
       </c>
       <c r="H105" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I105" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J105" s="10">
-        <v>3247.14</v>
+        <v>332.94</v>
       </c>
       <c r="L105" s="7">
         <v>17</v>
       </c>
       <c r="N105" s="10">
-        <v>2695.13</v>
+        <v>276.34</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="5" t="s">
         <v>261</v>
       </c>
       <c r="B106" s="6" t="s">
         <v>261</v>
       </c>
       <c r="C106" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D106" s="7" t="s">
         <v>262</v>
       </c>
       <c r="E106" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G106" s="9" t="s">
         <v>13</v>
       </c>
       <c r="H106" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I106" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J106" s="10">
-        <v>78</v>
+        <v>998.83</v>
       </c>
       <c r="L106" s="7">
         <v>17</v>
       </c>
       <c r="N106" s="10">
-        <v>64.74</v>
+        <v>829.03</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="5" t="s">
         <v>263</v>
       </c>
       <c r="B107" s="6" t="s">
         <v>263</v>
       </c>
       <c r="C107" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D107" s="7" t="s">
         <v>264</v>
       </c>
       <c r="E107" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G107" s="9" t="s">
         <v>13</v>
       </c>
       <c r="H107" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I107" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J107" s="10">
-        <v>80</v>
+        <v>174.4</v>
       </c>
       <c r="L107" s="7">
         <v>17</v>
       </c>
       <c r="N107" s="10">
-        <v>66.4</v>
+        <v>144.75</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="5" t="s">
         <v>265</v>
       </c>
       <c r="B108" s="6" t="s">
         <v>265</v>
       </c>
       <c r="C108" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D108" s="7" t="s">
         <v>266</v>
       </c>
       <c r="E108" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G108" s="9" t="s">
         <v>13</v>
       </c>
       <c r="H108" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I108" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J108" s="10">
-        <v>168</v>
+        <v>190.26</v>
       </c>
       <c r="L108" s="7">
         <v>17</v>
       </c>
       <c r="N108" s="10">
-        <v>139.44</v>
+        <v>157.92</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="5" t="s">
         <v>267</v>
       </c>
       <c r="B109" s="6" t="s">
         <v>267</v>
       </c>
       <c r="C109" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D109" s="7" t="s">
         <v>268</v>
       </c>
       <c r="E109" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G109" s="9" t="s">
         <v>13</v>
       </c>
       <c r="H109" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I109" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J109" s="10">
-        <v>0</v>
+        <v>3247.14</v>
       </c>
       <c r="L109" s="7">
         <v>17</v>
       </c>
       <c r="N109" s="10">
-        <v>0</v>
+        <v>2695.13</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="5" t="s">
         <v>269</v>
       </c>
       <c r="B110" s="6" t="s">
+        <v>269</v>
+      </c>
+      <c r="C110" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="D110" s="7" t="s">
         <v>270</v>
       </c>
-      <c r="C110" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E110" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G110" s="9" t="s">
         <v>13</v>
       </c>
       <c r="H110" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I110" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J110" s="10">
-        <v>0</v>
+        <v>78</v>
       </c>
       <c r="L110" s="7">
         <v>17</v>
       </c>
       <c r="N110" s="10">
-        <v>0</v>
+        <v>64.74</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="5" t="s">
+        <v>271</v>
+      </c>
+      <c r="B111" s="6" t="s">
+        <v>271</v>
+      </c>
+      <c r="C111" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="D111" s="7" t="s">
         <v>272</v>
       </c>
-      <c r="B111" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E111" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G111" s="9" t="s">
         <v>13</v>
       </c>
       <c r="H111" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I111" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J111" s="10">
-        <v>598.53</v>
+        <v>80</v>
       </c>
       <c r="L111" s="7">
         <v>17</v>
       </c>
       <c r="N111" s="10">
-        <v>496.78</v>
+        <v>66.4</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="5" t="s">
+        <v>273</v>
+      </c>
+      <c r="B112" s="6" t="s">
+        <v>273</v>
+      </c>
+      <c r="C112" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="D112" s="7" t="s">
         <v>274</v>
       </c>
-      <c r="B112" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E112" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G112" s="9" t="s">
         <v>13</v>
       </c>
       <c r="H112" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I112" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J112" s="10">
-        <v>470</v>
+        <v>168</v>
       </c>
       <c r="L112" s="7">
         <v>17</v>
       </c>
       <c r="N112" s="10">
-        <v>390.1</v>
+        <v>139.44</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="5" t="s">
+        <v>275</v>
+      </c>
+      <c r="B113" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="C113" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="D113" s="7" t="s">
         <v>276</v>
       </c>
-      <c r="B113" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E113" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G113" s="9" t="s">
         <v>13</v>
       </c>
       <c r="H113" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I113" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J113" s="10">
-        <v>13.01</v>
+        <v>0</v>
       </c>
       <c r="L113" s="7">
         <v>17</v>
       </c>
       <c r="N113" s="10">
-        <v>10.8</v>
+        <v>0</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="5" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="B114" s="6" t="s">
         <v>278</v>
       </c>
       <c r="C114" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D114" s="7" t="s">
         <v>279</v>
       </c>
       <c r="E114" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G114" s="9" t="s">
         <v>13</v>
       </c>
       <c r="H114" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I114" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J114" s="10">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="L114" s="7">
         <v>17</v>
       </c>
       <c r="N114" s="10">
-        <v>53.95</v>
+        <v>0</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="5" t="s">
         <v>280</v>
       </c>
       <c r="B115" s="6" t="s">
         <v>280</v>
       </c>
       <c r="C115" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D115" s="7" t="s">
         <v>281</v>
       </c>
       <c r="E115" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G115" s="9" t="s">
         <v>13</v>
       </c>
       <c r="H115" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I115" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J115" s="10">
-        <v>123.2</v>
+        <v>598.53</v>
       </c>
       <c r="L115" s="7">
         <v>17</v>
       </c>
       <c r="N115" s="10">
-        <v>102.26</v>
+        <v>496.78</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="5" t="s">
         <v>282</v>
       </c>
       <c r="B116" s="6" t="s">
         <v>282</v>
       </c>
       <c r="C116" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D116" s="7" t="s">
         <v>283</v>
       </c>
       <c r="E116" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G116" s="9" t="s">
         <v>13</v>
       </c>
       <c r="H116" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I116" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J116" s="10">
-        <v>52.9</v>
+        <v>470</v>
       </c>
       <c r="L116" s="7">
         <v>17</v>
       </c>
       <c r="N116" s="10">
-        <v>43.91</v>
+        <v>390.1</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="5" t="s">
         <v>284</v>
       </c>
       <c r="B117" s="6" t="s">
         <v>284</v>
       </c>
       <c r="C117" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D117" s="7" t="s">
         <v>285</v>
       </c>
       <c r="E117" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G117" s="9" t="s">
         <v>13</v>
       </c>
       <c r="H117" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I117" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J117" s="10">
-        <v>47.96</v>
+        <v>13.01</v>
       </c>
       <c r="L117" s="7">
         <v>17</v>
       </c>
       <c r="N117" s="10">
-        <v>39.81</v>
+        <v>10.8</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="5" t="s">
         <v>286</v>
       </c>
       <c r="B118" s="6" t="s">
         <v>286</v>
       </c>
       <c r="C118" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D118" s="7" t="s">
         <v>287</v>
       </c>
       <c r="E118" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G118" s="9" t="s">
         <v>13</v>
       </c>
       <c r="H118" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I118" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J118" s="10">
-        <v>97.66</v>
+        <v>65</v>
       </c>
       <c r="L118" s="7">
         <v>17</v>
       </c>
       <c r="N118" s="10">
-        <v>81.06</v>
+        <v>53.95</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="5" t="s">
         <v>288</v>
       </c>
       <c r="B119" s="6" t="s">
         <v>288</v>
       </c>
       <c r="C119" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D119" s="7" t="s">
         <v>289</v>
       </c>
       <c r="E119" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G119" s="9" t="s">
         <v>13</v>
       </c>
       <c r="H119" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I119" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J119" s="10">
-        <v>48.83</v>
+        <v>123.2</v>
       </c>
       <c r="L119" s="7">
         <v>17</v>
       </c>
       <c r="N119" s="10">
-        <v>40.53</v>
+        <v>102.26</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="5" t="s">
         <v>290</v>
       </c>
       <c r="B120" s="6" t="s">
         <v>290</v>
       </c>
       <c r="C120" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D120" s="7" t="s">
         <v>291</v>
       </c>
       <c r="E120" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G120" s="9" t="s">
         <v>13</v>
       </c>
       <c r="H120" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I120" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J120" s="10">
-        <v>146.49</v>
+        <v>52.9</v>
       </c>
       <c r="L120" s="7">
         <v>17</v>
       </c>
       <c r="N120" s="10">
-        <v>121.59</v>
+        <v>43.91</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="5" t="s">
         <v>292</v>
       </c>
       <c r="B121" s="6" t="s">
         <v>292</v>
       </c>
       <c r="C121" s="7" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="D121" s="7" t="s">
         <v>293</v>
       </c>
       <c r="E121" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G121" s="9" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="H121" s="7" t="s">
-        <v>294</v>
+        <v>16</v>
       </c>
       <c r="I121" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J121" s="10">
-        <v>40.88</v>
+        <v>47.96</v>
       </c>
       <c r="L121" s="7">
         <v>17</v>
       </c>
       <c r="N121" s="10">
-        <v>33.93</v>
+        <v>39.81</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="5" t="s">
+        <v>294</v>
+      </c>
+      <c r="B122" s="6" t="s">
+        <v>294</v>
+      </c>
+      <c r="C122" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="D122" s="7" t="s">
         <v>295</v>
       </c>
-      <c r="B122" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E122" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G122" s="9" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="H122" s="7" t="s">
-        <v>294</v>
+        <v>16</v>
       </c>
       <c r="I122" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J122" s="10">
-        <v>64.73</v>
+        <v>97.66</v>
       </c>
       <c r="L122" s="7">
         <v>17</v>
       </c>
       <c r="N122" s="10">
-        <v>53.73</v>
+        <v>81.06</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="5" t="s">
+        <v>296</v>
+      </c>
+      <c r="B123" s="6" t="s">
+        <v>296</v>
+      </c>
+      <c r="C123" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="D123" s="7" t="s">
         <v>297</v>
       </c>
-      <c r="B123" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E123" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G123" s="9" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="H123" s="7" t="s">
-        <v>294</v>
+        <v>16</v>
       </c>
       <c r="I123" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J123" s="10">
-        <v>20.86</v>
+        <v>48.83</v>
       </c>
       <c r="L123" s="7">
         <v>17</v>
       </c>
       <c r="N123" s="10">
-        <v>17.31</v>
+        <v>40.53</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="5" t="s">
+        <v>298</v>
+      </c>
+      <c r="B124" s="6" t="s">
+        <v>298</v>
+      </c>
+      <c r="C124" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="D124" s="7" t="s">
         <v>299</v>
       </c>
-      <c r="B124" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E124" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G124" s="9" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="H124" s="7" t="s">
-        <v>294</v>
+        <v>16</v>
       </c>
       <c r="I124" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J124" s="10">
-        <v>13.67</v>
+        <v>146.49</v>
       </c>
       <c r="L124" s="7">
         <v>17</v>
       </c>
       <c r="N124" s="10">
-        <v>11.35</v>
+        <v>121.59</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="5" t="s">
+        <v>300</v>
+      </c>
+      <c r="B125" s="6" t="s">
+        <v>300</v>
+      </c>
+      <c r="C125" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="D125" s="7" t="s">
         <v>301</v>
       </c>
-      <c r="B125" s="6" t="s">
+      <c r="E125" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="G125" s="9" t="s">
+        <v>30</v>
+      </c>
+      <c r="H125" s="7" t="s">
         <v>302</v>
       </c>
-      <c r="C125" s="7" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I125" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J125" s="10">
-        <v>0</v>
+        <v>40.88</v>
       </c>
       <c r="L125" s="7">
         <v>17</v>
       </c>
       <c r="N125" s="10">
-        <v>0</v>
+        <v>33.93</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="B126" s="6" t="s">
+        <v>303</v>
+      </c>
+      <c r="C126" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="D126" s="7" t="s">
         <v>304</v>
       </c>
-      <c r="B126" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E126" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G126" s="9" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H126" s="7" t="s">
-        <v>294</v>
+        <v>302</v>
       </c>
       <c r="I126" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J126" s="10">
-        <v>5.94</v>
+        <v>64.73</v>
       </c>
       <c r="L126" s="7">
         <v>17</v>
       </c>
       <c r="N126" s="10">
-        <v>4.93</v>
+        <v>53.73</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="5" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="B127" s="6" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="C127" s="7" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="D127" s="7" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="E127" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G127" s="9" t="s">
-        <v>309</v>
+        <v>30</v>
       </c>
       <c r="H127" s="7" t="s">
-        <v>16</v>
+        <v>302</v>
       </c>
       <c r="I127" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J127" s="10">
-        <v>44.27</v>
+        <v>20.86</v>
       </c>
       <c r="L127" s="7">
         <v>17</v>
       </c>
       <c r="N127" s="10">
-        <v>36.74</v>
+        <v>17.31</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="5" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="B128" s="6" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="C128" s="7" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="D128" s="7" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
       <c r="E128" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G128" s="9" t="s">
-        <v>309</v>
+        <v>30</v>
       </c>
       <c r="H128" s="7" t="s">
-        <v>16</v>
+        <v>302</v>
       </c>
       <c r="I128" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J128" s="10">
-        <v>87.79</v>
+        <v>13.67</v>
       </c>
       <c r="L128" s="7">
         <v>17</v>
       </c>
       <c r="N128" s="10">
-        <v>72.87</v>
+        <v>11.35</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="5" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="B129" s="6" t="s">
-        <v>312</v>
+        <v>310</v>
       </c>
       <c r="C129" s="7" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="D129" s="7" t="s">
-        <v>313</v>
+        <v>311</v>
       </c>
       <c r="E129" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G129" s="9" t="s">
-        <v>309</v>
+        <v>30</v>
       </c>
       <c r="H129" s="7" t="s">
-        <v>16</v>
+        <v>302</v>
       </c>
       <c r="I129" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J129" s="10">
-        <v>52.21</v>
+        <v>0</v>
       </c>
       <c r="L129" s="7">
         <v>17</v>
       </c>
       <c r="N129" s="10">
-        <v>43.33</v>
+        <v>0</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="5" t="s">
+        <v>312</v>
+      </c>
+      <c r="B130" s="6" t="s">
+        <v>313</v>
+      </c>
+      <c r="C130" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="D130" s="7" t="s">
         <v>314</v>
       </c>
-      <c r="B130" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E130" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="9" t="s">
-        <v>309</v>
+        <v>30</v>
       </c>
       <c r="H130" s="7" t="s">
-        <v>16</v>
+        <v>302</v>
       </c>
       <c r="I130" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J130" s="10">
-        <v>69.79</v>
+        <v>5.94</v>
       </c>
       <c r="L130" s="7">
         <v>17</v>
       </c>
       <c r="N130" s="10">
-        <v>57.93</v>
+        <v>4.93</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="5" t="s">
+        <v>315</v>
+      </c>
+      <c r="B131" s="6" t="s">
+        <v>315</v>
+      </c>
+      <c r="C131" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="D131" s="7" t="s">
         <v>316</v>
       </c>
-      <c r="B131" s="6" t="s">
-[...5 lines deleted...]
-      <c r="D131" s="7" t="s">
+      <c r="E131" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="G131" s="9" t="s">
         <v>317</v>
       </c>
-      <c r="E131" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H131" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I131" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J131" s="10">
-        <v>95</v>
+        <v>44.27</v>
       </c>
       <c r="L131" s="7">
         <v>17</v>
       </c>
       <c r="N131" s="10">
-        <v>78.85</v>
+        <v>36.74</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="5" t="s">
         <v>318</v>
       </c>
       <c r="B132" s="6" t="s">
+        <v>318</v>
+      </c>
+      <c r="C132" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="D132" s="7" t="s">
         <v>319</v>
       </c>
-      <c r="C132" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E132" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G132" s="9" t="s">
-        <v>309</v>
+        <v>317</v>
       </c>
       <c r="H132" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I132" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J132" s="10">
-        <v>2</v>
+        <v>87.79</v>
       </c>
       <c r="L132" s="7">
         <v>17</v>
       </c>
       <c r="N132" s="10">
-        <v>1.66</v>
+        <v>72.87</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="5" t="s">
-        <v>304</v>
+        <v>320</v>
       </c>
       <c r="B133" s="6" t="s">
+        <v>320</v>
+      </c>
+      <c r="C133" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="D133" s="7" t="s">
         <v>321</v>
       </c>
-      <c r="C133" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E133" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G133" s="9" t="s">
-        <v>309</v>
+        <v>317</v>
       </c>
       <c r="H133" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I133" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J133" s="10">
-        <v>36.7</v>
+        <v>52.21</v>
       </c>
       <c r="L133" s="7">
         <v>17</v>
       </c>
       <c r="N133" s="10">
-        <v>30.46</v>
+        <v>43.33</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="5" t="s">
-        <v>304</v>
+        <v>322</v>
       </c>
       <c r="B134" s="6" t="s">
+        <v>322</v>
+      </c>
+      <c r="C134" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="D134" s="7" t="s">
         <v>323</v>
       </c>
-      <c r="C134" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E134" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G134" s="9" t="s">
-        <v>309</v>
+        <v>317</v>
       </c>
       <c r="H134" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I134" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J134" s="10">
-        <v>8.89</v>
+        <v>69.79</v>
       </c>
       <c r="L134" s="7">
         <v>17</v>
       </c>
       <c r="N134" s="10">
-        <v>7.38</v>
+        <v>57.93</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="5" t="s">
-        <v>304</v>
+        <v>324</v>
       </c>
       <c r="B135" s="6" t="s">
+        <v>324</v>
+      </c>
+      <c r="C135" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="D135" s="7" t="s">
         <v>325</v>
       </c>
-      <c r="C135" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E135" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G135" s="9" t="s">
-        <v>309</v>
+        <v>317</v>
       </c>
       <c r="H135" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I135" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J135" s="10">
-        <v>13.89</v>
+        <v>95</v>
       </c>
       <c r="L135" s="7">
         <v>17</v>
       </c>
       <c r="N135" s="10">
-        <v>11.53</v>
+        <v>78.85</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="5" t="s">
-        <v>304</v>
+        <v>326</v>
       </c>
       <c r="B136" s="6" t="s">
         <v>327</v>
       </c>
       <c r="C136" s="7" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="D136" s="7" t="s">
         <v>328</v>
       </c>
       <c r="E136" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G136" s="9" t="s">
-        <v>309</v>
+        <v>317</v>
       </c>
       <c r="H136" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I136" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J136" s="10">
-        <v>25.1</v>
+        <v>2</v>
       </c>
       <c r="L136" s="7">
         <v>17</v>
       </c>
       <c r="N136" s="10">
-        <v>20.83</v>
+        <v>1.66</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="5" t="s">
-        <v>329</v>
+        <v>312</v>
       </c>
       <c r="B137" s="6" t="s">
         <v>329</v>
       </c>
       <c r="C137" s="7" t="s">
-        <v>65</v>
+        <v>28</v>
       </c>
       <c r="D137" s="7" t="s">
         <v>330</v>
       </c>
       <c r="E137" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G137" s="9" t="s">
-        <v>65</v>
+        <v>317</v>
       </c>
       <c r="H137" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I137" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J137" s="10">
-        <v>28.23</v>
+        <v>36.7</v>
       </c>
       <c r="L137" s="7">
-        <v>4.44</v>
+        <v>17</v>
       </c>
       <c r="N137" s="10">
-        <v>26.98</v>
+        <v>30.46</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="5" t="s">
-        <v>331</v>
+        <v>312</v>
       </c>
       <c r="B138" s="6" t="s">
         <v>331</v>
       </c>
       <c r="C138" s="7" t="s">
-        <v>65</v>
+        <v>28</v>
       </c>
       <c r="D138" s="7" t="s">
         <v>332</v>
       </c>
       <c r="E138" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G138" s="9" t="s">
-        <v>65</v>
+        <v>317</v>
       </c>
       <c r="H138" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I138" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J138" s="10">
-        <v>750000</v>
+        <v>8.89</v>
       </c>
       <c r="L138" s="7">
-        <v>4.44</v>
+        <v>17</v>
       </c>
       <c r="N138" s="10">
-        <v>716700</v>
+        <v>7.38</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="5" t="s">
+        <v>312</v>
+      </c>
+      <c r="B139" s="6" t="s">
         <v>333</v>
       </c>
-      <c r="B139" s="6" t="s">
+      <c r="C139" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="D139" s="7" t="s">
         <v>334</v>
       </c>
-      <c r="C139" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E139" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="9" t="s">
-        <v>65</v>
+        <v>317</v>
       </c>
       <c r="H139" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I139" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J139" s="10">
-        <v>25</v>
+        <v>13.89</v>
       </c>
       <c r="L139" s="7">
-        <v>4.44</v>
+        <v>17</v>
       </c>
       <c r="N139" s="10">
-        <v>23.89</v>
+        <v>11.53</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="5" t="s">
+        <v>312</v>
+      </c>
+      <c r="B140" s="6" t="s">
+        <v>335</v>
+      </c>
+      <c r="C140" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="D140" s="7" t="s">
         <v>336</v>
       </c>
-      <c r="B140" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E140" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G140" s="9" t="s">
-        <v>65</v>
+        <v>317</v>
       </c>
       <c r="H140" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I140" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J140" s="10">
-        <v>450000</v>
+        <v>25.1</v>
       </c>
       <c r="L140" s="7">
-        <v>4.44</v>
+        <v>17</v>
       </c>
       <c r="N140" s="10">
-        <v>430020</v>
+        <v>20.83</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="5" t="s">
+        <v>337</v>
+      </c>
+      <c r="B141" s="6" t="s">
+        <v>337</v>
+      </c>
+      <c r="C141" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="D141" s="7" t="s">
         <v>338</v>
       </c>
-      <c r="B141" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E141" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G141" s="9" t="s">
-        <v>65</v>
+        <v>22</v>
       </c>
       <c r="H141" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I141" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J141" s="10">
-        <v>25000</v>
+        <v>28.23</v>
       </c>
       <c r="L141" s="7">
         <v>4.44</v>
       </c>
       <c r="N141" s="10">
-        <v>23890</v>
+        <v>26.98</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="5" t="s">
+        <v>339</v>
+      </c>
+      <c r="B142" s="6" t="s">
+        <v>339</v>
+      </c>
+      <c r="C142" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="D142" s="7" t="s">
         <v>340</v>
       </c>
-      <c r="B142" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E142" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G142" s="9" t="s">
-        <v>309</v>
+        <v>22</v>
       </c>
       <c r="H142" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I142" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J142" s="10">
-        <v>0</v>
+        <v>750000</v>
       </c>
       <c r="L142" s="7">
-        <v>0</v>
+        <v>4.44</v>
       </c>
       <c r="N142" s="10">
-        <v>0</v>
+        <v>716700</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="5" t="s">
+        <v>341</v>
+      </c>
+      <c r="B143" s="6" t="s">
+        <v>342</v>
+      </c>
+      <c r="C143" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="D143" s="7" t="s">
         <v>343</v>
       </c>
-      <c r="B143" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E143" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G143" s="9" t="s">
-        <v>309</v>
+        <v>22</v>
       </c>
       <c r="H143" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I143" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J143" s="10">
-        <v>6.22</v>
+        <v>25</v>
       </c>
       <c r="L143" s="7">
-        <v>17</v>
+        <v>4.44</v>
       </c>
       <c r="N143" s="10">
-        <v>5.16</v>
+        <v>23.89</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="5" t="s">
+        <v>344</v>
+      </c>
+      <c r="B144" s="6" t="s">
+        <v>344</v>
+      </c>
+      <c r="C144" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="D144" s="7" t="s">
         <v>345</v>
       </c>
-      <c r="B144" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E144" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G144" s="9" t="s">
-        <v>309</v>
+        <v>22</v>
       </c>
       <c r="H144" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I144" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J144" s="10">
-        <v>15</v>
+        <v>450000</v>
       </c>
       <c r="L144" s="7">
-        <v>17</v>
+        <v>4.44</v>
       </c>
       <c r="N144" s="10">
-        <v>12.45</v>
+        <v>430020</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="5" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="B145" s="6" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="C145" s="7" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D145" s="7" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E145" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G145" s="9" t="s">
-        <v>309</v>
+        <v>22</v>
       </c>
       <c r="H145" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I145" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J145" s="10">
-        <v>0</v>
+        <v>25000</v>
       </c>
       <c r="L145" s="7">
-        <v>0</v>
+        <v>4.44</v>
       </c>
       <c r="N145" s="10">
-        <v>0</v>
+        <v>23890</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="5" t="s">
+        <v>348</v>
+      </c>
+      <c r="B146" s="6" t="s">
+        <v>349</v>
+      </c>
+      <c r="C146" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="D146" s="7" t="s">
         <v>350</v>
       </c>
-      <c r="B146" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E146" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G146" s="9" t="s">
-        <v>65</v>
+        <v>317</v>
       </c>
       <c r="H146" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I146" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J146" s="10">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="L146" s="7">
-        <v>17</v>
+        <v>0</v>
       </c>
       <c r="N146" s="10">
-        <v>24.9</v>
+        <v>0</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="5" t="s">
+        <v>351</v>
+      </c>
+      <c r="B147" s="6" t="s">
+        <v>351</v>
+      </c>
+      <c r="C147" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="D147" s="7" t="s">
         <v>352</v>
       </c>
-      <c r="B147" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E147" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G147" s="9" t="s">
-        <v>65</v>
+        <v>317</v>
       </c>
       <c r="H147" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I147" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J147" s="10">
-        <v>185</v>
+        <v>6.22</v>
       </c>
       <c r="L147" s="7">
         <v>17</v>
       </c>
       <c r="N147" s="10">
-        <v>153.55</v>
+        <v>5.16</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="5" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="B148" s="6" t="s">
         <v>354</v>
       </c>
       <c r="C148" s="7" t="s">
-        <v>65</v>
+        <v>28</v>
       </c>
       <c r="D148" s="7" t="s">
         <v>355</v>
       </c>
       <c r="E148" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G148" s="9" t="s">
-        <v>65</v>
+        <v>317</v>
       </c>
       <c r="H148" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I148" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J148" s="10">
-        <v>248.04</v>
+        <v>15</v>
       </c>
       <c r="L148" s="7">
         <v>17</v>
       </c>
       <c r="N148" s="10">
-        <v>205.87</v>
+        <v>12.45</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="5" t="s">
         <v>356</v>
       </c>
       <c r="B149" s="6" t="s">
         <v>356</v>
       </c>
       <c r="C149" s="7" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
       <c r="D149" s="7" t="s">
         <v>357</v>
       </c>
       <c r="E149" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G149" s="9" t="s">
-        <v>13</v>
+        <v>317</v>
       </c>
       <c r="H149" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I149" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J149" s="10">
-        <v>85</v>
+        <v>0</v>
       </c>
       <c r="L149" s="7">
-        <v>17</v>
+        <v>0</v>
       </c>
       <c r="N149" s="10">
-        <v>70.55</v>
+        <v>0</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="5" t="s">
         <v>358</v>
       </c>
       <c r="B150" s="6" t="s">
         <v>358</v>
       </c>
       <c r="C150" s="7" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="D150" s="7" t="s">
         <v>359</v>
       </c>
       <c r="E150" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G150" s="9" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="H150" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I150" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J150" s="10">
-        <v>67</v>
+        <v>30</v>
       </c>
       <c r="L150" s="7">
         <v>17</v>
       </c>
       <c r="N150" s="10">
-        <v>55.61</v>
+        <v>24.9</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="5" t="s">
         <v>360</v>
       </c>
       <c r="B151" s="6" t="s">
         <v>360</v>
       </c>
       <c r="C151" s="7" t="s">
-        <v>65</v>
+        <v>22</v>
       </c>
       <c r="D151" s="7" t="s">
         <v>361</v>
       </c>
       <c r="E151" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G151" s="9" t="s">
-        <v>65</v>
+        <v>22</v>
       </c>
       <c r="H151" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I151" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J151" s="10">
-        <v>58</v>
+        <v>185</v>
       </c>
       <c r="L151" s="7">
-        <v>4.44</v>
+        <v>17</v>
       </c>
       <c r="N151" s="10">
-        <v>55.42</v>
+        <v>153.55</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="5" t="s">
         <v>362</v>
       </c>
       <c r="B152" s="6" t="s">
         <v>362</v>
       </c>
       <c r="C152" s="7" t="s">
-        <v>65</v>
+        <v>22</v>
       </c>
       <c r="D152" s="7" t="s">
         <v>363</v>
       </c>
       <c r="E152" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G152" s="9" t="s">
-        <v>65</v>
+        <v>22</v>
       </c>
       <c r="H152" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I152" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J152" s="10">
-        <v>80</v>
+        <v>248.04</v>
       </c>
       <c r="L152" s="7">
-        <v>4.44</v>
+        <v>17</v>
       </c>
       <c r="N152" s="10">
-        <v>76.45</v>
+        <v>205.87</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="5" t="s">
         <v>364</v>
       </c>
       <c r="B153" s="6" t="s">
         <v>364</v>
       </c>
       <c r="C153" s="7" t="s">
-        <v>65</v>
+        <v>13</v>
       </c>
       <c r="D153" s="7" t="s">
         <v>365</v>
       </c>
       <c r="E153" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G153" s="9" t="s">
-        <v>65</v>
+        <v>13</v>
       </c>
       <c r="H153" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I153" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J153" s="10">
-        <v>11.87</v>
+        <v>85</v>
       </c>
       <c r="L153" s="7">
-        <v>4.44</v>
+        <v>17</v>
       </c>
       <c r="N153" s="10">
-        <v>11.34</v>
+        <v>70.55</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="5" t="s">
         <v>366</v>
       </c>
       <c r="B154" s="6" t="s">
         <v>366</v>
       </c>
       <c r="C154" s="7" t="s">
-        <v>65</v>
+        <v>13</v>
       </c>
       <c r="D154" s="7" t="s">
         <v>367</v>
       </c>
       <c r="E154" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G154" s="9" t="s">
-        <v>65</v>
+        <v>13</v>
       </c>
       <c r="H154" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I154" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J154" s="10">
-        <v>24</v>
+        <v>67</v>
       </c>
       <c r="L154" s="7">
-        <v>4.44</v>
+        <v>17</v>
       </c>
       <c r="N154" s="10">
-        <v>22.93</v>
+        <v>55.61</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="5" t="s">
         <v>368</v>
       </c>
       <c r="B155" s="6" t="s">
         <v>368</v>
       </c>
       <c r="C155" s="7" t="s">
-        <v>65</v>
+        <v>22</v>
       </c>
       <c r="D155" s="7" t="s">
         <v>369</v>
       </c>
       <c r="E155" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G155" s="9" t="s">
-        <v>65</v>
+        <v>22</v>
       </c>
       <c r="H155" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I155" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J155" s="10">
-        <v>35</v>
+        <v>58</v>
       </c>
       <c r="L155" s="7">
         <v>4.44</v>
       </c>
       <c r="N155" s="10">
-        <v>33.45</v>
+        <v>55.42</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="5" t="s">
         <v>370</v>
       </c>
       <c r="B156" s="6" t="s">
         <v>370</v>
       </c>
       <c r="C156" s="7" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="D156" s="7" t="s">
         <v>371</v>
       </c>
       <c r="E156" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G156" s="9" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="H156" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I156" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J156" s="10">
-        <v>1500</v>
+        <v>80</v>
       </c>
       <c r="L156" s="7">
-        <v>17</v>
+        <v>4.44</v>
       </c>
       <c r="N156" s="10">
-        <v>1245</v>
+        <v>76.45</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="5" t="s">
         <v>372</v>
       </c>
       <c r="B157" s="6" t="s">
         <v>372</v>
       </c>
       <c r="C157" s="7" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="D157" s="7" t="s">
         <v>373</v>
       </c>
       <c r="E157" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G157" s="9" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="H157" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I157" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J157" s="10">
-        <v>14.47</v>
+        <v>11.87</v>
       </c>
       <c r="L157" s="7">
-        <v>17</v>
+        <v>4.44</v>
       </c>
       <c r="N157" s="10">
-        <v>12.01</v>
+        <v>11.34</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="5" t="s">
         <v>374</v>
       </c>
       <c r="B158" s="6" t="s">
         <v>374</v>
       </c>
       <c r="C158" s="7" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="D158" s="7" t="s">
         <v>375</v>
       </c>
       <c r="E158" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G158" s="9" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="H158" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I158" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J158" s="10">
-        <v>40.25</v>
+        <v>24</v>
       </c>
       <c r="L158" s="7">
-        <v>17</v>
+        <v>4.44</v>
       </c>
       <c r="N158" s="10">
-        <v>33.41</v>
+        <v>22.93</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="5" t="s">
         <v>376</v>
       </c>
       <c r="B159" s="6" t="s">
         <v>376</v>
       </c>
       <c r="C159" s="7" t="s">
-        <v>65</v>
+        <v>22</v>
       </c>
       <c r="D159" s="7" t="s">
         <v>377</v>
       </c>
       <c r="E159" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G159" s="9" t="s">
-        <v>65</v>
+        <v>22</v>
       </c>
       <c r="H159" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I159" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J159" s="10">
-        <v>450000</v>
+        <v>35</v>
       </c>
       <c r="L159" s="7">
         <v>4.44</v>
       </c>
       <c r="N159" s="10">
-        <v>430020</v>
+        <v>33.45</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="5" t="s">
         <v>378</v>
       </c>
       <c r="B160" s="6" t="s">
         <v>378</v>
       </c>
       <c r="C160" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D160" s="7" t="s">
         <v>379</v>
       </c>
       <c r="E160" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G160" s="9" t="s">
         <v>13</v>
       </c>
       <c r="H160" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I160" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J160" s="10">
-        <v>598.53</v>
+        <v>1500</v>
       </c>
       <c r="L160" s="7">
         <v>17</v>
       </c>
       <c r="N160" s="10">
-        <v>496.78</v>
+        <v>1245</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="5" t="s">
-        <v>272</v>
+        <v>380</v>
       </c>
       <c r="B161" s="6" t="s">
-        <v>272</v>
+        <v>380</v>
       </c>
       <c r="C161" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D161" s="7" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="E161" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G161" s="9" t="s">
         <v>13</v>
       </c>
       <c r="H161" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I161" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J161" s="10">
-        <v>598.53</v>
+        <v>14.47</v>
       </c>
       <c r="L161" s="7">
         <v>17</v>
       </c>
       <c r="N161" s="10">
-        <v>496.78</v>
+        <v>12.01</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="5" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="B162" s="6" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="C162" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D162" s="7" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="E162" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G162" s="9" t="s">
         <v>13</v>
       </c>
       <c r="H162" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I162" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J162" s="10">
-        <v>88.83</v>
+        <v>40.25</v>
       </c>
       <c r="L162" s="7">
         <v>17</v>
       </c>
       <c r="N162" s="10">
-        <v>73.73</v>
+        <v>33.41</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="5" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="B163" s="6" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="C163" s="7" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="D163" s="7" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="E163" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G163" s="9" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="H163" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I163" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J163" s="10">
-        <v>27.3</v>
+        <v>450000</v>
       </c>
       <c r="L163" s="7">
-        <v>17</v>
+        <v>4.44</v>
       </c>
       <c r="N163" s="10">
-        <v>22.66</v>
+        <v>430020</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="5" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="B164" s="6" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="C164" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D164" s="7" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="E164" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G164" s="9" t="s">
         <v>13</v>
       </c>
       <c r="H164" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I164" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J164" s="10">
-        <v>34.3</v>
+        <v>598.53</v>
       </c>
       <c r="L164" s="7">
         <v>17</v>
       </c>
       <c r="N164" s="10">
-        <v>28.47</v>
+        <v>496.78</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="5" t="s">
-        <v>387</v>
+        <v>280</v>
       </c>
       <c r="B165" s="6" t="s">
-        <v>387</v>
+        <v>280</v>
       </c>
       <c r="C165" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D165" s="7" t="s">
         <v>388</v>
       </c>
       <c r="E165" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="9" t="s">
         <v>13</v>
       </c>
       <c r="H165" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I165" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J165" s="10">
-        <v>248.04</v>
+        <v>598.53</v>
       </c>
       <c r="L165" s="7">
         <v>17</v>
       </c>
       <c r="N165" s="10">
-        <v>205.87</v>
+        <v>496.78</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="5" t="s">
         <v>389</v>
       </c>
       <c r="B166" s="6" t="s">
         <v>389</v>
       </c>
       <c r="C166" s="7" t="s">
-        <v>65</v>
+        <v>13</v>
       </c>
       <c r="D166" s="7" t="s">
         <v>390</v>
       </c>
       <c r="E166" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G166" s="9" t="s">
-        <v>65</v>
+        <v>13</v>
       </c>
       <c r="H166" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I166" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J166" s="10">
-        <v>248.04</v>
+        <v>88.83</v>
       </c>
       <c r="L166" s="7">
-        <v>4.44</v>
+        <v>17</v>
       </c>
       <c r="N166" s="10">
-        <v>237.03</v>
+        <v>73.73</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="5" t="s">
         <v>391</v>
       </c>
       <c r="B167" s="6" t="s">
         <v>391</v>
       </c>
       <c r="C167" s="7" t="s">
-        <v>65</v>
+        <v>13</v>
       </c>
       <c r="D167" s="7" t="s">
         <v>392</v>
       </c>
       <c r="E167" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G167" s="9" t="s">
-        <v>65</v>
+        <v>13</v>
       </c>
       <c r="H167" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I167" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J167" s="10">
-        <v>171</v>
+        <v>27.3</v>
       </c>
       <c r="L167" s="7">
-        <v>4.44</v>
+        <v>17</v>
       </c>
       <c r="N167" s="10">
-        <v>163.41</v>
+        <v>22.66</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="5" t="s">
         <v>393</v>
       </c>
       <c r="B168" s="6" t="s">
         <v>393</v>
       </c>
       <c r="C168" s="7" t="s">
-        <v>65</v>
+        <v>13</v>
       </c>
       <c r="D168" s="7" t="s">
         <v>394</v>
       </c>
       <c r="E168" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G168" s="9" t="s">
-        <v>65</v>
+        <v>13</v>
       </c>
       <c r="H168" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I168" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J168" s="10">
-        <v>256.5</v>
+        <v>34.3</v>
       </c>
       <c r="L168" s="7">
-        <v>4.44</v>
+        <v>17</v>
       </c>
       <c r="N168" s="10">
-        <v>245.11</v>
+        <v>28.47</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="5" t="s">
         <v>395</v>
       </c>
       <c r="B169" s="6" t="s">
         <v>395</v>
       </c>
       <c r="C169" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D169" s="7" t="s">
         <v>396</v>
       </c>
       <c r="E169" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G169" s="9" t="s">
         <v>13</v>
       </c>
       <c r="H169" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I169" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J169" s="10">
-        <v>70.2</v>
+        <v>248.04</v>
       </c>
       <c r="L169" s="7">
         <v>17</v>
       </c>
       <c r="N169" s="10">
-        <v>58.27</v>
+        <v>205.87</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="5" t="s">
         <v>397</v>
       </c>
       <c r="B170" s="6" t="s">
         <v>397</v>
       </c>
       <c r="C170" s="7" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="D170" s="7" t="s">
         <v>398</v>
       </c>
       <c r="E170" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G170" s="9" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="H170" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I170" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J170" s="10">
-        <v>77.2</v>
+        <v>248.04</v>
       </c>
       <c r="L170" s="7">
-        <v>17</v>
+        <v>4.44</v>
       </c>
       <c r="N170" s="10">
-        <v>64.08</v>
+        <v>237.03</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="5" t="s">
         <v>399</v>
       </c>
       <c r="B171" s="6" t="s">
         <v>399</v>
       </c>
       <c r="C171" s="7" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="D171" s="7" t="s">
         <v>400</v>
       </c>
       <c r="E171" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G171" s="9" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="H171" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I171" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J171" s="10">
-        <v>610.13</v>
+        <v>171</v>
       </c>
       <c r="L171" s="7">
-        <v>17</v>
+        <v>4.44</v>
       </c>
       <c r="N171" s="10">
-        <v>506.41</v>
+        <v>163.41</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="5" t="s">
         <v>401</v>
       </c>
       <c r="B172" s="6" t="s">
         <v>401</v>
       </c>
       <c r="C172" s="7" t="s">
-        <v>65</v>
+        <v>22</v>
       </c>
       <c r="D172" s="7" t="s">
         <v>402</v>
       </c>
       <c r="E172" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G172" s="9" t="s">
-        <v>65</v>
+        <v>22</v>
       </c>
       <c r="H172" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I172" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J172" s="10">
-        <v>610.13</v>
+        <v>256.5</v>
       </c>
       <c r="L172" s="7">
         <v>4.44</v>
       </c>
       <c r="N172" s="10">
-        <v>583.04</v>
+        <v>245.11</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="5" t="s">
         <v>403</v>
       </c>
       <c r="B173" s="6" t="s">
         <v>403</v>
       </c>
       <c r="C173" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D173" s="7" t="s">
         <v>404</v>
       </c>
       <c r="E173" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G173" s="9" t="s">
         <v>13</v>
       </c>
       <c r="H173" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I173" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J173" s="10">
-        <v>34.96</v>
+        <v>70.2</v>
       </c>
       <c r="L173" s="7">
         <v>17</v>
       </c>
       <c r="N173" s="10">
-        <v>29.02</v>
+        <v>58.27</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="5" t="s">
         <v>405</v>
       </c>
       <c r="B174" s="6" t="s">
         <v>405</v>
       </c>
       <c r="C174" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D174" s="7" t="s">
         <v>406</v>
       </c>
       <c r="E174" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G174" s="9" t="s">
         <v>13</v>
       </c>
       <c r="H174" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I174" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J174" s="10">
-        <v>20</v>
+        <v>77.2</v>
       </c>
       <c r="L174" s="7">
         <v>17</v>
       </c>
       <c r="N174" s="10">
-        <v>16.6</v>
+        <v>64.08</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="5" t="s">
         <v>407</v>
       </c>
       <c r="B175" s="6" t="s">
         <v>407</v>
       </c>
       <c r="C175" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D175" s="7" t="s">
         <v>408</v>
       </c>
       <c r="E175" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G175" s="9" t="s">
         <v>13</v>
       </c>
       <c r="H175" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I175" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J175" s="10">
-        <v>128.04</v>
+        <v>610.13</v>
       </c>
       <c r="L175" s="7">
         <v>17</v>
       </c>
       <c r="N175" s="10">
-        <v>106.27</v>
+        <v>506.41</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="5" t="s">
         <v>409</v>
       </c>
       <c r="B176" s="6" t="s">
         <v>409</v>
       </c>
       <c r="C176" s="7" t="s">
-        <v>65</v>
+        <v>22</v>
       </c>
       <c r="D176" s="7" t="s">
         <v>410</v>
       </c>
       <c r="E176" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G176" s="9" t="s">
-        <v>65</v>
+        <v>22</v>
       </c>
       <c r="H176" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I176" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J176" s="10">
-        <v>128.04</v>
+        <v>610.13</v>
       </c>
       <c r="L176" s="7">
         <v>4.44</v>
       </c>
       <c r="N176" s="10">
-        <v>122.36</v>
+        <v>583.04</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="5" t="s">
         <v>411</v>
       </c>
       <c r="B177" s="6" t="s">
         <v>411</v>
       </c>
       <c r="C177" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D177" s="7" t="s">
         <v>412</v>
       </c>
       <c r="E177" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G177" s="9" t="s">
         <v>13</v>
       </c>
       <c r="H177" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I177" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J177" s="10">
-        <v>13</v>
+        <v>34.96</v>
       </c>
       <c r="L177" s="7">
         <v>17</v>
       </c>
       <c r="N177" s="10">
-        <v>10.79</v>
+        <v>29.02</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="5" t="s">
         <v>413</v>
       </c>
       <c r="B178" s="6" t="s">
         <v>413</v>
       </c>
       <c r="C178" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D178" s="7" t="s">
         <v>414</v>
       </c>
       <c r="E178" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G178" s="9" t="s">
         <v>13</v>
       </c>
       <c r="H178" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I178" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J178" s="10">
-        <v>24.64</v>
+        <v>20</v>
       </c>
       <c r="L178" s="7">
         <v>17</v>
       </c>
       <c r="N178" s="10">
-        <v>20.45</v>
+        <v>16.6</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="5" t="s">
         <v>415</v>
       </c>
       <c r="B179" s="6" t="s">
         <v>415</v>
       </c>
       <c r="C179" s="7" t="s">
-        <v>65</v>
+        <v>13</v>
       </c>
       <c r="D179" s="7" t="s">
         <v>416</v>
       </c>
       <c r="E179" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G179" s="9" t="s">
-        <v>65</v>
+        <v>13</v>
       </c>
       <c r="H179" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I179" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J179" s="10">
-        <v>3</v>
+        <v>128.04</v>
       </c>
       <c r="L179" s="7">
-        <v>4.44</v>
+        <v>17</v>
       </c>
       <c r="N179" s="10">
-        <v>2.87</v>
+        <v>106.27</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="5" t="s">
         <v>417</v>
       </c>
       <c r="B180" s="6" t="s">
         <v>417</v>
       </c>
       <c r="C180" s="7" t="s">
-        <v>65</v>
+        <v>22</v>
       </c>
       <c r="D180" s="7" t="s">
         <v>418</v>
       </c>
       <c r="E180" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G180" s="9" t="s">
-        <v>65</v>
+        <v>22</v>
       </c>
       <c r="H180" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I180" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J180" s="10">
-        <v>37.63</v>
+        <v>128.04</v>
       </c>
       <c r="L180" s="7">
         <v>4.44</v>
       </c>
       <c r="N180" s="10">
-        <v>35.96</v>
+        <v>122.36</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="5" t="s">
         <v>419</v>
       </c>
       <c r="B181" s="6" t="s">
         <v>419</v>
       </c>
       <c r="C181" s="7" t="s">
-        <v>65</v>
+        <v>13</v>
       </c>
       <c r="D181" s="7" t="s">
         <v>420</v>
       </c>
       <c r="E181" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G181" s="9" t="s">
-        <v>65</v>
+        <v>13</v>
       </c>
       <c r="H181" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I181" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J181" s="10">
-        <v>4</v>
+        <v>13</v>
       </c>
       <c r="L181" s="7">
-        <v>4.44</v>
+        <v>17</v>
       </c>
       <c r="N181" s="10">
-        <v>3.82</v>
+        <v>10.79</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="5" t="s">
         <v>421</v>
       </c>
       <c r="B182" s="6" t="s">
         <v>421</v>
       </c>
       <c r="C182" s="7" t="s">
-        <v>65</v>
+        <v>13</v>
       </c>
       <c r="D182" s="7" t="s">
         <v>422</v>
       </c>
       <c r="E182" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G182" s="9" t="s">
-        <v>65</v>
+        <v>13</v>
       </c>
       <c r="H182" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I182" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J182" s="10">
-        <v>114.72</v>
+        <v>24.64</v>
       </c>
       <c r="L182" s="7">
-        <v>4.44</v>
+        <v>17</v>
       </c>
       <c r="N182" s="10">
-        <v>109.63</v>
+        <v>20.45</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="5" t="s">
         <v>423</v>
       </c>
       <c r="B183" s="6" t="s">
         <v>423</v>
       </c>
       <c r="C183" s="7" t="s">
-        <v>65</v>
+        <v>22</v>
       </c>
       <c r="D183" s="7" t="s">
         <v>424</v>
       </c>
       <c r="E183" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G183" s="9" t="s">
-        <v>65</v>
+        <v>22</v>
       </c>
       <c r="H183" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I183" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J183" s="10">
-        <v>17</v>
+        <v>3</v>
       </c>
       <c r="L183" s="7">
         <v>4.44</v>
       </c>
       <c r="N183" s="10">
-        <v>16.25</v>
+        <v>2.87</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="5" t="s">
         <v>425</v>
       </c>
       <c r="B184" s="6" t="s">
         <v>425</v>
       </c>
       <c r="C184" s="7" t="s">
-        <v>65</v>
+        <v>22</v>
       </c>
       <c r="D184" s="7" t="s">
         <v>426</v>
       </c>
       <c r="E184" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G184" s="9" t="s">
-        <v>65</v>
+        <v>22</v>
       </c>
       <c r="H184" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I184" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J184" s="10">
-        <v>14.76</v>
+        <v>37.63</v>
       </c>
       <c r="L184" s="7">
         <v>4.44</v>
       </c>
       <c r="N184" s="10">
-        <v>14.1</v>
+        <v>35.96</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="5" t="s">
         <v>427</v>
       </c>
       <c r="B185" s="6" t="s">
         <v>427</v>
       </c>
       <c r="C185" s="7" t="s">
-        <v>65</v>
+        <v>22</v>
       </c>
       <c r="D185" s="7" t="s">
         <v>428</v>
       </c>
       <c r="E185" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G185" s="9" t="s">
-        <v>65</v>
+        <v>22</v>
       </c>
       <c r="H185" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I185" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J185" s="10">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="L185" s="7">
         <v>4.44</v>
       </c>
       <c r="N185" s="10">
-        <v>4.78</v>
+        <v>3.82</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="5" t="s">
         <v>429</v>
       </c>
       <c r="B186" s="6" t="s">
         <v>429</v>
       </c>
       <c r="C186" s="7" t="s">
-        <v>65</v>
+        <v>22</v>
       </c>
       <c r="D186" s="7" t="s">
         <v>430</v>
       </c>
       <c r="E186" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G186" s="9" t="s">
-        <v>65</v>
+        <v>22</v>
       </c>
       <c r="H186" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I186" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J186" s="10">
-        <v>45.01</v>
+        <v>114.72</v>
       </c>
       <c r="L186" s="7">
         <v>4.44</v>
       </c>
       <c r="N186" s="10">
-        <v>43.01</v>
+        <v>109.63</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="5" t="s">
         <v>431</v>
       </c>
       <c r="B187" s="6" t="s">
         <v>431</v>
       </c>
       <c r="C187" s="7" t="s">
-        <v>65</v>
+        <v>22</v>
       </c>
       <c r="D187" s="7" t="s">
         <v>432</v>
       </c>
       <c r="E187" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G187" s="9" t="s">
-        <v>65</v>
+        <v>22</v>
       </c>
       <c r="H187" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I187" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J187" s="10">
-        <v>21.25</v>
+        <v>17</v>
       </c>
       <c r="L187" s="7">
         <v>4.44</v>
       </c>
       <c r="N187" s="10">
-        <v>20.31</v>
+        <v>16.25</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="5" t="s">
         <v>433</v>
       </c>
       <c r="B188" s="6" t="s">
         <v>433</v>
       </c>
       <c r="C188" s="7" t="s">
-        <v>65</v>
+        <v>22</v>
       </c>
       <c r="D188" s="7" t="s">
         <v>434</v>
       </c>
       <c r="E188" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G188" s="9" t="s">
-        <v>65</v>
+        <v>22</v>
       </c>
       <c r="H188" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I188" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J188" s="10">
-        <v>8.55</v>
+        <v>14.76</v>
       </c>
       <c r="L188" s="7">
         <v>4.44</v>
       </c>
       <c r="N188" s="10">
-        <v>8.17</v>
+        <v>14.1</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="5" t="s">
         <v>435</v>
       </c>
       <c r="B189" s="6" t="s">
         <v>435</v>
       </c>
       <c r="C189" s="7" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="D189" s="7" t="s">
         <v>436</v>
       </c>
       <c r="E189" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G189" s="9" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="H189" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I189" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J189" s="10">
-        <v>29</v>
+        <v>5</v>
       </c>
       <c r="L189" s="7">
-        <v>17</v>
+        <v>4.44</v>
       </c>
       <c r="N189" s="10">
-        <v>24.07</v>
+        <v>4.78</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="5" t="s">
         <v>437</v>
       </c>
       <c r="B190" s="6" t="s">
         <v>437</v>
       </c>
       <c r="C190" s="7" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="D190" s="7" t="s">
         <v>438</v>
       </c>
       <c r="E190" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G190" s="9" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="H190" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I190" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J190" s="10">
-        <v>11</v>
+        <v>45.01</v>
       </c>
       <c r="L190" s="7">
-        <v>17</v>
+        <v>4.44</v>
       </c>
       <c r="N190" s="10">
-        <v>9.13</v>
+        <v>43.01</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="5" t="s">
         <v>439</v>
       </c>
       <c r="B191" s="6" t="s">
         <v>439</v>
       </c>
       <c r="C191" s="7" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="D191" s="7" t="s">
         <v>440</v>
       </c>
       <c r="E191" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G191" s="9" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="H191" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I191" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J191" s="10">
-        <v>21</v>
+        <v>21.25</v>
       </c>
       <c r="L191" s="7">
-        <v>17</v>
+        <v>4.44</v>
       </c>
       <c r="N191" s="10">
-        <v>17.43</v>
+        <v>20.31</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="5" t="s">
         <v>441</v>
       </c>
       <c r="B192" s="6" t="s">
         <v>441</v>
       </c>
       <c r="C192" s="7" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="D192" s="7" t="s">
         <v>442</v>
       </c>
       <c r="E192" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G192" s="9" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="H192" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I192" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J192" s="10">
-        <v>7</v>
+        <v>8.55</v>
       </c>
       <c r="L192" s="7">
-        <v>17</v>
+        <v>4.44</v>
       </c>
       <c r="N192" s="10">
-        <v>5.81</v>
+        <v>8.17</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="5" t="s">
         <v>443</v>
       </c>
       <c r="B193" s="6" t="s">
         <v>443</v>
       </c>
       <c r="C193" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D193" s="7" t="s">
         <v>444</v>
       </c>
       <c r="E193" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G193" s="9" t="s">
         <v>13</v>
       </c>
       <c r="H193" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I193" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J193" s="10">
-        <v>4</v>
+        <v>29</v>
       </c>
       <c r="L193" s="7">
         <v>17</v>
       </c>
       <c r="N193" s="10">
-        <v>3.32</v>
+        <v>24.07</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="5" t="s">
         <v>445</v>
       </c>
       <c r="B194" s="6" t="s">
         <v>445</v>
       </c>
       <c r="C194" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D194" s="7" t="s">
         <v>446</v>
       </c>
       <c r="E194" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G194" s="9" t="s">
         <v>13</v>
       </c>
       <c r="H194" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I194" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J194" s="10">
-        <v>35.43</v>
+        <v>11</v>
       </c>
       <c r="L194" s="7">
         <v>17</v>
       </c>
       <c r="N194" s="10">
-        <v>29.41</v>
+        <v>9.13</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="5" t="s">
         <v>447</v>
       </c>
       <c r="B195" s="6" t="s">
         <v>447</v>
       </c>
       <c r="C195" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D195" s="7" t="s">
         <v>448</v>
       </c>
       <c r="E195" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G195" s="9" t="s">
         <v>13</v>
       </c>
       <c r="H195" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I195" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J195" s="10">
-        <v>13.04</v>
+        <v>21</v>
       </c>
       <c r="L195" s="7">
         <v>17</v>
       </c>
       <c r="N195" s="10">
-        <v>10.82</v>
+        <v>17.43</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="5" t="s">
         <v>449</v>
       </c>
       <c r="B196" s="6" t="s">
         <v>449</v>
       </c>
       <c r="C196" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D196" s="7" t="s">
         <v>450</v>
       </c>
       <c r="E196" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G196" s="9" t="s">
         <v>13</v>
       </c>
       <c r="H196" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I196" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J196" s="10">
-        <v>24.84</v>
+        <v>7</v>
       </c>
       <c r="L196" s="7">
         <v>17</v>
       </c>
       <c r="N196" s="10">
-        <v>20.62</v>
+        <v>5.81</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="5" t="s">
         <v>451</v>
       </c>
       <c r="B197" s="6" t="s">
         <v>451</v>
       </c>
       <c r="C197" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D197" s="7" t="s">
         <v>452</v>
       </c>
       <c r="E197" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G197" s="9" t="s">
         <v>13</v>
       </c>
       <c r="H197" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I197" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J197" s="10">
-        <v>8.16</v>
+        <v>4</v>
       </c>
       <c r="L197" s="7">
         <v>17</v>
       </c>
       <c r="N197" s="10">
-        <v>6.77</v>
+        <v>3.32</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="5" t="s">
         <v>453</v>
       </c>
       <c r="B198" s="6" t="s">
         <v>453</v>
       </c>
       <c r="C198" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D198" s="7" t="s">
         <v>454</v>
       </c>
       <c r="E198" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G198" s="9" t="s">
         <v>13</v>
       </c>
       <c r="H198" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I198" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J198" s="10">
-        <v>5.14</v>
+        <v>35.43</v>
       </c>
       <c r="L198" s="7">
         <v>17</v>
       </c>
       <c r="N198" s="10">
-        <v>4.27</v>
+        <v>29.41</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="5" t="s">
         <v>455</v>
       </c>
       <c r="B199" s="6" t="s">
         <v>455</v>
       </c>
       <c r="C199" s="7" t="s">
-        <v>93</v>
+        <v>13</v>
       </c>
       <c r="D199" s="7" t="s">
         <v>456</v>
       </c>
       <c r="E199" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G199" s="9" t="s">
-        <v>93</v>
+        <v>13</v>
       </c>
       <c r="H199" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I199" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="K199" s="7" t="s">
-        <v>242</v>
+      <c r="J199" s="10">
+        <v>13.04</v>
       </c>
       <c r="L199" s="7">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>242</v>
+        <v>17</v>
+      </c>
+      <c r="N199" s="10">
+        <v>10.82</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="5" t="s">
         <v>457</v>
       </c>
       <c r="B200" s="6" t="s">
         <v>457</v>
       </c>
       <c r="C200" s="7" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="D200" s="7" t="s">
         <v>458</v>
       </c>
       <c r="E200" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G200" s="9" t="s">
-        <v>93</v>
+        <v>13</v>
       </c>
       <c r="H200" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I200" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J200" s="10">
-        <v>2500</v>
+        <v>24.84</v>
       </c>
       <c r="L200" s="7">
-        <v>3</v>
+        <v>17</v>
       </c>
       <c r="N200" s="10">
-        <v>2425</v>
+        <v>20.62</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="5" t="s">
         <v>459</v>
       </c>
       <c r="B201" s="6" t="s">
+        <v>459</v>
+      </c>
+      <c r="C201" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="D201" s="7" t="s">
         <v>460</v>
       </c>
-      <c r="C201" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E201" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G201" s="9" t="s">
-        <v>93</v>
+        <v>13</v>
       </c>
       <c r="H201" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I201" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J201" s="10">
-        <v>5500</v>
+        <v>8.16</v>
       </c>
       <c r="L201" s="7">
-        <v>1</v>
+        <v>17</v>
       </c>
       <c r="N201" s="10">
-        <v>5445</v>
+        <v>6.77</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="5" t="s">
-        <v>463</v>
+        <v>461</v>
       </c>
       <c r="B202" s="6" t="s">
-        <v>464</v>
+        <v>461</v>
       </c>
       <c r="C202" s="7" t="s">
-        <v>461</v>
+        <v>13</v>
       </c>
       <c r="D202" s="7" t="s">
-        <v>465</v>
+        <v>462</v>
       </c>
       <c r="E202" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G202" s="9" t="s">
-        <v>93</v>
+        <v>13</v>
       </c>
       <c r="H202" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I202" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J202" s="10">
-        <v>16500</v>
+        <v>5.14</v>
       </c>
       <c r="L202" s="7">
-        <v>1</v>
+        <v>17</v>
       </c>
       <c r="N202" s="10">
-        <v>16335</v>
+        <v>4.27</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="5" t="s">
-        <v>466</v>
+        <v>463</v>
       </c>
       <c r="B203" s="6" t="s">
-        <v>466</v>
+        <v>463</v>
       </c>
       <c r="C203" s="7" t="s">
-        <v>19</v>
+        <v>97</v>
       </c>
       <c r="D203" s="7" t="s">
-        <v>467</v>
+        <v>464</v>
       </c>
       <c r="E203" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G203" s="9" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="H203" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I203" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="J203" s="10">
-        <v>14000</v>
+      <c r="K203" s="7" t="s">
+        <v>246</v>
       </c>
       <c r="L203" s="7">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>13580</v>
+        <v>0</v>
+      </c>
+      <c r="O203" s="9" t="s">
+        <v>246</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="5" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="B204" s="6" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="C204" s="7" t="s">
-        <v>461</v>
+        <v>19</v>
       </c>
       <c r="D204" s="7" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
       <c r="E204" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G204" s="9" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="H204" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I204" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J204" s="10">
-        <v>1100</v>
+        <v>2500</v>
       </c>
       <c r="L204" s="7">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="N204" s="10">
-        <v>1089</v>
+        <v>2425</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="5" t="s">
-        <v>471</v>
+        <v>467</v>
       </c>
       <c r="B205" s="6" t="s">
-        <v>472</v>
+        <v>468</v>
       </c>
       <c r="C205" s="7" t="s">
-        <v>461</v>
+        <v>469</v>
       </c>
       <c r="D205" s="7" t="s">
-        <v>473</v>
+        <v>470</v>
       </c>
       <c r="E205" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G205" s="9" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="H205" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I205" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J205" s="10">
-        <v>1</v>
+        <v>5500</v>
       </c>
       <c r="L205" s="7">
         <v>1</v>
       </c>
       <c r="N205" s="10">
-        <v>0.99</v>
+        <v>5445</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="5" t="s">
-        <v>474</v>
+        <v>471</v>
       </c>
       <c r="B206" s="6" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="C206" s="7" t="s">
-        <v>19</v>
+        <v>469</v>
       </c>
       <c r="D206" s="7" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="E206" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G206" s="9" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="H206" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I206" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J206" s="10">
-        <v>57000</v>
+        <v>16500</v>
       </c>
       <c r="L206" s="7">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="N206" s="10">
-        <v>55290</v>
+        <v>16335</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="5" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="B207" s="6" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="C207" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D207" s="7" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="E207" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G207" s="9" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="H207" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I207" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J207" s="10">
-        <v>57000</v>
+        <v>14000</v>
       </c>
       <c r="L207" s="7">
         <v>3</v>
       </c>
       <c r="N207" s="10">
-        <v>55290</v>
+        <v>13580</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="5" t="s">
+        <v>476</v>
+      </c>
+      <c r="B208" s="6" t="s">
+        <v>477</v>
+      </c>
+      <c r="C208" s="7" t="s">
+        <v>469</v>
+      </c>
+      <c r="D208" s="7" t="s">
         <v>478</v>
       </c>
-      <c r="B208" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E208" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G208" s="9" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="H208" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I208" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J208" s="10">
-        <v>48000</v>
+        <v>1100</v>
       </c>
       <c r="L208" s="7">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="N208" s="10">
-        <v>46560</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="5" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
       <c r="B209" s="6" t="s">
         <v>480</v>
       </c>
       <c r="C209" s="7" t="s">
-        <v>19</v>
+        <v>469</v>
       </c>
       <c r="D209" s="7" t="s">
         <v>481</v>
       </c>
       <c r="E209" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G209" s="9" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="H209" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I209" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J209" s="10">
-        <v>48000</v>
+        <v>1</v>
       </c>
       <c r="L209" s="7">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="N209" s="10">
-        <v>46560</v>
+        <v>0.99</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="5" t="s">
         <v>482</v>
       </c>
       <c r="B210" s="6" t="s">
+        <v>482</v>
+      </c>
+      <c r="C210" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="D210" s="7" t="s">
         <v>483</v>
       </c>
-      <c r="C210" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E210" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G210" s="9" t="s">
-        <v>65</v>
+        <v>97</v>
       </c>
       <c r="H210" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I210" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J210" s="10">
-        <v>312731</v>
+        <v>57000</v>
       </c>
       <c r="L210" s="7">
-        <v>4.44</v>
+        <v>3</v>
       </c>
       <c r="N210" s="10">
-        <v>298845.74</v>
+        <v>55290</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="5" t="s">
+        <v>484</v>
+      </c>
+      <c r="B211" s="6" t="s">
+        <v>484</v>
+      </c>
+      <c r="C211" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="D211" s="7" t="s">
         <v>485</v>
       </c>
-      <c r="B211" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E211" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G211" s="9" t="s">
-        <v>486</v>
+        <v>97</v>
       </c>
       <c r="H211" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I211" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J211" s="10">
-        <v>20</v>
+        <v>57000</v>
       </c>
       <c r="L211" s="7">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="N211" s="10">
-        <v>19.8</v>
+        <v>55290</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="5" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="B212" s="6" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="C212" s="7" t="s">
-        <v>486</v>
+        <v>19</v>
       </c>
       <c r="D212" s="7" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="E212" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G212" s="9" t="s">
-        <v>486</v>
+        <v>97</v>
       </c>
       <c r="H212" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I212" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J212" s="10">
-        <v>240.5</v>
+        <v>48000</v>
       </c>
       <c r="L212" s="7">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="N212" s="10">
-        <v>238.1</v>
+        <v>46560</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="5" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="B213" s="6" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="C213" s="7" t="s">
-        <v>486</v>
+        <v>19</v>
       </c>
       <c r="D213" s="7" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="E213" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G213" s="9" t="s">
-        <v>486</v>
+        <v>97</v>
       </c>
       <c r="H213" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I213" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J213" s="10">
-        <v>185</v>
+        <v>48000</v>
       </c>
       <c r="L213" s="7">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="N213" s="10">
-        <v>183.15</v>
+        <v>46560</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="5" t="s">
+        <v>490</v>
+      </c>
+      <c r="B214" s="6" t="s">
+        <v>491</v>
+      </c>
+      <c r="C214" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="D214" s="7" t="s">
         <v>492</v>
       </c>
-      <c r="B214" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E214" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G214" s="9" t="s">
-        <v>486</v>
+        <v>22</v>
       </c>
       <c r="H214" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I214" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J214" s="10">
-        <v>72</v>
+        <v>312731</v>
       </c>
       <c r="L214" s="7">
-        <v>1</v>
+        <v>4.44</v>
       </c>
       <c r="N214" s="10">
-        <v>71.28</v>
+        <v>298845.74</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="5" t="s">
+        <v>493</v>
+      </c>
+      <c r="B215" s="6" t="s">
+        <v>493</v>
+      </c>
+      <c r="C215" s="7" t="s">
         <v>494</v>
-      </c>
-[...4 lines deleted...]
-        <v>13</v>
       </c>
       <c r="D215" s="7" t="s">
         <v>495</v>
       </c>
       <c r="E215" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G215" s="9" t="s">
-        <v>13</v>
+        <v>494</v>
       </c>
       <c r="H215" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I215" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J215" s="10">
-        <v>27.14</v>
+        <v>20</v>
       </c>
       <c r="L215" s="7">
-        <v>17</v>
+        <v>1</v>
       </c>
       <c r="N215" s="10">
-        <v>22.53</v>
+        <v>19.8</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="5" t="s">
         <v>496</v>
       </c>
       <c r="B216" s="6" t="s">
         <v>496</v>
       </c>
       <c r="C216" s="7" t="s">
-        <v>13</v>
+        <v>494</v>
       </c>
       <c r="D216" s="7" t="s">
         <v>497</v>
       </c>
       <c r="E216" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G216" s="9" t="s">
-        <v>13</v>
+        <v>494</v>
       </c>
       <c r="H216" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I216" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J216" s="10">
-        <v>65</v>
+        <v>240.5</v>
       </c>
       <c r="L216" s="7">
-        <v>17</v>
+        <v>1</v>
       </c>
       <c r="N216" s="10">
-        <v>53.95</v>
+        <v>238.1</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="5" t="s">
         <v>498</v>
       </c>
       <c r="B217" s="6" t="s">
+        <v>498</v>
+      </c>
+      <c r="C217" s="7" t="s">
+        <v>494</v>
+      </c>
+      <c r="D217" s="7" t="s">
         <v>499</v>
       </c>
-      <c r="C217" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E217" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G217" s="9" t="s">
-        <v>13</v>
+        <v>494</v>
       </c>
       <c r="H217" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I217" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J217" s="10">
+        <v>185</v>
+      </c>
+      <c r="L217" s="7">
         <v>1</v>
       </c>
-      <c r="L217" s="7">
-[...1 lines deleted...]
-      </c>
       <c r="N217" s="10">
-        <v>0.83</v>
+        <v>183.15</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="5" t="s">
+        <v>500</v>
+      </c>
+      <c r="B218" s="6" t="s">
+        <v>500</v>
+      </c>
+      <c r="C218" s="7" t="s">
+        <v>494</v>
+      </c>
+      <c r="D218" s="7" t="s">
         <v>501</v>
       </c>
-      <c r="B218" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E218" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G218" s="9" t="s">
-        <v>13</v>
+        <v>494</v>
       </c>
       <c r="H218" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I218" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J218" s="10">
-        <v>140.66</v>
+        <v>72</v>
       </c>
       <c r="L218" s="7">
-        <v>17</v>
+        <v>1</v>
       </c>
       <c r="N218" s="10">
-        <v>116.75</v>
+        <v>71.28</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="5" t="s">
-        <v>504</v>
+        <v>502</v>
       </c>
       <c r="B219" s="6" t="s">
-        <v>505</v>
+        <v>502</v>
       </c>
       <c r="C219" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D219" s="7" t="s">
-        <v>506</v>
+        <v>503</v>
       </c>
       <c r="E219" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G219" s="9" t="s">
         <v>13</v>
       </c>
       <c r="H219" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I219" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J219" s="10">
-        <v>120000</v>
+        <v>27.14</v>
       </c>
       <c r="L219" s="7">
         <v>17</v>
       </c>
       <c r="N219" s="10">
-        <v>99600</v>
+        <v>22.53</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="5" t="s">
-        <v>507</v>
+        <v>504</v>
       </c>
       <c r="B220" s="6" t="s">
-        <v>507</v>
+        <v>504</v>
       </c>
       <c r="C220" s="7" t="s">
-        <v>93</v>
+        <v>13</v>
       </c>
       <c r="D220" s="7" t="s">
-        <v>508</v>
+        <v>505</v>
       </c>
       <c r="E220" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G220" s="9" t="s">
-        <v>93</v>
+        <v>13</v>
       </c>
       <c r="H220" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I220" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="K220" s="7" t="s">
-        <v>509</v>
+      <c r="J220" s="10">
+        <v>65</v>
       </c>
       <c r="L220" s="7">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>509</v>
+        <v>17</v>
+      </c>
+      <c r="N220" s="10">
+        <v>53.95</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="5" t="s">
-        <v>482</v>
+        <v>506</v>
       </c>
       <c r="B221" s="6" t="s">
-        <v>510</v>
+        <v>507</v>
       </c>
       <c r="C221" s="7" t="s">
-        <v>65</v>
+        <v>13</v>
       </c>
       <c r="D221" s="7" t="s">
-        <v>511</v>
+        <v>508</v>
       </c>
       <c r="E221" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G221" s="9" t="s">
-        <v>65</v>
+        <v>13</v>
       </c>
       <c r="H221" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I221" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J221" s="10">
-        <v>355689</v>
+        <v>1</v>
       </c>
       <c r="L221" s="7">
-        <v>4.44</v>
+        <v>17</v>
       </c>
       <c r="N221" s="10">
-        <v>339896.41</v>
+        <v>0.83</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="5" t="s">
-        <v>482</v>
+        <v>509</v>
       </c>
       <c r="B222" s="6" t="s">
-        <v>512</v>
+        <v>510</v>
       </c>
       <c r="C222" s="7" t="s">
-        <v>65</v>
+        <v>13</v>
       </c>
       <c r="D222" s="7" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E222" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G222" s="9" t="s">
-        <v>65</v>
+        <v>13</v>
       </c>
       <c r="H222" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I222" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J222" s="10">
-        <v>553506</v>
+        <v>140.66</v>
       </c>
       <c r="L222" s="7">
-        <v>4.44</v>
+        <v>17</v>
       </c>
       <c r="N222" s="10">
-        <v>528930.33</v>
+        <v>116.75</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="5" t="s">
-        <v>482</v>
+        <v>512</v>
       </c>
       <c r="B223" s="6" t="s">
+        <v>513</v>
+      </c>
+      <c r="C223" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="D223" s="7" t="s">
         <v>514</v>
       </c>
-      <c r="C223" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E223" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G223" s="9" t="s">
-        <v>65</v>
+        <v>13</v>
       </c>
       <c r="H223" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I223" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J223" s="10">
-        <v>933364</v>
+        <v>120000</v>
       </c>
       <c r="L223" s="7">
-        <v>4.44</v>
+        <v>17</v>
       </c>
       <c r="N223" s="10">
-        <v>891922.64</v>
+        <v>99600</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="5" t="s">
-        <v>482</v>
+        <v>515</v>
       </c>
       <c r="B224" s="6" t="s">
+        <v>515</v>
+      </c>
+      <c r="C224" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="D224" s="7" t="s">
         <v>516</v>
       </c>
-      <c r="C224" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D224" s="7" t="s">
+      <c r="E224" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="G224" s="9" t="s">
+        <v>97</v>
+      </c>
+      <c r="H224" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="I224" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="K224" s="7" t="s">
         <v>517</v>
       </c>
-      <c r="E224" s="7" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="L224" s="7">
-        <v>4.44</v>
-[...2 lines deleted...]
-        <v>1931080.3</v>
+        <v>0</v>
+      </c>
+      <c r="O224" s="9" t="s">
+        <v>517</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="5" t="s">
-        <v>482</v>
+        <v>490</v>
       </c>
       <c r="B225" s="6" t="s">
         <v>518</v>
       </c>
       <c r="C225" s="7" t="s">
-        <v>65</v>
+        <v>22</v>
       </c>
       <c r="D225" s="7" t="s">
         <v>519</v>
       </c>
       <c r="E225" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G225" s="9" t="s">
-        <v>65</v>
+        <v>22</v>
       </c>
       <c r="H225" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I225" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J225" s="10">
-        <v>3740404</v>
+        <v>355689</v>
       </c>
       <c r="L225" s="7">
         <v>4.44</v>
       </c>
       <c r="N225" s="10">
-        <v>3574330.06</v>
+        <v>339896.41</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="5" t="s">
-        <v>482</v>
+        <v>490</v>
       </c>
       <c r="B226" s="6" t="s">
         <v>520</v>
       </c>
       <c r="C226" s="7" t="s">
-        <v>65</v>
+        <v>22</v>
       </c>
       <c r="D226" s="7" t="s">
         <v>521</v>
       </c>
       <c r="E226" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G226" s="9" t="s">
-        <v>65</v>
+        <v>22</v>
       </c>
       <c r="H226" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I226" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J226" s="10">
-        <v>6924004</v>
+        <v>553506</v>
       </c>
       <c r="L226" s="7">
         <v>4.44</v>
       </c>
       <c r="N226" s="10">
-        <v>6616578.22</v>
+        <v>528930.33</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="5" t="s">
-        <v>522</v>
+        <v>490</v>
       </c>
       <c r="B227" s="6" t="s">
         <v>522</v>
       </c>
       <c r="C227" s="7" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="D227" s="7" t="s">
         <v>523</v>
       </c>
       <c r="E227" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G227" s="9" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="H227" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I227" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J227" s="10">
-        <v>18000</v>
+        <v>933364</v>
       </c>
       <c r="L227" s="7">
-        <v>17</v>
+        <v>4.44</v>
       </c>
       <c r="N227" s="10">
-        <v>14940</v>
+        <v>891922.64</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="5" t="s">
-        <v>524</v>
+        <v>490</v>
       </c>
       <c r="B228" s="6" t="s">
         <v>524</v>
       </c>
       <c r="C228" s="7" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="D228" s="7" t="s">
         <v>525</v>
       </c>
       <c r="E228" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G228" s="9" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="H228" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I228" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J228" s="10">
-        <v>6000</v>
+        <v>2020804</v>
       </c>
       <c r="L228" s="7">
-        <v>17</v>
+        <v>4.44</v>
       </c>
       <c r="N228" s="10">
-        <v>4980</v>
+        <v>1931080.3</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="5" t="s">
-        <v>526</v>
+        <v>490</v>
       </c>
       <c r="B229" s="6" t="s">
         <v>526</v>
       </c>
       <c r="C229" s="7" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="D229" s="7" t="s">
         <v>527</v>
       </c>
       <c r="E229" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G229" s="9" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="H229" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I229" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J229" s="10">
-        <v>75000</v>
+        <v>3740404</v>
       </c>
       <c r="L229" s="7">
-        <v>17</v>
+        <v>4.44</v>
       </c>
       <c r="N229" s="10">
-        <v>62250</v>
+        <v>3574330.06</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="5" t="s">
-        <v>528</v>
+        <v>490</v>
       </c>
       <c r="B230" s="6" t="s">
         <v>528</v>
       </c>
       <c r="C230" s="7" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="D230" s="7" t="s">
         <v>529</v>
       </c>
       <c r="E230" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G230" s="9" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="H230" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I230" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J230" s="10">
-        <v>10000</v>
+        <v>6924004</v>
       </c>
       <c r="L230" s="7">
-        <v>17</v>
+        <v>4.44</v>
       </c>
       <c r="N230" s="10">
-        <v>8300</v>
+        <v>6616578.22</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="5" t="s">
         <v>530</v>
       </c>
       <c r="B231" s="6" t="s">
         <v>530</v>
       </c>
       <c r="C231" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D231" s="7" t="s">
         <v>531</v>
       </c>
       <c r="E231" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G231" s="9" t="s">
         <v>13</v>
       </c>
       <c r="H231" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I231" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J231" s="10">
-        <v>45000</v>
+        <v>18000</v>
       </c>
       <c r="L231" s="7">
         <v>17</v>
       </c>
       <c r="N231" s="10">
-        <v>37350</v>
+        <v>14940</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="5" t="s">
         <v>532</v>
       </c>
       <c r="B232" s="6" t="s">
         <v>532</v>
       </c>
       <c r="C232" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D232" s="7" t="s">
         <v>533</v>
       </c>
       <c r="E232" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G232" s="9" t="s">
         <v>13</v>
       </c>
       <c r="H232" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I232" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J232" s="10">
+        <v>6000</v>
+      </c>
+      <c r="L232" s="7">
+        <v>17</v>
+      </c>
+      <c r="N232" s="10">
+        <v>4980</v>
+      </c>
+    </row>
+    <row r="233">
+      <c r="A233" s="5" t="s">
+        <v>534</v>
+      </c>
+      <c r="B233" s="6" t="s">
+        <v>534</v>
+      </c>
+      <c r="C233" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="D233" s="7" t="s">
+        <v>535</v>
+      </c>
+      <c r="E233" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="G233" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="H233" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="I233" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="J233" s="10">
+        <v>75000</v>
+      </c>
+      <c r="L233" s="7">
+        <v>17</v>
+      </c>
+      <c r="N233" s="10">
+        <v>62250</v>
+      </c>
+    </row>
+    <row r="234">
+      <c r="A234" s="5" t="s">
+        <v>536</v>
+      </c>
+      <c r="B234" s="6" t="s">
+        <v>536</v>
+      </c>
+      <c r="C234" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="D234" s="7" t="s">
+        <v>537</v>
+      </c>
+      <c r="E234" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="G234" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="H234" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="I234" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="J234" s="10">
+        <v>10000</v>
+      </c>
+      <c r="L234" s="7">
+        <v>17</v>
+      </c>
+      <c r="N234" s="10">
+        <v>8300</v>
+      </c>
+    </row>
+    <row r="235">
+      <c r="A235" s="5" t="s">
+        <v>538</v>
+      </c>
+      <c r="B235" s="6" t="s">
+        <v>538</v>
+      </c>
+      <c r="C235" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="D235" s="7" t="s">
+        <v>539</v>
+      </c>
+      <c r="E235" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="G235" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="H235" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="I235" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="J235" s="10">
+        <v>45000</v>
+      </c>
+      <c r="L235" s="7">
+        <v>17</v>
+      </c>
+      <c r="N235" s="10">
+        <v>37350</v>
+      </c>
+    </row>
+    <row r="236">
+      <c r="A236" s="5" t="s">
+        <v>540</v>
+      </c>
+      <c r="B236" s="6" t="s">
+        <v>540</v>
+      </c>
+      <c r="C236" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="D236" s="7" t="s">
+        <v>541</v>
+      </c>
+      <c r="E236" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="G236" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="H236" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="I236" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="J236" s="10">
         <v>1237500</v>
       </c>
-      <c r="L232" s="7">
-[...2 lines deleted...]
-      <c r="N232" s="10">
+      <c r="L236" s="7">
+        <v>17</v>
+      </c>
+      <c r="N236" s="10">
         <v>1027125</v>
       </c>
     </row>
   </sheetData>
   <pageSetup usePrinterDefaults="0"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010028F0AC6A6E38CD4A93AEB8722B6C91D2" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e4568b544d03cf4e8e652e780b214b61">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c168b142-b8f7-4789-8d4a-1d544364992b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0355e1bd8629e6fe14723f637ed371ce" ns2:_="">
     <xsd:import namespace="c168b142-b8f7-4789-8d4a-1d544364992b"/>
@@ -10488,59 +10652,59 @@
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{100EED36-1E2D-452F-B52C-0F6AB4191EC8}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A8148585-E11A-457A-8251-22497B6FB6A2}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{86C0532A-B914-4F28-8BFD-31BFEC942C7F}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2EEA6F18-9ACE-4A53-AE1E-05236FA0BE93}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1C0546AE-AE4A-4707-B59E-FFA4BF9B4B63}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0825B462-9304-479C-81F7-F1AE1BC0F85C}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>FlexCel Studio for .NET</Application>
   <DocSecurity>0</DocSecurity>
   <HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr>Appendix E</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 