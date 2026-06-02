--- v0 (2026-04-06)
+++ v1 (2026-06-02)
@@ -13,110 +13,164 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="flId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="flId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="flId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" rupBuild="4506" lastEdited="4" lowestEdited="4"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
     <sheet name="Appendix E" sheetId="1" r:id="flId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3076" uniqueCount="718">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3103" uniqueCount="724">
   <si>
     <t>Product Name</t>
   </si>
   <si>
     <t>Product Description</t>
   </si>
   <si>
     <t>Product Category</t>
   </si>
   <si>
     <t>Manufacturer Part Number (SKU)</t>
   </si>
   <si>
     <t>Lot Information</t>
   </si>
   <si>
     <t>Type of Cloud Service (Ex. XaaS - Anything as a Service)</t>
   </si>
   <si>
     <t>Unit of Measure</t>
   </si>
   <si>
     <t>Units Per Unit of Measure</t>
   </si>
   <si>
     <t>List Price ($)</t>
   </si>
   <si>
     <t>Net NYS Contract Price ($)</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
     <t>Net NYS Educational Price ($)</t>
   </si>
   <si>
+    <t>S27D408GAN</t>
+  </si>
+  <si>
+    <t>27 inch S40GD FHD 100 Hz Slim Professional Monitor IPS HAS DP HDMI USB Speaker Hub 3 Year Warranty; Size 27 inch; Contrast Ratio 1000:1; Response Time 5ms; Brightness 250nit; Display Resolution 1920 x 1080; Input DP HDMI USB Speaker Hub; Bezel Color Black; Warranty 3 Years</t>
+  </si>
+  <si>
+    <t>Desktop Displays</t>
+  </si>
+  <si>
+    <t>Lot 2 Hardware</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>Each</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>Samsung</t>
+  </si>
+  <si>
+    <t>S27F434UAN</t>
+  </si>
+  <si>
+    <t>S43UF 27in, 16:9, IPS panel, 100Hz, 1920x1080, fully adjustable stand, USB-C/HDMI/DP/USB Hub/LAN, EPEAT, ES, 3 yr wrty</t>
+  </si>
+  <si>
+    <t>S32D806EAN</t>
+  </si>
+  <si>
+    <t>32in, Flat, 16:9, VA panel, 60Hz, 3840x2160, HDR10, fully adjustable stand, HDMI/DP/USB Hub, TCO/EPEAT/EnergyStar, 3 yr wrty; Size 32in; Contrast Ratio 3000:1 (Typ); Response Time 5ms; Brightness 350 cd/; Display Resolution 3840x2160; Viewing Angle 178°/178°; Bezel Color BLACK</t>
+  </si>
+  <si>
+    <t>S34C654VAN</t>
+  </si>
+  <si>
+    <t>34 inch, curved, WQHD 3440x1440, 100hz, DP/HDMI, KVM, Speaker, Webcam, fully adjustable stand, 3 year warranty; Size 34 in; Contrast Ratio 4000:1; Response Time 5ms; Brightness 350 typ; Display Resolution WQHD 3440x1440; Bezel Color Black; Warranty 3 years</t>
+  </si>
+  <si>
+    <t>SM-X238UZAAXAA</t>
+  </si>
+  <si>
+    <t>Galaxy Tab A11+ 6+128GB (Unlocked) Gray</t>
+  </si>
+  <si>
+    <t>Enterprise Hand-Helds</t>
+  </si>
+  <si>
+    <t>SM-X308UZGAN24</t>
+  </si>
+  <si>
+    <t>Galaxy Tab Active5 Enterprise Edition 6+128GB (5G) Green (OS16)</t>
+  </si>
+  <si>
+    <t>SM-X308UZGEN14</t>
+  </si>
+  <si>
+    <t>Galaxy Tab Active5 Enterprise Edition 8+256GB (5G) Green</t>
+  </si>
+  <si>
+    <t>SM-X350NZGAN27</t>
+  </si>
+  <si>
+    <t>Galaxy Tab Active5 Pro Enterprise Edition 6+128GB (Wi-Fi) Green (OS16)</t>
+  </si>
+  <si>
     <t>P-LE-AP1X20S</t>
   </si>
   <si>
     <t>Samsung NBD On-Site for 4 YRS Service Contract (includes oem standard 3 year warranty)</t>
   </si>
   <si>
     <t>Desktop Display/LFD Extended Warranty</t>
-  </si>
-[...13 lines deleted...]
-    <t>Samsung</t>
   </si>
   <si>
     <t>P-LD-1P3X46O</t>
   </si>
   <si>
     <t>Monitors Extended Warranty - Mail In Service For Monitors with 1yr Standard Total 2 Years; Monitors $2000 - $2999.99</t>
   </si>
   <si>
     <t>P-LD-2P3X46O</t>
   </si>
   <si>
     <t>Monitors Extended Warranty - Mail In Service For Monitors with 1yr Standard Total 3 Years; Monitors $2000 - $2999.99</t>
   </si>
   <si>
     <t>P-LD-3P3X32O</t>
   </si>
   <si>
     <t>Monitors Extended Warranty - Mail In Service For Monitors with 1yr Standard Total 4 Years; Monitors $1000 - $1999.99</t>
   </si>
   <si>
     <t>P-LD-3P3X46O</t>
   </si>
   <si>
     <t>Monitors Extended Warranty - Mail In Service For Monitors with 1yr Standard Total 4 Years; Monitors $2000 - $2999.99</t>
   </si>
@@ -1452,59 +1506,50 @@
   <si>
     <t>P-LM-1NXX80HZ</t>
   </si>
   <si>
     <t>SVCPACK+1YR+ONSITE+78+88+INCH+24HRS</t>
   </si>
   <si>
     <t>P-LM-2NXX65HZ</t>
   </si>
   <si>
     <t>SVCPACK+2YRS+ONSITE+60+65+INCH+24HRS</t>
   </si>
   <si>
     <t>P-LM-2NXX72HZ</t>
   </si>
   <si>
     <t>SVCPACK+2YRS+ONSITE+70+75+INCH+24HRS</t>
   </si>
   <si>
     <t>P-LM-2NXX80HZ</t>
   </si>
   <si>
     <t>SVCPACK+2YRS+ONSITE+76+86+INCH+24HRS</t>
   </si>
   <si>
-    <t>S27D408GAN</t>
-[...7 lines deleted...]
-  <si>
     <t>S34C504GAN</t>
   </si>
   <si>
     <t>34inch IPS panel, WQHD 3440x1440, HDR10, 100hz,fully adj. stand, DP/HDMI, 3 year warranty; Size 34 Inch; Contrast Ratio 3000:1(Typ); Response Time 5ms (GTG); Brightness 300 cd/m2 (Typ); Display Resolution WQHD 3440x1440; Bezel Color Black</t>
   </si>
   <si>
     <t>QH43C</t>
   </si>
   <si>
     <t>43-inch Commercial 4K UHD Display, 700 NIT; Size 43 inch; Viewable Area 941.184 (H) x 529.416 (V); Contrast Ratio 4000:1; Brightness 700 nit; Display Resolution 3840x2160(16:9); Input DP 1.2 (1), HDMI 2.0 (3); Pixel Pitch 0.245 x 0.245</t>
   </si>
   <si>
     <t>Large Format Displays</t>
   </si>
   <si>
     <t>QH50C</t>
   </si>
   <si>
     <t>50-inch Commercial 4K UHD Display, 500 NIT; Size 50 inch; Viewable Area 1095.84(H) x 616.41(V); Contrast Ratio 4000:1; Brightness 700 nit; Display Resolution 3840x2160(16:9); Input DP 1.2 (1), HDMI 2.0 (3); Pixel Pitch 0.285 x 0.285</t>
   </si>
   <si>
     <t>S24D606UAN</t>
   </si>
   <si>
     <t>24in, Flat, 16:9, IPS panel, 100Hz, 2560x1440, HDR10, fully adjustable stand, KVM/LAN/HDMI/DP/USB-C/USB Hub, TCO/EPEAT/EnergyStar, 3 yr wrty; Size 24inch; Contrast Ratio 1000:1 (Typ); Response Time 5ms; Brightness 350 cd/; Display Resolution 2560x1440; Viewing Angle 178°/178°; Bezel Color BLACK</t>
@@ -1694,102 +1739,84 @@
   <si>
     <t>P-LE-BP1X20S</t>
   </si>
   <si>
     <t>Samsung NBD On-Site for 5 YRS Service Contract (includes oem standard 3 year warranty)</t>
   </si>
   <si>
     <t>P-LE-2PXX15S</t>
   </si>
   <si>
     <t>2 Year Extended Warranty for Smart LED Signage Models with $7,000 - $9,999.99 MSRP Range</t>
   </si>
   <si>
     <t>P-LE-2PXX20S</t>
   </si>
   <si>
     <t>2 Year Extended Warranty for Smart LED Signage Models with $4,000 - $6,999.99 MSRP Range</t>
   </si>
   <si>
     <t>S24D606EAN</t>
   </si>
   <si>
     <t>24in, Flat, 16:9, IPS panel, 100Hz, 2560x1440, HDR10, fully adjustable stand, HDMI/DP/USB Hub, TCO/EPEAT/EnergyStar, 3 yr wrty; Size 24in; Contrast Ratio 1000:1 (Typ); Response Time 5ms; Brightness 350 cd/; Display Resolution 2560x1440; Viewing Angle 178°/178°; Bezel Color BLACK</t>
   </si>
   <si>
-    <t>QM50C</t>
-[...4 lines deleted...]
-  <si>
     <t>S27D606EAN</t>
   </si>
   <si>
     <t>27in, Flat, 16:9, IPS panel, 100Hz, 2560x1440, HDR10, fully adjustable stand, HDMI/DP/USB Hub, TCO/EPEAT/EnergyStar, 3 yr wrty; Size 27in; Contrast Ratio 1000:1 (Typ); Response Time 5ms; Brightness 350 cd/; Display Resolution 2560x1440; Viewing Angle 178°/178°; Bezel Color BLACK</t>
   </si>
   <si>
     <t>S27D606UAN</t>
   </si>
   <si>
     <t>27in, Flat, 16:9, IPS panel, 100Hz, 2560x1440, HDR10, fully adjustable stand,KVM/LAN/HDMI/DP/USB-C/USB Hub, TCO/EPEAT/EnergyStar, 3 yr wrty; Size 27in; Contrast Ratio 1000:1 (Typ); Response Time 5ms; Brightness 350 cd/; Display Resolution 2560x1440; Viewing Angle 178°/178°; Bezel Color BLACK</t>
   </si>
   <si>
     <t>S27D806EAN</t>
   </si>
   <si>
     <t xml:space="preserve">27in, Flat, 16:9, IPS panel, 60Hz, 3840x2160, HDR10, fully adjustable stand,  HDMI/DP/USB Hub, TCO/EPEAT/EnergyStar, 3 yr wrty; Size 27in; Contrast Ratio 1000:1 (Typ); Response Time 5ms; Brightness 350 cd/; Display Resolution 3840x2160; Viewing Angle 178°/178°; Bezel Color BLACK</t>
   </si>
   <si>
     <t>S27D806UAN</t>
   </si>
   <si>
     <t xml:space="preserve">27in, Flat, 16:9, IPS panel, 60Hz, 3840x2160, HDR10, fully adjustable stand,  KVM/HDMI/DP/USBC/LAN/USB Hub, TCO/EPEAT/EnergyStar, 3 yr wrty; Size 27in; Contrast Ratio 1000:1 (Typ); Response Time 5ms; Brightness 350 cd/; Display Resolution 3840x2160; Viewing Angle 178°/178°; Bezel Color BLACK</t>
   </si>
   <si>
-    <t>S27F434UAN</t>
-[...4 lines deleted...]
-  <si>
     <t>S32D606EAN</t>
   </si>
   <si>
     <t xml:space="preserve">32in, Flat, 16:9, IPS panel, 100Hz, 2560x1440, HDR10, fully adjustable stand,  HDMI/DP/USB Hub, TCO/EPEAT/EnergyStar, 3 yr wrty; Size 32in; Contrast Ratio 1000:1 (Typ); Response Time 5ms; Brightness 350 cd/; Display Resolution 2560x1440; Viewing Angle 178°/178°; Bezel Color BLACK</t>
   </si>
   <si>
     <t>S32D606UAN</t>
   </si>
   <si>
     <t>32in, Flat, 16:9, IPS panel, 100Hz, 2560x1440, HDR10, fully adjustable stand, KVM/LAN/HDMI/DP/USB-C/USB Hub, TCO/EPEAT/EnergyStar, 3 yr wrty; Size 32in; Contrast Ratio 1000:1 (Typ); Response Time 5ms; Brightness 350 cd/; Display Resolution 2560x1440; Viewing Angle 178°/178°; Bezel Color BLACK</t>
-  </si>
-[...4 lines deleted...]
-    <t>32in, Flat, 16:9, VA panel, 60Hz, 3840x2160, HDR10, fully adjustable stand, HDMI/DP/USB Hub, TCO/EPEAT/EnergyStar, 3 yr wrty; Size 32in; Contrast Ratio 3000:1 (Typ); Response Time 5ms; Brightness 350 cd/; Display Resolution 3840x2160; Viewing Angle 178°/178°; Bezel Color BLACK</t>
   </si>
   <si>
     <t>S32D806UAN</t>
   </si>
   <si>
     <t>32in, Flat, 16:9, VA panel, 60Hz, 3840x2160, HDR10, fully adjustable stand, KVM/HDMI/DP/USBC/LAN/USB Hub, TCO/EPEAT/EnergyStar, 3 yr wrty; Size 32in; Contrast Ratio 3000:1 (Typ); Response Time 5ms; Brightness 350 cd/; Display Resolution 3840x2160; Viewing Angle 178°/178°; Bezel Color BLACK</t>
   </si>
   <si>
     <t>S37D804UAN</t>
   </si>
   <si>
     <t>37 inch 4K UHD 60 Hz ViewFinity S80UD Professional Monitor VA 16:9 HDMI DP USB-C Hub; 3 Year Warranty; Size 37 - inches; Contrast Ratio 3000:1; Response Time 5ms; Brightness 280 cd/; Display Resolution 4K (3,840 x 2,160); Viewing Angle 178 degrees; Input HDMI, Display Port; Bezel Color Black; Warranty 3 Year Warranty</t>
   </si>
   <si>
     <t>S24F434UAN</t>
   </si>
   <si>
     <t>S43UF 24in, 16:9, IPS panel, 100Hz, 1920x1080, fully adjustable stand, USB-C/HDMI/DP/USB Hub/LAN, EPEAT, ES, 3 yr wrty</t>
   </si>
   <si>
     <t>P-LM-2N1X40B</t>
   </si>
   <si>
     <t>P-LM-2N1X46A</t>
   </si>
@@ -2073,53 +2100,50 @@
     <t>QH75C</t>
   </si>
   <si>
     <t>75-inch Commercial 4K UHD Display, 700 NIT; Size 75 inch; Viewable Area 1650.24 (H) x 928.26 (V); Contrast Ratio 4000:1; Brightness 700 nit; Display Resolution 3840x2160(16:9); Input DP 1.2 (1), HDMI 2.0 (3); Pixel Pitch 0.429 x 0.429</t>
   </si>
   <si>
     <t>QM75C</t>
   </si>
   <si>
     <t>75-inch Commercial 4K UHD Display, 500 NIT; Size 75 inch; Viewable Area 1650.24 (H) x 928.26 (V); Contrast Ratio 4000:1; Brightness 500 nit; Display Resolution 3840x2160(16:9); Input DP 1.2 (1), HDMI 2.0 (3); Pixel Pitch 1650.24 (H) x 928.26 (V)</t>
   </si>
   <si>
     <t>S32B804PXN</t>
   </si>
   <si>
     <t xml:space="preserve">Size 32; Contrast Ratio 1000:1(Typ.); Response Time 5ms (GTG); Brightness 350cd/ (ty); 350cd/(min); Display Resolution 4K/UHD (3840x2160); Viewing Angle 178°(H)/178°(V); Bezel Color Blck; Warranty 3 year warranty; 
 Special Features tilt stand, IPS panel, USB-C/HDMI/DP, HDMI &amp; DP cable; Description 32, 4K/UHD (3840x2160), tilt stand, IPS panel, USBC/HDMI/DP, HDMI &amp; DP cable, 3 year warranty</t>
   </si>
   <si>
     <t>SM-X308UZGAN14</t>
   </si>
   <si>
     <t>Galaxy Tab Active5 Enterprise Edition 6+128GB (5G) Green</t>
   </si>
   <si>
-    <t>Enterprise Hand-Helds</t>
-[...1 lines deleted...]
-  <si>
     <t>SM-X308UZGTN14</t>
   </si>
   <si>
     <t>Galaxy Tab Active5 Enterprise Edition 6+128GB (5G) Green - GUMI</t>
   </si>
   <si>
     <t>P-NP-AEXSH002</t>
   </si>
   <si>
     <t>Notebooks | Extended Warranty + Accidental Damages from Handling | Advanced Device Exchange | $1000-$3099 | 2 Years (1 EW Advanced Exchange and 2 ADH Advanced Exchange Replacement per year)</t>
   </si>
   <si>
     <t>P-NP-AEXSM002</t>
   </si>
   <si>
     <t>Notebooks | Extended Warranty + Accidental Damages from Handling | Advanced Device Exchange | $500-$999 | 2 Years (1 EW Advanced Exchange and 2 ADH Advanced Exchange Replacement per year)</t>
   </si>
   <si>
     <t>P-NP-BEXSH002</t>
   </si>
   <si>
     <t xml:space="preserve">Notebooks | Extended Warranty + Accidental Damages from Handling | Advanced Device Exchange | $1000-$3099 | 3 Years (1 EW Advanced Exchange and 2 ADH Advanced Exchange Replacement per year) 
 </t>
   </si>
   <si>
@@ -2147,56 +2171,50 @@
     <t>Notebooks | Extended Warranty + Accidental Damages from Handling | Advanced Device Exchange | $0-$499 | 4 Years (1 EW Advanced Exchange and 2 ADH Advanced Exchange Replacement per year)</t>
   </si>
   <si>
     <t>P-NP-CEXSM002</t>
   </si>
   <si>
     <t>Notebooks | Extended Warranty + Accidental Damages from Handling | Advanced Device Exchange | $500-$999 | 4 Years (1 EW Advanced Exchange and 2 ADH Advanced Exchange Replacement per year)</t>
   </si>
   <si>
     <t>P-NP-DEXSH002</t>
   </si>
   <si>
     <t>Notebooks | Extended Warranty + Accidental Damages from Handling | Advanced Device Exchange | $1000-$3099 | 5 Years (1 EW Advanced Exchange and 2 ADH Advanced Exchange Replacement per year)</t>
   </si>
   <si>
     <t>P-NP-DEXSM002</t>
   </si>
   <si>
     <t>Notebooks | Extended Warranty + Accidental Damages from Handling | Advanced Device Exchange | $500-$999 | 5 Years (1 EW Advanced Exchange and 2 ADH Advanced Exchange Replacement per year)</t>
   </si>
   <si>
     <t>QB75C</t>
   </si>
   <si>
     <t>75-inch Commercial 4K UHD Display, 350 NIT; Size 75 inch; Viewable Area 1650.24 (H) x 928.26 (V); Contrast Ratio 4000:1; Brightness 350 nit; Display Resolution 3840x2160(16:9); Input DP 1.2 (1), HDMI 2.0 (3); Pixel Pitch 0.429 x 0.429</t>
-  </si>
-[...4 lines deleted...]
-    <t>34 inch, curved, WQHD 3440x1440, 100hz, DP/HDMI, KVM, Speaker, Webcam, fully adjustable stand, 3 year warranty; Size 34 in; Contrast Ratio 4000:1; Response Time 5ms; Brightness 350 typ; Display Resolution WQHD 3440x1440; Bezel Color Black; Warranty 3 years</t>
   </si>
   <si>
     <t>QB65C</t>
   </si>
   <si>
     <t>65-inch Commercial 4K UHD Display, 350 NIT; Size 65 inch; Viewable Area 1428.48 (H) x 803.52 (V); Contrast Ratio 4000:1; Brightness 350 nit; Display Resolution 3840x2160(16:9); Input DP 1.2 (1), HDMI 2.0 (3); Pixel Pitch 0.372 x 0.372</t>
   </si>
   <si>
     <t>QB85C</t>
   </si>
   <si>
     <t>85-inch Commercial 4K UHD Display, 350 NIT; Size 85 inch; Viewable Area 1872.0(H) x 1053.01(V); Contrast Ratio 4000:1; Brightness 350 nit; Display Resolution 3840x2160(16:9); Input DP 1.2 (1), HDMI 2.0 (3); Pixel Pitch 0.487 x 0.487</t>
   </si>
   <si>
     <t>Bundled Part Number?Yes/No</t>
   </si>
   <si>
     <t xml:space="preserve">Percentage-Based List Price  ($)</t>
   </si>
   <si>
     <t>Minimum NYS Discount (%)</t>
   </si>
   <si>
     <t>Actual NYS Discount (%)</t>
   </si>
@@ -2600,16127 +2618,16268 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:R341"/>
+  <dimension ref="A1:R344"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.171875" customWidth="1"/>
     <col min="2" max="2" width="255" customWidth="1"/>
     <col min="3" max="3" width="67.359375" customWidth="1"/>
     <col min="4" max="4" width="54.76171875" customWidth="1"/>
     <col min="5" max="5" width="27.7734375" customWidth="1"/>
     <col min="6" max="6" width="47.56640625" customWidth="1"/>
     <col min="7" max="7" width="101.54296875" customWidth="1"/>
     <col min="8" max="8" width="27.7734375" customWidth="1"/>
     <col min="9" max="9" width="45.765625" customWidth="1"/>
     <col min="10" max="10" width="25.9765625" customWidth="1"/>
     <col min="11" max="11" width="58.359375" customWidth="1"/>
     <col min="12" max="12" width="43.96875" customWidth="1"/>
     <col min="13" max="13" width="42.171875" customWidth="1"/>
     <col min="14" max="14" width="47.56640625" customWidth="1"/>
     <col min="15" max="15" width="56.5625" customWidth="1"/>
     <col min="16" max="16" width="58.359375" customWidth="1"/>
     <col min="17" max="17" width="52.9609375" customWidth="1"/>
     <col min="18" max="18" width="13.375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="11" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="11" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="11" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="11" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="11" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="11" t="s">
-        <v>712</v>
+        <v>718</v>
       </c>
       <c r="G1" s="11" t="s">
         <v>5</v>
       </c>
       <c r="H1" s="11" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="11" t="s">
         <v>7</v>
       </c>
       <c r="J1" s="12" t="s">
         <v>8</v>
       </c>
       <c r="K1" s="11" t="s">
-        <v>713</v>
+        <v>719</v>
       </c>
       <c r="L1" s="11" t="s">
-        <v>714</v>
+        <v>720</v>
       </c>
       <c r="M1" s="11" t="s">
-        <v>715</v>
+        <v>721</v>
       </c>
       <c r="N1" s="12" t="s">
         <v>9</v>
       </c>
       <c r="O1" s="11" t="s">
-        <v>716</v>
+        <v>722</v>
       </c>
       <c r="P1" s="11" t="s">
-        <v>717</v>
+        <v>723</v>
       </c>
       <c r="Q1" s="12" t="s">
         <v>11</v>
       </c>
       <c r="R1" s="11" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C2" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D2" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E2" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F2" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H2" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I2" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J2" s="10">
-        <v>363</v>
+        <v>379.99</v>
       </c>
       <c r="L2" s="7">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="M2" s="7">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="N2" s="10">
-        <v>264.99</v>
+        <v>246.99</v>
       </c>
       <c r="P2" s="7">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="Q2" s="10">
-        <v>264.99</v>
+        <v>246.99</v>
       </c>
       <c r="R2" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B3" s="6" t="s">
         <v>21</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D3" s="7" t="s">
         <v>20</v>
       </c>
       <c r="E3" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H3" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I3" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J3" s="10">
-        <v>77</v>
+        <v>579.99</v>
       </c>
       <c r="L3" s="7">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="M3" s="7">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="N3" s="10">
-        <v>56.21</v>
+        <v>376.99</v>
       </c>
       <c r="P3" s="7">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="Q3" s="10">
-        <v>56.21</v>
+        <v>376.99</v>
       </c>
       <c r="R3" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="s">
         <v>22</v>
       </c>
       <c r="B4" s="6" t="s">
         <v>23</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H4" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I4" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J4" s="10">
-        <v>155</v>
+        <v>899.99</v>
       </c>
       <c r="L4" s="7">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="M4" s="7">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="N4" s="10">
-        <v>113.15</v>
+        <v>584.99</v>
       </c>
       <c r="P4" s="7">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="Q4" s="10">
-        <v>113.15</v>
+        <v>584.99</v>
       </c>
       <c r="R4" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>25</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>24</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I5" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J5" s="10">
-        <v>142</v>
+        <v>1319.99</v>
       </c>
       <c r="L5" s="7">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="M5" s="7">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="N5" s="10">
-        <v>103.66</v>
+        <v>857.99</v>
       </c>
       <c r="P5" s="7">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="Q5" s="10">
-        <v>103.66</v>
+        <v>857.99</v>
       </c>
       <c r="R5" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>27</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="D6" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E6" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F6" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H6" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I6" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J6" s="10">
-        <v>232</v>
+        <v>279.99</v>
       </c>
       <c r="L6" s="7">
-        <v>27</v>
+        <v>10</v>
       </c>
       <c r="M6" s="7">
-        <v>27</v>
+        <v>10</v>
       </c>
       <c r="N6" s="10">
-        <v>169.36</v>
+        <v>251.99</v>
       </c>
       <c r="P6" s="7">
-        <v>27</v>
+        <v>10</v>
       </c>
       <c r="Q6" s="10">
-        <v>169.36</v>
+        <v>251.99</v>
       </c>
       <c r="R6" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="B7" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>28</v>
       </c>
-      <c r="B7" s="6" t="s">
+      <c r="D7" s="7" t="s">
         <v>29</v>
       </c>
-      <c r="C7" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E7" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F7" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H7" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I7" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J7" s="10">
-        <v>188</v>
+        <v>599.99</v>
       </c>
       <c r="L7" s="7">
-        <v>27</v>
+        <v>10</v>
       </c>
       <c r="M7" s="7">
-        <v>27</v>
+        <v>10</v>
       </c>
       <c r="N7" s="10">
-        <v>137.24</v>
+        <v>539.99</v>
       </c>
       <c r="P7" s="7">
-        <v>27</v>
+        <v>10</v>
       </c>
       <c r="Q7" s="10">
-        <v>137.24</v>
+        <v>539.99</v>
       </c>
       <c r="R7" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B8" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="D8" s="7" t="s">
         <v>31</v>
       </c>
-      <c r="C8" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E8" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F8" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H8" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I8" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J8" s="10">
-        <v>309</v>
+        <v>669.99</v>
       </c>
       <c r="L8" s="7">
-        <v>27</v>
+        <v>10</v>
       </c>
       <c r="M8" s="7">
-        <v>27</v>
+        <v>10</v>
       </c>
       <c r="N8" s="10">
-        <v>225.57</v>
+        <v>602.99</v>
       </c>
       <c r="P8" s="7">
-        <v>27</v>
+        <v>10</v>
       </c>
       <c r="Q8" s="10">
-        <v>225.57</v>
+        <v>602.99</v>
       </c>
       <c r="R8" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B9" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="D9" s="7" t="s">
         <v>33</v>
       </c>
-      <c r="C9" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E9" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F9" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H9" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I9" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J9" s="10">
-        <v>231</v>
+        <v>659</v>
       </c>
       <c r="L9" s="7">
-        <v>27</v>
+        <v>10</v>
       </c>
       <c r="M9" s="7">
-        <v>27</v>
+        <v>10</v>
       </c>
       <c r="N9" s="10">
-        <v>168.63</v>
+        <v>593.1</v>
       </c>
       <c r="P9" s="7">
-        <v>27</v>
+        <v>10</v>
       </c>
       <c r="Q9" s="10">
-        <v>168.63</v>
+        <v>593.1</v>
       </c>
       <c r="R9" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B10" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="D10" s="7" t="s">
         <v>35</v>
       </c>
-      <c r="C10" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E10" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F10" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H10" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I10" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J10" s="10">
-        <v>145</v>
+        <v>363</v>
       </c>
       <c r="L10" s="7">
         <v>27</v>
       </c>
       <c r="M10" s="7">
         <v>27</v>
       </c>
       <c r="N10" s="10">
-        <v>105.85</v>
+        <v>264.99</v>
       </c>
       <c r="P10" s="7">
         <v>27</v>
       </c>
       <c r="Q10" s="10">
-        <v>105.85</v>
+        <v>264.99</v>
       </c>
       <c r="R10" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="B11" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="C11" s="7" t="s">
         <v>37</v>
       </c>
-      <c r="C11" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D11" s="7" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F11" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H11" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I11" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J11" s="10">
-        <v>68</v>
+        <v>77</v>
       </c>
       <c r="L11" s="7">
         <v>27</v>
       </c>
       <c r="M11" s="7">
         <v>27</v>
       </c>
       <c r="N11" s="10">
-        <v>49.64</v>
+        <v>56.21</v>
       </c>
       <c r="P11" s="7">
         <v>27</v>
       </c>
       <c r="Q11" s="10">
-        <v>49.64</v>
+        <v>56.21</v>
       </c>
       <c r="R11" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="C12" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="D12" s="7" t="s">
         <v>40</v>
       </c>
-      <c r="D12" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E12" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F12" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H12" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I12" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J12" s="10">
-        <v>11.99</v>
+        <v>155</v>
       </c>
       <c r="L12" s="7">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="M12" s="7">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="N12" s="10">
-        <v>10.19</v>
+        <v>113.15</v>
       </c>
       <c r="P12" s="7">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="Q12" s="10">
-        <v>10.19</v>
+        <v>113.15</v>
       </c>
       <c r="R12" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B13" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="D13" s="7" t="s">
         <v>42</v>
       </c>
-      <c r="C13" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E13" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F13" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H13" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I13" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J13" s="10">
-        <v>332</v>
+        <v>142</v>
       </c>
       <c r="L13" s="7">
         <v>27</v>
       </c>
       <c r="M13" s="7">
         <v>27</v>
       </c>
       <c r="N13" s="10">
-        <v>242.36</v>
+        <v>103.66</v>
       </c>
       <c r="P13" s="7">
         <v>27</v>
       </c>
       <c r="Q13" s="10">
-        <v>242.36</v>
+        <v>103.66</v>
       </c>
       <c r="R13" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B14" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="C14" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="D14" s="7" t="s">
         <v>44</v>
       </c>
-      <c r="C14" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E14" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F14" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H14" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I14" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J14" s="10">
-        <v>412</v>
+        <v>232</v>
       </c>
       <c r="L14" s="7">
         <v>27</v>
       </c>
       <c r="M14" s="7">
         <v>27</v>
       </c>
       <c r="N14" s="10">
-        <v>300.76</v>
+        <v>169.36</v>
       </c>
       <c r="P14" s="7">
         <v>27</v>
       </c>
       <c r="Q14" s="10">
-        <v>300.76</v>
+        <v>169.36</v>
       </c>
       <c r="R14" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B15" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="C15" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="D15" s="7" t="s">
         <v>46</v>
       </c>
-      <c r="C15" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E15" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F15" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H15" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I15" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J15" s="10">
-        <v>220</v>
+        <v>188</v>
       </c>
       <c r="L15" s="7">
         <v>27</v>
       </c>
       <c r="M15" s="7">
         <v>27</v>
       </c>
       <c r="N15" s="10">
-        <v>160.6</v>
+        <v>137.24</v>
       </c>
       <c r="P15" s="7">
         <v>27</v>
       </c>
       <c r="Q15" s="10">
-        <v>160.6</v>
+        <v>137.24</v>
       </c>
       <c r="R15" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B16" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="C16" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="D16" s="7" t="s">
         <v>48</v>
       </c>
-      <c r="C16" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E16" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F16" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H16" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I16" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J16" s="10">
-        <v>1898</v>
+        <v>309</v>
       </c>
       <c r="L16" s="7">
         <v>27</v>
       </c>
       <c r="M16" s="7">
         <v>27</v>
       </c>
       <c r="N16" s="10">
-        <v>1385.54</v>
+        <v>225.57</v>
       </c>
       <c r="P16" s="7">
         <v>27</v>
       </c>
       <c r="Q16" s="10">
-        <v>1385.54</v>
+        <v>225.57</v>
       </c>
       <c r="R16" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B17" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="C17" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="D17" s="7" t="s">
         <v>50</v>
       </c>
-      <c r="C17" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E17" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F17" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H17" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I17" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J17" s="10">
-        <v>332</v>
+        <v>231</v>
       </c>
       <c r="L17" s="7">
         <v>27</v>
       </c>
       <c r="M17" s="7">
         <v>27</v>
       </c>
       <c r="N17" s="10">
-        <v>242.36</v>
+        <v>168.63</v>
       </c>
       <c r="P17" s="7">
         <v>27</v>
       </c>
       <c r="Q17" s="10">
-        <v>242.36</v>
+        <v>168.63</v>
       </c>
       <c r="R17" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B18" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="C18" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="D18" s="7" t="s">
         <v>52</v>
       </c>
-      <c r="C18" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E18" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F18" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H18" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I18" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J18" s="10">
-        <v>529</v>
+        <v>145</v>
       </c>
       <c r="L18" s="7">
         <v>27</v>
       </c>
       <c r="M18" s="7">
         <v>27</v>
       </c>
       <c r="N18" s="10">
-        <v>386.17</v>
+        <v>105.85</v>
       </c>
       <c r="P18" s="7">
         <v>27</v>
       </c>
       <c r="Q18" s="10">
-        <v>386.17</v>
+        <v>105.85</v>
       </c>
       <c r="R18" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B19" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="C19" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="D19" s="7" t="s">
         <v>54</v>
       </c>
-      <c r="C19" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E19" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F19" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H19" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I19" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J19" s="10">
-        <v>332</v>
+        <v>68</v>
       </c>
       <c r="L19" s="7">
         <v>27</v>
       </c>
       <c r="M19" s="7">
         <v>27</v>
       </c>
       <c r="N19" s="10">
-        <v>242.36</v>
+        <v>49.64</v>
       </c>
       <c r="P19" s="7">
         <v>27</v>
       </c>
       <c r="Q19" s="10">
-        <v>242.36</v>
+        <v>49.64</v>
       </c>
       <c r="R19" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B20" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="C20" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="D20" s="7" t="s">
         <v>56</v>
       </c>
-      <c r="C20" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E20" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F20" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H20" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I20" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J20" s="10">
-        <v>691</v>
+        <v>11.99</v>
       </c>
       <c r="L20" s="7">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="M20" s="7">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="N20" s="10">
-        <v>504.43</v>
+        <v>10.19</v>
       </c>
       <c r="P20" s="7">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="Q20" s="10">
-        <v>504.43</v>
+        <v>10.19</v>
       </c>
       <c r="R20" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="B21" s="6" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="C21" s="7" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="D21" s="7" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="E21" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F21" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H21" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I21" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J21" s="10">
-        <v>469</v>
+        <v>332</v>
       </c>
       <c r="L21" s="7">
         <v>27</v>
       </c>
       <c r="M21" s="7">
         <v>27</v>
       </c>
       <c r="N21" s="10">
-        <v>342.37</v>
+        <v>242.36</v>
       </c>
       <c r="P21" s="7">
         <v>27</v>
       </c>
       <c r="Q21" s="10">
-        <v>342.37</v>
+        <v>242.36</v>
       </c>
       <c r="R21" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B22" s="6" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="D22" s="7" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="E22" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F22" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H22" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J22" s="10">
-        <v>812</v>
+        <v>412</v>
       </c>
       <c r="L22" s="7">
         <v>27</v>
       </c>
       <c r="M22" s="7">
         <v>27</v>
       </c>
       <c r="N22" s="10">
-        <v>592.76</v>
+        <v>300.76</v>
       </c>
       <c r="P22" s="7">
         <v>27</v>
       </c>
       <c r="Q22" s="10">
-        <v>592.76</v>
+        <v>300.76</v>
       </c>
       <c r="R22" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B23" s="6" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="D23" s="7" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="E23" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F23" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H23" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I23" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J23" s="10">
-        <v>591</v>
+        <v>220</v>
       </c>
       <c r="L23" s="7">
         <v>27</v>
       </c>
       <c r="M23" s="7">
         <v>27</v>
       </c>
       <c r="N23" s="10">
-        <v>431.43</v>
+        <v>160.6</v>
       </c>
       <c r="P23" s="7">
         <v>27</v>
       </c>
       <c r="Q23" s="10">
-        <v>431.43</v>
+        <v>160.6</v>
       </c>
       <c r="R23" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="5" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B24" s="6" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="D24" s="7" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F24" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H24" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I24" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J24" s="10">
-        <v>1735</v>
+        <v>1898</v>
       </c>
       <c r="L24" s="7">
         <v>27</v>
       </c>
       <c r="M24" s="7">
         <v>27</v>
       </c>
       <c r="N24" s="10">
-        <v>1266.55</v>
+        <v>1385.54</v>
       </c>
       <c r="P24" s="7">
         <v>27</v>
       </c>
       <c r="Q24" s="10">
-        <v>1266.55</v>
+        <v>1385.54</v>
       </c>
       <c r="R24" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="B25" s="6" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="D25" s="7" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F25" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H25" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I25" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J25" s="10">
-        <v>1414</v>
+        <v>332</v>
       </c>
       <c r="L25" s="7">
         <v>27</v>
       </c>
       <c r="M25" s="7">
         <v>27</v>
       </c>
       <c r="N25" s="10">
-        <v>1032.22</v>
+        <v>242.36</v>
       </c>
       <c r="P25" s="7">
         <v>27</v>
       </c>
       <c r="Q25" s="10">
-        <v>1032.22</v>
+        <v>242.36</v>
       </c>
       <c r="R25" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="5" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="B26" s="6" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="C26" s="7" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>69</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F26" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H26" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I26" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J26" s="10">
-        <v>337</v>
+        <v>529</v>
       </c>
       <c r="L26" s="7">
         <v>27</v>
       </c>
       <c r="M26" s="7">
         <v>27</v>
       </c>
       <c r="N26" s="10">
-        <v>246.01</v>
+        <v>386.17</v>
       </c>
       <c r="P26" s="7">
         <v>27</v>
       </c>
       <c r="Q26" s="10">
-        <v>246.01</v>
+        <v>386.17</v>
       </c>
       <c r="R26" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B27" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="C27" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="D27" s="7" t="s">
         <v>71</v>
       </c>
-      <c r="C27" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E27" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F27" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H27" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I27" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J27" s="10">
-        <v>45.99</v>
+        <v>332</v>
       </c>
       <c r="L27" s="7">
-        <v>7</v>
+        <v>27</v>
       </c>
       <c r="M27" s="7">
-        <v>7</v>
+        <v>27</v>
       </c>
       <c r="N27" s="10">
-        <v>42.77</v>
+        <v>242.36</v>
       </c>
       <c r="P27" s="7">
-        <v>7</v>
+        <v>27</v>
       </c>
       <c r="Q27" s="10">
-        <v>42.77</v>
+        <v>242.36</v>
       </c>
       <c r="R27" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="5" t="s">
         <v>73</v>
       </c>
       <c r="B28" s="6" t="s">
         <v>74</v>
       </c>
       <c r="C28" s="7" t="s">
-        <v>75</v>
+        <v>37</v>
       </c>
       <c r="D28" s="7" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="E28" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F28" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H28" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I28" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J28" s="10">
-        <v>49.99</v>
+        <v>691</v>
       </c>
       <c r="L28" s="7">
-        <v>7</v>
+        <v>27</v>
       </c>
       <c r="M28" s="7">
-        <v>7</v>
+        <v>27</v>
       </c>
       <c r="N28" s="10">
-        <v>46.49</v>
+        <v>504.43</v>
       </c>
       <c r="P28" s="7">
-        <v>7</v>
+        <v>27</v>
       </c>
       <c r="Q28" s="10">
-        <v>46.49</v>
+        <v>504.43</v>
       </c>
       <c r="R28" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="B29" s="6" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="C29" s="7" t="s">
-        <v>72</v>
+        <v>37</v>
       </c>
       <c r="D29" s="7" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="E29" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F29" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H29" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I29" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J29" s="10">
-        <v>22.99</v>
+        <v>469</v>
       </c>
       <c r="L29" s="7">
-        <v>7</v>
+        <v>27</v>
       </c>
       <c r="M29" s="7">
-        <v>7</v>
+        <v>27</v>
       </c>
       <c r="N29" s="10">
-        <v>21.38</v>
+        <v>342.37</v>
       </c>
       <c r="P29" s="7">
-        <v>7</v>
+        <v>27</v>
       </c>
       <c r="Q29" s="10">
-        <v>21.38</v>
+        <v>342.37</v>
       </c>
       <c r="R29" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="5" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="B30" s="6" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="C30" s="7" t="s">
-        <v>75</v>
+        <v>37</v>
       </c>
       <c r="D30" s="7" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="E30" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F30" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H30" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I30" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J30" s="10">
-        <v>19.99</v>
+        <v>812</v>
       </c>
       <c r="L30" s="7">
-        <v>7</v>
+        <v>27</v>
       </c>
       <c r="M30" s="7">
-        <v>7</v>
+        <v>27</v>
       </c>
       <c r="N30" s="10">
-        <v>18.59</v>
+        <v>592.76</v>
       </c>
       <c r="P30" s="7">
-        <v>7</v>
+        <v>27</v>
       </c>
       <c r="Q30" s="10">
-        <v>18.59</v>
+        <v>592.76</v>
       </c>
       <c r="R30" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="5" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="B31" s="6" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="C31" s="7" t="s">
-        <v>72</v>
+        <v>37</v>
       </c>
       <c r="D31" s="7" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="E31" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F31" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H31" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I31" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J31" s="10">
-        <v>38.99</v>
+        <v>591</v>
       </c>
       <c r="L31" s="7">
-        <v>7</v>
+        <v>27</v>
       </c>
       <c r="M31" s="7">
-        <v>7</v>
+        <v>27</v>
       </c>
       <c r="N31" s="10">
-        <v>36.26</v>
+        <v>431.43</v>
       </c>
       <c r="P31" s="7">
-        <v>7</v>
+        <v>27</v>
       </c>
       <c r="Q31" s="10">
-        <v>36.26</v>
+        <v>431.43</v>
       </c>
       <c r="R31" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="5" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="B32" s="6" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="C32" s="7" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="D32" s="7" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="E32" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F32" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H32" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I32" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J32" s="10">
-        <v>1298</v>
+        <v>1735</v>
       </c>
       <c r="L32" s="7">
         <v>27</v>
       </c>
       <c r="M32" s="7">
         <v>27</v>
       </c>
       <c r="N32" s="10">
-        <v>947.54</v>
+        <v>1266.55</v>
       </c>
       <c r="P32" s="7">
         <v>27</v>
       </c>
       <c r="Q32" s="10">
-        <v>947.54</v>
+        <v>1266.55</v>
       </c>
       <c r="R32" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="5" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="B33" s="6" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="C33" s="7" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="D33" s="7" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="E33" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F33" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H33" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I33" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J33" s="10">
-        <v>605</v>
+        <v>1414</v>
       </c>
       <c r="L33" s="7">
         <v>27</v>
       </c>
       <c r="M33" s="7">
         <v>27</v>
       </c>
       <c r="N33" s="10">
-        <v>441.65</v>
+        <v>1032.22</v>
       </c>
       <c r="P33" s="7">
         <v>27</v>
       </c>
       <c r="Q33" s="10">
-        <v>441.65</v>
+        <v>1032.22</v>
       </c>
       <c r="R33" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="5" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="B34" s="6" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="C34" s="7" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="D34" s="7" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="E34" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F34" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H34" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I34" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J34" s="10">
-        <v>1689</v>
+        <v>337</v>
       </c>
       <c r="L34" s="7">
         <v>27</v>
       </c>
       <c r="M34" s="7">
         <v>27</v>
       </c>
       <c r="N34" s="10">
-        <v>1232.97</v>
+        <v>246.01</v>
       </c>
       <c r="P34" s="7">
         <v>27</v>
       </c>
       <c r="Q34" s="10">
-        <v>1232.97</v>
+        <v>246.01</v>
       </c>
       <c r="R34" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="B35" s="6" t="s">
+        <v>89</v>
+      </c>
+      <c r="C35" s="7" t="s">
         <v>90</v>
       </c>
-      <c r="B35" s="6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D35" s="7" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="E35" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F35" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H35" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I35" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J35" s="10">
-        <v>55.99</v>
+        <v>45.99</v>
       </c>
       <c r="L35" s="7">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="M35" s="7">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="N35" s="10">
-        <v>47.59</v>
+        <v>42.77</v>
       </c>
       <c r="P35" s="7">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="Q35" s="10">
-        <v>47.59</v>
+        <v>42.77</v>
       </c>
       <c r="R35" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="B36" s="6" t="s">
         <v>92</v>
       </c>
-      <c r="B36" s="6" t="s">
+      <c r="C36" s="7" t="s">
         <v>93</v>
       </c>
-      <c r="C36" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D36" s="7" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="E36" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F36" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H36" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I36" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J36" s="10">
-        <v>38.99</v>
+        <v>49.99</v>
       </c>
       <c r="L36" s="7">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="M36" s="7">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="N36" s="10">
-        <v>33.14</v>
+        <v>46.49</v>
       </c>
       <c r="P36" s="7">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="Q36" s="10">
-        <v>33.14</v>
+        <v>46.49</v>
       </c>
       <c r="R36" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="5" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B37" s="6" t="s">
+        <v>96</v>
+      </c>
+      <c r="C37" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="D37" s="7" t="s">
         <v>95</v>
       </c>
-      <c r="C37" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E37" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F37" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H37" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I37" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J37" s="10">
-        <v>44.99</v>
+        <v>22.99</v>
       </c>
       <c r="L37" s="7">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="M37" s="7">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="N37" s="10">
-        <v>38.24</v>
+        <v>21.38</v>
       </c>
       <c r="P37" s="7">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="Q37" s="10">
-        <v>38.24</v>
+        <v>21.38</v>
       </c>
       <c r="R37" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="5" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B38" s="6" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>40</v>
+        <v>93</v>
       </c>
       <c r="D38" s="7" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F38" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H38" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I38" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J38" s="10">
-        <v>72.99</v>
+        <v>19.99</v>
       </c>
       <c r="L38" s="7">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="M38" s="7">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="N38" s="10">
-        <v>62.04</v>
+        <v>18.59</v>
       </c>
       <c r="P38" s="7">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="Q38" s="10">
-        <v>62.04</v>
+        <v>18.59</v>
       </c>
       <c r="R38" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="5" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B39" s="6" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="C39" s="7" t="s">
-        <v>40</v>
+        <v>90</v>
       </c>
       <c r="D39" s="7" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="E39" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F39" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H39" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I39" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J39" s="10">
-        <v>58.99</v>
+        <v>38.99</v>
       </c>
       <c r="L39" s="7">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="M39" s="7">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="N39" s="10">
-        <v>50.14</v>
+        <v>36.26</v>
       </c>
       <c r="P39" s="7">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="Q39" s="10">
-        <v>50.14</v>
+        <v>36.26</v>
       </c>
       <c r="R39" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="5" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B40" s="6" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="C40" s="7" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="D40" s="7" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="E40" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F40" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H40" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I40" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J40" s="10">
-        <v>87.99</v>
+        <v>1298</v>
       </c>
       <c r="L40" s="7">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="M40" s="7">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="N40" s="10">
-        <v>74.79</v>
+        <v>947.54</v>
       </c>
       <c r="P40" s="7">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="Q40" s="10">
-        <v>74.79</v>
+        <v>947.54</v>
       </c>
       <c r="R40" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="5" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B41" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="C41" s="7" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="D41" s="7" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="E41" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F41" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H41" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I41" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J41" s="10">
-        <v>60.99</v>
+        <v>605</v>
       </c>
       <c r="L41" s="7">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="M41" s="7">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="N41" s="10">
-        <v>51.84</v>
+        <v>441.65</v>
       </c>
       <c r="P41" s="7">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="Q41" s="10">
-        <v>51.84</v>
+        <v>441.65</v>
       </c>
       <c r="R41" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="5" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B42" s="6" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="C42" s="7" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="D42" s="7" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="E42" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F42" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H42" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I42" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J42" s="10">
-        <v>69.99</v>
+        <v>1689</v>
       </c>
       <c r="L42" s="7">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="M42" s="7">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="N42" s="10">
-        <v>59.49</v>
+        <v>1232.97</v>
       </c>
       <c r="P42" s="7">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="Q42" s="10">
-        <v>59.49</v>
+        <v>1232.97</v>
       </c>
       <c r="R42" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="5" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B43" s="6" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="C43" s="7" t="s">
-        <v>40</v>
+        <v>58</v>
       </c>
       <c r="D43" s="7" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="E43" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F43" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H43" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I43" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J43" s="10">
-        <v>116.99</v>
+        <v>55.99</v>
       </c>
       <c r="L43" s="7">
         <v>15</v>
       </c>
       <c r="M43" s="7">
         <v>15</v>
       </c>
       <c r="N43" s="10">
-        <v>99.44</v>
+        <v>47.59</v>
       </c>
       <c r="P43" s="7">
         <v>15</v>
       </c>
       <c r="Q43" s="10">
-        <v>99.44</v>
+        <v>47.59</v>
       </c>
       <c r="R43" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="5" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B44" s="6" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="C44" s="7" t="s">
-        <v>40</v>
+        <v>58</v>
       </c>
       <c r="D44" s="7" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="E44" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F44" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H44" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I44" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J44" s="10">
-        <v>94.99</v>
+        <v>38.99</v>
       </c>
       <c r="L44" s="7">
         <v>15</v>
       </c>
       <c r="M44" s="7">
         <v>15</v>
       </c>
       <c r="N44" s="10">
-        <v>80.74</v>
+        <v>33.14</v>
       </c>
       <c r="P44" s="7">
         <v>15</v>
       </c>
       <c r="Q44" s="10">
-        <v>80.74</v>
+        <v>33.14</v>
       </c>
       <c r="R44" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="5" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B45" s="6" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="C45" s="7" t="s">
-        <v>40</v>
+        <v>58</v>
       </c>
       <c r="D45" s="7" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="E45" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F45" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H45" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I45" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J45" s="10">
-        <v>198.99</v>
+        <v>44.99</v>
       </c>
       <c r="L45" s="7">
         <v>15</v>
       </c>
       <c r="M45" s="7">
         <v>15</v>
       </c>
       <c r="N45" s="10">
-        <v>169.14</v>
+        <v>38.24</v>
       </c>
       <c r="P45" s="7">
         <v>15</v>
       </c>
       <c r="Q45" s="10">
-        <v>169.14</v>
+        <v>38.24</v>
       </c>
       <c r="R45" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="5" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B46" s="6" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="C46" s="7" t="s">
-        <v>40</v>
+        <v>58</v>
       </c>
       <c r="D46" s="7" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E46" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F46" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H46" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I46" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J46" s="10">
-        <v>391.99</v>
+        <v>72.99</v>
       </c>
       <c r="L46" s="7">
         <v>15</v>
       </c>
       <c r="M46" s="7">
         <v>15</v>
       </c>
       <c r="N46" s="10">
-        <v>333.19</v>
+        <v>62.04</v>
       </c>
       <c r="P46" s="7">
         <v>15</v>
       </c>
       <c r="Q46" s="10">
-        <v>333.19</v>
+        <v>62.04</v>
       </c>
       <c r="R46" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="5" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B47" s="6" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="C47" s="7" t="s">
-        <v>14</v>
+        <v>58</v>
       </c>
       <c r="D47" s="7" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="E47" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F47" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H47" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I47" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J47" s="10">
-        <v>3206</v>
+        <v>58.99</v>
       </c>
       <c r="L47" s="7">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="M47" s="7">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="N47" s="10">
-        <v>2340.38</v>
+        <v>50.14</v>
       </c>
       <c r="P47" s="7">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="Q47" s="10">
-        <v>2340.38</v>
+        <v>50.14</v>
       </c>
       <c r="R47" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="5" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B48" s="6" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="C48" s="7" t="s">
-        <v>14</v>
+        <v>58</v>
       </c>
       <c r="D48" s="7" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="E48" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F48" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H48" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I48" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J48" s="10">
-        <v>28</v>
+        <v>87.99</v>
       </c>
       <c r="L48" s="7">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="M48" s="7">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="N48" s="10">
-        <v>20.44</v>
+        <v>74.79</v>
       </c>
       <c r="P48" s="7">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="Q48" s="10">
-        <v>20.44</v>
+        <v>74.79</v>
       </c>
       <c r="R48" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="5" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B49" s="6" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="C49" s="7" t="s">
-        <v>14</v>
+        <v>58</v>
       </c>
       <c r="D49" s="7" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="E49" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F49" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H49" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I49" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J49" s="10">
-        <v>46</v>
+        <v>60.99</v>
       </c>
       <c r="L49" s="7">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="M49" s="7">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="N49" s="10">
-        <v>33.58</v>
+        <v>51.84</v>
       </c>
       <c r="P49" s="7">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="Q49" s="10">
-        <v>33.58</v>
+        <v>51.84</v>
       </c>
       <c r="R49" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="5" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B50" s="6" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="C50" s="7" t="s">
-        <v>14</v>
+        <v>58</v>
       </c>
       <c r="D50" s="7" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E50" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F50" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H50" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I50" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J50" s="10">
-        <v>835</v>
+        <v>69.99</v>
       </c>
       <c r="L50" s="7">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="M50" s="7">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="N50" s="10">
-        <v>609.55</v>
+        <v>59.49</v>
       </c>
       <c r="P50" s="7">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="Q50" s="10">
-        <v>609.55</v>
+        <v>59.49</v>
       </c>
       <c r="R50" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="5" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B51" s="6" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="C51" s="7" t="s">
-        <v>14</v>
+        <v>58</v>
       </c>
       <c r="D51" s="7" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="E51" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F51" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H51" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I51" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J51" s="10">
-        <v>588</v>
+        <v>116.99</v>
       </c>
       <c r="L51" s="7">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="M51" s="7">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="N51" s="10">
-        <v>429.24</v>
+        <v>99.44</v>
       </c>
       <c r="P51" s="7">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="Q51" s="10">
-        <v>429.24</v>
+        <v>99.44</v>
       </c>
       <c r="R51" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="5" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B52" s="6" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="C52" s="7" t="s">
-        <v>14</v>
+        <v>58</v>
       </c>
       <c r="D52" s="7" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="E52" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F52" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H52" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J52" s="10">
-        <v>845</v>
+        <v>94.99</v>
       </c>
       <c r="L52" s="7">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="M52" s="7">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="N52" s="10">
-        <v>616.85</v>
+        <v>80.74</v>
       </c>
       <c r="P52" s="7">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="Q52" s="10">
-        <v>616.85</v>
+        <v>80.74</v>
       </c>
       <c r="R52" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="5" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B53" s="6" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="C53" s="7" t="s">
-        <v>14</v>
+        <v>58</v>
       </c>
       <c r="D53" s="7" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="E53" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F53" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H53" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J53" s="10">
-        <v>597</v>
+        <v>198.99</v>
       </c>
       <c r="L53" s="7">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="M53" s="7">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="N53" s="10">
-        <v>435.81</v>
+        <v>169.14</v>
       </c>
       <c r="P53" s="7">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="Q53" s="10">
-        <v>435.81</v>
+        <v>169.14</v>
       </c>
       <c r="R53" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="5" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B54" s="6" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="C54" s="7" t="s">
-        <v>14</v>
+        <v>58</v>
       </c>
       <c r="D54" s="7" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="E54" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F54" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H54" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J54" s="10">
-        <v>926</v>
+        <v>391.99</v>
       </c>
       <c r="L54" s="7">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="M54" s="7">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="N54" s="10">
-        <v>675.98</v>
+        <v>333.19</v>
       </c>
       <c r="P54" s="7">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="Q54" s="10">
-        <v>675.98</v>
+        <v>333.19</v>
       </c>
       <c r="R54" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="5" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B55" s="6" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="C55" s="7" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="D55" s="7" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="E55" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F55" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H55" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J55" s="10">
-        <v>2731</v>
+        <v>3206</v>
       </c>
       <c r="L55" s="7">
         <v>27</v>
       </c>
       <c r="M55" s="7">
         <v>27</v>
       </c>
       <c r="N55" s="10">
-        <v>1993.63</v>
+        <v>2340.38</v>
       </c>
       <c r="P55" s="7">
         <v>27</v>
       </c>
       <c r="Q55" s="10">
-        <v>1993.63</v>
+        <v>2340.38</v>
       </c>
       <c r="R55" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="5" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B56" s="6" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="C56" s="7" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="D56" s="7" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="E56" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F56" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H56" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J56" s="10">
-        <v>838</v>
+        <v>28</v>
       </c>
       <c r="L56" s="7">
         <v>27</v>
       </c>
       <c r="M56" s="7">
         <v>27</v>
       </c>
       <c r="N56" s="10">
-        <v>611.74</v>
+        <v>20.44</v>
       </c>
       <c r="P56" s="7">
         <v>27</v>
       </c>
       <c r="Q56" s="10">
-        <v>611.74</v>
+        <v>20.44</v>
       </c>
       <c r="R56" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="5" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B57" s="6" t="s">
-        <v>87</v>
+        <v>137</v>
       </c>
       <c r="C57" s="7" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="D57" s="7" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="E57" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F57" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H57" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I57" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J57" s="10">
-        <v>1163</v>
+        <v>46</v>
       </c>
       <c r="L57" s="7">
         <v>27</v>
       </c>
       <c r="M57" s="7">
         <v>27</v>
       </c>
       <c r="N57" s="10">
-        <v>848.99</v>
+        <v>33.58</v>
       </c>
       <c r="P57" s="7">
         <v>27</v>
       </c>
       <c r="Q57" s="10">
-        <v>848.99</v>
+        <v>33.58</v>
       </c>
       <c r="R57" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="5" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="B58" s="6" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="C58" s="7" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="D58" s="7" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="E58" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F58" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H58" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I58" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J58" s="10">
-        <v>1952</v>
+        <v>835</v>
       </c>
       <c r="L58" s="7">
         <v>27</v>
       </c>
       <c r="M58" s="7">
         <v>27</v>
       </c>
       <c r="N58" s="10">
-        <v>1424.96</v>
+        <v>609.55</v>
       </c>
       <c r="P58" s="7">
         <v>27</v>
       </c>
       <c r="Q58" s="10">
-        <v>1424.96</v>
+        <v>609.55</v>
       </c>
       <c r="R58" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="5" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="B59" s="6" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="C59" s="7" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="D59" s="7" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="E59" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F59" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H59" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I59" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J59" s="10">
-        <v>3458</v>
+        <v>588</v>
       </c>
       <c r="L59" s="7">
         <v>27</v>
       </c>
       <c r="M59" s="7">
         <v>27</v>
       </c>
       <c r="N59" s="10">
-        <v>2524.34</v>
+        <v>429.24</v>
       </c>
       <c r="P59" s="7">
         <v>27</v>
       </c>
       <c r="Q59" s="10">
-        <v>2524.34</v>
+        <v>429.24</v>
       </c>
       <c r="R59" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="5" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="B60" s="6" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="C60" s="7" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="D60" s="7" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="E60" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F60" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H60" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I60" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J60" s="10">
-        <v>2463</v>
+        <v>845</v>
       </c>
       <c r="L60" s="7">
         <v>27</v>
       </c>
       <c r="M60" s="7">
         <v>27</v>
       </c>
       <c r="N60" s="10">
-        <v>1797.99</v>
+        <v>616.85</v>
       </c>
       <c r="P60" s="7">
         <v>27</v>
       </c>
       <c r="Q60" s="10">
-        <v>1797.99</v>
+        <v>616.85</v>
       </c>
       <c r="R60" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="5" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="B61" s="6" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="C61" s="7" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="D61" s="7" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="E61" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F61" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H61" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I61" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J61" s="10">
-        <v>442</v>
+        <v>597</v>
       </c>
       <c r="L61" s="7">
         <v>27</v>
       </c>
       <c r="M61" s="7">
         <v>27</v>
       </c>
       <c r="N61" s="10">
-        <v>322.66</v>
+        <v>435.81</v>
       </c>
       <c r="P61" s="7">
         <v>27</v>
       </c>
       <c r="Q61" s="10">
-        <v>322.66</v>
+        <v>435.81</v>
       </c>
       <c r="R61" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="5" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="B62" s="6" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="C62" s="7" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="D62" s="7" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="E62" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F62" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H62" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I62" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J62" s="10">
-        <v>697</v>
+        <v>926</v>
       </c>
       <c r="L62" s="7">
         <v>27</v>
       </c>
       <c r="M62" s="7">
         <v>27</v>
       </c>
       <c r="N62" s="10">
-        <v>508.81</v>
+        <v>675.98</v>
       </c>
       <c r="P62" s="7">
         <v>27</v>
       </c>
       <c r="Q62" s="10">
-        <v>508.81</v>
+        <v>675.98</v>
       </c>
       <c r="R62" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="5" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="B63" s="6" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="C63" s="7" t="s">
-        <v>72</v>
+        <v>37</v>
       </c>
       <c r="D63" s="7" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="E63" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F63" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H63" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I63" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J63" s="10">
-        <v>117.99</v>
+        <v>2731</v>
       </c>
       <c r="L63" s="7">
-        <v>7</v>
+        <v>27</v>
       </c>
       <c r="M63" s="7">
-        <v>7</v>
+        <v>27</v>
       </c>
       <c r="N63" s="10">
-        <v>109.73</v>
+        <v>1993.63</v>
       </c>
       <c r="P63" s="7">
-        <v>7</v>
+        <v>27</v>
       </c>
       <c r="Q63" s="10">
-        <v>109.73</v>
+        <v>1993.63</v>
       </c>
       <c r="R63" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="5" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="B64" s="6" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="C64" s="7" t="s">
-        <v>75</v>
+        <v>37</v>
       </c>
       <c r="D64" s="7" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E64" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F64" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H64" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I64" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J64" s="10">
-        <v>144.99</v>
+        <v>838</v>
       </c>
       <c r="L64" s="7">
-        <v>7</v>
+        <v>27</v>
       </c>
       <c r="M64" s="7">
-        <v>7</v>
+        <v>27</v>
       </c>
       <c r="N64" s="10">
-        <v>134.84</v>
+        <v>611.74</v>
       </c>
       <c r="P64" s="7">
-        <v>7</v>
+        <v>27</v>
       </c>
       <c r="Q64" s="10">
-        <v>134.84</v>
+        <v>611.74</v>
       </c>
       <c r="R64" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="5" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="B65" s="6" t="s">
-        <v>150</v>
+        <v>105</v>
       </c>
       <c r="C65" s="7" t="s">
-        <v>72</v>
+        <v>37</v>
       </c>
       <c r="D65" s="7" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="E65" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F65" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H65" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I65" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J65" s="10">
-        <v>76.99</v>
+        <v>1163</v>
       </c>
       <c r="L65" s="7">
-        <v>7</v>
+        <v>27</v>
       </c>
       <c r="M65" s="7">
-        <v>7</v>
+        <v>27</v>
       </c>
       <c r="N65" s="10">
-        <v>71.6</v>
+        <v>848.99</v>
       </c>
       <c r="P65" s="7">
-        <v>7</v>
+        <v>27</v>
       </c>
       <c r="Q65" s="10">
-        <v>71.6</v>
+        <v>848.99</v>
       </c>
       <c r="R65" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="5" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B66" s="6" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="C66" s="7" t="s">
-        <v>75</v>
+        <v>37</v>
       </c>
       <c r="D66" s="7" t="s">
         <v>153</v>
       </c>
       <c r="E66" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F66" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H66" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I66" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J66" s="10">
-        <v>44.99</v>
+        <v>1952</v>
       </c>
       <c r="L66" s="7">
-        <v>7</v>
+        <v>27</v>
       </c>
       <c r="M66" s="7">
-        <v>7</v>
+        <v>27</v>
       </c>
       <c r="N66" s="10">
-        <v>41.84</v>
+        <v>1424.96</v>
       </c>
       <c r="P66" s="7">
-        <v>7</v>
+        <v>27</v>
       </c>
       <c r="Q66" s="10">
-        <v>41.84</v>
+        <v>1424.96</v>
       </c>
       <c r="R66" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="5" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B67" s="6" t="s">
+        <v>156</v>
+      </c>
+      <c r="C67" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="D67" s="7" t="s">
         <v>155</v>
       </c>
-      <c r="C67" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E67" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F67" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H67" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I67" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J67" s="10">
-        <v>99.99</v>
+        <v>3458</v>
       </c>
       <c r="L67" s="7">
-        <v>7</v>
+        <v>27</v>
       </c>
       <c r="M67" s="7">
-        <v>7</v>
+        <v>27</v>
       </c>
       <c r="N67" s="10">
-        <v>92.99</v>
+        <v>2524.34</v>
       </c>
       <c r="P67" s="7">
-        <v>7</v>
+        <v>27</v>
       </c>
       <c r="Q67" s="10">
-        <v>92.99</v>
+        <v>2524.34</v>
       </c>
       <c r="R67" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="B68" s="6" t="s">
         <v>156</v>
       </c>
-      <c r="B68" s="6" t="s">
+      <c r="C68" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="D68" s="7" t="s">
         <v>157</v>
       </c>
-      <c r="C68" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E68" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F68" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H68" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I68" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J68" s="10">
-        <v>69.99</v>
+        <v>2463</v>
       </c>
       <c r="L68" s="7">
-        <v>7</v>
+        <v>27</v>
       </c>
       <c r="M68" s="7">
-        <v>7</v>
+        <v>27</v>
       </c>
       <c r="N68" s="10">
-        <v>65.09</v>
+        <v>1797.99</v>
       </c>
       <c r="P68" s="7">
-        <v>7</v>
+        <v>27</v>
       </c>
       <c r="Q68" s="10">
-        <v>65.09</v>
+        <v>1797.99</v>
       </c>
       <c r="R68" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="5" t="s">
+        <v>158</v>
+      </c>
+      <c r="B69" s="6" t="s">
         <v>159</v>
       </c>
-      <c r="B69" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C69" s="7" t="s">
-        <v>72</v>
+        <v>37</v>
       </c>
       <c r="D69" s="7" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="E69" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F69" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H69" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I69" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J69" s="10">
-        <v>214.99</v>
+        <v>442</v>
       </c>
       <c r="L69" s="7">
-        <v>7</v>
+        <v>27</v>
       </c>
       <c r="M69" s="7">
-        <v>7</v>
+        <v>27</v>
       </c>
       <c r="N69" s="10">
-        <v>199.94</v>
+        <v>322.66</v>
       </c>
       <c r="P69" s="7">
-        <v>7</v>
+        <v>27</v>
       </c>
       <c r="Q69" s="10">
-        <v>199.94</v>
+        <v>322.66</v>
       </c>
       <c r="R69" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="5" t="s">
+        <v>160</v>
+      </c>
+      <c r="B70" s="6" t="s">
         <v>161</v>
       </c>
-      <c r="B70" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C70" s="7" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="D70" s="7" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="E70" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F70" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H70" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I70" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J70" s="10">
-        <v>1226</v>
+        <v>697</v>
       </c>
       <c r="L70" s="7">
         <v>27</v>
       </c>
       <c r="M70" s="7">
         <v>27</v>
       </c>
       <c r="N70" s="10">
-        <v>894.98</v>
+        <v>508.81</v>
       </c>
       <c r="P70" s="7">
         <v>27</v>
       </c>
       <c r="Q70" s="10">
-        <v>894.98</v>
+        <v>508.81</v>
       </c>
       <c r="R70" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="5" t="s">
+        <v>162</v>
+      </c>
+      <c r="B71" s="6" t="s">
         <v>163</v>
       </c>
-      <c r="B71" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C71" s="7" t="s">
-        <v>14</v>
+        <v>90</v>
       </c>
       <c r="D71" s="7" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="E71" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F71" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H71" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I71" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J71" s="10">
-        <v>906</v>
+        <v>117.99</v>
       </c>
       <c r="L71" s="7">
-        <v>27</v>
+        <v>7</v>
       </c>
       <c r="M71" s="7">
-        <v>27</v>
+        <v>7</v>
       </c>
       <c r="N71" s="10">
-        <v>661.38</v>
+        <v>109.73</v>
       </c>
       <c r="P71" s="7">
-        <v>27</v>
+        <v>7</v>
       </c>
       <c r="Q71" s="10">
-        <v>661.38</v>
+        <v>109.73</v>
       </c>
       <c r="R71" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="B72" s="6" t="s">
         <v>165</v>
       </c>
-      <c r="B72" s="6" t="s">
+      <c r="C72" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="D72" s="7" t="s">
         <v>166</v>
       </c>
-      <c r="C72" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E72" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F72" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H72" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I72" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J72" s="10">
-        <v>1429</v>
+        <v>144.99</v>
       </c>
       <c r="L72" s="7">
-        <v>27</v>
+        <v>7</v>
       </c>
       <c r="M72" s="7">
-        <v>27</v>
+        <v>7</v>
       </c>
       <c r="N72" s="10">
-        <v>1043.17</v>
+        <v>134.84</v>
       </c>
       <c r="P72" s="7">
-        <v>27</v>
+        <v>7</v>
       </c>
       <c r="Q72" s="10">
-        <v>1043.17</v>
+        <v>134.84</v>
       </c>
       <c r="R72" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="5" t="s">
         <v>167</v>
       </c>
       <c r="B73" s="6" t="s">
         <v>168</v>
       </c>
       <c r="C73" s="7" t="s">
-        <v>14</v>
+        <v>90</v>
       </c>
       <c r="D73" s="7" t="s">
         <v>167</v>
       </c>
       <c r="E73" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F73" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H73" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I73" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J73" s="10">
-        <v>1109</v>
+        <v>76.99</v>
       </c>
       <c r="L73" s="7">
-        <v>27</v>
+        <v>7</v>
       </c>
       <c r="M73" s="7">
-        <v>27</v>
+        <v>7</v>
       </c>
       <c r="N73" s="10">
-        <v>809.57</v>
+        <v>71.6</v>
       </c>
       <c r="P73" s="7">
-        <v>27</v>
+        <v>7</v>
       </c>
       <c r="Q73" s="10">
-        <v>809.57</v>
+        <v>71.6</v>
       </c>
       <c r="R73" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="5" t="s">
         <v>169</v>
       </c>
       <c r="B74" s="6" t="s">
-        <v>115</v>
+        <v>170</v>
       </c>
       <c r="C74" s="7" t="s">
-        <v>14</v>
+        <v>93</v>
       </c>
       <c r="D74" s="7" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="E74" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F74" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H74" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I74" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J74" s="10">
-        <v>3229</v>
+        <v>44.99</v>
       </c>
       <c r="L74" s="7">
-        <v>27</v>
+        <v>7</v>
       </c>
       <c r="M74" s="7">
-        <v>27</v>
+        <v>7</v>
       </c>
       <c r="N74" s="10">
-        <v>2357.17</v>
+        <v>41.84</v>
       </c>
       <c r="P74" s="7">
-        <v>27</v>
+        <v>7</v>
       </c>
       <c r="Q74" s="10">
-        <v>2357.17</v>
+        <v>41.84</v>
       </c>
       <c r="R74" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="5" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B75" s="6" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="C75" s="7" t="s">
-        <v>14</v>
+        <v>90</v>
       </c>
       <c r="D75" s="7" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="E75" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F75" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H75" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I75" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J75" s="10">
-        <v>2766</v>
+        <v>99.99</v>
       </c>
       <c r="L75" s="7">
-        <v>27</v>
+        <v>7</v>
       </c>
       <c r="M75" s="7">
-        <v>27</v>
+        <v>7</v>
       </c>
       <c r="N75" s="10">
-        <v>2019.18</v>
+        <v>92.99</v>
       </c>
       <c r="P75" s="7">
-        <v>27</v>
+        <v>7</v>
       </c>
       <c r="Q75" s="10">
-        <v>2019.18</v>
+        <v>92.99</v>
       </c>
       <c r="R75" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="5" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B76" s="6" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="C76" s="7" t="s">
-        <v>14</v>
+        <v>93</v>
       </c>
       <c r="D76" s="7" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="E76" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F76" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H76" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I76" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J76" s="10">
-        <v>33.33</v>
+        <v>69.99</v>
       </c>
       <c r="L76" s="7">
-        <v>27</v>
+        <v>7</v>
       </c>
       <c r="M76" s="7">
-        <v>27</v>
+        <v>7</v>
       </c>
       <c r="N76" s="10">
-        <v>24.33</v>
+        <v>65.09</v>
       </c>
       <c r="P76" s="7">
-        <v>27</v>
+        <v>7</v>
       </c>
       <c r="Q76" s="10">
-        <v>24.33</v>
+        <v>65.09</v>
       </c>
       <c r="R76" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="5" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="B77" s="6" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="C77" s="7" t="s">
-        <v>14</v>
+        <v>90</v>
       </c>
       <c r="D77" s="7" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="E77" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F77" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H77" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I77" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J77" s="10">
-        <v>33.33</v>
+        <v>214.99</v>
       </c>
       <c r="L77" s="7">
-        <v>27</v>
+        <v>7</v>
       </c>
       <c r="M77" s="7">
-        <v>27</v>
+        <v>7</v>
       </c>
       <c r="N77" s="10">
-        <v>24.33</v>
+        <v>199.94</v>
       </c>
       <c r="P77" s="7">
-        <v>27</v>
+        <v>7</v>
       </c>
       <c r="Q77" s="10">
-        <v>24.33</v>
+        <v>199.94</v>
       </c>
       <c r="R77" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="5" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="B78" s="6" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="C78" s="7" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="D78" s="7" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="E78" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F78" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H78" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I78" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J78" s="10">
-        <v>66.67</v>
+        <v>1226</v>
       </c>
       <c r="L78" s="7">
         <v>27</v>
       </c>
       <c r="M78" s="7">
         <v>27</v>
       </c>
       <c r="N78" s="10">
-        <v>48.67</v>
+        <v>894.98</v>
       </c>
       <c r="P78" s="7">
         <v>27</v>
       </c>
       <c r="Q78" s="10">
-        <v>48.67</v>
+        <v>894.98</v>
       </c>
       <c r="R78" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="5" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="B79" s="6" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="C79" s="7" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="D79" s="7" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="E79" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F79" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H79" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I79" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J79" s="10">
-        <v>66.67</v>
+        <v>906</v>
       </c>
       <c r="L79" s="7">
         <v>27</v>
       </c>
       <c r="M79" s="7">
         <v>27</v>
       </c>
       <c r="N79" s="10">
-        <v>48.67</v>
+        <v>661.38</v>
       </c>
       <c r="P79" s="7">
         <v>27</v>
       </c>
       <c r="Q79" s="10">
-        <v>48.67</v>
+        <v>661.38</v>
       </c>
       <c r="R79" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="5" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="B80" s="6" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="C80" s="7" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="D80" s="7" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="E80" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F80" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H80" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I80" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J80" s="10">
-        <v>75</v>
+        <v>1429</v>
       </c>
       <c r="L80" s="7">
         <v>27</v>
       </c>
       <c r="M80" s="7">
         <v>27</v>
       </c>
       <c r="N80" s="10">
-        <v>54.75</v>
+        <v>1043.17</v>
       </c>
       <c r="P80" s="7">
         <v>27</v>
       </c>
       <c r="Q80" s="10">
-        <v>54.75</v>
+        <v>1043.17</v>
       </c>
       <c r="R80" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="5" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="B81" s="6" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="C81" s="7" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="D81" s="7" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="E81" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F81" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H81" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I81" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J81" s="10">
-        <v>75</v>
+        <v>1109</v>
       </c>
       <c r="L81" s="7">
         <v>27</v>
       </c>
       <c r="M81" s="7">
         <v>27</v>
       </c>
       <c r="N81" s="10">
-        <v>54.75</v>
+        <v>809.57</v>
       </c>
       <c r="P81" s="7">
         <v>27</v>
       </c>
       <c r="Q81" s="10">
-        <v>54.75</v>
+        <v>809.57</v>
       </c>
       <c r="R81" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="5" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="B82" s="6" t="s">
-        <v>185</v>
+        <v>133</v>
       </c>
       <c r="C82" s="7" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="D82" s="7" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="E82" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F82" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H82" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I82" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J82" s="10">
-        <v>91.67</v>
+        <v>3229</v>
       </c>
       <c r="L82" s="7">
         <v>27</v>
       </c>
       <c r="M82" s="7">
         <v>27</v>
       </c>
       <c r="N82" s="10">
-        <v>66.92</v>
+        <v>2357.17</v>
       </c>
       <c r="P82" s="7">
         <v>27</v>
       </c>
       <c r="Q82" s="10">
-        <v>66.92</v>
+        <v>2357.17</v>
       </c>
       <c r="R82" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="5" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B83" s="6" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="C83" s="7" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="D83" s="7" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="E83" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F83" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H83" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I83" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J83" s="10">
-        <v>423</v>
+        <v>2766</v>
       </c>
       <c r="L83" s="7">
         <v>27</v>
       </c>
       <c r="M83" s="7">
         <v>27</v>
       </c>
       <c r="N83" s="10">
-        <v>308.79</v>
+        <v>2019.18</v>
       </c>
       <c r="P83" s="7">
         <v>27</v>
       </c>
       <c r="Q83" s="10">
-        <v>308.79</v>
+        <v>2019.18</v>
       </c>
       <c r="R83" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="5" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B84" s="6" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="C84" s="7" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="D84" s="7" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="E84" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F84" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H84" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I84" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J84" s="10">
-        <v>680</v>
+        <v>33.33</v>
       </c>
       <c r="L84" s="7">
         <v>27</v>
       </c>
       <c r="M84" s="7">
         <v>27</v>
       </c>
       <c r="N84" s="10">
-        <v>496.4</v>
+        <v>24.33</v>
       </c>
       <c r="P84" s="7">
         <v>27</v>
       </c>
       <c r="Q84" s="10">
-        <v>496.4</v>
+        <v>24.33</v>
       </c>
       <c r="R84" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="5" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B85" s="6" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="C85" s="7" t="s">
-        <v>75</v>
+        <v>37</v>
       </c>
       <c r="D85" s="7" t="s">
         <v>192</v>
       </c>
       <c r="E85" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F85" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H85" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I85" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J85" s="10">
-        <v>109.99</v>
+        <v>33.33</v>
       </c>
       <c r="L85" s="7">
-        <v>7</v>
+        <v>27</v>
       </c>
       <c r="M85" s="7">
-        <v>7</v>
+        <v>27</v>
       </c>
       <c r="N85" s="10">
-        <v>102.29</v>
+        <v>24.33</v>
       </c>
       <c r="P85" s="7">
-        <v>7</v>
+        <v>27</v>
       </c>
       <c r="Q85" s="10">
-        <v>102.29</v>
+        <v>24.33</v>
       </c>
       <c r="R85" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="5" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B86" s="6" t="s">
+        <v>195</v>
+      </c>
+      <c r="C86" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="D86" s="7" t="s">
         <v>194</v>
       </c>
-      <c r="C86" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E86" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F86" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H86" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I86" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J86" s="10">
-        <v>119.99</v>
+        <v>66.67</v>
       </c>
       <c r="L86" s="7">
-        <v>7</v>
+        <v>27</v>
       </c>
       <c r="M86" s="7">
-        <v>7</v>
+        <v>27</v>
       </c>
       <c r="N86" s="10">
-        <v>111.59</v>
+        <v>48.67</v>
       </c>
       <c r="P86" s="7">
-        <v>7</v>
+        <v>27</v>
       </c>
       <c r="Q86" s="10">
-        <v>111.59</v>
+        <v>48.67</v>
       </c>
       <c r="R86" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="5" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B87" s="6" t="s">
+        <v>197</v>
+      </c>
+      <c r="C87" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="D87" s="7" t="s">
         <v>196</v>
       </c>
-      <c r="C87" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E87" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F87" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H87" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I87" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J87" s="10">
-        <v>18.99</v>
+        <v>66.67</v>
       </c>
       <c r="L87" s="7">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="M87" s="7">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="N87" s="10">
-        <v>16.14</v>
+        <v>48.67</v>
       </c>
       <c r="P87" s="7">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="Q87" s="10">
-        <v>16.14</v>
+        <v>48.67</v>
       </c>
       <c r="R87" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="5" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B88" s="6" t="s">
+        <v>199</v>
+      </c>
+      <c r="C88" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="D88" s="7" t="s">
         <v>198</v>
       </c>
-      <c r="C88" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E88" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F88" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H88" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I88" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J88" s="10">
-        <v>21.99</v>
+        <v>75</v>
       </c>
       <c r="L88" s="7">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="M88" s="7">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="N88" s="10">
-        <v>18.69</v>
+        <v>54.75</v>
       </c>
       <c r="P88" s="7">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="Q88" s="10">
-        <v>18.69</v>
+        <v>54.75</v>
       </c>
       <c r="R88" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="5" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B89" s="6" t="s">
+        <v>201</v>
+      </c>
+      <c r="C89" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="D89" s="7" t="s">
         <v>200</v>
       </c>
-      <c r="C89" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E89" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F89" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H89" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I89" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J89" s="10">
-        <v>18.99</v>
+        <v>75</v>
       </c>
       <c r="L89" s="7">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="M89" s="7">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="N89" s="10">
-        <v>16.14</v>
+        <v>54.75</v>
       </c>
       <c r="P89" s="7">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="Q89" s="10">
-        <v>16.14</v>
+        <v>54.75</v>
       </c>
       <c r="R89" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="5" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B90" s="6" t="s">
+        <v>203</v>
+      </c>
+      <c r="C90" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="D90" s="7" t="s">
         <v>202</v>
       </c>
-      <c r="C90" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E90" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F90" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H90" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I90" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J90" s="10">
-        <v>49</v>
+        <v>91.67</v>
       </c>
       <c r="L90" s="7">
         <v>27</v>
       </c>
       <c r="M90" s="7">
         <v>27</v>
       </c>
       <c r="N90" s="10">
-        <v>35.77</v>
+        <v>66.92</v>
       </c>
       <c r="P90" s="7">
         <v>27</v>
       </c>
       <c r="Q90" s="10">
-        <v>35.77</v>
+        <v>66.92</v>
       </c>
       <c r="R90" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="5" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B91" s="6" t="s">
+        <v>205</v>
+      </c>
+      <c r="C91" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="D91" s="7" t="s">
         <v>204</v>
       </c>
-      <c r="C91" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E91" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F91" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H91" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I91" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J91" s="10">
-        <v>77</v>
+        <v>423</v>
       </c>
       <c r="L91" s="7">
         <v>27</v>
       </c>
       <c r="M91" s="7">
         <v>27</v>
       </c>
       <c r="N91" s="10">
-        <v>56.21</v>
+        <v>308.79</v>
       </c>
       <c r="P91" s="7">
         <v>27</v>
       </c>
       <c r="Q91" s="10">
-        <v>56.21</v>
+        <v>308.79</v>
       </c>
       <c r="R91" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="5" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B92" s="6" t="s">
-        <v>189</v>
+        <v>207</v>
       </c>
       <c r="C92" s="7" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="D92" s="7" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E92" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F92" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H92" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I92" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J92" s="10">
-        <v>1163</v>
+        <v>680</v>
       </c>
       <c r="L92" s="7">
         <v>27</v>
       </c>
       <c r="M92" s="7">
         <v>27</v>
       </c>
       <c r="N92" s="10">
-        <v>848.99</v>
+        <v>496.4</v>
       </c>
       <c r="P92" s="7">
         <v>27</v>
       </c>
       <c r="Q92" s="10">
-        <v>848.99</v>
+        <v>496.4</v>
       </c>
       <c r="R92" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="5" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B93" s="6" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="C93" s="7" t="s">
-        <v>14</v>
+        <v>93</v>
       </c>
       <c r="D93" s="7" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="E93" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F93" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H93" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I93" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J93" s="10">
-        <v>838</v>
+        <v>109.99</v>
       </c>
       <c r="L93" s="7">
-        <v>27</v>
+        <v>7</v>
       </c>
       <c r="M93" s="7">
-        <v>27</v>
+        <v>7</v>
       </c>
       <c r="N93" s="10">
-        <v>611.74</v>
+        <v>102.29</v>
       </c>
       <c r="P93" s="7">
-        <v>27</v>
+        <v>7</v>
       </c>
       <c r="Q93" s="10">
-        <v>611.74</v>
+        <v>102.29</v>
       </c>
       <c r="R93" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="5" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="B94" s="6" t="s">
-        <v>207</v>
+        <v>212</v>
       </c>
       <c r="C94" s="7" t="s">
-        <v>14</v>
+        <v>90</v>
       </c>
       <c r="D94" s="7" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="E94" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F94" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H94" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I94" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J94" s="10">
-        <v>1186</v>
+        <v>119.99</v>
       </c>
       <c r="L94" s="7">
-        <v>27</v>
+        <v>7</v>
       </c>
       <c r="M94" s="7">
-        <v>27</v>
+        <v>7</v>
       </c>
       <c r="N94" s="10">
-        <v>865.78</v>
+        <v>111.59</v>
       </c>
       <c r="P94" s="7">
-        <v>27</v>
+        <v>7</v>
       </c>
       <c r="Q94" s="10">
-        <v>865.78</v>
+        <v>111.59</v>
       </c>
       <c r="R94" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="5" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="B95" s="6" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="C95" s="7" t="s">
-        <v>14</v>
+        <v>58</v>
       </c>
       <c r="D95" s="7" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="E95" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F95" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H95" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I95" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J95" s="10">
-        <v>862</v>
+        <v>18.99</v>
       </c>
       <c r="L95" s="7">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="M95" s="7">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="N95" s="10">
-        <v>629.26</v>
+        <v>16.14</v>
       </c>
       <c r="P95" s="7">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="Q95" s="10">
-        <v>629.26</v>
+        <v>16.14</v>
       </c>
       <c r="R95" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="5" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="B96" s="6" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="C96" s="7" t="s">
-        <v>14</v>
+        <v>58</v>
       </c>
       <c r="D96" s="7" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="E96" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F96" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H96" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I96" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J96" s="10">
-        <v>954</v>
+        <v>21.99</v>
       </c>
       <c r="L96" s="7">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="M96" s="7">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="N96" s="10">
-        <v>696.42</v>
+        <v>18.69</v>
       </c>
       <c r="P96" s="7">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="Q96" s="10">
-        <v>696.42</v>
+        <v>18.69</v>
       </c>
       <c r="R96" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="5" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="B97" s="6" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
       <c r="C97" s="7" t="s">
-        <v>14</v>
+        <v>58</v>
       </c>
       <c r="D97" s="7" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="E97" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F97" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H97" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I97" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J97" s="10">
-        <v>1762</v>
+        <v>18.99</v>
       </c>
       <c r="L97" s="7">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="M97" s="7">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="N97" s="10">
-        <v>1286.26</v>
+        <v>16.14</v>
       </c>
       <c r="P97" s="7">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="Q97" s="10">
-        <v>1286.26</v>
+        <v>16.14</v>
       </c>
       <c r="R97" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="5" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="B98" s="6" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="C98" s="7" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="D98" s="7" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="E98" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F98" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H98" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I98" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J98" s="10">
-        <v>1345</v>
+        <v>49</v>
       </c>
       <c r="L98" s="7">
         <v>27</v>
       </c>
       <c r="M98" s="7">
         <v>27</v>
       </c>
       <c r="N98" s="10">
-        <v>981.85</v>
+        <v>35.77</v>
       </c>
       <c r="P98" s="7">
         <v>27</v>
       </c>
       <c r="Q98" s="10">
-        <v>981.85</v>
+        <v>35.77</v>
       </c>
       <c r="R98" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="5" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="B99" s="6" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="C99" s="7" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="D99" s="7" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="E99" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F99" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H99" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I99" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J99" s="10">
-        <v>2046</v>
+        <v>77</v>
       </c>
       <c r="L99" s="7">
         <v>27</v>
       </c>
       <c r="M99" s="7">
         <v>27</v>
       </c>
       <c r="N99" s="10">
-        <v>1493.58</v>
+        <v>56.21</v>
       </c>
       <c r="P99" s="7">
         <v>27</v>
       </c>
       <c r="Q99" s="10">
-        <v>1493.58</v>
+        <v>56.21</v>
       </c>
       <c r="R99" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="5" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="B100" s="6" t="s">
-        <v>220</v>
+        <v>207</v>
       </c>
       <c r="C100" s="7" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="D100" s="7" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="E100" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F100" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H100" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J100" s="10">
-        <v>1629</v>
+        <v>1163</v>
       </c>
       <c r="L100" s="7">
         <v>27</v>
       </c>
       <c r="M100" s="7">
         <v>27</v>
       </c>
       <c r="N100" s="10">
-        <v>1189.17</v>
+        <v>848.99</v>
       </c>
       <c r="P100" s="7">
         <v>27</v>
       </c>
       <c r="Q100" s="10">
-        <v>1189.17</v>
+        <v>848.99</v>
       </c>
       <c r="R100" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="5" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="B101" s="6" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="C101" s="7" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="D101" s="7" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="E101" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F101" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H101" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I101" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J101" s="10">
-        <v>4722</v>
+        <v>838</v>
       </c>
       <c r="L101" s="7">
         <v>27</v>
       </c>
       <c r="M101" s="7">
         <v>27</v>
       </c>
       <c r="N101" s="10">
-        <v>3447.06</v>
+        <v>611.74</v>
       </c>
       <c r="P101" s="7">
         <v>27</v>
       </c>
       <c r="Q101" s="10">
-        <v>3447.06</v>
+        <v>611.74</v>
       </c>
       <c r="R101" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="5" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="B102" s="6" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="C102" s="7" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="D102" s="7" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="E102" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F102" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H102" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I102" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J102" s="10">
-        <v>4117</v>
+        <v>1186</v>
       </c>
       <c r="L102" s="7">
         <v>27</v>
       </c>
       <c r="M102" s="7">
         <v>27</v>
       </c>
       <c r="N102" s="10">
-        <v>3005.41</v>
+        <v>865.78</v>
       </c>
       <c r="P102" s="7">
         <v>27</v>
       </c>
       <c r="Q102" s="10">
-        <v>3005.41</v>
+        <v>865.78</v>
       </c>
       <c r="R102" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="5" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="B103" s="6" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="C103" s="7" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="D103" s="7" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="E103" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F103" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H103" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I103" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J103" s="10">
-        <v>1329</v>
+        <v>862</v>
       </c>
       <c r="L103" s="7">
         <v>27</v>
       </c>
       <c r="M103" s="7">
         <v>27</v>
       </c>
       <c r="N103" s="10">
-        <v>970.17</v>
+        <v>629.26</v>
       </c>
       <c r="P103" s="7">
         <v>27</v>
       </c>
       <c r="Q103" s="10">
-        <v>970.17</v>
+        <v>629.26</v>
       </c>
       <c r="R103" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="5" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="B104" s="6" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
       <c r="C104" s="7" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="D104" s="7" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="E104" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F104" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H104" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I104" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J104" s="10">
-        <v>911</v>
+        <v>954</v>
       </c>
       <c r="L104" s="7">
         <v>27</v>
       </c>
       <c r="M104" s="7">
         <v>27</v>
       </c>
       <c r="N104" s="10">
-        <v>665.03</v>
+        <v>696.42</v>
       </c>
       <c r="P104" s="7">
         <v>27</v>
       </c>
       <c r="Q104" s="10">
-        <v>665.03</v>
+        <v>696.42</v>
       </c>
       <c r="R104" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="5" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="B105" s="6" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="C105" s="7" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="D105" s="7" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="E105" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F105" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H105" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I105" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J105" s="10">
-        <v>88</v>
+        <v>1762</v>
       </c>
       <c r="L105" s="7">
         <v>27</v>
       </c>
       <c r="M105" s="7">
         <v>27</v>
       </c>
       <c r="N105" s="10">
-        <v>64.24</v>
+        <v>1286.26</v>
       </c>
       <c r="P105" s="7">
         <v>27</v>
       </c>
       <c r="Q105" s="10">
-        <v>64.24</v>
+        <v>1286.26</v>
       </c>
       <c r="R105" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="5" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="B106" s="6" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="C106" s="7" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="D106" s="7" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="E106" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F106" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H106" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I106" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J106" s="10">
-        <v>251</v>
+        <v>1345</v>
       </c>
       <c r="L106" s="7">
         <v>27</v>
       </c>
       <c r="M106" s="7">
         <v>27</v>
       </c>
       <c r="N106" s="10">
-        <v>183.23</v>
+        <v>981.85</v>
       </c>
       <c r="P106" s="7">
         <v>27</v>
       </c>
       <c r="Q106" s="10">
-        <v>183.23</v>
+        <v>981.85</v>
       </c>
       <c r="R106" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="5" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="B107" s="6" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="C107" s="7" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="D107" s="7" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="E107" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F107" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H107" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I107" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J107" s="10">
-        <v>123</v>
+        <v>2046</v>
       </c>
       <c r="L107" s="7">
         <v>27</v>
       </c>
       <c r="M107" s="7">
         <v>27</v>
       </c>
       <c r="N107" s="10">
-        <v>89.79</v>
+        <v>1493.58</v>
       </c>
       <c r="P107" s="7">
         <v>27</v>
       </c>
       <c r="Q107" s="10">
-        <v>89.79</v>
+        <v>1493.58</v>
       </c>
       <c r="R107" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="5" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="B108" s="6" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="C108" s="7" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="D108" s="7" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="E108" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F108" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H108" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I108" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J108" s="10">
-        <v>291</v>
+        <v>1629</v>
       </c>
       <c r="L108" s="7">
         <v>27</v>
       </c>
       <c r="M108" s="7">
         <v>27</v>
       </c>
       <c r="N108" s="10">
-        <v>212.43</v>
+        <v>1189.17</v>
       </c>
       <c r="P108" s="7">
         <v>27</v>
       </c>
       <c r="Q108" s="10">
-        <v>212.43</v>
+        <v>1189.17</v>
       </c>
       <c r="R108" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="5" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="B109" s="6" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="C109" s="7" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="D109" s="7" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E109" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F109" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H109" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I109" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J109" s="10">
-        <v>162</v>
+        <v>4722</v>
       </c>
       <c r="L109" s="7">
         <v>27</v>
       </c>
       <c r="M109" s="7">
         <v>27</v>
       </c>
       <c r="N109" s="10">
-        <v>118.26</v>
+        <v>3447.06</v>
       </c>
       <c r="P109" s="7">
         <v>27</v>
       </c>
       <c r="Q109" s="10">
-        <v>118.26</v>
+        <v>3447.06</v>
       </c>
       <c r="R109" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="5" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="B110" s="6" t="s">
-        <v>52</v>
+        <v>242</v>
       </c>
       <c r="C110" s="7" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="D110" s="7" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="E110" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F110" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H110" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I110" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J110" s="10">
-        <v>348</v>
+        <v>4117</v>
       </c>
       <c r="L110" s="7">
         <v>27</v>
       </c>
       <c r="M110" s="7">
         <v>27</v>
       </c>
       <c r="N110" s="10">
-        <v>254.04</v>
+        <v>3005.41</v>
       </c>
       <c r="P110" s="7">
         <v>27</v>
       </c>
       <c r="Q110" s="10">
-        <v>254.04</v>
+        <v>3005.41</v>
       </c>
       <c r="R110" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="5" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
       <c r="B111" s="6" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="C111" s="7" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="D111" s="7" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
       <c r="E111" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F111" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H111" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I111" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J111" s="10">
-        <v>185</v>
+        <v>1329</v>
       </c>
       <c r="L111" s="7">
         <v>27</v>
       </c>
       <c r="M111" s="7">
         <v>27</v>
       </c>
       <c r="N111" s="10">
-        <v>135.05</v>
+        <v>970.17</v>
       </c>
       <c r="P111" s="7">
         <v>27</v>
       </c>
       <c r="Q111" s="10">
-        <v>135.05</v>
+        <v>970.17</v>
       </c>
       <c r="R111" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="5" t="s">
-        <v>241</v>
+        <v>245</v>
       </c>
       <c r="B112" s="6" t="s">
-        <v>56</v>
+        <v>244</v>
       </c>
       <c r="C112" s="7" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="D112" s="7" t="s">
-        <v>241</v>
+        <v>245</v>
       </c>
       <c r="E112" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F112" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H112" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I112" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J112" s="10">
-        <v>358</v>
+        <v>911</v>
       </c>
       <c r="L112" s="7">
         <v>27</v>
       </c>
       <c r="M112" s="7">
         <v>27</v>
       </c>
       <c r="N112" s="10">
-        <v>261.34</v>
+        <v>665.03</v>
       </c>
       <c r="P112" s="7">
         <v>27</v>
       </c>
       <c r="Q112" s="10">
-        <v>261.34</v>
+        <v>665.03</v>
       </c>
       <c r="R112" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="5" t="s">
-        <v>242</v>
+        <v>246</v>
       </c>
       <c r="B113" s="6" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="C113" s="7" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="D113" s="7" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E113" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F113" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H113" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I113" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J113" s="10">
-        <v>777</v>
+        <v>88</v>
       </c>
       <c r="L113" s="7">
         <v>27</v>
       </c>
       <c r="M113" s="7">
         <v>27</v>
       </c>
       <c r="N113" s="10">
-        <v>567.21</v>
+        <v>64.24</v>
       </c>
       <c r="P113" s="7">
         <v>27</v>
       </c>
       <c r="Q113" s="10">
-        <v>567.21</v>
+        <v>64.24</v>
       </c>
       <c r="R113" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="5" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="B114" s="6" t="s">
-        <v>60</v>
+        <v>249</v>
       </c>
       <c r="C114" s="7" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="D114" s="7" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="E114" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F114" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H114" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I114" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J114" s="10">
-        <v>1052</v>
+        <v>251</v>
       </c>
       <c r="L114" s="7">
         <v>27</v>
       </c>
       <c r="M114" s="7">
         <v>27</v>
       </c>
       <c r="N114" s="10">
-        <v>767.96</v>
+        <v>183.23</v>
       </c>
       <c r="P114" s="7">
         <v>27</v>
       </c>
       <c r="Q114" s="10">
-        <v>767.96</v>
+        <v>183.23</v>
       </c>
       <c r="R114" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="5" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="B115" s="6" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="C115" s="7" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="D115" s="7" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="E115" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F115" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H115" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I115" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J115" s="10">
-        <v>1106</v>
+        <v>123</v>
       </c>
       <c r="L115" s="7">
         <v>27</v>
       </c>
       <c r="M115" s="7">
         <v>27</v>
       </c>
       <c r="N115" s="10">
-        <v>807.38</v>
+        <v>89.79</v>
       </c>
       <c r="P115" s="7">
         <v>27</v>
       </c>
       <c r="Q115" s="10">
-        <v>807.38</v>
+        <v>89.79</v>
       </c>
       <c r="R115" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="5" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="B116" s="6" t="s">
-        <v>64</v>
+        <v>253</v>
       </c>
       <c r="C116" s="7" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="D116" s="7" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="E116" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F116" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H116" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I116" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J116" s="10">
-        <v>1423</v>
+        <v>291</v>
       </c>
       <c r="L116" s="7">
         <v>27</v>
       </c>
       <c r="M116" s="7">
         <v>27</v>
       </c>
       <c r="N116" s="10">
-        <v>1038.79</v>
+        <v>212.43</v>
       </c>
       <c r="P116" s="7">
         <v>27</v>
       </c>
       <c r="Q116" s="10">
-        <v>1038.79</v>
+        <v>212.43</v>
       </c>
       <c r="R116" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="5" t="s">
-        <v>250</v>
+        <v>254</v>
       </c>
       <c r="B117" s="6" t="s">
-        <v>251</v>
+        <v>255</v>
       </c>
       <c r="C117" s="7" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="D117" s="7" t="s">
-        <v>250</v>
+        <v>254</v>
       </c>
       <c r="E117" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F117" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H117" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I117" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J117" s="10">
-        <v>100</v>
+        <v>162</v>
       </c>
       <c r="L117" s="7">
         <v>27</v>
       </c>
       <c r="M117" s="7">
         <v>27</v>
       </c>
       <c r="N117" s="10">
-        <v>73</v>
+        <v>118.26</v>
       </c>
       <c r="P117" s="7">
         <v>27</v>
       </c>
       <c r="Q117" s="10">
-        <v>73</v>
+        <v>118.26</v>
       </c>
       <c r="R117" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="5" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="B118" s="6" t="s">
-        <v>253</v>
+        <v>70</v>
       </c>
       <c r="C118" s="7" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="D118" s="7" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="E118" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F118" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H118" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I118" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J118" s="10">
-        <v>66.67</v>
+        <v>348</v>
       </c>
       <c r="L118" s="7">
         <v>27</v>
       </c>
       <c r="M118" s="7">
         <v>27</v>
       </c>
       <c r="N118" s="10">
-        <v>48.67</v>
+        <v>254.04</v>
       </c>
       <c r="P118" s="7">
         <v>27</v>
       </c>
       <c r="Q118" s="10">
-        <v>48.67</v>
+        <v>254.04</v>
       </c>
       <c r="R118" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="5" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
       <c r="B119" s="6" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="C119" s="7" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="D119" s="7" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
       <c r="E119" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F119" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H119" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I119" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J119" s="10">
-        <v>91.67</v>
+        <v>185</v>
       </c>
       <c r="L119" s="7">
         <v>27</v>
       </c>
       <c r="M119" s="7">
         <v>27</v>
       </c>
       <c r="N119" s="10">
-        <v>66.92</v>
+        <v>135.05</v>
       </c>
       <c r="P119" s="7">
         <v>27</v>
       </c>
       <c r="Q119" s="10">
-        <v>66.92</v>
+        <v>135.05</v>
       </c>
       <c r="R119" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="5" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
       <c r="B120" s="6" t="s">
-        <v>257</v>
+        <v>74</v>
       </c>
       <c r="C120" s="7" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="D120" s="7" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
       <c r="E120" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F120" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H120" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I120" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J120" s="10">
-        <v>305</v>
+        <v>358</v>
       </c>
       <c r="L120" s="7">
         <v>27</v>
       </c>
       <c r="M120" s="7">
         <v>27</v>
       </c>
       <c r="N120" s="10">
-        <v>222.65</v>
+        <v>261.34</v>
       </c>
       <c r="P120" s="7">
         <v>27</v>
       </c>
       <c r="Q120" s="10">
-        <v>222.65</v>
+        <v>261.34</v>
       </c>
       <c r="R120" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="5" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="B121" s="6" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="C121" s="7" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="D121" s="7" t="s">
-        <v>258</v>
+        <v>262</v>
       </c>
       <c r="E121" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F121" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H121" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I121" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J121" s="10">
-        <v>643</v>
+        <v>777</v>
       </c>
       <c r="L121" s="7">
         <v>27</v>
       </c>
       <c r="M121" s="7">
         <v>27</v>
       </c>
       <c r="N121" s="10">
-        <v>469.39</v>
+        <v>567.21</v>
       </c>
       <c r="P121" s="7">
         <v>27</v>
       </c>
       <c r="Q121" s="10">
-        <v>469.39</v>
+        <v>567.21</v>
       </c>
       <c r="R121" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="5" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="B122" s="6" t="s">
-        <v>261</v>
+        <v>78</v>
       </c>
       <c r="C122" s="7" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="D122" s="7" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="E122" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F122" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H122" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I122" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J122" s="10">
-        <v>588</v>
+        <v>1052</v>
       </c>
       <c r="L122" s="7">
         <v>27</v>
       </c>
       <c r="M122" s="7">
         <v>27</v>
       </c>
       <c r="N122" s="10">
-        <v>429.24</v>
+        <v>767.96</v>
       </c>
       <c r="P122" s="7">
         <v>27</v>
       </c>
       <c r="Q122" s="10">
-        <v>429.24</v>
+        <v>767.96</v>
       </c>
       <c r="R122" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="5" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="B123" s="6" t="s">
-        <v>263</v>
+        <v>266</v>
       </c>
       <c r="C123" s="7" t="s">
-        <v>75</v>
+        <v>37</v>
       </c>
       <c r="D123" s="7" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E123" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F123" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H123" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I123" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J123" s="10">
-        <v>64.99</v>
+        <v>1106</v>
       </c>
       <c r="L123" s="7">
-        <v>7</v>
+        <v>27</v>
       </c>
       <c r="M123" s="7">
-        <v>7</v>
+        <v>27</v>
       </c>
       <c r="N123" s="10">
-        <v>60.44</v>
+        <v>807.38</v>
       </c>
       <c r="P123" s="7">
-        <v>7</v>
+        <v>27</v>
       </c>
       <c r="Q123" s="10">
-        <v>60.44</v>
+        <v>807.38</v>
       </c>
       <c r="R123" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="5" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="B124" s="6" t="s">
-        <v>266</v>
+        <v>82</v>
       </c>
       <c r="C124" s="7" t="s">
-        <v>72</v>
+        <v>37</v>
       </c>
       <c r="D124" s="7" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="E124" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F124" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H124" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I124" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J124" s="10">
-        <v>185.99</v>
+        <v>1423</v>
       </c>
       <c r="L124" s="7">
-        <v>7</v>
+        <v>27</v>
       </c>
       <c r="M124" s="7">
-        <v>7</v>
+        <v>27</v>
       </c>
       <c r="N124" s="10">
-        <v>172.97</v>
+        <v>1038.79</v>
       </c>
       <c r="P124" s="7">
-        <v>7</v>
+        <v>27</v>
       </c>
       <c r="Q124" s="10">
-        <v>172.97</v>
+        <v>1038.79</v>
       </c>
       <c r="R124" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="5" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="B125" s="6" t="s">
+        <v>269</v>
+      </c>
+      <c r="C125" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="D125" s="7" t="s">
         <v>268</v>
       </c>
-      <c r="C125" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E125" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F125" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H125" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I125" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J125" s="10">
-        <v>62</v>
+        <v>100</v>
       </c>
       <c r="L125" s="7">
         <v>27</v>
       </c>
       <c r="M125" s="7">
         <v>27</v>
       </c>
       <c r="N125" s="10">
-        <v>45.26</v>
+        <v>73</v>
       </c>
       <c r="P125" s="7">
         <v>27</v>
       </c>
       <c r="Q125" s="10">
-        <v>45.26</v>
+        <v>73</v>
       </c>
       <c r="R125" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="5" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="B126" s="6" t="s">
+        <v>271</v>
+      </c>
+      <c r="C126" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="D126" s="7" t="s">
         <v>270</v>
       </c>
-      <c r="C126" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E126" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F126" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H126" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I126" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J126" s="10">
-        <v>50</v>
+        <v>66.67</v>
       </c>
       <c r="L126" s="7">
         <v>27</v>
       </c>
       <c r="M126" s="7">
         <v>27</v>
       </c>
       <c r="N126" s="10">
-        <v>36.5</v>
+        <v>48.67</v>
       </c>
       <c r="P126" s="7">
         <v>27</v>
       </c>
       <c r="Q126" s="10">
-        <v>36.5</v>
+        <v>48.67</v>
       </c>
       <c r="R126" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="5" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="B127" s="6" t="s">
+        <v>273</v>
+      </c>
+      <c r="C127" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="D127" s="7" t="s">
         <v>272</v>
       </c>
-      <c r="C127" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E127" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F127" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H127" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I127" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J127" s="10">
-        <v>351</v>
+        <v>91.67</v>
       </c>
       <c r="L127" s="7">
         <v>27</v>
       </c>
       <c r="M127" s="7">
         <v>27</v>
       </c>
       <c r="N127" s="10">
-        <v>256.23</v>
+        <v>66.92</v>
       </c>
       <c r="P127" s="7">
         <v>27</v>
       </c>
       <c r="Q127" s="10">
-        <v>256.23</v>
+        <v>66.92</v>
       </c>
       <c r="R127" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="5" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="B128" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="C128" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="D128" s="7" t="s">
         <v>274</v>
       </c>
-      <c r="C128" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E128" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F128" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H128" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I128" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J128" s="10">
-        <v>14.99</v>
+        <v>305</v>
       </c>
       <c r="L128" s="7">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="M128" s="7">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="N128" s="10">
-        <v>12.74</v>
+        <v>222.65</v>
       </c>
       <c r="P128" s="7">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="Q128" s="10">
-        <v>12.74</v>
+        <v>222.65</v>
       </c>
       <c r="R128" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="5" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="B129" s="6" t="s">
+        <v>277</v>
+      </c>
+      <c r="C129" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="D129" s="7" t="s">
         <v>276</v>
       </c>
-      <c r="C129" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E129" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F129" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H129" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I129" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J129" s="10">
-        <v>545</v>
+        <v>643</v>
       </c>
       <c r="L129" s="7">
         <v>27</v>
       </c>
       <c r="M129" s="7">
         <v>27</v>
       </c>
       <c r="N129" s="10">
-        <v>397.85</v>
+        <v>469.39</v>
       </c>
       <c r="P129" s="7">
         <v>27</v>
       </c>
       <c r="Q129" s="10">
-        <v>397.85</v>
+        <v>469.39</v>
       </c>
       <c r="R129" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="5" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="B130" s="6" t="s">
+        <v>279</v>
+      </c>
+      <c r="C130" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="D130" s="7" t="s">
         <v>278</v>
       </c>
-      <c r="C130" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E130" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F130" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H130" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I130" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J130" s="10">
-        <v>50</v>
+        <v>588</v>
       </c>
       <c r="L130" s="7">
         <v>27</v>
       </c>
       <c r="M130" s="7">
         <v>27</v>
       </c>
       <c r="N130" s="10">
-        <v>36.5</v>
+        <v>429.24</v>
       </c>
       <c r="P130" s="7">
         <v>27</v>
       </c>
       <c r="Q130" s="10">
-        <v>36.5</v>
+        <v>429.24</v>
       </c>
       <c r="R130" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="5" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="B131" s="6" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="C131" s="7" t="s">
-        <v>14</v>
+        <v>93</v>
       </c>
       <c r="D131" s="7" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="E131" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F131" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H131" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I131" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J131" s="10">
-        <v>1566</v>
+        <v>64.99</v>
       </c>
       <c r="L131" s="7">
-        <v>27</v>
+        <v>7</v>
       </c>
       <c r="M131" s="7">
-        <v>27</v>
+        <v>7</v>
       </c>
       <c r="N131" s="10">
-        <v>1143.18</v>
+        <v>60.44</v>
       </c>
       <c r="P131" s="7">
-        <v>27</v>
+        <v>7</v>
       </c>
       <c r="Q131" s="10">
-        <v>1143.18</v>
+        <v>60.44</v>
       </c>
       <c r="R131" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="5" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="B132" s="6" t="s">
+        <v>284</v>
+      </c>
+      <c r="C132" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="D132" s="7" t="s">
         <v>283</v>
       </c>
-      <c r="C132" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E132" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F132" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H132" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I132" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J132" s="10">
-        <v>152</v>
+        <v>185.99</v>
       </c>
       <c r="L132" s="7">
-        <v>27</v>
+        <v>7</v>
       </c>
       <c r="M132" s="7">
-        <v>27</v>
+        <v>7</v>
       </c>
       <c r="N132" s="10">
-        <v>110.96</v>
+        <v>172.97</v>
       </c>
       <c r="P132" s="7">
-        <v>27</v>
+        <v>7</v>
       </c>
       <c r="Q132" s="10">
-        <v>110.96</v>
+        <v>172.97</v>
       </c>
       <c r="R132" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="5" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="B133" s="6" t="s">
+        <v>286</v>
+      </c>
+      <c r="C133" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="D133" s="7" t="s">
         <v>285</v>
       </c>
-      <c r="C133" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E133" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F133" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H133" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I133" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J133" s="10">
-        <v>125</v>
+        <v>62</v>
       </c>
       <c r="L133" s="7">
         <v>27</v>
       </c>
       <c r="M133" s="7">
         <v>27</v>
       </c>
       <c r="N133" s="10">
-        <v>91.25</v>
+        <v>45.26</v>
       </c>
       <c r="P133" s="7">
         <v>27</v>
       </c>
       <c r="Q133" s="10">
-        <v>91.25</v>
+        <v>45.26</v>
       </c>
       <c r="R133" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="5" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="B134" s="6" t="s">
-        <v>162</v>
+        <v>288</v>
       </c>
       <c r="C134" s="7" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="D134" s="7" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="E134" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F134" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H134" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I134" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J134" s="10">
-        <v>778</v>
+        <v>50</v>
       </c>
       <c r="L134" s="7">
         <v>27</v>
       </c>
       <c r="M134" s="7">
         <v>27</v>
       </c>
       <c r="N134" s="10">
-        <v>567.94</v>
+        <v>36.5</v>
       </c>
       <c r="P134" s="7">
         <v>27</v>
       </c>
       <c r="Q134" s="10">
-        <v>567.94</v>
+        <v>36.5</v>
       </c>
       <c r="R134" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="5" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="B135" s="6" t="s">
-        <v>89</v>
+        <v>290</v>
       </c>
       <c r="C135" s="7" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="D135" s="7" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="E135" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F135" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H135" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I135" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J135" s="10">
-        <v>2454</v>
+        <v>351</v>
       </c>
       <c r="L135" s="7">
         <v>27</v>
       </c>
       <c r="M135" s="7">
         <v>27</v>
       </c>
       <c r="N135" s="10">
-        <v>1791.42</v>
+        <v>256.23</v>
       </c>
       <c r="P135" s="7">
         <v>27</v>
       </c>
       <c r="Q135" s="10">
-        <v>1791.42</v>
+        <v>256.23</v>
       </c>
       <c r="R135" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="5" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="B136" s="6" t="s">
-        <v>289</v>
+        <v>292</v>
       </c>
       <c r="C136" s="7" t="s">
-        <v>14</v>
+        <v>58</v>
       </c>
       <c r="D136" s="7" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="E136" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F136" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H136" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I136" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J136" s="10">
-        <v>472</v>
+        <v>14.99</v>
       </c>
       <c r="L136" s="7">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="M136" s="7">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="N136" s="10">
-        <v>344.56</v>
+        <v>12.74</v>
       </c>
       <c r="P136" s="7">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="Q136" s="10">
-        <v>344.56</v>
+        <v>12.74</v>
       </c>
       <c r="R136" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="5" t="s">
-        <v>290</v>
+        <v>293</v>
       </c>
       <c r="B137" s="6" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
       <c r="C137" s="7" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="D137" s="7" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="E137" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F137" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H137" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I137" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J137" s="10">
-        <v>2240</v>
+        <v>545</v>
       </c>
       <c r="L137" s="7">
         <v>27</v>
       </c>
       <c r="M137" s="7">
         <v>27</v>
       </c>
       <c r="N137" s="10">
-        <v>1635.2</v>
+        <v>397.85</v>
       </c>
       <c r="P137" s="7">
         <v>27</v>
       </c>
       <c r="Q137" s="10">
-        <v>1635.2</v>
+        <v>397.85</v>
       </c>
       <c r="R137" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="5" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="B138" s="6" t="s">
-        <v>218</v>
+        <v>296</v>
       </c>
       <c r="C138" s="7" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="D138" s="7" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E138" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F138" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H138" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I138" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J138" s="10">
-        <v>2912</v>
+        <v>50</v>
       </c>
       <c r="L138" s="7">
         <v>27</v>
       </c>
       <c r="M138" s="7">
         <v>27</v>
       </c>
       <c r="N138" s="10">
-        <v>2125.76</v>
+        <v>36.5</v>
       </c>
       <c r="P138" s="7">
         <v>27</v>
       </c>
       <c r="Q138" s="10">
-        <v>2125.76</v>
+        <v>36.5</v>
       </c>
       <c r="R138" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="5" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="B139" s="6" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="C139" s="7" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="D139" s="7" t="s">
-        <v>295</v>
+        <v>299</v>
       </c>
       <c r="E139" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F139" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H139" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I139" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J139" s="10">
-        <v>3969</v>
+        <v>1566</v>
       </c>
       <c r="L139" s="7">
         <v>27</v>
       </c>
       <c r="M139" s="7">
         <v>27</v>
       </c>
       <c r="N139" s="10">
-        <v>2897.37</v>
+        <v>1143.18</v>
       </c>
       <c r="P139" s="7">
         <v>27</v>
       </c>
       <c r="Q139" s="10">
-        <v>2897.37</v>
+        <v>1143.18</v>
       </c>
       <c r="R139" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="5" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="B140" s="6" t="s">
-        <v>222</v>
+        <v>301</v>
       </c>
       <c r="C140" s="7" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="D140" s="7" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="E140" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F140" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H140" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I140" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J140" s="10">
-        <v>4726</v>
+        <v>152</v>
       </c>
       <c r="L140" s="7">
         <v>27</v>
       </c>
       <c r="M140" s="7">
         <v>27</v>
       </c>
       <c r="N140" s="10">
-        <v>3449.98</v>
+        <v>110.96</v>
       </c>
       <c r="P140" s="7">
         <v>27</v>
       </c>
       <c r="Q140" s="10">
-        <v>3449.98</v>
+        <v>110.96</v>
       </c>
       <c r="R140" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="5" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
       <c r="B141" s="6" t="s">
-        <v>299</v>
+        <v>303</v>
       </c>
       <c r="C141" s="7" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="D141" s="7" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
       <c r="E141" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F141" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H141" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I141" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J141" s="10">
-        <v>62</v>
+        <v>125</v>
       </c>
       <c r="L141" s="7">
         <v>27</v>
       </c>
       <c r="M141" s="7">
         <v>27</v>
       </c>
       <c r="N141" s="10">
-        <v>45.26</v>
+        <v>91.25</v>
       </c>
       <c r="P141" s="7">
         <v>27</v>
       </c>
       <c r="Q141" s="10">
-        <v>45.26</v>
+        <v>91.25</v>
       </c>
       <c r="R141" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="5" t="s">
-        <v>300</v>
+        <v>304</v>
       </c>
       <c r="B142" s="6" t="s">
-        <v>301</v>
+        <v>180</v>
       </c>
       <c r="C142" s="7" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="D142" s="7" t="s">
-        <v>300</v>
+        <v>304</v>
       </c>
       <c r="E142" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F142" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H142" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I142" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J142" s="10">
-        <v>214</v>
+        <v>778</v>
       </c>
       <c r="L142" s="7">
         <v>27</v>
       </c>
       <c r="M142" s="7">
         <v>27</v>
       </c>
       <c r="N142" s="10">
-        <v>156.22</v>
+        <v>567.94</v>
       </c>
       <c r="P142" s="7">
         <v>27</v>
       </c>
       <c r="Q142" s="10">
-        <v>156.22</v>
+        <v>567.94</v>
       </c>
       <c r="R142" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="5" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="B143" s="6" t="s">
-        <v>303</v>
+        <v>107</v>
       </c>
       <c r="C143" s="7" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="D143" s="7" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="E143" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F143" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H143" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I143" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J143" s="10">
-        <v>971</v>
+        <v>2454</v>
       </c>
       <c r="L143" s="7">
         <v>27</v>
       </c>
       <c r="M143" s="7">
         <v>27</v>
       </c>
       <c r="N143" s="10">
-        <v>708.83</v>
+        <v>1791.42</v>
       </c>
       <c r="P143" s="7">
         <v>27</v>
       </c>
       <c r="Q143" s="10">
-        <v>708.83</v>
+        <v>1791.42</v>
       </c>
       <c r="R143" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="5" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="B144" s="6" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="C144" s="7" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="D144" s="7" t="s">
         <v>306</v>
       </c>
       <c r="E144" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F144" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H144" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I144" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J144" s="10">
-        <v>222</v>
+        <v>472</v>
       </c>
       <c r="L144" s="7">
         <v>27</v>
       </c>
       <c r="M144" s="7">
         <v>27</v>
       </c>
       <c r="N144" s="10">
-        <v>162.06</v>
+        <v>344.56</v>
       </c>
       <c r="P144" s="7">
         <v>27</v>
       </c>
       <c r="Q144" s="10">
-        <v>162.06</v>
+        <v>344.56</v>
       </c>
       <c r="R144" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="5" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="B145" s="6" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="C145" s="7" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="D145" s="7" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
       <c r="E145" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F145" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H145" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I145" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J145" s="10">
-        <v>332</v>
+        <v>2240</v>
       </c>
       <c r="L145" s="7">
         <v>27</v>
       </c>
       <c r="M145" s="7">
         <v>27</v>
       </c>
       <c r="N145" s="10">
-        <v>242.36</v>
+        <v>1635.2</v>
       </c>
       <c r="P145" s="7">
         <v>27</v>
       </c>
       <c r="Q145" s="10">
-        <v>242.36</v>
+        <v>1635.2</v>
       </c>
       <c r="R145" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="5" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="B146" s="6" t="s">
-        <v>301</v>
+        <v>236</v>
       </c>
       <c r="C146" s="7" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="D146" s="7" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="E146" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F146" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H146" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I146" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J146" s="10">
-        <v>505</v>
+        <v>2912</v>
       </c>
       <c r="L146" s="7">
         <v>27</v>
       </c>
       <c r="M146" s="7">
         <v>27</v>
       </c>
       <c r="N146" s="10">
-        <v>368.65</v>
+        <v>2125.76</v>
       </c>
       <c r="P146" s="7">
         <v>27</v>
       </c>
       <c r="Q146" s="10">
-        <v>368.65</v>
+        <v>2125.76</v>
       </c>
       <c r="R146" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="5" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="B147" s="6" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="C147" s="7" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="D147" s="7" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="E147" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F147" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H147" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I147" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J147" s="10">
-        <v>640</v>
+        <v>3969</v>
       </c>
       <c r="L147" s="7">
         <v>27</v>
       </c>
       <c r="M147" s="7">
         <v>27</v>
       </c>
       <c r="N147" s="10">
-        <v>467.2</v>
+        <v>2897.37</v>
       </c>
       <c r="P147" s="7">
         <v>27</v>
       </c>
       <c r="Q147" s="10">
-        <v>467.2</v>
+        <v>2897.37</v>
       </c>
       <c r="R147" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="5" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="B148" s="6" t="s">
-        <v>235</v>
+        <v>240</v>
       </c>
       <c r="C148" s="7" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="D148" s="7" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="E148" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F148" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H148" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I148" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J148" s="10">
-        <v>505</v>
+        <v>4726</v>
       </c>
       <c r="L148" s="7">
         <v>27</v>
       </c>
       <c r="M148" s="7">
         <v>27</v>
       </c>
       <c r="N148" s="10">
-        <v>368.65</v>
+        <v>3449.98</v>
       </c>
       <c r="P148" s="7">
         <v>27</v>
       </c>
       <c r="Q148" s="10">
-        <v>368.65</v>
+        <v>3449.98</v>
       </c>
       <c r="R148" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="5" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="B149" s="6" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="C149" s="7" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="D149" s="7" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="E149" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F149" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H149" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I149" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J149" s="10">
-        <v>133.33</v>
+        <v>62</v>
       </c>
       <c r="L149" s="7">
         <v>27</v>
       </c>
       <c r="M149" s="7">
         <v>27</v>
       </c>
       <c r="N149" s="10">
-        <v>97.33</v>
+        <v>45.26</v>
       </c>
       <c r="P149" s="7">
         <v>27</v>
       </c>
       <c r="Q149" s="10">
-        <v>97.33</v>
+        <v>45.26</v>
       </c>
       <c r="R149" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="5" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B150" s="6" t="s">
-        <v>166</v>
+        <v>319</v>
       </c>
       <c r="C150" s="7" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="D150" s="7" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="E150" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F150" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H150" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I150" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J150" s="10">
-        <v>2074</v>
+        <v>214</v>
       </c>
       <c r="L150" s="7">
         <v>27</v>
       </c>
       <c r="M150" s="7">
         <v>27</v>
       </c>
       <c r="N150" s="10">
-        <v>1514.02</v>
+        <v>156.22</v>
       </c>
       <c r="P150" s="7">
         <v>27</v>
       </c>
       <c r="Q150" s="10">
-        <v>1514.02</v>
+        <v>156.22</v>
       </c>
       <c r="R150" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="5" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="B151" s="6" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="C151" s="7" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="D151" s="7" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="E151" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F151" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H151" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I151" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J151" s="10">
-        <v>505</v>
+        <v>971</v>
       </c>
       <c r="L151" s="7">
         <v>27</v>
       </c>
       <c r="M151" s="7">
         <v>27</v>
       </c>
       <c r="N151" s="10">
-        <v>368.65</v>
+        <v>708.83</v>
       </c>
       <c r="P151" s="7">
         <v>27</v>
       </c>
       <c r="Q151" s="10">
-        <v>368.65</v>
+        <v>708.83</v>
       </c>
       <c r="R151" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="5" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="B152" s="6" t="s">
-        <v>44</v>
+        <v>323</v>
       </c>
       <c r="C152" s="7" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="D152" s="7" t="s">
-        <v>319</v>
+        <v>324</v>
       </c>
       <c r="E152" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F152" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H152" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I152" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J152" s="10">
-        <v>835</v>
+        <v>222</v>
       </c>
       <c r="L152" s="7">
         <v>27</v>
       </c>
       <c r="M152" s="7">
         <v>27</v>
       </c>
       <c r="N152" s="10">
-        <v>609.55</v>
+        <v>162.06</v>
       </c>
       <c r="P152" s="7">
         <v>27</v>
       </c>
       <c r="Q152" s="10">
-        <v>609.55</v>
+        <v>162.06</v>
       </c>
       <c r="R152" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="5" t="s">
-        <v>320</v>
+        <v>325</v>
       </c>
       <c r="B153" s="6" t="s">
-        <v>321</v>
+        <v>326</v>
       </c>
       <c r="C153" s="7" t="s">
-        <v>75</v>
+        <v>37</v>
       </c>
       <c r="D153" s="7" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E153" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F153" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H153" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I153" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J153" s="10">
-        <v>29.99</v>
+        <v>332</v>
       </c>
       <c r="L153" s="7">
-        <v>7</v>
+        <v>27</v>
       </c>
       <c r="M153" s="7">
-        <v>7</v>
+        <v>27</v>
       </c>
       <c r="N153" s="10">
-        <v>27.89</v>
+        <v>242.36</v>
       </c>
       <c r="P153" s="7">
-        <v>7</v>
+        <v>27</v>
       </c>
       <c r="Q153" s="10">
-        <v>27.89</v>
+        <v>242.36</v>
       </c>
       <c r="R153" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="5" t="s">
-        <v>323</v>
+        <v>327</v>
       </c>
       <c r="B154" s="6" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
       <c r="C154" s="7" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="D154" s="7" t="s">
-        <v>323</v>
+        <v>327</v>
       </c>
       <c r="E154" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F154" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H154" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I154" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J154" s="10">
-        <v>312</v>
+        <v>505</v>
       </c>
       <c r="L154" s="7">
         <v>27</v>
       </c>
       <c r="M154" s="7">
         <v>27</v>
       </c>
       <c r="N154" s="10">
-        <v>227.76</v>
+        <v>368.65</v>
       </c>
       <c r="P154" s="7">
         <v>27</v>
       </c>
       <c r="Q154" s="10">
-        <v>227.76</v>
+        <v>368.65</v>
       </c>
       <c r="R154" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="5" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="B155" s="6" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="C155" s="7" t="s">
-        <v>75</v>
+        <v>37</v>
       </c>
       <c r="D155" s="7" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E155" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F155" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H155" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I155" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J155" s="10">
-        <v>214.99</v>
+        <v>640</v>
       </c>
       <c r="L155" s="7">
-        <v>7</v>
+        <v>27</v>
       </c>
       <c r="M155" s="7">
-        <v>7</v>
+        <v>27</v>
       </c>
       <c r="N155" s="10">
-        <v>199.94</v>
+        <v>467.2</v>
       </c>
       <c r="P155" s="7">
-        <v>7</v>
+        <v>27</v>
       </c>
       <c r="Q155" s="10">
-        <v>199.94</v>
+        <v>467.2</v>
       </c>
       <c r="R155" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="5" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="B156" s="6" t="s">
-        <v>231</v>
+        <v>253</v>
       </c>
       <c r="C156" s="7" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="D156" s="7" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="E156" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F156" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H156" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I156" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J156" s="10">
         <v>505</v>
       </c>
       <c r="L156" s="7">
         <v>27</v>
       </c>
       <c r="M156" s="7">
         <v>27</v>
       </c>
       <c r="N156" s="10">
         <v>368.65</v>
       </c>
       <c r="P156" s="7">
         <v>27</v>
       </c>
       <c r="Q156" s="10">
         <v>368.65</v>
       </c>
       <c r="R156" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="5" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="B157" s="6" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="C157" s="7" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="D157" s="7" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="E157" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F157" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H157" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I157" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J157" s="10">
-        <v>2634</v>
+        <v>133.33</v>
       </c>
       <c r="L157" s="7">
         <v>27</v>
       </c>
       <c r="M157" s="7">
         <v>27</v>
       </c>
       <c r="N157" s="10">
-        <v>1922.82</v>
+        <v>97.33</v>
       </c>
       <c r="P157" s="7">
         <v>27</v>
       </c>
       <c r="Q157" s="10">
-        <v>1922.82</v>
+        <v>97.33</v>
       </c>
       <c r="R157" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="5" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="B158" s="6" t="s">
-        <v>332</v>
+        <v>184</v>
       </c>
       <c r="C158" s="7" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="D158" s="7" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E158" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F158" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H158" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I158" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J158" s="10">
-        <v>166.67</v>
+        <v>2074</v>
       </c>
       <c r="L158" s="7">
         <v>27</v>
       </c>
       <c r="M158" s="7">
         <v>27</v>
       </c>
       <c r="N158" s="10">
-        <v>121.67</v>
+        <v>1514.02</v>
       </c>
       <c r="P158" s="7">
         <v>27</v>
       </c>
       <c r="Q158" s="10">
-        <v>121.67</v>
+        <v>1514.02</v>
       </c>
       <c r="R158" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="5" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="B159" s="6" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="C159" s="7" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="D159" s="7" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="E159" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F159" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H159" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I159" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J159" s="10">
-        <v>29.99</v>
+        <v>505</v>
       </c>
       <c r="L159" s="7">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="M159" s="7">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="N159" s="10">
-        <v>25.49</v>
+        <v>368.65</v>
       </c>
       <c r="P159" s="7">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="Q159" s="10">
-        <v>25.49</v>
+        <v>368.65</v>
       </c>
       <c r="R159" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="5" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="B160" s="6" t="s">
-        <v>336</v>
+        <v>62</v>
       </c>
       <c r="C160" s="7" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="D160" s="7" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="E160" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F160" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H160" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I160" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J160" s="10">
-        <v>17.99</v>
+        <v>835</v>
       </c>
       <c r="L160" s="7">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="M160" s="7">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="N160" s="10">
-        <v>15.29</v>
+        <v>609.55</v>
       </c>
       <c r="P160" s="7">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="Q160" s="10">
-        <v>15.29</v>
+        <v>609.55</v>
       </c>
       <c r="R160" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="5" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="B161" s="6" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="C161" s="7" t="s">
-        <v>40</v>
+        <v>93</v>
       </c>
       <c r="D161" s="7" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E161" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F161" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H161" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I161" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J161" s="10">
-        <v>22.99</v>
+        <v>29.99</v>
       </c>
       <c r="L161" s="7">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="M161" s="7">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="N161" s="10">
-        <v>19.54</v>
+        <v>27.89</v>
       </c>
       <c r="P161" s="7">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="Q161" s="10">
-        <v>19.54</v>
+        <v>27.89</v>
       </c>
       <c r="R161" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="5" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="B162" s="6" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="C162" s="7" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="D162" s="7" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="E162" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F162" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H162" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I162" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J162" s="10">
-        <v>38.99</v>
+        <v>312</v>
       </c>
       <c r="L162" s="7">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="M162" s="7">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="N162" s="10">
-        <v>33.14</v>
+        <v>227.76</v>
       </c>
       <c r="P162" s="7">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="Q162" s="10">
-        <v>33.14</v>
+        <v>227.76</v>
       </c>
       <c r="R162" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="5" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="B163" s="6" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="C163" s="7" t="s">
-        <v>40</v>
+        <v>93</v>
       </c>
       <c r="D163" s="7" t="s">
-        <v>341</v>
+        <v>345</v>
       </c>
       <c r="E163" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F163" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H163" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I163" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J163" s="10">
-        <v>29.99</v>
+        <v>214.99</v>
       </c>
       <c r="L163" s="7">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="M163" s="7">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="N163" s="10">
-        <v>25.49</v>
+        <v>199.94</v>
       </c>
       <c r="P163" s="7">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="Q163" s="10">
-        <v>25.49</v>
+        <v>199.94</v>
       </c>
       <c r="R163" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="5" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="B164" s="6" t="s">
-        <v>344</v>
+        <v>249</v>
       </c>
       <c r="C164" s="7" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="D164" s="7" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="E164" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F164" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H164" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I164" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J164" s="10">
-        <v>16.67</v>
+        <v>505</v>
       </c>
       <c r="L164" s="7">
         <v>27</v>
       </c>
       <c r="M164" s="7">
         <v>27</v>
       </c>
       <c r="N164" s="10">
-        <v>12.17</v>
+        <v>368.65</v>
       </c>
       <c r="P164" s="7">
         <v>27</v>
       </c>
       <c r="Q164" s="10">
-        <v>12.17</v>
+        <v>368.65</v>
       </c>
       <c r="R164" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="5" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="B165" s="6" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="C165" s="7" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="D165" s="7" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="E165" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F165" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H165" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I165" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J165" s="10">
-        <v>33.33</v>
+        <v>2634</v>
       </c>
       <c r="L165" s="7">
         <v>27</v>
       </c>
       <c r="M165" s="7">
         <v>27</v>
       </c>
       <c r="N165" s="10">
-        <v>24.33</v>
+        <v>1922.82</v>
       </c>
       <c r="P165" s="7">
         <v>27</v>
       </c>
       <c r="Q165" s="10">
-        <v>24.33</v>
+        <v>1922.82</v>
       </c>
       <c r="R165" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="5" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
       <c r="B166" s="6" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="C166" s="7" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="D166" s="7" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
       <c r="E166" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F166" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H166" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I166" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J166" s="10">
-        <v>33.33</v>
+        <v>166.67</v>
       </c>
       <c r="L166" s="7">
         <v>27</v>
       </c>
       <c r="M166" s="7">
         <v>27</v>
       </c>
       <c r="N166" s="10">
-        <v>24.33</v>
+        <v>121.67</v>
       </c>
       <c r="P166" s="7">
         <v>27</v>
       </c>
       <c r="Q166" s="10">
-        <v>24.33</v>
+        <v>121.67</v>
       </c>
       <c r="R166" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="5" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="B167" s="6" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="C167" s="7" t="s">
-        <v>14</v>
+        <v>58</v>
       </c>
       <c r="D167" s="7" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="E167" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F167" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H167" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I167" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J167" s="10">
-        <v>41.67</v>
+        <v>29.99</v>
       </c>
       <c r="L167" s="7">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="M167" s="7">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="N167" s="10">
-        <v>30.42</v>
+        <v>25.49</v>
       </c>
       <c r="P167" s="7">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="Q167" s="10">
-        <v>30.42</v>
+        <v>25.49</v>
       </c>
       <c r="R167" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="5" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
       <c r="B168" s="6" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="C168" s="7" t="s">
-        <v>14</v>
+        <v>58</v>
       </c>
       <c r="D168" s="7" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
       <c r="E168" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F168" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H168" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I168" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J168" s="10">
-        <v>50</v>
+        <v>17.99</v>
       </c>
       <c r="L168" s="7">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="M168" s="7">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="N168" s="10">
-        <v>36.5</v>
+        <v>15.29</v>
       </c>
       <c r="P168" s="7">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="Q168" s="10">
-        <v>36.5</v>
+        <v>15.29</v>
       </c>
       <c r="R168" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="5" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="B169" s="6" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
       <c r="C169" s="7" t="s">
-        <v>14</v>
+        <v>58</v>
       </c>
       <c r="D169" s="7" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="E169" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F169" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H169" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I169" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J169" s="10">
-        <v>275</v>
+        <v>22.99</v>
       </c>
       <c r="L169" s="7">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="M169" s="7">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="N169" s="10">
-        <v>200.75</v>
+        <v>19.54</v>
       </c>
       <c r="P169" s="7">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="Q169" s="10">
-        <v>200.75</v>
+        <v>19.54</v>
       </c>
       <c r="R169" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="5" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="B170" s="6" t="s">
-        <v>121</v>
+        <v>358</v>
       </c>
       <c r="C170" s="7" t="s">
-        <v>14</v>
+        <v>58</v>
       </c>
       <c r="D170" s="7" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="E170" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F170" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H170" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I170" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J170" s="10">
-        <v>469</v>
+        <v>38.99</v>
       </c>
       <c r="L170" s="7">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="M170" s="7">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="N170" s="10">
-        <v>342.37</v>
+        <v>33.14</v>
       </c>
       <c r="P170" s="7">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="Q170" s="10">
-        <v>342.37</v>
+        <v>33.14</v>
       </c>
       <c r="R170" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="5" t="s">
-        <v>356</v>
+        <v>359</v>
       </c>
       <c r="B171" s="6" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
       <c r="C171" s="7" t="s">
-        <v>14</v>
+        <v>58</v>
       </c>
       <c r="D171" s="7" t="s">
-        <v>356</v>
+        <v>359</v>
       </c>
       <c r="E171" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F171" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H171" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I171" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J171" s="10">
-        <v>305</v>
+        <v>29.99</v>
       </c>
       <c r="L171" s="7">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="M171" s="7">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="N171" s="10">
-        <v>222.65</v>
+        <v>25.49</v>
       </c>
       <c r="P171" s="7">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="Q171" s="10">
-        <v>222.65</v>
+        <v>25.49</v>
       </c>
       <c r="R171" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="5" t="s">
-        <v>358</v>
+        <v>361</v>
       </c>
       <c r="B172" s="6" t="s">
-        <v>125</v>
+        <v>362</v>
       </c>
       <c r="C172" s="7" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="D172" s="7" t="s">
-        <v>358</v>
+        <v>361</v>
       </c>
       <c r="E172" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F172" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H172" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I172" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J172" s="10">
-        <v>549</v>
+        <v>16.67</v>
       </c>
       <c r="L172" s="7">
         <v>27</v>
       </c>
       <c r="M172" s="7">
         <v>27</v>
       </c>
       <c r="N172" s="10">
-        <v>400.77</v>
+        <v>12.17</v>
       </c>
       <c r="P172" s="7">
         <v>27</v>
       </c>
       <c r="Q172" s="10">
-        <v>400.77</v>
+        <v>12.17</v>
       </c>
       <c r="R172" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="5" t="s">
-        <v>359</v>
+        <v>363</v>
       </c>
       <c r="B173" s="6" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
       <c r="C173" s="7" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="D173" s="7" t="s">
-        <v>359</v>
+        <v>363</v>
       </c>
       <c r="E173" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F173" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H173" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I173" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J173" s="10">
-        <v>388</v>
+        <v>33.33</v>
       </c>
       <c r="L173" s="7">
         <v>27</v>
       </c>
       <c r="M173" s="7">
         <v>27</v>
       </c>
       <c r="N173" s="10">
-        <v>283.24</v>
+        <v>24.33</v>
       </c>
       <c r="P173" s="7">
         <v>27</v>
       </c>
       <c r="Q173" s="10">
-        <v>283.24</v>
+        <v>24.33</v>
       </c>
       <c r="R173" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="5" t="s">
-        <v>361</v>
+        <v>365</v>
       </c>
       <c r="B174" s="6" t="s">
-        <v>129</v>
+        <v>366</v>
       </c>
       <c r="C174" s="7" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="D174" s="7" t="s">
-        <v>361</v>
+        <v>365</v>
       </c>
       <c r="E174" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F174" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H174" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I174" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J174" s="10">
-        <v>638</v>
+        <v>33.33</v>
       </c>
       <c r="L174" s="7">
         <v>27</v>
       </c>
       <c r="M174" s="7">
         <v>27</v>
       </c>
       <c r="N174" s="10">
-        <v>465.74</v>
+        <v>24.33</v>
       </c>
       <c r="P174" s="7">
         <v>27</v>
       </c>
       <c r="Q174" s="10">
-        <v>465.74</v>
+        <v>24.33</v>
       </c>
       <c r="R174" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="5" t="s">
-        <v>362</v>
+        <v>367</v>
       </c>
       <c r="B175" s="6" t="s">
-        <v>363</v>
+        <v>368</v>
       </c>
       <c r="C175" s="7" t="s">
-        <v>72</v>
+        <v>37</v>
       </c>
       <c r="D175" s="7" t="s">
-        <v>362</v>
+        <v>367</v>
       </c>
       <c r="E175" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F175" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H175" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I175" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J175" s="10">
-        <v>73.99</v>
+        <v>41.67</v>
       </c>
       <c r="L175" s="7">
-        <v>7</v>
+        <v>27</v>
       </c>
       <c r="M175" s="7">
-        <v>7</v>
+        <v>27</v>
       </c>
       <c r="N175" s="10">
-        <v>68.81</v>
+        <v>30.42</v>
       </c>
       <c r="P175" s="7">
-        <v>7</v>
+        <v>27</v>
       </c>
       <c r="Q175" s="10">
-        <v>68.81</v>
+        <v>30.42</v>
       </c>
       <c r="R175" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="5" t="s">
-        <v>364</v>
+        <v>369</v>
       </c>
       <c r="B176" s="6" t="s">
-        <v>365</v>
+        <v>370</v>
       </c>
       <c r="C176" s="7" t="s">
-        <v>75</v>
+        <v>37</v>
       </c>
       <c r="D176" s="7" t="s">
-        <v>366</v>
+        <v>369</v>
       </c>
       <c r="E176" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F176" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H176" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I176" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J176" s="10">
-        <v>74.99</v>
+        <v>50</v>
       </c>
       <c r="L176" s="7">
-        <v>7</v>
+        <v>27</v>
       </c>
       <c r="M176" s="7">
-        <v>7</v>
+        <v>27</v>
       </c>
       <c r="N176" s="10">
-        <v>69.74</v>
+        <v>36.5</v>
       </c>
       <c r="P176" s="7">
-        <v>7</v>
+        <v>27</v>
       </c>
       <c r="Q176" s="10">
-        <v>69.74</v>
+        <v>36.5</v>
       </c>
       <c r="R176" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="5" t="s">
-        <v>367</v>
+        <v>371</v>
       </c>
       <c r="B177" s="6" t="s">
-        <v>368</v>
+        <v>372</v>
       </c>
       <c r="C177" s="7" t="s">
-        <v>72</v>
+        <v>37</v>
       </c>
       <c r="D177" s="7" t="s">
-        <v>367</v>
+        <v>371</v>
       </c>
       <c r="E177" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F177" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H177" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I177" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J177" s="10">
-        <v>34.99</v>
+        <v>275</v>
       </c>
       <c r="L177" s="7">
-        <v>7</v>
+        <v>27</v>
       </c>
       <c r="M177" s="7">
-        <v>7</v>
+        <v>27</v>
       </c>
       <c r="N177" s="10">
-        <v>32.54</v>
+        <v>200.75</v>
       </c>
       <c r="P177" s="7">
-        <v>7</v>
+        <v>27</v>
       </c>
       <c r="Q177" s="10">
-        <v>32.54</v>
+        <v>200.75</v>
       </c>
       <c r="R177" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="5" t="s">
-        <v>369</v>
+        <v>373</v>
       </c>
       <c r="B178" s="6" t="s">
-        <v>370</v>
+        <v>139</v>
       </c>
       <c r="C178" s="7" t="s">
-        <v>75</v>
+        <v>37</v>
       </c>
       <c r="D178" s="7" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="E178" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F178" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H178" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I178" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J178" s="10">
-        <v>34.99</v>
+        <v>469</v>
       </c>
       <c r="L178" s="7">
-        <v>7</v>
+        <v>27</v>
       </c>
       <c r="M178" s="7">
-        <v>7</v>
+        <v>27</v>
       </c>
       <c r="N178" s="10">
-        <v>32.54</v>
+        <v>342.37</v>
       </c>
       <c r="P178" s="7">
-        <v>7</v>
+        <v>27</v>
       </c>
       <c r="Q178" s="10">
-        <v>32.54</v>
+        <v>342.37</v>
       </c>
       <c r="R178" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="5" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="B179" s="6" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="C179" s="7" t="s">
-        <v>72</v>
+        <v>37</v>
       </c>
       <c r="D179" s="7" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="E179" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F179" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H179" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I179" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J179" s="10">
-        <v>61.99</v>
+        <v>305</v>
       </c>
       <c r="L179" s="7">
-        <v>7</v>
+        <v>27</v>
       </c>
       <c r="M179" s="7">
-        <v>7</v>
+        <v>27</v>
       </c>
       <c r="N179" s="10">
-        <v>57.65</v>
+        <v>222.65</v>
       </c>
       <c r="P179" s="7">
-        <v>7</v>
+        <v>27</v>
       </c>
       <c r="Q179" s="10">
-        <v>57.65</v>
+        <v>222.65</v>
       </c>
       <c r="R179" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="5" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
       <c r="B180" s="6" t="s">
-        <v>375</v>
+        <v>143</v>
       </c>
       <c r="C180" s="7" t="s">
-        <v>75</v>
+        <v>37</v>
       </c>
       <c r="D180" s="7" t="s">
         <v>376</v>
       </c>
       <c r="E180" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F180" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H180" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I180" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J180" s="10">
-        <v>45.99</v>
+        <v>549</v>
       </c>
       <c r="L180" s="7">
-        <v>7</v>
+        <v>27</v>
       </c>
       <c r="M180" s="7">
-        <v>7</v>
+        <v>27</v>
       </c>
       <c r="N180" s="10">
-        <v>42.77</v>
+        <v>400.77</v>
       </c>
       <c r="P180" s="7">
-        <v>7</v>
+        <v>27</v>
       </c>
       <c r="Q180" s="10">
-        <v>42.77</v>
+        <v>400.77</v>
       </c>
       <c r="R180" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="5" t="s">
         <v>377</v>
       </c>
       <c r="B181" s="6" t="s">
         <v>378</v>
       </c>
       <c r="C181" s="7" t="s">
-        <v>379</v>
+        <v>37</v>
       </c>
       <c r="D181" s="7" t="s">
         <v>377</v>
       </c>
       <c r="E181" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F181" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H181" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I181" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J181" s="10">
-        <v>212</v>
+        <v>388</v>
       </c>
       <c r="L181" s="7">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="M181" s="7">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="N181" s="10">
-        <v>190.8</v>
+        <v>283.24</v>
       </c>
       <c r="P181" s="7">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="Q181" s="10">
-        <v>190.8</v>
+        <v>283.24</v>
+      </c>
+      <c r="R181" s="7" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="5" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="B182" s="6" t="s">
-        <v>381</v>
+        <v>147</v>
       </c>
       <c r="C182" s="7" t="s">
-        <v>382</v>
+        <v>37</v>
       </c>
       <c r="D182" s="7" t="s">
-        <v>383</v>
+        <v>379</v>
       </c>
       <c r="E182" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F182" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H182" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I182" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J182" s="10">
-        <v>35.98</v>
+        <v>638</v>
       </c>
       <c r="L182" s="7">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="M182" s="7">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="N182" s="10">
-        <v>25.55</v>
+        <v>465.74</v>
       </c>
       <c r="P182" s="7">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="Q182" s="10">
-        <v>25.55</v>
+        <v>465.74</v>
+      </c>
+      <c r="R182" s="7" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="5" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="B183" s="6" t="s">
-        <v>385</v>
+        <v>381</v>
       </c>
       <c r="C183" s="7" t="s">
-        <v>72</v>
+        <v>90</v>
       </c>
       <c r="D183" s="7" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E183" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F183" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H183" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I183" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J183" s="10">
-        <v>184.99</v>
+        <v>73.99</v>
       </c>
       <c r="L183" s="7">
         <v>7</v>
       </c>
       <c r="M183" s="7">
         <v>7</v>
       </c>
       <c r="N183" s="10">
-        <v>172.04</v>
+        <v>68.81</v>
       </c>
       <c r="P183" s="7">
         <v>7</v>
       </c>
       <c r="Q183" s="10">
-        <v>172.04</v>
+        <v>68.81</v>
       </c>
       <c r="R183" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="5" t="s">
-        <v>386</v>
+        <v>382</v>
       </c>
       <c r="B184" s="6" t="s">
-        <v>387</v>
+        <v>383</v>
       </c>
       <c r="C184" s="7" t="s">
-        <v>72</v>
+        <v>93</v>
       </c>
       <c r="D184" s="7" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E184" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F184" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H184" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I184" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J184" s="10">
-        <v>84.99</v>
+        <v>74.99</v>
       </c>
       <c r="L184" s="7">
         <v>7</v>
       </c>
       <c r="M184" s="7">
         <v>7</v>
       </c>
       <c r="N184" s="10">
-        <v>79.04</v>
+        <v>69.74</v>
       </c>
       <c r="P184" s="7">
         <v>7</v>
       </c>
       <c r="Q184" s="10">
-        <v>79.04</v>
+        <v>69.74</v>
       </c>
       <c r="R184" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="5" t="s">
-        <v>388</v>
+        <v>385</v>
       </c>
       <c r="B185" s="6" t="s">
-        <v>389</v>
+        <v>386</v>
       </c>
       <c r="C185" s="7" t="s">
-        <v>75</v>
+        <v>90</v>
       </c>
       <c r="D185" s="7" t="s">
-        <v>388</v>
+        <v>385</v>
       </c>
       <c r="E185" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F185" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H185" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I185" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J185" s="10">
-        <v>70.99</v>
+        <v>34.99</v>
       </c>
       <c r="L185" s="7">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="M185" s="7">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="N185" s="10">
-        <v>67.44</v>
+        <v>32.54</v>
       </c>
       <c r="P185" s="7">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="Q185" s="10">
-        <v>67.44</v>
+        <v>32.54</v>
       </c>
       <c r="R185" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="5" t="s">
-        <v>390</v>
+        <v>387</v>
       </c>
       <c r="B186" s="6" t="s">
-        <v>391</v>
+        <v>388</v>
       </c>
       <c r="C186" s="7" t="s">
-        <v>40</v>
+        <v>93</v>
       </c>
       <c r="D186" s="7" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="E186" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F186" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H186" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I186" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J186" s="10">
-        <v>214.99</v>
+        <v>34.99</v>
       </c>
       <c r="L186" s="7">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="M186" s="7">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="N186" s="10">
-        <v>182.74</v>
+        <v>32.54</v>
       </c>
       <c r="P186" s="7">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="Q186" s="10">
-        <v>182.74</v>
+        <v>32.54</v>
       </c>
       <c r="R186" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="5" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
       <c r="B187" s="6" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="C187" s="7" t="s">
-        <v>40</v>
+        <v>90</v>
       </c>
       <c r="D187" s="7" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
       <c r="E187" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F187" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H187" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I187" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J187" s="10">
-        <v>127.99</v>
+        <v>61.99</v>
       </c>
       <c r="L187" s="7">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="M187" s="7">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="N187" s="10">
-        <v>108.79</v>
+        <v>57.65</v>
       </c>
       <c r="P187" s="7">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="Q187" s="10">
-        <v>108.79</v>
+        <v>57.65</v>
       </c>
       <c r="R187" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="5" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="B188" s="6" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="C188" s="7" t="s">
-        <v>72</v>
+        <v>93</v>
       </c>
       <c r="D188" s="7" t="s">
         <v>394</v>
       </c>
       <c r="E188" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F188" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H188" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I188" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J188" s="10">
-        <v>296.99</v>
+        <v>45.99</v>
       </c>
       <c r="L188" s="7">
         <v>7</v>
       </c>
       <c r="M188" s="7">
         <v>7</v>
       </c>
       <c r="N188" s="10">
-        <v>276.2</v>
+        <v>42.77</v>
       </c>
       <c r="P188" s="7">
         <v>7</v>
       </c>
       <c r="Q188" s="10">
-        <v>276.2</v>
+        <v>42.77</v>
       </c>
       <c r="R188" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="5" t="s">
+        <v>395</v>
+      </c>
+      <c r="B189" s="6" t="s">
         <v>396</v>
       </c>
-      <c r="B189" s="6" t="s">
+      <c r="C189" s="7" t="s">
         <v>397</v>
       </c>
-      <c r="C189" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D189" s="7" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="E189" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F189" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H189" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I189" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J189" s="10">
-        <v>120.99</v>
+        <v>212</v>
       </c>
       <c r="L189" s="7">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="M189" s="7">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="N189" s="10">
-        <v>114.94</v>
+        <v>190.8</v>
       </c>
       <c r="P189" s="7">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="Q189" s="10">
-        <v>114.94</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>190.8</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="5" t="s">
         <v>398</v>
       </c>
       <c r="B190" s="6" t="s">
         <v>399</v>
       </c>
       <c r="C190" s="7" t="s">
-        <v>72</v>
+        <v>400</v>
       </c>
       <c r="D190" s="7" t="s">
-        <v>398</v>
+        <v>401</v>
       </c>
       <c r="E190" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F190" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H190" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I190" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J190" s="10">
-        <v>109.99</v>
+        <v>35.98</v>
       </c>
       <c r="L190" s="7">
-        <v>7</v>
+        <v>29</v>
       </c>
       <c r="M190" s="7">
-        <v>7</v>
+        <v>29</v>
       </c>
       <c r="N190" s="10">
-        <v>102.29</v>
+        <v>25.55</v>
       </c>
       <c r="P190" s="7">
-        <v>7</v>
+        <v>29</v>
       </c>
       <c r="Q190" s="10">
-        <v>102.29</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>25.55</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="5" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="B191" s="6" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
       <c r="C191" s="7" t="s">
-        <v>72</v>
+        <v>90</v>
       </c>
       <c r="D191" s="7" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="E191" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F191" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H191" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I191" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J191" s="10">
-        <v>131.99</v>
+        <v>184.99</v>
       </c>
       <c r="L191" s="7">
         <v>7</v>
       </c>
       <c r="M191" s="7">
         <v>7</v>
       </c>
       <c r="N191" s="10">
-        <v>122.75</v>
+        <v>172.04</v>
       </c>
       <c r="P191" s="7">
         <v>7</v>
       </c>
       <c r="Q191" s="10">
-        <v>122.75</v>
+        <v>172.04</v>
       </c>
       <c r="R191" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="5" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="B192" s="6" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="C192" s="7" t="s">
-        <v>40</v>
+        <v>90</v>
       </c>
       <c r="D192" s="7" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E192" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F192" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H192" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I192" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J192" s="10">
-        <v>42.99</v>
+        <v>84.99</v>
       </c>
       <c r="L192" s="7">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="M192" s="7">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="N192" s="10">
-        <v>36.54</v>
+        <v>79.04</v>
       </c>
       <c r="P192" s="7">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="Q192" s="10">
-        <v>36.54</v>
+        <v>79.04</v>
       </c>
       <c r="R192" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="5" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
       <c r="B193" s="6" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="C193" s="7" t="s">
-        <v>40</v>
+        <v>93</v>
       </c>
       <c r="D193" s="7" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
       <c r="E193" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F193" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H193" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I193" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J193" s="10">
-        <v>25.99</v>
+        <v>70.99</v>
       </c>
       <c r="L193" s="7">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="M193" s="7">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="N193" s="10">
-        <v>22.09</v>
+        <v>67.44</v>
       </c>
       <c r="P193" s="7">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="Q193" s="10">
-        <v>22.09</v>
+        <v>67.44</v>
       </c>
       <c r="R193" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="5" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="B194" s="6" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
       <c r="C194" s="7" t="s">
-        <v>40</v>
+        <v>58</v>
       </c>
       <c r="D194" s="7" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="E194" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F194" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H194" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I194" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J194" s="10">
-        <v>32.99</v>
+        <v>214.99</v>
       </c>
       <c r="L194" s="7">
         <v>15</v>
       </c>
       <c r="M194" s="7">
         <v>15</v>
       </c>
       <c r="N194" s="10">
-        <v>28.04</v>
+        <v>182.74</v>
       </c>
       <c r="P194" s="7">
         <v>15</v>
       </c>
       <c r="Q194" s="10">
-        <v>28.04</v>
+        <v>182.74</v>
       </c>
       <c r="R194" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="5" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="B195" s="6" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="C195" s="7" t="s">
-        <v>40</v>
+        <v>58</v>
       </c>
       <c r="D195" s="7" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E195" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F195" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H195" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I195" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J195" s="10">
-        <v>56.99</v>
+        <v>127.99</v>
       </c>
       <c r="L195" s="7">
         <v>15</v>
       </c>
       <c r="M195" s="7">
         <v>15</v>
       </c>
       <c r="N195" s="10">
-        <v>48.44</v>
+        <v>108.79</v>
       </c>
       <c r="P195" s="7">
         <v>15</v>
       </c>
       <c r="Q195" s="10">
-        <v>48.44</v>
+        <v>108.79</v>
       </c>
       <c r="R195" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="5" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="B196" s="6" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="C196" s="7" t="s">
-        <v>40</v>
+        <v>90</v>
       </c>
       <c r="D196" s="7" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="E196" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F196" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H196" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I196" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J196" s="10">
-        <v>58.99</v>
+        <v>296.99</v>
       </c>
       <c r="L196" s="7">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="M196" s="7">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="N196" s="10">
-        <v>50.14</v>
+        <v>276.2</v>
       </c>
       <c r="P196" s="7">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="Q196" s="10">
-        <v>50.14</v>
+        <v>276.2</v>
       </c>
       <c r="R196" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="5" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="B197" s="6" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="C197" s="7" t="s">
-        <v>40</v>
+        <v>93</v>
       </c>
       <c r="D197" s="7" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="E197" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F197" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H197" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I197" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J197" s="10">
-        <v>35.99</v>
+        <v>120.99</v>
       </c>
       <c r="L197" s="7">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="M197" s="7">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="N197" s="10">
-        <v>30.59</v>
+        <v>114.94</v>
       </c>
       <c r="P197" s="7">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="Q197" s="10">
-        <v>30.59</v>
+        <v>114.94</v>
       </c>
       <c r="R197" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="5" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="B198" s="6" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="C198" s="7" t="s">
-        <v>40</v>
+        <v>90</v>
       </c>
       <c r="D198" s="7" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="E198" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F198" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H198" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I198" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J198" s="10">
-        <v>44.99</v>
+        <v>109.99</v>
       </c>
       <c r="L198" s="7">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="M198" s="7">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="N198" s="10">
-        <v>38.24</v>
+        <v>102.29</v>
       </c>
       <c r="P198" s="7">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="Q198" s="10">
-        <v>38.24</v>
+        <v>102.29</v>
       </c>
       <c r="R198" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="5" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="B199" s="6" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="C199" s="7" t="s">
-        <v>40</v>
+        <v>90</v>
       </c>
       <c r="D199" s="7" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="E199" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F199" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H199" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I199" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J199" s="10">
-        <v>79.99</v>
+        <v>131.99</v>
       </c>
       <c r="L199" s="7">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="M199" s="7">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="N199" s="10">
-        <v>67.99</v>
+        <v>122.75</v>
       </c>
       <c r="P199" s="7">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="Q199" s="10">
-        <v>67.99</v>
+        <v>122.75</v>
       </c>
       <c r="R199" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="5" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="B200" s="6" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="C200" s="7" t="s">
-        <v>40</v>
+        <v>58</v>
       </c>
       <c r="D200" s="7" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="E200" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F200" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H200" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I200" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J200" s="10">
-        <v>120.99</v>
+        <v>42.99</v>
       </c>
       <c r="L200" s="7">
         <v>15</v>
       </c>
       <c r="M200" s="7">
         <v>15</v>
       </c>
       <c r="N200" s="10">
-        <v>102.84</v>
+        <v>36.54</v>
       </c>
       <c r="P200" s="7">
         <v>15</v>
       </c>
       <c r="Q200" s="10">
-        <v>102.84</v>
+        <v>36.54</v>
       </c>
       <c r="R200" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="5" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="B201" s="6" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
       <c r="C201" s="7" t="s">
-        <v>40</v>
+        <v>58</v>
       </c>
       <c r="D201" s="7" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="E201" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F201" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H201" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I201" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J201" s="10">
-        <v>83.99</v>
+        <v>25.99</v>
       </c>
       <c r="L201" s="7">
         <v>15</v>
       </c>
       <c r="M201" s="7">
         <v>15</v>
       </c>
       <c r="N201" s="10">
-        <v>71.39</v>
+        <v>22.09</v>
       </c>
       <c r="P201" s="7">
         <v>15</v>
       </c>
       <c r="Q201" s="10">
-        <v>71.39</v>
+        <v>22.09</v>
       </c>
       <c r="R201" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="5" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="B202" s="6" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="C202" s="7" t="s">
-        <v>40</v>
+        <v>58</v>
       </c>
       <c r="D202" s="7" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E202" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F202" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H202" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I202" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J202" s="10">
-        <v>96.99</v>
+        <v>32.99</v>
       </c>
       <c r="L202" s="7">
         <v>15</v>
       </c>
       <c r="M202" s="7">
         <v>15</v>
       </c>
       <c r="N202" s="10">
-        <v>82.44</v>
+        <v>28.04</v>
       </c>
       <c r="P202" s="7">
         <v>15</v>
       </c>
       <c r="Q202" s="10">
-        <v>82.44</v>
+        <v>28.04</v>
       </c>
       <c r="R202" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="5" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
       <c r="B203" s="6" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="C203" s="7" t="s">
-        <v>40</v>
+        <v>58</v>
       </c>
       <c r="D203" s="7" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
       <c r="E203" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F203" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H203" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I203" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J203" s="10">
-        <v>160.99</v>
+        <v>56.99</v>
       </c>
       <c r="L203" s="7">
         <v>15</v>
       </c>
       <c r="M203" s="7">
         <v>15</v>
       </c>
       <c r="N203" s="10">
-        <v>136.84</v>
+        <v>48.44</v>
       </c>
       <c r="P203" s="7">
         <v>15</v>
       </c>
       <c r="Q203" s="10">
-        <v>136.84</v>
+        <v>48.44</v>
       </c>
       <c r="R203" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="5" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="B204" s="6" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
       <c r="C204" s="7" t="s">
-        <v>40</v>
+        <v>58</v>
       </c>
       <c r="D204" s="7" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="E204" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F204" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H204" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I204" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J204" s="10">
-        <v>159.99</v>
+        <v>58.99</v>
       </c>
       <c r="L204" s="7">
         <v>15</v>
       </c>
       <c r="M204" s="7">
         <v>15</v>
       </c>
       <c r="N204" s="10">
-        <v>135.99</v>
+        <v>50.14</v>
       </c>
       <c r="P204" s="7">
         <v>15</v>
       </c>
       <c r="Q204" s="10">
-        <v>135.99</v>
+        <v>50.14</v>
       </c>
       <c r="R204" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="5" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="B205" s="6" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="C205" s="7" t="s">
-        <v>40</v>
+        <v>58</v>
       </c>
       <c r="D205" s="7" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E205" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F205" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H205" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I205" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J205" s="10">
-        <v>108.99</v>
+        <v>35.99</v>
       </c>
       <c r="L205" s="7">
         <v>15</v>
       </c>
       <c r="M205" s="7">
         <v>15</v>
       </c>
       <c r="N205" s="10">
-        <v>92.64</v>
+        <v>30.59</v>
       </c>
       <c r="P205" s="7">
         <v>15</v>
       </c>
       <c r="Q205" s="10">
-        <v>92.64</v>
+        <v>30.59</v>
       </c>
       <c r="R205" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="5" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
       <c r="B206" s="6" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="C206" s="7" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="D206" s="7" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
       <c r="E206" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F206" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H206" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I206" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J206" s="10">
-        <v>290.99</v>
+        <v>44.99</v>
       </c>
       <c r="L206" s="7">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="M206" s="7">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="N206" s="10">
-        <v>276.44</v>
+        <v>38.24</v>
       </c>
       <c r="P206" s="7">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="Q206" s="10">
-        <v>276.44</v>
+        <v>38.24</v>
       </c>
       <c r="R206" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="5" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="B207" s="6" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="C207" s="7" t="s">
-        <v>72</v>
+        <v>58</v>
       </c>
       <c r="D207" s="7" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="E207" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F207" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H207" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I207" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J207" s="10">
-        <v>166.99</v>
+        <v>79.99</v>
       </c>
       <c r="L207" s="7">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="M207" s="7">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="N207" s="10">
-        <v>155.3</v>
+        <v>67.99</v>
       </c>
       <c r="P207" s="7">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="Q207" s="10">
-        <v>155.3</v>
+        <v>67.99</v>
       </c>
       <c r="R207" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="5" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="B208" s="6" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="C208" s="7" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="D208" s="7" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="E208" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F208" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H208" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I208" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J208" s="10">
-        <v>86.99</v>
+        <v>120.99</v>
       </c>
       <c r="L208" s="7">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="M208" s="7">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="N208" s="10">
-        <v>82.64</v>
+        <v>102.84</v>
       </c>
       <c r="P208" s="7">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="Q208" s="10">
-        <v>82.64</v>
+        <v>102.84</v>
       </c>
       <c r="R208" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="5" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
       <c r="B209" s="6" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="C209" s="7" t="s">
-        <v>72</v>
+        <v>58</v>
       </c>
       <c r="D209" s="7" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
       <c r="E209" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F209" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H209" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I209" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J209" s="10">
-        <v>256.99</v>
+        <v>83.99</v>
       </c>
       <c r="L209" s="7">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="M209" s="7">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="N209" s="10">
-        <v>239</v>
+        <v>71.39</v>
       </c>
       <c r="P209" s="7">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="Q209" s="10">
-        <v>239</v>
+        <v>71.39</v>
       </c>
       <c r="R209" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="5" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
       <c r="B210" s="6" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="C210" s="7" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="D210" s="7" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
       <c r="E210" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F210" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H210" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I210" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J210" s="10">
-        <v>143.99</v>
+        <v>96.99</v>
       </c>
       <c r="L210" s="7">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="M210" s="7">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="N210" s="10">
-        <v>136.79</v>
+        <v>82.44</v>
       </c>
       <c r="P210" s="7">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="Q210" s="10">
-        <v>136.79</v>
+        <v>82.44</v>
       </c>
       <c r="R210" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="5" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="B211" s="6" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
       <c r="C211" s="7" t="s">
-        <v>72</v>
+        <v>58</v>
       </c>
       <c r="D211" s="7" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="E211" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F211" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H211" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I211" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J211" s="10">
-        <v>398.99</v>
+        <v>160.99</v>
       </c>
       <c r="L211" s="7">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="M211" s="7">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="N211" s="10">
-        <v>371.06</v>
+        <v>136.84</v>
       </c>
       <c r="P211" s="7">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="Q211" s="10">
-        <v>371.06</v>
+        <v>136.84</v>
       </c>
       <c r="R211" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="5" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="B212" s="6" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="C212" s="7" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="D212" s="7" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E212" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F212" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H212" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I212" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J212" s="10">
-        <v>373.99</v>
+        <v>159.99</v>
       </c>
       <c r="L212" s="7">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="M212" s="7">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="N212" s="10">
-        <v>355.29</v>
+        <v>135.99</v>
       </c>
       <c r="P212" s="7">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="Q212" s="10">
-        <v>355.29</v>
+        <v>135.99</v>
       </c>
       <c r="R212" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="5" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="B213" s="6" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="C213" s="7" t="s">
-        <v>72</v>
+        <v>58</v>
       </c>
       <c r="D213" s="7" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E213" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F213" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H213" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I213" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J213" s="10">
-        <v>218.99</v>
+        <v>108.99</v>
       </c>
       <c r="L213" s="7">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="M213" s="7">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="N213" s="10">
-        <v>203.66</v>
+        <v>92.64</v>
       </c>
       <c r="P213" s="7">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="Q213" s="10">
-        <v>203.66</v>
+        <v>92.64</v>
       </c>
       <c r="R213" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="5" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="B214" s="6" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="C214" s="7" t="s">
-        <v>75</v>
+        <v>93</v>
       </c>
       <c r="D214" s="7" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="E214" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F214" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H214" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I214" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J214" s="10">
-        <v>112.99</v>
+        <v>290.99</v>
       </c>
       <c r="L214" s="7">
         <v>5</v>
       </c>
       <c r="M214" s="7">
         <v>5</v>
       </c>
       <c r="N214" s="10">
-        <v>107.34</v>
+        <v>276.44</v>
       </c>
       <c r="P214" s="7">
         <v>5</v>
       </c>
       <c r="Q214" s="10">
-        <v>107.34</v>
+        <v>276.44</v>
       </c>
       <c r="R214" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="5" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="B215" s="6" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="C215" s="7" t="s">
-        <v>72</v>
+        <v>90</v>
       </c>
       <c r="D215" s="7" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E215" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F215" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H215" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I215" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J215" s="10">
-        <v>340.99</v>
+        <v>166.99</v>
       </c>
       <c r="L215" s="7">
         <v>7</v>
       </c>
       <c r="M215" s="7">
         <v>7</v>
       </c>
       <c r="N215" s="10">
-        <v>317.12</v>
+        <v>155.3</v>
       </c>
       <c r="P215" s="7">
         <v>7</v>
       </c>
       <c r="Q215" s="10">
-        <v>317.12</v>
+        <v>155.3</v>
       </c>
       <c r="R215" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="5" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="B216" s="6" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="C216" s="7" t="s">
-        <v>75</v>
+        <v>93</v>
       </c>
       <c r="D216" s="7" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E216" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F216" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H216" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I216" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J216" s="10">
-        <v>182.99</v>
+        <v>86.99</v>
       </c>
       <c r="L216" s="7">
         <v>5</v>
       </c>
       <c r="M216" s="7">
         <v>5</v>
       </c>
       <c r="N216" s="10">
-        <v>173.84</v>
+        <v>82.64</v>
       </c>
       <c r="P216" s="7">
         <v>5</v>
       </c>
       <c r="Q216" s="10">
-        <v>173.84</v>
+        <v>82.64</v>
       </c>
       <c r="R216" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="5" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="B217" s="6" t="s">
-        <v>453</v>
+        <v>455</v>
       </c>
       <c r="C217" s="7" t="s">
-        <v>75</v>
+        <v>90</v>
       </c>
       <c r="D217" s="7" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="E217" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F217" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H217" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I217" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J217" s="10">
-        <v>48.99</v>
+        <v>256.99</v>
       </c>
       <c r="L217" s="7">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="M217" s="7">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="N217" s="10">
-        <v>46.54</v>
+        <v>239</v>
       </c>
       <c r="P217" s="7">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="Q217" s="10">
-        <v>46.54</v>
+        <v>239</v>
       </c>
       <c r="R217" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="5" t="s">
-        <v>454</v>
+        <v>456</v>
       </c>
       <c r="B218" s="6" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
       <c r="C218" s="7" t="s">
-        <v>72</v>
+        <v>93</v>
       </c>
       <c r="D218" s="7" t="s">
-        <v>454</v>
+        <v>456</v>
       </c>
       <c r="E218" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F218" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H218" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I218" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J218" s="10">
-        <v>152.99</v>
+        <v>143.99</v>
       </c>
       <c r="L218" s="7">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="M218" s="7">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="N218" s="10">
-        <v>142.28</v>
+        <v>136.79</v>
       </c>
       <c r="P218" s="7">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="Q218" s="10">
-        <v>142.28</v>
+        <v>136.79</v>
       </c>
       <c r="R218" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="5" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
       <c r="B219" s="6" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="C219" s="7" t="s">
-        <v>75</v>
+        <v>90</v>
       </c>
       <c r="D219" s="7" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
       <c r="E219" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F219" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H219" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I219" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J219" s="10">
-        <v>54.99</v>
+        <v>398.99</v>
       </c>
       <c r="L219" s="7">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="M219" s="7">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="N219" s="10">
-        <v>52.24</v>
+        <v>371.06</v>
       </c>
       <c r="P219" s="7">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="Q219" s="10">
-        <v>52.24</v>
+        <v>371.06</v>
       </c>
       <c r="R219" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="5" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="B220" s="6" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="C220" s="7" t="s">
-        <v>75</v>
+        <v>93</v>
       </c>
       <c r="D220" s="7" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="E220" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F220" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H220" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I220" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J220" s="10">
-        <v>41.99</v>
+        <v>373.99</v>
       </c>
       <c r="L220" s="7">
         <v>5</v>
       </c>
       <c r="M220" s="7">
         <v>5</v>
       </c>
       <c r="N220" s="10">
-        <v>39.89</v>
+        <v>355.29</v>
       </c>
       <c r="P220" s="7">
         <v>5</v>
       </c>
       <c r="Q220" s="10">
-        <v>39.89</v>
+        <v>355.29</v>
       </c>
       <c r="R220" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="5" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="B221" s="6" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="C221" s="7" t="s">
-        <v>72</v>
+        <v>90</v>
       </c>
       <c r="D221" s="7" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E221" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F221" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H221" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I221" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J221" s="10">
-        <v>61.99</v>
+        <v>218.99</v>
       </c>
       <c r="L221" s="7">
         <v>7</v>
       </c>
       <c r="M221" s="7">
         <v>7</v>
       </c>
       <c r="N221" s="10">
-        <v>57.65</v>
+        <v>203.66</v>
       </c>
       <c r="P221" s="7">
         <v>7</v>
       </c>
       <c r="Q221" s="10">
-        <v>57.65</v>
+        <v>203.66</v>
       </c>
       <c r="R221" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="5" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="B222" s="6" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="C222" s="7" t="s">
-        <v>75</v>
+        <v>93</v>
       </c>
       <c r="D222" s="7" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E222" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F222" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H222" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I222" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J222" s="10">
-        <v>91.99</v>
+        <v>112.99</v>
       </c>
       <c r="L222" s="7">
         <v>5</v>
       </c>
       <c r="M222" s="7">
         <v>5</v>
       </c>
       <c r="N222" s="10">
-        <v>87.39</v>
+        <v>107.34</v>
       </c>
       <c r="P222" s="7">
         <v>5</v>
       </c>
       <c r="Q222" s="10">
-        <v>87.39</v>
+        <v>107.34</v>
       </c>
       <c r="R222" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="5" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="B223" s="6" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="C223" s="7" t="s">
-        <v>14</v>
+        <v>90</v>
       </c>
       <c r="D223" s="7" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E223" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F223" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H223" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I223" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J223" s="10">
-        <v>109</v>
+        <v>340.99</v>
       </c>
       <c r="L223" s="7">
-        <v>27</v>
+        <v>7</v>
       </c>
       <c r="M223" s="7">
-        <v>27</v>
+        <v>7</v>
       </c>
       <c r="N223" s="10">
-        <v>79.57</v>
+        <v>317.12</v>
       </c>
       <c r="P223" s="7">
-        <v>27</v>
+        <v>7</v>
       </c>
       <c r="Q223" s="10">
-        <v>79.57</v>
+        <v>317.12</v>
       </c>
       <c r="R223" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="5" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="B224" s="6" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="C224" s="7" t="s">
-        <v>14</v>
+        <v>93</v>
       </c>
       <c r="D224" s="7" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E224" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F224" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H224" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I224" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J224" s="10">
-        <v>140</v>
+        <v>182.99</v>
       </c>
       <c r="L224" s="7">
-        <v>27</v>
+        <v>5</v>
       </c>
       <c r="M224" s="7">
-        <v>27</v>
+        <v>5</v>
       </c>
       <c r="N224" s="10">
-        <v>102.2</v>
+        <v>173.84</v>
       </c>
       <c r="P224" s="7">
-        <v>27</v>
+        <v>5</v>
       </c>
       <c r="Q224" s="10">
-        <v>102.2</v>
+        <v>173.84</v>
       </c>
       <c r="R224" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="5" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="B225" s="6" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="C225" s="7" t="s">
-        <v>14</v>
+        <v>93</v>
       </c>
       <c r="D225" s="7" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="E225" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F225" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H225" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I225" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J225" s="10">
-        <v>269</v>
+        <v>48.99</v>
       </c>
       <c r="L225" s="7">
-        <v>27</v>
+        <v>5</v>
       </c>
       <c r="M225" s="7">
-        <v>27</v>
+        <v>5</v>
       </c>
       <c r="N225" s="10">
-        <v>196.37</v>
+        <v>46.54</v>
       </c>
       <c r="P225" s="7">
-        <v>27</v>
+        <v>5</v>
       </c>
       <c r="Q225" s="10">
-        <v>196.37</v>
+        <v>46.54</v>
       </c>
       <c r="R225" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="5" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="B226" s="6" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
       <c r="C226" s="7" t="s">
-        <v>14</v>
+        <v>90</v>
       </c>
       <c r="D226" s="7" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="E226" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F226" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H226" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I226" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J226" s="10">
-        <v>228</v>
+        <v>152.99</v>
       </c>
       <c r="L226" s="7">
-        <v>27</v>
+        <v>7</v>
       </c>
       <c r="M226" s="7">
-        <v>27</v>
+        <v>7</v>
       </c>
       <c r="N226" s="10">
-        <v>166.44</v>
+        <v>142.28</v>
       </c>
       <c r="P226" s="7">
-        <v>27</v>
+        <v>7</v>
       </c>
       <c r="Q226" s="10">
-        <v>166.44</v>
+        <v>142.28</v>
       </c>
       <c r="R226" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="5" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="B227" s="6" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="C227" s="7" t="s">
-        <v>14</v>
+        <v>93</v>
       </c>
       <c r="D227" s="7" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E227" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F227" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H227" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I227" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J227" s="10">
-        <v>295</v>
+        <v>54.99</v>
       </c>
       <c r="L227" s="7">
-        <v>27</v>
+        <v>5</v>
       </c>
       <c r="M227" s="7">
-        <v>27</v>
+        <v>5</v>
       </c>
       <c r="N227" s="10">
-        <v>215.35</v>
+        <v>52.24</v>
       </c>
       <c r="P227" s="7">
-        <v>27</v>
+        <v>5</v>
       </c>
       <c r="Q227" s="10">
-        <v>215.35</v>
+        <v>52.24</v>
       </c>
       <c r="R227" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="5" t="s">
-        <v>474</v>
+        <v>476</v>
       </c>
       <c r="B228" s="6" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="C228" s="7" t="s">
-        <v>14</v>
+        <v>93</v>
       </c>
       <c r="D228" s="7" t="s">
-        <v>474</v>
+        <v>476</v>
       </c>
       <c r="E228" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F228" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H228" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I228" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J228" s="10">
-        <v>565</v>
+        <v>41.99</v>
       </c>
       <c r="L228" s="7">
-        <v>27</v>
+        <v>5</v>
       </c>
       <c r="M228" s="7">
-        <v>27</v>
+        <v>5</v>
       </c>
       <c r="N228" s="10">
-        <v>412.45</v>
+        <v>39.89</v>
       </c>
       <c r="P228" s="7">
-        <v>27</v>
+        <v>5</v>
       </c>
       <c r="Q228" s="10">
-        <v>412.45</v>
+        <v>39.89</v>
       </c>
       <c r="R228" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="5" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="B229" s="6" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="C229" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="D229" s="7" t="s">
         <v>478</v>
       </c>
-      <c r="D229" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E229" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F229" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H229" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I229" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J229" s="10">
-        <v>379.99</v>
+        <v>61.99</v>
       </c>
       <c r="L229" s="7">
-        <v>35</v>
+        <v>7</v>
       </c>
       <c r="M229" s="7">
-        <v>35</v>
+        <v>7</v>
       </c>
       <c r="N229" s="10">
-        <v>246.99</v>
+        <v>57.65</v>
       </c>
       <c r="P229" s="7">
-        <v>35</v>
+        <v>7</v>
       </c>
       <c r="Q229" s="10">
-        <v>246.99</v>
+        <v>57.65</v>
       </c>
       <c r="R229" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="5" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="B230" s="6" t="s">
+        <v>481</v>
+      </c>
+      <c r="C230" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="D230" s="7" t="s">
         <v>480</v>
       </c>
-      <c r="C230" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E230" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F230" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H230" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I230" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J230" s="10">
-        <v>659.99</v>
+        <v>91.99</v>
       </c>
       <c r="L230" s="7">
-        <v>35</v>
+        <v>5</v>
       </c>
       <c r="M230" s="7">
-        <v>35</v>
+        <v>5</v>
       </c>
       <c r="N230" s="10">
-        <v>428.99</v>
+        <v>87.39</v>
       </c>
       <c r="P230" s="7">
-        <v>35</v>
+        <v>5</v>
       </c>
       <c r="Q230" s="10">
-        <v>428.99</v>
+        <v>87.39</v>
       </c>
       <c r="R230" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="5" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="B231" s="6" t="s">
+        <v>483</v>
+      </c>
+      <c r="C231" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="D231" s="7" t="s">
         <v>482</v>
       </c>
-      <c r="C231" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E231" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F231" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H231" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I231" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J231" s="10">
-        <v>1250</v>
+        <v>109</v>
       </c>
       <c r="L231" s="7">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="M231" s="7">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="N231" s="10">
-        <v>875</v>
+        <v>79.57</v>
       </c>
       <c r="P231" s="7">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="Q231" s="10">
-        <v>875</v>
+        <v>79.57</v>
       </c>
       <c r="R231" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="5" t="s">
         <v>484</v>
       </c>
       <c r="B232" s="6" t="s">
         <v>485</v>
       </c>
       <c r="C232" s="7" t="s">
-        <v>483</v>
+        <v>37</v>
       </c>
       <c r="D232" s="7" t="s">
         <v>484</v>
       </c>
       <c r="E232" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F232" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H232" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I232" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J232" s="10">
-        <v>1600</v>
+        <v>140</v>
       </c>
       <c r="L232" s="7">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="M232" s="7">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="N232" s="10">
-        <v>1120</v>
+        <v>102.2</v>
       </c>
       <c r="P232" s="7">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="Q232" s="10">
-        <v>1120</v>
+        <v>102.2</v>
       </c>
       <c r="R232" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="5" t="s">
         <v>486</v>
       </c>
       <c r="B233" s="6" t="s">
         <v>487</v>
       </c>
       <c r="C233" s="7" t="s">
-        <v>478</v>
+        <v>37</v>
       </c>
       <c r="D233" s="7" t="s">
         <v>486</v>
       </c>
       <c r="E233" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F233" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H233" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I233" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J233" s="10">
-        <v>639.99</v>
+        <v>269</v>
       </c>
       <c r="L233" s="7">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="M233" s="7">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="N233" s="10">
-        <v>415.99</v>
+        <v>196.37</v>
       </c>
       <c r="P233" s="7">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="Q233" s="10">
-        <v>415.99</v>
+        <v>196.37</v>
       </c>
       <c r="R233" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="5" t="s">
         <v>488</v>
       </c>
       <c r="B234" s="6" t="s">
         <v>489</v>
       </c>
       <c r="C234" s="7" t="s">
-        <v>490</v>
+        <v>37</v>
       </c>
       <c r="D234" s="7" t="s">
         <v>488</v>
       </c>
       <c r="E234" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F234" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H234" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I234" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J234" s="10">
-        <v>4483</v>
+        <v>228</v>
       </c>
       <c r="L234" s="7">
-        <v>3</v>
+        <v>27</v>
       </c>
       <c r="M234" s="7">
-        <v>3</v>
+        <v>27</v>
       </c>
       <c r="N234" s="10">
-        <v>4348.51</v>
+        <v>166.44</v>
       </c>
       <c r="P234" s="7">
-        <v>3</v>
+        <v>27</v>
       </c>
       <c r="Q234" s="10">
-        <v>4348.51</v>
+        <v>166.44</v>
       </c>
       <c r="R234" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="5" t="s">
+        <v>490</v>
+      </c>
+      <c r="B235" s="6" t="s">
         <v>491</v>
       </c>
-      <c r="B235" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C235" s="7" t="s">
-        <v>478</v>
+        <v>37</v>
       </c>
       <c r="D235" s="7" t="s">
-        <v>491</v>
+        <v>490</v>
       </c>
       <c r="E235" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F235" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H235" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I235" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J235" s="10">
-        <v>1179.99</v>
+        <v>295</v>
       </c>
       <c r="L235" s="7">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="M235" s="7">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="N235" s="10">
-        <v>766.99</v>
+        <v>215.35</v>
       </c>
       <c r="P235" s="7">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="Q235" s="10">
-        <v>766.99</v>
+        <v>215.35</v>
       </c>
       <c r="R235" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="5" t="s">
+        <v>492</v>
+      </c>
+      <c r="B236" s="6" t="s">
         <v>493</v>
       </c>
-      <c r="B236" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C236" s="7" t="s">
-        <v>483</v>
+        <v>37</v>
       </c>
       <c r="D236" s="7" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
       <c r="E236" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F236" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H236" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I236" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J236" s="10">
-        <v>960</v>
+        <v>565</v>
       </c>
       <c r="L236" s="7">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="M236" s="7">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="N236" s="10">
-        <v>672</v>
+        <v>412.45</v>
       </c>
       <c r="P236" s="7">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="Q236" s="10">
-        <v>672</v>
+        <v>412.45</v>
       </c>
       <c r="R236" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="5" t="s">
+        <v>494</v>
+      </c>
+      <c r="B237" s="6" t="s">
         <v>495</v>
       </c>
-      <c r="B237" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C237" s="7" t="s">
-        <v>483</v>
+        <v>14</v>
       </c>
       <c r="D237" s="7" t="s">
-        <v>495</v>
+        <v>494</v>
       </c>
       <c r="E237" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F237" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H237" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I237" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J237" s="10">
-        <v>6290</v>
+        <v>659.99</v>
       </c>
       <c r="L237" s="7">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="M237" s="7">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="N237" s="10">
-        <v>4403</v>
+        <v>428.99</v>
       </c>
       <c r="P237" s="7">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="Q237" s="10">
-        <v>4403</v>
+        <v>428.99</v>
       </c>
       <c r="R237" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="5" t="s">
+        <v>496</v>
+      </c>
+      <c r="B238" s="6" t="s">
         <v>497</v>
       </c>
-      <c r="B238" s="6" t="s">
+      <c r="C238" s="7" t="s">
         <v>498</v>
       </c>
-      <c r="C238" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D238" s="7" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="E238" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F238" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H238" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I238" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J238" s="10">
-        <v>1399.99</v>
+        <v>1250</v>
       </c>
       <c r="L238" s="7">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="M238" s="7">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="N238" s="10">
-        <v>909.99</v>
+        <v>875</v>
       </c>
       <c r="P238" s="7">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="Q238" s="10">
-        <v>909.99</v>
+        <v>875</v>
       </c>
       <c r="R238" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="5" t="s">
         <v>499</v>
       </c>
       <c r="B239" s="6" t="s">
         <v>500</v>
       </c>
       <c r="C239" s="7" t="s">
-        <v>478</v>
+        <v>498</v>
       </c>
       <c r="D239" s="7" t="s">
         <v>499</v>
       </c>
       <c r="E239" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F239" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H239" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I239" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J239" s="10">
-        <v>499.79</v>
+        <v>1600</v>
       </c>
       <c r="L239" s="7">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="M239" s="7">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="N239" s="10">
-        <v>324.86</v>
+        <v>1120</v>
       </c>
       <c r="P239" s="7">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="Q239" s="10">
-        <v>324.86</v>
+        <v>1120</v>
       </c>
       <c r="R239" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="5" t="s">
         <v>501</v>
       </c>
       <c r="B240" s="6" t="s">
         <v>502</v>
       </c>
       <c r="C240" s="7" t="s">
-        <v>503</v>
+        <v>14</v>
       </c>
       <c r="D240" s="7" t="s">
         <v>501</v>
       </c>
       <c r="E240" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F240" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H240" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I240" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J240" s="10">
-        <v>143</v>
+        <v>639.99</v>
       </c>
       <c r="L240" s="7">
-        <v>28.5</v>
+        <v>35</v>
       </c>
       <c r="M240" s="7">
-        <v>28.5</v>
+        <v>35</v>
       </c>
       <c r="N240" s="10">
-        <v>102.25</v>
+        <v>415.99</v>
       </c>
       <c r="P240" s="7">
-        <v>28.5</v>
+        <v>35</v>
       </c>
       <c r="Q240" s="10">
-        <v>102.25</v>
+        <v>415.99</v>
       </c>
       <c r="R240" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="5" t="s">
+        <v>503</v>
+      </c>
+      <c r="B241" s="6" t="s">
         <v>504</v>
       </c>
-      <c r="B241" s="6" t="s">
+      <c r="C241" s="7" t="s">
         <v>505</v>
       </c>
-      <c r="C241" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D241" s="7" t="s">
-        <v>504</v>
+        <v>503</v>
       </c>
       <c r="E241" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F241" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H241" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I241" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J241" s="10">
-        <v>1170</v>
+        <v>4483</v>
       </c>
       <c r="L241" s="7">
-        <v>30</v>
+        <v>3</v>
       </c>
       <c r="M241" s="7">
-        <v>30</v>
+        <v>3</v>
       </c>
       <c r="N241" s="10">
-        <v>819</v>
+        <v>4348.51</v>
       </c>
       <c r="P241" s="7">
-        <v>30</v>
+        <v>3</v>
       </c>
       <c r="Q241" s="10">
-        <v>819</v>
+        <v>4348.51</v>
       </c>
       <c r="R241" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="5" t="s">
         <v>506</v>
       </c>
       <c r="B242" s="6" t="s">
         <v>507</v>
       </c>
       <c r="C242" s="7" t="s">
-        <v>483</v>
+        <v>14</v>
       </c>
       <c r="D242" s="7" t="s">
         <v>506</v>
       </c>
       <c r="E242" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F242" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H242" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I242" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J242" s="10">
-        <v>1090</v>
+        <v>1179.99</v>
       </c>
       <c r="L242" s="7">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="M242" s="7">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="N242" s="10">
-        <v>763</v>
+        <v>766.99</v>
       </c>
       <c r="P242" s="7">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="Q242" s="10">
-        <v>763</v>
+        <v>766.99</v>
       </c>
       <c r="R242" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="5" t="s">
         <v>508</v>
       </c>
       <c r="B243" s="6" t="s">
         <v>509</v>
       </c>
       <c r="C243" s="7" t="s">
-        <v>483</v>
+        <v>498</v>
       </c>
       <c r="D243" s="7" t="s">
         <v>508</v>
       </c>
       <c r="E243" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F243" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H243" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I243" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J243" s="10">
-        <v>1660</v>
+        <v>960</v>
       </c>
       <c r="L243" s="7">
         <v>30</v>
       </c>
       <c r="M243" s="7">
         <v>30</v>
       </c>
       <c r="N243" s="10">
-        <v>1162</v>
+        <v>672</v>
       </c>
       <c r="P243" s="7">
         <v>30</v>
       </c>
       <c r="Q243" s="10">
-        <v>1162</v>
+        <v>672</v>
       </c>
       <c r="R243" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="5" t="s">
         <v>510</v>
       </c>
       <c r="B244" s="6" t="s">
         <v>511</v>
       </c>
       <c r="C244" s="7" t="s">
-        <v>483</v>
+        <v>498</v>
       </c>
       <c r="D244" s="7" t="s">
         <v>510</v>
       </c>
       <c r="E244" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F244" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H244" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I244" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J244" s="10">
-        <v>1330</v>
+        <v>6290</v>
       </c>
       <c r="L244" s="7">
         <v>30</v>
       </c>
       <c r="M244" s="7">
         <v>30</v>
       </c>
       <c r="N244" s="10">
-        <v>931</v>
+        <v>4403</v>
       </c>
       <c r="P244" s="7">
         <v>30</v>
       </c>
       <c r="Q244" s="10">
-        <v>931</v>
+        <v>4403</v>
       </c>
       <c r="R244" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="5" t="s">
         <v>512</v>
       </c>
       <c r="B245" s="6" t="s">
         <v>513</v>
       </c>
       <c r="C245" s="7" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="D245" s="7" t="s">
-        <v>514</v>
+        <v>512</v>
       </c>
       <c r="E245" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F245" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H245" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I245" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J245" s="10">
-        <v>66.7</v>
+        <v>1399.99</v>
       </c>
       <c r="L245" s="7">
-        <v>7</v>
+        <v>35</v>
       </c>
       <c r="M245" s="7">
-        <v>7</v>
+        <v>35</v>
       </c>
       <c r="N245" s="10">
-        <v>62.03</v>
+        <v>909.99</v>
       </c>
       <c r="P245" s="7">
-        <v>7</v>
+        <v>35</v>
       </c>
       <c r="Q245" s="10">
-        <v>62.03</v>
+        <v>909.99</v>
       </c>
       <c r="R245" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="5" t="s">
+        <v>514</v>
+      </c>
+      <c r="B246" s="6" t="s">
         <v>515</v>
       </c>
-      <c r="B246" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C246" s="7" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="D246" s="7" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="E246" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F246" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H246" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I246" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J246" s="10">
-        <v>31.5</v>
+        <v>499.79</v>
       </c>
       <c r="L246" s="7">
-        <v>7</v>
+        <v>35</v>
       </c>
       <c r="M246" s="7">
-        <v>7</v>
+        <v>35</v>
       </c>
       <c r="N246" s="10">
-        <v>29.3</v>
+        <v>324.86</v>
       </c>
       <c r="P246" s="7">
-        <v>7</v>
+        <v>35</v>
       </c>
       <c r="Q246" s="10">
-        <v>29.3</v>
+        <v>324.86</v>
       </c>
       <c r="R246" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="5" t="s">
+        <v>516</v>
+      </c>
+      <c r="B247" s="6" t="s">
+        <v>517</v>
+      </c>
+      <c r="C247" s="7" t="s">
         <v>518</v>
       </c>
-      <c r="B247" s="6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D247" s="7" t="s">
-        <v>520</v>
+        <v>516</v>
       </c>
       <c r="E247" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F247" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H247" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I247" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J247" s="10">
-        <v>53.4</v>
+        <v>143</v>
       </c>
       <c r="L247" s="7">
-        <v>7</v>
+        <v>28.5</v>
       </c>
       <c r="M247" s="7">
-        <v>7</v>
+        <v>28.5</v>
       </c>
       <c r="N247" s="10">
-        <v>49.66</v>
+        <v>102.25</v>
       </c>
       <c r="P247" s="7">
-        <v>7</v>
+        <v>28.5</v>
       </c>
       <c r="Q247" s="10">
-        <v>49.66</v>
+        <v>102.25</v>
       </c>
       <c r="R247" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="5" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="B248" s="6" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="C248" s="7" t="s">
-        <v>72</v>
+        <v>498</v>
       </c>
       <c r="D248" s="7" t="s">
-        <v>523</v>
+        <v>519</v>
       </c>
       <c r="E248" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F248" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H248" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I248" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J248" s="10">
-        <v>98.7</v>
+        <v>1170</v>
       </c>
       <c r="L248" s="7">
-        <v>7</v>
+        <v>30</v>
       </c>
       <c r="M248" s="7">
-        <v>7</v>
+        <v>30</v>
       </c>
       <c r="N248" s="10">
-        <v>91.79</v>
+        <v>819</v>
       </c>
       <c r="P248" s="7">
-        <v>7</v>
+        <v>30</v>
       </c>
       <c r="Q248" s="10">
-        <v>91.79</v>
+        <v>819</v>
       </c>
       <c r="R248" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="5" t="s">
-        <v>524</v>
+        <v>521</v>
       </c>
       <c r="B249" s="6" t="s">
-        <v>525</v>
+        <v>522</v>
       </c>
       <c r="C249" s="7" t="s">
-        <v>72</v>
+        <v>498</v>
       </c>
       <c r="D249" s="7" t="s">
-        <v>526</v>
+        <v>521</v>
       </c>
       <c r="E249" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F249" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H249" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I249" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J249" s="10">
-        <v>47.4</v>
+        <v>1090</v>
       </c>
       <c r="L249" s="7">
-        <v>7</v>
+        <v>30</v>
       </c>
       <c r="M249" s="7">
-        <v>7</v>
+        <v>30</v>
       </c>
       <c r="N249" s="10">
-        <v>44.08</v>
+        <v>763</v>
       </c>
       <c r="P249" s="7">
-        <v>7</v>
+        <v>30</v>
       </c>
       <c r="Q249" s="10">
-        <v>44.08</v>
+        <v>763</v>
       </c>
       <c r="R249" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="5" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="B250" s="6" t="s">
-        <v>528</v>
+        <v>524</v>
       </c>
       <c r="C250" s="7" t="s">
-        <v>72</v>
+        <v>498</v>
       </c>
       <c r="D250" s="7" t="s">
-        <v>529</v>
+        <v>523</v>
       </c>
       <c r="E250" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F250" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H250" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I250" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J250" s="10">
-        <v>79.6</v>
+        <v>1660</v>
       </c>
       <c r="L250" s="7">
-        <v>7</v>
+        <v>30</v>
       </c>
       <c r="M250" s="7">
-        <v>7</v>
+        <v>30</v>
       </c>
       <c r="N250" s="10">
-        <v>74.03</v>
+        <v>1162</v>
       </c>
       <c r="P250" s="7">
-        <v>7</v>
+        <v>30</v>
       </c>
       <c r="Q250" s="10">
-        <v>74.03</v>
+        <v>1162</v>
       </c>
       <c r="R250" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="5" t="s">
-        <v>530</v>
+        <v>525</v>
       </c>
       <c r="B251" s="6" t="s">
-        <v>531</v>
+        <v>526</v>
       </c>
       <c r="C251" s="7" t="s">
-        <v>72</v>
+        <v>498</v>
       </c>
       <c r="D251" s="7" t="s">
-        <v>532</v>
+        <v>525</v>
       </c>
       <c r="E251" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F251" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H251" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I251" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J251" s="10">
-        <v>166.6</v>
+        <v>1330</v>
       </c>
       <c r="L251" s="7">
-        <v>7</v>
+        <v>30</v>
       </c>
       <c r="M251" s="7">
-        <v>7</v>
+        <v>30</v>
       </c>
       <c r="N251" s="10">
-        <v>154.94</v>
+        <v>931</v>
       </c>
       <c r="P251" s="7">
-        <v>7</v>
+        <v>30</v>
       </c>
       <c r="Q251" s="10">
-        <v>154.94</v>
+        <v>931</v>
       </c>
       <c r="R251" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="5" t="s">
-        <v>533</v>
+        <v>527</v>
       </c>
       <c r="B252" s="6" t="s">
-        <v>534</v>
+        <v>528</v>
       </c>
       <c r="C252" s="7" t="s">
-        <v>72</v>
+        <v>90</v>
       </c>
       <c r="D252" s="7" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="E252" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F252" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H252" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I252" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J252" s="10">
-        <v>80.2</v>
+        <v>66.7</v>
       </c>
       <c r="L252" s="7">
         <v>7</v>
       </c>
       <c r="M252" s="7">
         <v>7</v>
       </c>
       <c r="N252" s="10">
-        <v>74.59</v>
+        <v>62.03</v>
       </c>
       <c r="P252" s="7">
         <v>7</v>
       </c>
       <c r="Q252" s="10">
-        <v>74.59</v>
+        <v>62.03</v>
       </c>
       <c r="R252" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="5" t="s">
-        <v>535</v>
+        <v>530</v>
       </c>
       <c r="B253" s="6" t="s">
-        <v>536</v>
+        <v>531</v>
       </c>
       <c r="C253" s="7" t="s">
-        <v>72</v>
+        <v>90</v>
       </c>
       <c r="D253" s="7" t="s">
-        <v>535</v>
+        <v>532</v>
       </c>
       <c r="E253" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F253" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H253" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I253" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J253" s="10">
-        <v>133</v>
+        <v>31.5</v>
       </c>
       <c r="L253" s="7">
         <v>7</v>
       </c>
       <c r="M253" s="7">
         <v>7</v>
       </c>
       <c r="N253" s="10">
-        <v>123.69</v>
+        <v>29.3</v>
       </c>
       <c r="P253" s="7">
         <v>7</v>
       </c>
       <c r="Q253" s="10">
-        <v>123.69</v>
+        <v>29.3</v>
       </c>
       <c r="R253" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="5" t="s">
-        <v>537</v>
+        <v>533</v>
       </c>
       <c r="B254" s="6" t="s">
-        <v>538</v>
+        <v>534</v>
       </c>
       <c r="C254" s="7" t="s">
-        <v>72</v>
+        <v>90</v>
       </c>
       <c r="D254" s="7" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E254" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F254" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H254" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I254" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J254" s="10">
-        <v>229.4</v>
+        <v>53.4</v>
       </c>
       <c r="L254" s="7">
         <v>7</v>
       </c>
       <c r="M254" s="7">
         <v>7</v>
       </c>
       <c r="N254" s="10">
-        <v>213.34</v>
+        <v>49.66</v>
       </c>
       <c r="P254" s="7">
         <v>7</v>
       </c>
       <c r="Q254" s="10">
-        <v>213.34</v>
+        <v>49.66</v>
       </c>
       <c r="R254" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="5" t="s">
-        <v>539</v>
+        <v>536</v>
       </c>
       <c r="B255" s="6" t="s">
-        <v>540</v>
+        <v>537</v>
       </c>
       <c r="C255" s="7" t="s">
-        <v>72</v>
+        <v>90</v>
       </c>
       <c r="D255" s="7" t="s">
-        <v>539</v>
+        <v>538</v>
       </c>
       <c r="E255" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F255" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H255" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I255" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J255" s="10">
-        <v>108</v>
+        <v>98.7</v>
       </c>
       <c r="L255" s="7">
         <v>7</v>
       </c>
       <c r="M255" s="7">
         <v>7</v>
       </c>
       <c r="N255" s="10">
-        <v>100.44</v>
+        <v>91.79</v>
       </c>
       <c r="P255" s="7">
         <v>7</v>
       </c>
       <c r="Q255" s="10">
-        <v>100.44</v>
+        <v>91.79</v>
       </c>
       <c r="R255" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="5" t="s">
-        <v>541</v>
+        <v>539</v>
       </c>
       <c r="B256" s="6" t="s">
-        <v>542</v>
+        <v>540</v>
       </c>
       <c r="C256" s="7" t="s">
-        <v>72</v>
+        <v>90</v>
       </c>
       <c r="D256" s="7" t="s">
         <v>541</v>
       </c>
       <c r="E256" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F256" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H256" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I256" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J256" s="10">
-        <v>180.7</v>
+        <v>47.4</v>
       </c>
       <c r="L256" s="7">
         <v>7</v>
       </c>
       <c r="M256" s="7">
         <v>7</v>
       </c>
       <c r="N256" s="10">
-        <v>168.05</v>
+        <v>44.08</v>
       </c>
       <c r="P256" s="7">
         <v>7</v>
       </c>
       <c r="Q256" s="10">
-        <v>168.05</v>
+        <v>44.08</v>
       </c>
       <c r="R256" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="5" t="s">
+        <v>542</v>
+      </c>
+      <c r="B257" s="6" t="s">
         <v>543</v>
       </c>
-      <c r="B257" s="6" t="s">
+      <c r="C257" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="D257" s="7" t="s">
         <v>544</v>
       </c>
-      <c r="C257" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E257" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F257" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H257" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I257" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J257" s="10">
-        <v>97.4</v>
+        <v>79.6</v>
       </c>
       <c r="L257" s="7">
         <v>7</v>
       </c>
       <c r="M257" s="7">
         <v>7</v>
       </c>
       <c r="N257" s="10">
-        <v>90.58</v>
+        <v>74.03</v>
       </c>
       <c r="P257" s="7">
         <v>7</v>
       </c>
       <c r="Q257" s="10">
-        <v>90.58</v>
+        <v>74.03</v>
       </c>
       <c r="R257" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="5" t="s">
         <v>545</v>
       </c>
       <c r="B258" s="6" t="s">
         <v>546</v>
       </c>
       <c r="C258" s="7" t="s">
-        <v>72</v>
+        <v>90</v>
       </c>
       <c r="D258" s="7" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E258" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F258" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H258" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I258" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J258" s="10">
-        <v>260.3</v>
+        <v>166.6</v>
       </c>
       <c r="L258" s="7">
         <v>7</v>
       </c>
       <c r="M258" s="7">
         <v>7</v>
       </c>
       <c r="N258" s="10">
-        <v>242.08</v>
+        <v>154.94</v>
       </c>
       <c r="P258" s="7">
         <v>7</v>
       </c>
       <c r="Q258" s="10">
-        <v>242.08</v>
+        <v>154.94</v>
       </c>
       <c r="R258" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="5" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="B259" s="6" t="s">
-        <v>502</v>
+        <v>549</v>
       </c>
       <c r="C259" s="7" t="s">
-        <v>503</v>
+        <v>90</v>
       </c>
       <c r="D259" s="7" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="E259" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F259" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H259" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I259" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J259" s="10">
-        <v>143</v>
+        <v>80.2</v>
       </c>
       <c r="L259" s="7">
-        <v>28.5</v>
+        <v>7</v>
       </c>
       <c r="M259" s="7">
-        <v>28.5</v>
+        <v>7</v>
       </c>
       <c r="N259" s="10">
-        <v>102.25</v>
+        <v>74.59</v>
       </c>
       <c r="P259" s="7">
-        <v>28.5</v>
+        <v>7</v>
       </c>
       <c r="Q259" s="10">
-        <v>102.25</v>
+        <v>74.59</v>
       </c>
       <c r="R259" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="5" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="B260" s="6" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="C260" s="7" t="s">
-        <v>14</v>
+        <v>90</v>
       </c>
       <c r="D260" s="7" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E260" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F260" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H260" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I260" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J260" s="10">
-        <v>492</v>
+        <v>133</v>
       </c>
       <c r="L260" s="7">
-        <v>27</v>
+        <v>7</v>
       </c>
       <c r="M260" s="7">
-        <v>27</v>
+        <v>7</v>
       </c>
       <c r="N260" s="10">
-        <v>359.16</v>
+        <v>123.69</v>
       </c>
       <c r="P260" s="7">
-        <v>27</v>
+        <v>7</v>
       </c>
       <c r="Q260" s="10">
-        <v>359.16</v>
+        <v>123.69</v>
       </c>
       <c r="R260" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="5" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="B261" s="6" t="s">
-        <v>551</v>
+        <v>553</v>
       </c>
       <c r="C261" s="7" t="s">
-        <v>14</v>
+        <v>90</v>
       </c>
       <c r="D261" s="7" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="E261" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F261" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H261" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I261" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J261" s="10">
-        <v>443</v>
+        <v>229.4</v>
       </c>
       <c r="L261" s="7">
-        <v>27</v>
+        <v>7</v>
       </c>
       <c r="M261" s="7">
-        <v>27</v>
+        <v>7</v>
       </c>
       <c r="N261" s="10">
-        <v>323.39</v>
+        <v>213.34</v>
       </c>
       <c r="P261" s="7">
-        <v>27</v>
+        <v>7</v>
       </c>
       <c r="Q261" s="10">
-        <v>323.39</v>
+        <v>213.34</v>
       </c>
       <c r="R261" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="5" t="s">
-        <v>552</v>
+        <v>554</v>
       </c>
       <c r="B262" s="6" t="s">
-        <v>553</v>
+        <v>555</v>
       </c>
       <c r="C262" s="7" t="s">
-        <v>14</v>
+        <v>90</v>
       </c>
       <c r="D262" s="7" t="s">
-        <v>552</v>
+        <v>554</v>
       </c>
       <c r="E262" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F262" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H262" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I262" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J262" s="10">
-        <v>289</v>
+        <v>108</v>
       </c>
       <c r="L262" s="7">
-        <v>27</v>
+        <v>7</v>
       </c>
       <c r="M262" s="7">
-        <v>27</v>
+        <v>7</v>
       </c>
       <c r="N262" s="10">
-        <v>210.97</v>
+        <v>100.44</v>
       </c>
       <c r="P262" s="7">
-        <v>27</v>
+        <v>7</v>
       </c>
       <c r="Q262" s="10">
-        <v>210.97</v>
+        <v>100.44</v>
       </c>
       <c r="R262" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="5" t="s">
-        <v>554</v>
+        <v>556</v>
       </c>
       <c r="B263" s="6" t="s">
-        <v>555</v>
+        <v>557</v>
       </c>
       <c r="C263" s="7" t="s">
-        <v>478</v>
+        <v>90</v>
       </c>
       <c r="D263" s="7" t="s">
-        <v>554</v>
+        <v>556</v>
       </c>
       <c r="E263" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F263" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H263" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I263" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J263" s="10">
-        <v>559.99</v>
+        <v>180.7</v>
       </c>
       <c r="L263" s="7">
-        <v>35</v>
+        <v>7</v>
       </c>
       <c r="M263" s="7">
-        <v>35</v>
+        <v>7</v>
       </c>
       <c r="N263" s="10">
-        <v>363.99</v>
+        <v>168.05</v>
       </c>
       <c r="P263" s="7">
-        <v>35</v>
+        <v>7</v>
       </c>
       <c r="Q263" s="10">
-        <v>363.99</v>
+        <v>168.05</v>
       </c>
       <c r="R263" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="5" t="s">
-        <v>556</v>
+        <v>558</v>
       </c>
       <c r="B264" s="6" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="C264" s="7" t="s">
-        <v>483</v>
+        <v>90</v>
       </c>
       <c r="D264" s="7" t="s">
-        <v>556</v>
+        <v>558</v>
       </c>
       <c r="E264" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F264" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H264" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I264" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J264" s="10">
-        <v>1400</v>
+        <v>97.4</v>
       </c>
       <c r="L264" s="7">
-        <v>30</v>
+        <v>7</v>
       </c>
       <c r="M264" s="7">
-        <v>30</v>
+        <v>7</v>
       </c>
       <c r="N264" s="10">
-        <v>980</v>
+        <v>90.58</v>
       </c>
       <c r="P264" s="7">
-        <v>30</v>
+        <v>7</v>
       </c>
       <c r="Q264" s="10">
-        <v>980</v>
+        <v>90.58</v>
       </c>
       <c r="R264" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="5" t="s">
-        <v>558</v>
+        <v>560</v>
       </c>
       <c r="B265" s="6" t="s">
-        <v>559</v>
+        <v>561</v>
       </c>
       <c r="C265" s="7" t="s">
-        <v>478</v>
+        <v>90</v>
       </c>
       <c r="D265" s="7" t="s">
-        <v>558</v>
+        <v>560</v>
       </c>
       <c r="E265" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F265" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H265" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I265" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J265" s="10">
-        <v>659.99</v>
+        <v>260.3</v>
       </c>
       <c r="L265" s="7">
-        <v>35</v>
+        <v>7</v>
       </c>
       <c r="M265" s="7">
-        <v>35</v>
+        <v>7</v>
       </c>
       <c r="N265" s="10">
-        <v>428.99</v>
+        <v>242.08</v>
       </c>
       <c r="P265" s="7">
-        <v>35</v>
+        <v>7</v>
       </c>
       <c r="Q265" s="10">
-        <v>428.99</v>
+        <v>242.08</v>
       </c>
       <c r="R265" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="5" t="s">
-        <v>560</v>
+        <v>562</v>
       </c>
       <c r="B266" s="6" t="s">
-        <v>561</v>
+        <v>517</v>
       </c>
       <c r="C266" s="7" t="s">
-        <v>478</v>
+        <v>518</v>
       </c>
       <c r="D266" s="7" t="s">
-        <v>560</v>
+        <v>562</v>
       </c>
       <c r="E266" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F266" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H266" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I266" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J266" s="10">
-        <v>739.99</v>
+        <v>143</v>
       </c>
       <c r="L266" s="7">
-        <v>35</v>
+        <v>28.5</v>
       </c>
       <c r="M266" s="7">
-        <v>35</v>
+        <v>28.5</v>
       </c>
       <c r="N266" s="10">
-        <v>480.99</v>
+        <v>102.25</v>
       </c>
       <c r="P266" s="7">
-        <v>35</v>
+        <v>28.5</v>
       </c>
       <c r="Q266" s="10">
-        <v>480.99</v>
+        <v>102.25</v>
       </c>
       <c r="R266" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="5" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="B267" s="6" t="s">
+        <v>564</v>
+      </c>
+      <c r="C267" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="D267" s="7" t="s">
         <v>563</v>
       </c>
-      <c r="C267" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E267" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F267" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H267" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I267" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J267" s="10">
-        <v>839.99</v>
+        <v>492</v>
       </c>
       <c r="L267" s="7">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="M267" s="7">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="N267" s="10">
-        <v>545.99</v>
+        <v>359.16</v>
       </c>
       <c r="P267" s="7">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="Q267" s="10">
-        <v>545.99</v>
+        <v>359.16</v>
       </c>
       <c r="R267" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="5" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="B268" s="6" t="s">
+        <v>566</v>
+      </c>
+      <c r="C268" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="D268" s="7" t="s">
         <v>565</v>
       </c>
-      <c r="C268" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E268" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F268" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H268" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I268" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J268" s="10">
-        <v>919.99</v>
+        <v>443</v>
       </c>
       <c r="L268" s="7">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="M268" s="7">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="N268" s="10">
-        <v>597.99</v>
+        <v>323.39</v>
       </c>
       <c r="P268" s="7">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="Q268" s="10">
-        <v>597.99</v>
+        <v>323.39</v>
       </c>
       <c r="R268" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="5" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="B269" s="6" t="s">
+        <v>568</v>
+      </c>
+      <c r="C269" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="D269" s="7" t="s">
         <v>567</v>
       </c>
-      <c r="C269" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E269" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F269" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H269" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I269" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J269" s="10">
-        <v>579.99</v>
+        <v>289</v>
       </c>
       <c r="L269" s="7">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="M269" s="7">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="N269" s="10">
-        <v>376.99</v>
+        <v>210.97</v>
       </c>
       <c r="P269" s="7">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="Q269" s="10">
-        <v>376.99</v>
+        <v>210.97</v>
       </c>
       <c r="R269" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="5" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="B270" s="6" t="s">
+        <v>570</v>
+      </c>
+      <c r="C270" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D270" s="7" t="s">
         <v>569</v>
       </c>
-      <c r="C270" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E270" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F270" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H270" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I270" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J270" s="10">
-        <v>759.99</v>
+        <v>559.99</v>
       </c>
       <c r="L270" s="7">
         <v>35</v>
       </c>
       <c r="M270" s="7">
         <v>35</v>
       </c>
       <c r="N270" s="10">
-        <v>493.99</v>
+        <v>363.99</v>
       </c>
       <c r="P270" s="7">
         <v>35</v>
       </c>
       <c r="Q270" s="10">
-        <v>493.99</v>
+        <v>363.99</v>
       </c>
       <c r="R270" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="5" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="B271" s="6" t="s">
+        <v>572</v>
+      </c>
+      <c r="C271" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D271" s="7" t="s">
         <v>571</v>
       </c>
-      <c r="C271" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E271" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F271" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H271" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I271" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J271" s="10">
-        <v>839.99</v>
+        <v>659.99</v>
       </c>
       <c r="L271" s="7">
         <v>35</v>
       </c>
       <c r="M271" s="7">
         <v>35</v>
       </c>
       <c r="N271" s="10">
-        <v>545.99</v>
+        <v>428.99</v>
       </c>
       <c r="P271" s="7">
         <v>35</v>
       </c>
       <c r="Q271" s="10">
-        <v>545.99</v>
+        <v>428.99</v>
       </c>
       <c r="R271" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="5" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
       <c r="B272" s="6" t="s">
+        <v>574</v>
+      </c>
+      <c r="C272" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D272" s="7" t="s">
         <v>573</v>
       </c>
-      <c r="C272" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E272" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F272" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H272" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I272" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J272" s="10">
-        <v>899.99</v>
+        <v>739.99</v>
       </c>
       <c r="L272" s="7">
         <v>35</v>
       </c>
       <c r="M272" s="7">
         <v>35</v>
       </c>
       <c r="N272" s="10">
-        <v>584.99</v>
+        <v>480.99</v>
       </c>
       <c r="P272" s="7">
         <v>35</v>
       </c>
       <c r="Q272" s="10">
-        <v>584.99</v>
+        <v>480.99</v>
       </c>
       <c r="R272" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="5" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="B273" s="6" t="s">
+        <v>576</v>
+      </c>
+      <c r="C273" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D273" s="7" t="s">
         <v>575</v>
       </c>
-      <c r="C273" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E273" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F273" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H273" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I273" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J273" s="10">
-        <v>979.99</v>
+        <v>839.99</v>
       </c>
       <c r="L273" s="7">
         <v>35</v>
       </c>
       <c r="M273" s="7">
         <v>35</v>
       </c>
       <c r="N273" s="10">
-        <v>636.99</v>
+        <v>545.99</v>
       </c>
       <c r="P273" s="7">
         <v>35</v>
       </c>
       <c r="Q273" s="10">
-        <v>636.99</v>
+        <v>545.99</v>
       </c>
       <c r="R273" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="5" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="B274" s="6" t="s">
+        <v>578</v>
+      </c>
+      <c r="C274" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D274" s="7" t="s">
         <v>577</v>
       </c>
-      <c r="C274" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E274" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F274" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H274" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I274" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J274" s="10">
-        <v>1159.99</v>
+        <v>919.99</v>
       </c>
       <c r="L274" s="7">
         <v>35</v>
       </c>
       <c r="M274" s="7">
         <v>35</v>
       </c>
       <c r="N274" s="10">
-        <v>753.99</v>
+        <v>597.99</v>
       </c>
       <c r="P274" s="7">
         <v>35</v>
       </c>
       <c r="Q274" s="10">
-        <v>753.99</v>
+        <v>597.99</v>
       </c>
       <c r="R274" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="5" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="B275" s="6" t="s">
+        <v>580</v>
+      </c>
+      <c r="C275" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D275" s="7" t="s">
         <v>579</v>
       </c>
-      <c r="C275" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E275" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F275" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H275" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I275" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J275" s="10">
-        <v>519.99</v>
+        <v>759.99</v>
       </c>
       <c r="L275" s="7">
         <v>35</v>
       </c>
       <c r="M275" s="7">
         <v>35</v>
       </c>
       <c r="N275" s="10">
-        <v>337.99</v>
+        <v>493.99</v>
       </c>
       <c r="P275" s="7">
         <v>35</v>
       </c>
       <c r="Q275" s="10">
-        <v>337.99</v>
+        <v>493.99</v>
       </c>
       <c r="R275" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="5" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="B276" s="6" t="s">
-        <v>207</v>
+        <v>582</v>
       </c>
       <c r="C276" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D276" s="7" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="E276" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F276" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H276" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I276" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J276" s="10">
-        <v>558</v>
+        <v>839.99</v>
       </c>
       <c r="L276" s="7">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="M276" s="7">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="N276" s="10">
-        <v>407.34</v>
+        <v>545.99</v>
       </c>
       <c r="P276" s="7">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="Q276" s="10">
-        <v>407.34</v>
+        <v>545.99</v>
       </c>
       <c r="R276" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="5" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
       <c r="B277" s="6" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="C277" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D277" s="7" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
       <c r="E277" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F277" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H277" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I277" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J277" s="10">
-        <v>429</v>
+        <v>979.99</v>
       </c>
       <c r="L277" s="7">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="M277" s="7">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="N277" s="10">
-        <v>313.17</v>
+        <v>636.99</v>
       </c>
       <c r="P277" s="7">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="Q277" s="10">
-        <v>313.17</v>
+        <v>636.99</v>
       </c>
       <c r="R277" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="5" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="B278" s="6" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
       <c r="C278" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D278" s="7" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="E278" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F278" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H278" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I278" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J278" s="10">
-        <v>663</v>
+        <v>1159.99</v>
       </c>
       <c r="L278" s="7">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="M278" s="7">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="N278" s="10">
-        <v>483.99</v>
+        <v>753.99</v>
       </c>
       <c r="P278" s="7">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="Q278" s="10">
-        <v>483.99</v>
+        <v>753.99</v>
       </c>
       <c r="R278" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="5" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="B279" s="6" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="C279" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D279" s="7" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E279" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F279" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H279" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I279" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J279" s="10">
-        <v>606</v>
+        <v>519.99</v>
       </c>
       <c r="L279" s="7">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="M279" s="7">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="N279" s="10">
-        <v>442.38</v>
+        <v>337.99</v>
       </c>
       <c r="P279" s="7">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="Q279" s="10">
-        <v>442.38</v>
+        <v>337.99</v>
       </c>
       <c r="R279" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="5" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
       <c r="B280" s="6" t="s">
-        <v>214</v>
+        <v>225</v>
       </c>
       <c r="C280" s="7" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="D280" s="7" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
       <c r="E280" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F280" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H280" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I280" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J280" s="10">
-        <v>823</v>
+        <v>558</v>
       </c>
       <c r="L280" s="7">
         <v>27</v>
       </c>
       <c r="M280" s="7">
         <v>27</v>
       </c>
       <c r="N280" s="10">
-        <v>600.79</v>
+        <v>407.34</v>
       </c>
       <c r="P280" s="7">
         <v>27</v>
       </c>
       <c r="Q280" s="10">
-        <v>600.79</v>
+        <v>407.34</v>
       </c>
       <c r="R280" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="5" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="B281" s="6" t="s">
-        <v>584</v>
+        <v>591</v>
       </c>
       <c r="C281" s="7" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="D281" s="7" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E281" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F281" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H281" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I281" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J281" s="10">
-        <v>928</v>
+        <v>429</v>
       </c>
       <c r="L281" s="7">
         <v>27</v>
       </c>
       <c r="M281" s="7">
         <v>27</v>
       </c>
       <c r="N281" s="10">
-        <v>677.44</v>
+        <v>313.17</v>
       </c>
       <c r="P281" s="7">
         <v>27</v>
       </c>
       <c r="Q281" s="10">
-        <v>677.44</v>
+        <v>313.17</v>
       </c>
       <c r="R281" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="5" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="B282" s="6" t="s">
-        <v>590</v>
+        <v>593</v>
       </c>
       <c r="C282" s="7" t="s">
-        <v>483</v>
+        <v>37</v>
       </c>
       <c r="D282" s="7" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="E282" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F282" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H282" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I282" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J282" s="10">
-        <v>4600</v>
+        <v>663</v>
       </c>
       <c r="L282" s="7">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="M282" s="7">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="N282" s="10">
-        <v>3220</v>
+        <v>483.99</v>
       </c>
       <c r="P282" s="7">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="Q282" s="10">
-        <v>3220</v>
+        <v>483.99</v>
       </c>
       <c r="R282" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="5" t="s">
-        <v>591</v>
+        <v>594</v>
       </c>
       <c r="B283" s="6" t="s">
-        <v>592</v>
+        <v>595</v>
       </c>
       <c r="C283" s="7" t="s">
-        <v>478</v>
+        <v>37</v>
       </c>
       <c r="D283" s="7" t="s">
-        <v>591</v>
+        <v>594</v>
       </c>
       <c r="E283" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F283" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H283" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I283" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J283" s="10">
-        <v>1139.99</v>
+        <v>606</v>
       </c>
       <c r="L283" s="7">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="M283" s="7">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="N283" s="10">
-        <v>740.99</v>
+        <v>442.38</v>
       </c>
       <c r="P283" s="7">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="Q283" s="10">
-        <v>740.99</v>
+        <v>442.38</v>
       </c>
       <c r="R283" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="5" t="s">
-        <v>593</v>
+        <v>596</v>
       </c>
       <c r="B284" s="6" t="s">
-        <v>594</v>
+        <v>232</v>
       </c>
       <c r="C284" s="7" t="s">
-        <v>478</v>
+        <v>37</v>
       </c>
       <c r="D284" s="7" t="s">
-        <v>593</v>
+        <v>596</v>
       </c>
       <c r="E284" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F284" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H284" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I284" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J284" s="10">
-        <v>1079.99</v>
+        <v>823</v>
       </c>
       <c r="L284" s="7">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="M284" s="7">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="N284" s="10">
-        <v>701.99</v>
+        <v>600.79</v>
       </c>
       <c r="P284" s="7">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="Q284" s="10">
-        <v>701.99</v>
+        <v>600.79</v>
       </c>
       <c r="R284" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="5" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="B285" s="6" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="C285" s="7" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="D285" s="7" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="E285" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F285" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H285" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I285" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J285" s="10">
-        <v>414</v>
+        <v>928</v>
       </c>
       <c r="L285" s="7">
         <v>27</v>
       </c>
       <c r="M285" s="7">
         <v>27</v>
       </c>
       <c r="N285" s="10">
-        <v>302.22</v>
+        <v>677.44</v>
       </c>
       <c r="P285" s="7">
         <v>27</v>
       </c>
       <c r="Q285" s="10">
-        <v>302.22</v>
+        <v>677.44</v>
       </c>
       <c r="R285" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="5" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="B286" s="6" t="s">
+        <v>599</v>
+      </c>
+      <c r="C286" s="7" t="s">
+        <v>498</v>
+      </c>
+      <c r="D286" s="7" t="s">
         <v>598</v>
       </c>
-      <c r="C286" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E286" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F286" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H286" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I286" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J286" s="10">
-        <v>635</v>
+        <v>4600</v>
       </c>
       <c r="L286" s="7">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="M286" s="7">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="N286" s="10">
-        <v>463.55</v>
+        <v>3220</v>
       </c>
       <c r="P286" s="7">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="Q286" s="10">
-        <v>463.55</v>
+        <v>3220</v>
       </c>
       <c r="R286" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" s="5" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="B287" s="6" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="C287" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D287" s="7" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="E287" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F287" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H287" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I287" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J287" s="10">
-        <v>623</v>
+        <v>1139.99</v>
       </c>
       <c r="L287" s="7">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="M287" s="7">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="N287" s="10">
-        <v>454.79</v>
+        <v>740.99</v>
       </c>
       <c r="P287" s="7">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="Q287" s="10">
-        <v>454.79</v>
+        <v>740.99</v>
       </c>
       <c r="R287" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="5" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="B288" s="6" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="C288" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D288" s="7" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="E288" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F288" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H288" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I288" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J288" s="10">
-        <v>825</v>
+        <v>1079.99</v>
       </c>
       <c r="L288" s="7">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="M288" s="7">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="N288" s="10">
-        <v>602.25</v>
+        <v>701.99</v>
       </c>
       <c r="P288" s="7">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="Q288" s="10">
-        <v>602.25</v>
+        <v>701.99</v>
       </c>
       <c r="R288" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" s="5" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="B289" s="6" t="s">
+        <v>605</v>
+      </c>
+      <c r="C289" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="D289" s="7" t="s">
         <v>604</v>
       </c>
-      <c r="C289" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E289" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F289" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H289" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I289" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J289" s="10">
-        <v>235</v>
+        <v>414</v>
       </c>
       <c r="L289" s="7">
         <v>27</v>
       </c>
       <c r="M289" s="7">
         <v>27</v>
       </c>
       <c r="N289" s="10">
-        <v>171.55</v>
+        <v>302.22</v>
       </c>
       <c r="P289" s="7">
         <v>27</v>
       </c>
       <c r="Q289" s="10">
-        <v>171.55</v>
+        <v>302.22</v>
       </c>
       <c r="R289" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="5" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="B290" s="6" t="s">
+        <v>607</v>
+      </c>
+      <c r="C290" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="D290" s="7" t="s">
         <v>606</v>
       </c>
-      <c r="C290" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E290" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F290" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H290" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I290" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J290" s="10">
-        <v>428</v>
+        <v>635</v>
       </c>
       <c r="L290" s="7">
         <v>27</v>
       </c>
       <c r="M290" s="7">
         <v>27</v>
       </c>
       <c r="N290" s="10">
-        <v>312.44</v>
+        <v>463.55</v>
       </c>
       <c r="P290" s="7">
         <v>27</v>
       </c>
       <c r="Q290" s="10">
-        <v>312.44</v>
+        <v>463.55</v>
       </c>
       <c r="R290" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="5" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="B291" s="6" t="s">
+        <v>609</v>
+      </c>
+      <c r="C291" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="D291" s="7" t="s">
         <v>608</v>
       </c>
-      <c r="C291" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E291" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F291" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H291" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I291" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J291" s="10">
-        <v>16.67</v>
+        <v>623</v>
       </c>
       <c r="L291" s="7">
         <v>27</v>
       </c>
       <c r="M291" s="7">
         <v>27</v>
       </c>
       <c r="N291" s="10">
-        <v>12.17</v>
+        <v>454.79</v>
       </c>
       <c r="P291" s="7">
         <v>27</v>
       </c>
       <c r="Q291" s="10">
-        <v>12.17</v>
+        <v>454.79</v>
       </c>
       <c r="R291" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="5" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="B292" s="6" t="s">
+        <v>611</v>
+      </c>
+      <c r="C292" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="D292" s="7" t="s">
         <v>610</v>
       </c>
-      <c r="C292" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E292" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F292" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H292" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I292" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J292" s="10">
-        <v>48</v>
+        <v>825</v>
       </c>
       <c r="L292" s="7">
         <v>27</v>
       </c>
       <c r="M292" s="7">
         <v>27</v>
       </c>
       <c r="N292" s="10">
-        <v>35.04</v>
+        <v>602.25</v>
       </c>
       <c r="P292" s="7">
         <v>27</v>
       </c>
       <c r="Q292" s="10">
-        <v>35.04</v>
+        <v>602.25</v>
       </c>
       <c r="R292" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="5" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="B293" s="6" t="s">
+        <v>613</v>
+      </c>
+      <c r="C293" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="D293" s="7" t="s">
         <v>612</v>
       </c>
-      <c r="C293" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E293" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F293" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H293" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I293" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J293" s="10">
-        <v>878</v>
+        <v>235</v>
       </c>
       <c r="L293" s="7">
         <v>27</v>
       </c>
       <c r="M293" s="7">
         <v>27</v>
       </c>
       <c r="N293" s="10">
-        <v>640.94</v>
+        <v>171.55</v>
       </c>
       <c r="P293" s="7">
         <v>27</v>
       </c>
       <c r="Q293" s="10">
-        <v>640.94</v>
+        <v>171.55</v>
       </c>
       <c r="R293" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="5" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="B294" s="6" t="s">
+        <v>615</v>
+      </c>
+      <c r="C294" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="D294" s="7" t="s">
         <v>614</v>
       </c>
-      <c r="C294" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E294" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F294" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H294" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I294" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J294" s="10">
-        <v>1077</v>
+        <v>428</v>
       </c>
       <c r="L294" s="7">
         <v>27</v>
       </c>
       <c r="M294" s="7">
         <v>27</v>
       </c>
       <c r="N294" s="10">
-        <v>786.21</v>
+        <v>312.44</v>
       </c>
       <c r="P294" s="7">
         <v>27</v>
       </c>
       <c r="Q294" s="10">
-        <v>786.21</v>
+        <v>312.44</v>
       </c>
       <c r="R294" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" s="5" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="B295" s="6" t="s">
+        <v>617</v>
+      </c>
+      <c r="C295" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="D295" s="7" t="s">
         <v>616</v>
       </c>
-      <c r="C295" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E295" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F295" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H295" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I295" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J295" s="10">
-        <v>546</v>
+        <v>16.67</v>
       </c>
       <c r="L295" s="7">
         <v>27</v>
       </c>
       <c r="M295" s="7">
         <v>27</v>
       </c>
       <c r="N295" s="10">
-        <v>398.58</v>
+        <v>12.17</v>
       </c>
       <c r="P295" s="7">
         <v>27</v>
       </c>
       <c r="Q295" s="10">
-        <v>398.58</v>
+        <v>12.17</v>
       </c>
       <c r="R295" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" s="5" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="B296" s="6" t="s">
+        <v>619</v>
+      </c>
+      <c r="C296" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="D296" s="7" t="s">
         <v>618</v>
       </c>
-      <c r="C296" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E296" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F296" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H296" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I296" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J296" s="10">
-        <v>577</v>
+        <v>48</v>
       </c>
       <c r="L296" s="7">
         <v>27</v>
       </c>
       <c r="M296" s="7">
         <v>27</v>
       </c>
       <c r="N296" s="10">
-        <v>421.21</v>
+        <v>35.04</v>
       </c>
       <c r="P296" s="7">
         <v>27</v>
       </c>
       <c r="Q296" s="10">
-        <v>421.21</v>
+        <v>35.04</v>
       </c>
       <c r="R296" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" s="5" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="B297" s="6" t="s">
+        <v>621</v>
+      </c>
+      <c r="C297" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="D297" s="7" t="s">
         <v>620</v>
       </c>
-      <c r="C297" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E297" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F297" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H297" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I297" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J297" s="10">
-        <v>340</v>
+        <v>878</v>
       </c>
       <c r="L297" s="7">
         <v>27</v>
       </c>
       <c r="M297" s="7">
         <v>27</v>
       </c>
       <c r="N297" s="10">
-        <v>248.2</v>
+        <v>640.94</v>
       </c>
       <c r="P297" s="7">
         <v>27</v>
       </c>
       <c r="Q297" s="10">
-        <v>248.2</v>
+        <v>640.94</v>
       </c>
       <c r="R297" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" s="5" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="B298" s="6" t="s">
+        <v>623</v>
+      </c>
+      <c r="C298" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="D298" s="7" t="s">
         <v>622</v>
       </c>
-      <c r="C298" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E298" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F298" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H298" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I298" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J298" s="10">
-        <v>505</v>
+        <v>1077</v>
       </c>
       <c r="L298" s="7">
         <v>27</v>
       </c>
       <c r="M298" s="7">
         <v>27</v>
       </c>
       <c r="N298" s="10">
-        <v>368.65</v>
+        <v>786.21</v>
       </c>
       <c r="P298" s="7">
         <v>27</v>
       </c>
       <c r="Q298" s="10">
-        <v>368.65</v>
+        <v>786.21</v>
       </c>
       <c r="R298" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" s="5" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="B299" s="6" t="s">
+        <v>625</v>
+      </c>
+      <c r="C299" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="D299" s="7" t="s">
         <v>624</v>
       </c>
-      <c r="C299" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E299" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F299" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H299" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I299" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J299" s="10">
-        <v>251</v>
+        <v>546</v>
       </c>
       <c r="L299" s="7">
         <v>27</v>
       </c>
       <c r="M299" s="7">
         <v>27</v>
       </c>
       <c r="N299" s="10">
-        <v>183.23</v>
+        <v>398.58</v>
       </c>
       <c r="P299" s="7">
         <v>27</v>
       </c>
       <c r="Q299" s="10">
-        <v>183.23</v>
+        <v>398.58</v>
       </c>
       <c r="R299" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" s="5" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="B300" s="6" t="s">
+        <v>627</v>
+      </c>
+      <c r="C300" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="D300" s="7" t="s">
         <v>626</v>
       </c>
-      <c r="C300" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E300" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F300" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H300" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I300" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J300" s="10">
-        <v>262</v>
+        <v>577</v>
       </c>
       <c r="L300" s="7">
         <v>27</v>
       </c>
       <c r="M300" s="7">
         <v>27</v>
       </c>
       <c r="N300" s="10">
-        <v>191.26</v>
+        <v>421.21</v>
       </c>
       <c r="P300" s="7">
         <v>27</v>
       </c>
       <c r="Q300" s="10">
-        <v>191.26</v>
+        <v>421.21</v>
       </c>
       <c r="R300" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" s="5" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="B301" s="6" t="s">
+        <v>629</v>
+      </c>
+      <c r="C301" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="D301" s="7" t="s">
         <v>628</v>
       </c>
-      <c r="C301" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E301" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F301" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H301" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I301" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J301" s="10">
-        <v>1650</v>
+        <v>340</v>
       </c>
       <c r="L301" s="7">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="M301" s="7">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="N301" s="10">
-        <v>1155</v>
+        <v>248.2</v>
       </c>
       <c r="P301" s="7">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="Q301" s="10">
-        <v>1155</v>
+        <v>248.2</v>
       </c>
       <c r="R301" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" s="5" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="B302" s="6" t="s">
+        <v>631</v>
+      </c>
+      <c r="C302" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="D302" s="7" t="s">
         <v>630</v>
       </c>
-      <c r="C302" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E302" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F302" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H302" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I302" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J302" s="10">
-        <v>2000</v>
+        <v>505</v>
       </c>
       <c r="L302" s="7">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="M302" s="7">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="N302" s="10">
-        <v>1400</v>
+        <v>368.65</v>
       </c>
       <c r="P302" s="7">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="Q302" s="10">
-        <v>1400</v>
+        <v>368.65</v>
       </c>
       <c r="R302" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" s="5" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="B303" s="6" t="s">
+        <v>633</v>
+      </c>
+      <c r="C303" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="D303" s="7" t="s">
         <v>632</v>
       </c>
-      <c r="C303" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E303" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F303" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H303" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I303" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J303" s="10">
-        <v>3400</v>
+        <v>251</v>
       </c>
       <c r="L303" s="7">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="M303" s="7">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="N303" s="10">
-        <v>2380</v>
+        <v>183.23</v>
       </c>
       <c r="P303" s="7">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="Q303" s="10">
-        <v>2380</v>
+        <v>183.23</v>
       </c>
       <c r="R303" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" s="5" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
       <c r="B304" s="6" t="s">
+        <v>635</v>
+      </c>
+      <c r="C304" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="D304" s="7" t="s">
         <v>634</v>
       </c>
-      <c r="C304" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E304" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F304" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H304" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I304" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J304" s="10">
-        <v>1900</v>
+        <v>262</v>
       </c>
       <c r="L304" s="7">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="M304" s="7">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="N304" s="10">
-        <v>1330</v>
+        <v>191.26</v>
       </c>
       <c r="P304" s="7">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="Q304" s="10">
-        <v>1330</v>
+        <v>191.26</v>
       </c>
       <c r="R304" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" s="5" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="B305" s="6" t="s">
+        <v>637</v>
+      </c>
+      <c r="C305" s="7" t="s">
+        <v>498</v>
+      </c>
+      <c r="D305" s="7" t="s">
         <v>636</v>
       </c>
-      <c r="C305" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E305" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F305" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H305" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I305" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J305" s="10">
-        <v>299.99</v>
+        <v>1650</v>
       </c>
       <c r="L305" s="7">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="M305" s="7">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="N305" s="10">
-        <v>194.99</v>
+        <v>1155</v>
       </c>
       <c r="P305" s="7">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="Q305" s="10">
-        <v>194.99</v>
+        <v>1155</v>
       </c>
       <c r="R305" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" s="5" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="B306" s="6" t="s">
+        <v>639</v>
+      </c>
+      <c r="C306" s="7" t="s">
+        <v>498</v>
+      </c>
+      <c r="D306" s="7" t="s">
         <v>638</v>
       </c>
-      <c r="C306" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E306" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F306" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H306" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I306" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J306" s="10">
-        <v>319.99</v>
+        <v>2000</v>
       </c>
       <c r="L306" s="7">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="M306" s="7">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="N306" s="10">
-        <v>207.99</v>
+        <v>1400</v>
       </c>
       <c r="P306" s="7">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="Q306" s="10">
-        <v>207.99</v>
+        <v>1400</v>
       </c>
       <c r="R306" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" s="5" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
       <c r="B307" s="6" t="s">
+        <v>641</v>
+      </c>
+      <c r="C307" s="7" t="s">
+        <v>498</v>
+      </c>
+      <c r="D307" s="7" t="s">
         <v>640</v>
       </c>
-      <c r="C307" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E307" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F307" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H307" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I307" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J307" s="10">
-        <v>339.99</v>
+        <v>3400</v>
       </c>
       <c r="L307" s="7">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="M307" s="7">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="N307" s="10">
-        <v>220.99</v>
+        <v>2380</v>
       </c>
       <c r="P307" s="7">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="Q307" s="10">
-        <v>220.99</v>
+        <v>2380</v>
       </c>
       <c r="R307" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" s="5" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="B308" s="6" t="s">
+        <v>643</v>
+      </c>
+      <c r="C308" s="7" t="s">
+        <v>498</v>
+      </c>
+      <c r="D308" s="7" t="s">
         <v>642</v>
       </c>
-      <c r="C308" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E308" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F308" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H308" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I308" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J308" s="10">
-        <v>359.99</v>
+        <v>1900</v>
       </c>
       <c r="L308" s="7">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="M308" s="7">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="N308" s="10">
-        <v>233.99</v>
+        <v>1330</v>
       </c>
       <c r="P308" s="7">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="Q308" s="10">
-        <v>233.99</v>
+        <v>1330</v>
       </c>
       <c r="R308" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" s="5" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="B309" s="6" t="s">
+        <v>645</v>
+      </c>
+      <c r="C309" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D309" s="7" t="s">
         <v>644</v>
       </c>
-      <c r="C309" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E309" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F309" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H309" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I309" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J309" s="10">
-        <v>400</v>
+        <v>299.99</v>
       </c>
       <c r="L309" s="7">
-        <v>5</v>
+        <v>35</v>
       </c>
       <c r="M309" s="7">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="N309" s="10">
-        <v>292</v>
+        <v>194.99</v>
       </c>
       <c r="P309" s="7">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="Q309" s="10">
-        <v>292</v>
+        <v>194.99</v>
       </c>
       <c r="R309" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" s="5" t="s">
         <v>646</v>
       </c>
       <c r="B310" s="6" t="s">
         <v>647</v>
       </c>
       <c r="C310" s="7" t="s">
-        <v>645</v>
+        <v>14</v>
       </c>
       <c r="D310" s="7" t="s">
         <v>646</v>
       </c>
       <c r="E310" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F310" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H310" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I310" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J310" s="10">
-        <v>200</v>
+        <v>319.99</v>
       </c>
       <c r="L310" s="7">
-        <v>5</v>
+        <v>35</v>
       </c>
       <c r="M310" s="7">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="N310" s="10">
-        <v>146</v>
+        <v>207.99</v>
       </c>
       <c r="P310" s="7">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="Q310" s="10">
-        <v>146</v>
+        <v>207.99</v>
       </c>
       <c r="R310" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" s="5" t="s">
         <v>648</v>
       </c>
       <c r="B311" s="6" t="s">
         <v>649</v>
       </c>
       <c r="C311" s="7" t="s">
-        <v>645</v>
+        <v>14</v>
       </c>
       <c r="D311" s="7" t="s">
         <v>648</v>
       </c>
       <c r="E311" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F311" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H311" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I311" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J311" s="10">
-        <v>500</v>
+        <v>339.99</v>
       </c>
       <c r="L311" s="7">
-        <v>5</v>
+        <v>35</v>
       </c>
       <c r="M311" s="7">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="N311" s="10">
-        <v>365</v>
+        <v>220.99</v>
       </c>
       <c r="P311" s="7">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="Q311" s="10">
-        <v>365</v>
+        <v>220.99</v>
       </c>
       <c r="R311" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" s="5" t="s">
         <v>650</v>
       </c>
       <c r="B312" s="6" t="s">
         <v>651</v>
       </c>
       <c r="C312" s="7" t="s">
-        <v>645</v>
+        <v>14</v>
       </c>
       <c r="D312" s="7" t="s">
         <v>650</v>
       </c>
       <c r="E312" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F312" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H312" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I312" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J312" s="10">
-        <v>150</v>
+        <v>359.99</v>
       </c>
       <c r="L312" s="7">
-        <v>5</v>
+        <v>35</v>
       </c>
       <c r="M312" s="7">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="N312" s="10">
-        <v>109.5</v>
+        <v>233.99</v>
       </c>
       <c r="P312" s="7">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="Q312" s="10">
-        <v>109.5</v>
+        <v>233.99</v>
       </c>
       <c r="R312" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" s="5" t="s">
         <v>652</v>
       </c>
       <c r="B313" s="6" t="s">
         <v>653</v>
       </c>
       <c r="C313" s="7" t="s">
-        <v>645</v>
+        <v>654</v>
       </c>
       <c r="D313" s="7" t="s">
         <v>652</v>
       </c>
       <c r="E313" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F313" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H313" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I313" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J313" s="10">
-        <v>250</v>
+        <v>400</v>
       </c>
       <c r="L313" s="7">
         <v>5</v>
       </c>
       <c r="M313" s="7">
         <v>27</v>
       </c>
       <c r="N313" s="10">
-        <v>182.5</v>
+        <v>292</v>
       </c>
       <c r="P313" s="7">
         <v>27</v>
       </c>
       <c r="Q313" s="10">
-        <v>182.5</v>
+        <v>292</v>
       </c>
       <c r="R313" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" s="5" t="s">
+        <v>655</v>
+      </c>
+      <c r="B314" s="6" t="s">
+        <v>656</v>
+      </c>
+      <c r="C314" s="7" t="s">
         <v>654</v>
       </c>
-      <c r="B314" s="6" t="s">
+      <c r="D314" s="7" t="s">
         <v>655</v>
       </c>
-      <c r="C314" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E314" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F314" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H314" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I314" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J314" s="10">
-        <v>150</v>
+        <v>200</v>
       </c>
       <c r="L314" s="7">
         <v>5</v>
       </c>
       <c r="M314" s="7">
         <v>27</v>
       </c>
       <c r="N314" s="10">
-        <v>109.5</v>
+        <v>146</v>
       </c>
       <c r="P314" s="7">
         <v>27</v>
       </c>
       <c r="Q314" s="10">
-        <v>109.5</v>
+        <v>146</v>
       </c>
       <c r="R314" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" s="5" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="B315" s="6" t="s">
+        <v>658</v>
+      </c>
+      <c r="C315" s="7" t="s">
+        <v>654</v>
+      </c>
+      <c r="D315" s="7" t="s">
         <v>657</v>
       </c>
-      <c r="C315" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E315" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F315" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H315" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I315" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J315" s="10">
-        <v>300</v>
+        <v>500</v>
       </c>
       <c r="L315" s="7">
         <v>5</v>
       </c>
       <c r="M315" s="7">
         <v>27</v>
       </c>
       <c r="N315" s="10">
-        <v>219</v>
+        <v>365</v>
       </c>
       <c r="P315" s="7">
         <v>27</v>
       </c>
       <c r="Q315" s="10">
-        <v>219</v>
+        <v>365</v>
       </c>
       <c r="R315" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" s="5" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="B316" s="6" t="s">
+        <v>660</v>
+      </c>
+      <c r="C316" s="7" t="s">
+        <v>654</v>
+      </c>
+      <c r="D316" s="7" t="s">
         <v>659</v>
       </c>
-      <c r="C316" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E316" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F316" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H316" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I316" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J316" s="10">
-        <v>200</v>
+        <v>150</v>
       </c>
       <c r="L316" s="7">
         <v>5</v>
       </c>
       <c r="M316" s="7">
         <v>27</v>
       </c>
       <c r="N316" s="10">
-        <v>146</v>
+        <v>109.5</v>
       </c>
       <c r="P316" s="7">
         <v>27</v>
       </c>
       <c r="Q316" s="10">
-        <v>146</v>
+        <v>109.5</v>
       </c>
       <c r="R316" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" s="5" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
       <c r="B317" s="6" t="s">
+        <v>662</v>
+      </c>
+      <c r="C317" s="7" t="s">
+        <v>654</v>
+      </c>
+      <c r="D317" s="7" t="s">
         <v>661</v>
       </c>
-      <c r="C317" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E317" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F317" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H317" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I317" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J317" s="10">
-        <v>100</v>
+        <v>250</v>
       </c>
       <c r="L317" s="7">
         <v>5</v>
       </c>
       <c r="M317" s="7">
         <v>27</v>
       </c>
       <c r="N317" s="10">
-        <v>73</v>
+        <v>182.5</v>
       </c>
       <c r="P317" s="7">
         <v>27</v>
       </c>
       <c r="Q317" s="10">
-        <v>73</v>
+        <v>182.5</v>
       </c>
       <c r="R317" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" s="5" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
       <c r="B318" s="6" t="s">
+        <v>664</v>
+      </c>
+      <c r="C318" s="7" t="s">
+        <v>654</v>
+      </c>
+      <c r="D318" s="7" t="s">
         <v>663</v>
       </c>
-      <c r="C318" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E318" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F318" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H318" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I318" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J318" s="10">
-        <v>131</v>
+        <v>150</v>
       </c>
       <c r="L318" s="7">
-        <v>27</v>
+        <v>5</v>
       </c>
       <c r="M318" s="7">
         <v>27</v>
       </c>
       <c r="N318" s="10">
-        <v>95.63</v>
+        <v>109.5</v>
       </c>
       <c r="P318" s="7">
         <v>27</v>
       </c>
       <c r="Q318" s="10">
-        <v>95.63</v>
+        <v>109.5</v>
       </c>
       <c r="R318" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" s="5" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
       <c r="B319" s="6" t="s">
+        <v>666</v>
+      </c>
+      <c r="C319" s="7" t="s">
+        <v>654</v>
+      </c>
+      <c r="D319" s="7" t="s">
         <v>665</v>
       </c>
-      <c r="C319" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E319" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F319" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H319" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I319" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J319" s="10">
-        <v>1900</v>
+        <v>300</v>
       </c>
       <c r="L319" s="7">
-        <v>30</v>
+        <v>5</v>
       </c>
       <c r="M319" s="7">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="N319" s="10">
-        <v>1330</v>
+        <v>219</v>
       </c>
       <c r="P319" s="7">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="Q319" s="10">
-        <v>1330</v>
+        <v>219</v>
       </c>
       <c r="R319" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" s="5" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
       <c r="B320" s="6" t="s">
+        <v>668</v>
+      </c>
+      <c r="C320" s="7" t="s">
+        <v>654</v>
+      </c>
+      <c r="D320" s="7" t="s">
         <v>667</v>
       </c>
-      <c r="C320" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E320" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F320" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H320" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I320" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J320" s="10">
-        <v>1449.99</v>
+        <v>200</v>
       </c>
       <c r="L320" s="7">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="M320" s="7">
-        <v>8</v>
+        <v>27</v>
       </c>
       <c r="N320" s="10">
-        <v>1333.99</v>
+        <v>146</v>
       </c>
       <c r="P320" s="7">
-        <v>8</v>
+        <v>27</v>
       </c>
       <c r="Q320" s="10">
-        <v>1333.99</v>
+        <v>146</v>
       </c>
       <c r="R320" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" s="5" t="s">
         <v>669</v>
       </c>
       <c r="B321" s="6" t="s">
         <v>670</v>
       </c>
       <c r="C321" s="7" t="s">
-        <v>478</v>
+        <v>654</v>
       </c>
       <c r="D321" s="7" t="s">
         <v>669</v>
       </c>
       <c r="E321" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F321" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H321" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I321" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J321" s="10">
-        <v>1139.99</v>
+        <v>100</v>
       </c>
       <c r="L321" s="7">
-        <v>35</v>
+        <v>5</v>
       </c>
       <c r="M321" s="7">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="N321" s="10">
-        <v>740.99</v>
+        <v>73</v>
       </c>
       <c r="P321" s="7">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="Q321" s="10">
-        <v>740.99</v>
+        <v>73</v>
       </c>
       <c r="R321" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" s="5" t="s">
         <v>671</v>
       </c>
       <c r="B322" s="6" t="s">
         <v>672</v>
       </c>
       <c r="C322" s="7" t="s">
-        <v>483</v>
+        <v>37</v>
       </c>
       <c r="D322" s="7" t="s">
         <v>671</v>
       </c>
       <c r="E322" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F322" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H322" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I322" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J322" s="10">
-        <v>2700</v>
+        <v>131</v>
       </c>
       <c r="L322" s="7">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="M322" s="7">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="N322" s="10">
-        <v>1890</v>
+        <v>95.63</v>
       </c>
       <c r="P322" s="7">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="Q322" s="10">
-        <v>1890</v>
+        <v>95.63</v>
       </c>
       <c r="R322" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" s="5" t="s">
         <v>673</v>
       </c>
       <c r="B323" s="6" t="s">
         <v>674</v>
       </c>
       <c r="C323" s="7" t="s">
-        <v>483</v>
+        <v>498</v>
       </c>
       <c r="D323" s="7" t="s">
         <v>673</v>
       </c>
       <c r="E323" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F323" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H323" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I323" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J323" s="10">
-        <v>4700</v>
+        <v>1900</v>
       </c>
       <c r="L323" s="7">
         <v>30</v>
       </c>
       <c r="M323" s="7">
         <v>30</v>
       </c>
       <c r="N323" s="10">
-        <v>3290</v>
+        <v>1330</v>
       </c>
       <c r="P323" s="7">
         <v>30</v>
       </c>
       <c r="Q323" s="10">
-        <v>3290</v>
+        <v>1330</v>
       </c>
       <c r="R323" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" s="5" t="s">
         <v>675</v>
       </c>
       <c r="B324" s="6" t="s">
         <v>676</v>
       </c>
       <c r="C324" s="7" t="s">
-        <v>483</v>
+        <v>677</v>
       </c>
       <c r="D324" s="7" t="s">
         <v>675</v>
       </c>
       <c r="E324" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F324" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H324" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I324" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J324" s="10">
-        <v>4300</v>
+        <v>1449.99</v>
       </c>
       <c r="L324" s="7">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="M324" s="7">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="N324" s="10">
-        <v>3010</v>
+        <v>1333.99</v>
       </c>
       <c r="P324" s="7">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="Q324" s="10">
-        <v>3010</v>
+        <v>1333.99</v>
       </c>
       <c r="R324" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" s="5" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="B325" s="6" t="s">
+        <v>679</v>
+      </c>
+      <c r="C325" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D325" s="7" t="s">
         <v>678</v>
       </c>
-      <c r="C325" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E325" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F325" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H325" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I325" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J325" s="10">
-        <v>1359.99</v>
+        <v>1139.99</v>
       </c>
       <c r="L325" s="7">
         <v>35</v>
       </c>
       <c r="M325" s="7">
         <v>35</v>
       </c>
       <c r="N325" s="10">
-        <v>883.99</v>
+        <v>740.99</v>
       </c>
       <c r="P325" s="7">
         <v>35</v>
       </c>
       <c r="Q325" s="10">
-        <v>883.99</v>
+        <v>740.99</v>
       </c>
       <c r="R325" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" s="5" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="B326" s="6" t="s">
+        <v>681</v>
+      </c>
+      <c r="C326" s="7" t="s">
+        <v>498</v>
+      </c>
+      <c r="D326" s="7" t="s">
         <v>680</v>
       </c>
-      <c r="C326" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E326" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F326" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H326" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I326" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J326" s="10">
-        <v>599.99</v>
+        <v>2700</v>
       </c>
       <c r="L326" s="7">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="M326" s="7">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="N326" s="10">
-        <v>539.99</v>
+        <v>1890</v>
       </c>
       <c r="P326" s="7">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="Q326" s="10">
-        <v>539.99</v>
+        <v>1890</v>
       </c>
       <c r="R326" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" s="5" t="s">
         <v>682</v>
       </c>
       <c r="B327" s="6" t="s">
         <v>683</v>
       </c>
       <c r="C327" s="7" t="s">
-        <v>681</v>
+        <v>498</v>
       </c>
       <c r="D327" s="7" t="s">
         <v>682</v>
       </c>
       <c r="E327" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F327" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H327" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I327" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J327" s="10">
-        <v>599.99</v>
+        <v>4700</v>
       </c>
       <c r="L327" s="7">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="M327" s="7">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="N327" s="10">
-        <v>539.99</v>
+        <v>3290</v>
       </c>
       <c r="P327" s="7">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="Q327" s="10">
-        <v>539.99</v>
+        <v>3290</v>
       </c>
       <c r="R327" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" s="5" t="s">
         <v>684</v>
       </c>
       <c r="B328" s="6" t="s">
         <v>685</v>
       </c>
       <c r="C328" s="7" t="s">
-        <v>72</v>
+        <v>498</v>
       </c>
       <c r="D328" s="7" t="s">
         <v>684</v>
       </c>
       <c r="E328" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F328" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H328" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I328" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J328" s="10">
-        <v>123.8</v>
+        <v>4300</v>
       </c>
       <c r="L328" s="7">
-        <v>7</v>
+        <v>30</v>
       </c>
       <c r="M328" s="7">
-        <v>7</v>
+        <v>30</v>
       </c>
       <c r="N328" s="10">
-        <v>115.13</v>
+        <v>3010</v>
       </c>
       <c r="P328" s="7">
-        <v>7</v>
+        <v>30</v>
       </c>
       <c r="Q328" s="10">
-        <v>115.13</v>
+        <v>3010</v>
       </c>
       <c r="R328" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" s="5" t="s">
         <v>686</v>
       </c>
       <c r="B329" s="6" t="s">
         <v>687</v>
       </c>
       <c r="C329" s="7" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="D329" s="7" t="s">
         <v>686</v>
       </c>
       <c r="E329" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F329" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H329" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I329" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J329" s="10">
-        <v>111.1</v>
+        <v>1359.99</v>
       </c>
       <c r="L329" s="7">
-        <v>7</v>
+        <v>35</v>
       </c>
       <c r="M329" s="7">
-        <v>7</v>
+        <v>35</v>
       </c>
       <c r="N329" s="10">
-        <v>103.32</v>
+        <v>883.99</v>
       </c>
       <c r="P329" s="7">
-        <v>7</v>
+        <v>35</v>
       </c>
       <c r="Q329" s="10">
-        <v>103.32</v>
+        <v>883.99</v>
       </c>
       <c r="R329" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" s="5" t="s">
         <v>688</v>
       </c>
       <c r="B330" s="6" t="s">
         <v>689</v>
       </c>
       <c r="C330" s="7" t="s">
-        <v>72</v>
+        <v>28</v>
       </c>
       <c r="D330" s="7" t="s">
         <v>688</v>
       </c>
       <c r="E330" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F330" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H330" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I330" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J330" s="10">
-        <v>198.4</v>
+        <v>599.99</v>
       </c>
       <c r="L330" s="7">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="M330" s="7">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="N330" s="10">
-        <v>184.51</v>
+        <v>539.99</v>
       </c>
       <c r="P330" s="7">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="Q330" s="10">
-        <v>184.51</v>
+        <v>539.99</v>
       </c>
       <c r="R330" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" s="5" t="s">
         <v>690</v>
       </c>
       <c r="B331" s="6" t="s">
         <v>691</v>
       </c>
       <c r="C331" s="7" t="s">
-        <v>72</v>
+        <v>28</v>
       </c>
       <c r="D331" s="7" t="s">
         <v>690</v>
       </c>
       <c r="E331" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F331" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H331" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I331" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J331" s="10">
-        <v>144.9</v>
+        <v>599.99</v>
       </c>
       <c r="L331" s="7">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="M331" s="7">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="N331" s="10">
-        <v>134.76</v>
+        <v>539.99</v>
       </c>
       <c r="P331" s="7">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="Q331" s="10">
-        <v>134.76</v>
+        <v>539.99</v>
       </c>
       <c r="R331" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" s="5" t="s">
         <v>692</v>
       </c>
       <c r="B332" s="6" t="s">
         <v>693</v>
       </c>
       <c r="C332" s="7" t="s">
-        <v>72</v>
+        <v>90</v>
       </c>
       <c r="D332" s="7" t="s">
         <v>692</v>
       </c>
       <c r="E332" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F332" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H332" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I332" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J332" s="10">
-        <v>178.5</v>
+        <v>123.8</v>
       </c>
       <c r="L332" s="7">
         <v>7</v>
       </c>
       <c r="M332" s="7">
         <v>7</v>
       </c>
       <c r="N332" s="10">
-        <v>166.01</v>
+        <v>115.13</v>
       </c>
       <c r="P332" s="7">
         <v>7</v>
       </c>
       <c r="Q332" s="10">
-        <v>166.01</v>
+        <v>115.13</v>
       </c>
       <c r="R332" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" s="5" t="s">
         <v>694</v>
       </c>
       <c r="B333" s="6" t="s">
         <v>695</v>
       </c>
       <c r="C333" s="7" t="s">
-        <v>72</v>
+        <v>90</v>
       </c>
       <c r="D333" s="7" t="s">
         <v>694</v>
       </c>
       <c r="E333" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F333" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H333" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I333" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J333" s="10">
-        <v>275.9</v>
+        <v>111.1</v>
       </c>
       <c r="L333" s="7">
         <v>7</v>
       </c>
       <c r="M333" s="7">
         <v>7</v>
       </c>
       <c r="N333" s="10">
-        <v>256.59</v>
+        <v>103.32</v>
       </c>
       <c r="P333" s="7">
         <v>7</v>
       </c>
       <c r="Q333" s="10">
-        <v>256.59</v>
+        <v>103.32</v>
       </c>
       <c r="R333" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" s="5" t="s">
         <v>696</v>
       </c>
       <c r="B334" s="6" t="s">
         <v>697</v>
       </c>
       <c r="C334" s="7" t="s">
-        <v>72</v>
+        <v>90</v>
       </c>
       <c r="D334" s="7" t="s">
         <v>696</v>
       </c>
       <c r="E334" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F334" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H334" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I334" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J334" s="10">
-        <v>202</v>
+        <v>198.4</v>
       </c>
       <c r="L334" s="7">
         <v>7</v>
       </c>
       <c r="M334" s="7">
         <v>7</v>
       </c>
       <c r="N334" s="10">
-        <v>187.86</v>
+        <v>184.51</v>
       </c>
       <c r="P334" s="7">
         <v>7</v>
       </c>
       <c r="Q334" s="10">
-        <v>187.86</v>
+        <v>184.51</v>
       </c>
       <c r="R334" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" s="5" t="s">
         <v>698</v>
       </c>
       <c r="B335" s="6" t="s">
         <v>699</v>
       </c>
       <c r="C335" s="7" t="s">
-        <v>72</v>
+        <v>90</v>
       </c>
       <c r="D335" s="7" t="s">
         <v>698</v>
       </c>
       <c r="E335" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F335" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H335" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I335" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J335" s="10">
-        <v>249.3</v>
+        <v>144.9</v>
       </c>
       <c r="L335" s="7">
         <v>7</v>
       </c>
       <c r="M335" s="7">
         <v>7</v>
       </c>
       <c r="N335" s="10">
-        <v>231.85</v>
+        <v>134.76</v>
       </c>
       <c r="P335" s="7">
         <v>7</v>
       </c>
       <c r="Q335" s="10">
-        <v>231.85</v>
+        <v>134.76</v>
       </c>
       <c r="R335" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" s="5" t="s">
         <v>700</v>
       </c>
       <c r="B336" s="6" t="s">
         <v>701</v>
       </c>
       <c r="C336" s="7" t="s">
-        <v>72</v>
+        <v>90</v>
       </c>
       <c r="D336" s="7" t="s">
         <v>700</v>
       </c>
       <c r="E336" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F336" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H336" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I336" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J336" s="10">
-        <v>359.5</v>
+        <v>178.5</v>
       </c>
       <c r="L336" s="7">
         <v>7</v>
       </c>
       <c r="M336" s="7">
         <v>7</v>
       </c>
       <c r="N336" s="10">
-        <v>334.34</v>
+        <v>166.01</v>
       </c>
       <c r="P336" s="7">
         <v>7</v>
       </c>
       <c r="Q336" s="10">
-        <v>334.34</v>
+        <v>166.01</v>
       </c>
       <c r="R336" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" s="5" t="s">
         <v>702</v>
       </c>
       <c r="B337" s="6" t="s">
         <v>703</v>
       </c>
       <c r="C337" s="7" t="s">
-        <v>72</v>
+        <v>90</v>
       </c>
       <c r="D337" s="7" t="s">
         <v>702</v>
       </c>
       <c r="E337" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F337" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H337" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I337" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J337" s="10">
-        <v>324.2</v>
+        <v>275.9</v>
       </c>
       <c r="L337" s="7">
         <v>7</v>
       </c>
       <c r="M337" s="7">
         <v>7</v>
       </c>
       <c r="N337" s="10">
-        <v>301.51</v>
+        <v>256.59</v>
       </c>
       <c r="P337" s="7">
         <v>7</v>
       </c>
       <c r="Q337" s="10">
-        <v>301.51</v>
+        <v>256.59</v>
       </c>
       <c r="R337" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" s="5" t="s">
         <v>704</v>
       </c>
       <c r="B338" s="6" t="s">
         <v>705</v>
       </c>
       <c r="C338" s="7" t="s">
-        <v>483</v>
+        <v>90</v>
       </c>
       <c r="D338" s="7" t="s">
         <v>704</v>
       </c>
       <c r="E338" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F338" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H338" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I338" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J338" s="10">
-        <v>2850</v>
+        <v>202</v>
       </c>
       <c r="L338" s="7">
-        <v>30</v>
+        <v>7</v>
       </c>
       <c r="M338" s="7">
-        <v>30</v>
+        <v>7</v>
       </c>
       <c r="N338" s="10">
-        <v>1995</v>
+        <v>187.86</v>
       </c>
       <c r="P338" s="7">
-        <v>30</v>
+        <v>7</v>
       </c>
       <c r="Q338" s="10">
-        <v>1995</v>
+        <v>187.86</v>
       </c>
       <c r="R338" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" s="5" t="s">
         <v>706</v>
       </c>
       <c r="B339" s="6" t="s">
         <v>707</v>
       </c>
       <c r="C339" s="7" t="s">
-        <v>478</v>
+        <v>90</v>
       </c>
       <c r="D339" s="7" t="s">
         <v>706</v>
       </c>
       <c r="E339" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F339" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H339" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I339" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J339" s="10">
-        <v>1319.99</v>
+        <v>249.3</v>
       </c>
       <c r="L339" s="7">
-        <v>35</v>
+        <v>7</v>
       </c>
       <c r="M339" s="7">
-        <v>35</v>
+        <v>7</v>
       </c>
       <c r="N339" s="10">
-        <v>857.99</v>
+        <v>231.85</v>
       </c>
       <c r="P339" s="7">
-        <v>35</v>
+        <v>7</v>
       </c>
       <c r="Q339" s="10">
-        <v>857.99</v>
+        <v>231.85</v>
       </c>
       <c r="R339" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" s="5" t="s">
         <v>708</v>
       </c>
       <c r="B340" s="6" t="s">
         <v>709</v>
       </c>
       <c r="C340" s="7" t="s">
-        <v>483</v>
+        <v>90</v>
       </c>
       <c r="D340" s="7" t="s">
         <v>708</v>
       </c>
       <c r="E340" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F340" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H340" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I340" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J340" s="10">
-        <v>1650</v>
+        <v>359.5</v>
       </c>
       <c r="L340" s="7">
-        <v>30</v>
+        <v>7</v>
       </c>
       <c r="M340" s="7">
-        <v>30</v>
+        <v>7</v>
       </c>
       <c r="N340" s="10">
-        <v>1155</v>
+        <v>334.34</v>
       </c>
       <c r="P340" s="7">
-        <v>30</v>
+        <v>7</v>
       </c>
       <c r="Q340" s="10">
-        <v>1155</v>
+        <v>334.34</v>
       </c>
       <c r="R340" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" s="5" t="s">
         <v>710</v>
       </c>
       <c r="B341" s="6" t="s">
         <v>711</v>
       </c>
       <c r="C341" s="7" t="s">
-        <v>483</v>
+        <v>90</v>
       </c>
       <c r="D341" s="7" t="s">
         <v>710</v>
       </c>
       <c r="E341" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F341" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H341" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I341" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J341" s="10">
+        <v>324.2</v>
+      </c>
+      <c r="L341" s="7">
+        <v>7</v>
+      </c>
+      <c r="M341" s="7">
+        <v>7</v>
+      </c>
+      <c r="N341" s="10">
+        <v>301.51</v>
+      </c>
+      <c r="P341" s="7">
+        <v>7</v>
+      </c>
+      <c r="Q341" s="10">
+        <v>301.51</v>
+      </c>
+      <c r="R341" s="7" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="342">
+      <c r="A342" s="5" t="s">
+        <v>712</v>
+      </c>
+      <c r="B342" s="6" t="s">
+        <v>713</v>
+      </c>
+      <c r="C342" s="7" t="s">
+        <v>498</v>
+      </c>
+      <c r="D342" s="7" t="s">
+        <v>712</v>
+      </c>
+      <c r="E342" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F342" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H342" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I342" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="J342" s="10">
+        <v>2850</v>
+      </c>
+      <c r="L342" s="7">
+        <v>30</v>
+      </c>
+      <c r="M342" s="7">
+        <v>30</v>
+      </c>
+      <c r="N342" s="10">
+        <v>1995</v>
+      </c>
+      <c r="P342" s="7">
+        <v>30</v>
+      </c>
+      <c r="Q342" s="10">
+        <v>1995</v>
+      </c>
+      <c r="R342" s="7" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="343">
+      <c r="A343" s="5" t="s">
+        <v>714</v>
+      </c>
+      <c r="B343" s="6" t="s">
+        <v>715</v>
+      </c>
+      <c r="C343" s="7" t="s">
+        <v>498</v>
+      </c>
+      <c r="D343" s="7" t="s">
+        <v>714</v>
+      </c>
+      <c r="E343" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F343" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H343" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I343" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="J343" s="10">
+        <v>1650</v>
+      </c>
+      <c r="L343" s="7">
+        <v>30</v>
+      </c>
+      <c r="M343" s="7">
+        <v>30</v>
+      </c>
+      <c r="N343" s="10">
+        <v>1155</v>
+      </c>
+      <c r="P343" s="7">
+        <v>30</v>
+      </c>
+      <c r="Q343" s="10">
+        <v>1155</v>
+      </c>
+      <c r="R343" s="7" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="344">
+      <c r="A344" s="5" t="s">
+        <v>716</v>
+      </c>
+      <c r="B344" s="6" t="s">
+        <v>717</v>
+      </c>
+      <c r="C344" s="7" t="s">
+        <v>498</v>
+      </c>
+      <c r="D344" s="7" t="s">
+        <v>716</v>
+      </c>
+      <c r="E344" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F344" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H344" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I344" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="J344" s="10">
         <v>4030</v>
       </c>
-      <c r="L341" s="7">
+      <c r="L344" s="7">
         <v>30</v>
       </c>
-      <c r="M341" s="7">
+      <c r="M344" s="7">
         <v>30</v>
       </c>
-      <c r="N341" s="10">
+      <c r="N344" s="10">
         <v>2821</v>
       </c>
-      <c r="P341" s="7">
+      <c r="P344" s="7">
         <v>30</v>
       </c>
-      <c r="Q341" s="10">
+      <c r="Q344" s="10">
         <v>2821</v>
       </c>
-      <c r="R341" s="7" t="s">
+      <c r="R344" s="7" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <pageSetup usePrinterDefaults="0"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010028F0AC6A6E38CD4A93AEB8722B6C91D2" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="dde012b49a2d64676c780fcfd3d39a00">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c168b142-b8f7-4789-8d4a-1d544364992b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b63b6460d2e07e2e62e440ab1c0d94d8" ns2:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010028F0AC6A6E38CD4A93AEB8722B6C91D2" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e4568b544d03cf4e8e652e780b214b61">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c168b142-b8f7-4789-8d4a-1d544364992b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0355e1bd8629e6fe14723f637ed371ce" ns2:_="">
     <xsd:import namespace="c168b142-b8f7-4789-8d4a-1d544364992b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c168b142-b8f7-4789-8d4a-1d544364992b" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
@@ -18834,59 +18993,59 @@
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{92997F32-BB7C-45BC-86D0-F8F667929D4B}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F343B273-15A6-463C-BE37-6783FD68F156}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{57366E67-B108-4AD8-9981-3226910BC0C0}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2215492A-5B15-4A3C-B639-4EBBCD425A82}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{24544A6B-5F8E-40A7-8669-51865432846F}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{56E02D8D-8C51-4F5C-9520-914CFE41F77B}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>FlexCel Studio for .NET</Application>
   <DocSecurity>0</DocSecurity>
   <HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr>Appendix E</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 