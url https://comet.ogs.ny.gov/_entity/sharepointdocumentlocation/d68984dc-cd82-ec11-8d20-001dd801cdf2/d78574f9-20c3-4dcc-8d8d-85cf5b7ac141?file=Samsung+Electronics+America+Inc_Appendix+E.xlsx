--- v1 (2026-06-02)
+++ v2 (2026-07-22)
@@ -2211,138 +2211,158 @@
   </si>
   <si>
     <t xml:space="preserve">Percentage-Based List Price  ($)</t>
   </si>
   <si>
     <t>Minimum NYS Discount (%)</t>
   </si>
   <si>
     <t>Actual NYS Discount (%)</t>
   </si>
   <si>
     <t xml:space="preserve">Percentage-Based Net Price  ($)</t>
   </si>
   <si>
     <t>Percent Educational Discount (%)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0.00000"/>
     <numFmt numFmtId="165" formatCode="\$#,##0.00_);\(\$#,##0.00\)"/>
   </numFmts>
-  <fonts count="4">
+  <fonts count="5">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF042464"/>
         <bgColor rgb="FF042464"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf fontId="0" numFmtId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="13">
+  <cellXfs count="18">
     <xf fontId="0" numFmtId="0" fillId="0" borderId="0" xfId="0"/>
     <xf applyNumberFormat="1" applyFont="1" fontId="0" numFmtId="164" fillId="0" borderId="0" xfId="0"/>
     <xf applyFont="1" fontId="0" numFmtId="0" fillId="0" borderId="0" xfId="0"/>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" fontId="1" numFmtId="164" fillId="2" borderId="0" xfId="0">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf applyFont="1" applyFill="1" applyAlignment="1" fontId="1" numFmtId="0" fillId="2" borderId="0" xfId="0">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf applyAlignment="1" fontId="0" numFmtId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="left"/>
     </xf>
     <xf applyFont="1" applyAlignment="1" fontId="2" numFmtId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="left" vertical="distributed"/>
     </xf>
     <xf applyFont="1" applyAlignment="1" fontId="2" numFmtId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf applyFont="1" applyAlignment="1" fontId="2" numFmtId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf applyFont="1" fontId="2" numFmtId="0" fillId="0" borderId="0" xfId="0"/>
     <xf applyNumberFormat="1" applyFont="1" applyAlignment="1" fontId="2" numFmtId="165" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf applyFont="1" applyFill="1" applyAlignment="1" fontId="3" numFmtId="0" fillId="2" borderId="0" xfId="0">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" fontId="3" numFmtId="165" fillId="2" borderId="0" xfId="0">
       <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf applyFont="1" applyAlignment="1" fontId="4" numFmtId="0" fillId="0" borderId="0" xfId="0">
+      <alignment horizontal="left" vertical="distributed"/>
+    </xf>
+    <xf applyFont="1" applyAlignment="1" fontId="4" numFmtId="0" fillId="0" borderId="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf applyFont="1" applyAlignment="1" fontId="4" numFmtId="0" fillId="0" borderId="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf applyFont="1" fontId="4" numFmtId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf applyNumberFormat="1" applyFont="1" applyAlignment="1" fontId="4" numFmtId="165" fillId="0" borderId="0" xfId="0">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="flId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="flId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="flId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="flId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -2704,16158 +2724,16158 @@
         <v>720</v>
       </c>
       <c r="M1" s="11" t="s">
         <v>721</v>
       </c>
       <c r="N1" s="12" t="s">
         <v>9</v>
       </c>
       <c r="O1" s="11" t="s">
         <v>722</v>
       </c>
       <c r="P1" s="11" t="s">
         <v>723</v>
       </c>
       <c r="Q1" s="12" t="s">
         <v>11</v>
       </c>
       <c r="R1" s="11" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="B2" s="6" t="s">
+      <c r="B2" s="13" t="s">
         <v>13</v>
       </c>
-      <c r="C2" s="7" t="s">
+      <c r="C2" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="D2" s="7" t="s">
+      <c r="D2" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="E2" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J2" s="10">
+      <c r="E2" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F2" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H2" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I2" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J2" s="17">
         <v>379.99</v>
       </c>
-      <c r="L2" s="7">
+      <c r="L2" s="14">
         <v>35</v>
       </c>
-      <c r="M2" s="7">
+      <c r="M2" s="14">
         <v>35</v>
       </c>
-      <c r="N2" s="10">
+      <c r="N2" s="17">
         <v>246.99</v>
       </c>
-      <c r="P2" s="7">
+      <c r="P2" s="14">
         <v>35</v>
       </c>
-      <c r="Q2" s="10">
+      <c r="Q2" s="17">
         <v>246.99</v>
       </c>
-      <c r="R2" s="7" t="s">
+      <c r="R2" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="B3" s="6" t="s">
+      <c r="B3" s="13" t="s">
         <v>21</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="C3" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="D3" s="7" t="s">
+      <c r="D3" s="14" t="s">
         <v>20</v>
       </c>
-      <c r="E3" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J3" s="10">
+      <c r="E3" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F3" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H3" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I3" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J3" s="17">
         <v>579.99</v>
       </c>
-      <c r="L3" s="7">
+      <c r="L3" s="14">
         <v>35</v>
       </c>
-      <c r="M3" s="7">
+      <c r="M3" s="14">
         <v>35</v>
       </c>
-      <c r="N3" s="10">
+      <c r="N3" s="17">
         <v>376.99</v>
       </c>
-      <c r="P3" s="7">
+      <c r="P3" s="14">
         <v>35</v>
       </c>
-      <c r="Q3" s="10">
+      <c r="Q3" s="17">
         <v>376.99</v>
       </c>
-      <c r="R3" s="7" t="s">
+      <c r="R3" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="B4" s="6" t="s">
+      <c r="B4" s="13" t="s">
         <v>23</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="C4" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="D4" s="7" t="s">
+      <c r="D4" s="14" t="s">
         <v>22</v>
       </c>
-      <c r="E4" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J4" s="10">
+      <c r="E4" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F4" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H4" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I4" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J4" s="17">
         <v>899.99</v>
       </c>
-      <c r="L4" s="7">
+      <c r="L4" s="14">
         <v>35</v>
       </c>
-      <c r="M4" s="7">
+      <c r="M4" s="14">
         <v>35</v>
       </c>
-      <c r="N4" s="10">
+      <c r="N4" s="17">
         <v>584.99</v>
       </c>
-      <c r="P4" s="7">
+      <c r="P4" s="14">
         <v>35</v>
       </c>
-      <c r="Q4" s="10">
+      <c r="Q4" s="17">
         <v>584.99</v>
       </c>
-      <c r="R4" s="7" t="s">
+      <c r="R4" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="s">
         <v>24</v>
       </c>
-      <c r="B5" s="6" t="s">
+      <c r="B5" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="C5" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="D5" s="7" t="s">
+      <c r="D5" s="14" t="s">
         <v>24</v>
       </c>
-      <c r="E5" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J5" s="10">
+      <c r="E5" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F5" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H5" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I5" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J5" s="17">
         <v>1319.99</v>
       </c>
-      <c r="L5" s="7">
+      <c r="L5" s="14">
         <v>35</v>
       </c>
-      <c r="M5" s="7">
+      <c r="M5" s="14">
         <v>35</v>
       </c>
-      <c r="N5" s="10">
+      <c r="N5" s="17">
         <v>857.99</v>
       </c>
-      <c r="P5" s="7">
+      <c r="P5" s="14">
         <v>35</v>
       </c>
-      <c r="Q5" s="10">
+      <c r="Q5" s="17">
         <v>857.99</v>
       </c>
-      <c r="R5" s="7" t="s">
+      <c r="R5" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="B6" s="6" t="s">
-[...2 lines deleted...]
-      <c r="C6" s="7" t="s">
+      <c r="B6" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="C6" s="14" t="s">
         <v>28</v>
       </c>
-      <c r="D6" s="7" t="s">
+      <c r="D6" s="14" t="s">
         <v>26</v>
       </c>
-      <c r="E6" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J6" s="10">
+      <c r="E6" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F6" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H6" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I6" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J6" s="17">
         <v>279.99</v>
       </c>
-      <c r="L6" s="7">
+      <c r="L6" s="14">
         <v>10</v>
       </c>
-      <c r="M6" s="7">
+      <c r="M6" s="14">
         <v>10</v>
       </c>
-      <c r="N6" s="10">
+      <c r="N6" s="17">
         <v>251.99</v>
       </c>
-      <c r="P6" s="7">
+      <c r="P6" s="14">
         <v>10</v>
       </c>
-      <c r="Q6" s="10">
+      <c r="Q6" s="17">
         <v>251.99</v>
       </c>
-      <c r="R6" s="7" t="s">
+      <c r="R6" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="B7" s="6" t="s">
+      <c r="B7" s="13" t="s">
         <v>30</v>
       </c>
-      <c r="C7" s="7" t="s">
+      <c r="C7" s="14" t="s">
         <v>28</v>
       </c>
-      <c r="D7" s="7" t="s">
+      <c r="D7" s="14" t="s">
         <v>29</v>
       </c>
-      <c r="E7" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J7" s="10">
+      <c r="E7" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F7" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H7" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I7" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J7" s="17">
         <v>599.99</v>
       </c>
-      <c r="L7" s="7">
+      <c r="L7" s="14">
         <v>10</v>
       </c>
-      <c r="M7" s="7">
+      <c r="M7" s="14">
         <v>10</v>
       </c>
-      <c r="N7" s="10">
+      <c r="N7" s="17">
         <v>539.99</v>
       </c>
-      <c r="P7" s="7">
+      <c r="P7" s="14">
         <v>10</v>
       </c>
-      <c r="Q7" s="10">
+      <c r="Q7" s="17">
         <v>539.99</v>
       </c>
-      <c r="R7" s="7" t="s">
+      <c r="R7" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
         <v>31</v>
       </c>
-      <c r="B8" s="6" t="s">
+      <c r="B8" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="C8" s="7" t="s">
+      <c r="C8" s="14" t="s">
         <v>28</v>
       </c>
-      <c r="D8" s="7" t="s">
+      <c r="D8" s="14" t="s">
         <v>31</v>
       </c>
-      <c r="E8" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J8" s="10">
+      <c r="E8" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F8" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H8" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I8" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J8" s="17">
         <v>669.99</v>
       </c>
-      <c r="L8" s="7">
+      <c r="L8" s="14">
         <v>10</v>
       </c>
-      <c r="M8" s="7">
+      <c r="M8" s="14">
         <v>10</v>
       </c>
-      <c r="N8" s="10">
+      <c r="N8" s="17">
         <v>602.99</v>
       </c>
-      <c r="P8" s="7">
+      <c r="P8" s="14">
         <v>10</v>
       </c>
-      <c r="Q8" s="10">
+      <c r="Q8" s="17">
         <v>602.99</v>
       </c>
-      <c r="R8" s="7" t="s">
+      <c r="R8" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
         <v>33</v>
       </c>
-      <c r="B9" s="6" t="s">
+      <c r="B9" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="C9" s="7" t="s">
+      <c r="C9" s="14" t="s">
         <v>28</v>
       </c>
-      <c r="D9" s="7" t="s">
+      <c r="D9" s="14" t="s">
         <v>33</v>
       </c>
-      <c r="E9" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J9" s="10">
+      <c r="E9" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F9" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H9" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I9" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J9" s="17">
         <v>659</v>
       </c>
-      <c r="L9" s="7">
+      <c r="L9" s="14">
         <v>10</v>
       </c>
-      <c r="M9" s="7">
+      <c r="M9" s="14">
         <v>10</v>
       </c>
-      <c r="N9" s="10">
+      <c r="N9" s="17">
         <v>593.1</v>
       </c>
-      <c r="P9" s="7">
+      <c r="P9" s="14">
         <v>10</v>
       </c>
-      <c r="Q9" s="10">
+      <c r="Q9" s="17">
         <v>593.1</v>
       </c>
-      <c r="R9" s="7" t="s">
+      <c r="R9" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="B10" s="6" t="s">
+      <c r="B10" s="13" t="s">
         <v>36</v>
       </c>
-      <c r="C10" s="7" t="s">
+      <c r="C10" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D10" s="7" t="s">
+      <c r="D10" s="14" t="s">
         <v>35</v>
       </c>
-      <c r="E10" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J10" s="10">
+      <c r="E10" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F10" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H10" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I10" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J10" s="17">
         <v>363</v>
       </c>
-      <c r="L10" s="7">
-[...5 lines deleted...]
-      <c r="N10" s="10">
+      <c r="L10" s="14">
+        <v>27</v>
+      </c>
+      <c r="M10" s="14">
+        <v>27</v>
+      </c>
+      <c r="N10" s="17">
         <v>264.99</v>
       </c>
-      <c r="P10" s="7">
-[...2 lines deleted...]
-      <c r="Q10" s="10">
+      <c r="P10" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q10" s="17">
         <v>264.99</v>
       </c>
-      <c r="R10" s="7" t="s">
+      <c r="R10" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="B11" s="6" t="s">
+      <c r="B11" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="C11" s="7" t="s">
+      <c r="C11" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D11" s="7" t="s">
+      <c r="D11" s="14" t="s">
         <v>38</v>
       </c>
-      <c r="E11" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J11" s="10">
+      <c r="E11" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F11" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H11" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I11" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J11" s="17">
         <v>77</v>
       </c>
-      <c r="L11" s="7">
-[...5 lines deleted...]
-      <c r="N11" s="10">
+      <c r="L11" s="14">
+        <v>27</v>
+      </c>
+      <c r="M11" s="14">
+        <v>27</v>
+      </c>
+      <c r="N11" s="17">
         <v>56.21</v>
       </c>
-      <c r="P11" s="7">
-[...2 lines deleted...]
-      <c r="Q11" s="10">
+      <c r="P11" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q11" s="17">
         <v>56.21</v>
       </c>
-      <c r="R11" s="7" t="s">
+      <c r="R11" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="s">
         <v>40</v>
       </c>
-      <c r="B12" s="6" t="s">
+      <c r="B12" s="13" t="s">
         <v>41</v>
       </c>
-      <c r="C12" s="7" t="s">
+      <c r="C12" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D12" s="7" t="s">
+      <c r="D12" s="14" t="s">
         <v>40</v>
       </c>
-      <c r="E12" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J12" s="10">
+      <c r="E12" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F12" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H12" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I12" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J12" s="17">
         <v>155</v>
       </c>
-      <c r="L12" s="7">
-[...5 lines deleted...]
-      <c r="N12" s="10">
+      <c r="L12" s="14">
+        <v>27</v>
+      </c>
+      <c r="M12" s="14">
+        <v>27</v>
+      </c>
+      <c r="N12" s="17">
         <v>113.15</v>
       </c>
-      <c r="P12" s="7">
-[...2 lines deleted...]
-      <c r="Q12" s="10">
+      <c r="P12" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q12" s="17">
         <v>113.15</v>
       </c>
-      <c r="R12" s="7" t="s">
+      <c r="R12" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="s">
         <v>42</v>
       </c>
-      <c r="B13" s="6" t="s">
+      <c r="B13" s="13" t="s">
         <v>43</v>
       </c>
-      <c r="C13" s="7" t="s">
+      <c r="C13" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D13" s="7" t="s">
+      <c r="D13" s="14" t="s">
         <v>42</v>
       </c>
-      <c r="E13" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J13" s="10">
+      <c r="E13" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F13" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H13" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I13" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J13" s="17">
         <v>142</v>
       </c>
-      <c r="L13" s="7">
-[...5 lines deleted...]
-      <c r="N13" s="10">
+      <c r="L13" s="14">
+        <v>27</v>
+      </c>
+      <c r="M13" s="14">
+        <v>27</v>
+      </c>
+      <c r="N13" s="17">
         <v>103.66</v>
       </c>
-      <c r="P13" s="7">
-[...2 lines deleted...]
-      <c r="Q13" s="10">
+      <c r="P13" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q13" s="17">
         <v>103.66</v>
       </c>
-      <c r="R13" s="7" t="s">
+      <c r="R13" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="s">
         <v>44</v>
       </c>
-      <c r="B14" s="6" t="s">
+      <c r="B14" s="13" t="s">
         <v>45</v>
       </c>
-      <c r="C14" s="7" t="s">
+      <c r="C14" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D14" s="7" t="s">
+      <c r="D14" s="14" t="s">
         <v>44</v>
       </c>
-      <c r="E14" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J14" s="10">
+      <c r="E14" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F14" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H14" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I14" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J14" s="17">
         <v>232</v>
       </c>
-      <c r="L14" s="7">
-[...5 lines deleted...]
-      <c r="N14" s="10">
+      <c r="L14" s="14">
+        <v>27</v>
+      </c>
+      <c r="M14" s="14">
+        <v>27</v>
+      </c>
+      <c r="N14" s="17">
         <v>169.36</v>
       </c>
-      <c r="P14" s="7">
-[...2 lines deleted...]
-      <c r="Q14" s="10">
+      <c r="P14" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q14" s="17">
         <v>169.36</v>
       </c>
-      <c r="R14" s="7" t="s">
+      <c r="R14" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="s">
         <v>46</v>
       </c>
-      <c r="B15" s="6" t="s">
+      <c r="B15" s="13" t="s">
         <v>47</v>
       </c>
-      <c r="C15" s="7" t="s">
+      <c r="C15" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D15" s="7" t="s">
+      <c r="D15" s="14" t="s">
         <v>46</v>
       </c>
-      <c r="E15" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J15" s="10">
+      <c r="E15" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F15" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H15" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I15" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J15" s="17">
         <v>188</v>
       </c>
-      <c r="L15" s="7">
-[...5 lines deleted...]
-      <c r="N15" s="10">
+      <c r="L15" s="14">
+        <v>27</v>
+      </c>
+      <c r="M15" s="14">
+        <v>27</v>
+      </c>
+      <c r="N15" s="17">
         <v>137.24</v>
       </c>
-      <c r="P15" s="7">
-[...2 lines deleted...]
-      <c r="Q15" s="10">
+      <c r="P15" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q15" s="17">
         <v>137.24</v>
       </c>
-      <c r="R15" s="7" t="s">
+      <c r="R15" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="s">
         <v>48</v>
       </c>
-      <c r="B16" s="6" t="s">
+      <c r="B16" s="13" t="s">
         <v>49</v>
       </c>
-      <c r="C16" s="7" t="s">
+      <c r="C16" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D16" s="7" t="s">
+      <c r="D16" s="14" t="s">
         <v>48</v>
       </c>
-      <c r="E16" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J16" s="10">
+      <c r="E16" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F16" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H16" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I16" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J16" s="17">
         <v>309</v>
       </c>
-      <c r="L16" s="7">
-[...5 lines deleted...]
-      <c r="N16" s="10">
+      <c r="L16" s="14">
+        <v>27</v>
+      </c>
+      <c r="M16" s="14">
+        <v>27</v>
+      </c>
+      <c r="N16" s="17">
         <v>225.57</v>
       </c>
-      <c r="P16" s="7">
-[...2 lines deleted...]
-      <c r="Q16" s="10">
+      <c r="P16" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q16" s="17">
         <v>225.57</v>
       </c>
-      <c r="R16" s="7" t="s">
+      <c r="R16" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="s">
         <v>50</v>
       </c>
-      <c r="B17" s="6" t="s">
+      <c r="B17" s="13" t="s">
         <v>51</v>
       </c>
-      <c r="C17" s="7" t="s">
+      <c r="C17" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D17" s="7" t="s">
+      <c r="D17" s="14" t="s">
         <v>50</v>
       </c>
-      <c r="E17" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J17" s="10">
+      <c r="E17" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F17" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H17" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I17" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J17" s="17">
         <v>231</v>
       </c>
-      <c r="L17" s="7">
-[...5 lines deleted...]
-      <c r="N17" s="10">
+      <c r="L17" s="14">
+        <v>27</v>
+      </c>
+      <c r="M17" s="14">
+        <v>27</v>
+      </c>
+      <c r="N17" s="17">
         <v>168.63</v>
       </c>
-      <c r="P17" s="7">
-[...2 lines deleted...]
-      <c r="Q17" s="10">
+      <c r="P17" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q17" s="17">
         <v>168.63</v>
       </c>
-      <c r="R17" s="7" t="s">
+      <c r="R17" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="s">
         <v>52</v>
       </c>
-      <c r="B18" s="6" t="s">
+      <c r="B18" s="13" t="s">
         <v>53</v>
       </c>
-      <c r="C18" s="7" t="s">
+      <c r="C18" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D18" s="7" t="s">
+      <c r="D18" s="14" t="s">
         <v>52</v>
       </c>
-      <c r="E18" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J18" s="10">
+      <c r="E18" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F18" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H18" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I18" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J18" s="17">
         <v>145</v>
       </c>
-      <c r="L18" s="7">
-[...5 lines deleted...]
-      <c r="N18" s="10">
+      <c r="L18" s="14">
+        <v>27</v>
+      </c>
+      <c r="M18" s="14">
+        <v>27</v>
+      </c>
+      <c r="N18" s="17">
         <v>105.85</v>
       </c>
-      <c r="P18" s="7">
-[...2 lines deleted...]
-      <c r="Q18" s="10">
+      <c r="P18" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q18" s="17">
         <v>105.85</v>
       </c>
-      <c r="R18" s="7" t="s">
+      <c r="R18" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="s">
         <v>54</v>
       </c>
-      <c r="B19" s="6" t="s">
+      <c r="B19" s="13" t="s">
         <v>55</v>
       </c>
-      <c r="C19" s="7" t="s">
+      <c r="C19" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D19" s="7" t="s">
+      <c r="D19" s="14" t="s">
         <v>54</v>
       </c>
-      <c r="E19" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J19" s="10">
+      <c r="E19" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F19" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H19" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I19" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J19" s="17">
         <v>68</v>
       </c>
-      <c r="L19" s="7">
-[...5 lines deleted...]
-      <c r="N19" s="10">
+      <c r="L19" s="14">
+        <v>27</v>
+      </c>
+      <c r="M19" s="14">
+        <v>27</v>
+      </c>
+      <c r="N19" s="17">
         <v>49.64</v>
       </c>
-      <c r="P19" s="7">
-[...2 lines deleted...]
-      <c r="Q19" s="10">
+      <c r="P19" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q19" s="17">
         <v>49.64</v>
       </c>
-      <c r="R19" s="7" t="s">
+      <c r="R19" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="s">
         <v>56</v>
       </c>
-      <c r="B20" s="6" t="s">
+      <c r="B20" s="13" t="s">
         <v>57</v>
       </c>
-      <c r="C20" s="7" t="s">
+      <c r="C20" s="14" t="s">
         <v>58</v>
       </c>
-      <c r="D20" s="7" t="s">
+      <c r="D20" s="14" t="s">
         <v>56</v>
       </c>
-      <c r="E20" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J20" s="10">
+      <c r="E20" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F20" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H20" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I20" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J20" s="17">
         <v>11.99</v>
       </c>
-      <c r="L20" s="7">
-[...5 lines deleted...]
-      <c r="N20" s="10">
+      <c r="L20" s="14">
+        <v>15</v>
+      </c>
+      <c r="M20" s="14">
+        <v>15</v>
+      </c>
+      <c r="N20" s="17">
         <v>10.19</v>
       </c>
-      <c r="P20" s="7">
-[...2 lines deleted...]
-      <c r="Q20" s="10">
+      <c r="P20" s="14">
+        <v>15</v>
+      </c>
+      <c r="Q20" s="17">
         <v>10.19</v>
       </c>
-      <c r="R20" s="7" t="s">
+      <c r="R20" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="s">
         <v>59</v>
       </c>
-      <c r="B21" s="6" t="s">
+      <c r="B21" s="13" t="s">
         <v>60</v>
       </c>
-      <c r="C21" s="7" t="s">
+      <c r="C21" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D21" s="7" t="s">
+      <c r="D21" s="14" t="s">
         <v>59</v>
       </c>
-      <c r="E21" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J21" s="10">
+      <c r="E21" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F21" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H21" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I21" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J21" s="17">
         <v>332</v>
       </c>
-      <c r="L21" s="7">
-[...5 lines deleted...]
-      <c r="N21" s="10">
+      <c r="L21" s="14">
+        <v>27</v>
+      </c>
+      <c r="M21" s="14">
+        <v>27</v>
+      </c>
+      <c r="N21" s="17">
         <v>242.36</v>
       </c>
-      <c r="P21" s="7">
-[...2 lines deleted...]
-      <c r="Q21" s="10">
+      <c r="P21" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q21" s="17">
         <v>242.36</v>
       </c>
-      <c r="R21" s="7" t="s">
+      <c r="R21" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="s">
         <v>61</v>
       </c>
-      <c r="B22" s="6" t="s">
+      <c r="B22" s="13" t="s">
         <v>62</v>
       </c>
-      <c r="C22" s="7" t="s">
+      <c r="C22" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D22" s="7" t="s">
+      <c r="D22" s="14" t="s">
         <v>61</v>
       </c>
-      <c r="E22" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J22" s="10">
+      <c r="E22" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F22" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H22" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I22" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J22" s="17">
         <v>412</v>
       </c>
-      <c r="L22" s="7">
-[...5 lines deleted...]
-      <c r="N22" s="10">
+      <c r="L22" s="14">
+        <v>27</v>
+      </c>
+      <c r="M22" s="14">
+        <v>27</v>
+      </c>
+      <c r="N22" s="17">
         <v>300.76</v>
       </c>
-      <c r="P22" s="7">
-[...2 lines deleted...]
-      <c r="Q22" s="10">
+      <c r="P22" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q22" s="17">
         <v>300.76</v>
       </c>
-      <c r="R22" s="7" t="s">
+      <c r="R22" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="s">
         <v>63</v>
       </c>
-      <c r="B23" s="6" t="s">
+      <c r="B23" s="13" t="s">
         <v>64</v>
       </c>
-      <c r="C23" s="7" t="s">
+      <c r="C23" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D23" s="7" t="s">
+      <c r="D23" s="14" t="s">
         <v>63</v>
       </c>
-      <c r="E23" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J23" s="10">
+      <c r="E23" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F23" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H23" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I23" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J23" s="17">
         <v>220</v>
       </c>
-      <c r="L23" s="7">
-[...5 lines deleted...]
-      <c r="N23" s="10">
+      <c r="L23" s="14">
+        <v>27</v>
+      </c>
+      <c r="M23" s="14">
+        <v>27</v>
+      </c>
+      <c r="N23" s="17">
         <v>160.6</v>
       </c>
-      <c r="P23" s="7">
-[...2 lines deleted...]
-      <c r="Q23" s="10">
+      <c r="P23" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q23" s="17">
         <v>160.6</v>
       </c>
-      <c r="R23" s="7" t="s">
+      <c r="R23" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="5" t="s">
         <v>65</v>
       </c>
-      <c r="B24" s="6" t="s">
+      <c r="B24" s="13" t="s">
         <v>66</v>
       </c>
-      <c r="C24" s="7" t="s">
+      <c r="C24" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D24" s="7" t="s">
+      <c r="D24" s="14" t="s">
         <v>65</v>
       </c>
-      <c r="E24" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J24" s="10">
+      <c r="E24" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F24" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H24" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I24" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J24" s="17">
         <v>1898</v>
       </c>
-      <c r="L24" s="7">
-[...5 lines deleted...]
-      <c r="N24" s="10">
+      <c r="L24" s="14">
+        <v>27</v>
+      </c>
+      <c r="M24" s="14">
+        <v>27</v>
+      </c>
+      <c r="N24" s="17">
         <v>1385.54</v>
       </c>
-      <c r="P24" s="7">
-[...2 lines deleted...]
-      <c r="Q24" s="10">
+      <c r="P24" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q24" s="17">
         <v>1385.54</v>
       </c>
-      <c r="R24" s="7" t="s">
+      <c r="R24" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="s">
         <v>67</v>
       </c>
-      <c r="B25" s="6" t="s">
+      <c r="B25" s="13" t="s">
         <v>68</v>
       </c>
-      <c r="C25" s="7" t="s">
+      <c r="C25" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D25" s="7" t="s">
+      <c r="D25" s="14" t="s">
         <v>67</v>
       </c>
-      <c r="E25" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J25" s="10">
+      <c r="E25" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F25" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H25" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I25" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J25" s="17">
         <v>332</v>
       </c>
-      <c r="L25" s="7">
-[...5 lines deleted...]
-      <c r="N25" s="10">
+      <c r="L25" s="14">
+        <v>27</v>
+      </c>
+      <c r="M25" s="14">
+        <v>27</v>
+      </c>
+      <c r="N25" s="17">
         <v>242.36</v>
       </c>
-      <c r="P25" s="7">
-[...2 lines deleted...]
-      <c r="Q25" s="10">
+      <c r="P25" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q25" s="17">
         <v>242.36</v>
       </c>
-      <c r="R25" s="7" t="s">
+      <c r="R25" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="5" t="s">
         <v>69</v>
       </c>
-      <c r="B26" s="6" t="s">
+      <c r="B26" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="C26" s="7" t="s">
+      <c r="C26" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D26" s="7" t="s">
+      <c r="D26" s="14" t="s">
         <v>69</v>
       </c>
-      <c r="E26" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J26" s="10">
+      <c r="E26" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F26" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H26" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I26" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J26" s="17">
         <v>529</v>
       </c>
-      <c r="L26" s="7">
-[...5 lines deleted...]
-      <c r="N26" s="10">
+      <c r="L26" s="14">
+        <v>27</v>
+      </c>
+      <c r="M26" s="14">
+        <v>27</v>
+      </c>
+      <c r="N26" s="17">
         <v>386.17</v>
       </c>
-      <c r="P26" s="7">
-[...2 lines deleted...]
-      <c r="Q26" s="10">
+      <c r="P26" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q26" s="17">
         <v>386.17</v>
       </c>
-      <c r="R26" s="7" t="s">
+      <c r="R26" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="s">
         <v>71</v>
       </c>
-      <c r="B27" s="6" t="s">
+      <c r="B27" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="C27" s="7" t="s">
+      <c r="C27" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D27" s="7" t="s">
+      <c r="D27" s="14" t="s">
         <v>71</v>
       </c>
-      <c r="E27" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J27" s="10">
+      <c r="E27" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F27" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H27" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I27" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J27" s="17">
         <v>332</v>
       </c>
-      <c r="L27" s="7">
-[...5 lines deleted...]
-      <c r="N27" s="10">
+      <c r="L27" s="14">
+        <v>27</v>
+      </c>
+      <c r="M27" s="14">
+        <v>27</v>
+      </c>
+      <c r="N27" s="17">
         <v>242.36</v>
       </c>
-      <c r="P27" s="7">
-[...2 lines deleted...]
-      <c r="Q27" s="10">
+      <c r="P27" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q27" s="17">
         <v>242.36</v>
       </c>
-      <c r="R27" s="7" t="s">
+      <c r="R27" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="5" t="s">
         <v>73</v>
       </c>
-      <c r="B28" s="6" t="s">
+      <c r="B28" s="13" t="s">
         <v>74</v>
       </c>
-      <c r="C28" s="7" t="s">
+      <c r="C28" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D28" s="7" t="s">
+      <c r="D28" s="14" t="s">
         <v>73</v>
       </c>
-      <c r="E28" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J28" s="10">
+      <c r="E28" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F28" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H28" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I28" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J28" s="17">
         <v>691</v>
       </c>
-      <c r="L28" s="7">
-[...5 lines deleted...]
-      <c r="N28" s="10">
+      <c r="L28" s="14">
+        <v>27</v>
+      </c>
+      <c r="M28" s="14">
+        <v>27</v>
+      </c>
+      <c r="N28" s="17">
         <v>504.43</v>
       </c>
-      <c r="P28" s="7">
-[...2 lines deleted...]
-      <c r="Q28" s="10">
+      <c r="P28" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q28" s="17">
         <v>504.43</v>
       </c>
-      <c r="R28" s="7" t="s">
+      <c r="R28" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="s">
         <v>75</v>
       </c>
-      <c r="B29" s="6" t="s">
+      <c r="B29" s="13" t="s">
         <v>76</v>
       </c>
-      <c r="C29" s="7" t="s">
+      <c r="C29" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D29" s="7" t="s">
+      <c r="D29" s="14" t="s">
         <v>75</v>
       </c>
-      <c r="E29" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J29" s="10">
+      <c r="E29" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F29" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H29" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I29" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J29" s="17">
         <v>469</v>
       </c>
-      <c r="L29" s="7">
-[...5 lines deleted...]
-      <c r="N29" s="10">
+      <c r="L29" s="14">
+        <v>27</v>
+      </c>
+      <c r="M29" s="14">
+        <v>27</v>
+      </c>
+      <c r="N29" s="17">
         <v>342.37</v>
       </c>
-      <c r="P29" s="7">
-[...2 lines deleted...]
-      <c r="Q29" s="10">
+      <c r="P29" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q29" s="17">
         <v>342.37</v>
       </c>
-      <c r="R29" s="7" t="s">
+      <c r="R29" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="5" t="s">
         <v>77</v>
       </c>
-      <c r="B30" s="6" t="s">
+      <c r="B30" s="13" t="s">
         <v>78</v>
       </c>
-      <c r="C30" s="7" t="s">
+      <c r="C30" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D30" s="7" t="s">
+      <c r="D30" s="14" t="s">
         <v>77</v>
       </c>
-      <c r="E30" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J30" s="10">
+      <c r="E30" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F30" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H30" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I30" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J30" s="17">
         <v>812</v>
       </c>
-      <c r="L30" s="7">
-[...5 lines deleted...]
-      <c r="N30" s="10">
+      <c r="L30" s="14">
+        <v>27</v>
+      </c>
+      <c r="M30" s="14">
+        <v>27</v>
+      </c>
+      <c r="N30" s="17">
         <v>592.76</v>
       </c>
-      <c r="P30" s="7">
-[...2 lines deleted...]
-      <c r="Q30" s="10">
+      <c r="P30" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q30" s="17">
         <v>592.76</v>
       </c>
-      <c r="R30" s="7" t="s">
+      <c r="R30" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="5" t="s">
         <v>79</v>
       </c>
-      <c r="B31" s="6" t="s">
+      <c r="B31" s="13" t="s">
         <v>80</v>
       </c>
-      <c r="C31" s="7" t="s">
+      <c r="C31" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D31" s="7" t="s">
+      <c r="D31" s="14" t="s">
         <v>79</v>
       </c>
-      <c r="E31" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J31" s="10">
+      <c r="E31" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F31" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H31" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I31" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J31" s="17">
         <v>591</v>
       </c>
-      <c r="L31" s="7">
-[...5 lines deleted...]
-      <c r="N31" s="10">
+      <c r="L31" s="14">
+        <v>27</v>
+      </c>
+      <c r="M31" s="14">
+        <v>27</v>
+      </c>
+      <c r="N31" s="17">
         <v>431.43</v>
       </c>
-      <c r="P31" s="7">
-[...2 lines deleted...]
-      <c r="Q31" s="10">
+      <c r="P31" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q31" s="17">
         <v>431.43</v>
       </c>
-      <c r="R31" s="7" t="s">
+      <c r="R31" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="5" t="s">
         <v>81</v>
       </c>
-      <c r="B32" s="6" t="s">
+      <c r="B32" s="13" t="s">
         <v>82</v>
       </c>
-      <c r="C32" s="7" t="s">
+      <c r="C32" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D32" s="7" t="s">
+      <c r="D32" s="14" t="s">
         <v>81</v>
       </c>
-      <c r="E32" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J32" s="10">
+      <c r="E32" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F32" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H32" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I32" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J32" s="17">
         <v>1735</v>
       </c>
-      <c r="L32" s="7">
-[...5 lines deleted...]
-      <c r="N32" s="10">
+      <c r="L32" s="14">
+        <v>27</v>
+      </c>
+      <c r="M32" s="14">
+        <v>27</v>
+      </c>
+      <c r="N32" s="17">
         <v>1266.55</v>
       </c>
-      <c r="P32" s="7">
-[...2 lines deleted...]
-      <c r="Q32" s="10">
+      <c r="P32" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q32" s="17">
         <v>1266.55</v>
       </c>
-      <c r="R32" s="7" t="s">
+      <c r="R32" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="5" t="s">
         <v>83</v>
       </c>
-      <c r="B33" s="6" t="s">
+      <c r="B33" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="C33" s="7" t="s">
+      <c r="C33" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D33" s="7" t="s">
+      <c r="D33" s="14" t="s">
         <v>83</v>
       </c>
-      <c r="E33" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J33" s="10">
+      <c r="E33" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F33" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H33" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I33" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J33" s="17">
         <v>1414</v>
       </c>
-      <c r="L33" s="7">
-[...5 lines deleted...]
-      <c r="N33" s="10">
+      <c r="L33" s="14">
+        <v>27</v>
+      </c>
+      <c r="M33" s="14">
+        <v>27</v>
+      </c>
+      <c r="N33" s="17">
         <v>1032.22</v>
       </c>
-      <c r="P33" s="7">
-[...2 lines deleted...]
-      <c r="Q33" s="10">
+      <c r="P33" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q33" s="17">
         <v>1032.22</v>
       </c>
-      <c r="R33" s="7" t="s">
+      <c r="R33" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="5" t="s">
         <v>85</v>
       </c>
-      <c r="B34" s="6" t="s">
+      <c r="B34" s="13" t="s">
         <v>86</v>
       </c>
-      <c r="C34" s="7" t="s">
+      <c r="C34" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D34" s="7" t="s">
+      <c r="D34" s="14" t="s">
         <v>87</v>
       </c>
-      <c r="E34" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J34" s="10">
+      <c r="E34" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F34" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H34" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I34" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J34" s="17">
         <v>337</v>
       </c>
-      <c r="L34" s="7">
-[...5 lines deleted...]
-      <c r="N34" s="10">
+      <c r="L34" s="14">
+        <v>27</v>
+      </c>
+      <c r="M34" s="14">
+        <v>27</v>
+      </c>
+      <c r="N34" s="17">
         <v>246.01</v>
       </c>
-      <c r="P34" s="7">
-[...2 lines deleted...]
-      <c r="Q34" s="10">
+      <c r="P34" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q34" s="17">
         <v>246.01</v>
       </c>
-      <c r="R34" s="7" t="s">
+      <c r="R34" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="5" t="s">
         <v>88</v>
       </c>
-      <c r="B35" s="6" t="s">
+      <c r="B35" s="13" t="s">
         <v>89</v>
       </c>
-      <c r="C35" s="7" t="s">
+      <c r="C35" s="14" t="s">
         <v>90</v>
       </c>
-      <c r="D35" s="7" t="s">
+      <c r="D35" s="14" t="s">
         <v>88</v>
       </c>
-      <c r="E35" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J35" s="10">
+      <c r="E35" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F35" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H35" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I35" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J35" s="17">
         <v>45.99</v>
       </c>
-      <c r="L35" s="7">
+      <c r="L35" s="14">
         <v>7</v>
       </c>
-      <c r="M35" s="7">
+      <c r="M35" s="14">
         <v>7</v>
       </c>
-      <c r="N35" s="10">
+      <c r="N35" s="17">
         <v>42.77</v>
       </c>
-      <c r="P35" s="7">
+      <c r="P35" s="14">
         <v>7</v>
       </c>
-      <c r="Q35" s="10">
+      <c r="Q35" s="17">
         <v>42.77</v>
       </c>
-      <c r="R35" s="7" t="s">
+      <c r="R35" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="5" t="s">
         <v>91</v>
       </c>
-      <c r="B36" s="6" t="s">
+      <c r="B36" s="13" t="s">
         <v>92</v>
       </c>
-      <c r="C36" s="7" t="s">
+      <c r="C36" s="14" t="s">
         <v>93</v>
       </c>
-      <c r="D36" s="7" t="s">
+      <c r="D36" s="14" t="s">
         <v>94</v>
       </c>
-      <c r="E36" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J36" s="10">
+      <c r="E36" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F36" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H36" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I36" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J36" s="17">
         <v>49.99</v>
       </c>
-      <c r="L36" s="7">
+      <c r="L36" s="14">
         <v>7</v>
       </c>
-      <c r="M36" s="7">
+      <c r="M36" s="14">
         <v>7</v>
       </c>
-      <c r="N36" s="10">
+      <c r="N36" s="17">
         <v>46.49</v>
       </c>
-      <c r="P36" s="7">
+      <c r="P36" s="14">
         <v>7</v>
       </c>
-      <c r="Q36" s="10">
+      <c r="Q36" s="17">
         <v>46.49</v>
       </c>
-      <c r="R36" s="7" t="s">
+      <c r="R36" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="5" t="s">
         <v>95</v>
       </c>
-      <c r="B37" s="6" t="s">
+      <c r="B37" s="13" t="s">
         <v>96</v>
       </c>
-      <c r="C37" s="7" t="s">
+      <c r="C37" s="14" t="s">
         <v>90</v>
       </c>
-      <c r="D37" s="7" t="s">
+      <c r="D37" s="14" t="s">
         <v>95</v>
       </c>
-      <c r="E37" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J37" s="10">
+      <c r="E37" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F37" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H37" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I37" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J37" s="17">
         <v>22.99</v>
       </c>
-      <c r="L37" s="7">
+      <c r="L37" s="14">
         <v>7</v>
       </c>
-      <c r="M37" s="7">
+      <c r="M37" s="14">
         <v>7</v>
       </c>
-      <c r="N37" s="10">
+      <c r="N37" s="17">
         <v>21.38</v>
       </c>
-      <c r="P37" s="7">
+      <c r="P37" s="14">
         <v>7</v>
       </c>
-      <c r="Q37" s="10">
+      <c r="Q37" s="17">
         <v>21.38</v>
       </c>
-      <c r="R37" s="7" t="s">
+      <c r="R37" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="5" t="s">
         <v>97</v>
       </c>
-      <c r="B38" s="6" t="s">
+      <c r="B38" s="13" t="s">
         <v>98</v>
       </c>
-      <c r="C38" s="7" t="s">
+      <c r="C38" s="14" t="s">
         <v>93</v>
       </c>
-      <c r="D38" s="7" t="s">
+      <c r="D38" s="14" t="s">
         <v>99</v>
       </c>
-      <c r="E38" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J38" s="10">
+      <c r="E38" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F38" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H38" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I38" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J38" s="17">
         <v>19.99</v>
       </c>
-      <c r="L38" s="7">
+      <c r="L38" s="14">
         <v>7</v>
       </c>
-      <c r="M38" s="7">
+      <c r="M38" s="14">
         <v>7</v>
       </c>
-      <c r="N38" s="10">
+      <c r="N38" s="17">
         <v>18.59</v>
       </c>
-      <c r="P38" s="7">
+      <c r="P38" s="14">
         <v>7</v>
       </c>
-      <c r="Q38" s="10">
+      <c r="Q38" s="17">
         <v>18.59</v>
       </c>
-      <c r="R38" s="7" t="s">
+      <c r="R38" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="5" t="s">
         <v>100</v>
       </c>
-      <c r="B39" s="6" t="s">
+      <c r="B39" s="13" t="s">
         <v>101</v>
       </c>
-      <c r="C39" s="7" t="s">
+      <c r="C39" s="14" t="s">
         <v>90</v>
       </c>
-      <c r="D39" s="7" t="s">
+      <c r="D39" s="14" t="s">
         <v>100</v>
       </c>
-      <c r="E39" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J39" s="10">
+      <c r="E39" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F39" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H39" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I39" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J39" s="17">
         <v>38.99</v>
       </c>
-      <c r="L39" s="7">
+      <c r="L39" s="14">
         <v>7</v>
       </c>
-      <c r="M39" s="7">
+      <c r="M39" s="14">
         <v>7</v>
       </c>
-      <c r="N39" s="10">
+      <c r="N39" s="17">
         <v>36.26</v>
       </c>
-      <c r="P39" s="7">
+      <c r="P39" s="14">
         <v>7</v>
       </c>
-      <c r="Q39" s="10">
+      <c r="Q39" s="17">
         <v>36.26</v>
       </c>
-      <c r="R39" s="7" t="s">
+      <c r="R39" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="5" t="s">
         <v>102</v>
       </c>
-      <c r="B40" s="6" t="s">
+      <c r="B40" s="13" t="s">
         <v>103</v>
       </c>
-      <c r="C40" s="7" t="s">
+      <c r="C40" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D40" s="7" t="s">
+      <c r="D40" s="14" t="s">
         <v>102</v>
       </c>
-      <c r="E40" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J40" s="10">
+      <c r="E40" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F40" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H40" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I40" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J40" s="17">
         <v>1298</v>
       </c>
-      <c r="L40" s="7">
-[...5 lines deleted...]
-      <c r="N40" s="10">
+      <c r="L40" s="14">
+        <v>27</v>
+      </c>
+      <c r="M40" s="14">
+        <v>27</v>
+      </c>
+      <c r="N40" s="17">
         <v>947.54</v>
       </c>
-      <c r="P40" s="7">
-[...2 lines deleted...]
-      <c r="Q40" s="10">
+      <c r="P40" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q40" s="17">
         <v>947.54</v>
       </c>
-      <c r="R40" s="7" t="s">
+      <c r="R40" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="5" t="s">
         <v>104</v>
       </c>
-      <c r="B41" s="6" t="s">
+      <c r="B41" s="13" t="s">
         <v>105</v>
       </c>
-      <c r="C41" s="7" t="s">
+      <c r="C41" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D41" s="7" t="s">
+      <c r="D41" s="14" t="s">
         <v>104</v>
       </c>
-      <c r="E41" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J41" s="10">
+      <c r="E41" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F41" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H41" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I41" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J41" s="17">
         <v>605</v>
       </c>
-      <c r="L41" s="7">
-[...5 lines deleted...]
-      <c r="N41" s="10">
+      <c r="L41" s="14">
+        <v>27</v>
+      </c>
+      <c r="M41" s="14">
+        <v>27</v>
+      </c>
+      <c r="N41" s="17">
         <v>441.65</v>
       </c>
-      <c r="P41" s="7">
-[...2 lines deleted...]
-      <c r="Q41" s="10">
+      <c r="P41" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q41" s="17">
         <v>441.65</v>
       </c>
-      <c r="R41" s="7" t="s">
+      <c r="R41" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="5" t="s">
         <v>106</v>
       </c>
-      <c r="B42" s="6" t="s">
+      <c r="B42" s="13" t="s">
         <v>107</v>
       </c>
-      <c r="C42" s="7" t="s">
+      <c r="C42" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D42" s="7" t="s">
+      <c r="D42" s="14" t="s">
         <v>106</v>
       </c>
-      <c r="E42" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J42" s="10">
+      <c r="E42" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F42" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H42" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I42" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J42" s="17">
         <v>1689</v>
       </c>
-      <c r="L42" s="7">
-[...5 lines deleted...]
-      <c r="N42" s="10">
+      <c r="L42" s="14">
+        <v>27</v>
+      </c>
+      <c r="M42" s="14">
+        <v>27</v>
+      </c>
+      <c r="N42" s="17">
         <v>1232.97</v>
       </c>
-      <c r="P42" s="7">
-[...2 lines deleted...]
-      <c r="Q42" s="10">
+      <c r="P42" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q42" s="17">
         <v>1232.97</v>
       </c>
-      <c r="R42" s="7" t="s">
+      <c r="R42" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="5" t="s">
         <v>108</v>
       </c>
-      <c r="B43" s="6" t="s">
+      <c r="B43" s="13" t="s">
         <v>109</v>
       </c>
-      <c r="C43" s="7" t="s">
+      <c r="C43" s="14" t="s">
         <v>58</v>
       </c>
-      <c r="D43" s="7" t="s">
+      <c r="D43" s="14" t="s">
         <v>108</v>
       </c>
-      <c r="E43" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J43" s="10">
+      <c r="E43" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F43" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H43" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I43" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J43" s="17">
         <v>55.99</v>
       </c>
-      <c r="L43" s="7">
-[...5 lines deleted...]
-      <c r="N43" s="10">
+      <c r="L43" s="14">
+        <v>15</v>
+      </c>
+      <c r="M43" s="14">
+        <v>15</v>
+      </c>
+      <c r="N43" s="17">
         <v>47.59</v>
       </c>
-      <c r="P43" s="7">
-[...2 lines deleted...]
-      <c r="Q43" s="10">
+      <c r="P43" s="14">
+        <v>15</v>
+      </c>
+      <c r="Q43" s="17">
         <v>47.59</v>
       </c>
-      <c r="R43" s="7" t="s">
+      <c r="R43" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="5" t="s">
         <v>110</v>
       </c>
-      <c r="B44" s="6" t="s">
+      <c r="B44" s="13" t="s">
         <v>111</v>
       </c>
-      <c r="C44" s="7" t="s">
+      <c r="C44" s="14" t="s">
         <v>58</v>
       </c>
-      <c r="D44" s="7" t="s">
+      <c r="D44" s="14" t="s">
         <v>110</v>
       </c>
-      <c r="E44" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J44" s="10">
+      <c r="E44" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F44" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H44" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I44" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J44" s="17">
         <v>38.99</v>
       </c>
-      <c r="L44" s="7">
-[...5 lines deleted...]
-      <c r="N44" s="10">
+      <c r="L44" s="14">
+        <v>15</v>
+      </c>
+      <c r="M44" s="14">
+        <v>15</v>
+      </c>
+      <c r="N44" s="17">
         <v>33.14</v>
       </c>
-      <c r="P44" s="7">
-[...2 lines deleted...]
-      <c r="Q44" s="10">
+      <c r="P44" s="14">
+        <v>15</v>
+      </c>
+      <c r="Q44" s="17">
         <v>33.14</v>
       </c>
-      <c r="R44" s="7" t="s">
+      <c r="R44" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="5" t="s">
         <v>112</v>
       </c>
-      <c r="B45" s="6" t="s">
+      <c r="B45" s="13" t="s">
         <v>113</v>
       </c>
-      <c r="C45" s="7" t="s">
+      <c r="C45" s="14" t="s">
         <v>58</v>
       </c>
-      <c r="D45" s="7" t="s">
+      <c r="D45" s="14" t="s">
         <v>112</v>
       </c>
-      <c r="E45" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J45" s="10">
+      <c r="E45" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F45" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H45" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I45" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J45" s="17">
         <v>44.99</v>
       </c>
-      <c r="L45" s="7">
-[...5 lines deleted...]
-      <c r="N45" s="10">
+      <c r="L45" s="14">
+        <v>15</v>
+      </c>
+      <c r="M45" s="14">
+        <v>15</v>
+      </c>
+      <c r="N45" s="17">
         <v>38.24</v>
       </c>
-      <c r="P45" s="7">
-[...2 lines deleted...]
-      <c r="Q45" s="10">
+      <c r="P45" s="14">
+        <v>15</v>
+      </c>
+      <c r="Q45" s="17">
         <v>38.24</v>
       </c>
-      <c r="R45" s="7" t="s">
+      <c r="R45" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="5" t="s">
         <v>114</v>
       </c>
-      <c r="B46" s="6" t="s">
+      <c r="B46" s="13" t="s">
         <v>115</v>
       </c>
-      <c r="C46" s="7" t="s">
+      <c r="C46" s="14" t="s">
         <v>58</v>
       </c>
-      <c r="D46" s="7" t="s">
+      <c r="D46" s="14" t="s">
         <v>114</v>
       </c>
-      <c r="E46" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J46" s="10">
+      <c r="E46" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F46" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H46" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I46" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J46" s="17">
         <v>72.99</v>
       </c>
-      <c r="L46" s="7">
-[...5 lines deleted...]
-      <c r="N46" s="10">
+      <c r="L46" s="14">
+        <v>15</v>
+      </c>
+      <c r="M46" s="14">
+        <v>15</v>
+      </c>
+      <c r="N46" s="17">
         <v>62.04</v>
       </c>
-      <c r="P46" s="7">
-[...2 lines deleted...]
-      <c r="Q46" s="10">
+      <c r="P46" s="14">
+        <v>15</v>
+      </c>
+      <c r="Q46" s="17">
         <v>62.04</v>
       </c>
-      <c r="R46" s="7" t="s">
+      <c r="R46" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="5" t="s">
         <v>116</v>
       </c>
-      <c r="B47" s="6" t="s">
+      <c r="B47" s="13" t="s">
         <v>117</v>
       </c>
-      <c r="C47" s="7" t="s">
+      <c r="C47" s="14" t="s">
         <v>58</v>
       </c>
-      <c r="D47" s="7" t="s">
+      <c r="D47" s="14" t="s">
         <v>116</v>
       </c>
-      <c r="E47" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J47" s="10">
+      <c r="E47" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F47" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H47" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I47" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J47" s="17">
         <v>58.99</v>
       </c>
-      <c r="L47" s="7">
-[...5 lines deleted...]
-      <c r="N47" s="10">
+      <c r="L47" s="14">
+        <v>15</v>
+      </c>
+      <c r="M47" s="14">
+        <v>15</v>
+      </c>
+      <c r="N47" s="17">
         <v>50.14</v>
       </c>
-      <c r="P47" s="7">
-[...2 lines deleted...]
-      <c r="Q47" s="10">
+      <c r="P47" s="14">
+        <v>15</v>
+      </c>
+      <c r="Q47" s="17">
         <v>50.14</v>
       </c>
-      <c r="R47" s="7" t="s">
+      <c r="R47" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="5" t="s">
         <v>118</v>
       </c>
-      <c r="B48" s="6" t="s">
+      <c r="B48" s="13" t="s">
         <v>119</v>
       </c>
-      <c r="C48" s="7" t="s">
+      <c r="C48" s="14" t="s">
         <v>58</v>
       </c>
-      <c r="D48" s="7" t="s">
+      <c r="D48" s="14" t="s">
         <v>118</v>
       </c>
-      <c r="E48" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J48" s="10">
+      <c r="E48" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F48" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H48" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I48" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J48" s="17">
         <v>87.99</v>
       </c>
-      <c r="L48" s="7">
-[...5 lines deleted...]
-      <c r="N48" s="10">
+      <c r="L48" s="14">
+        <v>15</v>
+      </c>
+      <c r="M48" s="14">
+        <v>15</v>
+      </c>
+      <c r="N48" s="17">
         <v>74.79</v>
       </c>
-      <c r="P48" s="7">
-[...2 lines deleted...]
-      <c r="Q48" s="10">
+      <c r="P48" s="14">
+        <v>15</v>
+      </c>
+      <c r="Q48" s="17">
         <v>74.79</v>
       </c>
-      <c r="R48" s="7" t="s">
+      <c r="R48" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="5" t="s">
         <v>120</v>
       </c>
-      <c r="B49" s="6" t="s">
+      <c r="B49" s="13" t="s">
         <v>121</v>
       </c>
-      <c r="C49" s="7" t="s">
+      <c r="C49" s="14" t="s">
         <v>58</v>
       </c>
-      <c r="D49" s="7" t="s">
+      <c r="D49" s="14" t="s">
         <v>120</v>
       </c>
-      <c r="E49" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J49" s="10">
+      <c r="E49" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F49" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H49" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I49" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J49" s="17">
         <v>60.99</v>
       </c>
-      <c r="L49" s="7">
-[...5 lines deleted...]
-      <c r="N49" s="10">
+      <c r="L49" s="14">
+        <v>15</v>
+      </c>
+      <c r="M49" s="14">
+        <v>15</v>
+      </c>
+      <c r="N49" s="17">
         <v>51.84</v>
       </c>
-      <c r="P49" s="7">
-[...2 lines deleted...]
-      <c r="Q49" s="10">
+      <c r="P49" s="14">
+        <v>15</v>
+      </c>
+      <c r="Q49" s="17">
         <v>51.84</v>
       </c>
-      <c r="R49" s="7" t="s">
+      <c r="R49" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="5" t="s">
         <v>122</v>
       </c>
-      <c r="B50" s="6" t="s">
+      <c r="B50" s="13" t="s">
         <v>123</v>
       </c>
-      <c r="C50" s="7" t="s">
+      <c r="C50" s="14" t="s">
         <v>58</v>
       </c>
-      <c r="D50" s="7" t="s">
+      <c r="D50" s="14" t="s">
         <v>122</v>
       </c>
-      <c r="E50" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J50" s="10">
+      <c r="E50" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F50" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H50" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I50" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J50" s="17">
         <v>69.99</v>
       </c>
-      <c r="L50" s="7">
-[...5 lines deleted...]
-      <c r="N50" s="10">
+      <c r="L50" s="14">
+        <v>15</v>
+      </c>
+      <c r="M50" s="14">
+        <v>15</v>
+      </c>
+      <c r="N50" s="17">
         <v>59.49</v>
       </c>
-      <c r="P50" s="7">
-[...2 lines deleted...]
-      <c r="Q50" s="10">
+      <c r="P50" s="14">
+        <v>15</v>
+      </c>
+      <c r="Q50" s="17">
         <v>59.49</v>
       </c>
-      <c r="R50" s="7" t="s">
+      <c r="R50" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="5" t="s">
         <v>124</v>
       </c>
-      <c r="B51" s="6" t="s">
+      <c r="B51" s="13" t="s">
         <v>125</v>
       </c>
-      <c r="C51" s="7" t="s">
+      <c r="C51" s="14" t="s">
         <v>58</v>
       </c>
-      <c r="D51" s="7" t="s">
+      <c r="D51" s="14" t="s">
         <v>124</v>
       </c>
-      <c r="E51" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J51" s="10">
+      <c r="E51" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F51" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H51" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I51" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J51" s="17">
         <v>116.99</v>
       </c>
-      <c r="L51" s="7">
-[...5 lines deleted...]
-      <c r="N51" s="10">
+      <c r="L51" s="14">
+        <v>15</v>
+      </c>
+      <c r="M51" s="14">
+        <v>15</v>
+      </c>
+      <c r="N51" s="17">
         <v>99.44</v>
       </c>
-      <c r="P51" s="7">
-[...2 lines deleted...]
-      <c r="Q51" s="10">
+      <c r="P51" s="14">
+        <v>15</v>
+      </c>
+      <c r="Q51" s="17">
         <v>99.44</v>
       </c>
-      <c r="R51" s="7" t="s">
+      <c r="R51" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="5" t="s">
         <v>126</v>
       </c>
-      <c r="B52" s="6" t="s">
+      <c r="B52" s="13" t="s">
         <v>127</v>
       </c>
-      <c r="C52" s="7" t="s">
+      <c r="C52" s="14" t="s">
         <v>58</v>
       </c>
-      <c r="D52" s="7" t="s">
+      <c r="D52" s="14" t="s">
         <v>126</v>
       </c>
-      <c r="E52" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J52" s="10">
+      <c r="E52" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F52" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H52" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I52" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J52" s="17">
         <v>94.99</v>
       </c>
-      <c r="L52" s="7">
-[...5 lines deleted...]
-      <c r="N52" s="10">
+      <c r="L52" s="14">
+        <v>15</v>
+      </c>
+      <c r="M52" s="14">
+        <v>15</v>
+      </c>
+      <c r="N52" s="17">
         <v>80.74</v>
       </c>
-      <c r="P52" s="7">
-[...2 lines deleted...]
-      <c r="Q52" s="10">
+      <c r="P52" s="14">
+        <v>15</v>
+      </c>
+      <c r="Q52" s="17">
         <v>80.74</v>
       </c>
-      <c r="R52" s="7" t="s">
+      <c r="R52" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="5" t="s">
         <v>128</v>
       </c>
-      <c r="B53" s="6" t="s">
+      <c r="B53" s="13" t="s">
         <v>129</v>
       </c>
-      <c r="C53" s="7" t="s">
+      <c r="C53" s="14" t="s">
         <v>58</v>
       </c>
-      <c r="D53" s="7" t="s">
+      <c r="D53" s="14" t="s">
         <v>128</v>
       </c>
-      <c r="E53" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J53" s="10">
+      <c r="E53" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F53" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H53" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I53" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J53" s="17">
         <v>198.99</v>
       </c>
-      <c r="L53" s="7">
-[...5 lines deleted...]
-      <c r="N53" s="10">
+      <c r="L53" s="14">
+        <v>15</v>
+      </c>
+      <c r="M53" s="14">
+        <v>15</v>
+      </c>
+      <c r="N53" s="17">
         <v>169.14</v>
       </c>
-      <c r="P53" s="7">
-[...2 lines deleted...]
-      <c r="Q53" s="10">
+      <c r="P53" s="14">
+        <v>15</v>
+      </c>
+      <c r="Q53" s="17">
         <v>169.14</v>
       </c>
-      <c r="R53" s="7" t="s">
+      <c r="R53" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="5" t="s">
         <v>130</v>
       </c>
-      <c r="B54" s="6" t="s">
+      <c r="B54" s="13" t="s">
         <v>131</v>
       </c>
-      <c r="C54" s="7" t="s">
+      <c r="C54" s="14" t="s">
         <v>58</v>
       </c>
-      <c r="D54" s="7" t="s">
+      <c r="D54" s="14" t="s">
         <v>130</v>
       </c>
-      <c r="E54" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J54" s="10">
+      <c r="E54" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F54" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H54" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I54" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J54" s="17">
         <v>391.99</v>
       </c>
-      <c r="L54" s="7">
-[...5 lines deleted...]
-      <c r="N54" s="10">
+      <c r="L54" s="14">
+        <v>15</v>
+      </c>
+      <c r="M54" s="14">
+        <v>15</v>
+      </c>
+      <c r="N54" s="17">
         <v>333.19</v>
       </c>
-      <c r="P54" s="7">
-[...2 lines deleted...]
-      <c r="Q54" s="10">
+      <c r="P54" s="14">
+        <v>15</v>
+      </c>
+      <c r="Q54" s="17">
         <v>333.19</v>
       </c>
-      <c r="R54" s="7" t="s">
+      <c r="R54" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="5" t="s">
         <v>132</v>
       </c>
-      <c r="B55" s="6" t="s">
+      <c r="B55" s="13" t="s">
         <v>133</v>
       </c>
-      <c r="C55" s="7" t="s">
+      <c r="C55" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D55" s="7" t="s">
+      <c r="D55" s="14" t="s">
         <v>132</v>
       </c>
-      <c r="E55" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J55" s="10">
+      <c r="E55" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F55" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H55" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I55" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J55" s="17">
         <v>3206</v>
       </c>
-      <c r="L55" s="7">
-[...5 lines deleted...]
-      <c r="N55" s="10">
+      <c r="L55" s="14">
+        <v>27</v>
+      </c>
+      <c r="M55" s="14">
+        <v>27</v>
+      </c>
+      <c r="N55" s="17">
         <v>2340.38</v>
       </c>
-      <c r="P55" s="7">
-[...2 lines deleted...]
-      <c r="Q55" s="10">
+      <c r="P55" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q55" s="17">
         <v>2340.38</v>
       </c>
-      <c r="R55" s="7" t="s">
+      <c r="R55" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="5" t="s">
         <v>134</v>
       </c>
-      <c r="B56" s="6" t="s">
+      <c r="B56" s="13" t="s">
         <v>135</v>
       </c>
-      <c r="C56" s="7" t="s">
+      <c r="C56" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D56" s="7" t="s">
+      <c r="D56" s="14" t="s">
         <v>134</v>
       </c>
-      <c r="E56" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J56" s="10">
+      <c r="E56" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F56" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H56" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I56" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J56" s="17">
         <v>28</v>
       </c>
-      <c r="L56" s="7">
-[...5 lines deleted...]
-      <c r="N56" s="10">
+      <c r="L56" s="14">
+        <v>27</v>
+      </c>
+      <c r="M56" s="14">
+        <v>27</v>
+      </c>
+      <c r="N56" s="17">
         <v>20.44</v>
       </c>
-      <c r="P56" s="7">
-[...2 lines deleted...]
-      <c r="Q56" s="10">
+      <c r="P56" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q56" s="17">
         <v>20.44</v>
       </c>
-      <c r="R56" s="7" t="s">
+      <c r="R56" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="5" t="s">
         <v>136</v>
       </c>
-      <c r="B57" s="6" t="s">
+      <c r="B57" s="13" t="s">
         <v>137</v>
       </c>
-      <c r="C57" s="7" t="s">
+      <c r="C57" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D57" s="7" t="s">
+      <c r="D57" s="14" t="s">
         <v>136</v>
       </c>
-      <c r="E57" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J57" s="10">
+      <c r="E57" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F57" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H57" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I57" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J57" s="17">
         <v>46</v>
       </c>
-      <c r="L57" s="7">
-[...5 lines deleted...]
-      <c r="N57" s="10">
+      <c r="L57" s="14">
+        <v>27</v>
+      </c>
+      <c r="M57" s="14">
+        <v>27</v>
+      </c>
+      <c r="N57" s="17">
         <v>33.58</v>
       </c>
-      <c r="P57" s="7">
-[...2 lines deleted...]
-      <c r="Q57" s="10">
+      <c r="P57" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q57" s="17">
         <v>33.58</v>
       </c>
-      <c r="R57" s="7" t="s">
+      <c r="R57" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="5" t="s">
         <v>138</v>
       </c>
-      <c r="B58" s="6" t="s">
+      <c r="B58" s="13" t="s">
         <v>139</v>
       </c>
-      <c r="C58" s="7" t="s">
+      <c r="C58" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D58" s="7" t="s">
+      <c r="D58" s="14" t="s">
         <v>138</v>
       </c>
-      <c r="E58" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J58" s="10">
+      <c r="E58" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F58" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H58" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I58" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J58" s="17">
         <v>835</v>
       </c>
-      <c r="L58" s="7">
-[...5 lines deleted...]
-      <c r="N58" s="10">
+      <c r="L58" s="14">
+        <v>27</v>
+      </c>
+      <c r="M58" s="14">
+        <v>27</v>
+      </c>
+      <c r="N58" s="17">
         <v>609.55</v>
       </c>
-      <c r="P58" s="7">
-[...2 lines deleted...]
-      <c r="Q58" s="10">
+      <c r="P58" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q58" s="17">
         <v>609.55</v>
       </c>
-      <c r="R58" s="7" t="s">
+      <c r="R58" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="5" t="s">
         <v>140</v>
       </c>
-      <c r="B59" s="6" t="s">
+      <c r="B59" s="13" t="s">
         <v>141</v>
       </c>
-      <c r="C59" s="7" t="s">
+      <c r="C59" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D59" s="7" t="s">
+      <c r="D59" s="14" t="s">
         <v>140</v>
       </c>
-      <c r="E59" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J59" s="10">
+      <c r="E59" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F59" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H59" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I59" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J59" s="17">
         <v>588</v>
       </c>
-      <c r="L59" s="7">
-[...5 lines deleted...]
-      <c r="N59" s="10">
+      <c r="L59" s="14">
+        <v>27</v>
+      </c>
+      <c r="M59" s="14">
+        <v>27</v>
+      </c>
+      <c r="N59" s="17">
         <v>429.24</v>
       </c>
-      <c r="P59" s="7">
-[...2 lines deleted...]
-      <c r="Q59" s="10">
+      <c r="P59" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q59" s="17">
         <v>429.24</v>
       </c>
-      <c r="R59" s="7" t="s">
+      <c r="R59" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="5" t="s">
         <v>142</v>
       </c>
-      <c r="B60" s="6" t="s">
+      <c r="B60" s="13" t="s">
         <v>143</v>
       </c>
-      <c r="C60" s="7" t="s">
+      <c r="C60" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D60" s="7" t="s">
+      <c r="D60" s="14" t="s">
         <v>142</v>
       </c>
-      <c r="E60" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J60" s="10">
+      <c r="E60" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F60" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H60" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I60" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J60" s="17">
         <v>845</v>
       </c>
-      <c r="L60" s="7">
-[...5 lines deleted...]
-      <c r="N60" s="10">
+      <c r="L60" s="14">
+        <v>27</v>
+      </c>
+      <c r="M60" s="14">
+        <v>27</v>
+      </c>
+      <c r="N60" s="17">
         <v>616.85</v>
       </c>
-      <c r="P60" s="7">
-[...2 lines deleted...]
-      <c r="Q60" s="10">
+      <c r="P60" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q60" s="17">
         <v>616.85</v>
       </c>
-      <c r="R60" s="7" t="s">
+      <c r="R60" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="5" t="s">
         <v>144</v>
       </c>
-      <c r="B61" s="6" t="s">
+      <c r="B61" s="13" t="s">
         <v>145</v>
       </c>
-      <c r="C61" s="7" t="s">
+      <c r="C61" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D61" s="7" t="s">
+      <c r="D61" s="14" t="s">
         <v>144</v>
       </c>
-      <c r="E61" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J61" s="10">
+      <c r="E61" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F61" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H61" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I61" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J61" s="17">
         <v>597</v>
       </c>
-      <c r="L61" s="7">
-[...5 lines deleted...]
-      <c r="N61" s="10">
+      <c r="L61" s="14">
+        <v>27</v>
+      </c>
+      <c r="M61" s="14">
+        <v>27</v>
+      </c>
+      <c r="N61" s="17">
         <v>435.81</v>
       </c>
-      <c r="P61" s="7">
-[...2 lines deleted...]
-      <c r="Q61" s="10">
+      <c r="P61" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q61" s="17">
         <v>435.81</v>
       </c>
-      <c r="R61" s="7" t="s">
+      <c r="R61" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="5" t="s">
         <v>146</v>
       </c>
-      <c r="B62" s="6" t="s">
+      <c r="B62" s="13" t="s">
         <v>147</v>
       </c>
-      <c r="C62" s="7" t="s">
+      <c r="C62" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D62" s="7" t="s">
+      <c r="D62" s="14" t="s">
         <v>146</v>
       </c>
-      <c r="E62" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J62" s="10">
+      <c r="E62" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F62" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H62" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I62" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J62" s="17">
         <v>926</v>
       </c>
-      <c r="L62" s="7">
-[...5 lines deleted...]
-      <c r="N62" s="10">
+      <c r="L62" s="14">
+        <v>27</v>
+      </c>
+      <c r="M62" s="14">
+        <v>27</v>
+      </c>
+      <c r="N62" s="17">
         <v>675.98</v>
       </c>
-      <c r="P62" s="7">
-[...2 lines deleted...]
-      <c r="Q62" s="10">
+      <c r="P62" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q62" s="17">
         <v>675.98</v>
       </c>
-      <c r="R62" s="7" t="s">
+      <c r="R62" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="5" t="s">
         <v>148</v>
       </c>
-      <c r="B63" s="6" t="s">
+      <c r="B63" s="13" t="s">
         <v>149</v>
       </c>
-      <c r="C63" s="7" t="s">
+      <c r="C63" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D63" s="7" t="s">
+      <c r="D63" s="14" t="s">
         <v>148</v>
       </c>
-      <c r="E63" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J63" s="10">
+      <c r="E63" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F63" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H63" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I63" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J63" s="17">
         <v>2731</v>
       </c>
-      <c r="L63" s="7">
-[...5 lines deleted...]
-      <c r="N63" s="10">
+      <c r="L63" s="14">
+        <v>27</v>
+      </c>
+      <c r="M63" s="14">
+        <v>27</v>
+      </c>
+      <c r="N63" s="17">
         <v>1993.63</v>
       </c>
-      <c r="P63" s="7">
-[...2 lines deleted...]
-      <c r="Q63" s="10">
+      <c r="P63" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q63" s="17">
         <v>1993.63</v>
       </c>
-      <c r="R63" s="7" t="s">
+      <c r="R63" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="5" t="s">
         <v>150</v>
       </c>
-      <c r="B64" s="6" t="s">
+      <c r="B64" s="13" t="s">
         <v>151</v>
       </c>
-      <c r="C64" s="7" t="s">
+      <c r="C64" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D64" s="7" t="s">
+      <c r="D64" s="14" t="s">
         <v>150</v>
       </c>
-      <c r="E64" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J64" s="10">
+      <c r="E64" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F64" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H64" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I64" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J64" s="17">
         <v>838</v>
       </c>
-      <c r="L64" s="7">
-[...5 lines deleted...]
-      <c r="N64" s="10">
+      <c r="L64" s="14">
+        <v>27</v>
+      </c>
+      <c r="M64" s="14">
+        <v>27</v>
+      </c>
+      <c r="N64" s="17">
         <v>611.74</v>
       </c>
-      <c r="P64" s="7">
-[...2 lines deleted...]
-      <c r="Q64" s="10">
+      <c r="P64" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q64" s="17">
         <v>611.74</v>
       </c>
-      <c r="R64" s="7" t="s">
+      <c r="R64" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="5" t="s">
         <v>152</v>
       </c>
-      <c r="B65" s="6" t="s">
+      <c r="B65" s="13" t="s">
         <v>105</v>
       </c>
-      <c r="C65" s="7" t="s">
+      <c r="C65" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D65" s="7" t="s">
+      <c r="D65" s="14" t="s">
         <v>152</v>
       </c>
-      <c r="E65" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J65" s="10">
+      <c r="E65" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F65" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H65" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I65" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J65" s="17">
         <v>1163</v>
       </c>
-      <c r="L65" s="7">
-[...5 lines deleted...]
-      <c r="N65" s="10">
+      <c r="L65" s="14">
+        <v>27</v>
+      </c>
+      <c r="M65" s="14">
+        <v>27</v>
+      </c>
+      <c r="N65" s="17">
         <v>848.99</v>
       </c>
-      <c r="P65" s="7">
-[...2 lines deleted...]
-      <c r="Q65" s="10">
+      <c r="P65" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q65" s="17">
         <v>848.99</v>
       </c>
-      <c r="R65" s="7" t="s">
+      <c r="R65" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="5" t="s">
         <v>153</v>
       </c>
-      <c r="B66" s="6" t="s">
+      <c r="B66" s="13" t="s">
         <v>154</v>
       </c>
-      <c r="C66" s="7" t="s">
+      <c r="C66" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D66" s="7" t="s">
+      <c r="D66" s="14" t="s">
         <v>153</v>
       </c>
-      <c r="E66" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J66" s="10">
+      <c r="E66" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F66" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H66" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I66" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J66" s="17">
         <v>1952</v>
       </c>
-      <c r="L66" s="7">
-[...5 lines deleted...]
-      <c r="N66" s="10">
+      <c r="L66" s="14">
+        <v>27</v>
+      </c>
+      <c r="M66" s="14">
+        <v>27</v>
+      </c>
+      <c r="N66" s="17">
         <v>1424.96</v>
       </c>
-      <c r="P66" s="7">
-[...2 lines deleted...]
-      <c r="Q66" s="10">
+      <c r="P66" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q66" s="17">
         <v>1424.96</v>
       </c>
-      <c r="R66" s="7" t="s">
+      <c r="R66" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="5" t="s">
         <v>155</v>
       </c>
-      <c r="B67" s="6" t="s">
+      <c r="B67" s="13" t="s">
         <v>156</v>
       </c>
-      <c r="C67" s="7" t="s">
+      <c r="C67" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D67" s="7" t="s">
+      <c r="D67" s="14" t="s">
         <v>155</v>
       </c>
-      <c r="E67" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J67" s="10">
+      <c r="E67" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F67" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H67" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I67" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J67" s="17">
         <v>3458</v>
       </c>
-      <c r="L67" s="7">
-[...5 lines deleted...]
-      <c r="N67" s="10">
+      <c r="L67" s="14">
+        <v>27</v>
+      </c>
+      <c r="M67" s="14">
+        <v>27</v>
+      </c>
+      <c r="N67" s="17">
         <v>2524.34</v>
       </c>
-      <c r="P67" s="7">
-[...2 lines deleted...]
-      <c r="Q67" s="10">
+      <c r="P67" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q67" s="17">
         <v>2524.34</v>
       </c>
-      <c r="R67" s="7" t="s">
+      <c r="R67" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="5" t="s">
         <v>157</v>
       </c>
-      <c r="B68" s="6" t="s">
+      <c r="B68" s="13" t="s">
         <v>156</v>
       </c>
-      <c r="C68" s="7" t="s">
+      <c r="C68" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D68" s="7" t="s">
+      <c r="D68" s="14" t="s">
         <v>157</v>
       </c>
-      <c r="E68" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J68" s="10">
+      <c r="E68" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F68" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H68" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I68" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J68" s="17">
         <v>2463</v>
       </c>
-      <c r="L68" s="7">
-[...5 lines deleted...]
-      <c r="N68" s="10">
+      <c r="L68" s="14">
+        <v>27</v>
+      </c>
+      <c r="M68" s="14">
+        <v>27</v>
+      </c>
+      <c r="N68" s="17">
         <v>1797.99</v>
       </c>
-      <c r="P68" s="7">
-[...2 lines deleted...]
-      <c r="Q68" s="10">
+      <c r="P68" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q68" s="17">
         <v>1797.99</v>
       </c>
-      <c r="R68" s="7" t="s">
+      <c r="R68" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="5" t="s">
         <v>158</v>
       </c>
-      <c r="B69" s="6" t="s">
+      <c r="B69" s="13" t="s">
         <v>159</v>
       </c>
-      <c r="C69" s="7" t="s">
+      <c r="C69" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D69" s="7" t="s">
+      <c r="D69" s="14" t="s">
         <v>158</v>
       </c>
-      <c r="E69" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J69" s="10">
+      <c r="E69" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F69" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H69" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I69" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J69" s="17">
         <v>442</v>
       </c>
-      <c r="L69" s="7">
-[...5 lines deleted...]
-      <c r="N69" s="10">
+      <c r="L69" s="14">
+        <v>27</v>
+      </c>
+      <c r="M69" s="14">
+        <v>27</v>
+      </c>
+      <c r="N69" s="17">
         <v>322.66</v>
       </c>
-      <c r="P69" s="7">
-[...2 lines deleted...]
-      <c r="Q69" s="10">
+      <c r="P69" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q69" s="17">
         <v>322.66</v>
       </c>
-      <c r="R69" s="7" t="s">
+      <c r="R69" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="5" t="s">
         <v>160</v>
       </c>
-      <c r="B70" s="6" t="s">
+      <c r="B70" s="13" t="s">
         <v>161</v>
       </c>
-      <c r="C70" s="7" t="s">
+      <c r="C70" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D70" s="7" t="s">
+      <c r="D70" s="14" t="s">
         <v>160</v>
       </c>
-      <c r="E70" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J70" s="10">
+      <c r="E70" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F70" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H70" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I70" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J70" s="17">
         <v>697</v>
       </c>
-      <c r="L70" s="7">
-[...5 lines deleted...]
-      <c r="N70" s="10">
+      <c r="L70" s="14">
+        <v>27</v>
+      </c>
+      <c r="M70" s="14">
+        <v>27</v>
+      </c>
+      <c r="N70" s="17">
         <v>508.81</v>
       </c>
-      <c r="P70" s="7">
-[...2 lines deleted...]
-      <c r="Q70" s="10">
+      <c r="P70" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q70" s="17">
         <v>508.81</v>
       </c>
-      <c r="R70" s="7" t="s">
+      <c r="R70" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="5" t="s">
         <v>162</v>
       </c>
-      <c r="B71" s="6" t="s">
+      <c r="B71" s="13" t="s">
         <v>163</v>
       </c>
-      <c r="C71" s="7" t="s">
+      <c r="C71" s="14" t="s">
         <v>90</v>
       </c>
-      <c r="D71" s="7" t="s">
+      <c r="D71" s="14" t="s">
         <v>162</v>
       </c>
-      <c r="E71" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J71" s="10">
+      <c r="E71" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F71" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H71" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I71" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J71" s="17">
         <v>117.99</v>
       </c>
-      <c r="L71" s="7">
+      <c r="L71" s="14">
         <v>7</v>
       </c>
-      <c r="M71" s="7">
+      <c r="M71" s="14">
         <v>7</v>
       </c>
-      <c r="N71" s="10">
+      <c r="N71" s="17">
         <v>109.73</v>
       </c>
-      <c r="P71" s="7">
+      <c r="P71" s="14">
         <v>7</v>
       </c>
-      <c r="Q71" s="10">
+      <c r="Q71" s="17">
         <v>109.73</v>
       </c>
-      <c r="R71" s="7" t="s">
+      <c r="R71" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="5" t="s">
         <v>164</v>
       </c>
-      <c r="B72" s="6" t="s">
+      <c r="B72" s="13" t="s">
         <v>165</v>
       </c>
-      <c r="C72" s="7" t="s">
+      <c r="C72" s="14" t="s">
         <v>93</v>
       </c>
-      <c r="D72" s="7" t="s">
+      <c r="D72" s="14" t="s">
         <v>166</v>
       </c>
-      <c r="E72" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J72" s="10">
+      <c r="E72" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F72" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H72" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I72" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J72" s="17">
         <v>144.99</v>
       </c>
-      <c r="L72" s="7">
+      <c r="L72" s="14">
         <v>7</v>
       </c>
-      <c r="M72" s="7">
+      <c r="M72" s="14">
         <v>7</v>
       </c>
-      <c r="N72" s="10">
+      <c r="N72" s="17">
         <v>134.84</v>
       </c>
-      <c r="P72" s="7">
+      <c r="P72" s="14">
         <v>7</v>
       </c>
-      <c r="Q72" s="10">
+      <c r="Q72" s="17">
         <v>134.84</v>
       </c>
-      <c r="R72" s="7" t="s">
+      <c r="R72" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="5" t="s">
         <v>167</v>
       </c>
-      <c r="B73" s="6" t="s">
+      <c r="B73" s="13" t="s">
         <v>168</v>
       </c>
-      <c r="C73" s="7" t="s">
+      <c r="C73" s="14" t="s">
         <v>90</v>
       </c>
-      <c r="D73" s="7" t="s">
+      <c r="D73" s="14" t="s">
         <v>167</v>
       </c>
-      <c r="E73" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J73" s="10">
+      <c r="E73" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F73" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H73" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I73" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J73" s="17">
         <v>76.99</v>
       </c>
-      <c r="L73" s="7">
+      <c r="L73" s="14">
         <v>7</v>
       </c>
-      <c r="M73" s="7">
+      <c r="M73" s="14">
         <v>7</v>
       </c>
-      <c r="N73" s="10">
+      <c r="N73" s="17">
         <v>71.6</v>
       </c>
-      <c r="P73" s="7">
+      <c r="P73" s="14">
         <v>7</v>
       </c>
-      <c r="Q73" s="10">
+      <c r="Q73" s="17">
         <v>71.6</v>
       </c>
-      <c r="R73" s="7" t="s">
+      <c r="R73" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="5" t="s">
         <v>169</v>
       </c>
-      <c r="B74" s="6" t="s">
+      <c r="B74" s="13" t="s">
         <v>170</v>
       </c>
-      <c r="C74" s="7" t="s">
+      <c r="C74" s="14" t="s">
         <v>93</v>
       </c>
-      <c r="D74" s="7" t="s">
+      <c r="D74" s="14" t="s">
         <v>171</v>
       </c>
-      <c r="E74" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J74" s="10">
+      <c r="E74" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F74" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H74" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I74" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J74" s="17">
         <v>44.99</v>
       </c>
-      <c r="L74" s="7">
+      <c r="L74" s="14">
         <v>7</v>
       </c>
-      <c r="M74" s="7">
+      <c r="M74" s="14">
         <v>7</v>
       </c>
-      <c r="N74" s="10">
+      <c r="N74" s="17">
         <v>41.84</v>
       </c>
-      <c r="P74" s="7">
+      <c r="P74" s="14">
         <v>7</v>
       </c>
-      <c r="Q74" s="10">
+      <c r="Q74" s="17">
         <v>41.84</v>
       </c>
-      <c r="R74" s="7" t="s">
+      <c r="R74" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="5" t="s">
         <v>172</v>
       </c>
-      <c r="B75" s="6" t="s">
+      <c r="B75" s="13" t="s">
         <v>173</v>
       </c>
-      <c r="C75" s="7" t="s">
+      <c r="C75" s="14" t="s">
         <v>90</v>
       </c>
-      <c r="D75" s="7" t="s">
+      <c r="D75" s="14" t="s">
         <v>172</v>
       </c>
-      <c r="E75" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J75" s="10">
+      <c r="E75" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F75" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H75" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I75" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J75" s="17">
         <v>99.99</v>
       </c>
-      <c r="L75" s="7">
+      <c r="L75" s="14">
         <v>7</v>
       </c>
-      <c r="M75" s="7">
+      <c r="M75" s="14">
         <v>7</v>
       </c>
-      <c r="N75" s="10">
+      <c r="N75" s="17">
         <v>92.99</v>
       </c>
-      <c r="P75" s="7">
+      <c r="P75" s="14">
         <v>7</v>
       </c>
-      <c r="Q75" s="10">
+      <c r="Q75" s="17">
         <v>92.99</v>
       </c>
-      <c r="R75" s="7" t="s">
+      <c r="R75" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="5" t="s">
         <v>174</v>
       </c>
-      <c r="B76" s="6" t="s">
+      <c r="B76" s="13" t="s">
         <v>175</v>
       </c>
-      <c r="C76" s="7" t="s">
+      <c r="C76" s="14" t="s">
         <v>93</v>
       </c>
-      <c r="D76" s="7" t="s">
+      <c r="D76" s="14" t="s">
         <v>176</v>
       </c>
-      <c r="E76" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J76" s="10">
+      <c r="E76" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F76" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H76" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I76" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J76" s="17">
         <v>69.99</v>
       </c>
-      <c r="L76" s="7">
+      <c r="L76" s="14">
         <v>7</v>
       </c>
-      <c r="M76" s="7">
+      <c r="M76" s="14">
         <v>7</v>
       </c>
-      <c r="N76" s="10">
+      <c r="N76" s="17">
         <v>65.09</v>
       </c>
-      <c r="P76" s="7">
+      <c r="P76" s="14">
         <v>7</v>
       </c>
-      <c r="Q76" s="10">
+      <c r="Q76" s="17">
         <v>65.09</v>
       </c>
-      <c r="R76" s="7" t="s">
+      <c r="R76" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="5" t="s">
         <v>177</v>
       </c>
-      <c r="B77" s="6" t="s">
+      <c r="B77" s="13" t="s">
         <v>178</v>
       </c>
-      <c r="C77" s="7" t="s">
+      <c r="C77" s="14" t="s">
         <v>90</v>
       </c>
-      <c r="D77" s="7" t="s">
+      <c r="D77" s="14" t="s">
         <v>177</v>
       </c>
-      <c r="E77" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J77" s="10">
+      <c r="E77" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F77" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H77" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I77" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J77" s="17">
         <v>214.99</v>
       </c>
-      <c r="L77" s="7">
+      <c r="L77" s="14">
         <v>7</v>
       </c>
-      <c r="M77" s="7">
+      <c r="M77" s="14">
         <v>7</v>
       </c>
-      <c r="N77" s="10">
+      <c r="N77" s="17">
         <v>199.94</v>
       </c>
-      <c r="P77" s="7">
+      <c r="P77" s="14">
         <v>7</v>
       </c>
-      <c r="Q77" s="10">
+      <c r="Q77" s="17">
         <v>199.94</v>
       </c>
-      <c r="R77" s="7" t="s">
+      <c r="R77" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="5" t="s">
         <v>179</v>
       </c>
-      <c r="B78" s="6" t="s">
+      <c r="B78" s="13" t="s">
         <v>180</v>
       </c>
-      <c r="C78" s="7" t="s">
+      <c r="C78" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D78" s="7" t="s">
+      <c r="D78" s="14" t="s">
         <v>179</v>
       </c>
-      <c r="E78" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J78" s="10">
+      <c r="E78" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F78" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H78" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I78" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J78" s="17">
         <v>1226</v>
       </c>
-      <c r="L78" s="7">
-[...5 lines deleted...]
-      <c r="N78" s="10">
+      <c r="L78" s="14">
+        <v>27</v>
+      </c>
+      <c r="M78" s="14">
+        <v>27</v>
+      </c>
+      <c r="N78" s="17">
         <v>894.98</v>
       </c>
-      <c r="P78" s="7">
-[...2 lines deleted...]
-      <c r="Q78" s="10">
+      <c r="P78" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q78" s="17">
         <v>894.98</v>
       </c>
-      <c r="R78" s="7" t="s">
+      <c r="R78" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="5" t="s">
         <v>181</v>
       </c>
-      <c r="B79" s="6" t="s">
+      <c r="B79" s="13" t="s">
         <v>182</v>
       </c>
-      <c r="C79" s="7" t="s">
+      <c r="C79" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D79" s="7" t="s">
+      <c r="D79" s="14" t="s">
         <v>181</v>
       </c>
-      <c r="E79" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J79" s="10">
+      <c r="E79" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F79" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H79" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I79" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J79" s="17">
         <v>906</v>
       </c>
-      <c r="L79" s="7">
-[...5 lines deleted...]
-      <c r="N79" s="10">
+      <c r="L79" s="14">
+        <v>27</v>
+      </c>
+      <c r="M79" s="14">
+        <v>27</v>
+      </c>
+      <c r="N79" s="17">
         <v>661.38</v>
       </c>
-      <c r="P79" s="7">
-[...2 lines deleted...]
-      <c r="Q79" s="10">
+      <c r="P79" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q79" s="17">
         <v>661.38</v>
       </c>
-      <c r="R79" s="7" t="s">
+      <c r="R79" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="5" t="s">
         <v>183</v>
       </c>
-      <c r="B80" s="6" t="s">
+      <c r="B80" s="13" t="s">
         <v>184</v>
       </c>
-      <c r="C80" s="7" t="s">
+      <c r="C80" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D80" s="7" t="s">
+      <c r="D80" s="14" t="s">
         <v>183</v>
       </c>
-      <c r="E80" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J80" s="10">
+      <c r="E80" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F80" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H80" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I80" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J80" s="17">
         <v>1429</v>
       </c>
-      <c r="L80" s="7">
-[...5 lines deleted...]
-      <c r="N80" s="10">
+      <c r="L80" s="14">
+        <v>27</v>
+      </c>
+      <c r="M80" s="14">
+        <v>27</v>
+      </c>
+      <c r="N80" s="17">
         <v>1043.17</v>
       </c>
-      <c r="P80" s="7">
-[...2 lines deleted...]
-      <c r="Q80" s="10">
+      <c r="P80" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q80" s="17">
         <v>1043.17</v>
       </c>
-      <c r="R80" s="7" t="s">
+      <c r="R80" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="5" t="s">
         <v>185</v>
       </c>
-      <c r="B81" s="6" t="s">
+      <c r="B81" s="13" t="s">
         <v>186</v>
       </c>
-      <c r="C81" s="7" t="s">
+      <c r="C81" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D81" s="7" t="s">
+      <c r="D81" s="14" t="s">
         <v>185</v>
       </c>
-      <c r="E81" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J81" s="10">
+      <c r="E81" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F81" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H81" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I81" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J81" s="17">
         <v>1109</v>
       </c>
-      <c r="L81" s="7">
-[...5 lines deleted...]
-      <c r="N81" s="10">
+      <c r="L81" s="14">
+        <v>27</v>
+      </c>
+      <c r="M81" s="14">
+        <v>27</v>
+      </c>
+      <c r="N81" s="17">
         <v>809.57</v>
       </c>
-      <c r="P81" s="7">
-[...2 lines deleted...]
-      <c r="Q81" s="10">
+      <c r="P81" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q81" s="17">
         <v>809.57</v>
       </c>
-      <c r="R81" s="7" t="s">
+      <c r="R81" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="5" t="s">
         <v>187</v>
       </c>
-      <c r="B82" s="6" t="s">
+      <c r="B82" s="13" t="s">
         <v>133</v>
       </c>
-      <c r="C82" s="7" t="s">
+      <c r="C82" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D82" s="7" t="s">
+      <c r="D82" s="14" t="s">
         <v>187</v>
       </c>
-      <c r="E82" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J82" s="10">
+      <c r="E82" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F82" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H82" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I82" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J82" s="17">
         <v>3229</v>
       </c>
-      <c r="L82" s="7">
-[...5 lines deleted...]
-      <c r="N82" s="10">
+      <c r="L82" s="14">
+        <v>27</v>
+      </c>
+      <c r="M82" s="14">
+        <v>27</v>
+      </c>
+      <c r="N82" s="17">
         <v>2357.17</v>
       </c>
-      <c r="P82" s="7">
-[...2 lines deleted...]
-      <c r="Q82" s="10">
+      <c r="P82" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q82" s="17">
         <v>2357.17</v>
       </c>
-      <c r="R82" s="7" t="s">
+      <c r="R82" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="5" t="s">
         <v>188</v>
       </c>
-      <c r="B83" s="6" t="s">
+      <c r="B83" s="13" t="s">
         <v>189</v>
       </c>
-      <c r="C83" s="7" t="s">
+      <c r="C83" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D83" s="7" t="s">
+      <c r="D83" s="14" t="s">
         <v>188</v>
       </c>
-      <c r="E83" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J83" s="10">
+      <c r="E83" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F83" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H83" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I83" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J83" s="17">
         <v>2766</v>
       </c>
-      <c r="L83" s="7">
-[...5 lines deleted...]
-      <c r="N83" s="10">
+      <c r="L83" s="14">
+        <v>27</v>
+      </c>
+      <c r="M83" s="14">
+        <v>27</v>
+      </c>
+      <c r="N83" s="17">
         <v>2019.18</v>
       </c>
-      <c r="P83" s="7">
-[...2 lines deleted...]
-      <c r="Q83" s="10">
+      <c r="P83" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q83" s="17">
         <v>2019.18</v>
       </c>
-      <c r="R83" s="7" t="s">
+      <c r="R83" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="5" t="s">
         <v>190</v>
       </c>
-      <c r="B84" s="6" t="s">
+      <c r="B84" s="13" t="s">
         <v>191</v>
       </c>
-      <c r="C84" s="7" t="s">
+      <c r="C84" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D84" s="7" t="s">
+      <c r="D84" s="14" t="s">
         <v>190</v>
       </c>
-      <c r="E84" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J84" s="10">
+      <c r="E84" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F84" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H84" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I84" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J84" s="17">
         <v>33.33</v>
       </c>
-      <c r="L84" s="7">
-[...5 lines deleted...]
-      <c r="N84" s="10">
+      <c r="L84" s="14">
+        <v>27</v>
+      </c>
+      <c r="M84" s="14">
+        <v>27</v>
+      </c>
+      <c r="N84" s="17">
         <v>24.33</v>
       </c>
-      <c r="P84" s="7">
-[...2 lines deleted...]
-      <c r="Q84" s="10">
+      <c r="P84" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q84" s="17">
         <v>24.33</v>
       </c>
-      <c r="R84" s="7" t="s">
+      <c r="R84" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="5" t="s">
         <v>192</v>
       </c>
-      <c r="B85" s="6" t="s">
+      <c r="B85" s="13" t="s">
         <v>193</v>
       </c>
-      <c r="C85" s="7" t="s">
+      <c r="C85" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D85" s="7" t="s">
+      <c r="D85" s="14" t="s">
         <v>192</v>
       </c>
-      <c r="E85" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J85" s="10">
+      <c r="E85" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F85" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H85" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I85" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J85" s="17">
         <v>33.33</v>
       </c>
-      <c r="L85" s="7">
-[...5 lines deleted...]
-      <c r="N85" s="10">
+      <c r="L85" s="14">
+        <v>27</v>
+      </c>
+      <c r="M85" s="14">
+        <v>27</v>
+      </c>
+      <c r="N85" s="17">
         <v>24.33</v>
       </c>
-      <c r="P85" s="7">
-[...2 lines deleted...]
-      <c r="Q85" s="10">
+      <c r="P85" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q85" s="17">
         <v>24.33</v>
       </c>
-      <c r="R85" s="7" t="s">
+      <c r="R85" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="5" t="s">
         <v>194</v>
       </c>
-      <c r="B86" s="6" t="s">
+      <c r="B86" s="13" t="s">
         <v>195</v>
       </c>
-      <c r="C86" s="7" t="s">
+      <c r="C86" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D86" s="7" t="s">
+      <c r="D86" s="14" t="s">
         <v>194</v>
       </c>
-      <c r="E86" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J86" s="10">
+      <c r="E86" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F86" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H86" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I86" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J86" s="17">
         <v>66.67</v>
       </c>
-      <c r="L86" s="7">
-[...5 lines deleted...]
-      <c r="N86" s="10">
+      <c r="L86" s="14">
+        <v>27</v>
+      </c>
+      <c r="M86" s="14">
+        <v>27</v>
+      </c>
+      <c r="N86" s="17">
         <v>48.67</v>
       </c>
-      <c r="P86" s="7">
-[...2 lines deleted...]
-      <c r="Q86" s="10">
+      <c r="P86" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q86" s="17">
         <v>48.67</v>
       </c>
-      <c r="R86" s="7" t="s">
+      <c r="R86" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="5" t="s">
         <v>196</v>
       </c>
-      <c r="B87" s="6" t="s">
+      <c r="B87" s="13" t="s">
         <v>197</v>
       </c>
-      <c r="C87" s="7" t="s">
+      <c r="C87" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D87" s="7" t="s">
+      <c r="D87" s="14" t="s">
         <v>196</v>
       </c>
-      <c r="E87" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J87" s="10">
+      <c r="E87" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F87" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H87" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I87" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J87" s="17">
         <v>66.67</v>
       </c>
-      <c r="L87" s="7">
-[...5 lines deleted...]
-      <c r="N87" s="10">
+      <c r="L87" s="14">
+        <v>27</v>
+      </c>
+      <c r="M87" s="14">
+        <v>27</v>
+      </c>
+      <c r="N87" s="17">
         <v>48.67</v>
       </c>
-      <c r="P87" s="7">
-[...2 lines deleted...]
-      <c r="Q87" s="10">
+      <c r="P87" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q87" s="17">
         <v>48.67</v>
       </c>
-      <c r="R87" s="7" t="s">
+      <c r="R87" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="5" t="s">
         <v>198</v>
       </c>
-      <c r="B88" s="6" t="s">
+      <c r="B88" s="13" t="s">
         <v>199</v>
       </c>
-      <c r="C88" s="7" t="s">
+      <c r="C88" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D88" s="7" t="s">
+      <c r="D88" s="14" t="s">
         <v>198</v>
       </c>
-      <c r="E88" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J88" s="10">
+      <c r="E88" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F88" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H88" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I88" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J88" s="17">
         <v>75</v>
       </c>
-      <c r="L88" s="7">
-[...5 lines deleted...]
-      <c r="N88" s="10">
+      <c r="L88" s="14">
+        <v>27</v>
+      </c>
+      <c r="M88" s="14">
+        <v>27</v>
+      </c>
+      <c r="N88" s="17">
         <v>54.75</v>
       </c>
-      <c r="P88" s="7">
-[...2 lines deleted...]
-      <c r="Q88" s="10">
+      <c r="P88" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q88" s="17">
         <v>54.75</v>
       </c>
-      <c r="R88" s="7" t="s">
+      <c r="R88" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="5" t="s">
         <v>200</v>
       </c>
-      <c r="B89" s="6" t="s">
+      <c r="B89" s="13" t="s">
         <v>201</v>
       </c>
-      <c r="C89" s="7" t="s">
+      <c r="C89" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D89" s="7" t="s">
+      <c r="D89" s="14" t="s">
         <v>200</v>
       </c>
-      <c r="E89" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J89" s="10">
+      <c r="E89" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F89" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H89" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I89" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J89" s="17">
         <v>75</v>
       </c>
-      <c r="L89" s="7">
-[...5 lines deleted...]
-      <c r="N89" s="10">
+      <c r="L89" s="14">
+        <v>27</v>
+      </c>
+      <c r="M89" s="14">
+        <v>27</v>
+      </c>
+      <c r="N89" s="17">
         <v>54.75</v>
       </c>
-      <c r="P89" s="7">
-[...2 lines deleted...]
-      <c r="Q89" s="10">
+      <c r="P89" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q89" s="17">
         <v>54.75</v>
       </c>
-      <c r="R89" s="7" t="s">
+      <c r="R89" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="5" t="s">
         <v>202</v>
       </c>
-      <c r="B90" s="6" t="s">
+      <c r="B90" s="13" t="s">
         <v>203</v>
       </c>
-      <c r="C90" s="7" t="s">
+      <c r="C90" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D90" s="7" t="s">
+      <c r="D90" s="14" t="s">
         <v>202</v>
       </c>
-      <c r="E90" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J90" s="10">
+      <c r="E90" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F90" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H90" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I90" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J90" s="17">
         <v>91.67</v>
       </c>
-      <c r="L90" s="7">
-[...5 lines deleted...]
-      <c r="N90" s="10">
+      <c r="L90" s="14">
+        <v>27</v>
+      </c>
+      <c r="M90" s="14">
+        <v>27</v>
+      </c>
+      <c r="N90" s="17">
         <v>66.92</v>
       </c>
-      <c r="P90" s="7">
-[...2 lines deleted...]
-      <c r="Q90" s="10">
+      <c r="P90" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q90" s="17">
         <v>66.92</v>
       </c>
-      <c r="R90" s="7" t="s">
+      <c r="R90" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="5" t="s">
         <v>204</v>
       </c>
-      <c r="B91" s="6" t="s">
+      <c r="B91" s="13" t="s">
         <v>205</v>
       </c>
-      <c r="C91" s="7" t="s">
+      <c r="C91" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D91" s="7" t="s">
+      <c r="D91" s="14" t="s">
         <v>204</v>
       </c>
-      <c r="E91" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J91" s="10">
+      <c r="E91" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F91" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H91" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I91" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J91" s="17">
         <v>423</v>
       </c>
-      <c r="L91" s="7">
-[...5 lines deleted...]
-      <c r="N91" s="10">
+      <c r="L91" s="14">
+        <v>27</v>
+      </c>
+      <c r="M91" s="14">
+        <v>27</v>
+      </c>
+      <c r="N91" s="17">
         <v>308.79</v>
       </c>
-      <c r="P91" s="7">
-[...2 lines deleted...]
-      <c r="Q91" s="10">
+      <c r="P91" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q91" s="17">
         <v>308.79</v>
       </c>
-      <c r="R91" s="7" t="s">
+      <c r="R91" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="5" t="s">
         <v>206</v>
       </c>
-      <c r="B92" s="6" t="s">
+      <c r="B92" s="13" t="s">
         <v>207</v>
       </c>
-      <c r="C92" s="7" t="s">
+      <c r="C92" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D92" s="7" t="s">
+      <c r="D92" s="14" t="s">
         <v>206</v>
       </c>
-      <c r="E92" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J92" s="10">
+      <c r="E92" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F92" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H92" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I92" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J92" s="17">
         <v>680</v>
       </c>
-      <c r="L92" s="7">
-[...5 lines deleted...]
-      <c r="N92" s="10">
+      <c r="L92" s="14">
+        <v>27</v>
+      </c>
+      <c r="M92" s="14">
+        <v>27</v>
+      </c>
+      <c r="N92" s="17">
         <v>496.4</v>
       </c>
-      <c r="P92" s="7">
-[...2 lines deleted...]
-      <c r="Q92" s="10">
+      <c r="P92" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q92" s="17">
         <v>496.4</v>
       </c>
-      <c r="R92" s="7" t="s">
+      <c r="R92" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="5" t="s">
         <v>208</v>
       </c>
-      <c r="B93" s="6" t="s">
+      <c r="B93" s="13" t="s">
         <v>209</v>
       </c>
-      <c r="C93" s="7" t="s">
+      <c r="C93" s="14" t="s">
         <v>93</v>
       </c>
-      <c r="D93" s="7" t="s">
+      <c r="D93" s="14" t="s">
         <v>210</v>
       </c>
-      <c r="E93" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J93" s="10">
+      <c r="E93" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F93" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H93" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I93" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J93" s="17">
         <v>109.99</v>
       </c>
-      <c r="L93" s="7">
+      <c r="L93" s="14">
         <v>7</v>
       </c>
-      <c r="M93" s="7">
+      <c r="M93" s="14">
         <v>7</v>
       </c>
-      <c r="N93" s="10">
+      <c r="N93" s="17">
         <v>102.29</v>
       </c>
-      <c r="P93" s="7">
+      <c r="P93" s="14">
         <v>7</v>
       </c>
-      <c r="Q93" s="10">
+      <c r="Q93" s="17">
         <v>102.29</v>
       </c>
-      <c r="R93" s="7" t="s">
+      <c r="R93" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="5" t="s">
         <v>211</v>
       </c>
-      <c r="B94" s="6" t="s">
+      <c r="B94" s="13" t="s">
         <v>212</v>
       </c>
-      <c r="C94" s="7" t="s">
+      <c r="C94" s="14" t="s">
         <v>90</v>
       </c>
-      <c r="D94" s="7" t="s">
+      <c r="D94" s="14" t="s">
         <v>211</v>
       </c>
-      <c r="E94" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J94" s="10">
+      <c r="E94" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F94" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H94" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I94" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J94" s="17">
         <v>119.99</v>
       </c>
-      <c r="L94" s="7">
+      <c r="L94" s="14">
         <v>7</v>
       </c>
-      <c r="M94" s="7">
+      <c r="M94" s="14">
         <v>7</v>
       </c>
-      <c r="N94" s="10">
+      <c r="N94" s="17">
         <v>111.59</v>
       </c>
-      <c r="P94" s="7">
+      <c r="P94" s="14">
         <v>7</v>
       </c>
-      <c r="Q94" s="10">
+      <c r="Q94" s="17">
         <v>111.59</v>
       </c>
-      <c r="R94" s="7" t="s">
+      <c r="R94" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="5" t="s">
         <v>213</v>
       </c>
-      <c r="B95" s="6" t="s">
+      <c r="B95" s="13" t="s">
         <v>214</v>
       </c>
-      <c r="C95" s="7" t="s">
+      <c r="C95" s="14" t="s">
         <v>58</v>
       </c>
-      <c r="D95" s="7" t="s">
+      <c r="D95" s="14" t="s">
         <v>213</v>
       </c>
-      <c r="E95" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J95" s="10">
+      <c r="E95" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F95" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H95" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I95" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J95" s="17">
         <v>18.99</v>
       </c>
-      <c r="L95" s="7">
-[...5 lines deleted...]
-      <c r="N95" s="10">
+      <c r="L95" s="14">
+        <v>15</v>
+      </c>
+      <c r="M95" s="14">
+        <v>15</v>
+      </c>
+      <c r="N95" s="17">
         <v>16.14</v>
       </c>
-      <c r="P95" s="7">
-[...2 lines deleted...]
-      <c r="Q95" s="10">
+      <c r="P95" s="14">
+        <v>15</v>
+      </c>
+      <c r="Q95" s="17">
         <v>16.14</v>
       </c>
-      <c r="R95" s="7" t="s">
+      <c r="R95" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="5" t="s">
         <v>215</v>
       </c>
-      <c r="B96" s="6" t="s">
+      <c r="B96" s="13" t="s">
         <v>216</v>
       </c>
-      <c r="C96" s="7" t="s">
+      <c r="C96" s="14" t="s">
         <v>58</v>
       </c>
-      <c r="D96" s="7" t="s">
+      <c r="D96" s="14" t="s">
         <v>215</v>
       </c>
-      <c r="E96" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J96" s="10">
+      <c r="E96" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F96" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H96" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I96" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J96" s="17">
         <v>21.99</v>
       </c>
-      <c r="L96" s="7">
-[...5 lines deleted...]
-      <c r="N96" s="10">
+      <c r="L96" s="14">
+        <v>15</v>
+      </c>
+      <c r="M96" s="14">
+        <v>15</v>
+      </c>
+      <c r="N96" s="17">
         <v>18.69</v>
       </c>
-      <c r="P96" s="7">
-[...2 lines deleted...]
-      <c r="Q96" s="10">
+      <c r="P96" s="14">
+        <v>15</v>
+      </c>
+      <c r="Q96" s="17">
         <v>18.69</v>
       </c>
-      <c r="R96" s="7" t="s">
+      <c r="R96" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="5" t="s">
         <v>217</v>
       </c>
-      <c r="B97" s="6" t="s">
+      <c r="B97" s="13" t="s">
         <v>218</v>
       </c>
-      <c r="C97" s="7" t="s">
+      <c r="C97" s="14" t="s">
         <v>58</v>
       </c>
-      <c r="D97" s="7" t="s">
+      <c r="D97" s="14" t="s">
         <v>217</v>
       </c>
-      <c r="E97" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J97" s="10">
+      <c r="E97" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F97" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H97" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I97" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J97" s="17">
         <v>18.99</v>
       </c>
-      <c r="L97" s="7">
-[...5 lines deleted...]
-      <c r="N97" s="10">
+      <c r="L97" s="14">
+        <v>15</v>
+      </c>
+      <c r="M97" s="14">
+        <v>15</v>
+      </c>
+      <c r="N97" s="17">
         <v>16.14</v>
       </c>
-      <c r="P97" s="7">
-[...2 lines deleted...]
-      <c r="Q97" s="10">
+      <c r="P97" s="14">
+        <v>15</v>
+      </c>
+      <c r="Q97" s="17">
         <v>16.14</v>
       </c>
-      <c r="R97" s="7" t="s">
+      <c r="R97" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="5" t="s">
         <v>219</v>
       </c>
-      <c r="B98" s="6" t="s">
+      <c r="B98" s="13" t="s">
         <v>220</v>
       </c>
-      <c r="C98" s="7" t="s">
+      <c r="C98" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D98" s="7" t="s">
+      <c r="D98" s="14" t="s">
         <v>219</v>
       </c>
-      <c r="E98" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J98" s="10">
+      <c r="E98" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F98" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H98" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I98" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J98" s="17">
         <v>49</v>
       </c>
-      <c r="L98" s="7">
-[...5 lines deleted...]
-      <c r="N98" s="10">
+      <c r="L98" s="14">
+        <v>27</v>
+      </c>
+      <c r="M98" s="14">
+        <v>27</v>
+      </c>
+      <c r="N98" s="17">
         <v>35.77</v>
       </c>
-      <c r="P98" s="7">
-[...2 lines deleted...]
-      <c r="Q98" s="10">
+      <c r="P98" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q98" s="17">
         <v>35.77</v>
       </c>
-      <c r="R98" s="7" t="s">
+      <c r="R98" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="5" t="s">
         <v>221</v>
       </c>
-      <c r="B99" s="6" t="s">
+      <c r="B99" s="13" t="s">
         <v>222</v>
       </c>
-      <c r="C99" s="7" t="s">
+      <c r="C99" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D99" s="7" t="s">
+      <c r="D99" s="14" t="s">
         <v>221</v>
       </c>
-      <c r="E99" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J99" s="10">
+      <c r="E99" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F99" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H99" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I99" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J99" s="17">
         <v>77</v>
       </c>
-      <c r="L99" s="7">
-[...5 lines deleted...]
-      <c r="N99" s="10">
+      <c r="L99" s="14">
+        <v>27</v>
+      </c>
+      <c r="M99" s="14">
+        <v>27</v>
+      </c>
+      <c r="N99" s="17">
         <v>56.21</v>
       </c>
-      <c r="P99" s="7">
-[...2 lines deleted...]
-      <c r="Q99" s="10">
+      <c r="P99" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q99" s="17">
         <v>56.21</v>
       </c>
-      <c r="R99" s="7" t="s">
+      <c r="R99" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="5" t="s">
         <v>223</v>
       </c>
-      <c r="B100" s="6" t="s">
+      <c r="B100" s="13" t="s">
         <v>207</v>
       </c>
-      <c r="C100" s="7" t="s">
+      <c r="C100" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D100" s="7" t="s">
+      <c r="D100" s="14" t="s">
         <v>223</v>
       </c>
-      <c r="E100" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J100" s="10">
+      <c r="E100" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F100" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H100" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I100" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J100" s="17">
         <v>1163</v>
       </c>
-      <c r="L100" s="7">
-[...5 lines deleted...]
-      <c r="N100" s="10">
+      <c r="L100" s="14">
+        <v>27</v>
+      </c>
+      <c r="M100" s="14">
+        <v>27</v>
+      </c>
+      <c r="N100" s="17">
         <v>848.99</v>
       </c>
-      <c r="P100" s="7">
-[...2 lines deleted...]
-      <c r="Q100" s="10">
+      <c r="P100" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q100" s="17">
         <v>848.99</v>
       </c>
-      <c r="R100" s="7" t="s">
+      <c r="R100" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="5" t="s">
         <v>224</v>
       </c>
-      <c r="B101" s="6" t="s">
+      <c r="B101" s="13" t="s">
         <v>225</v>
       </c>
-      <c r="C101" s="7" t="s">
+      <c r="C101" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D101" s="7" t="s">
+      <c r="D101" s="14" t="s">
         <v>224</v>
       </c>
-      <c r="E101" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J101" s="10">
+      <c r="E101" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F101" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H101" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I101" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J101" s="17">
         <v>838</v>
       </c>
-      <c r="L101" s="7">
-[...5 lines deleted...]
-      <c r="N101" s="10">
+      <c r="L101" s="14">
+        <v>27</v>
+      </c>
+      <c r="M101" s="14">
+        <v>27</v>
+      </c>
+      <c r="N101" s="17">
         <v>611.74</v>
       </c>
-      <c r="P101" s="7">
-[...2 lines deleted...]
-      <c r="Q101" s="10">
+      <c r="P101" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q101" s="17">
         <v>611.74</v>
       </c>
-      <c r="R101" s="7" t="s">
+      <c r="R101" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="5" t="s">
         <v>226</v>
       </c>
-      <c r="B102" s="6" t="s">
+      <c r="B102" s="13" t="s">
         <v>225</v>
       </c>
-      <c r="C102" s="7" t="s">
+      <c r="C102" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D102" s="7" t="s">
+      <c r="D102" s="14" t="s">
         <v>226</v>
       </c>
-      <c r="E102" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J102" s="10">
+      <c r="E102" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F102" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H102" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I102" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J102" s="17">
         <v>1186</v>
       </c>
-      <c r="L102" s="7">
-[...5 lines deleted...]
-      <c r="N102" s="10">
+      <c r="L102" s="14">
+        <v>27</v>
+      </c>
+      <c r="M102" s="14">
+        <v>27</v>
+      </c>
+      <c r="N102" s="17">
         <v>865.78</v>
       </c>
-      <c r="P102" s="7">
-[...2 lines deleted...]
-      <c r="Q102" s="10">
+      <c r="P102" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q102" s="17">
         <v>865.78</v>
       </c>
-      <c r="R102" s="7" t="s">
+      <c r="R102" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="5" t="s">
         <v>227</v>
       </c>
-      <c r="B103" s="6" t="s">
+      <c r="B103" s="13" t="s">
         <v>228</v>
       </c>
-      <c r="C103" s="7" t="s">
+      <c r="C103" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D103" s="7" t="s">
+      <c r="D103" s="14" t="s">
         <v>227</v>
       </c>
-      <c r="E103" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J103" s="10">
+      <c r="E103" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F103" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H103" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I103" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J103" s="17">
         <v>862</v>
       </c>
-      <c r="L103" s="7">
-[...5 lines deleted...]
-      <c r="N103" s="10">
+      <c r="L103" s="14">
+        <v>27</v>
+      </c>
+      <c r="M103" s="14">
+        <v>27</v>
+      </c>
+      <c r="N103" s="17">
         <v>629.26</v>
       </c>
-      <c r="P103" s="7">
-[...2 lines deleted...]
-      <c r="Q103" s="10">
+      <c r="P103" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q103" s="17">
         <v>629.26</v>
       </c>
-      <c r="R103" s="7" t="s">
+      <c r="R103" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="5" t="s">
         <v>229</v>
       </c>
-      <c r="B104" s="6" t="s">
+      <c r="B104" s="13" t="s">
         <v>230</v>
       </c>
-      <c r="C104" s="7" t="s">
+      <c r="C104" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D104" s="7" t="s">
+      <c r="D104" s="14" t="s">
         <v>229</v>
       </c>
-      <c r="E104" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J104" s="10">
+      <c r="E104" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F104" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H104" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I104" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J104" s="17">
         <v>954</v>
       </c>
-      <c r="L104" s="7">
-[...5 lines deleted...]
-      <c r="N104" s="10">
+      <c r="L104" s="14">
+        <v>27</v>
+      </c>
+      <c r="M104" s="14">
+        <v>27</v>
+      </c>
+      <c r="N104" s="17">
         <v>696.42</v>
       </c>
-      <c r="P104" s="7">
-[...2 lines deleted...]
-      <c r="Q104" s="10">
+      <c r="P104" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q104" s="17">
         <v>696.42</v>
       </c>
-      <c r="R104" s="7" t="s">
+      <c r="R104" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="5" t="s">
         <v>231</v>
       </c>
-      <c r="B105" s="6" t="s">
+      <c r="B105" s="13" t="s">
         <v>232</v>
       </c>
-      <c r="C105" s="7" t="s">
+      <c r="C105" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D105" s="7" t="s">
+      <c r="D105" s="14" t="s">
         <v>231</v>
       </c>
-      <c r="E105" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J105" s="10">
+      <c r="E105" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F105" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H105" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I105" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J105" s="17">
         <v>1762</v>
       </c>
-      <c r="L105" s="7">
-[...5 lines deleted...]
-      <c r="N105" s="10">
+      <c r="L105" s="14">
+        <v>27</v>
+      </c>
+      <c r="M105" s="14">
+        <v>27</v>
+      </c>
+      <c r="N105" s="17">
         <v>1286.26</v>
       </c>
-      <c r="P105" s="7">
-[...2 lines deleted...]
-      <c r="Q105" s="10">
+      <c r="P105" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q105" s="17">
         <v>1286.26</v>
       </c>
-      <c r="R105" s="7" t="s">
+      <c r="R105" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="5" t="s">
         <v>233</v>
       </c>
-      <c r="B106" s="6" t="s">
+      <c r="B106" s="13" t="s">
         <v>234</v>
       </c>
-      <c r="C106" s="7" t="s">
+      <c r="C106" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D106" s="7" t="s">
+      <c r="D106" s="14" t="s">
         <v>233</v>
       </c>
-      <c r="E106" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J106" s="10">
+      <c r="E106" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F106" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H106" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I106" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J106" s="17">
         <v>1345</v>
       </c>
-      <c r="L106" s="7">
-[...5 lines deleted...]
-      <c r="N106" s="10">
+      <c r="L106" s="14">
+        <v>27</v>
+      </c>
+      <c r="M106" s="14">
+        <v>27</v>
+      </c>
+      <c r="N106" s="17">
         <v>981.85</v>
       </c>
-      <c r="P106" s="7">
-[...2 lines deleted...]
-      <c r="Q106" s="10">
+      <c r="P106" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q106" s="17">
         <v>981.85</v>
       </c>
-      <c r="R106" s="7" t="s">
+      <c r="R106" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="5" t="s">
         <v>235</v>
       </c>
-      <c r="B107" s="6" t="s">
+      <c r="B107" s="13" t="s">
         <v>236</v>
       </c>
-      <c r="C107" s="7" t="s">
+      <c r="C107" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D107" s="7" t="s">
+      <c r="D107" s="14" t="s">
         <v>235</v>
       </c>
-      <c r="E107" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J107" s="10">
+      <c r="E107" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F107" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H107" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I107" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J107" s="17">
         <v>2046</v>
       </c>
-      <c r="L107" s="7">
-[...5 lines deleted...]
-      <c r="N107" s="10">
+      <c r="L107" s="14">
+        <v>27</v>
+      </c>
+      <c r="M107" s="14">
+        <v>27</v>
+      </c>
+      <c r="N107" s="17">
         <v>1493.58</v>
       </c>
-      <c r="P107" s="7">
-[...2 lines deleted...]
-      <c r="Q107" s="10">
+      <c r="P107" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q107" s="17">
         <v>1493.58</v>
       </c>
-      <c r="R107" s="7" t="s">
+      <c r="R107" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="5" t="s">
         <v>237</v>
       </c>
-      <c r="B108" s="6" t="s">
+      <c r="B108" s="13" t="s">
         <v>238</v>
       </c>
-      <c r="C108" s="7" t="s">
+      <c r="C108" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D108" s="7" t="s">
+      <c r="D108" s="14" t="s">
         <v>237</v>
       </c>
-      <c r="E108" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J108" s="10">
+      <c r="E108" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F108" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H108" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I108" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J108" s="17">
         <v>1629</v>
       </c>
-      <c r="L108" s="7">
-[...5 lines deleted...]
-      <c r="N108" s="10">
+      <c r="L108" s="14">
+        <v>27</v>
+      </c>
+      <c r="M108" s="14">
+        <v>27</v>
+      </c>
+      <c r="N108" s="17">
         <v>1189.17</v>
       </c>
-      <c r="P108" s="7">
-[...2 lines deleted...]
-      <c r="Q108" s="10">
+      <c r="P108" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q108" s="17">
         <v>1189.17</v>
       </c>
-      <c r="R108" s="7" t="s">
+      <c r="R108" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="5" t="s">
         <v>239</v>
       </c>
-      <c r="B109" s="6" t="s">
+      <c r="B109" s="13" t="s">
         <v>240</v>
       </c>
-      <c r="C109" s="7" t="s">
+      <c r="C109" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D109" s="7" t="s">
+      <c r="D109" s="14" t="s">
         <v>239</v>
       </c>
-      <c r="E109" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J109" s="10">
+      <c r="E109" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F109" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H109" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I109" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J109" s="17">
         <v>4722</v>
       </c>
-      <c r="L109" s="7">
-[...5 lines deleted...]
-      <c r="N109" s="10">
+      <c r="L109" s="14">
+        <v>27</v>
+      </c>
+      <c r="M109" s="14">
+        <v>27</v>
+      </c>
+      <c r="N109" s="17">
         <v>3447.06</v>
       </c>
-      <c r="P109" s="7">
-[...2 lines deleted...]
-      <c r="Q109" s="10">
+      <c r="P109" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q109" s="17">
         <v>3447.06</v>
       </c>
-      <c r="R109" s="7" t="s">
+      <c r="R109" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="5" t="s">
         <v>241</v>
       </c>
-      <c r="B110" s="6" t="s">
+      <c r="B110" s="13" t="s">
         <v>242</v>
       </c>
-      <c r="C110" s="7" t="s">
+      <c r="C110" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D110" s="7" t="s">
+      <c r="D110" s="14" t="s">
         <v>241</v>
       </c>
-      <c r="E110" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J110" s="10">
+      <c r="E110" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F110" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H110" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I110" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J110" s="17">
         <v>4117</v>
       </c>
-      <c r="L110" s="7">
-[...5 lines deleted...]
-      <c r="N110" s="10">
+      <c r="L110" s="14">
+        <v>27</v>
+      </c>
+      <c r="M110" s="14">
+        <v>27</v>
+      </c>
+      <c r="N110" s="17">
         <v>3005.41</v>
       </c>
-      <c r="P110" s="7">
-[...2 lines deleted...]
-      <c r="Q110" s="10">
+      <c r="P110" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q110" s="17">
         <v>3005.41</v>
       </c>
-      <c r="R110" s="7" t="s">
+      <c r="R110" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="5" t="s">
         <v>243</v>
       </c>
-      <c r="B111" s="6" t="s">
+      <c r="B111" s="13" t="s">
         <v>244</v>
       </c>
-      <c r="C111" s="7" t="s">
+      <c r="C111" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D111" s="7" t="s">
+      <c r="D111" s="14" t="s">
         <v>243</v>
       </c>
-      <c r="E111" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J111" s="10">
+      <c r="E111" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F111" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H111" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I111" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J111" s="17">
         <v>1329</v>
       </c>
-      <c r="L111" s="7">
-[...5 lines deleted...]
-      <c r="N111" s="10">
+      <c r="L111" s="14">
+        <v>27</v>
+      </c>
+      <c r="M111" s="14">
+        <v>27</v>
+      </c>
+      <c r="N111" s="17">
         <v>970.17</v>
       </c>
-      <c r="P111" s="7">
-[...2 lines deleted...]
-      <c r="Q111" s="10">
+      <c r="P111" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q111" s="17">
         <v>970.17</v>
       </c>
-      <c r="R111" s="7" t="s">
+      <c r="R111" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="5" t="s">
         <v>245</v>
       </c>
-      <c r="B112" s="6" t="s">
+      <c r="B112" s="13" t="s">
         <v>244</v>
       </c>
-      <c r="C112" s="7" t="s">
+      <c r="C112" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D112" s="7" t="s">
+      <c r="D112" s="14" t="s">
         <v>245</v>
       </c>
-      <c r="E112" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J112" s="10">
+      <c r="E112" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F112" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H112" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I112" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J112" s="17">
         <v>911</v>
       </c>
-      <c r="L112" s="7">
-[...5 lines deleted...]
-      <c r="N112" s="10">
+      <c r="L112" s="14">
+        <v>27</v>
+      </c>
+      <c r="M112" s="14">
+        <v>27</v>
+      </c>
+      <c r="N112" s="17">
         <v>665.03</v>
       </c>
-      <c r="P112" s="7">
-[...2 lines deleted...]
-      <c r="Q112" s="10">
+      <c r="P112" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q112" s="17">
         <v>665.03</v>
       </c>
-      <c r="R112" s="7" t="s">
+      <c r="R112" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="5" t="s">
         <v>246</v>
       </c>
-      <c r="B113" s="6" t="s">
+      <c r="B113" s="13" t="s">
         <v>247</v>
       </c>
-      <c r="C113" s="7" t="s">
+      <c r="C113" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D113" s="7" t="s">
+      <c r="D113" s="14" t="s">
         <v>246</v>
       </c>
-      <c r="E113" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J113" s="10">
+      <c r="E113" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F113" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H113" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I113" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J113" s="17">
         <v>88</v>
       </c>
-      <c r="L113" s="7">
-[...5 lines deleted...]
-      <c r="N113" s="10">
+      <c r="L113" s="14">
+        <v>27</v>
+      </c>
+      <c r="M113" s="14">
+        <v>27</v>
+      </c>
+      <c r="N113" s="17">
         <v>64.24</v>
       </c>
-      <c r="P113" s="7">
-[...2 lines deleted...]
-      <c r="Q113" s="10">
+      <c r="P113" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q113" s="17">
         <v>64.24</v>
       </c>
-      <c r="R113" s="7" t="s">
+      <c r="R113" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="5" t="s">
         <v>248</v>
       </c>
-      <c r="B114" s="6" t="s">
+      <c r="B114" s="13" t="s">
         <v>249</v>
       </c>
-      <c r="C114" s="7" t="s">
+      <c r="C114" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D114" s="7" t="s">
+      <c r="D114" s="14" t="s">
         <v>248</v>
       </c>
-      <c r="E114" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J114" s="10">
+      <c r="E114" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F114" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H114" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I114" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J114" s="17">
         <v>251</v>
       </c>
-      <c r="L114" s="7">
-[...5 lines deleted...]
-      <c r="N114" s="10">
+      <c r="L114" s="14">
+        <v>27</v>
+      </c>
+      <c r="M114" s="14">
+        <v>27</v>
+      </c>
+      <c r="N114" s="17">
         <v>183.23</v>
       </c>
-      <c r="P114" s="7">
-[...2 lines deleted...]
-      <c r="Q114" s="10">
+      <c r="P114" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q114" s="17">
         <v>183.23</v>
       </c>
-      <c r="R114" s="7" t="s">
+      <c r="R114" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="5" t="s">
         <v>250</v>
       </c>
-      <c r="B115" s="6" t="s">
+      <c r="B115" s="13" t="s">
         <v>251</v>
       </c>
-      <c r="C115" s="7" t="s">
+      <c r="C115" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D115" s="7" t="s">
+      <c r="D115" s="14" t="s">
         <v>250</v>
       </c>
-      <c r="E115" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J115" s="10">
+      <c r="E115" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F115" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H115" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I115" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J115" s="17">
         <v>123</v>
       </c>
-      <c r="L115" s="7">
-[...5 lines deleted...]
-      <c r="N115" s="10">
+      <c r="L115" s="14">
+        <v>27</v>
+      </c>
+      <c r="M115" s="14">
+        <v>27</v>
+      </c>
+      <c r="N115" s="17">
         <v>89.79</v>
       </c>
-      <c r="P115" s="7">
-[...2 lines deleted...]
-      <c r="Q115" s="10">
+      <c r="P115" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q115" s="17">
         <v>89.79</v>
       </c>
-      <c r="R115" s="7" t="s">
+      <c r="R115" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="5" t="s">
         <v>252</v>
       </c>
-      <c r="B116" s="6" t="s">
+      <c r="B116" s="13" t="s">
         <v>253</v>
       </c>
-      <c r="C116" s="7" t="s">
+      <c r="C116" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D116" s="7" t="s">
+      <c r="D116" s="14" t="s">
         <v>252</v>
       </c>
-      <c r="E116" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J116" s="10">
+      <c r="E116" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F116" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H116" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I116" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J116" s="17">
         <v>291</v>
       </c>
-      <c r="L116" s="7">
-[...5 lines deleted...]
-      <c r="N116" s="10">
+      <c r="L116" s="14">
+        <v>27</v>
+      </c>
+      <c r="M116" s="14">
+        <v>27</v>
+      </c>
+      <c r="N116" s="17">
         <v>212.43</v>
       </c>
-      <c r="P116" s="7">
-[...2 lines deleted...]
-      <c r="Q116" s="10">
+      <c r="P116" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q116" s="17">
         <v>212.43</v>
       </c>
-      <c r="R116" s="7" t="s">
+      <c r="R116" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="5" t="s">
         <v>254</v>
       </c>
-      <c r="B117" s="6" t="s">
+      <c r="B117" s="13" t="s">
         <v>255</v>
       </c>
-      <c r="C117" s="7" t="s">
+      <c r="C117" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D117" s="7" t="s">
+      <c r="D117" s="14" t="s">
         <v>254</v>
       </c>
-      <c r="E117" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J117" s="10">
+      <c r="E117" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F117" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H117" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I117" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J117" s="17">
         <v>162</v>
       </c>
-      <c r="L117" s="7">
-[...5 lines deleted...]
-      <c r="N117" s="10">
+      <c r="L117" s="14">
+        <v>27</v>
+      </c>
+      <c r="M117" s="14">
+        <v>27</v>
+      </c>
+      <c r="N117" s="17">
         <v>118.26</v>
       </c>
-      <c r="P117" s="7">
-[...2 lines deleted...]
-      <c r="Q117" s="10">
+      <c r="P117" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q117" s="17">
         <v>118.26</v>
       </c>
-      <c r="R117" s="7" t="s">
+      <c r="R117" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="5" t="s">
         <v>256</v>
       </c>
-      <c r="B118" s="6" t="s">
+      <c r="B118" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="C118" s="7" t="s">
+      <c r="C118" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D118" s="7" t="s">
+      <c r="D118" s="14" t="s">
         <v>256</v>
       </c>
-      <c r="E118" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J118" s="10">
+      <c r="E118" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F118" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H118" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I118" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J118" s="17">
         <v>348</v>
       </c>
-      <c r="L118" s="7">
-[...5 lines deleted...]
-      <c r="N118" s="10">
+      <c r="L118" s="14">
+        <v>27</v>
+      </c>
+      <c r="M118" s="14">
+        <v>27</v>
+      </c>
+      <c r="N118" s="17">
         <v>254.04</v>
       </c>
-      <c r="P118" s="7">
-[...2 lines deleted...]
-      <c r="Q118" s="10">
+      <c r="P118" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q118" s="17">
         <v>254.04</v>
       </c>
-      <c r="R118" s="7" t="s">
+      <c r="R118" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="5" t="s">
         <v>257</v>
       </c>
-      <c r="B119" s="6" t="s">
+      <c r="B119" s="13" t="s">
         <v>258</v>
       </c>
-      <c r="C119" s="7" t="s">
+      <c r="C119" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D119" s="7" t="s">
+      <c r="D119" s="14" t="s">
         <v>257</v>
       </c>
-      <c r="E119" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J119" s="10">
+      <c r="E119" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F119" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H119" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I119" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J119" s="17">
         <v>185</v>
       </c>
-      <c r="L119" s="7">
-[...5 lines deleted...]
-      <c r="N119" s="10">
+      <c r="L119" s="14">
+        <v>27</v>
+      </c>
+      <c r="M119" s="14">
+        <v>27</v>
+      </c>
+      <c r="N119" s="17">
         <v>135.05</v>
       </c>
-      <c r="P119" s="7">
-[...2 lines deleted...]
-      <c r="Q119" s="10">
+      <c r="P119" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q119" s="17">
         <v>135.05</v>
       </c>
-      <c r="R119" s="7" t="s">
+      <c r="R119" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="5" t="s">
         <v>259</v>
       </c>
-      <c r="B120" s="6" t="s">
+      <c r="B120" s="13" t="s">
         <v>74</v>
       </c>
-      <c r="C120" s="7" t="s">
+      <c r="C120" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D120" s="7" t="s">
+      <c r="D120" s="14" t="s">
         <v>259</v>
       </c>
-      <c r="E120" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J120" s="10">
+      <c r="E120" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F120" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H120" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I120" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J120" s="17">
         <v>358</v>
       </c>
-      <c r="L120" s="7">
-[...5 lines deleted...]
-      <c r="N120" s="10">
+      <c r="L120" s="14">
+        <v>27</v>
+      </c>
+      <c r="M120" s="14">
+        <v>27</v>
+      </c>
+      <c r="N120" s="17">
         <v>261.34</v>
       </c>
-      <c r="P120" s="7">
-[...2 lines deleted...]
-      <c r="Q120" s="10">
+      <c r="P120" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q120" s="17">
         <v>261.34</v>
       </c>
-      <c r="R120" s="7" t="s">
+      <c r="R120" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="5" t="s">
         <v>260</v>
       </c>
-      <c r="B121" s="6" t="s">
+      <c r="B121" s="13" t="s">
         <v>261</v>
       </c>
-      <c r="C121" s="7" t="s">
+      <c r="C121" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D121" s="7" t="s">
+      <c r="D121" s="14" t="s">
         <v>262</v>
       </c>
-      <c r="E121" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J121" s="10">
+      <c r="E121" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F121" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H121" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I121" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J121" s="17">
         <v>777</v>
       </c>
-      <c r="L121" s="7">
-[...5 lines deleted...]
-      <c r="N121" s="10">
+      <c r="L121" s="14">
+        <v>27</v>
+      </c>
+      <c r="M121" s="14">
+        <v>27</v>
+      </c>
+      <c r="N121" s="17">
         <v>567.21</v>
       </c>
-      <c r="P121" s="7">
-[...2 lines deleted...]
-      <c r="Q121" s="10">
+      <c r="P121" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q121" s="17">
         <v>567.21</v>
       </c>
-      <c r="R121" s="7" t="s">
+      <c r="R121" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="5" t="s">
         <v>263</v>
       </c>
-      <c r="B122" s="6" t="s">
+      <c r="B122" s="13" t="s">
         <v>78</v>
       </c>
-      <c r="C122" s="7" t="s">
+      <c r="C122" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D122" s="7" t="s">
+      <c r="D122" s="14" t="s">
         <v>264</v>
       </c>
-      <c r="E122" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J122" s="10">
+      <c r="E122" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F122" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H122" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I122" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J122" s="17">
         <v>1052</v>
       </c>
-      <c r="L122" s="7">
-[...5 lines deleted...]
-      <c r="N122" s="10">
+      <c r="L122" s="14">
+        <v>27</v>
+      </c>
+      <c r="M122" s="14">
+        <v>27</v>
+      </c>
+      <c r="N122" s="17">
         <v>767.96</v>
       </c>
-      <c r="P122" s="7">
-[...2 lines deleted...]
-      <c r="Q122" s="10">
+      <c r="P122" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q122" s="17">
         <v>767.96</v>
       </c>
-      <c r="R122" s="7" t="s">
+      <c r="R122" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="5" t="s">
         <v>265</v>
       </c>
-      <c r="B123" s="6" t="s">
+      <c r="B123" s="13" t="s">
         <v>266</v>
       </c>
-      <c r="C123" s="7" t="s">
+      <c r="C123" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D123" s="7" t="s">
+      <c r="D123" s="14" t="s">
         <v>265</v>
       </c>
-      <c r="E123" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J123" s="10">
+      <c r="E123" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F123" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H123" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I123" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J123" s="17">
         <v>1106</v>
       </c>
-      <c r="L123" s="7">
-[...5 lines deleted...]
-      <c r="N123" s="10">
+      <c r="L123" s="14">
+        <v>27</v>
+      </c>
+      <c r="M123" s="14">
+        <v>27</v>
+      </c>
+      <c r="N123" s="17">
         <v>807.38</v>
       </c>
-      <c r="P123" s="7">
-[...2 lines deleted...]
-      <c r="Q123" s="10">
+      <c r="P123" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q123" s="17">
         <v>807.38</v>
       </c>
-      <c r="R123" s="7" t="s">
+      <c r="R123" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="5" t="s">
         <v>267</v>
       </c>
-      <c r="B124" s="6" t="s">
+      <c r="B124" s="13" t="s">
         <v>82</v>
       </c>
-      <c r="C124" s="7" t="s">
+      <c r="C124" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D124" s="7" t="s">
+      <c r="D124" s="14" t="s">
         <v>267</v>
       </c>
-      <c r="E124" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J124" s="10">
+      <c r="E124" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F124" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H124" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I124" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J124" s="17">
         <v>1423</v>
       </c>
-      <c r="L124" s="7">
-[...5 lines deleted...]
-      <c r="N124" s="10">
+      <c r="L124" s="14">
+        <v>27</v>
+      </c>
+      <c r="M124" s="14">
+        <v>27</v>
+      </c>
+      <c r="N124" s="17">
         <v>1038.79</v>
       </c>
-      <c r="P124" s="7">
-[...2 lines deleted...]
-      <c r="Q124" s="10">
+      <c r="P124" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q124" s="17">
         <v>1038.79</v>
       </c>
-      <c r="R124" s="7" t="s">
+      <c r="R124" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="5" t="s">
         <v>268</v>
       </c>
-      <c r="B125" s="6" t="s">
+      <c r="B125" s="13" t="s">
         <v>269</v>
       </c>
-      <c r="C125" s="7" t="s">
+      <c r="C125" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D125" s="7" t="s">
+      <c r="D125" s="14" t="s">
         <v>268</v>
       </c>
-      <c r="E125" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J125" s="10">
+      <c r="E125" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F125" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H125" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I125" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J125" s="17">
         <v>100</v>
       </c>
-      <c r="L125" s="7">
-[...5 lines deleted...]
-      <c r="N125" s="10">
+      <c r="L125" s="14">
+        <v>27</v>
+      </c>
+      <c r="M125" s="14">
+        <v>27</v>
+      </c>
+      <c r="N125" s="17">
         <v>73</v>
       </c>
-      <c r="P125" s="7">
-[...2 lines deleted...]
-      <c r="Q125" s="10">
+      <c r="P125" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q125" s="17">
         <v>73</v>
       </c>
-      <c r="R125" s="7" t="s">
+      <c r="R125" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="5" t="s">
         <v>270</v>
       </c>
-      <c r="B126" s="6" t="s">
+      <c r="B126" s="13" t="s">
         <v>271</v>
       </c>
-      <c r="C126" s="7" t="s">
+      <c r="C126" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D126" s="7" t="s">
+      <c r="D126" s="14" t="s">
         <v>270</v>
       </c>
-      <c r="E126" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J126" s="10">
+      <c r="E126" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F126" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H126" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I126" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J126" s="17">
         <v>66.67</v>
       </c>
-      <c r="L126" s="7">
-[...5 lines deleted...]
-      <c r="N126" s="10">
+      <c r="L126" s="14">
+        <v>27</v>
+      </c>
+      <c r="M126" s="14">
+        <v>27</v>
+      </c>
+      <c r="N126" s="17">
         <v>48.67</v>
       </c>
-      <c r="P126" s="7">
-[...2 lines deleted...]
-      <c r="Q126" s="10">
+      <c r="P126" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q126" s="17">
         <v>48.67</v>
       </c>
-      <c r="R126" s="7" t="s">
+      <c r="R126" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="5" t="s">
         <v>272</v>
       </c>
-      <c r="B127" s="6" t="s">
+      <c r="B127" s="13" t="s">
         <v>273</v>
       </c>
-      <c r="C127" s="7" t="s">
+      <c r="C127" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D127" s="7" t="s">
+      <c r="D127" s="14" t="s">
         <v>272</v>
       </c>
-      <c r="E127" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J127" s="10">
+      <c r="E127" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F127" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H127" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I127" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J127" s="17">
         <v>91.67</v>
       </c>
-      <c r="L127" s="7">
-[...5 lines deleted...]
-      <c r="N127" s="10">
+      <c r="L127" s="14">
+        <v>27</v>
+      </c>
+      <c r="M127" s="14">
+        <v>27</v>
+      </c>
+      <c r="N127" s="17">
         <v>66.92</v>
       </c>
-      <c r="P127" s="7">
-[...2 lines deleted...]
-      <c r="Q127" s="10">
+      <c r="P127" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q127" s="17">
         <v>66.92</v>
       </c>
-      <c r="R127" s="7" t="s">
+      <c r="R127" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="5" t="s">
         <v>274</v>
       </c>
-      <c r="B128" s="6" t="s">
+      <c r="B128" s="13" t="s">
         <v>275</v>
       </c>
-      <c r="C128" s="7" t="s">
+      <c r="C128" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D128" s="7" t="s">
+      <c r="D128" s="14" t="s">
         <v>274</v>
       </c>
-      <c r="E128" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J128" s="10">
+      <c r="E128" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F128" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H128" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I128" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J128" s="17">
         <v>305</v>
       </c>
-      <c r="L128" s="7">
-[...5 lines deleted...]
-      <c r="N128" s="10">
+      <c r="L128" s="14">
+        <v>27</v>
+      </c>
+      <c r="M128" s="14">
+        <v>27</v>
+      </c>
+      <c r="N128" s="17">
         <v>222.65</v>
       </c>
-      <c r="P128" s="7">
-[...2 lines deleted...]
-      <c r="Q128" s="10">
+      <c r="P128" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q128" s="17">
         <v>222.65</v>
       </c>
-      <c r="R128" s="7" t="s">
+      <c r="R128" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="5" t="s">
         <v>276</v>
       </c>
-      <c r="B129" s="6" t="s">
+      <c r="B129" s="13" t="s">
         <v>277</v>
       </c>
-      <c r="C129" s="7" t="s">
+      <c r="C129" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D129" s="7" t="s">
+      <c r="D129" s="14" t="s">
         <v>276</v>
       </c>
-      <c r="E129" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J129" s="10">
+      <c r="E129" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F129" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H129" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I129" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J129" s="17">
         <v>643</v>
       </c>
-      <c r="L129" s="7">
-[...5 lines deleted...]
-      <c r="N129" s="10">
+      <c r="L129" s="14">
+        <v>27</v>
+      </c>
+      <c r="M129" s="14">
+        <v>27</v>
+      </c>
+      <c r="N129" s="17">
         <v>469.39</v>
       </c>
-      <c r="P129" s="7">
-[...2 lines deleted...]
-      <c r="Q129" s="10">
+      <c r="P129" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q129" s="17">
         <v>469.39</v>
       </c>
-      <c r="R129" s="7" t="s">
+      <c r="R129" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="5" t="s">
         <v>278</v>
       </c>
-      <c r="B130" s="6" t="s">
+      <c r="B130" s="13" t="s">
         <v>279</v>
       </c>
-      <c r="C130" s="7" t="s">
+      <c r="C130" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D130" s="7" t="s">
+      <c r="D130" s="14" t="s">
         <v>278</v>
       </c>
-      <c r="E130" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J130" s="10">
+      <c r="E130" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F130" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H130" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I130" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J130" s="17">
         <v>588</v>
       </c>
-      <c r="L130" s="7">
-[...5 lines deleted...]
-      <c r="N130" s="10">
+      <c r="L130" s="14">
+        <v>27</v>
+      </c>
+      <c r="M130" s="14">
+        <v>27</v>
+      </c>
+      <c r="N130" s="17">
         <v>429.24</v>
       </c>
-      <c r="P130" s="7">
-[...2 lines deleted...]
-      <c r="Q130" s="10">
+      <c r="P130" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q130" s="17">
         <v>429.24</v>
       </c>
-      <c r="R130" s="7" t="s">
+      <c r="R130" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="5" t="s">
         <v>280</v>
       </c>
-      <c r="B131" s="6" t="s">
+      <c r="B131" s="13" t="s">
         <v>281</v>
       </c>
-      <c r="C131" s="7" t="s">
+      <c r="C131" s="14" t="s">
         <v>93</v>
       </c>
-      <c r="D131" s="7" t="s">
+      <c r="D131" s="14" t="s">
         <v>282</v>
       </c>
-      <c r="E131" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J131" s="10">
+      <c r="E131" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F131" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H131" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I131" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J131" s="17">
         <v>64.99</v>
       </c>
-      <c r="L131" s="7">
+      <c r="L131" s="14">
         <v>7</v>
       </c>
-      <c r="M131" s="7">
+      <c r="M131" s="14">
         <v>7</v>
       </c>
-      <c r="N131" s="10">
+      <c r="N131" s="17">
         <v>60.44</v>
       </c>
-      <c r="P131" s="7">
+      <c r="P131" s="14">
         <v>7</v>
       </c>
-      <c r="Q131" s="10">
+      <c r="Q131" s="17">
         <v>60.44</v>
       </c>
-      <c r="R131" s="7" t="s">
+      <c r="R131" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="5" t="s">
         <v>283</v>
       </c>
-      <c r="B132" s="6" t="s">
+      <c r="B132" s="13" t="s">
         <v>284</v>
       </c>
-      <c r="C132" s="7" t="s">
+      <c r="C132" s="14" t="s">
         <v>90</v>
       </c>
-      <c r="D132" s="7" t="s">
+      <c r="D132" s="14" t="s">
         <v>283</v>
       </c>
-      <c r="E132" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J132" s="10">
+      <c r="E132" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F132" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H132" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I132" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J132" s="17">
         <v>185.99</v>
       </c>
-      <c r="L132" s="7">
+      <c r="L132" s="14">
         <v>7</v>
       </c>
-      <c r="M132" s="7">
+      <c r="M132" s="14">
         <v>7</v>
       </c>
-      <c r="N132" s="10">
+      <c r="N132" s="17">
         <v>172.97</v>
       </c>
-      <c r="P132" s="7">
+      <c r="P132" s="14">
         <v>7</v>
       </c>
-      <c r="Q132" s="10">
+      <c r="Q132" s="17">
         <v>172.97</v>
       </c>
-      <c r="R132" s="7" t="s">
+      <c r="R132" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="5" t="s">
         <v>285</v>
       </c>
-      <c r="B133" s="6" t="s">
+      <c r="B133" s="13" t="s">
         <v>286</v>
       </c>
-      <c r="C133" s="7" t="s">
+      <c r="C133" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D133" s="7" t="s">
+      <c r="D133" s="14" t="s">
         <v>285</v>
       </c>
-      <c r="E133" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J133" s="10">
+      <c r="E133" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F133" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H133" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I133" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J133" s="17">
         <v>62</v>
       </c>
-      <c r="L133" s="7">
-[...5 lines deleted...]
-      <c r="N133" s="10">
+      <c r="L133" s="14">
+        <v>27</v>
+      </c>
+      <c r="M133" s="14">
+        <v>27</v>
+      </c>
+      <c r="N133" s="17">
         <v>45.26</v>
       </c>
-      <c r="P133" s="7">
-[...2 lines deleted...]
-      <c r="Q133" s="10">
+      <c r="P133" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q133" s="17">
         <v>45.26</v>
       </c>
-      <c r="R133" s="7" t="s">
+      <c r="R133" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="5" t="s">
         <v>287</v>
       </c>
-      <c r="B134" s="6" t="s">
+      <c r="B134" s="13" t="s">
         <v>288</v>
       </c>
-      <c r="C134" s="7" t="s">
+      <c r="C134" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D134" s="7" t="s">
+      <c r="D134" s="14" t="s">
         <v>287</v>
       </c>
-      <c r="E134" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J134" s="10">
+      <c r="E134" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F134" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H134" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I134" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J134" s="17">
         <v>50</v>
       </c>
-      <c r="L134" s="7">
-[...5 lines deleted...]
-      <c r="N134" s="10">
+      <c r="L134" s="14">
+        <v>27</v>
+      </c>
+      <c r="M134" s="14">
+        <v>27</v>
+      </c>
+      <c r="N134" s="17">
         <v>36.5</v>
       </c>
-      <c r="P134" s="7">
-[...2 lines deleted...]
-      <c r="Q134" s="10">
+      <c r="P134" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q134" s="17">
         <v>36.5</v>
       </c>
-      <c r="R134" s="7" t="s">
+      <c r="R134" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="5" t="s">
         <v>289</v>
       </c>
-      <c r="B135" s="6" t="s">
+      <c r="B135" s="13" t="s">
         <v>290</v>
       </c>
-      <c r="C135" s="7" t="s">
+      <c r="C135" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D135" s="7" t="s">
+      <c r="D135" s="14" t="s">
         <v>289</v>
       </c>
-      <c r="E135" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J135" s="10">
+      <c r="E135" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F135" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H135" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I135" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J135" s="17">
         <v>351</v>
       </c>
-      <c r="L135" s="7">
-[...5 lines deleted...]
-      <c r="N135" s="10">
+      <c r="L135" s="14">
+        <v>27</v>
+      </c>
+      <c r="M135" s="14">
+        <v>27</v>
+      </c>
+      <c r="N135" s="17">
         <v>256.23</v>
       </c>
-      <c r="P135" s="7">
-[...2 lines deleted...]
-      <c r="Q135" s="10">
+      <c r="P135" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q135" s="17">
         <v>256.23</v>
       </c>
-      <c r="R135" s="7" t="s">
+      <c r="R135" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="5" t="s">
         <v>291</v>
       </c>
-      <c r="B136" s="6" t="s">
+      <c r="B136" s="13" t="s">
         <v>292</v>
       </c>
-      <c r="C136" s="7" t="s">
+      <c r="C136" s="14" t="s">
         <v>58</v>
       </c>
-      <c r="D136" s="7" t="s">
+      <c r="D136" s="14" t="s">
         <v>291</v>
       </c>
-      <c r="E136" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J136" s="10">
+      <c r="E136" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F136" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H136" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I136" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J136" s="17">
         <v>14.99</v>
       </c>
-      <c r="L136" s="7">
-[...5 lines deleted...]
-      <c r="N136" s="10">
+      <c r="L136" s="14">
+        <v>15</v>
+      </c>
+      <c r="M136" s="14">
+        <v>15</v>
+      </c>
+      <c r="N136" s="17">
         <v>12.74</v>
       </c>
-      <c r="P136" s="7">
-[...2 lines deleted...]
-      <c r="Q136" s="10">
+      <c r="P136" s="14">
+        <v>15</v>
+      </c>
+      <c r="Q136" s="17">
         <v>12.74</v>
       </c>
-      <c r="R136" s="7" t="s">
+      <c r="R136" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="5" t="s">
         <v>293</v>
       </c>
-      <c r="B137" s="6" t="s">
+      <c r="B137" s="13" t="s">
         <v>294</v>
       </c>
-      <c r="C137" s="7" t="s">
+      <c r="C137" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D137" s="7" t="s">
+      <c r="D137" s="14" t="s">
         <v>293</v>
       </c>
-      <c r="E137" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J137" s="10">
+      <c r="E137" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F137" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H137" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I137" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J137" s="17">
         <v>545</v>
       </c>
-      <c r="L137" s="7">
-[...5 lines deleted...]
-      <c r="N137" s="10">
+      <c r="L137" s="14">
+        <v>27</v>
+      </c>
+      <c r="M137" s="14">
+        <v>27</v>
+      </c>
+      <c r="N137" s="17">
         <v>397.85</v>
       </c>
-      <c r="P137" s="7">
-[...2 lines deleted...]
-      <c r="Q137" s="10">
+      <c r="P137" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q137" s="17">
         <v>397.85</v>
       </c>
-      <c r="R137" s="7" t="s">
+      <c r="R137" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="5" t="s">
         <v>295</v>
       </c>
-      <c r="B138" s="6" t="s">
+      <c r="B138" s="13" t="s">
         <v>296</v>
       </c>
-      <c r="C138" s="7" t="s">
+      <c r="C138" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D138" s="7" t="s">
+      <c r="D138" s="14" t="s">
         <v>295</v>
       </c>
-      <c r="E138" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J138" s="10">
+      <c r="E138" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F138" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H138" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I138" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J138" s="17">
         <v>50</v>
       </c>
-      <c r="L138" s="7">
-[...5 lines deleted...]
-      <c r="N138" s="10">
+      <c r="L138" s="14">
+        <v>27</v>
+      </c>
+      <c r="M138" s="14">
+        <v>27</v>
+      </c>
+      <c r="N138" s="17">
         <v>36.5</v>
       </c>
-      <c r="P138" s="7">
-[...2 lines deleted...]
-      <c r="Q138" s="10">
+      <c r="P138" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q138" s="17">
         <v>36.5</v>
       </c>
-      <c r="R138" s="7" t="s">
+      <c r="R138" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="5" t="s">
         <v>297</v>
       </c>
-      <c r="B139" s="6" t="s">
+      <c r="B139" s="13" t="s">
         <v>298</v>
       </c>
-      <c r="C139" s="7" t="s">
+      <c r="C139" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D139" s="7" t="s">
+      <c r="D139" s="14" t="s">
         <v>299</v>
       </c>
-      <c r="E139" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J139" s="10">
+      <c r="E139" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F139" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H139" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I139" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J139" s="17">
         <v>1566</v>
       </c>
-      <c r="L139" s="7">
-[...5 lines deleted...]
-      <c r="N139" s="10">
+      <c r="L139" s="14">
+        <v>27</v>
+      </c>
+      <c r="M139" s="14">
+        <v>27</v>
+      </c>
+      <c r="N139" s="17">
         <v>1143.18</v>
       </c>
-      <c r="P139" s="7">
-[...2 lines deleted...]
-      <c r="Q139" s="10">
+      <c r="P139" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q139" s="17">
         <v>1143.18</v>
       </c>
-      <c r="R139" s="7" t="s">
+      <c r="R139" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="5" t="s">
         <v>300</v>
       </c>
-      <c r="B140" s="6" t="s">
+      <c r="B140" s="13" t="s">
         <v>301</v>
       </c>
-      <c r="C140" s="7" t="s">
+      <c r="C140" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D140" s="7" t="s">
+      <c r="D140" s="14" t="s">
         <v>300</v>
       </c>
-      <c r="E140" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J140" s="10">
+      <c r="E140" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F140" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H140" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I140" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J140" s="17">
         <v>152</v>
       </c>
-      <c r="L140" s="7">
-[...5 lines deleted...]
-      <c r="N140" s="10">
+      <c r="L140" s="14">
+        <v>27</v>
+      </c>
+      <c r="M140" s="14">
+        <v>27</v>
+      </c>
+      <c r="N140" s="17">
         <v>110.96</v>
       </c>
-      <c r="P140" s="7">
-[...2 lines deleted...]
-      <c r="Q140" s="10">
+      <c r="P140" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q140" s="17">
         <v>110.96</v>
       </c>
-      <c r="R140" s="7" t="s">
+      <c r="R140" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="5" t="s">
         <v>302</v>
       </c>
-      <c r="B141" s="6" t="s">
+      <c r="B141" s="13" t="s">
         <v>303</v>
       </c>
-      <c r="C141" s="7" t="s">
+      <c r="C141" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D141" s="7" t="s">
+      <c r="D141" s="14" t="s">
         <v>302</v>
       </c>
-      <c r="E141" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J141" s="10">
+      <c r="E141" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F141" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H141" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I141" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J141" s="17">
         <v>125</v>
       </c>
-      <c r="L141" s="7">
-[...5 lines deleted...]
-      <c r="N141" s="10">
+      <c r="L141" s="14">
+        <v>27</v>
+      </c>
+      <c r="M141" s="14">
+        <v>27</v>
+      </c>
+      <c r="N141" s="17">
         <v>91.25</v>
       </c>
-      <c r="P141" s="7">
-[...2 lines deleted...]
-      <c r="Q141" s="10">
+      <c r="P141" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q141" s="17">
         <v>91.25</v>
       </c>
-      <c r="R141" s="7" t="s">
+      <c r="R141" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="5" t="s">
         <v>304</v>
       </c>
-      <c r="B142" s="6" t="s">
+      <c r="B142" s="13" t="s">
         <v>180</v>
       </c>
-      <c r="C142" s="7" t="s">
+      <c r="C142" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D142" s="7" t="s">
+      <c r="D142" s="14" t="s">
         <v>304</v>
       </c>
-      <c r="E142" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J142" s="10">
+      <c r="E142" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F142" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H142" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I142" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J142" s="17">
         <v>778</v>
       </c>
-      <c r="L142" s="7">
-[...5 lines deleted...]
-      <c r="N142" s="10">
+      <c r="L142" s="14">
+        <v>27</v>
+      </c>
+      <c r="M142" s="14">
+        <v>27</v>
+      </c>
+      <c r="N142" s="17">
         <v>567.94</v>
       </c>
-      <c r="P142" s="7">
-[...2 lines deleted...]
-      <c r="Q142" s="10">
+      <c r="P142" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q142" s="17">
         <v>567.94</v>
       </c>
-      <c r="R142" s="7" t="s">
+      <c r="R142" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="5" t="s">
         <v>305</v>
       </c>
-      <c r="B143" s="6" t="s">
+      <c r="B143" s="13" t="s">
         <v>107</v>
       </c>
-      <c r="C143" s="7" t="s">
+      <c r="C143" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D143" s="7" t="s">
+      <c r="D143" s="14" t="s">
         <v>305</v>
       </c>
-      <c r="E143" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J143" s="10">
+      <c r="E143" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F143" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H143" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I143" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J143" s="17">
         <v>2454</v>
       </c>
-      <c r="L143" s="7">
-[...5 lines deleted...]
-      <c r="N143" s="10">
+      <c r="L143" s="14">
+        <v>27</v>
+      </c>
+      <c r="M143" s="14">
+        <v>27</v>
+      </c>
+      <c r="N143" s="17">
         <v>1791.42</v>
       </c>
-      <c r="P143" s="7">
-[...2 lines deleted...]
-      <c r="Q143" s="10">
+      <c r="P143" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q143" s="17">
         <v>1791.42</v>
       </c>
-      <c r="R143" s="7" t="s">
+      <c r="R143" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="5" t="s">
         <v>306</v>
       </c>
-      <c r="B144" s="6" t="s">
+      <c r="B144" s="13" t="s">
         <v>307</v>
       </c>
-      <c r="C144" s="7" t="s">
+      <c r="C144" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D144" s="7" t="s">
+      <c r="D144" s="14" t="s">
         <v>306</v>
       </c>
-      <c r="E144" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J144" s="10">
+      <c r="E144" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F144" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H144" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I144" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J144" s="17">
         <v>472</v>
       </c>
-      <c r="L144" s="7">
-[...5 lines deleted...]
-      <c r="N144" s="10">
+      <c r="L144" s="14">
+        <v>27</v>
+      </c>
+      <c r="M144" s="14">
+        <v>27</v>
+      </c>
+      <c r="N144" s="17">
         <v>344.56</v>
       </c>
-      <c r="P144" s="7">
-[...2 lines deleted...]
-      <c r="Q144" s="10">
+      <c r="P144" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q144" s="17">
         <v>344.56</v>
       </c>
-      <c r="R144" s="7" t="s">
+      <c r="R144" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="5" t="s">
         <v>308</v>
       </c>
-      <c r="B145" s="6" t="s">
+      <c r="B145" s="13" t="s">
         <v>309</v>
       </c>
-      <c r="C145" s="7" t="s">
+      <c r="C145" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D145" s="7" t="s">
+      <c r="D145" s="14" t="s">
         <v>310</v>
       </c>
-      <c r="E145" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J145" s="10">
+      <c r="E145" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F145" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H145" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I145" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J145" s="17">
         <v>2240</v>
       </c>
-      <c r="L145" s="7">
-[...5 lines deleted...]
-      <c r="N145" s="10">
+      <c r="L145" s="14">
+        <v>27</v>
+      </c>
+      <c r="M145" s="14">
+        <v>27</v>
+      </c>
+      <c r="N145" s="17">
         <v>1635.2</v>
       </c>
-      <c r="P145" s="7">
-[...2 lines deleted...]
-      <c r="Q145" s="10">
+      <c r="P145" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q145" s="17">
         <v>1635.2</v>
       </c>
-      <c r="R145" s="7" t="s">
+      <c r="R145" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="5" t="s">
         <v>311</v>
       </c>
-      <c r="B146" s="6" t="s">
+      <c r="B146" s="13" t="s">
         <v>236</v>
       </c>
-      <c r="C146" s="7" t="s">
+      <c r="C146" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D146" s="7" t="s">
+      <c r="D146" s="14" t="s">
         <v>312</v>
       </c>
-      <c r="E146" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J146" s="10">
+      <c r="E146" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F146" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H146" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I146" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J146" s="17">
         <v>2912</v>
       </c>
-      <c r="L146" s="7">
-[...5 lines deleted...]
-      <c r="N146" s="10">
+      <c r="L146" s="14">
+        <v>27</v>
+      </c>
+      <c r="M146" s="14">
+        <v>27</v>
+      </c>
+      <c r="N146" s="17">
         <v>2125.76</v>
       </c>
-      <c r="P146" s="7">
-[...2 lines deleted...]
-      <c r="Q146" s="10">
+      <c r="P146" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q146" s="17">
         <v>2125.76</v>
       </c>
-      <c r="R146" s="7" t="s">
+      <c r="R146" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="5" t="s">
         <v>313</v>
       </c>
-      <c r="B147" s="6" t="s">
+      <c r="B147" s="13" t="s">
         <v>314</v>
       </c>
-      <c r="C147" s="7" t="s">
+      <c r="C147" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D147" s="7" t="s">
+      <c r="D147" s="14" t="s">
         <v>313</v>
       </c>
-      <c r="E147" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J147" s="10">
+      <c r="E147" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F147" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H147" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I147" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J147" s="17">
         <v>3969</v>
       </c>
-      <c r="L147" s="7">
-[...5 lines deleted...]
-      <c r="N147" s="10">
+      <c r="L147" s="14">
+        <v>27</v>
+      </c>
+      <c r="M147" s="14">
+        <v>27</v>
+      </c>
+      <c r="N147" s="17">
         <v>2897.37</v>
       </c>
-      <c r="P147" s="7">
-[...2 lines deleted...]
-      <c r="Q147" s="10">
+      <c r="P147" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q147" s="17">
         <v>2897.37</v>
       </c>
-      <c r="R147" s="7" t="s">
+      <c r="R147" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="5" t="s">
         <v>315</v>
       </c>
-      <c r="B148" s="6" t="s">
+      <c r="B148" s="13" t="s">
         <v>240</v>
       </c>
-      <c r="C148" s="7" t="s">
+      <c r="C148" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D148" s="7" t="s">
+      <c r="D148" s="14" t="s">
         <v>315</v>
       </c>
-      <c r="E148" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J148" s="10">
+      <c r="E148" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F148" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H148" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I148" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J148" s="17">
         <v>4726</v>
       </c>
-      <c r="L148" s="7">
-[...5 lines deleted...]
-      <c r="N148" s="10">
+      <c r="L148" s="14">
+        <v>27</v>
+      </c>
+      <c r="M148" s="14">
+        <v>27</v>
+      </c>
+      <c r="N148" s="17">
         <v>3449.98</v>
       </c>
-      <c r="P148" s="7">
-[...2 lines deleted...]
-      <c r="Q148" s="10">
+      <c r="P148" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q148" s="17">
         <v>3449.98</v>
       </c>
-      <c r="R148" s="7" t="s">
+      <c r="R148" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="5" t="s">
         <v>316</v>
       </c>
-      <c r="B149" s="6" t="s">
+      <c r="B149" s="13" t="s">
         <v>317</v>
       </c>
-      <c r="C149" s="7" t="s">
+      <c r="C149" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D149" s="7" t="s">
+      <c r="D149" s="14" t="s">
         <v>316</v>
       </c>
-      <c r="E149" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J149" s="10">
+      <c r="E149" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F149" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H149" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I149" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J149" s="17">
         <v>62</v>
       </c>
-      <c r="L149" s="7">
-[...5 lines deleted...]
-      <c r="N149" s="10">
+      <c r="L149" s="14">
+        <v>27</v>
+      </c>
+      <c r="M149" s="14">
+        <v>27</v>
+      </c>
+      <c r="N149" s="17">
         <v>45.26</v>
       </c>
-      <c r="P149" s="7">
-[...2 lines deleted...]
-      <c r="Q149" s="10">
+      <c r="P149" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q149" s="17">
         <v>45.26</v>
       </c>
-      <c r="R149" s="7" t="s">
+      <c r="R149" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="5" t="s">
         <v>318</v>
       </c>
-      <c r="B150" s="6" t="s">
+      <c r="B150" s="13" t="s">
         <v>319</v>
       </c>
-      <c r="C150" s="7" t="s">
+      <c r="C150" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D150" s="7" t="s">
+      <c r="D150" s="14" t="s">
         <v>318</v>
       </c>
-      <c r="E150" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J150" s="10">
+      <c r="E150" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F150" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H150" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I150" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J150" s="17">
         <v>214</v>
       </c>
-      <c r="L150" s="7">
-[...5 lines deleted...]
-      <c r="N150" s="10">
+      <c r="L150" s="14">
+        <v>27</v>
+      </c>
+      <c r="M150" s="14">
+        <v>27</v>
+      </c>
+      <c r="N150" s="17">
         <v>156.22</v>
       </c>
-      <c r="P150" s="7">
-[...2 lines deleted...]
-      <c r="Q150" s="10">
+      <c r="P150" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q150" s="17">
         <v>156.22</v>
       </c>
-      <c r="R150" s="7" t="s">
+      <c r="R150" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="5" t="s">
         <v>320</v>
       </c>
-      <c r="B151" s="6" t="s">
+      <c r="B151" s="13" t="s">
         <v>321</v>
       </c>
-      <c r="C151" s="7" t="s">
+      <c r="C151" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D151" s="7" t="s">
+      <c r="D151" s="14" t="s">
         <v>320</v>
       </c>
-      <c r="E151" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J151" s="10">
+      <c r="E151" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F151" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H151" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I151" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J151" s="17">
         <v>971</v>
       </c>
-      <c r="L151" s="7">
-[...5 lines deleted...]
-      <c r="N151" s="10">
+      <c r="L151" s="14">
+        <v>27</v>
+      </c>
+      <c r="M151" s="14">
+        <v>27</v>
+      </c>
+      <c r="N151" s="17">
         <v>708.83</v>
       </c>
-      <c r="P151" s="7">
-[...2 lines deleted...]
-      <c r="Q151" s="10">
+      <c r="P151" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q151" s="17">
         <v>708.83</v>
       </c>
-      <c r="R151" s="7" t="s">
+      <c r="R151" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="5" t="s">
         <v>322</v>
       </c>
-      <c r="B152" s="6" t="s">
+      <c r="B152" s="13" t="s">
         <v>323</v>
       </c>
-      <c r="C152" s="7" t="s">
+      <c r="C152" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D152" s="7" t="s">
+      <c r="D152" s="14" t="s">
         <v>324</v>
       </c>
-      <c r="E152" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J152" s="10">
+      <c r="E152" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F152" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H152" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I152" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J152" s="17">
         <v>222</v>
       </c>
-      <c r="L152" s="7">
-[...5 lines deleted...]
-      <c r="N152" s="10">
+      <c r="L152" s="14">
+        <v>27</v>
+      </c>
+      <c r="M152" s="14">
+        <v>27</v>
+      </c>
+      <c r="N152" s="17">
         <v>162.06</v>
       </c>
-      <c r="P152" s="7">
-[...2 lines deleted...]
-      <c r="Q152" s="10">
+      <c r="P152" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q152" s="17">
         <v>162.06</v>
       </c>
-      <c r="R152" s="7" t="s">
+      <c r="R152" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="5" t="s">
         <v>325</v>
       </c>
-      <c r="B153" s="6" t="s">
+      <c r="B153" s="13" t="s">
         <v>326</v>
       </c>
-      <c r="C153" s="7" t="s">
+      <c r="C153" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D153" s="7" t="s">
+      <c r="D153" s="14" t="s">
         <v>325</v>
       </c>
-      <c r="E153" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J153" s="10">
+      <c r="E153" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F153" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H153" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I153" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J153" s="17">
         <v>332</v>
       </c>
-      <c r="L153" s="7">
-[...5 lines deleted...]
-      <c r="N153" s="10">
+      <c r="L153" s="14">
+        <v>27</v>
+      </c>
+      <c r="M153" s="14">
+        <v>27</v>
+      </c>
+      <c r="N153" s="17">
         <v>242.36</v>
       </c>
-      <c r="P153" s="7">
-[...2 lines deleted...]
-      <c r="Q153" s="10">
+      <c r="P153" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q153" s="17">
         <v>242.36</v>
       </c>
-      <c r="R153" s="7" t="s">
+      <c r="R153" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="5" t="s">
         <v>327</v>
       </c>
-      <c r="B154" s="6" t="s">
+      <c r="B154" s="13" t="s">
         <v>319</v>
       </c>
-      <c r="C154" s="7" t="s">
+      <c r="C154" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D154" s="7" t="s">
+      <c r="D154" s="14" t="s">
         <v>327</v>
       </c>
-      <c r="E154" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J154" s="10">
+      <c r="E154" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F154" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H154" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I154" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J154" s="17">
         <v>505</v>
       </c>
-      <c r="L154" s="7">
-[...5 lines deleted...]
-      <c r="N154" s="10">
+      <c r="L154" s="14">
+        <v>27</v>
+      </c>
+      <c r="M154" s="14">
+        <v>27</v>
+      </c>
+      <c r="N154" s="17">
         <v>368.65</v>
       </c>
-      <c r="P154" s="7">
-[...2 lines deleted...]
-      <c r="Q154" s="10">
+      <c r="P154" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q154" s="17">
         <v>368.65</v>
       </c>
-      <c r="R154" s="7" t="s">
+      <c r="R154" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="5" t="s">
         <v>328</v>
       </c>
-      <c r="B155" s="6" t="s">
+      <c r="B155" s="13" t="s">
         <v>329</v>
       </c>
-      <c r="C155" s="7" t="s">
+      <c r="C155" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D155" s="7" t="s">
+      <c r="D155" s="14" t="s">
         <v>328</v>
       </c>
-      <c r="E155" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J155" s="10">
+      <c r="E155" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F155" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H155" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I155" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J155" s="17">
         <v>640</v>
       </c>
-      <c r="L155" s="7">
-[...5 lines deleted...]
-      <c r="N155" s="10">
+      <c r="L155" s="14">
+        <v>27</v>
+      </c>
+      <c r="M155" s="14">
+        <v>27</v>
+      </c>
+      <c r="N155" s="17">
         <v>467.2</v>
       </c>
-      <c r="P155" s="7">
-[...2 lines deleted...]
-      <c r="Q155" s="10">
+      <c r="P155" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q155" s="17">
         <v>467.2</v>
       </c>
-      <c r="R155" s="7" t="s">
+      <c r="R155" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="5" t="s">
         <v>330</v>
       </c>
-      <c r="B156" s="6" t="s">
+      <c r="B156" s="13" t="s">
         <v>253</v>
       </c>
-      <c r="C156" s="7" t="s">
+      <c r="C156" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D156" s="7" t="s">
+      <c r="D156" s="14" t="s">
         <v>330</v>
       </c>
-      <c r="E156" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J156" s="10">
+      <c r="E156" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F156" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H156" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I156" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J156" s="17">
         <v>505</v>
       </c>
-      <c r="L156" s="7">
-[...5 lines deleted...]
-      <c r="N156" s="10">
+      <c r="L156" s="14">
+        <v>27</v>
+      </c>
+      <c r="M156" s="14">
+        <v>27</v>
+      </c>
+      <c r="N156" s="17">
         <v>368.65</v>
       </c>
-      <c r="P156" s="7">
-[...2 lines deleted...]
-      <c r="Q156" s="10">
+      <c r="P156" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q156" s="17">
         <v>368.65</v>
       </c>
-      <c r="R156" s="7" t="s">
+      <c r="R156" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="5" t="s">
         <v>331</v>
       </c>
-      <c r="B157" s="6" t="s">
+      <c r="B157" s="13" t="s">
         <v>332</v>
       </c>
-      <c r="C157" s="7" t="s">
+      <c r="C157" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D157" s="7" t="s">
+      <c r="D157" s="14" t="s">
         <v>331</v>
       </c>
-      <c r="E157" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J157" s="10">
+      <c r="E157" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F157" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H157" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I157" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J157" s="17">
         <v>133.33</v>
       </c>
-      <c r="L157" s="7">
-[...5 lines deleted...]
-      <c r="N157" s="10">
+      <c r="L157" s="14">
+        <v>27</v>
+      </c>
+      <c r="M157" s="14">
+        <v>27</v>
+      </c>
+      <c r="N157" s="17">
         <v>97.33</v>
       </c>
-      <c r="P157" s="7">
-[...2 lines deleted...]
-      <c r="Q157" s="10">
+      <c r="P157" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q157" s="17">
         <v>97.33</v>
       </c>
-      <c r="R157" s="7" t="s">
+      <c r="R157" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="5" t="s">
         <v>333</v>
       </c>
-      <c r="B158" s="6" t="s">
+      <c r="B158" s="13" t="s">
         <v>184</v>
       </c>
-      <c r="C158" s="7" t="s">
+      <c r="C158" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D158" s="7" t="s">
+      <c r="D158" s="14" t="s">
         <v>334</v>
       </c>
-      <c r="E158" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J158" s="10">
+      <c r="E158" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F158" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H158" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I158" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J158" s="17">
         <v>2074</v>
       </c>
-      <c r="L158" s="7">
-[...5 lines deleted...]
-      <c r="N158" s="10">
+      <c r="L158" s="14">
+        <v>27</v>
+      </c>
+      <c r="M158" s="14">
+        <v>27</v>
+      </c>
+      <c r="N158" s="17">
         <v>1514.02</v>
       </c>
-      <c r="P158" s="7">
-[...2 lines deleted...]
-      <c r="Q158" s="10">
+      <c r="P158" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q158" s="17">
         <v>1514.02</v>
       </c>
-      <c r="R158" s="7" t="s">
+      <c r="R158" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="5" t="s">
         <v>335</v>
       </c>
-      <c r="B159" s="6" t="s">
+      <c r="B159" s="13" t="s">
         <v>336</v>
       </c>
-      <c r="C159" s="7" t="s">
+      <c r="C159" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D159" s="7" t="s">
+      <c r="D159" s="14" t="s">
         <v>335</v>
       </c>
-      <c r="E159" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J159" s="10">
+      <c r="E159" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F159" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H159" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I159" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J159" s="17">
         <v>505</v>
       </c>
-      <c r="L159" s="7">
-[...5 lines deleted...]
-      <c r="N159" s="10">
+      <c r="L159" s="14">
+        <v>27</v>
+      </c>
+      <c r="M159" s="14">
+        <v>27</v>
+      </c>
+      <c r="N159" s="17">
         <v>368.65</v>
       </c>
-      <c r="P159" s="7">
-[...2 lines deleted...]
-      <c r="Q159" s="10">
+      <c r="P159" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q159" s="17">
         <v>368.65</v>
       </c>
-      <c r="R159" s="7" t="s">
+      <c r="R159" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="5" t="s">
         <v>337</v>
       </c>
-      <c r="B160" s="6" t="s">
+      <c r="B160" s="13" t="s">
         <v>62</v>
       </c>
-      <c r="C160" s="7" t="s">
+      <c r="C160" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D160" s="7" t="s">
+      <c r="D160" s="14" t="s">
         <v>337</v>
       </c>
-      <c r="E160" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J160" s="10">
+      <c r="E160" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F160" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H160" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I160" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J160" s="17">
         <v>835</v>
       </c>
-      <c r="L160" s="7">
-[...5 lines deleted...]
-      <c r="N160" s="10">
+      <c r="L160" s="14">
+        <v>27</v>
+      </c>
+      <c r="M160" s="14">
+        <v>27</v>
+      </c>
+      <c r="N160" s="17">
         <v>609.55</v>
       </c>
-      <c r="P160" s="7">
-[...2 lines deleted...]
-      <c r="Q160" s="10">
+      <c r="P160" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q160" s="17">
         <v>609.55</v>
       </c>
-      <c r="R160" s="7" t="s">
+      <c r="R160" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="5" t="s">
         <v>338</v>
       </c>
-      <c r="B161" s="6" t="s">
+      <c r="B161" s="13" t="s">
         <v>339</v>
       </c>
-      <c r="C161" s="7" t="s">
+      <c r="C161" s="14" t="s">
         <v>93</v>
       </c>
-      <c r="D161" s="7" t="s">
+      <c r="D161" s="14" t="s">
         <v>340</v>
       </c>
-      <c r="E161" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J161" s="10">
+      <c r="E161" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F161" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H161" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I161" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J161" s="17">
         <v>29.99</v>
       </c>
-      <c r="L161" s="7">
+      <c r="L161" s="14">
         <v>7</v>
       </c>
-      <c r="M161" s="7">
+      <c r="M161" s="14">
         <v>7</v>
       </c>
-      <c r="N161" s="10">
+      <c r="N161" s="17">
         <v>27.89</v>
       </c>
-      <c r="P161" s="7">
+      <c r="P161" s="14">
         <v>7</v>
       </c>
-      <c r="Q161" s="10">
+      <c r="Q161" s="17">
         <v>27.89</v>
       </c>
-      <c r="R161" s="7" t="s">
+      <c r="R161" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="5" t="s">
         <v>341</v>
       </c>
-      <c r="B162" s="6" t="s">
+      <c r="B162" s="13" t="s">
         <v>342</v>
       </c>
-      <c r="C162" s="7" t="s">
+      <c r="C162" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D162" s="7" t="s">
+      <c r="D162" s="14" t="s">
         <v>341</v>
       </c>
-      <c r="E162" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J162" s="10">
+      <c r="E162" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F162" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H162" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I162" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J162" s="17">
         <v>312</v>
       </c>
-      <c r="L162" s="7">
-[...5 lines deleted...]
-      <c r="N162" s="10">
+      <c r="L162" s="14">
+        <v>27</v>
+      </c>
+      <c r="M162" s="14">
+        <v>27</v>
+      </c>
+      <c r="N162" s="17">
         <v>227.76</v>
       </c>
-      <c r="P162" s="7">
-[...2 lines deleted...]
-      <c r="Q162" s="10">
+      <c r="P162" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q162" s="17">
         <v>227.76</v>
       </c>
-      <c r="R162" s="7" t="s">
+      <c r="R162" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="5" t="s">
         <v>343</v>
       </c>
-      <c r="B163" s="6" t="s">
+      <c r="B163" s="13" t="s">
         <v>344</v>
       </c>
-      <c r="C163" s="7" t="s">
+      <c r="C163" s="14" t="s">
         <v>93</v>
       </c>
-      <c r="D163" s="7" t="s">
+      <c r="D163" s="14" t="s">
         <v>345</v>
       </c>
-      <c r="E163" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J163" s="10">
+      <c r="E163" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F163" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H163" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I163" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J163" s="17">
         <v>214.99</v>
       </c>
-      <c r="L163" s="7">
+      <c r="L163" s="14">
         <v>7</v>
       </c>
-      <c r="M163" s="7">
+      <c r="M163" s="14">
         <v>7</v>
       </c>
-      <c r="N163" s="10">
+      <c r="N163" s="17">
         <v>199.94</v>
       </c>
-      <c r="P163" s="7">
+      <c r="P163" s="14">
         <v>7</v>
       </c>
-      <c r="Q163" s="10">
+      <c r="Q163" s="17">
         <v>199.94</v>
       </c>
-      <c r="R163" s="7" t="s">
+      <c r="R163" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="5" t="s">
         <v>346</v>
       </c>
-      <c r="B164" s="6" t="s">
+      <c r="B164" s="13" t="s">
         <v>249</v>
       </c>
-      <c r="C164" s="7" t="s">
+      <c r="C164" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D164" s="7" t="s">
+      <c r="D164" s="14" t="s">
         <v>346</v>
       </c>
-      <c r="E164" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J164" s="10">
+      <c r="E164" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F164" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H164" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I164" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J164" s="17">
         <v>505</v>
       </c>
-      <c r="L164" s="7">
-[...5 lines deleted...]
-      <c r="N164" s="10">
+      <c r="L164" s="14">
+        <v>27</v>
+      </c>
+      <c r="M164" s="14">
+        <v>27</v>
+      </c>
+      <c r="N164" s="17">
         <v>368.65</v>
       </c>
-      <c r="P164" s="7">
-[...2 lines deleted...]
-      <c r="Q164" s="10">
+      <c r="P164" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q164" s="17">
         <v>368.65</v>
       </c>
-      <c r="R164" s="7" t="s">
+      <c r="R164" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="5" t="s">
         <v>347</v>
       </c>
-      <c r="B165" s="6" t="s">
+      <c r="B165" s="13" t="s">
         <v>348</v>
       </c>
-      <c r="C165" s="7" t="s">
+      <c r="C165" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D165" s="7" t="s">
+      <c r="D165" s="14" t="s">
         <v>347</v>
       </c>
-      <c r="E165" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J165" s="10">
+      <c r="E165" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F165" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H165" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I165" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J165" s="17">
         <v>2634</v>
       </c>
-      <c r="L165" s="7">
-[...5 lines deleted...]
-      <c r="N165" s="10">
+      <c r="L165" s="14">
+        <v>27</v>
+      </c>
+      <c r="M165" s="14">
+        <v>27</v>
+      </c>
+      <c r="N165" s="17">
         <v>1922.82</v>
       </c>
-      <c r="P165" s="7">
-[...2 lines deleted...]
-      <c r="Q165" s="10">
+      <c r="P165" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q165" s="17">
         <v>1922.82</v>
       </c>
-      <c r="R165" s="7" t="s">
+      <c r="R165" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="5" t="s">
         <v>349</v>
       </c>
-      <c r="B166" s="6" t="s">
+      <c r="B166" s="13" t="s">
         <v>350</v>
       </c>
-      <c r="C166" s="7" t="s">
+      <c r="C166" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D166" s="7" t="s">
+      <c r="D166" s="14" t="s">
         <v>349</v>
       </c>
-      <c r="E166" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J166" s="10">
+      <c r="E166" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F166" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H166" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I166" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J166" s="17">
         <v>166.67</v>
       </c>
-      <c r="L166" s="7">
-[...5 lines deleted...]
-      <c r="N166" s="10">
+      <c r="L166" s="14">
+        <v>27</v>
+      </c>
+      <c r="M166" s="14">
+        <v>27</v>
+      </c>
+      <c r="N166" s="17">
         <v>121.67</v>
       </c>
-      <c r="P166" s="7">
-[...2 lines deleted...]
-      <c r="Q166" s="10">
+      <c r="P166" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q166" s="17">
         <v>121.67</v>
       </c>
-      <c r="R166" s="7" t="s">
+      <c r="R166" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="5" t="s">
         <v>351</v>
       </c>
-      <c r="B167" s="6" t="s">
+      <c r="B167" s="13" t="s">
         <v>352</v>
       </c>
-      <c r="C167" s="7" t="s">
+      <c r="C167" s="14" t="s">
         <v>58</v>
       </c>
-      <c r="D167" s="7" t="s">
+      <c r="D167" s="14" t="s">
         <v>351</v>
       </c>
-      <c r="E167" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J167" s="10">
+      <c r="E167" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F167" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H167" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I167" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J167" s="17">
         <v>29.99</v>
       </c>
-      <c r="L167" s="7">
-[...5 lines deleted...]
-      <c r="N167" s="10">
+      <c r="L167" s="14">
+        <v>15</v>
+      </c>
+      <c r="M167" s="14">
+        <v>15</v>
+      </c>
+      <c r="N167" s="17">
         <v>25.49</v>
       </c>
-      <c r="P167" s="7">
-[...2 lines deleted...]
-      <c r="Q167" s="10">
+      <c r="P167" s="14">
+        <v>15</v>
+      </c>
+      <c r="Q167" s="17">
         <v>25.49</v>
       </c>
-      <c r="R167" s="7" t="s">
+      <c r="R167" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="5" t="s">
         <v>353</v>
       </c>
-      <c r="B168" s="6" t="s">
+      <c r="B168" s="13" t="s">
         <v>354</v>
       </c>
-      <c r="C168" s="7" t="s">
+      <c r="C168" s="14" t="s">
         <v>58</v>
       </c>
-      <c r="D168" s="7" t="s">
+      <c r="D168" s="14" t="s">
         <v>353</v>
       </c>
-      <c r="E168" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J168" s="10">
+      <c r="E168" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F168" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H168" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I168" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J168" s="17">
         <v>17.99</v>
       </c>
-      <c r="L168" s="7">
-[...5 lines deleted...]
-      <c r="N168" s="10">
+      <c r="L168" s="14">
+        <v>15</v>
+      </c>
+      <c r="M168" s="14">
+        <v>15</v>
+      </c>
+      <c r="N168" s="17">
         <v>15.29</v>
       </c>
-      <c r="P168" s="7">
-[...2 lines deleted...]
-      <c r="Q168" s="10">
+      <c r="P168" s="14">
+        <v>15</v>
+      </c>
+      <c r="Q168" s="17">
         <v>15.29</v>
       </c>
-      <c r="R168" s="7" t="s">
+      <c r="R168" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="5" t="s">
         <v>355</v>
       </c>
-      <c r="B169" s="6" t="s">
+      <c r="B169" s="13" t="s">
         <v>356</v>
       </c>
-      <c r="C169" s="7" t="s">
+      <c r="C169" s="14" t="s">
         <v>58</v>
       </c>
-      <c r="D169" s="7" t="s">
+      <c r="D169" s="14" t="s">
         <v>355</v>
       </c>
-      <c r="E169" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J169" s="10">
+      <c r="E169" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F169" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H169" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I169" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J169" s="17">
         <v>22.99</v>
       </c>
-      <c r="L169" s="7">
-[...5 lines deleted...]
-      <c r="N169" s="10">
+      <c r="L169" s="14">
+        <v>15</v>
+      </c>
+      <c r="M169" s="14">
+        <v>15</v>
+      </c>
+      <c r="N169" s="17">
         <v>19.54</v>
       </c>
-      <c r="P169" s="7">
-[...2 lines deleted...]
-      <c r="Q169" s="10">
+      <c r="P169" s="14">
+        <v>15</v>
+      </c>
+      <c r="Q169" s="17">
         <v>19.54</v>
       </c>
-      <c r="R169" s="7" t="s">
+      <c r="R169" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="5" t="s">
         <v>357</v>
       </c>
-      <c r="B170" s="6" t="s">
+      <c r="B170" s="13" t="s">
         <v>358</v>
       </c>
-      <c r="C170" s="7" t="s">
+      <c r="C170" s="14" t="s">
         <v>58</v>
       </c>
-      <c r="D170" s="7" t="s">
+      <c r="D170" s="14" t="s">
         <v>357</v>
       </c>
-      <c r="E170" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J170" s="10">
+      <c r="E170" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F170" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H170" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I170" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J170" s="17">
         <v>38.99</v>
       </c>
-      <c r="L170" s="7">
-[...5 lines deleted...]
-      <c r="N170" s="10">
+      <c r="L170" s="14">
+        <v>15</v>
+      </c>
+      <c r="M170" s="14">
+        <v>15</v>
+      </c>
+      <c r="N170" s="17">
         <v>33.14</v>
       </c>
-      <c r="P170" s="7">
-[...2 lines deleted...]
-      <c r="Q170" s="10">
+      <c r="P170" s="14">
+        <v>15</v>
+      </c>
+      <c r="Q170" s="17">
         <v>33.14</v>
       </c>
-      <c r="R170" s="7" t="s">
+      <c r="R170" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="5" t="s">
         <v>359</v>
       </c>
-      <c r="B171" s="6" t="s">
+      <c r="B171" s="13" t="s">
         <v>360</v>
       </c>
-      <c r="C171" s="7" t="s">
+      <c r="C171" s="14" t="s">
         <v>58</v>
       </c>
-      <c r="D171" s="7" t="s">
+      <c r="D171" s="14" t="s">
         <v>359</v>
       </c>
-      <c r="E171" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J171" s="10">
+      <c r="E171" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F171" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H171" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I171" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J171" s="17">
         <v>29.99</v>
       </c>
-      <c r="L171" s="7">
-[...5 lines deleted...]
-      <c r="N171" s="10">
+      <c r="L171" s="14">
+        <v>15</v>
+      </c>
+      <c r="M171" s="14">
+        <v>15</v>
+      </c>
+      <c r="N171" s="17">
         <v>25.49</v>
       </c>
-      <c r="P171" s="7">
-[...2 lines deleted...]
-      <c r="Q171" s="10">
+      <c r="P171" s="14">
+        <v>15</v>
+      </c>
+      <c r="Q171" s="17">
         <v>25.49</v>
       </c>
-      <c r="R171" s="7" t="s">
+      <c r="R171" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="5" t="s">
         <v>361</v>
       </c>
-      <c r="B172" s="6" t="s">
+      <c r="B172" s="13" t="s">
         <v>362</v>
       </c>
-      <c r="C172" s="7" t="s">
+      <c r="C172" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D172" s="7" t="s">
+      <c r="D172" s="14" t="s">
         <v>361</v>
       </c>
-      <c r="E172" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J172" s="10">
+      <c r="E172" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F172" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H172" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I172" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J172" s="17">
         <v>16.67</v>
       </c>
-      <c r="L172" s="7">
-[...5 lines deleted...]
-      <c r="N172" s="10">
+      <c r="L172" s="14">
+        <v>27</v>
+      </c>
+      <c r="M172" s="14">
+        <v>27</v>
+      </c>
+      <c r="N172" s="17">
         <v>12.17</v>
       </c>
-      <c r="P172" s="7">
-[...2 lines deleted...]
-      <c r="Q172" s="10">
+      <c r="P172" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q172" s="17">
         <v>12.17</v>
       </c>
-      <c r="R172" s="7" t="s">
+      <c r="R172" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="5" t="s">
         <v>363</v>
       </c>
-      <c r="B173" s="6" t="s">
+      <c r="B173" s="13" t="s">
         <v>364</v>
       </c>
-      <c r="C173" s="7" t="s">
+      <c r="C173" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D173" s="7" t="s">
+      <c r="D173" s="14" t="s">
         <v>363</v>
       </c>
-      <c r="E173" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J173" s="10">
+      <c r="E173" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F173" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H173" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I173" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J173" s="17">
         <v>33.33</v>
       </c>
-      <c r="L173" s="7">
-[...5 lines deleted...]
-      <c r="N173" s="10">
+      <c r="L173" s="14">
+        <v>27</v>
+      </c>
+      <c r="M173" s="14">
+        <v>27</v>
+      </c>
+      <c r="N173" s="17">
         <v>24.33</v>
       </c>
-      <c r="P173" s="7">
-[...2 lines deleted...]
-      <c r="Q173" s="10">
+      <c r="P173" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q173" s="17">
         <v>24.33</v>
       </c>
-      <c r="R173" s="7" t="s">
+      <c r="R173" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="5" t="s">
         <v>365</v>
       </c>
-      <c r="B174" s="6" t="s">
+      <c r="B174" s="13" t="s">
         <v>366</v>
       </c>
-      <c r="C174" s="7" t="s">
+      <c r="C174" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D174" s="7" t="s">
+      <c r="D174" s="14" t="s">
         <v>365</v>
       </c>
-      <c r="E174" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J174" s="10">
+      <c r="E174" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F174" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H174" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I174" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J174" s="17">
         <v>33.33</v>
       </c>
-      <c r="L174" s="7">
-[...5 lines deleted...]
-      <c r="N174" s="10">
+      <c r="L174" s="14">
+        <v>27</v>
+      </c>
+      <c r="M174" s="14">
+        <v>27</v>
+      </c>
+      <c r="N174" s="17">
         <v>24.33</v>
       </c>
-      <c r="P174" s="7">
-[...2 lines deleted...]
-      <c r="Q174" s="10">
+      <c r="P174" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q174" s="17">
         <v>24.33</v>
       </c>
-      <c r="R174" s="7" t="s">
+      <c r="R174" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="5" t="s">
         <v>367</v>
       </c>
-      <c r="B175" s="6" t="s">
+      <c r="B175" s="13" t="s">
         <v>368</v>
       </c>
-      <c r="C175" s="7" t="s">
+      <c r="C175" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D175" s="7" t="s">
+      <c r="D175" s="14" t="s">
         <v>367</v>
       </c>
-      <c r="E175" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J175" s="10">
+      <c r="E175" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F175" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H175" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I175" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J175" s="17">
         <v>41.67</v>
       </c>
-      <c r="L175" s="7">
-[...5 lines deleted...]
-      <c r="N175" s="10">
+      <c r="L175" s="14">
+        <v>27</v>
+      </c>
+      <c r="M175" s="14">
+        <v>27</v>
+      </c>
+      <c r="N175" s="17">
         <v>30.42</v>
       </c>
-      <c r="P175" s="7">
-[...2 lines deleted...]
-      <c r="Q175" s="10">
+      <c r="P175" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q175" s="17">
         <v>30.42</v>
       </c>
-      <c r="R175" s="7" t="s">
+      <c r="R175" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="5" t="s">
         <v>369</v>
       </c>
-      <c r="B176" s="6" t="s">
+      <c r="B176" s="13" t="s">
         <v>370</v>
       </c>
-      <c r="C176" s="7" t="s">
+      <c r="C176" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D176" s="7" t="s">
+      <c r="D176" s="14" t="s">
         <v>369</v>
       </c>
-      <c r="E176" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J176" s="10">
+      <c r="E176" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F176" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H176" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I176" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J176" s="17">
         <v>50</v>
       </c>
-      <c r="L176" s="7">
-[...5 lines deleted...]
-      <c r="N176" s="10">
+      <c r="L176" s="14">
+        <v>27</v>
+      </c>
+      <c r="M176" s="14">
+        <v>27</v>
+      </c>
+      <c r="N176" s="17">
         <v>36.5</v>
       </c>
-      <c r="P176" s="7">
-[...2 lines deleted...]
-      <c r="Q176" s="10">
+      <c r="P176" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q176" s="17">
         <v>36.5</v>
       </c>
-      <c r="R176" s="7" t="s">
+      <c r="R176" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="5" t="s">
         <v>371</v>
       </c>
-      <c r="B177" s="6" t="s">
+      <c r="B177" s="13" t="s">
         <v>372</v>
       </c>
-      <c r="C177" s="7" t="s">
+      <c r="C177" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D177" s="7" t="s">
+      <c r="D177" s="14" t="s">
         <v>371</v>
       </c>
-      <c r="E177" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J177" s="10">
+      <c r="E177" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F177" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H177" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I177" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J177" s="17">
         <v>275</v>
       </c>
-      <c r="L177" s="7">
-[...5 lines deleted...]
-      <c r="N177" s="10">
+      <c r="L177" s="14">
+        <v>27</v>
+      </c>
+      <c r="M177" s="14">
+        <v>27</v>
+      </c>
+      <c r="N177" s="17">
         <v>200.75</v>
       </c>
-      <c r="P177" s="7">
-[...2 lines deleted...]
-      <c r="Q177" s="10">
+      <c r="P177" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q177" s="17">
         <v>200.75</v>
       </c>
-      <c r="R177" s="7" t="s">
+      <c r="R177" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="5" t="s">
         <v>373</v>
       </c>
-      <c r="B178" s="6" t="s">
+      <c r="B178" s="13" t="s">
         <v>139</v>
       </c>
-      <c r="C178" s="7" t="s">
+      <c r="C178" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D178" s="7" t="s">
+      <c r="D178" s="14" t="s">
         <v>373</v>
       </c>
-      <c r="E178" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J178" s="10">
+      <c r="E178" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F178" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H178" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I178" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J178" s="17">
         <v>469</v>
       </c>
-      <c r="L178" s="7">
-[...5 lines deleted...]
-      <c r="N178" s="10">
+      <c r="L178" s="14">
+        <v>27</v>
+      </c>
+      <c r="M178" s="14">
+        <v>27</v>
+      </c>
+      <c r="N178" s="17">
         <v>342.37</v>
       </c>
-      <c r="P178" s="7">
-[...2 lines deleted...]
-      <c r="Q178" s="10">
+      <c r="P178" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q178" s="17">
         <v>342.37</v>
       </c>
-      <c r="R178" s="7" t="s">
+      <c r="R178" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="5" t="s">
         <v>374</v>
       </c>
-      <c r="B179" s="6" t="s">
+      <c r="B179" s="13" t="s">
         <v>375</v>
       </c>
-      <c r="C179" s="7" t="s">
+      <c r="C179" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D179" s="7" t="s">
+      <c r="D179" s="14" t="s">
         <v>374</v>
       </c>
-      <c r="E179" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J179" s="10">
+      <c r="E179" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F179" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H179" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I179" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J179" s="17">
         <v>305</v>
       </c>
-      <c r="L179" s="7">
-[...5 lines deleted...]
-      <c r="N179" s="10">
+      <c r="L179" s="14">
+        <v>27</v>
+      </c>
+      <c r="M179" s="14">
+        <v>27</v>
+      </c>
+      <c r="N179" s="17">
         <v>222.65</v>
       </c>
-      <c r="P179" s="7">
-[...2 lines deleted...]
-      <c r="Q179" s="10">
+      <c r="P179" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q179" s="17">
         <v>222.65</v>
       </c>
-      <c r="R179" s="7" t="s">
+      <c r="R179" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="5" t="s">
         <v>376</v>
       </c>
-      <c r="B180" s="6" t="s">
+      <c r="B180" s="13" t="s">
         <v>143</v>
       </c>
-      <c r="C180" s="7" t="s">
+      <c r="C180" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D180" s="7" t="s">
+      <c r="D180" s="14" t="s">
         <v>376</v>
       </c>
-      <c r="E180" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J180" s="10">
+      <c r="E180" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F180" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H180" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I180" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J180" s="17">
         <v>549</v>
       </c>
-      <c r="L180" s="7">
-[...5 lines deleted...]
-      <c r="N180" s="10">
+      <c r="L180" s="14">
+        <v>27</v>
+      </c>
+      <c r="M180" s="14">
+        <v>27</v>
+      </c>
+      <c r="N180" s="17">
         <v>400.77</v>
       </c>
-      <c r="P180" s="7">
-[...2 lines deleted...]
-      <c r="Q180" s="10">
+      <c r="P180" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q180" s="17">
         <v>400.77</v>
       </c>
-      <c r="R180" s="7" t="s">
+      <c r="R180" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="5" t="s">
         <v>377</v>
       </c>
-      <c r="B181" s="6" t="s">
+      <c r="B181" s="13" t="s">
         <v>378</v>
       </c>
-      <c r="C181" s="7" t="s">
+      <c r="C181" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D181" s="7" t="s">
+      <c r="D181" s="14" t="s">
         <v>377</v>
       </c>
-      <c r="E181" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J181" s="10">
+      <c r="E181" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F181" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H181" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I181" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J181" s="17">
         <v>388</v>
       </c>
-      <c r="L181" s="7">
-[...5 lines deleted...]
-      <c r="N181" s="10">
+      <c r="L181" s="14">
+        <v>27</v>
+      </c>
+      <c r="M181" s="14">
+        <v>27</v>
+      </c>
+      <c r="N181" s="17">
         <v>283.24</v>
       </c>
-      <c r="P181" s="7">
-[...2 lines deleted...]
-      <c r="Q181" s="10">
+      <c r="P181" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q181" s="17">
         <v>283.24</v>
       </c>
-      <c r="R181" s="7" t="s">
+      <c r="R181" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="5" t="s">
         <v>379</v>
       </c>
-      <c r="B182" s="6" t="s">
+      <c r="B182" s="13" t="s">
         <v>147</v>
       </c>
-      <c r="C182" s="7" t="s">
+      <c r="C182" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D182" s="7" t="s">
+      <c r="D182" s="14" t="s">
         <v>379</v>
       </c>
-      <c r="E182" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J182" s="10">
+      <c r="E182" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F182" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H182" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I182" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J182" s="17">
         <v>638</v>
       </c>
-      <c r="L182" s="7">
-[...5 lines deleted...]
-      <c r="N182" s="10">
+      <c r="L182" s="14">
+        <v>27</v>
+      </c>
+      <c r="M182" s="14">
+        <v>27</v>
+      </c>
+      <c r="N182" s="17">
         <v>465.74</v>
       </c>
-      <c r="P182" s="7">
-[...2 lines deleted...]
-      <c r="Q182" s="10">
+      <c r="P182" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q182" s="17">
         <v>465.74</v>
       </c>
-      <c r="R182" s="7" t="s">
+      <c r="R182" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="5" t="s">
         <v>380</v>
       </c>
-      <c r="B183" s="6" t="s">
+      <c r="B183" s="13" t="s">
         <v>381</v>
       </c>
-      <c r="C183" s="7" t="s">
+      <c r="C183" s="14" t="s">
         <v>90</v>
       </c>
-      <c r="D183" s="7" t="s">
+      <c r="D183" s="14" t="s">
         <v>380</v>
       </c>
-      <c r="E183" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J183" s="10">
+      <c r="E183" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F183" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H183" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I183" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J183" s="17">
         <v>73.99</v>
       </c>
-      <c r="L183" s="7">
+      <c r="L183" s="14">
         <v>7</v>
       </c>
-      <c r="M183" s="7">
+      <c r="M183" s="14">
         <v>7</v>
       </c>
-      <c r="N183" s="10">
+      <c r="N183" s="17">
         <v>68.81</v>
       </c>
-      <c r="P183" s="7">
+      <c r="P183" s="14">
         <v>7</v>
       </c>
-      <c r="Q183" s="10">
+      <c r="Q183" s="17">
         <v>68.81</v>
       </c>
-      <c r="R183" s="7" t="s">
+      <c r="R183" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="5" t="s">
         <v>382</v>
       </c>
-      <c r="B184" s="6" t="s">
+      <c r="B184" s="13" t="s">
         <v>383</v>
       </c>
-      <c r="C184" s="7" t="s">
+      <c r="C184" s="14" t="s">
         <v>93</v>
       </c>
-      <c r="D184" s="7" t="s">
+      <c r="D184" s="14" t="s">
         <v>384</v>
       </c>
-      <c r="E184" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J184" s="10">
+      <c r="E184" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F184" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H184" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I184" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J184" s="17">
         <v>74.99</v>
       </c>
-      <c r="L184" s="7">
+      <c r="L184" s="14">
         <v>7</v>
       </c>
-      <c r="M184" s="7">
+      <c r="M184" s="14">
         <v>7</v>
       </c>
-      <c r="N184" s="10">
+      <c r="N184" s="17">
         <v>69.74</v>
       </c>
-      <c r="P184" s="7">
+      <c r="P184" s="14">
         <v>7</v>
       </c>
-      <c r="Q184" s="10">
+      <c r="Q184" s="17">
         <v>69.74</v>
       </c>
-      <c r="R184" s="7" t="s">
+      <c r="R184" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="5" t="s">
         <v>385</v>
       </c>
-      <c r="B185" s="6" t="s">
+      <c r="B185" s="13" t="s">
         <v>386</v>
       </c>
-      <c r="C185" s="7" t="s">
+      <c r="C185" s="14" t="s">
         <v>90</v>
       </c>
-      <c r="D185" s="7" t="s">
+      <c r="D185" s="14" t="s">
         <v>385</v>
       </c>
-      <c r="E185" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J185" s="10">
+      <c r="E185" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F185" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H185" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I185" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J185" s="17">
         <v>34.99</v>
       </c>
-      <c r="L185" s="7">
+      <c r="L185" s="14">
         <v>7</v>
       </c>
-      <c r="M185" s="7">
+      <c r="M185" s="14">
         <v>7</v>
       </c>
-      <c r="N185" s="10">
+      <c r="N185" s="17">
         <v>32.54</v>
       </c>
-      <c r="P185" s="7">
+      <c r="P185" s="14">
         <v>7</v>
       </c>
-      <c r="Q185" s="10">
+      <c r="Q185" s="17">
         <v>32.54</v>
       </c>
-      <c r="R185" s="7" t="s">
+      <c r="R185" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="5" t="s">
         <v>387</v>
       </c>
-      <c r="B186" s="6" t="s">
+      <c r="B186" s="13" t="s">
         <v>388</v>
       </c>
-      <c r="C186" s="7" t="s">
+      <c r="C186" s="14" t="s">
         <v>93</v>
       </c>
-      <c r="D186" s="7" t="s">
+      <c r="D186" s="14" t="s">
         <v>389</v>
       </c>
-      <c r="E186" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J186" s="10">
+      <c r="E186" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F186" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H186" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I186" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J186" s="17">
         <v>34.99</v>
       </c>
-      <c r="L186" s="7">
+      <c r="L186" s="14">
         <v>7</v>
       </c>
-      <c r="M186" s="7">
+      <c r="M186" s="14">
         <v>7</v>
       </c>
-      <c r="N186" s="10">
+      <c r="N186" s="17">
         <v>32.54</v>
       </c>
-      <c r="P186" s="7">
+      <c r="P186" s="14">
         <v>7</v>
       </c>
-      <c r="Q186" s="10">
+      <c r="Q186" s="17">
         <v>32.54</v>
       </c>
-      <c r="R186" s="7" t="s">
+      <c r="R186" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="5" t="s">
         <v>390</v>
       </c>
-      <c r="B187" s="6" t="s">
+      <c r="B187" s="13" t="s">
         <v>391</v>
       </c>
-      <c r="C187" s="7" t="s">
+      <c r="C187" s="14" t="s">
         <v>90</v>
       </c>
-      <c r="D187" s="7" t="s">
+      <c r="D187" s="14" t="s">
         <v>390</v>
       </c>
-      <c r="E187" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J187" s="10">
+      <c r="E187" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F187" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H187" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I187" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J187" s="17">
         <v>61.99</v>
       </c>
-      <c r="L187" s="7">
+      <c r="L187" s="14">
         <v>7</v>
       </c>
-      <c r="M187" s="7">
+      <c r="M187" s="14">
         <v>7</v>
       </c>
-      <c r="N187" s="10">
+      <c r="N187" s="17">
         <v>57.65</v>
       </c>
-      <c r="P187" s="7">
+      <c r="P187" s="14">
         <v>7</v>
       </c>
-      <c r="Q187" s="10">
+      <c r="Q187" s="17">
         <v>57.65</v>
       </c>
-      <c r="R187" s="7" t="s">
+      <c r="R187" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="5" t="s">
         <v>392</v>
       </c>
-      <c r="B188" s="6" t="s">
+      <c r="B188" s="13" t="s">
         <v>393</v>
       </c>
-      <c r="C188" s="7" t="s">
+      <c r="C188" s="14" t="s">
         <v>93</v>
       </c>
-      <c r="D188" s="7" t="s">
+      <c r="D188" s="14" t="s">
         <v>394</v>
       </c>
-      <c r="E188" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J188" s="10">
+      <c r="E188" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F188" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H188" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I188" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J188" s="17">
         <v>45.99</v>
       </c>
-      <c r="L188" s="7">
+      <c r="L188" s="14">
         <v>7</v>
       </c>
-      <c r="M188" s="7">
+      <c r="M188" s="14">
         <v>7</v>
       </c>
-      <c r="N188" s="10">
+      <c r="N188" s="17">
         <v>42.77</v>
       </c>
-      <c r="P188" s="7">
+      <c r="P188" s="14">
         <v>7</v>
       </c>
-      <c r="Q188" s="10">
+      <c r="Q188" s="17">
         <v>42.77</v>
       </c>
-      <c r="R188" s="7" t="s">
+      <c r="R188" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="5" t="s">
         <v>395</v>
       </c>
-      <c r="B189" s="6" t="s">
+      <c r="B189" s="13" t="s">
         <v>396</v>
       </c>
-      <c r="C189" s="7" t="s">
+      <c r="C189" s="14" t="s">
         <v>397</v>
       </c>
-      <c r="D189" s="7" t="s">
+      <c r="D189" s="14" t="s">
         <v>395</v>
       </c>
-      <c r="E189" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J189" s="10">
+      <c r="E189" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F189" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H189" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I189" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J189" s="17">
         <v>212</v>
       </c>
-      <c r="L189" s="7">
+      <c r="L189" s="14">
         <v>10</v>
       </c>
-      <c r="M189" s="7">
+      <c r="M189" s="14">
         <v>10</v>
       </c>
-      <c r="N189" s="10">
+      <c r="N189" s="17">
         <v>190.8</v>
       </c>
-      <c r="P189" s="7">
+      <c r="P189" s="14">
         <v>10</v>
       </c>
-      <c r="Q189" s="10">
+      <c r="Q189" s="17">
         <v>190.8</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="5" t="s">
         <v>398</v>
       </c>
-      <c r="B190" s="6" t="s">
+      <c r="B190" s="13" t="s">
         <v>399</v>
       </c>
-      <c r="C190" s="7" t="s">
+      <c r="C190" s="14" t="s">
         <v>400</v>
       </c>
-      <c r="D190" s="7" t="s">
+      <c r="D190" s="14" t="s">
         <v>401</v>
       </c>
-      <c r="E190" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J190" s="10">
+      <c r="E190" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F190" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H190" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I190" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J190" s="17">
         <v>35.98</v>
       </c>
-      <c r="L190" s="7">
+      <c r="L190" s="14">
         <v>29</v>
       </c>
-      <c r="M190" s="7">
+      <c r="M190" s="14">
         <v>29</v>
       </c>
-      <c r="N190" s="10">
+      <c r="N190" s="17">
         <v>25.55</v>
       </c>
-      <c r="P190" s="7">
+      <c r="P190" s="14">
         <v>29</v>
       </c>
-      <c r="Q190" s="10">
+      <c r="Q190" s="17">
         <v>25.55</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="5" t="s">
         <v>402</v>
       </c>
-      <c r="B191" s="6" t="s">
+      <c r="B191" s="13" t="s">
         <v>403</v>
       </c>
-      <c r="C191" s="7" t="s">
+      <c r="C191" s="14" t="s">
         <v>90</v>
       </c>
-      <c r="D191" s="7" t="s">
+      <c r="D191" s="14" t="s">
         <v>402</v>
       </c>
-      <c r="E191" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J191" s="10">
+      <c r="E191" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F191" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H191" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I191" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J191" s="17">
         <v>184.99</v>
       </c>
-      <c r="L191" s="7">
+      <c r="L191" s="14">
         <v>7</v>
       </c>
-      <c r="M191" s="7">
+      <c r="M191" s="14">
         <v>7</v>
       </c>
-      <c r="N191" s="10">
+      <c r="N191" s="17">
         <v>172.04</v>
       </c>
-      <c r="P191" s="7">
+      <c r="P191" s="14">
         <v>7</v>
       </c>
-      <c r="Q191" s="10">
+      <c r="Q191" s="17">
         <v>172.04</v>
       </c>
-      <c r="R191" s="7" t="s">
+      <c r="R191" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="5" t="s">
         <v>404</v>
       </c>
-      <c r="B192" s="6" t="s">
+      <c r="B192" s="13" t="s">
         <v>405</v>
       </c>
-      <c r="C192" s="7" t="s">
+      <c r="C192" s="14" t="s">
         <v>90</v>
       </c>
-      <c r="D192" s="7" t="s">
+      <c r="D192" s="14" t="s">
         <v>404</v>
       </c>
-      <c r="E192" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J192" s="10">
+      <c r="E192" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F192" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H192" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I192" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J192" s="17">
         <v>84.99</v>
       </c>
-      <c r="L192" s="7">
+      <c r="L192" s="14">
         <v>7</v>
       </c>
-      <c r="M192" s="7">
+      <c r="M192" s="14">
         <v>7</v>
       </c>
-      <c r="N192" s="10">
+      <c r="N192" s="17">
         <v>79.04</v>
       </c>
-      <c r="P192" s="7">
+      <c r="P192" s="14">
         <v>7</v>
       </c>
-      <c r="Q192" s="10">
+      <c r="Q192" s="17">
         <v>79.04</v>
       </c>
-      <c r="R192" s="7" t="s">
+      <c r="R192" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="5" t="s">
         <v>406</v>
       </c>
-      <c r="B193" s="6" t="s">
+      <c r="B193" s="13" t="s">
         <v>407</v>
       </c>
-      <c r="C193" s="7" t="s">
+      <c r="C193" s="14" t="s">
         <v>93</v>
       </c>
-      <c r="D193" s="7" t="s">
+      <c r="D193" s="14" t="s">
         <v>406</v>
       </c>
-      <c r="E193" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J193" s="10">
+      <c r="E193" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F193" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H193" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I193" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J193" s="17">
         <v>70.99</v>
       </c>
-      <c r="L193" s="7">
+      <c r="L193" s="14">
         <v>5</v>
       </c>
-      <c r="M193" s="7">
+      <c r="M193" s="14">
         <v>5</v>
       </c>
-      <c r="N193" s="10">
+      <c r="N193" s="17">
         <v>67.44</v>
       </c>
-      <c r="P193" s="7">
+      <c r="P193" s="14">
         <v>5</v>
       </c>
-      <c r="Q193" s="10">
+      <c r="Q193" s="17">
         <v>67.44</v>
       </c>
-      <c r="R193" s="7" t="s">
+      <c r="R193" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="5" t="s">
         <v>408</v>
       </c>
-      <c r="B194" s="6" t="s">
+      <c r="B194" s="13" t="s">
         <v>409</v>
       </c>
-      <c r="C194" s="7" t="s">
+      <c r="C194" s="14" t="s">
         <v>58</v>
       </c>
-      <c r="D194" s="7" t="s">
+      <c r="D194" s="14" t="s">
         <v>408</v>
       </c>
-      <c r="E194" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J194" s="10">
+      <c r="E194" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F194" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H194" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I194" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J194" s="17">
         <v>214.99</v>
       </c>
-      <c r="L194" s="7">
-[...5 lines deleted...]
-      <c r="N194" s="10">
+      <c r="L194" s="14">
+        <v>15</v>
+      </c>
+      <c r="M194" s="14">
+        <v>15</v>
+      </c>
+      <c r="N194" s="17">
         <v>182.74</v>
       </c>
-      <c r="P194" s="7">
-[...2 lines deleted...]
-      <c r="Q194" s="10">
+      <c r="P194" s="14">
+        <v>15</v>
+      </c>
+      <c r="Q194" s="17">
         <v>182.74</v>
       </c>
-      <c r="R194" s="7" t="s">
+      <c r="R194" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="5" t="s">
         <v>410</v>
       </c>
-      <c r="B195" s="6" t="s">
+      <c r="B195" s="13" t="s">
         <v>411</v>
       </c>
-      <c r="C195" s="7" t="s">
+      <c r="C195" s="14" t="s">
         <v>58</v>
       </c>
-      <c r="D195" s="7" t="s">
+      <c r="D195" s="14" t="s">
         <v>410</v>
       </c>
-      <c r="E195" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J195" s="10">
+      <c r="E195" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F195" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H195" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I195" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J195" s="17">
         <v>127.99</v>
       </c>
-      <c r="L195" s="7">
-[...5 lines deleted...]
-      <c r="N195" s="10">
+      <c r="L195" s="14">
+        <v>15</v>
+      </c>
+      <c r="M195" s="14">
+        <v>15</v>
+      </c>
+      <c r="N195" s="17">
         <v>108.79</v>
       </c>
-      <c r="P195" s="7">
-[...2 lines deleted...]
-      <c r="Q195" s="10">
+      <c r="P195" s="14">
+        <v>15</v>
+      </c>
+      <c r="Q195" s="17">
         <v>108.79</v>
       </c>
-      <c r="R195" s="7" t="s">
+      <c r="R195" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="5" t="s">
         <v>412</v>
       </c>
-      <c r="B196" s="6" t="s">
+      <c r="B196" s="13" t="s">
         <v>413</v>
       </c>
-      <c r="C196" s="7" t="s">
+      <c r="C196" s="14" t="s">
         <v>90</v>
       </c>
-      <c r="D196" s="7" t="s">
+      <c r="D196" s="14" t="s">
         <v>412</v>
       </c>
-      <c r="E196" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J196" s="10">
+      <c r="E196" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F196" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H196" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I196" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J196" s="17">
         <v>296.99</v>
       </c>
-      <c r="L196" s="7">
+      <c r="L196" s="14">
         <v>7</v>
       </c>
-      <c r="M196" s="7">
+      <c r="M196" s="14">
         <v>7</v>
       </c>
-      <c r="N196" s="10">
+      <c r="N196" s="17">
         <v>276.2</v>
       </c>
-      <c r="P196" s="7">
+      <c r="P196" s="14">
         <v>7</v>
       </c>
-      <c r="Q196" s="10">
+      <c r="Q196" s="17">
         <v>276.2</v>
       </c>
-      <c r="R196" s="7" t="s">
+      <c r="R196" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="5" t="s">
         <v>414</v>
       </c>
-      <c r="B197" s="6" t="s">
+      <c r="B197" s="13" t="s">
         <v>415</v>
       </c>
-      <c r="C197" s="7" t="s">
+      <c r="C197" s="14" t="s">
         <v>93</v>
       </c>
-      <c r="D197" s="7" t="s">
+      <c r="D197" s="14" t="s">
         <v>414</v>
       </c>
-      <c r="E197" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J197" s="10">
+      <c r="E197" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F197" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H197" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I197" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J197" s="17">
         <v>120.99</v>
       </c>
-      <c r="L197" s="7">
+      <c r="L197" s="14">
         <v>5</v>
       </c>
-      <c r="M197" s="7">
+      <c r="M197" s="14">
         <v>5</v>
       </c>
-      <c r="N197" s="10">
+      <c r="N197" s="17">
         <v>114.94</v>
       </c>
-      <c r="P197" s="7">
+      <c r="P197" s="14">
         <v>5</v>
       </c>
-      <c r="Q197" s="10">
+      <c r="Q197" s="17">
         <v>114.94</v>
       </c>
-      <c r="R197" s="7" t="s">
+      <c r="R197" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="5" t="s">
         <v>416</v>
       </c>
-      <c r="B198" s="6" t="s">
+      <c r="B198" s="13" t="s">
         <v>417</v>
       </c>
-      <c r="C198" s="7" t="s">
+      <c r="C198" s="14" t="s">
         <v>90</v>
       </c>
-      <c r="D198" s="7" t="s">
+      <c r="D198" s="14" t="s">
         <v>416</v>
       </c>
-      <c r="E198" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J198" s="10">
+      <c r="E198" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F198" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H198" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I198" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J198" s="17">
         <v>109.99</v>
       </c>
-      <c r="L198" s="7">
+      <c r="L198" s="14">
         <v>7</v>
       </c>
-      <c r="M198" s="7">
+      <c r="M198" s="14">
         <v>7</v>
       </c>
-      <c r="N198" s="10">
+      <c r="N198" s="17">
         <v>102.29</v>
       </c>
-      <c r="P198" s="7">
+      <c r="P198" s="14">
         <v>7</v>
       </c>
-      <c r="Q198" s="10">
+      <c r="Q198" s="17">
         <v>102.29</v>
       </c>
-      <c r="R198" s="7" t="s">
+      <c r="R198" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="5" t="s">
         <v>418</v>
       </c>
-      <c r="B199" s="6" t="s">
+      <c r="B199" s="13" t="s">
         <v>419</v>
       </c>
-      <c r="C199" s="7" t="s">
+      <c r="C199" s="14" t="s">
         <v>90</v>
       </c>
-      <c r="D199" s="7" t="s">
+      <c r="D199" s="14" t="s">
         <v>418</v>
       </c>
-      <c r="E199" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J199" s="10">
+      <c r="E199" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F199" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H199" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I199" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J199" s="17">
         <v>131.99</v>
       </c>
-      <c r="L199" s="7">
+      <c r="L199" s="14">
         <v>7</v>
       </c>
-      <c r="M199" s="7">
+      <c r="M199" s="14">
         <v>7</v>
       </c>
-      <c r="N199" s="10">
+      <c r="N199" s="17">
         <v>122.75</v>
       </c>
-      <c r="P199" s="7">
+      <c r="P199" s="14">
         <v>7</v>
       </c>
-      <c r="Q199" s="10">
+      <c r="Q199" s="17">
         <v>122.75</v>
       </c>
-      <c r="R199" s="7" t="s">
+      <c r="R199" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="5" t="s">
         <v>420</v>
       </c>
-      <c r="B200" s="6" t="s">
+      <c r="B200" s="13" t="s">
         <v>421</v>
       </c>
-      <c r="C200" s="7" t="s">
+      <c r="C200" s="14" t="s">
         <v>58</v>
       </c>
-      <c r="D200" s="7" t="s">
+      <c r="D200" s="14" t="s">
         <v>420</v>
       </c>
-      <c r="E200" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J200" s="10">
+      <c r="E200" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F200" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H200" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I200" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J200" s="17">
         <v>42.99</v>
       </c>
-      <c r="L200" s="7">
-[...5 lines deleted...]
-      <c r="N200" s="10">
+      <c r="L200" s="14">
+        <v>15</v>
+      </c>
+      <c r="M200" s="14">
+        <v>15</v>
+      </c>
+      <c r="N200" s="17">
         <v>36.54</v>
       </c>
-      <c r="P200" s="7">
-[...2 lines deleted...]
-      <c r="Q200" s="10">
+      <c r="P200" s="14">
+        <v>15</v>
+      </c>
+      <c r="Q200" s="17">
         <v>36.54</v>
       </c>
-      <c r="R200" s="7" t="s">
+      <c r="R200" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="5" t="s">
         <v>422</v>
       </c>
-      <c r="B201" s="6" t="s">
+      <c r="B201" s="13" t="s">
         <v>423</v>
       </c>
-      <c r="C201" s="7" t="s">
+      <c r="C201" s="14" t="s">
         <v>58</v>
       </c>
-      <c r="D201" s="7" t="s">
+      <c r="D201" s="14" t="s">
         <v>422</v>
       </c>
-      <c r="E201" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J201" s="10">
+      <c r="E201" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F201" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H201" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I201" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J201" s="17">
         <v>25.99</v>
       </c>
-      <c r="L201" s="7">
-[...5 lines deleted...]
-      <c r="N201" s="10">
+      <c r="L201" s="14">
+        <v>15</v>
+      </c>
+      <c r="M201" s="14">
+        <v>15</v>
+      </c>
+      <c r="N201" s="17">
         <v>22.09</v>
       </c>
-      <c r="P201" s="7">
-[...2 lines deleted...]
-      <c r="Q201" s="10">
+      <c r="P201" s="14">
+        <v>15</v>
+      </c>
+      <c r="Q201" s="17">
         <v>22.09</v>
       </c>
-      <c r="R201" s="7" t="s">
+      <c r="R201" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="5" t="s">
         <v>424</v>
       </c>
-      <c r="B202" s="6" t="s">
+      <c r="B202" s="13" t="s">
         <v>425</v>
       </c>
-      <c r="C202" s="7" t="s">
+      <c r="C202" s="14" t="s">
         <v>58</v>
       </c>
-      <c r="D202" s="7" t="s">
+      <c r="D202" s="14" t="s">
         <v>424</v>
       </c>
-      <c r="E202" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J202" s="10">
+      <c r="E202" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F202" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H202" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I202" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J202" s="17">
         <v>32.99</v>
       </c>
-      <c r="L202" s="7">
-[...5 lines deleted...]
-      <c r="N202" s="10">
+      <c r="L202" s="14">
+        <v>15</v>
+      </c>
+      <c r="M202" s="14">
+        <v>15</v>
+      </c>
+      <c r="N202" s="17">
         <v>28.04</v>
       </c>
-      <c r="P202" s="7">
-[...2 lines deleted...]
-      <c r="Q202" s="10">
+      <c r="P202" s="14">
+        <v>15</v>
+      </c>
+      <c r="Q202" s="17">
         <v>28.04</v>
       </c>
-      <c r="R202" s="7" t="s">
+      <c r="R202" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="5" t="s">
         <v>426</v>
       </c>
-      <c r="B203" s="6" t="s">
+      <c r="B203" s="13" t="s">
         <v>427</v>
       </c>
-      <c r="C203" s="7" t="s">
+      <c r="C203" s="14" t="s">
         <v>58</v>
       </c>
-      <c r="D203" s="7" t="s">
+      <c r="D203" s="14" t="s">
         <v>426</v>
       </c>
-      <c r="E203" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J203" s="10">
+      <c r="E203" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F203" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H203" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I203" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J203" s="17">
         <v>56.99</v>
       </c>
-      <c r="L203" s="7">
-[...5 lines deleted...]
-      <c r="N203" s="10">
+      <c r="L203" s="14">
+        <v>15</v>
+      </c>
+      <c r="M203" s="14">
+        <v>15</v>
+      </c>
+      <c r="N203" s="17">
         <v>48.44</v>
       </c>
-      <c r="P203" s="7">
-[...2 lines deleted...]
-      <c r="Q203" s="10">
+      <c r="P203" s="14">
+        <v>15</v>
+      </c>
+      <c r="Q203" s="17">
         <v>48.44</v>
       </c>
-      <c r="R203" s="7" t="s">
+      <c r="R203" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="5" t="s">
         <v>428</v>
       </c>
-      <c r="B204" s="6" t="s">
+      <c r="B204" s="13" t="s">
         <v>429</v>
       </c>
-      <c r="C204" s="7" t="s">
+      <c r="C204" s="14" t="s">
         <v>58</v>
       </c>
-      <c r="D204" s="7" t="s">
+      <c r="D204" s="14" t="s">
         <v>428</v>
       </c>
-      <c r="E204" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J204" s="10">
+      <c r="E204" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F204" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H204" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I204" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J204" s="17">
         <v>58.99</v>
       </c>
-      <c r="L204" s="7">
-[...5 lines deleted...]
-      <c r="N204" s="10">
+      <c r="L204" s="14">
+        <v>15</v>
+      </c>
+      <c r="M204" s="14">
+        <v>15</v>
+      </c>
+      <c r="N204" s="17">
         <v>50.14</v>
       </c>
-      <c r="P204" s="7">
-[...2 lines deleted...]
-      <c r="Q204" s="10">
+      <c r="P204" s="14">
+        <v>15</v>
+      </c>
+      <c r="Q204" s="17">
         <v>50.14</v>
       </c>
-      <c r="R204" s="7" t="s">
+      <c r="R204" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="5" t="s">
         <v>430</v>
       </c>
-      <c r="B205" s="6" t="s">
+      <c r="B205" s="13" t="s">
         <v>431</v>
       </c>
-      <c r="C205" s="7" t="s">
+      <c r="C205" s="14" t="s">
         <v>58</v>
       </c>
-      <c r="D205" s="7" t="s">
+      <c r="D205" s="14" t="s">
         <v>430</v>
       </c>
-      <c r="E205" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J205" s="10">
+      <c r="E205" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F205" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H205" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I205" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J205" s="17">
         <v>35.99</v>
       </c>
-      <c r="L205" s="7">
-[...5 lines deleted...]
-      <c r="N205" s="10">
+      <c r="L205" s="14">
+        <v>15</v>
+      </c>
+      <c r="M205" s="14">
+        <v>15</v>
+      </c>
+      <c r="N205" s="17">
         <v>30.59</v>
       </c>
-      <c r="P205" s="7">
-[...2 lines deleted...]
-      <c r="Q205" s="10">
+      <c r="P205" s="14">
+        <v>15</v>
+      </c>
+      <c r="Q205" s="17">
         <v>30.59</v>
       </c>
-      <c r="R205" s="7" t="s">
+      <c r="R205" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="5" t="s">
         <v>432</v>
       </c>
-      <c r="B206" s="6" t="s">
+      <c r="B206" s="13" t="s">
         <v>433</v>
       </c>
-      <c r="C206" s="7" t="s">
+      <c r="C206" s="14" t="s">
         <v>58</v>
       </c>
-      <c r="D206" s="7" t="s">
+      <c r="D206" s="14" t="s">
         <v>432</v>
       </c>
-      <c r="E206" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J206" s="10">
+      <c r="E206" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F206" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H206" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I206" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J206" s="17">
         <v>44.99</v>
       </c>
-      <c r="L206" s="7">
-[...5 lines deleted...]
-      <c r="N206" s="10">
+      <c r="L206" s="14">
+        <v>15</v>
+      </c>
+      <c r="M206" s="14">
+        <v>15</v>
+      </c>
+      <c r="N206" s="17">
         <v>38.24</v>
       </c>
-      <c r="P206" s="7">
-[...2 lines deleted...]
-      <c r="Q206" s="10">
+      <c r="P206" s="14">
+        <v>15</v>
+      </c>
+      <c r="Q206" s="17">
         <v>38.24</v>
       </c>
-      <c r="R206" s="7" t="s">
+      <c r="R206" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="5" t="s">
         <v>434</v>
       </c>
-      <c r="B207" s="6" t="s">
+      <c r="B207" s="13" t="s">
         <v>435</v>
       </c>
-      <c r="C207" s="7" t="s">
+      <c r="C207" s="14" t="s">
         <v>58</v>
       </c>
-      <c r="D207" s="7" t="s">
+      <c r="D207" s="14" t="s">
         <v>434</v>
       </c>
-      <c r="E207" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J207" s="10">
+      <c r="E207" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F207" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H207" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I207" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J207" s="17">
         <v>79.99</v>
       </c>
-      <c r="L207" s="7">
-[...5 lines deleted...]
-      <c r="N207" s="10">
+      <c r="L207" s="14">
+        <v>15</v>
+      </c>
+      <c r="M207" s="14">
+        <v>15</v>
+      </c>
+      <c r="N207" s="17">
         <v>67.99</v>
       </c>
-      <c r="P207" s="7">
-[...2 lines deleted...]
-      <c r="Q207" s="10">
+      <c r="P207" s="14">
+        <v>15</v>
+      </c>
+      <c r="Q207" s="17">
         <v>67.99</v>
       </c>
-      <c r="R207" s="7" t="s">
+      <c r="R207" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="5" t="s">
         <v>436</v>
       </c>
-      <c r="B208" s="6" t="s">
+      <c r="B208" s="13" t="s">
         <v>437</v>
       </c>
-      <c r="C208" s="7" t="s">
+      <c r="C208" s="14" t="s">
         <v>58</v>
       </c>
-      <c r="D208" s="7" t="s">
+      <c r="D208" s="14" t="s">
         <v>436</v>
       </c>
-      <c r="E208" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J208" s="10">
+      <c r="E208" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F208" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H208" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I208" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J208" s="17">
         <v>120.99</v>
       </c>
-      <c r="L208" s="7">
-[...5 lines deleted...]
-      <c r="N208" s="10">
+      <c r="L208" s="14">
+        <v>15</v>
+      </c>
+      <c r="M208" s="14">
+        <v>15</v>
+      </c>
+      <c r="N208" s="17">
         <v>102.84</v>
       </c>
-      <c r="P208" s="7">
-[...2 lines deleted...]
-      <c r="Q208" s="10">
+      <c r="P208" s="14">
+        <v>15</v>
+      </c>
+      <c r="Q208" s="17">
         <v>102.84</v>
       </c>
-      <c r="R208" s="7" t="s">
+      <c r="R208" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="5" t="s">
         <v>438</v>
       </c>
-      <c r="B209" s="6" t="s">
+      <c r="B209" s="13" t="s">
         <v>439</v>
       </c>
-      <c r="C209" s="7" t="s">
+      <c r="C209" s="14" t="s">
         <v>58</v>
       </c>
-      <c r="D209" s="7" t="s">
+      <c r="D209" s="14" t="s">
         <v>438</v>
       </c>
-      <c r="E209" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J209" s="10">
+      <c r="E209" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F209" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H209" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I209" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J209" s="17">
         <v>83.99</v>
       </c>
-      <c r="L209" s="7">
-[...5 lines deleted...]
-      <c r="N209" s="10">
+      <c r="L209" s="14">
+        <v>15</v>
+      </c>
+      <c r="M209" s="14">
+        <v>15</v>
+      </c>
+      <c r="N209" s="17">
         <v>71.39</v>
       </c>
-      <c r="P209" s="7">
-[...2 lines deleted...]
-      <c r="Q209" s="10">
+      <c r="P209" s="14">
+        <v>15</v>
+      </c>
+      <c r="Q209" s="17">
         <v>71.39</v>
       </c>
-      <c r="R209" s="7" t="s">
+      <c r="R209" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="5" t="s">
         <v>440</v>
       </c>
-      <c r="B210" s="6" t="s">
+      <c r="B210" s="13" t="s">
         <v>441</v>
       </c>
-      <c r="C210" s="7" t="s">
+      <c r="C210" s="14" t="s">
         <v>58</v>
       </c>
-      <c r="D210" s="7" t="s">
+      <c r="D210" s="14" t="s">
         <v>440</v>
       </c>
-      <c r="E210" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J210" s="10">
+      <c r="E210" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F210" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H210" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I210" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J210" s="17">
         <v>96.99</v>
       </c>
-      <c r="L210" s="7">
-[...5 lines deleted...]
-      <c r="N210" s="10">
+      <c r="L210" s="14">
+        <v>15</v>
+      </c>
+      <c r="M210" s="14">
+        <v>15</v>
+      </c>
+      <c r="N210" s="17">
         <v>82.44</v>
       </c>
-      <c r="P210" s="7">
-[...2 lines deleted...]
-      <c r="Q210" s="10">
+      <c r="P210" s="14">
+        <v>15</v>
+      </c>
+      <c r="Q210" s="17">
         <v>82.44</v>
       </c>
-      <c r="R210" s="7" t="s">
+      <c r="R210" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="5" t="s">
         <v>442</v>
       </c>
-      <c r="B211" s="6" t="s">
+      <c r="B211" s="13" t="s">
         <v>443</v>
       </c>
-      <c r="C211" s="7" t="s">
+      <c r="C211" s="14" t="s">
         <v>58</v>
       </c>
-      <c r="D211" s="7" t="s">
+      <c r="D211" s="14" t="s">
         <v>442</v>
       </c>
-      <c r="E211" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J211" s="10">
+      <c r="E211" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F211" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H211" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I211" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J211" s="17">
         <v>160.99</v>
       </c>
-      <c r="L211" s="7">
-[...5 lines deleted...]
-      <c r="N211" s="10">
+      <c r="L211" s="14">
+        <v>15</v>
+      </c>
+      <c r="M211" s="14">
+        <v>15</v>
+      </c>
+      <c r="N211" s="17">
         <v>136.84</v>
       </c>
-      <c r="P211" s="7">
-[...2 lines deleted...]
-      <c r="Q211" s="10">
+      <c r="P211" s="14">
+        <v>15</v>
+      </c>
+      <c r="Q211" s="17">
         <v>136.84</v>
       </c>
-      <c r="R211" s="7" t="s">
+      <c r="R211" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="5" t="s">
         <v>444</v>
       </c>
-      <c r="B212" s="6" t="s">
+      <c r="B212" s="13" t="s">
         <v>445</v>
       </c>
-      <c r="C212" s="7" t="s">
+      <c r="C212" s="14" t="s">
         <v>58</v>
       </c>
-      <c r="D212" s="7" t="s">
+      <c r="D212" s="14" t="s">
         <v>444</v>
       </c>
-      <c r="E212" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J212" s="10">
+      <c r="E212" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F212" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H212" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I212" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J212" s="17">
         <v>159.99</v>
       </c>
-      <c r="L212" s="7">
-[...5 lines deleted...]
-      <c r="N212" s="10">
+      <c r="L212" s="14">
+        <v>15</v>
+      </c>
+      <c r="M212" s="14">
+        <v>15</v>
+      </c>
+      <c r="N212" s="17">
         <v>135.99</v>
       </c>
-      <c r="P212" s="7">
-[...2 lines deleted...]
-      <c r="Q212" s="10">
+      <c r="P212" s="14">
+        <v>15</v>
+      </c>
+      <c r="Q212" s="17">
         <v>135.99</v>
       </c>
-      <c r="R212" s="7" t="s">
+      <c r="R212" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="5" t="s">
         <v>446</v>
       </c>
-      <c r="B213" s="6" t="s">
+      <c r="B213" s="13" t="s">
         <v>447</v>
       </c>
-      <c r="C213" s="7" t="s">
+      <c r="C213" s="14" t="s">
         <v>58</v>
       </c>
-      <c r="D213" s="7" t="s">
+      <c r="D213" s="14" t="s">
         <v>446</v>
       </c>
-      <c r="E213" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J213" s="10">
+      <c r="E213" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F213" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H213" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I213" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J213" s="17">
         <v>108.99</v>
       </c>
-      <c r="L213" s="7">
-[...5 lines deleted...]
-      <c r="N213" s="10">
+      <c r="L213" s="14">
+        <v>15</v>
+      </c>
+      <c r="M213" s="14">
+        <v>15</v>
+      </c>
+      <c r="N213" s="17">
         <v>92.64</v>
       </c>
-      <c r="P213" s="7">
-[...2 lines deleted...]
-      <c r="Q213" s="10">
+      <c r="P213" s="14">
+        <v>15</v>
+      </c>
+      <c r="Q213" s="17">
         <v>92.64</v>
       </c>
-      <c r="R213" s="7" t="s">
+      <c r="R213" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="5" t="s">
         <v>448</v>
       </c>
-      <c r="B214" s="6" t="s">
+      <c r="B214" s="13" t="s">
         <v>449</v>
       </c>
-      <c r="C214" s="7" t="s">
+      <c r="C214" s="14" t="s">
         <v>93</v>
       </c>
-      <c r="D214" s="7" t="s">
+      <c r="D214" s="14" t="s">
         <v>448</v>
       </c>
-      <c r="E214" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J214" s="10">
+      <c r="E214" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F214" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H214" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I214" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J214" s="17">
         <v>290.99</v>
       </c>
-      <c r="L214" s="7">
+      <c r="L214" s="14">
         <v>5</v>
       </c>
-      <c r="M214" s="7">
+      <c r="M214" s="14">
         <v>5</v>
       </c>
-      <c r="N214" s="10">
+      <c r="N214" s="17">
         <v>276.44</v>
       </c>
-      <c r="P214" s="7">
+      <c r="P214" s="14">
         <v>5</v>
       </c>
-      <c r="Q214" s="10">
+      <c r="Q214" s="17">
         <v>276.44</v>
       </c>
-      <c r="R214" s="7" t="s">
+      <c r="R214" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="5" t="s">
         <v>450</v>
       </c>
-      <c r="B215" s="6" t="s">
+      <c r="B215" s="13" t="s">
         <v>451</v>
       </c>
-      <c r="C215" s="7" t="s">
+      <c r="C215" s="14" t="s">
         <v>90</v>
       </c>
-      <c r="D215" s="7" t="s">
+      <c r="D215" s="14" t="s">
         <v>450</v>
       </c>
-      <c r="E215" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J215" s="10">
+      <c r="E215" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F215" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H215" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I215" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J215" s="17">
         <v>166.99</v>
       </c>
-      <c r="L215" s="7">
+      <c r="L215" s="14">
         <v>7</v>
       </c>
-      <c r="M215" s="7">
+      <c r="M215" s="14">
         <v>7</v>
       </c>
-      <c r="N215" s="10">
+      <c r="N215" s="17">
         <v>155.3</v>
       </c>
-      <c r="P215" s="7">
+      <c r="P215" s="14">
         <v>7</v>
       </c>
-      <c r="Q215" s="10">
+      <c r="Q215" s="17">
         <v>155.3</v>
       </c>
-      <c r="R215" s="7" t="s">
+      <c r="R215" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="5" t="s">
         <v>452</v>
       </c>
-      <c r="B216" s="6" t="s">
+      <c r="B216" s="13" t="s">
         <v>453</v>
       </c>
-      <c r="C216" s="7" t="s">
+      <c r="C216" s="14" t="s">
         <v>93</v>
       </c>
-      <c r="D216" s="7" t="s">
+      <c r="D216" s="14" t="s">
         <v>452</v>
       </c>
-      <c r="E216" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J216" s="10">
+      <c r="E216" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F216" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H216" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I216" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J216" s="17">
         <v>86.99</v>
       </c>
-      <c r="L216" s="7">
+      <c r="L216" s="14">
         <v>5</v>
       </c>
-      <c r="M216" s="7">
+      <c r="M216" s="14">
         <v>5</v>
       </c>
-      <c r="N216" s="10">
+      <c r="N216" s="17">
         <v>82.64</v>
       </c>
-      <c r="P216" s="7">
+      <c r="P216" s="14">
         <v>5</v>
       </c>
-      <c r="Q216" s="10">
+      <c r="Q216" s="17">
         <v>82.64</v>
       </c>
-      <c r="R216" s="7" t="s">
+      <c r="R216" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="5" t="s">
         <v>454</v>
       </c>
-      <c r="B217" s="6" t="s">
+      <c r="B217" s="13" t="s">
         <v>455</v>
       </c>
-      <c r="C217" s="7" t="s">
+      <c r="C217" s="14" t="s">
         <v>90</v>
       </c>
-      <c r="D217" s="7" t="s">
+      <c r="D217" s="14" t="s">
         <v>454</v>
       </c>
-      <c r="E217" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J217" s="10">
+      <c r="E217" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F217" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H217" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I217" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J217" s="17">
         <v>256.99</v>
       </c>
-      <c r="L217" s="7">
+      <c r="L217" s="14">
         <v>7</v>
       </c>
-      <c r="M217" s="7">
+      <c r="M217" s="14">
         <v>7</v>
       </c>
-      <c r="N217" s="10">
+      <c r="N217" s="17">
         <v>239</v>
       </c>
-      <c r="P217" s="7">
+      <c r="P217" s="14">
         <v>7</v>
       </c>
-      <c r="Q217" s="10">
+      <c r="Q217" s="17">
         <v>239</v>
       </c>
-      <c r="R217" s="7" t="s">
+      <c r="R217" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="5" t="s">
         <v>456</v>
       </c>
-      <c r="B218" s="6" t="s">
+      <c r="B218" s="13" t="s">
         <v>457</v>
       </c>
-      <c r="C218" s="7" t="s">
+      <c r="C218" s="14" t="s">
         <v>93</v>
       </c>
-      <c r="D218" s="7" t="s">
+      <c r="D218" s="14" t="s">
         <v>456</v>
       </c>
-      <c r="E218" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J218" s="10">
+      <c r="E218" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F218" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H218" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I218" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J218" s="17">
         <v>143.99</v>
       </c>
-      <c r="L218" s="7">
+      <c r="L218" s="14">
         <v>5</v>
       </c>
-      <c r="M218" s="7">
+      <c r="M218" s="14">
         <v>5</v>
       </c>
-      <c r="N218" s="10">
+      <c r="N218" s="17">
         <v>136.79</v>
       </c>
-      <c r="P218" s="7">
+      <c r="P218" s="14">
         <v>5</v>
       </c>
-      <c r="Q218" s="10">
+      <c r="Q218" s="17">
         <v>136.79</v>
       </c>
-      <c r="R218" s="7" t="s">
+      <c r="R218" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="5" t="s">
         <v>458</v>
       </c>
-      <c r="B219" s="6" t="s">
+      <c r="B219" s="13" t="s">
         <v>459</v>
       </c>
-      <c r="C219" s="7" t="s">
+      <c r="C219" s="14" t="s">
         <v>90</v>
       </c>
-      <c r="D219" s="7" t="s">
+      <c r="D219" s="14" t="s">
         <v>458</v>
       </c>
-      <c r="E219" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J219" s="10">
+      <c r="E219" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F219" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H219" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I219" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J219" s="17">
         <v>398.99</v>
       </c>
-      <c r="L219" s="7">
+      <c r="L219" s="14">
         <v>7</v>
       </c>
-      <c r="M219" s="7">
+      <c r="M219" s="14">
         <v>7</v>
       </c>
-      <c r="N219" s="10">
+      <c r="N219" s="17">
         <v>371.06</v>
       </c>
-      <c r="P219" s="7">
+      <c r="P219" s="14">
         <v>7</v>
       </c>
-      <c r="Q219" s="10">
+      <c r="Q219" s="17">
         <v>371.06</v>
       </c>
-      <c r="R219" s="7" t="s">
+      <c r="R219" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="5" t="s">
         <v>460</v>
       </c>
-      <c r="B220" s="6" t="s">
+      <c r="B220" s="13" t="s">
         <v>461</v>
       </c>
-      <c r="C220" s="7" t="s">
+      <c r="C220" s="14" t="s">
         <v>93</v>
       </c>
-      <c r="D220" s="7" t="s">
+      <c r="D220" s="14" t="s">
         <v>460</v>
       </c>
-      <c r="E220" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J220" s="10">
+      <c r="E220" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F220" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H220" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I220" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J220" s="17">
         <v>373.99</v>
       </c>
-      <c r="L220" s="7">
+      <c r="L220" s="14">
         <v>5</v>
       </c>
-      <c r="M220" s="7">
+      <c r="M220" s="14">
         <v>5</v>
       </c>
-      <c r="N220" s="10">
+      <c r="N220" s="17">
         <v>355.29</v>
       </c>
-      <c r="P220" s="7">
+      <c r="P220" s="14">
         <v>5</v>
       </c>
-      <c r="Q220" s="10">
+      <c r="Q220" s="17">
         <v>355.29</v>
       </c>
-      <c r="R220" s="7" t="s">
+      <c r="R220" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="5" t="s">
         <v>462</v>
       </c>
-      <c r="B221" s="6" t="s">
+      <c r="B221" s="13" t="s">
         <v>463</v>
       </c>
-      <c r="C221" s="7" t="s">
+      <c r="C221" s="14" t="s">
         <v>90</v>
       </c>
-      <c r="D221" s="7" t="s">
+      <c r="D221" s="14" t="s">
         <v>462</v>
       </c>
-      <c r="E221" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J221" s="10">
+      <c r="E221" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F221" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H221" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I221" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J221" s="17">
         <v>218.99</v>
       </c>
-      <c r="L221" s="7">
+      <c r="L221" s="14">
         <v>7</v>
       </c>
-      <c r="M221" s="7">
+      <c r="M221" s="14">
         <v>7</v>
       </c>
-      <c r="N221" s="10">
+      <c r="N221" s="17">
         <v>203.66</v>
       </c>
-      <c r="P221" s="7">
+      <c r="P221" s="14">
         <v>7</v>
       </c>
-      <c r="Q221" s="10">
+      <c r="Q221" s="17">
         <v>203.66</v>
       </c>
-      <c r="R221" s="7" t="s">
+      <c r="R221" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="5" t="s">
         <v>464</v>
       </c>
-      <c r="B222" s="6" t="s">
+      <c r="B222" s="13" t="s">
         <v>465</v>
       </c>
-      <c r="C222" s="7" t="s">
+      <c r="C222" s="14" t="s">
         <v>93</v>
       </c>
-      <c r="D222" s="7" t="s">
+      <c r="D222" s="14" t="s">
         <v>464</v>
       </c>
-      <c r="E222" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J222" s="10">
+      <c r="E222" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F222" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H222" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I222" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J222" s="17">
         <v>112.99</v>
       </c>
-      <c r="L222" s="7">
+      <c r="L222" s="14">
         <v>5</v>
       </c>
-      <c r="M222" s="7">
+      <c r="M222" s="14">
         <v>5</v>
       </c>
-      <c r="N222" s="10">
+      <c r="N222" s="17">
         <v>107.34</v>
       </c>
-      <c r="P222" s="7">
+      <c r="P222" s="14">
         <v>5</v>
       </c>
-      <c r="Q222" s="10">
+      <c r="Q222" s="17">
         <v>107.34</v>
       </c>
-      <c r="R222" s="7" t="s">
+      <c r="R222" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="5" t="s">
         <v>466</v>
       </c>
-      <c r="B223" s="6" t="s">
+      <c r="B223" s="13" t="s">
         <v>467</v>
       </c>
-      <c r="C223" s="7" t="s">
+      <c r="C223" s="14" t="s">
         <v>90</v>
       </c>
-      <c r="D223" s="7" t="s">
+      <c r="D223" s="14" t="s">
         <v>466</v>
       </c>
-      <c r="E223" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J223" s="10">
+      <c r="E223" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F223" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H223" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I223" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J223" s="17">
         <v>340.99</v>
       </c>
-      <c r="L223" s="7">
+      <c r="L223" s="14">
         <v>7</v>
       </c>
-      <c r="M223" s="7">
+      <c r="M223" s="14">
         <v>7</v>
       </c>
-      <c r="N223" s="10">
+      <c r="N223" s="17">
         <v>317.12</v>
       </c>
-      <c r="P223" s="7">
+      <c r="P223" s="14">
         <v>7</v>
       </c>
-      <c r="Q223" s="10">
+      <c r="Q223" s="17">
         <v>317.12</v>
       </c>
-      <c r="R223" s="7" t="s">
+      <c r="R223" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="5" t="s">
         <v>468</v>
       </c>
-      <c r="B224" s="6" t="s">
+      <c r="B224" s="13" t="s">
         <v>469</v>
       </c>
-      <c r="C224" s="7" t="s">
+      <c r="C224" s="14" t="s">
         <v>93</v>
       </c>
-      <c r="D224" s="7" t="s">
+      <c r="D224" s="14" t="s">
         <v>468</v>
       </c>
-      <c r="E224" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J224" s="10">
+      <c r="E224" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F224" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H224" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I224" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J224" s="17">
         <v>182.99</v>
       </c>
-      <c r="L224" s="7">
+      <c r="L224" s="14">
         <v>5</v>
       </c>
-      <c r="M224" s="7">
+      <c r="M224" s="14">
         <v>5</v>
       </c>
-      <c r="N224" s="10">
+      <c r="N224" s="17">
         <v>173.84</v>
       </c>
-      <c r="P224" s="7">
+      <c r="P224" s="14">
         <v>5</v>
       </c>
-      <c r="Q224" s="10">
+      <c r="Q224" s="17">
         <v>173.84</v>
       </c>
-      <c r="R224" s="7" t="s">
+      <c r="R224" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="5" t="s">
         <v>470</v>
       </c>
-      <c r="B225" s="6" t="s">
+      <c r="B225" s="13" t="s">
         <v>471</v>
       </c>
-      <c r="C225" s="7" t="s">
+      <c r="C225" s="14" t="s">
         <v>93</v>
       </c>
-      <c r="D225" s="7" t="s">
+      <c r="D225" s="14" t="s">
         <v>470</v>
       </c>
-      <c r="E225" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J225" s="10">
+      <c r="E225" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F225" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H225" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I225" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J225" s="17">
         <v>48.99</v>
       </c>
-      <c r="L225" s="7">
+      <c r="L225" s="14">
         <v>5</v>
       </c>
-      <c r="M225" s="7">
+      <c r="M225" s="14">
         <v>5</v>
       </c>
-      <c r="N225" s="10">
+      <c r="N225" s="17">
         <v>46.54</v>
       </c>
-      <c r="P225" s="7">
+      <c r="P225" s="14">
         <v>5</v>
       </c>
-      <c r="Q225" s="10">
+      <c r="Q225" s="17">
         <v>46.54</v>
       </c>
-      <c r="R225" s="7" t="s">
+      <c r="R225" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="5" t="s">
         <v>472</v>
       </c>
-      <c r="B226" s="6" t="s">
+      <c r="B226" s="13" t="s">
         <v>473</v>
       </c>
-      <c r="C226" s="7" t="s">
+      <c r="C226" s="14" t="s">
         <v>90</v>
       </c>
-      <c r="D226" s="7" t="s">
+      <c r="D226" s="14" t="s">
         <v>472</v>
       </c>
-      <c r="E226" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J226" s="10">
+      <c r="E226" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F226" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H226" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I226" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J226" s="17">
         <v>152.99</v>
       </c>
-      <c r="L226" s="7">
+      <c r="L226" s="14">
         <v>7</v>
       </c>
-      <c r="M226" s="7">
+      <c r="M226" s="14">
         <v>7</v>
       </c>
-      <c r="N226" s="10">
+      <c r="N226" s="17">
         <v>142.28</v>
       </c>
-      <c r="P226" s="7">
+      <c r="P226" s="14">
         <v>7</v>
       </c>
-      <c r="Q226" s="10">
+      <c r="Q226" s="17">
         <v>142.28</v>
       </c>
-      <c r="R226" s="7" t="s">
+      <c r="R226" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="5" t="s">
         <v>474</v>
       </c>
-      <c r="B227" s="6" t="s">
+      <c r="B227" s="13" t="s">
         <v>475</v>
       </c>
-      <c r="C227" s="7" t="s">
+      <c r="C227" s="14" t="s">
         <v>93</v>
       </c>
-      <c r="D227" s="7" t="s">
+      <c r="D227" s="14" t="s">
         <v>474</v>
       </c>
-      <c r="E227" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J227" s="10">
+      <c r="E227" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F227" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H227" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I227" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J227" s="17">
         <v>54.99</v>
       </c>
-      <c r="L227" s="7">
+      <c r="L227" s="14">
         <v>5</v>
       </c>
-      <c r="M227" s="7">
+      <c r="M227" s="14">
         <v>5</v>
       </c>
-      <c r="N227" s="10">
+      <c r="N227" s="17">
         <v>52.24</v>
       </c>
-      <c r="P227" s="7">
+      <c r="P227" s="14">
         <v>5</v>
       </c>
-      <c r="Q227" s="10">
+      <c r="Q227" s="17">
         <v>52.24</v>
       </c>
-      <c r="R227" s="7" t="s">
+      <c r="R227" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="5" t="s">
         <v>476</v>
       </c>
-      <c r="B228" s="6" t="s">
+      <c r="B228" s="13" t="s">
         <v>477</v>
       </c>
-      <c r="C228" s="7" t="s">
+      <c r="C228" s="14" t="s">
         <v>93</v>
       </c>
-      <c r="D228" s="7" t="s">
+      <c r="D228" s="14" t="s">
         <v>476</v>
       </c>
-      <c r="E228" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J228" s="10">
+      <c r="E228" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F228" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H228" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I228" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J228" s="17">
         <v>41.99</v>
       </c>
-      <c r="L228" s="7">
+      <c r="L228" s="14">
         <v>5</v>
       </c>
-      <c r="M228" s="7">
+      <c r="M228" s="14">
         <v>5</v>
       </c>
-      <c r="N228" s="10">
+      <c r="N228" s="17">
         <v>39.89</v>
       </c>
-      <c r="P228" s="7">
+      <c r="P228" s="14">
         <v>5</v>
       </c>
-      <c r="Q228" s="10">
+      <c r="Q228" s="17">
         <v>39.89</v>
       </c>
-      <c r="R228" s="7" t="s">
+      <c r="R228" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="5" t="s">
         <v>478</v>
       </c>
-      <c r="B229" s="6" t="s">
+      <c r="B229" s="13" t="s">
         <v>479</v>
       </c>
-      <c r="C229" s="7" t="s">
+      <c r="C229" s="14" t="s">
         <v>90</v>
       </c>
-      <c r="D229" s="7" t="s">
+      <c r="D229" s="14" t="s">
         <v>478</v>
       </c>
-      <c r="E229" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J229" s="10">
+      <c r="E229" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F229" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H229" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I229" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J229" s="17">
         <v>61.99</v>
       </c>
-      <c r="L229" s="7">
+      <c r="L229" s="14">
         <v>7</v>
       </c>
-      <c r="M229" s="7">
+      <c r="M229" s="14">
         <v>7</v>
       </c>
-      <c r="N229" s="10">
+      <c r="N229" s="17">
         <v>57.65</v>
       </c>
-      <c r="P229" s="7">
+      <c r="P229" s="14">
         <v>7</v>
       </c>
-      <c r="Q229" s="10">
+      <c r="Q229" s="17">
         <v>57.65</v>
       </c>
-      <c r="R229" s="7" t="s">
+      <c r="R229" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="5" t="s">
         <v>480</v>
       </c>
-      <c r="B230" s="6" t="s">
+      <c r="B230" s="13" t="s">
         <v>481</v>
       </c>
-      <c r="C230" s="7" t="s">
+      <c r="C230" s="14" t="s">
         <v>93</v>
       </c>
-      <c r="D230" s="7" t="s">
+      <c r="D230" s="14" t="s">
         <v>480</v>
       </c>
-      <c r="E230" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J230" s="10">
+      <c r="E230" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F230" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H230" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I230" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J230" s="17">
         <v>91.99</v>
       </c>
-      <c r="L230" s="7">
+      <c r="L230" s="14">
         <v>5</v>
       </c>
-      <c r="M230" s="7">
+      <c r="M230" s="14">
         <v>5</v>
       </c>
-      <c r="N230" s="10">
+      <c r="N230" s="17">
         <v>87.39</v>
       </c>
-      <c r="P230" s="7">
+      <c r="P230" s="14">
         <v>5</v>
       </c>
-      <c r="Q230" s="10">
+      <c r="Q230" s="17">
         <v>87.39</v>
       </c>
-      <c r="R230" s="7" t="s">
+      <c r="R230" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="5" t="s">
         <v>482</v>
       </c>
-      <c r="B231" s="6" t="s">
+      <c r="B231" s="13" t="s">
         <v>483</v>
       </c>
-      <c r="C231" s="7" t="s">
+      <c r="C231" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D231" s="7" t="s">
+      <c r="D231" s="14" t="s">
         <v>482</v>
       </c>
-      <c r="E231" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J231" s="10">
+      <c r="E231" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F231" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H231" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I231" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J231" s="17">
         <v>109</v>
       </c>
-      <c r="L231" s="7">
-[...5 lines deleted...]
-      <c r="N231" s="10">
+      <c r="L231" s="14">
+        <v>27</v>
+      </c>
+      <c r="M231" s="14">
+        <v>27</v>
+      </c>
+      <c r="N231" s="17">
         <v>79.57</v>
       </c>
-      <c r="P231" s="7">
-[...2 lines deleted...]
-      <c r="Q231" s="10">
+      <c r="P231" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q231" s="17">
         <v>79.57</v>
       </c>
-      <c r="R231" s="7" t="s">
+      <c r="R231" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="5" t="s">
         <v>484</v>
       </c>
-      <c r="B232" s="6" t="s">
+      <c r="B232" s="13" t="s">
         <v>485</v>
       </c>
-      <c r="C232" s="7" t="s">
+      <c r="C232" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D232" s="7" t="s">
+      <c r="D232" s="14" t="s">
         <v>484</v>
       </c>
-      <c r="E232" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J232" s="10">
+      <c r="E232" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F232" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H232" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I232" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J232" s="17">
         <v>140</v>
       </c>
-      <c r="L232" s="7">
-[...5 lines deleted...]
-      <c r="N232" s="10">
+      <c r="L232" s="14">
+        <v>27</v>
+      </c>
+      <c r="M232" s="14">
+        <v>27</v>
+      </c>
+      <c r="N232" s="17">
         <v>102.2</v>
       </c>
-      <c r="P232" s="7">
-[...2 lines deleted...]
-      <c r="Q232" s="10">
+      <c r="P232" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q232" s="17">
         <v>102.2</v>
       </c>
-      <c r="R232" s="7" t="s">
+      <c r="R232" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="5" t="s">
         <v>486</v>
       </c>
-      <c r="B233" s="6" t="s">
+      <c r="B233" s="13" t="s">
         <v>487</v>
       </c>
-      <c r="C233" s="7" t="s">
+      <c r="C233" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D233" s="7" t="s">
+      <c r="D233" s="14" t="s">
         <v>486</v>
       </c>
-      <c r="E233" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J233" s="10">
+      <c r="E233" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F233" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H233" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I233" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J233" s="17">
         <v>269</v>
       </c>
-      <c r="L233" s="7">
-[...5 lines deleted...]
-      <c r="N233" s="10">
+      <c r="L233" s="14">
+        <v>27</v>
+      </c>
+      <c r="M233" s="14">
+        <v>27</v>
+      </c>
+      <c r="N233" s="17">
         <v>196.37</v>
       </c>
-      <c r="P233" s="7">
-[...2 lines deleted...]
-      <c r="Q233" s="10">
+      <c r="P233" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q233" s="17">
         <v>196.37</v>
       </c>
-      <c r="R233" s="7" t="s">
+      <c r="R233" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="5" t="s">
         <v>488</v>
       </c>
-      <c r="B234" s="6" t="s">
+      <c r="B234" s="13" t="s">
         <v>489</v>
       </c>
-      <c r="C234" s="7" t="s">
+      <c r="C234" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D234" s="7" t="s">
+      <c r="D234" s="14" t="s">
         <v>488</v>
       </c>
-      <c r="E234" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J234" s="10">
+      <c r="E234" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F234" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H234" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I234" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J234" s="17">
         <v>228</v>
       </c>
-      <c r="L234" s="7">
-[...5 lines deleted...]
-      <c r="N234" s="10">
+      <c r="L234" s="14">
+        <v>27</v>
+      </c>
+      <c r="M234" s="14">
+        <v>27</v>
+      </c>
+      <c r="N234" s="17">
         <v>166.44</v>
       </c>
-      <c r="P234" s="7">
-[...2 lines deleted...]
-      <c r="Q234" s="10">
+      <c r="P234" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q234" s="17">
         <v>166.44</v>
       </c>
-      <c r="R234" s="7" t="s">
+      <c r="R234" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="5" t="s">
         <v>490</v>
       </c>
-      <c r="B235" s="6" t="s">
+      <c r="B235" s="13" t="s">
         <v>491</v>
       </c>
-      <c r="C235" s="7" t="s">
+      <c r="C235" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D235" s="7" t="s">
+      <c r="D235" s="14" t="s">
         <v>490</v>
       </c>
-      <c r="E235" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J235" s="10">
+      <c r="E235" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F235" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H235" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I235" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J235" s="17">
         <v>295</v>
       </c>
-      <c r="L235" s="7">
-[...5 lines deleted...]
-      <c r="N235" s="10">
+      <c r="L235" s="14">
+        <v>27</v>
+      </c>
+      <c r="M235" s="14">
+        <v>27</v>
+      </c>
+      <c r="N235" s="17">
         <v>215.35</v>
       </c>
-      <c r="P235" s="7">
-[...2 lines deleted...]
-      <c r="Q235" s="10">
+      <c r="P235" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q235" s="17">
         <v>215.35</v>
       </c>
-      <c r="R235" s="7" t="s">
+      <c r="R235" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="5" t="s">
         <v>492</v>
       </c>
-      <c r="B236" s="6" t="s">
+      <c r="B236" s="13" t="s">
         <v>493</v>
       </c>
-      <c r="C236" s="7" t="s">
+      <c r="C236" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D236" s="7" t="s">
+      <c r="D236" s="14" t="s">
         <v>492</v>
       </c>
-      <c r="E236" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J236" s="10">
+      <c r="E236" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F236" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H236" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I236" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J236" s="17">
         <v>565</v>
       </c>
-      <c r="L236" s="7">
-[...5 lines deleted...]
-      <c r="N236" s="10">
+      <c r="L236" s="14">
+        <v>27</v>
+      </c>
+      <c r="M236" s="14">
+        <v>27</v>
+      </c>
+      <c r="N236" s="17">
         <v>412.45</v>
       </c>
-      <c r="P236" s="7">
-[...2 lines deleted...]
-      <c r="Q236" s="10">
+      <c r="P236" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q236" s="17">
         <v>412.45</v>
       </c>
-      <c r="R236" s="7" t="s">
+      <c r="R236" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="5" t="s">
         <v>494</v>
       </c>
-      <c r="B237" s="6" t="s">
+      <c r="B237" s="13" t="s">
         <v>495</v>
       </c>
-      <c r="C237" s="7" t="s">
+      <c r="C237" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="D237" s="7" t="s">
+      <c r="D237" s="14" t="s">
         <v>494</v>
       </c>
-      <c r="E237" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J237" s="10">
+      <c r="E237" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F237" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H237" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I237" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J237" s="17">
         <v>659.99</v>
       </c>
-      <c r="L237" s="7">
+      <c r="L237" s="14">
         <v>35</v>
       </c>
-      <c r="M237" s="7">
+      <c r="M237" s="14">
         <v>35</v>
       </c>
-      <c r="N237" s="10">
+      <c r="N237" s="17">
         <v>428.99</v>
       </c>
-      <c r="P237" s="7">
+      <c r="P237" s="14">
         <v>35</v>
       </c>
-      <c r="Q237" s="10">
+      <c r="Q237" s="17">
         <v>428.99</v>
       </c>
-      <c r="R237" s="7" t="s">
+      <c r="R237" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="5" t="s">
         <v>496</v>
       </c>
-      <c r="B238" s="6" t="s">
+      <c r="B238" s="13" t="s">
         <v>497</v>
       </c>
-      <c r="C238" s="7" t="s">
+      <c r="C238" s="14" t="s">
         <v>498</v>
       </c>
-      <c r="D238" s="7" t="s">
+      <c r="D238" s="14" t="s">
         <v>496</v>
       </c>
-      <c r="E238" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J238" s="10">
+      <c r="E238" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F238" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H238" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I238" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J238" s="17">
         <v>1250</v>
       </c>
-      <c r="L238" s="7">
+      <c r="L238" s="14">
         <v>30</v>
       </c>
-      <c r="M238" s="7">
+      <c r="M238" s="14">
         <v>30</v>
       </c>
-      <c r="N238" s="10">
+      <c r="N238" s="17">
         <v>875</v>
       </c>
-      <c r="P238" s="7">
+      <c r="P238" s="14">
         <v>30</v>
       </c>
-      <c r="Q238" s="10">
+      <c r="Q238" s="17">
         <v>875</v>
       </c>
-      <c r="R238" s="7" t="s">
+      <c r="R238" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="5" t="s">
         <v>499</v>
       </c>
-      <c r="B239" s="6" t="s">
+      <c r="B239" s="13" t="s">
         <v>500</v>
       </c>
-      <c r="C239" s="7" t="s">
+      <c r="C239" s="14" t="s">
         <v>498</v>
       </c>
-      <c r="D239" s="7" t="s">
+      <c r="D239" s="14" t="s">
         <v>499</v>
       </c>
-      <c r="E239" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J239" s="10">
+      <c r="E239" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F239" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H239" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I239" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J239" s="17">
         <v>1600</v>
       </c>
-      <c r="L239" s="7">
+      <c r="L239" s="14">
         <v>30</v>
       </c>
-      <c r="M239" s="7">
+      <c r="M239" s="14">
         <v>30</v>
       </c>
-      <c r="N239" s="10">
+      <c r="N239" s="17">
         <v>1120</v>
       </c>
-      <c r="P239" s="7">
+      <c r="P239" s="14">
         <v>30</v>
       </c>
-      <c r="Q239" s="10">
+      <c r="Q239" s="17">
         <v>1120</v>
       </c>
-      <c r="R239" s="7" t="s">
+      <c r="R239" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="5" t="s">
         <v>501</v>
       </c>
-      <c r="B240" s="6" t="s">
+      <c r="B240" s="13" t="s">
         <v>502</v>
       </c>
-      <c r="C240" s="7" t="s">
+      <c r="C240" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="D240" s="7" t="s">
+      <c r="D240" s="14" t="s">
         <v>501</v>
       </c>
-      <c r="E240" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J240" s="10">
+      <c r="E240" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F240" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H240" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I240" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J240" s="17">
         <v>639.99</v>
       </c>
-      <c r="L240" s="7">
+      <c r="L240" s="14">
         <v>35</v>
       </c>
-      <c r="M240" s="7">
+      <c r="M240" s="14">
         <v>35</v>
       </c>
-      <c r="N240" s="10">
+      <c r="N240" s="17">
         <v>415.99</v>
       </c>
-      <c r="P240" s="7">
+      <c r="P240" s="14">
         <v>35</v>
       </c>
-      <c r="Q240" s="10">
+      <c r="Q240" s="17">
         <v>415.99</v>
       </c>
-      <c r="R240" s="7" t="s">
+      <c r="R240" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="5" t="s">
         <v>503</v>
       </c>
-      <c r="B241" s="6" t="s">
+      <c r="B241" s="13" t="s">
         <v>504</v>
       </c>
-      <c r="C241" s="7" t="s">
+      <c r="C241" s="14" t="s">
         <v>505</v>
       </c>
-      <c r="D241" s="7" t="s">
+      <c r="D241" s="14" t="s">
         <v>503</v>
       </c>
-      <c r="E241" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J241" s="10">
+      <c r="E241" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F241" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H241" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I241" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J241" s="17">
         <v>4483</v>
       </c>
-      <c r="L241" s="7">
+      <c r="L241" s="14">
         <v>3</v>
       </c>
-      <c r="M241" s="7">
+      <c r="M241" s="14">
         <v>3</v>
       </c>
-      <c r="N241" s="10">
+      <c r="N241" s="17">
         <v>4348.51</v>
       </c>
-      <c r="P241" s="7">
+      <c r="P241" s="14">
         <v>3</v>
       </c>
-      <c r="Q241" s="10">
+      <c r="Q241" s="17">
         <v>4348.51</v>
       </c>
-      <c r="R241" s="7" t="s">
+      <c r="R241" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="5" t="s">
         <v>506</v>
       </c>
-      <c r="B242" s="6" t="s">
+      <c r="B242" s="13" t="s">
         <v>507</v>
       </c>
-      <c r="C242" s="7" t="s">
+      <c r="C242" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="D242" s="7" t="s">
+      <c r="D242" s="14" t="s">
         <v>506</v>
       </c>
-      <c r="E242" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J242" s="10">
+      <c r="E242" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F242" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H242" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I242" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J242" s="17">
         <v>1179.99</v>
       </c>
-      <c r="L242" s="7">
+      <c r="L242" s="14">
         <v>35</v>
       </c>
-      <c r="M242" s="7">
+      <c r="M242" s="14">
         <v>35</v>
       </c>
-      <c r="N242" s="10">
+      <c r="N242" s="17">
         <v>766.99</v>
       </c>
-      <c r="P242" s="7">
+      <c r="P242" s="14">
         <v>35</v>
       </c>
-      <c r="Q242" s="10">
+      <c r="Q242" s="17">
         <v>766.99</v>
       </c>
-      <c r="R242" s="7" t="s">
+      <c r="R242" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="5" t="s">
         <v>508</v>
       </c>
-      <c r="B243" s="6" t="s">
+      <c r="B243" s="13" t="s">
         <v>509</v>
       </c>
-      <c r="C243" s="7" t="s">
+      <c r="C243" s="14" t="s">
         <v>498</v>
       </c>
-      <c r="D243" s="7" t="s">
+      <c r="D243" s="14" t="s">
         <v>508</v>
       </c>
-      <c r="E243" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J243" s="10">
+      <c r="E243" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F243" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H243" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I243" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J243" s="17">
         <v>960</v>
       </c>
-      <c r="L243" s="7">
+      <c r="L243" s="14">
         <v>30</v>
       </c>
-      <c r="M243" s="7">
+      <c r="M243" s="14">
         <v>30</v>
       </c>
-      <c r="N243" s="10">
+      <c r="N243" s="17">
         <v>672</v>
       </c>
-      <c r="P243" s="7">
+      <c r="P243" s="14">
         <v>30</v>
       </c>
-      <c r="Q243" s="10">
+      <c r="Q243" s="17">
         <v>672</v>
       </c>
-      <c r="R243" s="7" t="s">
+      <c r="R243" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="5" t="s">
         <v>510</v>
       </c>
-      <c r="B244" s="6" t="s">
+      <c r="B244" s="13" t="s">
         <v>511</v>
       </c>
-      <c r="C244" s="7" t="s">
+      <c r="C244" s="14" t="s">
         <v>498</v>
       </c>
-      <c r="D244" s="7" t="s">
+      <c r="D244" s="14" t="s">
         <v>510</v>
       </c>
-      <c r="E244" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J244" s="10">
+      <c r="E244" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F244" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H244" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I244" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J244" s="17">
         <v>6290</v>
       </c>
-      <c r="L244" s="7">
+      <c r="L244" s="14">
         <v>30</v>
       </c>
-      <c r="M244" s="7">
+      <c r="M244" s="14">
         <v>30</v>
       </c>
-      <c r="N244" s="10">
+      <c r="N244" s="17">
         <v>4403</v>
       </c>
-      <c r="P244" s="7">
+      <c r="P244" s="14">
         <v>30</v>
       </c>
-      <c r="Q244" s="10">
+      <c r="Q244" s="17">
         <v>4403</v>
       </c>
-      <c r="R244" s="7" t="s">
+      <c r="R244" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="5" t="s">
         <v>512</v>
       </c>
-      <c r="B245" s="6" t="s">
+      <c r="B245" s="13" t="s">
         <v>513</v>
       </c>
-      <c r="C245" s="7" t="s">
+      <c r="C245" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="D245" s="7" t="s">
+      <c r="D245" s="14" t="s">
         <v>512</v>
       </c>
-      <c r="E245" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J245" s="10">
+      <c r="E245" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F245" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H245" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I245" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J245" s="17">
         <v>1399.99</v>
       </c>
-      <c r="L245" s="7">
+      <c r="L245" s="14">
         <v>35</v>
       </c>
-      <c r="M245" s="7">
+      <c r="M245" s="14">
         <v>35</v>
       </c>
-      <c r="N245" s="10">
+      <c r="N245" s="17">
         <v>909.99</v>
       </c>
-      <c r="P245" s="7">
+      <c r="P245" s="14">
         <v>35</v>
       </c>
-      <c r="Q245" s="10">
+      <c r="Q245" s="17">
         <v>909.99</v>
       </c>
-      <c r="R245" s="7" t="s">
+      <c r="R245" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="5" t="s">
         <v>514</v>
       </c>
-      <c r="B246" s="6" t="s">
+      <c r="B246" s="13" t="s">
         <v>515</v>
       </c>
-      <c r="C246" s="7" t="s">
+      <c r="C246" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="D246" s="7" t="s">
+      <c r="D246" s="14" t="s">
         <v>514</v>
       </c>
-      <c r="E246" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J246" s="10">
+      <c r="E246" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F246" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H246" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I246" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J246" s="17">
         <v>499.79</v>
       </c>
-      <c r="L246" s="7">
+      <c r="L246" s="14">
         <v>35</v>
       </c>
-      <c r="M246" s="7">
+      <c r="M246" s="14">
         <v>35</v>
       </c>
-      <c r="N246" s="10">
+      <c r="N246" s="17">
         <v>324.86</v>
       </c>
-      <c r="P246" s="7">
+      <c r="P246" s="14">
         <v>35</v>
       </c>
-      <c r="Q246" s="10">
+      <c r="Q246" s="17">
         <v>324.86</v>
       </c>
-      <c r="R246" s="7" t="s">
+      <c r="R246" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="5" t="s">
         <v>516</v>
       </c>
-      <c r="B247" s="6" t="s">
+      <c r="B247" s="13" t="s">
         <v>517</v>
       </c>
-      <c r="C247" s="7" t="s">
+      <c r="C247" s="14" t="s">
         <v>518</v>
       </c>
-      <c r="D247" s="7" t="s">
+      <c r="D247" s="14" t="s">
         <v>516</v>
       </c>
-      <c r="E247" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J247" s="10">
+      <c r="E247" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F247" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H247" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I247" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J247" s="17">
         <v>143</v>
       </c>
-      <c r="L247" s="7">
+      <c r="L247" s="14">
         <v>28.5</v>
       </c>
-      <c r="M247" s="7">
+      <c r="M247" s="14">
         <v>28.5</v>
       </c>
-      <c r="N247" s="10">
+      <c r="N247" s="17">
         <v>102.25</v>
       </c>
-      <c r="P247" s="7">
+      <c r="P247" s="14">
         <v>28.5</v>
       </c>
-      <c r="Q247" s="10">
+      <c r="Q247" s="17">
         <v>102.25</v>
       </c>
-      <c r="R247" s="7" t="s">
+      <c r="R247" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="5" t="s">
         <v>519</v>
       </c>
-      <c r="B248" s="6" t="s">
+      <c r="B248" s="13" t="s">
         <v>520</v>
       </c>
-      <c r="C248" s="7" t="s">
+      <c r="C248" s="14" t="s">
         <v>498</v>
       </c>
-      <c r="D248" s="7" t="s">
+      <c r="D248" s="14" t="s">
         <v>519</v>
       </c>
-      <c r="E248" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J248" s="10">
+      <c r="E248" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F248" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H248" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I248" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J248" s="17">
         <v>1170</v>
       </c>
-      <c r="L248" s="7">
+      <c r="L248" s="14">
         <v>30</v>
       </c>
-      <c r="M248" s="7">
+      <c r="M248" s="14">
         <v>30</v>
       </c>
-      <c r="N248" s="10">
+      <c r="N248" s="17">
         <v>819</v>
       </c>
-      <c r="P248" s="7">
+      <c r="P248" s="14">
         <v>30</v>
       </c>
-      <c r="Q248" s="10">
+      <c r="Q248" s="17">
         <v>819</v>
       </c>
-      <c r="R248" s="7" t="s">
+      <c r="R248" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="5" t="s">
         <v>521</v>
       </c>
-      <c r="B249" s="6" t="s">
+      <c r="B249" s="13" t="s">
         <v>522</v>
       </c>
-      <c r="C249" s="7" t="s">
+      <c r="C249" s="14" t="s">
         <v>498</v>
       </c>
-      <c r="D249" s="7" t="s">
+      <c r="D249" s="14" t="s">
         <v>521</v>
       </c>
-      <c r="E249" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J249" s="10">
+      <c r="E249" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F249" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H249" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I249" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J249" s="17">
         <v>1090</v>
       </c>
-      <c r="L249" s="7">
+      <c r="L249" s="14">
         <v>30</v>
       </c>
-      <c r="M249" s="7">
+      <c r="M249" s="14">
         <v>30</v>
       </c>
-      <c r="N249" s="10">
+      <c r="N249" s="17">
         <v>763</v>
       </c>
-      <c r="P249" s="7">
+      <c r="P249" s="14">
         <v>30</v>
       </c>
-      <c r="Q249" s="10">
+      <c r="Q249" s="17">
         <v>763</v>
       </c>
-      <c r="R249" s="7" t="s">
+      <c r="R249" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="5" t="s">
         <v>523</v>
       </c>
-      <c r="B250" s="6" t="s">
+      <c r="B250" s="13" t="s">
         <v>524</v>
       </c>
-      <c r="C250" s="7" t="s">
+      <c r="C250" s="14" t="s">
         <v>498</v>
       </c>
-      <c r="D250" s="7" t="s">
+      <c r="D250" s="14" t="s">
         <v>523</v>
       </c>
-      <c r="E250" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J250" s="10">
+      <c r="E250" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F250" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H250" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I250" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J250" s="17">
         <v>1660</v>
       </c>
-      <c r="L250" s="7">
+      <c r="L250" s="14">
         <v>30</v>
       </c>
-      <c r="M250" s="7">
+      <c r="M250" s="14">
         <v>30</v>
       </c>
-      <c r="N250" s="10">
+      <c r="N250" s="17">
         <v>1162</v>
       </c>
-      <c r="P250" s="7">
+      <c r="P250" s="14">
         <v>30</v>
       </c>
-      <c r="Q250" s="10">
+      <c r="Q250" s="17">
         <v>1162</v>
       </c>
-      <c r="R250" s="7" t="s">
+      <c r="R250" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="5" t="s">
         <v>525</v>
       </c>
-      <c r="B251" s="6" t="s">
+      <c r="B251" s="13" t="s">
         <v>526</v>
       </c>
-      <c r="C251" s="7" t="s">
+      <c r="C251" s="14" t="s">
         <v>498</v>
       </c>
-      <c r="D251" s="7" t="s">
+      <c r="D251" s="14" t="s">
         <v>525</v>
       </c>
-      <c r="E251" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J251" s="10">
+      <c r="E251" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F251" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H251" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I251" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J251" s="17">
         <v>1330</v>
       </c>
-      <c r="L251" s="7">
+      <c r="L251" s="14">
         <v>30</v>
       </c>
-      <c r="M251" s="7">
+      <c r="M251" s="14">
         <v>30</v>
       </c>
-      <c r="N251" s="10">
+      <c r="N251" s="17">
         <v>931</v>
       </c>
-      <c r="P251" s="7">
+      <c r="P251" s="14">
         <v>30</v>
       </c>
-      <c r="Q251" s="10">
+      <c r="Q251" s="17">
         <v>931</v>
       </c>
-      <c r="R251" s="7" t="s">
+      <c r="R251" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="5" t="s">
         <v>527</v>
       </c>
-      <c r="B252" s="6" t="s">
+      <c r="B252" s="13" t="s">
         <v>528</v>
       </c>
-      <c r="C252" s="7" t="s">
+      <c r="C252" s="14" t="s">
         <v>90</v>
       </c>
-      <c r="D252" s="7" t="s">
+      <c r="D252" s="14" t="s">
         <v>529</v>
       </c>
-      <c r="E252" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J252" s="10">
+      <c r="E252" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F252" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H252" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I252" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J252" s="17">
         <v>66.7</v>
       </c>
-      <c r="L252" s="7">
+      <c r="L252" s="14">
         <v>7</v>
       </c>
-      <c r="M252" s="7">
+      <c r="M252" s="14">
         <v>7</v>
       </c>
-      <c r="N252" s="10">
+      <c r="N252" s="17">
         <v>62.03</v>
       </c>
-      <c r="P252" s="7">
+      <c r="P252" s="14">
         <v>7</v>
       </c>
-      <c r="Q252" s="10">
+      <c r="Q252" s="17">
         <v>62.03</v>
       </c>
-      <c r="R252" s="7" t="s">
+      <c r="R252" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="5" t="s">
         <v>530</v>
       </c>
-      <c r="B253" s="6" t="s">
+      <c r="B253" s="13" t="s">
         <v>531</v>
       </c>
-      <c r="C253" s="7" t="s">
+      <c r="C253" s="14" t="s">
         <v>90</v>
       </c>
-      <c r="D253" s="7" t="s">
+      <c r="D253" s="14" t="s">
         <v>532</v>
       </c>
-      <c r="E253" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J253" s="10">
+      <c r="E253" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F253" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H253" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I253" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J253" s="17">
         <v>31.5</v>
       </c>
-      <c r="L253" s="7">
+      <c r="L253" s="14">
         <v>7</v>
       </c>
-      <c r="M253" s="7">
+      <c r="M253" s="14">
         <v>7</v>
       </c>
-      <c r="N253" s="10">
+      <c r="N253" s="17">
         <v>29.3</v>
       </c>
-      <c r="P253" s="7">
+      <c r="P253" s="14">
         <v>7</v>
       </c>
-      <c r="Q253" s="10">
+      <c r="Q253" s="17">
         <v>29.3</v>
       </c>
-      <c r="R253" s="7" t="s">
+      <c r="R253" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="5" t="s">
         <v>533</v>
       </c>
-      <c r="B254" s="6" t="s">
+      <c r="B254" s="13" t="s">
         <v>534</v>
       </c>
-      <c r="C254" s="7" t="s">
+      <c r="C254" s="14" t="s">
         <v>90</v>
       </c>
-      <c r="D254" s="7" t="s">
+      <c r="D254" s="14" t="s">
         <v>535</v>
       </c>
-      <c r="E254" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J254" s="10">
+      <c r="E254" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F254" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H254" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I254" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J254" s="17">
         <v>53.4</v>
       </c>
-      <c r="L254" s="7">
+      <c r="L254" s="14">
         <v>7</v>
       </c>
-      <c r="M254" s="7">
+      <c r="M254" s="14">
         <v>7</v>
       </c>
-      <c r="N254" s="10">
+      <c r="N254" s="17">
         <v>49.66</v>
       </c>
-      <c r="P254" s="7">
+      <c r="P254" s="14">
         <v>7</v>
       </c>
-      <c r="Q254" s="10">
+      <c r="Q254" s="17">
         <v>49.66</v>
       </c>
-      <c r="R254" s="7" t="s">
+      <c r="R254" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="5" t="s">
         <v>536</v>
       </c>
-      <c r="B255" s="6" t="s">
+      <c r="B255" s="13" t="s">
         <v>537</v>
       </c>
-      <c r="C255" s="7" t="s">
+      <c r="C255" s="14" t="s">
         <v>90</v>
       </c>
-      <c r="D255" s="7" t="s">
+      <c r="D255" s="14" t="s">
         <v>538</v>
       </c>
-      <c r="E255" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J255" s="10">
+      <c r="E255" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F255" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H255" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I255" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J255" s="17">
         <v>98.7</v>
       </c>
-      <c r="L255" s="7">
+      <c r="L255" s="14">
         <v>7</v>
       </c>
-      <c r="M255" s="7">
+      <c r="M255" s="14">
         <v>7</v>
       </c>
-      <c r="N255" s="10">
+      <c r="N255" s="17">
         <v>91.79</v>
       </c>
-      <c r="P255" s="7">
+      <c r="P255" s="14">
         <v>7</v>
       </c>
-      <c r="Q255" s="10">
+      <c r="Q255" s="17">
         <v>91.79</v>
       </c>
-      <c r="R255" s="7" t="s">
+      <c r="R255" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="5" t="s">
         <v>539</v>
       </c>
-      <c r="B256" s="6" t="s">
+      <c r="B256" s="13" t="s">
         <v>540</v>
       </c>
-      <c r="C256" s="7" t="s">
+      <c r="C256" s="14" t="s">
         <v>90</v>
       </c>
-      <c r="D256" s="7" t="s">
+      <c r="D256" s="14" t="s">
         <v>541</v>
       </c>
-      <c r="E256" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J256" s="10">
+      <c r="E256" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F256" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H256" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I256" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J256" s="17">
         <v>47.4</v>
       </c>
-      <c r="L256" s="7">
+      <c r="L256" s="14">
         <v>7</v>
       </c>
-      <c r="M256" s="7">
+      <c r="M256" s="14">
         <v>7</v>
       </c>
-      <c r="N256" s="10">
+      <c r="N256" s="17">
         <v>44.08</v>
       </c>
-      <c r="P256" s="7">
+      <c r="P256" s="14">
         <v>7</v>
       </c>
-      <c r="Q256" s="10">
+      <c r="Q256" s="17">
         <v>44.08</v>
       </c>
-      <c r="R256" s="7" t="s">
+      <c r="R256" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="5" t="s">
         <v>542</v>
       </c>
-      <c r="B257" s="6" t="s">
+      <c r="B257" s="13" t="s">
         <v>543</v>
       </c>
-      <c r="C257" s="7" t="s">
+      <c r="C257" s="14" t="s">
         <v>90</v>
       </c>
-      <c r="D257" s="7" t="s">
+      <c r="D257" s="14" t="s">
         <v>544</v>
       </c>
-      <c r="E257" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J257" s="10">
+      <c r="E257" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F257" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H257" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I257" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J257" s="17">
         <v>79.6</v>
       </c>
-      <c r="L257" s="7">
+      <c r="L257" s="14">
         <v>7</v>
       </c>
-      <c r="M257" s="7">
+      <c r="M257" s="14">
         <v>7</v>
       </c>
-      <c r="N257" s="10">
+      <c r="N257" s="17">
         <v>74.03</v>
       </c>
-      <c r="P257" s="7">
+      <c r="P257" s="14">
         <v>7</v>
       </c>
-      <c r="Q257" s="10">
+      <c r="Q257" s="17">
         <v>74.03</v>
       </c>
-      <c r="R257" s="7" t="s">
+      <c r="R257" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="5" t="s">
         <v>545</v>
       </c>
-      <c r="B258" s="6" t="s">
+      <c r="B258" s="13" t="s">
         <v>546</v>
       </c>
-      <c r="C258" s="7" t="s">
+      <c r="C258" s="14" t="s">
         <v>90</v>
       </c>
-      <c r="D258" s="7" t="s">
+      <c r="D258" s="14" t="s">
         <v>547</v>
       </c>
-      <c r="E258" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J258" s="10">
+      <c r="E258" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F258" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H258" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I258" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J258" s="17">
         <v>166.6</v>
       </c>
-      <c r="L258" s="7">
+      <c r="L258" s="14">
         <v>7</v>
       </c>
-      <c r="M258" s="7">
+      <c r="M258" s="14">
         <v>7</v>
       </c>
-      <c r="N258" s="10">
+      <c r="N258" s="17">
         <v>154.94</v>
       </c>
-      <c r="P258" s="7">
+      <c r="P258" s="14">
         <v>7</v>
       </c>
-      <c r="Q258" s="10">
+      <c r="Q258" s="17">
         <v>154.94</v>
       </c>
-      <c r="R258" s="7" t="s">
+      <c r="R258" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="5" t="s">
         <v>548</v>
       </c>
-      <c r="B259" s="6" t="s">
+      <c r="B259" s="13" t="s">
         <v>549</v>
       </c>
-      <c r="C259" s="7" t="s">
+      <c r="C259" s="14" t="s">
         <v>90</v>
       </c>
-      <c r="D259" s="7" t="s">
+      <c r="D259" s="14" t="s">
         <v>548</v>
       </c>
-      <c r="E259" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J259" s="10">
+      <c r="E259" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F259" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H259" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I259" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J259" s="17">
         <v>80.2</v>
       </c>
-      <c r="L259" s="7">
+      <c r="L259" s="14">
         <v>7</v>
       </c>
-      <c r="M259" s="7">
+      <c r="M259" s="14">
         <v>7</v>
       </c>
-      <c r="N259" s="10">
+      <c r="N259" s="17">
         <v>74.59</v>
       </c>
-      <c r="P259" s="7">
+      <c r="P259" s="14">
         <v>7</v>
       </c>
-      <c r="Q259" s="10">
+      <c r="Q259" s="17">
         <v>74.59</v>
       </c>
-      <c r="R259" s="7" t="s">
+      <c r="R259" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="5" t="s">
         <v>550</v>
       </c>
-      <c r="B260" s="6" t="s">
+      <c r="B260" s="13" t="s">
         <v>551</v>
       </c>
-      <c r="C260" s="7" t="s">
+      <c r="C260" s="14" t="s">
         <v>90</v>
       </c>
-      <c r="D260" s="7" t="s">
+      <c r="D260" s="14" t="s">
         <v>550</v>
       </c>
-      <c r="E260" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J260" s="10">
+      <c r="E260" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F260" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H260" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I260" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J260" s="17">
         <v>133</v>
       </c>
-      <c r="L260" s="7">
+      <c r="L260" s="14">
         <v>7</v>
       </c>
-      <c r="M260" s="7">
+      <c r="M260" s="14">
         <v>7</v>
       </c>
-      <c r="N260" s="10">
+      <c r="N260" s="17">
         <v>123.69</v>
       </c>
-      <c r="P260" s="7">
+      <c r="P260" s="14">
         <v>7</v>
       </c>
-      <c r="Q260" s="10">
+      <c r="Q260" s="17">
         <v>123.69</v>
       </c>
-      <c r="R260" s="7" t="s">
+      <c r="R260" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="5" t="s">
         <v>552</v>
       </c>
-      <c r="B261" s="6" t="s">
+      <c r="B261" s="13" t="s">
         <v>553</v>
       </c>
-      <c r="C261" s="7" t="s">
+      <c r="C261" s="14" t="s">
         <v>90</v>
       </c>
-      <c r="D261" s="7" t="s">
+      <c r="D261" s="14" t="s">
         <v>552</v>
       </c>
-      <c r="E261" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J261" s="10">
+      <c r="E261" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F261" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H261" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I261" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J261" s="17">
         <v>229.4</v>
       </c>
-      <c r="L261" s="7">
+      <c r="L261" s="14">
         <v>7</v>
       </c>
-      <c r="M261" s="7">
+      <c r="M261" s="14">
         <v>7</v>
       </c>
-      <c r="N261" s="10">
+      <c r="N261" s="17">
         <v>213.34</v>
       </c>
-      <c r="P261" s="7">
+      <c r="P261" s="14">
         <v>7</v>
       </c>
-      <c r="Q261" s="10">
+      <c r="Q261" s="17">
         <v>213.34</v>
       </c>
-      <c r="R261" s="7" t="s">
+      <c r="R261" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="5" t="s">
         <v>554</v>
       </c>
-      <c r="B262" s="6" t="s">
+      <c r="B262" s="13" t="s">
         <v>555</v>
       </c>
-      <c r="C262" s="7" t="s">
+      <c r="C262" s="14" t="s">
         <v>90</v>
       </c>
-      <c r="D262" s="7" t="s">
+      <c r="D262" s="14" t="s">
         <v>554</v>
       </c>
-      <c r="E262" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J262" s="10">
+      <c r="E262" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F262" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H262" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I262" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J262" s="17">
         <v>108</v>
       </c>
-      <c r="L262" s="7">
+      <c r="L262" s="14">
         <v>7</v>
       </c>
-      <c r="M262" s="7">
+      <c r="M262" s="14">
         <v>7</v>
       </c>
-      <c r="N262" s="10">
+      <c r="N262" s="17">
         <v>100.44</v>
       </c>
-      <c r="P262" s="7">
+      <c r="P262" s="14">
         <v>7</v>
       </c>
-      <c r="Q262" s="10">
+      <c r="Q262" s="17">
         <v>100.44</v>
       </c>
-      <c r="R262" s="7" t="s">
+      <c r="R262" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="5" t="s">
         <v>556</v>
       </c>
-      <c r="B263" s="6" t="s">
+      <c r="B263" s="13" t="s">
         <v>557</v>
       </c>
-      <c r="C263" s="7" t="s">
+      <c r="C263" s="14" t="s">
         <v>90</v>
       </c>
-      <c r="D263" s="7" t="s">
+      <c r="D263" s="14" t="s">
         <v>556</v>
       </c>
-      <c r="E263" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J263" s="10">
+      <c r="E263" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F263" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H263" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I263" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J263" s="17">
         <v>180.7</v>
       </c>
-      <c r="L263" s="7">
+      <c r="L263" s="14">
         <v>7</v>
       </c>
-      <c r="M263" s="7">
+      <c r="M263" s="14">
         <v>7</v>
       </c>
-      <c r="N263" s="10">
+      <c r="N263" s="17">
         <v>168.05</v>
       </c>
-      <c r="P263" s="7">
+      <c r="P263" s="14">
         <v>7</v>
       </c>
-      <c r="Q263" s="10">
+      <c r="Q263" s="17">
         <v>168.05</v>
       </c>
-      <c r="R263" s="7" t="s">
+      <c r="R263" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="5" t="s">
         <v>558</v>
       </c>
-      <c r="B264" s="6" t="s">
+      <c r="B264" s="13" t="s">
         <v>559</v>
       </c>
-      <c r="C264" s="7" t="s">
+      <c r="C264" s="14" t="s">
         <v>90</v>
       </c>
-      <c r="D264" s="7" t="s">
+      <c r="D264" s="14" t="s">
         <v>558</v>
       </c>
-      <c r="E264" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J264" s="10">
+      <c r="E264" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F264" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H264" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I264" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J264" s="17">
         <v>97.4</v>
       </c>
-      <c r="L264" s="7">
+      <c r="L264" s="14">
         <v>7</v>
       </c>
-      <c r="M264" s="7">
+      <c r="M264" s="14">
         <v>7</v>
       </c>
-      <c r="N264" s="10">
+      <c r="N264" s="17">
         <v>90.58</v>
       </c>
-      <c r="P264" s="7">
+      <c r="P264" s="14">
         <v>7</v>
       </c>
-      <c r="Q264" s="10">
+      <c r="Q264" s="17">
         <v>90.58</v>
       </c>
-      <c r="R264" s="7" t="s">
+      <c r="R264" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="5" t="s">
         <v>560</v>
       </c>
-      <c r="B265" s="6" t="s">
+      <c r="B265" s="13" t="s">
         <v>561</v>
       </c>
-      <c r="C265" s="7" t="s">
+      <c r="C265" s="14" t="s">
         <v>90</v>
       </c>
-      <c r="D265" s="7" t="s">
+      <c r="D265" s="14" t="s">
         <v>560</v>
       </c>
-      <c r="E265" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J265" s="10">
+      <c r="E265" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F265" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H265" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I265" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J265" s="17">
         <v>260.3</v>
       </c>
-      <c r="L265" s="7">
+      <c r="L265" s="14">
         <v>7</v>
       </c>
-      <c r="M265" s="7">
+      <c r="M265" s="14">
         <v>7</v>
       </c>
-      <c r="N265" s="10">
+      <c r="N265" s="17">
         <v>242.08</v>
       </c>
-      <c r="P265" s="7">
+      <c r="P265" s="14">
         <v>7</v>
       </c>
-      <c r="Q265" s="10">
+      <c r="Q265" s="17">
         <v>242.08</v>
       </c>
-      <c r="R265" s="7" t="s">
+      <c r="R265" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="5" t="s">
         <v>562</v>
       </c>
-      <c r="B266" s="6" t="s">
+      <c r="B266" s="13" t="s">
         <v>517</v>
       </c>
-      <c r="C266" s="7" t="s">
+      <c r="C266" s="14" t="s">
         <v>518</v>
       </c>
-      <c r="D266" s="7" t="s">
+      <c r="D266" s="14" t="s">
         <v>562</v>
       </c>
-      <c r="E266" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J266" s="10">
+      <c r="E266" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F266" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H266" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I266" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J266" s="17">
         <v>143</v>
       </c>
-      <c r="L266" s="7">
+      <c r="L266" s="14">
         <v>28.5</v>
       </c>
-      <c r="M266" s="7">
+      <c r="M266" s="14">
         <v>28.5</v>
       </c>
-      <c r="N266" s="10">
+      <c r="N266" s="17">
         <v>102.25</v>
       </c>
-      <c r="P266" s="7">
+      <c r="P266" s="14">
         <v>28.5</v>
       </c>
-      <c r="Q266" s="10">
+      <c r="Q266" s="17">
         <v>102.25</v>
       </c>
-      <c r="R266" s="7" t="s">
+      <c r="R266" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="5" t="s">
         <v>563</v>
       </c>
-      <c r="B267" s="6" t="s">
+      <c r="B267" s="13" t="s">
         <v>564</v>
       </c>
-      <c r="C267" s="7" t="s">
+      <c r="C267" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D267" s="7" t="s">
+      <c r="D267" s="14" t="s">
         <v>563</v>
       </c>
-      <c r="E267" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J267" s="10">
+      <c r="E267" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F267" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H267" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I267" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J267" s="17">
         <v>492</v>
       </c>
-      <c r="L267" s="7">
-[...5 lines deleted...]
-      <c r="N267" s="10">
+      <c r="L267" s="14">
+        <v>27</v>
+      </c>
+      <c r="M267" s="14">
+        <v>27</v>
+      </c>
+      <c r="N267" s="17">
         <v>359.16</v>
       </c>
-      <c r="P267" s="7">
-[...2 lines deleted...]
-      <c r="Q267" s="10">
+      <c r="P267" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q267" s="17">
         <v>359.16</v>
       </c>
-      <c r="R267" s="7" t="s">
+      <c r="R267" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="5" t="s">
         <v>565</v>
       </c>
-      <c r="B268" s="6" t="s">
+      <c r="B268" s="13" t="s">
         <v>566</v>
       </c>
-      <c r="C268" s="7" t="s">
+      <c r="C268" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D268" s="7" t="s">
+      <c r="D268" s="14" t="s">
         <v>565</v>
       </c>
-      <c r="E268" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J268" s="10">
+      <c r="E268" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F268" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H268" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I268" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J268" s="17">
         <v>443</v>
       </c>
-      <c r="L268" s="7">
-[...5 lines deleted...]
-      <c r="N268" s="10">
+      <c r="L268" s="14">
+        <v>27</v>
+      </c>
+      <c r="M268" s="14">
+        <v>27</v>
+      </c>
+      <c r="N268" s="17">
         <v>323.39</v>
       </c>
-      <c r="P268" s="7">
-[...2 lines deleted...]
-      <c r="Q268" s="10">
+      <c r="P268" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q268" s="17">
         <v>323.39</v>
       </c>
-      <c r="R268" s="7" t="s">
+      <c r="R268" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="5" t="s">
         <v>567</v>
       </c>
-      <c r="B269" s="6" t="s">
+      <c r="B269" s="13" t="s">
         <v>568</v>
       </c>
-      <c r="C269" s="7" t="s">
+      <c r="C269" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D269" s="7" t="s">
+      <c r="D269" s="14" t="s">
         <v>567</v>
       </c>
-      <c r="E269" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J269" s="10">
+      <c r="E269" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F269" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H269" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I269" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J269" s="17">
         <v>289</v>
       </c>
-      <c r="L269" s="7">
-[...5 lines deleted...]
-      <c r="N269" s="10">
+      <c r="L269" s="14">
+        <v>27</v>
+      </c>
+      <c r="M269" s="14">
+        <v>27</v>
+      </c>
+      <c r="N269" s="17">
         <v>210.97</v>
       </c>
-      <c r="P269" s="7">
-[...2 lines deleted...]
-      <c r="Q269" s="10">
+      <c r="P269" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q269" s="17">
         <v>210.97</v>
       </c>
-      <c r="R269" s="7" t="s">
+      <c r="R269" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="5" t="s">
         <v>569</v>
       </c>
-      <c r="B270" s="6" t="s">
+      <c r="B270" s="13" t="s">
         <v>570</v>
       </c>
-      <c r="C270" s="7" t="s">
+      <c r="C270" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="D270" s="7" t="s">
+      <c r="D270" s="14" t="s">
         <v>569</v>
       </c>
-      <c r="E270" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J270" s="10">
+      <c r="E270" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F270" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H270" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I270" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J270" s="17">
         <v>559.99</v>
       </c>
-      <c r="L270" s="7">
+      <c r="L270" s="14">
         <v>35</v>
       </c>
-      <c r="M270" s="7">
+      <c r="M270" s="14">
         <v>35</v>
       </c>
-      <c r="N270" s="10">
+      <c r="N270" s="17">
         <v>363.99</v>
       </c>
-      <c r="P270" s="7">
+      <c r="P270" s="14">
         <v>35</v>
       </c>
-      <c r="Q270" s="10">
+      <c r="Q270" s="17">
         <v>363.99</v>
       </c>
-      <c r="R270" s="7" t="s">
+      <c r="R270" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="5" t="s">
         <v>571</v>
       </c>
-      <c r="B271" s="6" t="s">
+      <c r="B271" s="13" t="s">
         <v>572</v>
       </c>
-      <c r="C271" s="7" t="s">
+      <c r="C271" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="D271" s="7" t="s">
+      <c r="D271" s="14" t="s">
         <v>571</v>
       </c>
-      <c r="E271" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J271" s="10">
+      <c r="E271" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F271" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H271" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I271" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J271" s="17">
         <v>659.99</v>
       </c>
-      <c r="L271" s="7">
+      <c r="L271" s="14">
         <v>35</v>
       </c>
-      <c r="M271" s="7">
+      <c r="M271" s="14">
         <v>35</v>
       </c>
-      <c r="N271" s="10">
+      <c r="N271" s="17">
         <v>428.99</v>
       </c>
-      <c r="P271" s="7">
+      <c r="P271" s="14">
         <v>35</v>
       </c>
-      <c r="Q271" s="10">
+      <c r="Q271" s="17">
         <v>428.99</v>
       </c>
-      <c r="R271" s="7" t="s">
+      <c r="R271" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="5" t="s">
         <v>573</v>
       </c>
-      <c r="B272" s="6" t="s">
+      <c r="B272" s="13" t="s">
         <v>574</v>
       </c>
-      <c r="C272" s="7" t="s">
+      <c r="C272" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="D272" s="7" t="s">
+      <c r="D272" s="14" t="s">
         <v>573</v>
       </c>
-      <c r="E272" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J272" s="10">
+      <c r="E272" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F272" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H272" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I272" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J272" s="17">
         <v>739.99</v>
       </c>
-      <c r="L272" s="7">
+      <c r="L272" s="14">
         <v>35</v>
       </c>
-      <c r="M272" s="7">
+      <c r="M272" s="14">
         <v>35</v>
       </c>
-      <c r="N272" s="10">
+      <c r="N272" s="17">
         <v>480.99</v>
       </c>
-      <c r="P272" s="7">
+      <c r="P272" s="14">
         <v>35</v>
       </c>
-      <c r="Q272" s="10">
+      <c r="Q272" s="17">
         <v>480.99</v>
       </c>
-      <c r="R272" s="7" t="s">
+      <c r="R272" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="5" t="s">
         <v>575</v>
       </c>
-      <c r="B273" s="6" t="s">
+      <c r="B273" s="13" t="s">
         <v>576</v>
       </c>
-      <c r="C273" s="7" t="s">
+      <c r="C273" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="D273" s="7" t="s">
+      <c r="D273" s="14" t="s">
         <v>575</v>
       </c>
-      <c r="E273" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J273" s="10">
+      <c r="E273" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F273" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H273" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I273" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J273" s="17">
         <v>839.99</v>
       </c>
-      <c r="L273" s="7">
+      <c r="L273" s="14">
         <v>35</v>
       </c>
-      <c r="M273" s="7">
+      <c r="M273" s="14">
         <v>35</v>
       </c>
-      <c r="N273" s="10">
+      <c r="N273" s="17">
         <v>545.99</v>
       </c>
-      <c r="P273" s="7">
+      <c r="P273" s="14">
         <v>35</v>
       </c>
-      <c r="Q273" s="10">
+      <c r="Q273" s="17">
         <v>545.99</v>
       </c>
-      <c r="R273" s="7" t="s">
+      <c r="R273" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="5" t="s">
         <v>577</v>
       </c>
-      <c r="B274" s="6" t="s">
+      <c r="B274" s="13" t="s">
         <v>578</v>
       </c>
-      <c r="C274" s="7" t="s">
+      <c r="C274" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="D274" s="7" t="s">
+      <c r="D274" s="14" t="s">
         <v>577</v>
       </c>
-      <c r="E274" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J274" s="10">
+      <c r="E274" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F274" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H274" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I274" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J274" s="17">
         <v>919.99</v>
       </c>
-      <c r="L274" s="7">
+      <c r="L274" s="14">
         <v>35</v>
       </c>
-      <c r="M274" s="7">
+      <c r="M274" s="14">
         <v>35</v>
       </c>
-      <c r="N274" s="10">
+      <c r="N274" s="17">
         <v>597.99</v>
       </c>
-      <c r="P274" s="7">
+      <c r="P274" s="14">
         <v>35</v>
       </c>
-      <c r="Q274" s="10">
+      <c r="Q274" s="17">
         <v>597.99</v>
       </c>
-      <c r="R274" s="7" t="s">
+      <c r="R274" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="5" t="s">
         <v>579</v>
       </c>
-      <c r="B275" s="6" t="s">
+      <c r="B275" s="13" t="s">
         <v>580</v>
       </c>
-      <c r="C275" s="7" t="s">
+      <c r="C275" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="D275" s="7" t="s">
+      <c r="D275" s="14" t="s">
         <v>579</v>
       </c>
-      <c r="E275" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J275" s="10">
+      <c r="E275" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F275" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H275" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I275" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J275" s="17">
         <v>759.99</v>
       </c>
-      <c r="L275" s="7">
+      <c r="L275" s="14">
         <v>35</v>
       </c>
-      <c r="M275" s="7">
+      <c r="M275" s="14">
         <v>35</v>
       </c>
-      <c r="N275" s="10">
+      <c r="N275" s="17">
         <v>493.99</v>
       </c>
-      <c r="P275" s="7">
+      <c r="P275" s="14">
         <v>35</v>
       </c>
-      <c r="Q275" s="10">
+      <c r="Q275" s="17">
         <v>493.99</v>
       </c>
-      <c r="R275" s="7" t="s">
+      <c r="R275" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="5" t="s">
         <v>581</v>
       </c>
-      <c r="B276" s="6" t="s">
+      <c r="B276" s="13" t="s">
         <v>582</v>
       </c>
-      <c r="C276" s="7" t="s">
+      <c r="C276" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="D276" s="7" t="s">
+      <c r="D276" s="14" t="s">
         <v>581</v>
       </c>
-      <c r="E276" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J276" s="10">
+      <c r="E276" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F276" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H276" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I276" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J276" s="17">
         <v>839.99</v>
       </c>
-      <c r="L276" s="7">
+      <c r="L276" s="14">
         <v>35</v>
       </c>
-      <c r="M276" s="7">
+      <c r="M276" s="14">
         <v>35</v>
       </c>
-      <c r="N276" s="10">
+      <c r="N276" s="17">
         <v>545.99</v>
       </c>
-      <c r="P276" s="7">
+      <c r="P276" s="14">
         <v>35</v>
       </c>
-      <c r="Q276" s="10">
+      <c r="Q276" s="17">
         <v>545.99</v>
       </c>
-      <c r="R276" s="7" t="s">
+      <c r="R276" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="5" t="s">
         <v>583</v>
       </c>
-      <c r="B277" s="6" t="s">
+      <c r="B277" s="13" t="s">
         <v>584</v>
       </c>
-      <c r="C277" s="7" t="s">
+      <c r="C277" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="D277" s="7" t="s">
+      <c r="D277" s="14" t="s">
         <v>583</v>
       </c>
-      <c r="E277" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J277" s="10">
+      <c r="E277" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F277" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H277" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I277" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J277" s="17">
         <v>979.99</v>
       </c>
-      <c r="L277" s="7">
+      <c r="L277" s="14">
         <v>35</v>
       </c>
-      <c r="M277" s="7">
+      <c r="M277" s="14">
         <v>35</v>
       </c>
-      <c r="N277" s="10">
+      <c r="N277" s="17">
         <v>636.99</v>
       </c>
-      <c r="P277" s="7">
+      <c r="P277" s="14">
         <v>35</v>
       </c>
-      <c r="Q277" s="10">
+      <c r="Q277" s="17">
         <v>636.99</v>
       </c>
-      <c r="R277" s="7" t="s">
+      <c r="R277" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="5" t="s">
         <v>585</v>
       </c>
-      <c r="B278" s="6" t="s">
+      <c r="B278" s="13" t="s">
         <v>586</v>
       </c>
-      <c r="C278" s="7" t="s">
+      <c r="C278" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="D278" s="7" t="s">
+      <c r="D278" s="14" t="s">
         <v>585</v>
       </c>
-      <c r="E278" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J278" s="10">
+      <c r="E278" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F278" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H278" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I278" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J278" s="17">
         <v>1159.99</v>
       </c>
-      <c r="L278" s="7">
+      <c r="L278" s="14">
         <v>35</v>
       </c>
-      <c r="M278" s="7">
+      <c r="M278" s="14">
         <v>35</v>
       </c>
-      <c r="N278" s="10">
+      <c r="N278" s="17">
         <v>753.99</v>
       </c>
-      <c r="P278" s="7">
+      <c r="P278" s="14">
         <v>35</v>
       </c>
-      <c r="Q278" s="10">
+      <c r="Q278" s="17">
         <v>753.99</v>
       </c>
-      <c r="R278" s="7" t="s">
+      <c r="R278" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="5" t="s">
         <v>587</v>
       </c>
-      <c r="B279" s="6" t="s">
+      <c r="B279" s="13" t="s">
         <v>588</v>
       </c>
-      <c r="C279" s="7" t="s">
+      <c r="C279" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="D279" s="7" t="s">
+      <c r="D279" s="14" t="s">
         <v>587</v>
       </c>
-      <c r="E279" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J279" s="10">
+      <c r="E279" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F279" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H279" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I279" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J279" s="17">
         <v>519.99</v>
       </c>
-      <c r="L279" s="7">
+      <c r="L279" s="14">
         <v>35</v>
       </c>
-      <c r="M279" s="7">
+      <c r="M279" s="14">
         <v>35</v>
       </c>
-      <c r="N279" s="10">
+      <c r="N279" s="17">
         <v>337.99</v>
       </c>
-      <c r="P279" s="7">
+      <c r="P279" s="14">
         <v>35</v>
       </c>
-      <c r="Q279" s="10">
+      <c r="Q279" s="17">
         <v>337.99</v>
       </c>
-      <c r="R279" s="7" t="s">
+      <c r="R279" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="5" t="s">
         <v>589</v>
       </c>
-      <c r="B280" s="6" t="s">
+      <c r="B280" s="13" t="s">
         <v>225</v>
       </c>
-      <c r="C280" s="7" t="s">
+      <c r="C280" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D280" s="7" t="s">
+      <c r="D280" s="14" t="s">
         <v>589</v>
       </c>
-      <c r="E280" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J280" s="10">
+      <c r="E280" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F280" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H280" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I280" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J280" s="17">
         <v>558</v>
       </c>
-      <c r="L280" s="7">
-[...5 lines deleted...]
-      <c r="N280" s="10">
+      <c r="L280" s="14">
+        <v>27</v>
+      </c>
+      <c r="M280" s="14">
+        <v>27</v>
+      </c>
+      <c r="N280" s="17">
         <v>407.34</v>
       </c>
-      <c r="P280" s="7">
-[...2 lines deleted...]
-      <c r="Q280" s="10">
+      <c r="P280" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q280" s="17">
         <v>407.34</v>
       </c>
-      <c r="R280" s="7" t="s">
+      <c r="R280" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="5" t="s">
         <v>590</v>
       </c>
-      <c r="B281" s="6" t="s">
+      <c r="B281" s="13" t="s">
         <v>591</v>
       </c>
-      <c r="C281" s="7" t="s">
+      <c r="C281" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D281" s="7" t="s">
+      <c r="D281" s="14" t="s">
         <v>590</v>
       </c>
-      <c r="E281" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J281" s="10">
+      <c r="E281" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F281" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H281" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I281" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J281" s="17">
         <v>429</v>
       </c>
-      <c r="L281" s="7">
-[...5 lines deleted...]
-      <c r="N281" s="10">
+      <c r="L281" s="14">
+        <v>27</v>
+      </c>
+      <c r="M281" s="14">
+        <v>27</v>
+      </c>
+      <c r="N281" s="17">
         <v>313.17</v>
       </c>
-      <c r="P281" s="7">
-[...2 lines deleted...]
-      <c r="Q281" s="10">
+      <c r="P281" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q281" s="17">
         <v>313.17</v>
       </c>
-      <c r="R281" s="7" t="s">
+      <c r="R281" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="5" t="s">
         <v>592</v>
       </c>
-      <c r="B282" s="6" t="s">
+      <c r="B282" s="13" t="s">
         <v>593</v>
       </c>
-      <c r="C282" s="7" t="s">
+      <c r="C282" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D282" s="7" t="s">
+      <c r="D282" s="14" t="s">
         <v>592</v>
       </c>
-      <c r="E282" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J282" s="10">
+      <c r="E282" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F282" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H282" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I282" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J282" s="17">
         <v>663</v>
       </c>
-      <c r="L282" s="7">
-[...5 lines deleted...]
-      <c r="N282" s="10">
+      <c r="L282" s="14">
+        <v>27</v>
+      </c>
+      <c r="M282" s="14">
+        <v>27</v>
+      </c>
+      <c r="N282" s="17">
         <v>483.99</v>
       </c>
-      <c r="P282" s="7">
-[...2 lines deleted...]
-      <c r="Q282" s="10">
+      <c r="P282" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q282" s="17">
         <v>483.99</v>
       </c>
-      <c r="R282" s="7" t="s">
+      <c r="R282" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="5" t="s">
         <v>594</v>
       </c>
-      <c r="B283" s="6" t="s">
+      <c r="B283" s="13" t="s">
         <v>595</v>
       </c>
-      <c r="C283" s="7" t="s">
+      <c r="C283" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D283" s="7" t="s">
+      <c r="D283" s="14" t="s">
         <v>594</v>
       </c>
-      <c r="E283" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J283" s="10">
+      <c r="E283" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F283" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H283" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I283" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J283" s="17">
         <v>606</v>
       </c>
-      <c r="L283" s="7">
-[...5 lines deleted...]
-      <c r="N283" s="10">
+      <c r="L283" s="14">
+        <v>27</v>
+      </c>
+      <c r="M283" s="14">
+        <v>27</v>
+      </c>
+      <c r="N283" s="17">
         <v>442.38</v>
       </c>
-      <c r="P283" s="7">
-[...2 lines deleted...]
-      <c r="Q283" s="10">
+      <c r="P283" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q283" s="17">
         <v>442.38</v>
       </c>
-      <c r="R283" s="7" t="s">
+      <c r="R283" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="5" t="s">
         <v>596</v>
       </c>
-      <c r="B284" s="6" t="s">
+      <c r="B284" s="13" t="s">
         <v>232</v>
       </c>
-      <c r="C284" s="7" t="s">
+      <c r="C284" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D284" s="7" t="s">
+      <c r="D284" s="14" t="s">
         <v>596</v>
       </c>
-      <c r="E284" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J284" s="10">
+      <c r="E284" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F284" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H284" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I284" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J284" s="17">
         <v>823</v>
       </c>
-      <c r="L284" s="7">
-[...5 lines deleted...]
-      <c r="N284" s="10">
+      <c r="L284" s="14">
+        <v>27</v>
+      </c>
+      <c r="M284" s="14">
+        <v>27</v>
+      </c>
+      <c r="N284" s="17">
         <v>600.79</v>
       </c>
-      <c r="P284" s="7">
-[...2 lines deleted...]
-      <c r="Q284" s="10">
+      <c r="P284" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q284" s="17">
         <v>600.79</v>
       </c>
-      <c r="R284" s="7" t="s">
+      <c r="R284" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="5" t="s">
         <v>597</v>
       </c>
-      <c r="B285" s="6" t="s">
+      <c r="B285" s="13" t="s">
         <v>593</v>
       </c>
-      <c r="C285" s="7" t="s">
+      <c r="C285" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D285" s="7" t="s">
+      <c r="D285" s="14" t="s">
         <v>597</v>
       </c>
-      <c r="E285" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J285" s="10">
+      <c r="E285" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F285" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H285" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I285" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J285" s="17">
         <v>928</v>
       </c>
-      <c r="L285" s="7">
-[...5 lines deleted...]
-      <c r="N285" s="10">
+      <c r="L285" s="14">
+        <v>27</v>
+      </c>
+      <c r="M285" s="14">
+        <v>27</v>
+      </c>
+      <c r="N285" s="17">
         <v>677.44</v>
       </c>
-      <c r="P285" s="7">
-[...2 lines deleted...]
-      <c r="Q285" s="10">
+      <c r="P285" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q285" s="17">
         <v>677.44</v>
       </c>
-      <c r="R285" s="7" t="s">
+      <c r="R285" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="5" t="s">
         <v>598</v>
       </c>
-      <c r="B286" s="6" t="s">
+      <c r="B286" s="13" t="s">
         <v>599</v>
       </c>
-      <c r="C286" s="7" t="s">
+      <c r="C286" s="14" t="s">
         <v>498</v>
       </c>
-      <c r="D286" s="7" t="s">
+      <c r="D286" s="14" t="s">
         <v>598</v>
       </c>
-      <c r="E286" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J286" s="10">
+      <c r="E286" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F286" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H286" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I286" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J286" s="17">
         <v>4600</v>
       </c>
-      <c r="L286" s="7">
+      <c r="L286" s="14">
         <v>30</v>
       </c>
-      <c r="M286" s="7">
+      <c r="M286" s="14">
         <v>30</v>
       </c>
-      <c r="N286" s="10">
+      <c r="N286" s="17">
         <v>3220</v>
       </c>
-      <c r="P286" s="7">
+      <c r="P286" s="14">
         <v>30</v>
       </c>
-      <c r="Q286" s="10">
+      <c r="Q286" s="17">
         <v>3220</v>
       </c>
-      <c r="R286" s="7" t="s">
+      <c r="R286" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" s="5" t="s">
         <v>600</v>
       </c>
-      <c r="B287" s="6" t="s">
+      <c r="B287" s="13" t="s">
         <v>601</v>
       </c>
-      <c r="C287" s="7" t="s">
+      <c r="C287" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="D287" s="7" t="s">
+      <c r="D287" s="14" t="s">
         <v>600</v>
       </c>
-      <c r="E287" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J287" s="10">
+      <c r="E287" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F287" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H287" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I287" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J287" s="17">
         <v>1139.99</v>
       </c>
-      <c r="L287" s="7">
+      <c r="L287" s="14">
         <v>35</v>
       </c>
-      <c r="M287" s="7">
+      <c r="M287" s="14">
         <v>35</v>
       </c>
-      <c r="N287" s="10">
+      <c r="N287" s="17">
         <v>740.99</v>
       </c>
-      <c r="P287" s="7">
+      <c r="P287" s="14">
         <v>35</v>
       </c>
-      <c r="Q287" s="10">
+      <c r="Q287" s="17">
         <v>740.99</v>
       </c>
-      <c r="R287" s="7" t="s">
+      <c r="R287" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="5" t="s">
         <v>602</v>
       </c>
-      <c r="B288" s="6" t="s">
+      <c r="B288" s="13" t="s">
         <v>603</v>
       </c>
-      <c r="C288" s="7" t="s">
+      <c r="C288" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="D288" s="7" t="s">
+      <c r="D288" s="14" t="s">
         <v>602</v>
       </c>
-      <c r="E288" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J288" s="10">
+      <c r="E288" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F288" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H288" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I288" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J288" s="17">
         <v>1079.99</v>
       </c>
-      <c r="L288" s="7">
+      <c r="L288" s="14">
         <v>35</v>
       </c>
-      <c r="M288" s="7">
+      <c r="M288" s="14">
         <v>35</v>
       </c>
-      <c r="N288" s="10">
+      <c r="N288" s="17">
         <v>701.99</v>
       </c>
-      <c r="P288" s="7">
+      <c r="P288" s="14">
         <v>35</v>
       </c>
-      <c r="Q288" s="10">
+      <c r="Q288" s="17">
         <v>701.99</v>
       </c>
-      <c r="R288" s="7" t="s">
+      <c r="R288" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" s="5" t="s">
         <v>604</v>
       </c>
-      <c r="B289" s="6" t="s">
+      <c r="B289" s="13" t="s">
         <v>605</v>
       </c>
-      <c r="C289" s="7" t="s">
+      <c r="C289" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D289" s="7" t="s">
+      <c r="D289" s="14" t="s">
         <v>604</v>
       </c>
-      <c r="E289" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J289" s="10">
+      <c r="E289" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F289" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H289" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I289" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J289" s="17">
         <v>414</v>
       </c>
-      <c r="L289" s="7">
-[...5 lines deleted...]
-      <c r="N289" s="10">
+      <c r="L289" s="14">
+        <v>27</v>
+      </c>
+      <c r="M289" s="14">
+        <v>27</v>
+      </c>
+      <c r="N289" s="17">
         <v>302.22</v>
       </c>
-      <c r="P289" s="7">
-[...2 lines deleted...]
-      <c r="Q289" s="10">
+      <c r="P289" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q289" s="17">
         <v>302.22</v>
       </c>
-      <c r="R289" s="7" t="s">
+      <c r="R289" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="5" t="s">
         <v>606</v>
       </c>
-      <c r="B290" s="6" t="s">
+      <c r="B290" s="13" t="s">
         <v>607</v>
       </c>
-      <c r="C290" s="7" t="s">
+      <c r="C290" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D290" s="7" t="s">
+      <c r="D290" s="14" t="s">
         <v>606</v>
       </c>
-      <c r="E290" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J290" s="10">
+      <c r="E290" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F290" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H290" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I290" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J290" s="17">
         <v>635</v>
       </c>
-      <c r="L290" s="7">
-[...5 lines deleted...]
-      <c r="N290" s="10">
+      <c r="L290" s="14">
+        <v>27</v>
+      </c>
+      <c r="M290" s="14">
+        <v>27</v>
+      </c>
+      <c r="N290" s="17">
         <v>463.55</v>
       </c>
-      <c r="P290" s="7">
-[...2 lines deleted...]
-      <c r="Q290" s="10">
+      <c r="P290" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q290" s="17">
         <v>463.55</v>
       </c>
-      <c r="R290" s="7" t="s">
+      <c r="R290" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="5" t="s">
         <v>608</v>
       </c>
-      <c r="B291" s="6" t="s">
+      <c r="B291" s="13" t="s">
         <v>609</v>
       </c>
-      <c r="C291" s="7" t="s">
+      <c r="C291" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D291" s="7" t="s">
+      <c r="D291" s="14" t="s">
         <v>608</v>
       </c>
-      <c r="E291" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J291" s="10">
+      <c r="E291" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F291" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H291" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I291" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J291" s="17">
         <v>623</v>
       </c>
-      <c r="L291" s="7">
-[...5 lines deleted...]
-      <c r="N291" s="10">
+      <c r="L291" s="14">
+        <v>27</v>
+      </c>
+      <c r="M291" s="14">
+        <v>27</v>
+      </c>
+      <c r="N291" s="17">
         <v>454.79</v>
       </c>
-      <c r="P291" s="7">
-[...2 lines deleted...]
-      <c r="Q291" s="10">
+      <c r="P291" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q291" s="17">
         <v>454.79</v>
       </c>
-      <c r="R291" s="7" t="s">
+      <c r="R291" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="5" t="s">
         <v>610</v>
       </c>
-      <c r="B292" s="6" t="s">
+      <c r="B292" s="13" t="s">
         <v>611</v>
       </c>
-      <c r="C292" s="7" t="s">
+      <c r="C292" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D292" s="7" t="s">
+      <c r="D292" s="14" t="s">
         <v>610</v>
       </c>
-      <c r="E292" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J292" s="10">
+      <c r="E292" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F292" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H292" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I292" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J292" s="17">
         <v>825</v>
       </c>
-      <c r="L292" s="7">
-[...5 lines deleted...]
-      <c r="N292" s="10">
+      <c r="L292" s="14">
+        <v>27</v>
+      </c>
+      <c r="M292" s="14">
+        <v>27</v>
+      </c>
+      <c r="N292" s="17">
         <v>602.25</v>
       </c>
-      <c r="P292" s="7">
-[...2 lines deleted...]
-      <c r="Q292" s="10">
+      <c r="P292" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q292" s="17">
         <v>602.25</v>
       </c>
-      <c r="R292" s="7" t="s">
+      <c r="R292" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="5" t="s">
         <v>612</v>
       </c>
-      <c r="B293" s="6" t="s">
+      <c r="B293" s="13" t="s">
         <v>613</v>
       </c>
-      <c r="C293" s="7" t="s">
+      <c r="C293" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D293" s="7" t="s">
+      <c r="D293" s="14" t="s">
         <v>612</v>
       </c>
-      <c r="E293" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J293" s="10">
+      <c r="E293" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F293" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H293" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I293" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J293" s="17">
         <v>235</v>
       </c>
-      <c r="L293" s="7">
-[...5 lines deleted...]
-      <c r="N293" s="10">
+      <c r="L293" s="14">
+        <v>27</v>
+      </c>
+      <c r="M293" s="14">
+        <v>27</v>
+      </c>
+      <c r="N293" s="17">
         <v>171.55</v>
       </c>
-      <c r="P293" s="7">
-[...2 lines deleted...]
-      <c r="Q293" s="10">
+      <c r="P293" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q293" s="17">
         <v>171.55</v>
       </c>
-      <c r="R293" s="7" t="s">
+      <c r="R293" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="5" t="s">
         <v>614</v>
       </c>
-      <c r="B294" s="6" t="s">
+      <c r="B294" s="13" t="s">
         <v>615</v>
       </c>
-      <c r="C294" s="7" t="s">
+      <c r="C294" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D294" s="7" t="s">
+      <c r="D294" s="14" t="s">
         <v>614</v>
       </c>
-      <c r="E294" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J294" s="10">
+      <c r="E294" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F294" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H294" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I294" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J294" s="17">
         <v>428</v>
       </c>
-      <c r="L294" s="7">
-[...5 lines deleted...]
-      <c r="N294" s="10">
+      <c r="L294" s="14">
+        <v>27</v>
+      </c>
+      <c r="M294" s="14">
+        <v>27</v>
+      </c>
+      <c r="N294" s="17">
         <v>312.44</v>
       </c>
-      <c r="P294" s="7">
-[...2 lines deleted...]
-      <c r="Q294" s="10">
+      <c r="P294" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q294" s="17">
         <v>312.44</v>
       </c>
-      <c r="R294" s="7" t="s">
+      <c r="R294" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" s="5" t="s">
         <v>616</v>
       </c>
-      <c r="B295" s="6" t="s">
+      <c r="B295" s="13" t="s">
         <v>617</v>
       </c>
-      <c r="C295" s="7" t="s">
+      <c r="C295" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D295" s="7" t="s">
+      <c r="D295" s="14" t="s">
         <v>616</v>
       </c>
-      <c r="E295" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J295" s="10">
+      <c r="E295" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F295" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H295" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I295" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J295" s="17">
         <v>16.67</v>
       </c>
-      <c r="L295" s="7">
-[...5 lines deleted...]
-      <c r="N295" s="10">
+      <c r="L295" s="14">
+        <v>27</v>
+      </c>
+      <c r="M295" s="14">
+        <v>27</v>
+      </c>
+      <c r="N295" s="17">
         <v>12.17</v>
       </c>
-      <c r="P295" s="7">
-[...2 lines deleted...]
-      <c r="Q295" s="10">
+      <c r="P295" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q295" s="17">
         <v>12.17</v>
       </c>
-      <c r="R295" s="7" t="s">
+      <c r="R295" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" s="5" t="s">
         <v>618</v>
       </c>
-      <c r="B296" s="6" t="s">
+      <c r="B296" s="13" t="s">
         <v>619</v>
       </c>
-      <c r="C296" s="7" t="s">
+      <c r="C296" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D296" s="7" t="s">
+      <c r="D296" s="14" t="s">
         <v>618</v>
       </c>
-      <c r="E296" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J296" s="10">
+      <c r="E296" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F296" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H296" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I296" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J296" s="17">
         <v>48</v>
       </c>
-      <c r="L296" s="7">
-[...5 lines deleted...]
-      <c r="N296" s="10">
+      <c r="L296" s="14">
+        <v>27</v>
+      </c>
+      <c r="M296" s="14">
+        <v>27</v>
+      </c>
+      <c r="N296" s="17">
         <v>35.04</v>
       </c>
-      <c r="P296" s="7">
-[...2 lines deleted...]
-      <c r="Q296" s="10">
+      <c r="P296" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q296" s="17">
         <v>35.04</v>
       </c>
-      <c r="R296" s="7" t="s">
+      <c r="R296" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" s="5" t="s">
         <v>620</v>
       </c>
-      <c r="B297" s="6" t="s">
+      <c r="B297" s="13" t="s">
         <v>621</v>
       </c>
-      <c r="C297" s="7" t="s">
+      <c r="C297" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D297" s="7" t="s">
+      <c r="D297" s="14" t="s">
         <v>620</v>
       </c>
-      <c r="E297" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J297" s="10">
+      <c r="E297" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F297" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H297" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I297" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J297" s="17">
         <v>878</v>
       </c>
-      <c r="L297" s="7">
-[...5 lines deleted...]
-      <c r="N297" s="10">
+      <c r="L297" s="14">
+        <v>27</v>
+      </c>
+      <c r="M297" s="14">
+        <v>27</v>
+      </c>
+      <c r="N297" s="17">
         <v>640.94</v>
       </c>
-      <c r="P297" s="7">
-[...2 lines deleted...]
-      <c r="Q297" s="10">
+      <c r="P297" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q297" s="17">
         <v>640.94</v>
       </c>
-      <c r="R297" s="7" t="s">
+      <c r="R297" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" s="5" t="s">
         <v>622</v>
       </c>
-      <c r="B298" s="6" t="s">
+      <c r="B298" s="13" t="s">
         <v>623</v>
       </c>
-      <c r="C298" s="7" t="s">
+      <c r="C298" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D298" s="7" t="s">
+      <c r="D298" s="14" t="s">
         <v>622</v>
       </c>
-      <c r="E298" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J298" s="10">
+      <c r="E298" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F298" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H298" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I298" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J298" s="17">
         <v>1077</v>
       </c>
-      <c r="L298" s="7">
-[...5 lines deleted...]
-      <c r="N298" s="10">
+      <c r="L298" s="14">
+        <v>27</v>
+      </c>
+      <c r="M298" s="14">
+        <v>27</v>
+      </c>
+      <c r="N298" s="17">
         <v>786.21</v>
       </c>
-      <c r="P298" s="7">
-[...2 lines deleted...]
-      <c r="Q298" s="10">
+      <c r="P298" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q298" s="17">
         <v>786.21</v>
       </c>
-      <c r="R298" s="7" t="s">
+      <c r="R298" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" s="5" t="s">
         <v>624</v>
       </c>
-      <c r="B299" s="6" t="s">
+      <c r="B299" s="13" t="s">
         <v>625</v>
       </c>
-      <c r="C299" s="7" t="s">
+      <c r="C299" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D299" s="7" t="s">
+      <c r="D299" s="14" t="s">
         <v>624</v>
       </c>
-      <c r="E299" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J299" s="10">
+      <c r="E299" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F299" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H299" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I299" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J299" s="17">
         <v>546</v>
       </c>
-      <c r="L299" s="7">
-[...5 lines deleted...]
-      <c r="N299" s="10">
+      <c r="L299" s="14">
+        <v>27</v>
+      </c>
+      <c r="M299" s="14">
+        <v>27</v>
+      </c>
+      <c r="N299" s="17">
         <v>398.58</v>
       </c>
-      <c r="P299" s="7">
-[...2 lines deleted...]
-      <c r="Q299" s="10">
+      <c r="P299" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q299" s="17">
         <v>398.58</v>
       </c>
-      <c r="R299" s="7" t="s">
+      <c r="R299" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" s="5" t="s">
         <v>626</v>
       </c>
-      <c r="B300" s="6" t="s">
+      <c r="B300" s="13" t="s">
         <v>627</v>
       </c>
-      <c r="C300" s="7" t="s">
+      <c r="C300" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D300" s="7" t="s">
+      <c r="D300" s="14" t="s">
         <v>626</v>
       </c>
-      <c r="E300" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J300" s="10">
+      <c r="E300" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F300" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H300" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I300" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J300" s="17">
         <v>577</v>
       </c>
-      <c r="L300" s="7">
-[...5 lines deleted...]
-      <c r="N300" s="10">
+      <c r="L300" s="14">
+        <v>27</v>
+      </c>
+      <c r="M300" s="14">
+        <v>27</v>
+      </c>
+      <c r="N300" s="17">
         <v>421.21</v>
       </c>
-      <c r="P300" s="7">
-[...2 lines deleted...]
-      <c r="Q300" s="10">
+      <c r="P300" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q300" s="17">
         <v>421.21</v>
       </c>
-      <c r="R300" s="7" t="s">
+      <c r="R300" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" s="5" t="s">
         <v>628</v>
       </c>
-      <c r="B301" s="6" t="s">
+      <c r="B301" s="13" t="s">
         <v>629</v>
       </c>
-      <c r="C301" s="7" t="s">
+      <c r="C301" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D301" s="7" t="s">
+      <c r="D301" s="14" t="s">
         <v>628</v>
       </c>
-      <c r="E301" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J301" s="10">
+      <c r="E301" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F301" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H301" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I301" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J301" s="17">
         <v>340</v>
       </c>
-      <c r="L301" s="7">
-[...5 lines deleted...]
-      <c r="N301" s="10">
+      <c r="L301" s="14">
+        <v>27</v>
+      </c>
+      <c r="M301" s="14">
+        <v>27</v>
+      </c>
+      <c r="N301" s="17">
         <v>248.2</v>
       </c>
-      <c r="P301" s="7">
-[...2 lines deleted...]
-      <c r="Q301" s="10">
+      <c r="P301" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q301" s="17">
         <v>248.2</v>
       </c>
-      <c r="R301" s="7" t="s">
+      <c r="R301" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" s="5" t="s">
         <v>630</v>
       </c>
-      <c r="B302" s="6" t="s">
+      <c r="B302" s="13" t="s">
         <v>631</v>
       </c>
-      <c r="C302" s="7" t="s">
+      <c r="C302" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D302" s="7" t="s">
+      <c r="D302" s="14" t="s">
         <v>630</v>
       </c>
-      <c r="E302" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J302" s="10">
+      <c r="E302" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F302" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H302" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I302" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J302" s="17">
         <v>505</v>
       </c>
-      <c r="L302" s="7">
-[...5 lines deleted...]
-      <c r="N302" s="10">
+      <c r="L302" s="14">
+        <v>27</v>
+      </c>
+      <c r="M302" s="14">
+        <v>27</v>
+      </c>
+      <c r="N302" s="17">
         <v>368.65</v>
       </c>
-      <c r="P302" s="7">
-[...2 lines deleted...]
-      <c r="Q302" s="10">
+      <c r="P302" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q302" s="17">
         <v>368.65</v>
       </c>
-      <c r="R302" s="7" t="s">
+      <c r="R302" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" s="5" t="s">
         <v>632</v>
       </c>
-      <c r="B303" s="6" t="s">
+      <c r="B303" s="13" t="s">
         <v>633</v>
       </c>
-      <c r="C303" s="7" t="s">
+      <c r="C303" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D303" s="7" t="s">
+      <c r="D303" s="14" t="s">
         <v>632</v>
       </c>
-      <c r="E303" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J303" s="10">
+      <c r="E303" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F303" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H303" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I303" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J303" s="17">
         <v>251</v>
       </c>
-      <c r="L303" s="7">
-[...5 lines deleted...]
-      <c r="N303" s="10">
+      <c r="L303" s="14">
+        <v>27</v>
+      </c>
+      <c r="M303" s="14">
+        <v>27</v>
+      </c>
+      <c r="N303" s="17">
         <v>183.23</v>
       </c>
-      <c r="P303" s="7">
-[...2 lines deleted...]
-      <c r="Q303" s="10">
+      <c r="P303" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q303" s="17">
         <v>183.23</v>
       </c>
-      <c r="R303" s="7" t="s">
+      <c r="R303" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" s="5" t="s">
         <v>634</v>
       </c>
-      <c r="B304" s="6" t="s">
+      <c r="B304" s="13" t="s">
         <v>635</v>
       </c>
-      <c r="C304" s="7" t="s">
+      <c r="C304" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D304" s="7" t="s">
+      <c r="D304" s="14" t="s">
         <v>634</v>
       </c>
-      <c r="E304" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J304" s="10">
+      <c r="E304" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F304" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H304" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I304" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J304" s="17">
         <v>262</v>
       </c>
-      <c r="L304" s="7">
-[...5 lines deleted...]
-      <c r="N304" s="10">
+      <c r="L304" s="14">
+        <v>27</v>
+      </c>
+      <c r="M304" s="14">
+        <v>27</v>
+      </c>
+      <c r="N304" s="17">
         <v>191.26</v>
       </c>
-      <c r="P304" s="7">
-[...2 lines deleted...]
-      <c r="Q304" s="10">
+      <c r="P304" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q304" s="17">
         <v>191.26</v>
       </c>
-      <c r="R304" s="7" t="s">
+      <c r="R304" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" s="5" t="s">
         <v>636</v>
       </c>
-      <c r="B305" s="6" t="s">
+      <c r="B305" s="13" t="s">
         <v>637</v>
       </c>
-      <c r="C305" s="7" t="s">
+      <c r="C305" s="14" t="s">
         <v>498</v>
       </c>
-      <c r="D305" s="7" t="s">
+      <c r="D305" s="14" t="s">
         <v>636</v>
       </c>
-      <c r="E305" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J305" s="10">
+      <c r="E305" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F305" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H305" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I305" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J305" s="17">
         <v>1650</v>
       </c>
-      <c r="L305" s="7">
+      <c r="L305" s="14">
         <v>30</v>
       </c>
-      <c r="M305" s="7">
+      <c r="M305" s="14">
         <v>30</v>
       </c>
-      <c r="N305" s="10">
+      <c r="N305" s="17">
         <v>1155</v>
       </c>
-      <c r="P305" s="7">
+      <c r="P305" s="14">
         <v>30</v>
       </c>
-      <c r="Q305" s="10">
+      <c r="Q305" s="17">
         <v>1155</v>
       </c>
-      <c r="R305" s="7" t="s">
+      <c r="R305" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" s="5" t="s">
         <v>638</v>
       </c>
-      <c r="B306" s="6" t="s">
+      <c r="B306" s="13" t="s">
         <v>639</v>
       </c>
-      <c r="C306" s="7" t="s">
+      <c r="C306" s="14" t="s">
         <v>498</v>
       </c>
-      <c r="D306" s="7" t="s">
+      <c r="D306" s="14" t="s">
         <v>638</v>
       </c>
-      <c r="E306" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J306" s="10">
+      <c r="E306" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F306" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H306" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I306" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J306" s="17">
         <v>2000</v>
       </c>
-      <c r="L306" s="7">
+      <c r="L306" s="14">
         <v>30</v>
       </c>
-      <c r="M306" s="7">
+      <c r="M306" s="14">
         <v>30</v>
       </c>
-      <c r="N306" s="10">
+      <c r="N306" s="17">
         <v>1400</v>
       </c>
-      <c r="P306" s="7">
+      <c r="P306" s="14">
         <v>30</v>
       </c>
-      <c r="Q306" s="10">
+      <c r="Q306" s="17">
         <v>1400</v>
       </c>
-      <c r="R306" s="7" t="s">
+      <c r="R306" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" s="5" t="s">
         <v>640</v>
       </c>
-      <c r="B307" s="6" t="s">
+      <c r="B307" s="13" t="s">
         <v>641</v>
       </c>
-      <c r="C307" s="7" t="s">
+      <c r="C307" s="14" t="s">
         <v>498</v>
       </c>
-      <c r="D307" s="7" t="s">
+      <c r="D307" s="14" t="s">
         <v>640</v>
       </c>
-      <c r="E307" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J307" s="10">
+      <c r="E307" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F307" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H307" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I307" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J307" s="17">
         <v>3400</v>
       </c>
-      <c r="L307" s="7">
+      <c r="L307" s="14">
         <v>30</v>
       </c>
-      <c r="M307" s="7">
+      <c r="M307" s="14">
         <v>30</v>
       </c>
-      <c r="N307" s="10">
+      <c r="N307" s="17">
         <v>2380</v>
       </c>
-      <c r="P307" s="7">
+      <c r="P307" s="14">
         <v>30</v>
       </c>
-      <c r="Q307" s="10">
+      <c r="Q307" s="17">
         <v>2380</v>
       </c>
-      <c r="R307" s="7" t="s">
+      <c r="R307" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" s="5" t="s">
         <v>642</v>
       </c>
-      <c r="B308" s="6" t="s">
+      <c r="B308" s="13" t="s">
         <v>643</v>
       </c>
-      <c r="C308" s="7" t="s">
+      <c r="C308" s="14" t="s">
         <v>498</v>
       </c>
-      <c r="D308" s="7" t="s">
+      <c r="D308" s="14" t="s">
         <v>642</v>
       </c>
-      <c r="E308" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J308" s="10">
+      <c r="E308" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F308" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H308" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I308" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J308" s="17">
         <v>1900</v>
       </c>
-      <c r="L308" s="7">
+      <c r="L308" s="14">
         <v>30</v>
       </c>
-      <c r="M308" s="7">
+      <c r="M308" s="14">
         <v>30</v>
       </c>
-      <c r="N308" s="10">
+      <c r="N308" s="17">
         <v>1330</v>
       </c>
-      <c r="P308" s="7">
+      <c r="P308" s="14">
         <v>30</v>
       </c>
-      <c r="Q308" s="10">
+      <c r="Q308" s="17">
         <v>1330</v>
       </c>
-      <c r="R308" s="7" t="s">
+      <c r="R308" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" s="5" t="s">
         <v>644</v>
       </c>
-      <c r="B309" s="6" t="s">
+      <c r="B309" s="13" t="s">
         <v>645</v>
       </c>
-      <c r="C309" s="7" t="s">
+      <c r="C309" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="D309" s="7" t="s">
+      <c r="D309" s="14" t="s">
         <v>644</v>
       </c>
-      <c r="E309" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J309" s="10">
+      <c r="E309" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F309" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H309" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I309" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J309" s="17">
         <v>299.99</v>
       </c>
-      <c r="L309" s="7">
+      <c r="L309" s="14">
         <v>35</v>
       </c>
-      <c r="M309" s="7">
+      <c r="M309" s="14">
         <v>35</v>
       </c>
-      <c r="N309" s="10">
+      <c r="N309" s="17">
         <v>194.99</v>
       </c>
-      <c r="P309" s="7">
+      <c r="P309" s="14">
         <v>35</v>
       </c>
-      <c r="Q309" s="10">
+      <c r="Q309" s="17">
         <v>194.99</v>
       </c>
-      <c r="R309" s="7" t="s">
+      <c r="R309" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" s="5" t="s">
         <v>646</v>
       </c>
-      <c r="B310" s="6" t="s">
+      <c r="B310" s="13" t="s">
         <v>647</v>
       </c>
-      <c r="C310" s="7" t="s">
+      <c r="C310" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="D310" s="7" t="s">
+      <c r="D310" s="14" t="s">
         <v>646</v>
       </c>
-      <c r="E310" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J310" s="10">
+      <c r="E310" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F310" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H310" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I310" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J310" s="17">
         <v>319.99</v>
       </c>
-      <c r="L310" s="7">
+      <c r="L310" s="14">
         <v>35</v>
       </c>
-      <c r="M310" s="7">
+      <c r="M310" s="14">
         <v>35</v>
       </c>
-      <c r="N310" s="10">
+      <c r="N310" s="17">
         <v>207.99</v>
       </c>
-      <c r="P310" s="7">
+      <c r="P310" s="14">
         <v>35</v>
       </c>
-      <c r="Q310" s="10">
+      <c r="Q310" s="17">
         <v>207.99</v>
       </c>
-      <c r="R310" s="7" t="s">
+      <c r="R310" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" s="5" t="s">
         <v>648</v>
       </c>
-      <c r="B311" s="6" t="s">
+      <c r="B311" s="13" t="s">
         <v>649</v>
       </c>
-      <c r="C311" s="7" t="s">
+      <c r="C311" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="D311" s="7" t="s">
+      <c r="D311" s="14" t="s">
         <v>648</v>
       </c>
-      <c r="E311" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J311" s="10">
+      <c r="E311" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F311" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H311" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I311" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J311" s="17">
         <v>339.99</v>
       </c>
-      <c r="L311" s="7">
+      <c r="L311" s="14">
         <v>35</v>
       </c>
-      <c r="M311" s="7">
+      <c r="M311" s="14">
         <v>35</v>
       </c>
-      <c r="N311" s="10">
+      <c r="N311" s="17">
         <v>220.99</v>
       </c>
-      <c r="P311" s="7">
+      <c r="P311" s="14">
         <v>35</v>
       </c>
-      <c r="Q311" s="10">
+      <c r="Q311" s="17">
         <v>220.99</v>
       </c>
-      <c r="R311" s="7" t="s">
+      <c r="R311" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" s="5" t="s">
         <v>650</v>
       </c>
-      <c r="B312" s="6" t="s">
+      <c r="B312" s="13" t="s">
         <v>651</v>
       </c>
-      <c r="C312" s="7" t="s">
+      <c r="C312" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="D312" s="7" t="s">
+      <c r="D312" s="14" t="s">
         <v>650</v>
       </c>
-      <c r="E312" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J312" s="10">
+      <c r="E312" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F312" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H312" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I312" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J312" s="17">
         <v>359.99</v>
       </c>
-      <c r="L312" s="7">
+      <c r="L312" s="14">
         <v>35</v>
       </c>
-      <c r="M312" s="7">
+      <c r="M312" s="14">
         <v>35</v>
       </c>
-      <c r="N312" s="10">
+      <c r="N312" s="17">
         <v>233.99</v>
       </c>
-      <c r="P312" s="7">
+      <c r="P312" s="14">
         <v>35</v>
       </c>
-      <c r="Q312" s="10">
+      <c r="Q312" s="17">
         <v>233.99</v>
       </c>
-      <c r="R312" s="7" t="s">
+      <c r="R312" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" s="5" t="s">
         <v>652</v>
       </c>
-      <c r="B313" s="6" t="s">
+      <c r="B313" s="13" t="s">
         <v>653</v>
       </c>
-      <c r="C313" s="7" t="s">
+      <c r="C313" s="14" t="s">
         <v>654</v>
       </c>
-      <c r="D313" s="7" t="s">
+      <c r="D313" s="14" t="s">
         <v>652</v>
       </c>
-      <c r="E313" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J313" s="10">
+      <c r="E313" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F313" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H313" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I313" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J313" s="17">
         <v>400</v>
       </c>
-      <c r="L313" s="7">
+      <c r="L313" s="14">
         <v>5</v>
       </c>
-      <c r="M313" s="7">
-[...2 lines deleted...]
-      <c r="N313" s="10">
+      <c r="M313" s="14">
+        <v>27</v>
+      </c>
+      <c r="N313" s="17">
         <v>292</v>
       </c>
-      <c r="P313" s="7">
-[...2 lines deleted...]
-      <c r="Q313" s="10">
+      <c r="P313" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q313" s="17">
         <v>292</v>
       </c>
-      <c r="R313" s="7" t="s">
+      <c r="R313" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" s="5" t="s">
         <v>655</v>
       </c>
-      <c r="B314" s="6" t="s">
+      <c r="B314" s="13" t="s">
         <v>656</v>
       </c>
-      <c r="C314" s="7" t="s">
+      <c r="C314" s="14" t="s">
         <v>654</v>
       </c>
-      <c r="D314" s="7" t="s">
+      <c r="D314" s="14" t="s">
         <v>655</v>
       </c>
-      <c r="E314" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J314" s="10">
+      <c r="E314" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F314" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H314" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I314" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J314" s="17">
         <v>200</v>
       </c>
-      <c r="L314" s="7">
+      <c r="L314" s="14">
         <v>5</v>
       </c>
-      <c r="M314" s="7">
-[...2 lines deleted...]
-      <c r="N314" s="10">
+      <c r="M314" s="14">
+        <v>27</v>
+      </c>
+      <c r="N314" s="17">
         <v>146</v>
       </c>
-      <c r="P314" s="7">
-[...2 lines deleted...]
-      <c r="Q314" s="10">
+      <c r="P314" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q314" s="17">
         <v>146</v>
       </c>
-      <c r="R314" s="7" t="s">
+      <c r="R314" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" s="5" t="s">
         <v>657</v>
       </c>
-      <c r="B315" s="6" t="s">
+      <c r="B315" s="13" t="s">
         <v>658</v>
       </c>
-      <c r="C315" s="7" t="s">
+      <c r="C315" s="14" t="s">
         <v>654</v>
       </c>
-      <c r="D315" s="7" t="s">
+      <c r="D315" s="14" t="s">
         <v>657</v>
       </c>
-      <c r="E315" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J315" s="10">
+      <c r="E315" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F315" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H315" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I315" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J315" s="17">
         <v>500</v>
       </c>
-      <c r="L315" s="7">
+      <c r="L315" s="14">
         <v>5</v>
       </c>
-      <c r="M315" s="7">
-[...2 lines deleted...]
-      <c r="N315" s="10">
+      <c r="M315" s="14">
+        <v>27</v>
+      </c>
+      <c r="N315" s="17">
         <v>365</v>
       </c>
-      <c r="P315" s="7">
-[...2 lines deleted...]
-      <c r="Q315" s="10">
+      <c r="P315" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q315" s="17">
         <v>365</v>
       </c>
-      <c r="R315" s="7" t="s">
+      <c r="R315" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" s="5" t="s">
         <v>659</v>
       </c>
-      <c r="B316" s="6" t="s">
+      <c r="B316" s="13" t="s">
         <v>660</v>
       </c>
-      <c r="C316" s="7" t="s">
+      <c r="C316" s="14" t="s">
         <v>654</v>
       </c>
-      <c r="D316" s="7" t="s">
+      <c r="D316" s="14" t="s">
         <v>659</v>
       </c>
-      <c r="E316" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J316" s="10">
+      <c r="E316" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F316" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H316" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I316" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J316" s="17">
         <v>150</v>
       </c>
-      <c r="L316" s="7">
+      <c r="L316" s="14">
         <v>5</v>
       </c>
-      <c r="M316" s="7">
-[...2 lines deleted...]
-      <c r="N316" s="10">
+      <c r="M316" s="14">
+        <v>27</v>
+      </c>
+      <c r="N316" s="17">
         <v>109.5</v>
       </c>
-      <c r="P316" s="7">
-[...2 lines deleted...]
-      <c r="Q316" s="10">
+      <c r="P316" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q316" s="17">
         <v>109.5</v>
       </c>
-      <c r="R316" s="7" t="s">
+      <c r="R316" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" s="5" t="s">
         <v>661</v>
       </c>
-      <c r="B317" s="6" t="s">
+      <c r="B317" s="13" t="s">
         <v>662</v>
       </c>
-      <c r="C317" s="7" t="s">
+      <c r="C317" s="14" t="s">
         <v>654</v>
       </c>
-      <c r="D317" s="7" t="s">
+      <c r="D317" s="14" t="s">
         <v>661</v>
       </c>
-      <c r="E317" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J317" s="10">
+      <c r="E317" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F317" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H317" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I317" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J317" s="17">
         <v>250</v>
       </c>
-      <c r="L317" s="7">
+      <c r="L317" s="14">
         <v>5</v>
       </c>
-      <c r="M317" s="7">
-[...2 lines deleted...]
-      <c r="N317" s="10">
+      <c r="M317" s="14">
+        <v>27</v>
+      </c>
+      <c r="N317" s="17">
         <v>182.5</v>
       </c>
-      <c r="P317" s="7">
-[...2 lines deleted...]
-      <c r="Q317" s="10">
+      <c r="P317" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q317" s="17">
         <v>182.5</v>
       </c>
-      <c r="R317" s="7" t="s">
+      <c r="R317" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" s="5" t="s">
         <v>663</v>
       </c>
-      <c r="B318" s="6" t="s">
+      <c r="B318" s="13" t="s">
         <v>664</v>
       </c>
-      <c r="C318" s="7" t="s">
+      <c r="C318" s="14" t="s">
         <v>654</v>
       </c>
-      <c r="D318" s="7" t="s">
+      <c r="D318" s="14" t="s">
         <v>663</v>
       </c>
-      <c r="E318" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J318" s="10">
+      <c r="E318" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F318" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H318" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I318" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J318" s="17">
         <v>150</v>
       </c>
-      <c r="L318" s="7">
+      <c r="L318" s="14">
         <v>5</v>
       </c>
-      <c r="M318" s="7">
-[...2 lines deleted...]
-      <c r="N318" s="10">
+      <c r="M318" s="14">
+        <v>27</v>
+      </c>
+      <c r="N318" s="17">
         <v>109.5</v>
       </c>
-      <c r="P318" s="7">
-[...2 lines deleted...]
-      <c r="Q318" s="10">
+      <c r="P318" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q318" s="17">
         <v>109.5</v>
       </c>
-      <c r="R318" s="7" t="s">
+      <c r="R318" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" s="5" t="s">
         <v>665</v>
       </c>
-      <c r="B319" s="6" t="s">
+      <c r="B319" s="13" t="s">
         <v>666</v>
       </c>
-      <c r="C319" s="7" t="s">
+      <c r="C319" s="14" t="s">
         <v>654</v>
       </c>
-      <c r="D319" s="7" t="s">
+      <c r="D319" s="14" t="s">
         <v>665</v>
       </c>
-      <c r="E319" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J319" s="10">
+      <c r="E319" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F319" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H319" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I319" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J319" s="17">
         <v>300</v>
       </c>
-      <c r="L319" s="7">
+      <c r="L319" s="14">
         <v>5</v>
       </c>
-      <c r="M319" s="7">
-[...2 lines deleted...]
-      <c r="N319" s="10">
+      <c r="M319" s="14">
+        <v>27</v>
+      </c>
+      <c r="N319" s="17">
         <v>219</v>
       </c>
-      <c r="P319" s="7">
-[...2 lines deleted...]
-      <c r="Q319" s="10">
+      <c r="P319" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q319" s="17">
         <v>219</v>
       </c>
-      <c r="R319" s="7" t="s">
+      <c r="R319" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" s="5" t="s">
         <v>667</v>
       </c>
-      <c r="B320" s="6" t="s">
+      <c r="B320" s="13" t="s">
         <v>668</v>
       </c>
-      <c r="C320" s="7" t="s">
+      <c r="C320" s="14" t="s">
         <v>654</v>
       </c>
-      <c r="D320" s="7" t="s">
+      <c r="D320" s="14" t="s">
         <v>667</v>
       </c>
-      <c r="E320" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J320" s="10">
+      <c r="E320" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F320" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H320" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I320" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J320" s="17">
         <v>200</v>
       </c>
-      <c r="L320" s="7">
+      <c r="L320" s="14">
         <v>5</v>
       </c>
-      <c r="M320" s="7">
-[...2 lines deleted...]
-      <c r="N320" s="10">
+      <c r="M320" s="14">
+        <v>27</v>
+      </c>
+      <c r="N320" s="17">
         <v>146</v>
       </c>
-      <c r="P320" s="7">
-[...2 lines deleted...]
-      <c r="Q320" s="10">
+      <c r="P320" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q320" s="17">
         <v>146</v>
       </c>
-      <c r="R320" s="7" t="s">
+      <c r="R320" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" s="5" t="s">
         <v>669</v>
       </c>
-      <c r="B321" s="6" t="s">
+      <c r="B321" s="13" t="s">
         <v>670</v>
       </c>
-      <c r="C321" s="7" t="s">
+      <c r="C321" s="14" t="s">
         <v>654</v>
       </c>
-      <c r="D321" s="7" t="s">
+      <c r="D321" s="14" t="s">
         <v>669</v>
       </c>
-      <c r="E321" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J321" s="10">
+      <c r="E321" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F321" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H321" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I321" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J321" s="17">
         <v>100</v>
       </c>
-      <c r="L321" s="7">
+      <c r="L321" s="14">
         <v>5</v>
       </c>
-      <c r="M321" s="7">
-[...2 lines deleted...]
-      <c r="N321" s="10">
+      <c r="M321" s="14">
+        <v>27</v>
+      </c>
+      <c r="N321" s="17">
         <v>73</v>
       </c>
-      <c r="P321" s="7">
-[...2 lines deleted...]
-      <c r="Q321" s="10">
+      <c r="P321" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q321" s="17">
         <v>73</v>
       </c>
-      <c r="R321" s="7" t="s">
+      <c r="R321" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" s="5" t="s">
         <v>671</v>
       </c>
-      <c r="B322" s="6" t="s">
+      <c r="B322" s="13" t="s">
         <v>672</v>
       </c>
-      <c r="C322" s="7" t="s">
+      <c r="C322" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D322" s="7" t="s">
+      <c r="D322" s="14" t="s">
         <v>671</v>
       </c>
-      <c r="E322" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J322" s="10">
+      <c r="E322" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F322" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H322" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I322" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J322" s="17">
         <v>131</v>
       </c>
-      <c r="L322" s="7">
-[...5 lines deleted...]
-      <c r="N322" s="10">
+      <c r="L322" s="14">
+        <v>27</v>
+      </c>
+      <c r="M322" s="14">
+        <v>27</v>
+      </c>
+      <c r="N322" s="17">
         <v>95.63</v>
       </c>
-      <c r="P322" s="7">
-[...2 lines deleted...]
-      <c r="Q322" s="10">
+      <c r="P322" s="14">
+        <v>27</v>
+      </c>
+      <c r="Q322" s="17">
         <v>95.63</v>
       </c>
-      <c r="R322" s="7" t="s">
+      <c r="R322" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" s="5" t="s">
         <v>673</v>
       </c>
-      <c r="B323" s="6" t="s">
+      <c r="B323" s="13" t="s">
         <v>674</v>
       </c>
-      <c r="C323" s="7" t="s">
+      <c r="C323" s="14" t="s">
         <v>498</v>
       </c>
-      <c r="D323" s="7" t="s">
+      <c r="D323" s="14" t="s">
         <v>673</v>
       </c>
-      <c r="E323" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J323" s="10">
+      <c r="E323" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F323" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H323" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I323" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J323" s="17">
         <v>1900</v>
       </c>
-      <c r="L323" s="7">
+      <c r="L323" s="14">
         <v>30</v>
       </c>
-      <c r="M323" s="7">
+      <c r="M323" s="14">
         <v>30</v>
       </c>
-      <c r="N323" s="10">
+      <c r="N323" s="17">
         <v>1330</v>
       </c>
-      <c r="P323" s="7">
+      <c r="P323" s="14">
         <v>30</v>
       </c>
-      <c r="Q323" s="10">
+      <c r="Q323" s="17">
         <v>1330</v>
       </c>
-      <c r="R323" s="7" t="s">
+      <c r="R323" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" s="5" t="s">
         <v>675</v>
       </c>
-      <c r="B324" s="6" t="s">
+      <c r="B324" s="13" t="s">
         <v>676</v>
       </c>
-      <c r="C324" s="7" t="s">
+      <c r="C324" s="14" t="s">
         <v>677</v>
       </c>
-      <c r="D324" s="7" t="s">
+      <c r="D324" s="14" t="s">
         <v>675</v>
       </c>
-      <c r="E324" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J324" s="10">
+      <c r="E324" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F324" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H324" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I324" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J324" s="17">
         <v>1449.99</v>
       </c>
-      <c r="L324" s="7">
+      <c r="L324" s="14">
         <v>8</v>
       </c>
-      <c r="M324" s="7">
+      <c r="M324" s="14">
         <v>8</v>
       </c>
-      <c r="N324" s="10">
+      <c r="N324" s="17">
         <v>1333.99</v>
       </c>
-      <c r="P324" s="7">
+      <c r="P324" s="14">
         <v>8</v>
       </c>
-      <c r="Q324" s="10">
+      <c r="Q324" s="17">
         <v>1333.99</v>
       </c>
-      <c r="R324" s="7" t="s">
+      <c r="R324" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" s="5" t="s">
         <v>678</v>
       </c>
-      <c r="B325" s="6" t="s">
+      <c r="B325" s="13" t="s">
         <v>679</v>
       </c>
-      <c r="C325" s="7" t="s">
+      <c r="C325" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="D325" s="7" t="s">
+      <c r="D325" s="14" t="s">
         <v>678</v>
       </c>
-      <c r="E325" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J325" s="10">
+      <c r="E325" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F325" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H325" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I325" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J325" s="17">
         <v>1139.99</v>
       </c>
-      <c r="L325" s="7">
+      <c r="L325" s="14">
         <v>35</v>
       </c>
-      <c r="M325" s="7">
+      <c r="M325" s="14">
         <v>35</v>
       </c>
-      <c r="N325" s="10">
+      <c r="N325" s="17">
         <v>740.99</v>
       </c>
-      <c r="P325" s="7">
+      <c r="P325" s="14">
         <v>35</v>
       </c>
-      <c r="Q325" s="10">
+      <c r="Q325" s="17">
         <v>740.99</v>
       </c>
-      <c r="R325" s="7" t="s">
+      <c r="R325" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" s="5" t="s">
         <v>680</v>
       </c>
-      <c r="B326" s="6" t="s">
+      <c r="B326" s="13" t="s">
         <v>681</v>
       </c>
-      <c r="C326" s="7" t="s">
+      <c r="C326" s="14" t="s">
         <v>498</v>
       </c>
-      <c r="D326" s="7" t="s">
+      <c r="D326" s="14" t="s">
         <v>680</v>
       </c>
-      <c r="E326" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J326" s="10">
+      <c r="E326" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F326" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H326" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I326" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J326" s="17">
         <v>2700</v>
       </c>
-      <c r="L326" s="7">
+      <c r="L326" s="14">
         <v>30</v>
       </c>
-      <c r="M326" s="7">
+      <c r="M326" s="14">
         <v>30</v>
       </c>
-      <c r="N326" s="10">
+      <c r="N326" s="17">
         <v>1890</v>
       </c>
-      <c r="P326" s="7">
+      <c r="P326" s="14">
         <v>30</v>
       </c>
-      <c r="Q326" s="10">
+      <c r="Q326" s="17">
         <v>1890</v>
       </c>
-      <c r="R326" s="7" t="s">
+      <c r="R326" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" s="5" t="s">
         <v>682</v>
       </c>
-      <c r="B327" s="6" t="s">
+      <c r="B327" s="13" t="s">
         <v>683</v>
       </c>
-      <c r="C327" s="7" t="s">
+      <c r="C327" s="14" t="s">
         <v>498</v>
       </c>
-      <c r="D327" s="7" t="s">
+      <c r="D327" s="14" t="s">
         <v>682</v>
       </c>
-      <c r="E327" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J327" s="10">
+      <c r="E327" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F327" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H327" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I327" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J327" s="17">
         <v>4700</v>
       </c>
-      <c r="L327" s="7">
+      <c r="L327" s="14">
         <v>30</v>
       </c>
-      <c r="M327" s="7">
+      <c r="M327" s="14">
         <v>30</v>
       </c>
-      <c r="N327" s="10">
+      <c r="N327" s="17">
         <v>3290</v>
       </c>
-      <c r="P327" s="7">
+      <c r="P327" s="14">
         <v>30</v>
       </c>
-      <c r="Q327" s="10">
+      <c r="Q327" s="17">
         <v>3290</v>
       </c>
-      <c r="R327" s="7" t="s">
+      <c r="R327" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" s="5" t="s">
         <v>684</v>
       </c>
-      <c r="B328" s="6" t="s">
+      <c r="B328" s="13" t="s">
         <v>685</v>
       </c>
-      <c r="C328" s="7" t="s">
+      <c r="C328" s="14" t="s">
         <v>498</v>
       </c>
-      <c r="D328" s="7" t="s">
+      <c r="D328" s="14" t="s">
         <v>684</v>
       </c>
-      <c r="E328" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J328" s="10">
+      <c r="E328" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F328" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H328" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I328" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J328" s="17">
         <v>4300</v>
       </c>
-      <c r="L328" s="7">
+      <c r="L328" s="14">
         <v>30</v>
       </c>
-      <c r="M328" s="7">
+      <c r="M328" s="14">
         <v>30</v>
       </c>
-      <c r="N328" s="10">
+      <c r="N328" s="17">
         <v>3010</v>
       </c>
-      <c r="P328" s="7">
+      <c r="P328" s="14">
         <v>30</v>
       </c>
-      <c r="Q328" s="10">
+      <c r="Q328" s="17">
         <v>3010</v>
       </c>
-      <c r="R328" s="7" t="s">
+      <c r="R328" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" s="5" t="s">
         <v>686</v>
       </c>
-      <c r="B329" s="6" t="s">
+      <c r="B329" s="13" t="s">
         <v>687</v>
       </c>
-      <c r="C329" s="7" t="s">
+      <c r="C329" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="D329" s="7" t="s">
+      <c r="D329" s="14" t="s">
         <v>686</v>
       </c>
-      <c r="E329" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J329" s="10">
+      <c r="E329" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F329" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H329" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I329" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J329" s="17">
         <v>1359.99</v>
       </c>
-      <c r="L329" s="7">
+      <c r="L329" s="14">
         <v>35</v>
       </c>
-      <c r="M329" s="7">
+      <c r="M329" s="14">
         <v>35</v>
       </c>
-      <c r="N329" s="10">
+      <c r="N329" s="17">
         <v>883.99</v>
       </c>
-      <c r="P329" s="7">
+      <c r="P329" s="14">
         <v>35</v>
       </c>
-      <c r="Q329" s="10">
+      <c r="Q329" s="17">
         <v>883.99</v>
       </c>
-      <c r="R329" s="7" t="s">
+      <c r="R329" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" s="5" t="s">
         <v>688</v>
       </c>
-      <c r="B330" s="6" t="s">
+      <c r="B330" s="13" t="s">
         <v>689</v>
       </c>
-      <c r="C330" s="7" t="s">
+      <c r="C330" s="14" t="s">
         <v>28</v>
       </c>
-      <c r="D330" s="7" t="s">
+      <c r="D330" s="14" t="s">
         <v>688</v>
       </c>
-      <c r="E330" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J330" s="10">
+      <c r="E330" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F330" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H330" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I330" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J330" s="17">
         <v>599.99</v>
       </c>
-      <c r="L330" s="7">
+      <c r="L330" s="14">
         <v>10</v>
       </c>
-      <c r="M330" s="7">
+      <c r="M330" s="14">
         <v>10</v>
       </c>
-      <c r="N330" s="10">
+      <c r="N330" s="17">
         <v>539.99</v>
       </c>
-      <c r="P330" s="7">
+      <c r="P330" s="14">
         <v>10</v>
       </c>
-      <c r="Q330" s="10">
+      <c r="Q330" s="17">
         <v>539.99</v>
       </c>
-      <c r="R330" s="7" t="s">
+      <c r="R330" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" s="5" t="s">
         <v>690</v>
       </c>
-      <c r="B331" s="6" t="s">
+      <c r="B331" s="13" t="s">
         <v>691</v>
       </c>
-      <c r="C331" s="7" t="s">
+      <c r="C331" s="14" t="s">
         <v>28</v>
       </c>
-      <c r="D331" s="7" t="s">
+      <c r="D331" s="14" t="s">
         <v>690</v>
       </c>
-      <c r="E331" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J331" s="10">
+      <c r="E331" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F331" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H331" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I331" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J331" s="17">
         <v>599.99</v>
       </c>
-      <c r="L331" s="7">
+      <c r="L331" s="14">
         <v>10</v>
       </c>
-      <c r="M331" s="7">
+      <c r="M331" s="14">
         <v>10</v>
       </c>
-      <c r="N331" s="10">
+      <c r="N331" s="17">
         <v>539.99</v>
       </c>
-      <c r="P331" s="7">
+      <c r="P331" s="14">
         <v>10</v>
       </c>
-      <c r="Q331" s="10">
+      <c r="Q331" s="17">
         <v>539.99</v>
       </c>
-      <c r="R331" s="7" t="s">
+      <c r="R331" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" s="5" t="s">
         <v>692</v>
       </c>
-      <c r="B332" s="6" t="s">
+      <c r="B332" s="13" t="s">
         <v>693</v>
       </c>
-      <c r="C332" s="7" t="s">
+      <c r="C332" s="14" t="s">
         <v>90</v>
       </c>
-      <c r="D332" s="7" t="s">
+      <c r="D332" s="14" t="s">
         <v>692</v>
       </c>
-      <c r="E332" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J332" s="10">
+      <c r="E332" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F332" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H332" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I332" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J332" s="17">
         <v>123.8</v>
       </c>
-      <c r="L332" s="7">
+      <c r="L332" s="14">
         <v>7</v>
       </c>
-      <c r="M332" s="7">
+      <c r="M332" s="14">
         <v>7</v>
       </c>
-      <c r="N332" s="10">
+      <c r="N332" s="17">
         <v>115.13</v>
       </c>
-      <c r="P332" s="7">
+      <c r="P332" s="14">
         <v>7</v>
       </c>
-      <c r="Q332" s="10">
+      <c r="Q332" s="17">
         <v>115.13</v>
       </c>
-      <c r="R332" s="7" t="s">
+      <c r="R332" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" s="5" t="s">
         <v>694</v>
       </c>
-      <c r="B333" s="6" t="s">
+      <c r="B333" s="13" t="s">
         <v>695</v>
       </c>
-      <c r="C333" s="7" t="s">
+      <c r="C333" s="14" t="s">
         <v>90</v>
       </c>
-      <c r="D333" s="7" t="s">
+      <c r="D333" s="14" t="s">
         <v>694</v>
       </c>
-      <c r="E333" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J333" s="10">
+      <c r="E333" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F333" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H333" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I333" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J333" s="17">
         <v>111.1</v>
       </c>
-      <c r="L333" s="7">
+      <c r="L333" s="14">
         <v>7</v>
       </c>
-      <c r="M333" s="7">
+      <c r="M333" s="14">
         <v>7</v>
       </c>
-      <c r="N333" s="10">
+      <c r="N333" s="17">
         <v>103.32</v>
       </c>
-      <c r="P333" s="7">
+      <c r="P333" s="14">
         <v>7</v>
       </c>
-      <c r="Q333" s="10">
+      <c r="Q333" s="17">
         <v>103.32</v>
       </c>
-      <c r="R333" s="7" t="s">
+      <c r="R333" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" s="5" t="s">
         <v>696</v>
       </c>
-      <c r="B334" s="6" t="s">
+      <c r="B334" s="13" t="s">
         <v>697</v>
       </c>
-      <c r="C334" s="7" t="s">
+      <c r="C334" s="14" t="s">
         <v>90</v>
       </c>
-      <c r="D334" s="7" t="s">
+      <c r="D334" s="14" t="s">
         <v>696</v>
       </c>
-      <c r="E334" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J334" s="10">
+      <c r="E334" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F334" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H334" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I334" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J334" s="17">
         <v>198.4</v>
       </c>
-      <c r="L334" s="7">
+      <c r="L334" s="14">
         <v>7</v>
       </c>
-      <c r="M334" s="7">
+      <c r="M334" s="14">
         <v>7</v>
       </c>
-      <c r="N334" s="10">
+      <c r="N334" s="17">
         <v>184.51</v>
       </c>
-      <c r="P334" s="7">
+      <c r="P334" s="14">
         <v>7</v>
       </c>
-      <c r="Q334" s="10">
+      <c r="Q334" s="17">
         <v>184.51</v>
       </c>
-      <c r="R334" s="7" t="s">
+      <c r="R334" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" s="5" t="s">
         <v>698</v>
       </c>
-      <c r="B335" s="6" t="s">
+      <c r="B335" s="13" t="s">
         <v>699</v>
       </c>
-      <c r="C335" s="7" t="s">
+      <c r="C335" s="14" t="s">
         <v>90</v>
       </c>
-      <c r="D335" s="7" t="s">
+      <c r="D335" s="14" t="s">
         <v>698</v>
       </c>
-      <c r="E335" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J335" s="10">
+      <c r="E335" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F335" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H335" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I335" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J335" s="17">
         <v>144.9</v>
       </c>
-      <c r="L335" s="7">
+      <c r="L335" s="14">
         <v>7</v>
       </c>
-      <c r="M335" s="7">
+      <c r="M335" s="14">
         <v>7</v>
       </c>
-      <c r="N335" s="10">
+      <c r="N335" s="17">
         <v>134.76</v>
       </c>
-      <c r="P335" s="7">
+      <c r="P335" s="14">
         <v>7</v>
       </c>
-      <c r="Q335" s="10">
+      <c r="Q335" s="17">
         <v>134.76</v>
       </c>
-      <c r="R335" s="7" t="s">
+      <c r="R335" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" s="5" t="s">
         <v>700</v>
       </c>
-      <c r="B336" s="6" t="s">
+      <c r="B336" s="13" t="s">
         <v>701</v>
       </c>
-      <c r="C336" s="7" t="s">
+      <c r="C336" s="14" t="s">
         <v>90</v>
       </c>
-      <c r="D336" s="7" t="s">
+      <c r="D336" s="14" t="s">
         <v>700</v>
       </c>
-      <c r="E336" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J336" s="10">
+      <c r="E336" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F336" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H336" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I336" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J336" s="17">
         <v>178.5</v>
       </c>
-      <c r="L336" s="7">
+      <c r="L336" s="14">
         <v>7</v>
       </c>
-      <c r="M336" s="7">
+      <c r="M336" s="14">
         <v>7</v>
       </c>
-      <c r="N336" s="10">
+      <c r="N336" s="17">
         <v>166.01</v>
       </c>
-      <c r="P336" s="7">
+      <c r="P336" s="14">
         <v>7</v>
       </c>
-      <c r="Q336" s="10">
+      <c r="Q336" s="17">
         <v>166.01</v>
       </c>
-      <c r="R336" s="7" t="s">
+      <c r="R336" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" s="5" t="s">
         <v>702</v>
       </c>
-      <c r="B337" s="6" t="s">
+      <c r="B337" s="13" t="s">
         <v>703</v>
       </c>
-      <c r="C337" s="7" t="s">
+      <c r="C337" s="14" t="s">
         <v>90</v>
       </c>
-      <c r="D337" s="7" t="s">
+      <c r="D337" s="14" t="s">
         <v>702</v>
       </c>
-      <c r="E337" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J337" s="10">
+      <c r="E337" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F337" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H337" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I337" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J337" s="17">
         <v>275.9</v>
       </c>
-      <c r="L337" s="7">
+      <c r="L337" s="14">
         <v>7</v>
       </c>
-      <c r="M337" s="7">
+      <c r="M337" s="14">
         <v>7</v>
       </c>
-      <c r="N337" s="10">
+      <c r="N337" s="17">
         <v>256.59</v>
       </c>
-      <c r="P337" s="7">
+      <c r="P337" s="14">
         <v>7</v>
       </c>
-      <c r="Q337" s="10">
+      <c r="Q337" s="17">
         <v>256.59</v>
       </c>
-      <c r="R337" s="7" t="s">
+      <c r="R337" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" s="5" t="s">
         <v>704</v>
       </c>
-      <c r="B338" s="6" t="s">
+      <c r="B338" s="13" t="s">
         <v>705</v>
       </c>
-      <c r="C338" s="7" t="s">
+      <c r="C338" s="14" t="s">
         <v>90</v>
       </c>
-      <c r="D338" s="7" t="s">
+      <c r="D338" s="14" t="s">
         <v>704</v>
       </c>
-      <c r="E338" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J338" s="10">
+      <c r="E338" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F338" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H338" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I338" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J338" s="17">
         <v>202</v>
       </c>
-      <c r="L338" s="7">
+      <c r="L338" s="14">
         <v>7</v>
       </c>
-      <c r="M338" s="7">
+      <c r="M338" s="14">
         <v>7</v>
       </c>
-      <c r="N338" s="10">
+      <c r="N338" s="17">
         <v>187.86</v>
       </c>
-      <c r="P338" s="7">
+      <c r="P338" s="14">
         <v>7</v>
       </c>
-      <c r="Q338" s="10">
+      <c r="Q338" s="17">
         <v>187.86</v>
       </c>
-      <c r="R338" s="7" t="s">
+      <c r="R338" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" s="5" t="s">
         <v>706</v>
       </c>
-      <c r="B339" s="6" t="s">
+      <c r="B339" s="13" t="s">
         <v>707</v>
       </c>
-      <c r="C339" s="7" t="s">
+      <c r="C339" s="14" t="s">
         <v>90</v>
       </c>
-      <c r="D339" s="7" t="s">
+      <c r="D339" s="14" t="s">
         <v>706</v>
       </c>
-      <c r="E339" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J339" s="10">
+      <c r="E339" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F339" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H339" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I339" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J339" s="17">
         <v>249.3</v>
       </c>
-      <c r="L339" s="7">
+      <c r="L339" s="14">
         <v>7</v>
       </c>
-      <c r="M339" s="7">
+      <c r="M339" s="14">
         <v>7</v>
       </c>
-      <c r="N339" s="10">
+      <c r="N339" s="17">
         <v>231.85</v>
       </c>
-      <c r="P339" s="7">
+      <c r="P339" s="14">
         <v>7</v>
       </c>
-      <c r="Q339" s="10">
+      <c r="Q339" s="17">
         <v>231.85</v>
       </c>
-      <c r="R339" s="7" t="s">
+      <c r="R339" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" s="5" t="s">
         <v>708</v>
       </c>
-      <c r="B340" s="6" t="s">
+      <c r="B340" s="13" t="s">
         <v>709</v>
       </c>
-      <c r="C340" s="7" t="s">
+      <c r="C340" s="14" t="s">
         <v>90</v>
       </c>
-      <c r="D340" s="7" t="s">
+      <c r="D340" s="14" t="s">
         <v>708</v>
       </c>
-      <c r="E340" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J340" s="10">
+      <c r="E340" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F340" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H340" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I340" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J340" s="17">
         <v>359.5</v>
       </c>
-      <c r="L340" s="7">
+      <c r="L340" s="14">
         <v>7</v>
       </c>
-      <c r="M340" s="7">
+      <c r="M340" s="14">
         <v>7</v>
       </c>
-      <c r="N340" s="10">
+      <c r="N340" s="17">
         <v>334.34</v>
       </c>
-      <c r="P340" s="7">
+      <c r="P340" s="14">
         <v>7</v>
       </c>
-      <c r="Q340" s="10">
+      <c r="Q340" s="17">
         <v>334.34</v>
       </c>
-      <c r="R340" s="7" t="s">
+      <c r="R340" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" s="5" t="s">
         <v>710</v>
       </c>
-      <c r="B341" s="6" t="s">
+      <c r="B341" s="13" t="s">
         <v>711</v>
       </c>
-      <c r="C341" s="7" t="s">
+      <c r="C341" s="14" t="s">
         <v>90</v>
       </c>
-      <c r="D341" s="7" t="s">
+      <c r="D341" s="14" t="s">
         <v>710</v>
       </c>
-      <c r="E341" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J341" s="10">
+      <c r="E341" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F341" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H341" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I341" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J341" s="17">
         <v>324.2</v>
       </c>
-      <c r="L341" s="7">
+      <c r="L341" s="14">
         <v>7</v>
       </c>
-      <c r="M341" s="7">
+      <c r="M341" s="14">
         <v>7</v>
       </c>
-      <c r="N341" s="10">
+      <c r="N341" s="17">
         <v>301.51</v>
       </c>
-      <c r="P341" s="7">
+      <c r="P341" s="14">
         <v>7</v>
       </c>
-      <c r="Q341" s="10">
+      <c r="Q341" s="17">
         <v>301.51</v>
       </c>
-      <c r="R341" s="7" t="s">
+      <c r="R341" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" s="5" t="s">
         <v>712</v>
       </c>
-      <c r="B342" s="6" t="s">
+      <c r="B342" s="13" t="s">
         <v>713</v>
       </c>
-      <c r="C342" s="7" t="s">
+      <c r="C342" s="14" t="s">
         <v>498</v>
       </c>
-      <c r="D342" s="7" t="s">
+      <c r="D342" s="14" t="s">
         <v>712</v>
       </c>
-      <c r="E342" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J342" s="10">
+      <c r="E342" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F342" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H342" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I342" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J342" s="17">
         <v>2850</v>
       </c>
-      <c r="L342" s="7">
+      <c r="L342" s="14">
         <v>30</v>
       </c>
-      <c r="M342" s="7">
+      <c r="M342" s="14">
         <v>30</v>
       </c>
-      <c r="N342" s="10">
+      <c r="N342" s="17">
         <v>1995</v>
       </c>
-      <c r="P342" s="7">
+      <c r="P342" s="14">
         <v>30</v>
       </c>
-      <c r="Q342" s="10">
+      <c r="Q342" s="17">
         <v>1995</v>
       </c>
-      <c r="R342" s="7" t="s">
+      <c r="R342" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" s="5" t="s">
         <v>714</v>
       </c>
-      <c r="B343" s="6" t="s">
+      <c r="B343" s="13" t="s">
         <v>715</v>
       </c>
-      <c r="C343" s="7" t="s">
+      <c r="C343" s="14" t="s">
         <v>498</v>
       </c>
-      <c r="D343" s="7" t="s">
+      <c r="D343" s="14" t="s">
         <v>714</v>
       </c>
-      <c r="E343" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J343" s="10">
+      <c r="E343" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F343" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H343" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I343" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J343" s="17">
         <v>1650</v>
       </c>
-      <c r="L343" s="7">
+      <c r="L343" s="14">
         <v>30</v>
       </c>
-      <c r="M343" s="7">
+      <c r="M343" s="14">
         <v>30</v>
       </c>
-      <c r="N343" s="10">
+      <c r="N343" s="17">
         <v>1155</v>
       </c>
-      <c r="P343" s="7">
+      <c r="P343" s="14">
         <v>30</v>
       </c>
-      <c r="Q343" s="10">
+      <c r="Q343" s="17">
         <v>1155</v>
       </c>
-      <c r="R343" s="7" t="s">
+      <c r="R343" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" s="5" t="s">
         <v>716</v>
       </c>
-      <c r="B344" s="6" t="s">
+      <c r="B344" s="13" t="s">
         <v>717</v>
       </c>
-      <c r="C344" s="7" t="s">
+      <c r="C344" s="14" t="s">
         <v>498</v>
       </c>
-      <c r="D344" s="7" t="s">
+      <c r="D344" s="14" t="s">
         <v>716</v>
       </c>
-      <c r="E344" s="7" t="s">
-[...11 lines deleted...]
-      <c r="J344" s="10">
+      <c r="E344" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F344" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H344" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I344" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J344" s="17">
         <v>4030</v>
       </c>
-      <c r="L344" s="7">
+      <c r="L344" s="14">
         <v>30</v>
       </c>
-      <c r="M344" s="7">
+      <c r="M344" s="14">
         <v>30</v>
       </c>
-      <c r="N344" s="10">
+      <c r="N344" s="17">
         <v>2821</v>
       </c>
-      <c r="P344" s="7">
+      <c r="P344" s="14">
         <v>30</v>
       </c>
-      <c r="Q344" s="10">
+      <c r="Q344" s="17">
         <v>2821</v>
       </c>
-      <c r="R344" s="7" t="s">
+      <c r="R344" s="14" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <pageSetup usePrinterDefaults="0"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010028F0AC6A6E38CD4A93AEB8722B6C91D2" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e4568b544d03cf4e8e652e780b214b61">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c168b142-b8f7-4789-8d4a-1d544364992b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0355e1bd8629e6fe14723f637ed371ce" ns2:_="">
     <xsd:import namespace="c168b142-b8f7-4789-8d4a-1d544364992b"/>
@@ -18993,59 +19013,59 @@
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F343B273-15A6-463C-BE37-6783FD68F156}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EE55FE7F-9F48-4733-A50C-DC018E17655F}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2215492A-5B15-4A3C-B639-4EBBCD425A82}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{989D3774-C251-428B-9664-5EFC9AB38EAF}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{56E02D8D-8C51-4F5C-9520-914CFE41F77B}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C1854487-6241-4ED3-B7E9-797668F2A14E}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>FlexCel Studio for .NET</Application>
   <DocSecurity>0</DocSecurity>
   <HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr>Appendix E</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 