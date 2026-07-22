--- v0 (2026-04-04)
+++ v1 (2026-07-22)
@@ -13,51 +13,51 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="flId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="flId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="flId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" rupBuild="4506" lastEdited="4" lowestEdited="4"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
     <sheet name="Appendix E" sheetId="1" r:id="flId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="778" uniqueCount="218">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="786" uniqueCount="220">
   <si>
     <t>Product Name</t>
   </si>
   <si>
     <t>Product Description</t>
   </si>
   <si>
     <t>Product Category</t>
   </si>
   <si>
     <t>Manufacturer Part Number (SKU)</t>
   </si>
   <si>
     <t>Lot Information</t>
   </si>
   <si>
     <t>Type of Cloud Service (Ex. XaaS - Anything as a Service)</t>
   </si>
   <si>
     <t>Unit of Measure</t>
   </si>
   <si>
     <t>Units Per Unit of Measure</t>
   </si>
   <si>
@@ -105,56 +105,68 @@
   <si>
     <t>SFP-25G-AOC3M-AO</t>
   </si>
   <si>
     <t>Cisco UCS-MRX16G1RE1 Compatible 16GB DDR5-4800MHz Registered Single Rank x8 1.1V 288-pin CL40 RDIMM</t>
   </si>
   <si>
     <t>Memory</t>
   </si>
   <si>
     <t>UCS-MRX16G1RE1-AM</t>
   </si>
   <si>
     <t>Cisco UCS-MRX32G1RE1 Compatible 32GB DDR5-4800MHz Registered Single Rank x4 1.1V 288-pin CL40 RDIMM</t>
   </si>
   <si>
     <t>UCS-MRX32G1RE1-AM</t>
   </si>
   <si>
     <t>Cisco UCS-MRX96G2RF3 Compatible 96GB DDR5-5600MHz Registered Dual Rank x4 1.1V 288-pin CL40 RDIMM</t>
   </si>
   <si>
     <t>UCS-MRX96G2RF3-AM</t>
   </si>
   <si>
+    <t>Cisco SFP-H10GB-CU1M Compatible TAA Compliant 10GBase-CU SFP+ to SFP+ Direct Attach Cable (Passive Twinax, 1m)</t>
+  </si>
+  <si>
+    <t>Transceivers</t>
+  </si>
+  <si>
+    <t>SFP-H10GB-CU1M-AO</t>
+  </si>
+  <si>
+    <t>Cisco SFP-H10GB-CU4M Compatible TAA Compliant 10GBase-CU SFP+ to SFP+ Direct Attach Cable (Passive Twinax, 4m)</t>
+  </si>
+  <si>
+    <t>SFP-H10GB-CU4M-AO</t>
+  </si>
+  <si>
     <t>Arista Networks QSFP-100G-ZR4-AR Compatible TAA 100GBase-ZR4 QSFP28 Transceiver (SMF, 1295nm to 1309nm, 80km, LC, DOM)</t>
   </si>
   <si>
-    <t>Transceivers</t>
-[...1 lines deleted...]
-  <si>
     <t>QSFP-100G-ZR4-AR-AO</t>
   </si>
   <si>
     <t>Cisco SFP-25G-AOC3M to Dell AOC-SFP-25G-3M Compatible TAA Compliant 25GBase-AOC SFP28 to SFP28 Active Optical Cable (850nm, MMF, 3m)</t>
   </si>
   <si>
     <t>ADD-S28CIS28DE-O3M</t>
   </si>
   <si>
     <t>Cisco Compatible TAA 100GBase-BX SR1.2 QSFP28 Transceiver (MMF, 844nm to 918nm, 100m, LC, DOM)</t>
   </si>
   <si>
     <t>QSFP-100G-SR1.2-AO</t>
   </si>
   <si>
     <t>Arista Networks QSFP-100G-SR1.2 Compatible TAA 100GBase-BX SR1.2 QSFP28 Transceiver (MMF, 844nm to 918nm, 100m, LC, DOM)</t>
   </si>
   <si>
     <t>QSFP-100G-SR1.2-AR-AO</t>
   </si>
   <si>
     <t>Arista Networks SFP-10G-ER Compatible TAA 10GBase-ER SFP+ Transceiver (SMF, 1550nm, 40km, LC, DOM)</t>
   </si>
   <si>
     <t>SFP-10G-ER-AR-AO</t>
@@ -321,60 +333,54 @@
   <si>
     <t>Cisco SFP-10G-LR Compatible TAA Compliant 10GBase-LR SFP+ Transceiver (SMF, 1310nm, 10km, LC, DOM)</t>
   </si>
   <si>
     <t>SFP-10G-LR-AO</t>
   </si>
   <si>
     <t>Cisco SFP-10G-SR Compatible TAA Compliant 10GBase-SR SFP+ Transceiver (MMF, 850nm, 300m, LC, DOM)</t>
   </si>
   <si>
     <t>SFP-10G-SR-AO</t>
   </si>
   <si>
     <t>Cisco SFP-10G-ZR Compatible TAA Compliant 10GBase-ZR SFP+ Transceiver (SMF, 1550nm, 80km, LC, DOM)</t>
   </si>
   <si>
     <t>SFP-10G-ZR-AO</t>
   </si>
   <si>
     <t>Cisco SFP-25G-SR-S Compatible TAA Compliant 25GBase-SR SFP28 Transceiver (MMF, 850nm, 100m, LC, DOM)</t>
   </si>
   <si>
     <t>SFP-25G-SR-S-AO</t>
   </si>
   <si>
-    <t>Cisco SFP-H10GB-CU1M Compatible TAA Compliant 10GBase-CU SFP+ to SFP+ Direct Attach Cable (Passive Twinax, 1m)</t>
+    <t>Cisco SFP-H10GB-CU3M Compatible TAA Compliant 10GBase-CU SFP+ to SFP+ Direct Attach Cable (Passive Twinax, 3m)</t>
   </si>
   <si>
     <t>DAC</t>
-  </si>
-[...4 lines deleted...]
-    <t>Cisco SFP-H10GB-CU3M Compatible TAA Compliant 10GBase-CU SFP+ to SFP+ Direct Attach Cable (Passive Twinax, 3m)</t>
   </si>
   <si>
     <t>SFP-H10GB-CU3M-AO</t>
   </si>
   <si>
     <t>Cisco GLC-LH-SMD Compatible TAA Compliant 1000Base-LX SFP Transceiver (SMF, 1310nm, 10km, LC, DOM)</t>
   </si>
   <si>
     <t>GLC-LH-SMD-AO</t>
   </si>
   <si>
     <t>Cisco GLC-LX-SM-RGD Compatible TAA Compliant 1000Base-LX SFP Transceiver (SMF, 1310nm, 10km, LC, DOM, -40 to 85C)</t>
   </si>
   <si>
     <t>GLC-LX-SM-RGD-AO</t>
   </si>
   <si>
     <t>Cisco Meraki MA-CBL-40G-1M Compatible TAA Compliant 40GBase-CU QSFP+ Direct Attach Cable (Passive Twinax, 1m)</t>
   </si>
   <si>
     <t>MA-CBL-40G-1M-AO</t>
   </si>
   <si>
     <t>Cisco Meraki MA-CBL-40G-3M Compatible TAA Compliant 40GBase-CU QSFP+ Direct Attach Cable (Passive Twinax, 3m)</t>
   </si>
@@ -1084,124 +1090,124 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:R96"/>
+  <dimension ref="A1:R97"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="40.37109375" customWidth="1"/>
     <col min="2" max="2" width="238.2890625" customWidth="1"/>
     <col min="3" max="3" width="40.37109375" customWidth="1"/>
     <col min="4" max="4" width="54.76171875" customWidth="1"/>
     <col min="5" max="5" width="27.7734375" customWidth="1"/>
     <col min="6" max="6" width="47.56640625" customWidth="1"/>
     <col min="7" max="7" width="101.54296875" customWidth="1"/>
     <col min="8" max="8" width="27.7734375" customWidth="1"/>
     <col min="9" max="9" width="45.765625" customWidth="1"/>
     <col min="10" max="10" width="25.9765625" customWidth="1"/>
     <col min="11" max="11" width="58.359375" customWidth="1"/>
     <col min="12" max="12" width="43.96875" customWidth="1"/>
     <col min="13" max="13" width="42.171875" customWidth="1"/>
     <col min="14" max="14" width="47.56640625" customWidth="1"/>
     <col min="15" max="15" width="56.5625" customWidth="1"/>
     <col min="16" max="16" width="58.359375" customWidth="1"/>
     <col min="17" max="17" width="52.9609375" customWidth="1"/>
     <col min="18" max="18" width="7.98046875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="11" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="11" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="11" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="11" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="11" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="11" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="G1" s="11" t="s">
         <v>5</v>
       </c>
       <c r="H1" s="11" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="11" t="s">
         <v>7</v>
       </c>
       <c r="J1" s="12" t="s">
         <v>8</v>
       </c>
       <c r="K1" s="11" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="L1" s="11" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="M1" s="11" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="N1" s="12" t="s">
         <v>9</v>
       </c>
       <c r="O1" s="11" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="P1" s="11" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="Q1" s="12" t="s">
         <v>11</v>
       </c>
       <c r="R1" s="11" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C2" s="7" t="s">
         <v>12</v>
       </c>
       <c r="D2" s="7" t="s">
         <v>14</v>
       </c>
       <c r="E2" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F2" s="8" t="s">
@@ -1456,2301 +1462,2301 @@
       <c r="A8" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>30</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D8" s="7" t="s">
         <v>32</v>
       </c>
       <c r="E8" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F8" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H8" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I8" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J8" s="10">
-        <v>22000</v>
+        <v>50</v>
       </c>
       <c r="L8" s="7">
         <v>40</v>
       </c>
       <c r="M8" s="7">
         <v>40</v>
       </c>
       <c r="N8" s="10">
-        <v>13200</v>
+        <v>30</v>
       </c>
       <c r="P8" s="7">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="Q8" s="10">
-        <v>13200</v>
+        <v>27.5</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>33</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D9" s="7" t="s">
         <v>34</v>
       </c>
       <c r="E9" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F9" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H9" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I9" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J9" s="10">
-        <v>320</v>
+        <v>80</v>
       </c>
       <c r="L9" s="7">
         <v>40</v>
       </c>
       <c r="M9" s="7">
         <v>40</v>
       </c>
       <c r="N9" s="10">
-        <v>192</v>
+        <v>48</v>
       </c>
       <c r="P9" s="7">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="Q9" s="10">
-        <v>192</v>
+        <v>44</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F10" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H10" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I10" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J10" s="10">
-        <v>1250</v>
+        <v>22000</v>
       </c>
       <c r="L10" s="7">
         <v>40</v>
       </c>
       <c r="M10" s="7">
         <v>40</v>
       </c>
       <c r="N10" s="10">
-        <v>750</v>
+        <v>13200</v>
       </c>
       <c r="P10" s="7">
         <v>40</v>
       </c>
       <c r="Q10" s="10">
-        <v>750</v>
+        <v>13200</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>37</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>38</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F11" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H11" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I11" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J11" s="10">
-        <v>1250</v>
+        <v>320</v>
       </c>
       <c r="L11" s="7">
         <v>40</v>
       </c>
       <c r="M11" s="7">
         <v>40</v>
       </c>
       <c r="N11" s="10">
-        <v>750</v>
+        <v>192</v>
       </c>
       <c r="P11" s="7">
         <v>40</v>
       </c>
       <c r="Q11" s="10">
-        <v>750</v>
+        <v>192</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="6" t="s">
         <v>39</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>12</v>
+        <v>31</v>
       </c>
       <c r="D12" s="7" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F12" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H12" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I12" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J12" s="10">
-        <v>2500</v>
+        <v>1250</v>
       </c>
       <c r="L12" s="7">
         <v>40</v>
       </c>
       <c r="M12" s="7">
         <v>40</v>
       </c>
       <c r="N12" s="10">
-        <v>1500</v>
+        <v>750</v>
       </c>
       <c r="P12" s="7">
         <v>40</v>
       </c>
       <c r="Q12" s="10">
-        <v>1500</v>
+        <v>750</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>41</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>12</v>
+        <v>31</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>42</v>
       </c>
       <c r="E13" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F13" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H13" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I13" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J13" s="10">
-        <v>500</v>
+        <v>1250</v>
       </c>
       <c r="L13" s="7">
         <v>40</v>
       </c>
       <c r="M13" s="7">
         <v>40</v>
       </c>
       <c r="N13" s="10">
-        <v>300</v>
+        <v>750</v>
       </c>
       <c r="P13" s="7">
         <v>40</v>
       </c>
       <c r="Q13" s="10">
-        <v>300</v>
+        <v>750</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>43</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>12</v>
       </c>
       <c r="D14" s="7" t="s">
         <v>44</v>
       </c>
       <c r="E14" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F14" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H14" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I14" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J14" s="10">
-        <v>4790</v>
+        <v>2500</v>
       </c>
       <c r="L14" s="7">
         <v>40</v>
       </c>
       <c r="M14" s="7">
         <v>40</v>
       </c>
       <c r="N14" s="10">
-        <v>2874</v>
+        <v>1500</v>
       </c>
       <c r="P14" s="7">
         <v>40</v>
       </c>
       <c r="Q14" s="10">
-        <v>2874</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="6" t="s">
         <v>45</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>12</v>
       </c>
       <c r="D15" s="7" t="s">
         <v>46</v>
       </c>
       <c r="E15" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F15" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H15" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I15" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J15" s="10">
-        <v>21</v>
+        <v>500</v>
       </c>
       <c r="L15" s="7">
         <v>40</v>
       </c>
       <c r="M15" s="7">
         <v>40</v>
       </c>
       <c r="N15" s="10">
-        <v>12.6</v>
+        <v>300</v>
       </c>
       <c r="P15" s="7">
         <v>40</v>
       </c>
       <c r="Q15" s="10">
-        <v>12.6</v>
+        <v>300</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B16" s="6" t="s">
         <v>47</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>12</v>
       </c>
       <c r="D16" s="7" t="s">
         <v>48</v>
       </c>
       <c r="E16" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F16" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H16" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I16" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J16" s="10">
-        <v>23</v>
+        <v>4790</v>
       </c>
       <c r="L16" s="7">
         <v>40</v>
       </c>
       <c r="M16" s="7">
         <v>40</v>
       </c>
       <c r="N16" s="10">
-        <v>13.8</v>
+        <v>2874</v>
       </c>
       <c r="P16" s="7">
         <v>40</v>
       </c>
       <c r="Q16" s="10">
-        <v>13.8</v>
+        <v>2874</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="6" t="s">
         <v>49</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>12</v>
       </c>
       <c r="D17" s="7" t="s">
         <v>50</v>
       </c>
       <c r="E17" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F17" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H17" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I17" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J17" s="10">
-        <v>390</v>
+        <v>21</v>
       </c>
       <c r="L17" s="7">
         <v>40</v>
       </c>
       <c r="M17" s="7">
         <v>40</v>
       </c>
       <c r="N17" s="10">
-        <v>234</v>
+        <v>12.6</v>
       </c>
       <c r="P17" s="7">
         <v>40</v>
       </c>
       <c r="Q17" s="10">
-        <v>234</v>
+        <v>12.6</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B18" s="6" t="s">
         <v>51</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>12</v>
       </c>
       <c r="D18" s="7" t="s">
         <v>52</v>
       </c>
       <c r="E18" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F18" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H18" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I18" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J18" s="10">
-        <v>390</v>
+        <v>23</v>
       </c>
       <c r="L18" s="7">
         <v>40</v>
       </c>
       <c r="M18" s="7">
         <v>40</v>
       </c>
       <c r="N18" s="10">
-        <v>234</v>
+        <v>13.8</v>
       </c>
       <c r="P18" s="7">
         <v>40</v>
       </c>
       <c r="Q18" s="10">
-        <v>234</v>
+        <v>13.8</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B19" s="6" t="s">
         <v>53</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="D19" s="7" t="s">
         <v>54</v>
       </c>
       <c r="E19" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F19" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H19" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I19" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J19" s="10">
-        <v>80</v>
+        <v>390</v>
       </c>
       <c r="L19" s="7">
         <v>40</v>
       </c>
       <c r="M19" s="7">
         <v>40</v>
       </c>
       <c r="N19" s="10">
-        <v>48</v>
+        <v>234</v>
       </c>
       <c r="P19" s="7">
         <v>40</v>
       </c>
       <c r="Q19" s="10">
-        <v>48</v>
+        <v>234</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B20" s="6" t="s">
         <v>55</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="D20" s="7" t="s">
         <v>56</v>
       </c>
       <c r="E20" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F20" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H20" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I20" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J20" s="10">
-        <v>68</v>
+        <v>390</v>
       </c>
       <c r="L20" s="7">
         <v>40</v>
       </c>
       <c r="M20" s="7">
         <v>40</v>
       </c>
       <c r="N20" s="10">
-        <v>40.8</v>
+        <v>234</v>
       </c>
       <c r="P20" s="7">
         <v>40</v>
       </c>
       <c r="Q20" s="10">
-        <v>40.8</v>
+        <v>234</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B21" s="6" t="s">
         <v>57</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D21" s="7" t="s">
         <v>58</v>
       </c>
       <c r="E21" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F21" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H21" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I21" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J21" s="10">
-        <v>360</v>
+        <v>80</v>
       </c>
       <c r="L21" s="7">
         <v>40</v>
       </c>
       <c r="M21" s="7">
         <v>40</v>
       </c>
       <c r="N21" s="10">
-        <v>216</v>
+        <v>48</v>
       </c>
       <c r="P21" s="7">
         <v>40</v>
       </c>
       <c r="Q21" s="10">
-        <v>216</v>
+        <v>48</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B22" s="6" t="s">
         <v>59</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D22" s="7" t="s">
         <v>60</v>
       </c>
       <c r="E22" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F22" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H22" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J22" s="10">
-        <v>500</v>
+        <v>68</v>
       </c>
       <c r="L22" s="7">
         <v>40</v>
       </c>
       <c r="M22" s="7">
         <v>40</v>
       </c>
       <c r="N22" s="10">
-        <v>300</v>
+        <v>40.8</v>
+      </c>
+      <c r="P22" s="7">
+        <v>40</v>
       </c>
       <c r="Q22" s="10">
-        <v>300</v>
+        <v>40.8</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B23" s="6" t="s">
         <v>61</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>62</v>
       </c>
       <c r="E23" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F23" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H23" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I23" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J23" s="10">
-        <v>800</v>
+        <v>360</v>
       </c>
       <c r="L23" s="7">
         <v>40</v>
       </c>
       <c r="M23" s="7">
         <v>40</v>
       </c>
       <c r="N23" s="10">
-        <v>480</v>
+        <v>216</v>
+      </c>
+      <c r="P23" s="7">
+        <v>40</v>
       </c>
       <c r="Q23" s="10">
-        <v>480</v>
+        <v>216</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B24" s="6" t="s">
         <v>63</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>64</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F24" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H24" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I24" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J24" s="10">
-        <v>800</v>
+        <v>500</v>
       </c>
       <c r="L24" s="7">
         <v>40</v>
       </c>
       <c r="M24" s="7">
         <v>40</v>
       </c>
       <c r="N24" s="10">
-        <v>480</v>
+        <v>300</v>
       </c>
       <c r="Q24" s="10">
-        <v>480</v>
+        <v>300</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B25" s="6" t="s">
         <v>65</v>
       </c>
       <c r="C25" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="D25" s="7" t="s">
         <v>66</v>
       </c>
-      <c r="D25" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E25" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F25" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H25" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I25" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J25" s="10">
-        <v>61.06</v>
+        <v>800</v>
       </c>
       <c r="L25" s="7">
         <v>40</v>
       </c>
       <c r="M25" s="7">
         <v>40</v>
       </c>
       <c r="N25" s="10">
-        <v>36.64</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>480</v>
       </c>
       <c r="Q25" s="10">
-        <v>36.64</v>
+        <v>480</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B26" s="6" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D26" s="7" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F26" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H26" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I26" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J26" s="10">
-        <v>68</v>
+        <v>800</v>
       </c>
       <c r="L26" s="7">
         <v>40</v>
       </c>
       <c r="M26" s="7">
         <v>40</v>
       </c>
       <c r="N26" s="10">
-        <v>40.8</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>480</v>
       </c>
       <c r="Q26" s="10">
-        <v>40.8</v>
+        <v>480</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B27" s="6" t="s">
+        <v>69</v>
+      </c>
+      <c r="C27" s="7" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
       <c r="D27" s="7" t="s">
         <v>71</v>
       </c>
       <c r="E27" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F27" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H27" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I27" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J27" s="10">
-        <v>180</v>
+        <v>61.06</v>
       </c>
       <c r="L27" s="7">
         <v>40</v>
       </c>
       <c r="M27" s="7">
         <v>40</v>
       </c>
       <c r="N27" s="10">
-        <v>108</v>
+        <v>36.64</v>
       </c>
       <c r="P27" s="7">
         <v>40</v>
       </c>
       <c r="Q27" s="10">
-        <v>108</v>
+        <v>36.64</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B28" s="6" t="s">
         <v>72</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D28" s="7" t="s">
         <v>73</v>
       </c>
       <c r="E28" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F28" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H28" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I28" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J28" s="10">
-        <v>550</v>
+        <v>68</v>
       </c>
       <c r="L28" s="7">
         <v>40</v>
       </c>
       <c r="M28" s="7">
         <v>40</v>
       </c>
       <c r="N28" s="10">
-        <v>330</v>
+        <v>40.8</v>
       </c>
       <c r="P28" s="7">
         <v>40</v>
       </c>
       <c r="Q28" s="10">
-        <v>330</v>
+        <v>40.8</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B29" s="6" t="s">
         <v>74</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D29" s="7" t="s">
         <v>75</v>
       </c>
       <c r="E29" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F29" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H29" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I29" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J29" s="10">
-        <v>330</v>
+        <v>180</v>
       </c>
       <c r="L29" s="7">
         <v>40</v>
       </c>
       <c r="M29" s="7">
         <v>40</v>
       </c>
       <c r="N29" s="10">
-        <v>198</v>
+        <v>108</v>
       </c>
       <c r="P29" s="7">
         <v>40</v>
       </c>
       <c r="Q29" s="10">
-        <v>198</v>
+        <v>108</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B30" s="6" t="s">
         <v>76</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D30" s="7" t="s">
         <v>77</v>
       </c>
       <c r="E30" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F30" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H30" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I30" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J30" s="10">
-        <v>900</v>
+        <v>550</v>
       </c>
       <c r="L30" s="7">
         <v>40</v>
       </c>
       <c r="M30" s="7">
         <v>40</v>
       </c>
       <c r="N30" s="10">
-        <v>540</v>
+        <v>330</v>
       </c>
       <c r="P30" s="7">
         <v>40</v>
       </c>
       <c r="Q30" s="10">
-        <v>540</v>
+        <v>330</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B31" s="6" t="s">
         <v>78</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D31" s="7" t="s">
         <v>79</v>
       </c>
       <c r="E31" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F31" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H31" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I31" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J31" s="10">
-        <v>1200</v>
+        <v>330</v>
       </c>
       <c r="L31" s="7">
         <v>40</v>
       </c>
       <c r="M31" s="7">
         <v>40</v>
       </c>
       <c r="N31" s="10">
-        <v>720</v>
+        <v>198</v>
       </c>
       <c r="P31" s="7">
         <v>40</v>
       </c>
       <c r="Q31" s="10">
-        <v>720</v>
+        <v>198</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B32" s="6" t="s">
         <v>80</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D32" s="7" t="s">
         <v>81</v>
       </c>
       <c r="E32" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F32" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H32" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I32" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J32" s="10">
-        <v>760</v>
+        <v>900</v>
       </c>
       <c r="L32" s="7">
         <v>40</v>
       </c>
       <c r="M32" s="7">
         <v>40</v>
       </c>
       <c r="N32" s="10">
-        <v>456</v>
+        <v>540</v>
       </c>
       <c r="P32" s="7">
         <v>40</v>
       </c>
       <c r="Q32" s="10">
-        <v>456</v>
+        <v>540</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B33" s="6" t="s">
         <v>82</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D33" s="7" t="s">
         <v>83</v>
       </c>
       <c r="E33" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F33" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H33" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I33" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J33" s="10">
-        <v>1500</v>
+        <v>1200</v>
       </c>
       <c r="L33" s="7">
         <v>40</v>
       </c>
       <c r="M33" s="7">
         <v>40</v>
       </c>
       <c r="N33" s="10">
-        <v>900</v>
+        <v>720</v>
       </c>
       <c r="P33" s="7">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="Q33" s="10">
-        <v>870</v>
+        <v>720</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B34" s="6" t="s">
         <v>84</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D34" s="7" t="s">
         <v>85</v>
       </c>
       <c r="E34" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F34" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H34" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I34" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J34" s="10">
-        <v>635</v>
+        <v>760</v>
       </c>
       <c r="L34" s="7">
         <v>40</v>
       </c>
       <c r="M34" s="7">
         <v>40</v>
       </c>
       <c r="N34" s="10">
-        <v>381</v>
+        <v>456</v>
       </c>
       <c r="P34" s="7">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="Q34" s="10">
-        <v>368.3</v>
+        <v>456</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B35" s="6" t="s">
         <v>86</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D35" s="7" t="s">
         <v>87</v>
       </c>
       <c r="E35" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F35" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H35" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I35" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J35" s="10">
-        <v>335</v>
+        <v>1500</v>
       </c>
       <c r="L35" s="7">
         <v>40</v>
       </c>
       <c r="M35" s="7">
         <v>40</v>
       </c>
       <c r="N35" s="10">
-        <v>201</v>
+        <v>900</v>
       </c>
       <c r="P35" s="7">
         <v>42</v>
       </c>
       <c r="Q35" s="10">
-        <v>194.3</v>
+        <v>870</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B36" s="6" t="s">
         <v>88</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>89</v>
       </c>
       <c r="E36" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F36" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H36" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I36" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J36" s="10">
-        <v>545</v>
+        <v>635</v>
       </c>
       <c r="L36" s="7">
         <v>40</v>
       </c>
       <c r="M36" s="7">
         <v>40</v>
       </c>
       <c r="N36" s="10">
-        <v>327</v>
+        <v>381</v>
       </c>
       <c r="P36" s="7">
         <v>42</v>
       </c>
       <c r="Q36" s="10">
-        <v>316.1</v>
+        <v>368.3</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B37" s="6" t="s">
         <v>90</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>91</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F37" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H37" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I37" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J37" s="10">
-        <v>340</v>
+        <v>335</v>
       </c>
       <c r="L37" s="7">
         <v>40</v>
       </c>
       <c r="M37" s="7">
         <v>40</v>
       </c>
       <c r="N37" s="10">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="P37" s="7">
         <v>42</v>
       </c>
       <c r="Q37" s="10">
-        <v>197.2</v>
+        <v>194.3</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B38" s="6" t="s">
         <v>92</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>93</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F38" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H38" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I38" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J38" s="10">
-        <v>235</v>
+        <v>545</v>
       </c>
       <c r="L38" s="7">
         <v>40</v>
       </c>
       <c r="M38" s="7">
         <v>40</v>
       </c>
       <c r="N38" s="10">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="P38" s="7">
         <v>42</v>
       </c>
       <c r="Q38" s="10">
-        <v>136.3</v>
+        <v>316.1</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B39" s="6" t="s">
         <v>94</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D39" s="7" t="s">
         <v>95</v>
       </c>
       <c r="E39" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F39" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H39" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I39" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J39" s="10">
-        <v>125</v>
+        <v>340</v>
       </c>
       <c r="L39" s="7">
         <v>40</v>
       </c>
       <c r="M39" s="7">
         <v>40</v>
       </c>
       <c r="N39" s="10">
-        <v>75</v>
+        <v>204</v>
       </c>
       <c r="P39" s="7">
         <v>42</v>
       </c>
       <c r="Q39" s="10">
-        <v>72.5</v>
+        <v>197.2</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B40" s="6" t="s">
         <v>96</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D40" s="7" t="s">
         <v>97</v>
       </c>
       <c r="E40" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F40" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H40" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I40" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J40" s="10">
-        <v>165</v>
+        <v>235</v>
       </c>
       <c r="L40" s="7">
         <v>40</v>
       </c>
       <c r="M40" s="7">
         <v>40</v>
       </c>
       <c r="N40" s="10">
-        <v>99</v>
+        <v>141</v>
       </c>
       <c r="P40" s="7">
         <v>42</v>
       </c>
       <c r="Q40" s="10">
-        <v>95.7</v>
+        <v>136.3</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B41" s="6" t="s">
         <v>98</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D41" s="7" t="s">
         <v>99</v>
       </c>
       <c r="E41" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F41" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H41" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I41" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J41" s="10">
-        <v>400</v>
+        <v>125</v>
       </c>
       <c r="L41" s="7">
         <v>40</v>
       </c>
       <c r="M41" s="7">
         <v>40</v>
       </c>
       <c r="N41" s="10">
-        <v>240</v>
+        <v>75</v>
       </c>
       <c r="P41" s="7">
         <v>42</v>
       </c>
       <c r="Q41" s="10">
-        <v>232</v>
+        <v>72.5</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B42" s="6" t="s">
         <v>100</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D42" s="7" t="s">
         <v>101</v>
       </c>
       <c r="E42" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F42" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H42" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I42" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J42" s="10">
-        <v>210</v>
+        <v>165</v>
       </c>
       <c r="L42" s="7">
         <v>40</v>
       </c>
       <c r="M42" s="7">
         <v>40</v>
       </c>
       <c r="N42" s="10">
-        <v>126</v>
+        <v>99</v>
       </c>
       <c r="P42" s="7">
         <v>42</v>
       </c>
       <c r="Q42" s="10">
-        <v>121.8</v>
+        <v>95.7</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B43" s="6" t="s">
         <v>102</v>
       </c>
       <c r="C43" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="D43" s="7" t="s">
         <v>103</v>
       </c>
-      <c r="D43" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E43" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F43" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H43" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I43" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J43" s="10">
-        <v>40</v>
+        <v>400</v>
       </c>
       <c r="L43" s="7">
         <v>40</v>
       </c>
       <c r="M43" s="7">
         <v>40</v>
       </c>
       <c r="N43" s="10">
-        <v>24</v>
+        <v>240</v>
       </c>
       <c r="P43" s="7">
         <v>42</v>
       </c>
       <c r="Q43" s="10">
-        <v>23.2</v>
+        <v>232</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B44" s="6" t="s">
+        <v>104</v>
+      </c>
+      <c r="C44" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="D44" s="7" t="s">
         <v>105</v>
       </c>
-      <c r="C44" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E44" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F44" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H44" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I44" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J44" s="10">
-        <v>55</v>
+        <v>210</v>
       </c>
       <c r="L44" s="7">
         <v>40</v>
       </c>
       <c r="M44" s="7">
         <v>40</v>
       </c>
       <c r="N44" s="10">
-        <v>33</v>
+        <v>126</v>
       </c>
       <c r="P44" s="7">
         <v>42</v>
       </c>
       <c r="Q44" s="10">
-        <v>31.9</v>
+        <v>121.8</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B45" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="C45" s="7" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
       <c r="D45" s="7" t="s">
         <v>108</v>
       </c>
       <c r="E45" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F45" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H45" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I45" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J45" s="10">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="L45" s="7">
         <v>40</v>
       </c>
       <c r="M45" s="7">
         <v>40</v>
       </c>
       <c r="N45" s="10">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="P45" s="7">
         <v>42</v>
       </c>
       <c r="Q45" s="10">
-        <v>23.2</v>
+        <v>31.9</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B46" s="6" t="s">
         <v>109</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D46" s="7" t="s">
         <v>110</v>
       </c>
       <c r="E46" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F46" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H46" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I46" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J46" s="10">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="L46" s="7">
         <v>40</v>
       </c>
       <c r="M46" s="7">
         <v>40</v>
       </c>
       <c r="N46" s="10">
-        <v>22.8</v>
+        <v>24</v>
       </c>
       <c r="P46" s="7">
         <v>42</v>
       </c>
       <c r="Q46" s="10">
-        <v>22.04</v>
+        <v>23.2</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B47" s="6" t="s">
         <v>111</v>
       </c>
       <c r="C47" s="7" t="s">
-        <v>103</v>
+        <v>31</v>
       </c>
       <c r="D47" s="7" t="s">
         <v>112</v>
       </c>
       <c r="E47" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F47" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H47" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I47" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J47" s="10">
-        <v>130</v>
+        <v>38</v>
       </c>
       <c r="L47" s="7">
         <v>40</v>
       </c>
       <c r="M47" s="7">
         <v>40</v>
       </c>
       <c r="N47" s="10">
-        <v>78</v>
+        <v>22.8</v>
       </c>
       <c r="P47" s="7">
         <v>42</v>
       </c>
       <c r="Q47" s="10">
-        <v>75.4</v>
+        <v>22.04</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B48" s="6" t="s">
         <v>113</v>
       </c>
       <c r="C48" s="7" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="D48" s="7" t="s">
         <v>114</v>
       </c>
       <c r="E48" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F48" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H48" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I48" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J48" s="10">
-        <v>148</v>
+        <v>130</v>
       </c>
       <c r="L48" s="7">
         <v>40</v>
       </c>
       <c r="M48" s="7">
         <v>40</v>
       </c>
       <c r="N48" s="10">
-        <v>88.8</v>
+        <v>78</v>
       </c>
       <c r="P48" s="7">
         <v>42</v>
       </c>
       <c r="Q48" s="10">
-        <v>85.84</v>
+        <v>75.4</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B49" s="6" t="s">
         <v>115</v>
       </c>
       <c r="C49" s="7" t="s">
-        <v>31</v>
+        <v>107</v>
       </c>
       <c r="D49" s="7" t="s">
         <v>116</v>
       </c>
       <c r="E49" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F49" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H49" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I49" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J49" s="10">
-        <v>190</v>
+        <v>148</v>
       </c>
       <c r="L49" s="7">
         <v>40</v>
       </c>
       <c r="M49" s="7">
         <v>40</v>
       </c>
       <c r="N49" s="10">
-        <v>114</v>
+        <v>88.8</v>
       </c>
       <c r="P49" s="7">
         <v>42</v>
       </c>
       <c r="Q49" s="10">
-        <v>110.2</v>
+        <v>85.84</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B50" s="6" t="s">
         <v>117</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D50" s="7" t="s">
         <v>118</v>
       </c>
       <c r="E50" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F50" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H50" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I50" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J50" s="10">
-        <v>400</v>
+        <v>190</v>
       </c>
       <c r="L50" s="7">
         <v>40</v>
       </c>
       <c r="M50" s="7">
         <v>40</v>
       </c>
       <c r="N50" s="10">
-        <v>240</v>
+        <v>114</v>
       </c>
       <c r="P50" s="7">
         <v>42</v>
       </c>
       <c r="Q50" s="10">
-        <v>232</v>
+        <v>110.2</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B51" s="6" t="s">
         <v>119</v>
       </c>
       <c r="C51" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D51" s="7" t="s">
         <v>120</v>
       </c>
       <c r="E51" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F51" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H51" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I51" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J51" s="10">
-        <v>250</v>
+        <v>400</v>
       </c>
       <c r="L51" s="7">
         <v>40</v>
       </c>
       <c r="M51" s="7">
         <v>40</v>
       </c>
       <c r="N51" s="10">
-        <v>150</v>
+        <v>240</v>
       </c>
       <c r="P51" s="7">
         <v>42</v>
       </c>
       <c r="Q51" s="10">
-        <v>145</v>
+        <v>232</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B52" s="6" t="s">
         <v>121</v>
       </c>
       <c r="C52" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="D52" s="7" t="s">
         <v>122</v>
       </c>
-      <c r="D52" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E52" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F52" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H52" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J52" s="10">
-        <v>700</v>
+        <v>250</v>
       </c>
       <c r="L52" s="7">
         <v>40</v>
       </c>
       <c r="M52" s="7">
         <v>40</v>
       </c>
       <c r="N52" s="10">
-        <v>420</v>
+        <v>150</v>
       </c>
       <c r="P52" s="7">
         <v>42</v>
       </c>
       <c r="Q52" s="10">
-        <v>406</v>
+        <v>145</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B53" s="6" t="s">
+        <v>123</v>
+      </c>
+      <c r="C53" s="7" t="s">
         <v>124</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="D53" s="7" t="s">
         <v>125</v>
       </c>
       <c r="E53" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F53" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H53" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J53" s="10">
-        <v>125</v>
+        <v>700</v>
       </c>
       <c r="L53" s="7">
         <v>40</v>
       </c>
       <c r="M53" s="7">
         <v>40</v>
       </c>
       <c r="N53" s="10">
-        <v>75</v>
+        <v>420</v>
       </c>
       <c r="P53" s="7">
         <v>42</v>
       </c>
       <c r="Q53" s="10">
-        <v>72.5</v>
+        <v>406</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B54" s="6" t="s">
         <v>126</v>
       </c>
       <c r="C54" s="7" t="s">
-        <v>31</v>
+        <v>107</v>
       </c>
       <c r="D54" s="7" t="s">
         <v>127</v>
       </c>
       <c r="E54" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F54" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H54" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J54" s="10">
-        <v>3100</v>
+        <v>125</v>
       </c>
       <c r="L54" s="7">
         <v>40</v>
       </c>
       <c r="M54" s="7">
         <v>40</v>
       </c>
       <c r="N54" s="10">
-        <v>1860</v>
+        <v>75</v>
       </c>
       <c r="P54" s="7">
         <v>42</v>
       </c>
       <c r="Q54" s="10">
-        <v>1798</v>
+        <v>72.5</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B55" s="6" t="s">
         <v>128</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D55" s="7" t="s">
         <v>129</v>
       </c>
       <c r="E55" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F55" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H55" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J55" s="10">
-        <v>925</v>
+        <v>3100</v>
       </c>
       <c r="L55" s="7">
         <v>40</v>
       </c>
       <c r="M55" s="7">
         <v>40</v>
       </c>
       <c r="N55" s="10">
-        <v>555</v>
+        <v>1860</v>
       </c>
       <c r="P55" s="7">
         <v>42</v>
       </c>
       <c r="Q55" s="10">
-        <v>536.5</v>
+        <v>1798</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B56" s="6" t="s">
         <v>130</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D56" s="7" t="s">
         <v>131</v>
       </c>
       <c r="E56" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F56" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H56" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J56" s="10">
-        <v>1450</v>
+        <v>925</v>
       </c>
       <c r="L56" s="7">
         <v>40</v>
       </c>
       <c r="M56" s="7">
         <v>40</v>
       </c>
       <c r="N56" s="10">
-        <v>870</v>
+        <v>555</v>
       </c>
       <c r="P56" s="7">
         <v>42</v>
       </c>
       <c r="Q56" s="10">
-        <v>841</v>
+        <v>536.5</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B57" s="6" t="s">
         <v>132</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D57" s="7" t="s">
         <v>133</v>
       </c>
       <c r="E57" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F57" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H57" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I57" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J57" s="10">
-        <v>740</v>
+        <v>1450</v>
       </c>
       <c r="L57" s="7">
         <v>40</v>
       </c>
       <c r="M57" s="7">
         <v>40</v>
       </c>
       <c r="N57" s="10">
-        <v>444</v>
+        <v>870</v>
       </c>
       <c r="P57" s="7">
         <v>42</v>
       </c>
       <c r="Q57" s="10">
-        <v>429.2</v>
+        <v>841</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B58" s="6" t="s">
         <v>134</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D58" s="7" t="s">
         <v>135</v>
       </c>
       <c r="E58" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F58" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H58" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I58" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J58" s="10">
-        <v>800</v>
+        <v>740</v>
       </c>
       <c r="L58" s="7">
         <v>40</v>
       </c>
       <c r="M58" s="7">
         <v>40</v>
       </c>
       <c r="N58" s="10">
-        <v>480</v>
+        <v>444</v>
       </c>
       <c r="P58" s="7">
         <v>42</v>
       </c>
       <c r="Q58" s="10">
-        <v>464</v>
+        <v>429.2</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B59" s="6" t="s">
         <v>136</v>
       </c>
       <c r="C59" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D59" s="7" t="s">
         <v>137</v>
       </c>
       <c r="E59" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F59" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H59" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I59" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J59" s="10">
-        <v>7200</v>
+        <v>800</v>
       </c>
       <c r="L59" s="7">
         <v>40</v>
       </c>
       <c r="M59" s="7">
         <v>40</v>
       </c>
       <c r="N59" s="10">
-        <v>4320</v>
+        <v>480</v>
       </c>
       <c r="P59" s="7">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="Q59" s="10">
-        <v>4320</v>
+        <v>464</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B60" s="6" t="s">
         <v>138</v>
       </c>
       <c r="C60" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D60" s="7" t="s">
         <v>139</v>
       </c>
       <c r="E60" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F60" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H60" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I60" s="7" t="s">
@@ -3779,374 +3785,374 @@
       <c r="A61" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B61" s="6" t="s">
         <v>140</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D61" s="7" t="s">
         <v>141</v>
       </c>
       <c r="E61" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F61" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H61" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I61" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J61" s="10">
-        <v>82</v>
+        <v>7200</v>
       </c>
       <c r="L61" s="7">
         <v>40</v>
       </c>
       <c r="M61" s="7">
         <v>40</v>
       </c>
       <c r="N61" s="10">
-        <v>49.2</v>
+        <v>4320</v>
       </c>
       <c r="P61" s="7">
         <v>40</v>
       </c>
       <c r="Q61" s="10">
-        <v>49.2</v>
+        <v>4320</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B62" s="6" t="s">
         <v>142</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D62" s="7" t="s">
         <v>143</v>
       </c>
       <c r="E62" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F62" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H62" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I62" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J62" s="10">
-        <v>400</v>
+        <v>82</v>
       </c>
       <c r="L62" s="7">
         <v>40</v>
       </c>
       <c r="M62" s="7">
         <v>40</v>
       </c>
       <c r="N62" s="10">
-        <v>240</v>
+        <v>49.2</v>
       </c>
       <c r="P62" s="7">
         <v>40</v>
       </c>
       <c r="Q62" s="10">
-        <v>240</v>
+        <v>49.2</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B63" s="6" t="s">
         <v>144</v>
       </c>
       <c r="C63" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D63" s="7" t="s">
         <v>145</v>
       </c>
       <c r="E63" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F63" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H63" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I63" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J63" s="10">
-        <v>388</v>
+        <v>400</v>
       </c>
       <c r="L63" s="7">
         <v>40</v>
       </c>
       <c r="M63" s="7">
         <v>40</v>
       </c>
       <c r="N63" s="10">
-        <v>232.8</v>
+        <v>240</v>
       </c>
       <c r="P63" s="7">
         <v>40</v>
       </c>
       <c r="Q63" s="10">
-        <v>232.8</v>
+        <v>240</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B64" s="6" t="s">
         <v>146</v>
       </c>
       <c r="C64" s="7" t="s">
-        <v>12</v>
+        <v>31</v>
       </c>
       <c r="D64" s="7" t="s">
         <v>147</v>
       </c>
       <c r="E64" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F64" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H64" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I64" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J64" s="10">
-        <v>90</v>
+        <v>388</v>
       </c>
       <c r="L64" s="7">
         <v>40</v>
       </c>
       <c r="M64" s="7">
         <v>40</v>
       </c>
       <c r="N64" s="10">
-        <v>54</v>
+        <v>232.8</v>
       </c>
       <c r="P64" s="7">
         <v>40</v>
       </c>
       <c r="Q64" s="10">
-        <v>54</v>
+        <v>232.8</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B65" s="6" t="s">
         <v>148</v>
       </c>
       <c r="C65" s="7" t="s">
         <v>12</v>
       </c>
       <c r="D65" s="7" t="s">
         <v>149</v>
       </c>
       <c r="E65" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F65" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H65" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I65" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J65" s="10">
-        <v>138</v>
+        <v>90</v>
       </c>
       <c r="L65" s="7">
         <v>40</v>
       </c>
       <c r="M65" s="7">
         <v>40</v>
       </c>
       <c r="N65" s="10">
-        <v>82.8</v>
+        <v>54</v>
       </c>
       <c r="P65" s="7">
         <v>40</v>
       </c>
       <c r="Q65" s="10">
-        <v>82.8</v>
+        <v>54</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B66" s="6" t="s">
         <v>150</v>
       </c>
       <c r="C66" s="7" t="s">
         <v>12</v>
       </c>
       <c r="D66" s="7" t="s">
         <v>151</v>
       </c>
       <c r="E66" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F66" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H66" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I66" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J66" s="10">
-        <v>310</v>
+        <v>138</v>
       </c>
       <c r="L66" s="7">
         <v>40</v>
       </c>
       <c r="M66" s="7">
         <v>40</v>
       </c>
       <c r="N66" s="10">
-        <v>186</v>
+        <v>82.8</v>
       </c>
       <c r="P66" s="7">
         <v>40</v>
       </c>
       <c r="Q66" s="10">
-        <v>186</v>
+        <v>82.8</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B67" s="6" t="s">
         <v>152</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>12</v>
       </c>
       <c r="D67" s="7" t="s">
         <v>153</v>
       </c>
       <c r="E67" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F67" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H67" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I67" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J67" s="10">
-        <v>2189</v>
+        <v>310</v>
       </c>
       <c r="L67" s="7">
         <v>40</v>
       </c>
       <c r="M67" s="7">
         <v>40</v>
       </c>
       <c r="N67" s="10">
-        <v>1313.4</v>
+        <v>186</v>
       </c>
       <c r="P67" s="7">
         <v>40</v>
       </c>
       <c r="Q67" s="10">
-        <v>1313.4</v>
+        <v>186</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B68" s="6" t="s">
         <v>154</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>12</v>
       </c>
       <c r="D68" s="7" t="s">
         <v>155</v>
       </c>
       <c r="E68" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F68" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H68" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I68" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J68" s="10">
-        <v>990</v>
+        <v>2189</v>
       </c>
       <c r="L68" s="7">
         <v>40</v>
       </c>
       <c r="M68" s="7">
         <v>40</v>
       </c>
       <c r="N68" s="10">
-        <v>594</v>
+        <v>1313.4</v>
       </c>
       <c r="P68" s="7">
         <v>40</v>
       </c>
       <c r="Q68" s="10">
-        <v>594</v>
+        <v>1313.4</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B69" s="6" t="s">
         <v>156</v>
       </c>
       <c r="C69" s="7" t="s">
         <v>12</v>
       </c>
       <c r="D69" s="7" t="s">
         <v>157</v>
       </c>
       <c r="E69" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F69" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H69" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I69" s="7" t="s">
@@ -4175,946 +4181,946 @@
       <c r="A70" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B70" s="6" t="s">
         <v>158</v>
       </c>
       <c r="C70" s="7" t="s">
         <v>12</v>
       </c>
       <c r="D70" s="7" t="s">
         <v>159</v>
       </c>
       <c r="E70" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F70" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H70" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I70" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J70" s="10">
-        <v>1990</v>
+        <v>990</v>
       </c>
       <c r="L70" s="7">
         <v>40</v>
       </c>
       <c r="M70" s="7">
         <v>40</v>
       </c>
       <c r="N70" s="10">
-        <v>1194</v>
+        <v>594</v>
       </c>
       <c r="P70" s="7">
         <v>40</v>
       </c>
       <c r="Q70" s="10">
-        <v>1194</v>
+        <v>594</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B71" s="6" t="s">
         <v>160</v>
       </c>
       <c r="C71" s="7" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="D71" s="7" t="s">
         <v>161</v>
       </c>
       <c r="E71" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F71" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H71" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I71" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J71" s="10">
-        <v>2000</v>
+        <v>1990</v>
       </c>
       <c r="L71" s="7">
         <v>40</v>
       </c>
       <c r="M71" s="7">
         <v>40</v>
       </c>
       <c r="N71" s="10">
-        <v>1200</v>
+        <v>1194</v>
       </c>
       <c r="P71" s="7">
         <v>40</v>
       </c>
       <c r="Q71" s="10">
-        <v>1200</v>
+        <v>1194</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B72" s="6" t="s">
         <v>162</v>
       </c>
       <c r="C72" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D72" s="7" t="s">
         <v>163</v>
       </c>
       <c r="E72" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F72" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H72" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I72" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J72" s="10">
-        <v>790</v>
+        <v>2000</v>
       </c>
       <c r="L72" s="7">
         <v>40</v>
       </c>
       <c r="M72" s="7">
         <v>40</v>
       </c>
       <c r="N72" s="10">
-        <v>474</v>
+        <v>1200</v>
       </c>
       <c r="P72" s="7">
         <v>40</v>
       </c>
       <c r="Q72" s="10">
-        <v>474</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B73" s="6" t="s">
         <v>164</v>
       </c>
       <c r="C73" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D73" s="7" t="s">
         <v>165</v>
       </c>
       <c r="E73" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F73" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H73" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I73" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J73" s="10">
-        <v>250</v>
+        <v>790</v>
       </c>
       <c r="L73" s="7">
         <v>40</v>
       </c>
       <c r="M73" s="7">
         <v>40</v>
       </c>
       <c r="N73" s="10">
-        <v>150</v>
+        <v>474</v>
       </c>
       <c r="P73" s="7">
         <v>40</v>
       </c>
       <c r="Q73" s="10">
-        <v>150</v>
+        <v>474</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B74" s="6" t="s">
         <v>166</v>
       </c>
       <c r="C74" s="7" t="s">
-        <v>12</v>
+        <v>31</v>
       </c>
       <c r="D74" s="7" t="s">
         <v>167</v>
       </c>
       <c r="E74" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F74" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H74" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I74" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J74" s="10">
-        <v>640</v>
+        <v>250</v>
       </c>
       <c r="L74" s="7">
         <v>40</v>
       </c>
       <c r="M74" s="7">
         <v>40</v>
       </c>
       <c r="N74" s="10">
-        <v>384</v>
+        <v>150</v>
       </c>
       <c r="P74" s="7">
         <v>40</v>
       </c>
       <c r="Q74" s="10">
-        <v>384</v>
+        <v>150</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B75" s="6" t="s">
         <v>168</v>
       </c>
       <c r="C75" s="7" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="D75" s="7" t="s">
         <v>169</v>
       </c>
       <c r="E75" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F75" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H75" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I75" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J75" s="10">
-        <v>360</v>
+        <v>640</v>
       </c>
       <c r="L75" s="7">
         <v>40</v>
       </c>
       <c r="M75" s="7">
         <v>40</v>
       </c>
       <c r="N75" s="10">
-        <v>216</v>
+        <v>384</v>
       </c>
       <c r="P75" s="7">
         <v>40</v>
       </c>
       <c r="Q75" s="10">
-        <v>216</v>
+        <v>384</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B76" s="6" t="s">
         <v>170</v>
       </c>
       <c r="C76" s="7" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="D76" s="7" t="s">
         <v>171</v>
       </c>
       <c r="E76" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F76" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H76" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I76" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J76" s="10">
-        <v>19000</v>
+        <v>360</v>
       </c>
       <c r="L76" s="7">
         <v>40</v>
       </c>
       <c r="M76" s="7">
         <v>40</v>
       </c>
       <c r="N76" s="10">
-        <v>11400</v>
+        <v>216</v>
       </c>
       <c r="P76" s="7">
         <v>40</v>
       </c>
       <c r="Q76" s="10">
-        <v>11400</v>
+        <v>216</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B77" s="6" t="s">
         <v>172</v>
       </c>
       <c r="C77" s="7" t="s">
         <v>12</v>
       </c>
       <c r="D77" s="7" t="s">
         <v>173</v>
       </c>
       <c r="E77" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F77" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H77" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I77" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J77" s="10">
-        <v>4500</v>
+        <v>19000</v>
       </c>
       <c r="L77" s="7">
         <v>40</v>
       </c>
       <c r="M77" s="7">
         <v>40</v>
       </c>
       <c r="N77" s="10">
-        <v>2700</v>
+        <v>11400</v>
       </c>
       <c r="P77" s="7">
         <v>40</v>
       </c>
       <c r="Q77" s="10">
-        <v>2700</v>
+        <v>11400</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B78" s="6" t="s">
         <v>174</v>
       </c>
       <c r="C78" s="7" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="D78" s="7" t="s">
         <v>175</v>
       </c>
       <c r="E78" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F78" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H78" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I78" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J78" s="10">
-        <v>390</v>
+        <v>4500</v>
       </c>
       <c r="L78" s="7">
         <v>40</v>
       </c>
       <c r="M78" s="7">
         <v>40</v>
       </c>
       <c r="N78" s="10">
-        <v>234</v>
+        <v>2700</v>
       </c>
       <c r="P78" s="7">
         <v>40</v>
       </c>
       <c r="Q78" s="10">
-        <v>234</v>
+        <v>2700</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B79" s="6" t="s">
         <v>176</v>
       </c>
       <c r="C79" s="7" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="D79" s="7" t="s">
         <v>177</v>
       </c>
       <c r="E79" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F79" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H79" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I79" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J79" s="10">
-        <v>1500</v>
+        <v>390</v>
       </c>
       <c r="L79" s="7">
         <v>40</v>
       </c>
       <c r="M79" s="7">
         <v>40</v>
       </c>
       <c r="N79" s="10">
-        <v>900</v>
+        <v>234</v>
       </c>
       <c r="P79" s="7">
         <v>40</v>
       </c>
       <c r="Q79" s="10">
-        <v>900</v>
+        <v>234</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B80" s="6" t="s">
         <v>178</v>
       </c>
       <c r="C80" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D80" s="7" t="s">
         <v>179</v>
       </c>
       <c r="E80" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F80" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H80" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I80" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J80" s="10">
-        <v>240</v>
+        <v>1500</v>
       </c>
       <c r="L80" s="7">
         <v>40</v>
       </c>
       <c r="M80" s="7">
         <v>40</v>
       </c>
       <c r="N80" s="10">
-        <v>144</v>
+        <v>900</v>
       </c>
       <c r="P80" s="7">
         <v>40</v>
       </c>
       <c r="Q80" s="10">
-        <v>144</v>
+        <v>900</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B81" s="6" t="s">
         <v>180</v>
       </c>
       <c r="C81" s="7" t="s">
-        <v>12</v>
+        <v>31</v>
       </c>
       <c r="D81" s="7" t="s">
         <v>181</v>
       </c>
       <c r="E81" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F81" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H81" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I81" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J81" s="10">
-        <v>54.2</v>
+        <v>240</v>
       </c>
       <c r="L81" s="7">
         <v>40</v>
       </c>
       <c r="M81" s="7">
         <v>40</v>
       </c>
       <c r="N81" s="10">
-        <v>32.52</v>
+        <v>144</v>
       </c>
       <c r="P81" s="7">
         <v>40</v>
       </c>
       <c r="Q81" s="10">
-        <v>32.52</v>
+        <v>144</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B82" s="6" t="s">
         <v>182</v>
       </c>
       <c r="C82" s="7" t="s">
         <v>12</v>
       </c>
       <c r="D82" s="7" t="s">
         <v>183</v>
       </c>
       <c r="E82" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F82" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H82" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I82" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J82" s="10">
-        <v>57.6</v>
+        <v>54.2</v>
       </c>
       <c r="L82" s="7">
         <v>40</v>
       </c>
       <c r="M82" s="7">
         <v>40</v>
       </c>
       <c r="N82" s="10">
-        <v>34.56</v>
+        <v>32.52</v>
       </c>
       <c r="P82" s="7">
         <v>40</v>
       </c>
       <c r="Q82" s="10">
-        <v>34.56</v>
+        <v>32.52</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B83" s="6" t="s">
         <v>184</v>
       </c>
       <c r="C83" s="7" t="s">
         <v>12</v>
       </c>
       <c r="D83" s="7" t="s">
         <v>185</v>
       </c>
       <c r="E83" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F83" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H83" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I83" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J83" s="10">
-        <v>67.98</v>
+        <v>57.6</v>
       </c>
       <c r="L83" s="7">
         <v>40</v>
       </c>
       <c r="M83" s="7">
         <v>40</v>
       </c>
       <c r="N83" s="10">
-        <v>40.79</v>
+        <v>34.56</v>
       </c>
       <c r="P83" s="7">
         <v>40</v>
       </c>
       <c r="Q83" s="10">
-        <v>40.79</v>
+        <v>34.56</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="5" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="B84" s="6" t="s">
         <v>186</v>
       </c>
       <c r="C84" s="7" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="D84" s="7" t="s">
         <v>187</v>
       </c>
       <c r="E84" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F84" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H84" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I84" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J84" s="10">
-        <v>60</v>
+        <v>67.98</v>
       </c>
       <c r="L84" s="7">
         <v>40</v>
       </c>
       <c r="M84" s="7">
         <v>40</v>
       </c>
       <c r="N84" s="10">
-        <v>36</v>
+        <v>40.79</v>
       </c>
       <c r="P84" s="7">
         <v>40</v>
       </c>
       <c r="Q84" s="10">
-        <v>36</v>
+        <v>40.79</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="5" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="B85" s="6" t="s">
         <v>188</v>
       </c>
       <c r="C85" s="7" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="D85" s="7" t="s">
         <v>189</v>
       </c>
       <c r="E85" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F85" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H85" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I85" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J85" s="10">
-        <v>90</v>
+        <v>60</v>
       </c>
       <c r="L85" s="7">
         <v>40</v>
       </c>
       <c r="M85" s="7">
         <v>40</v>
       </c>
       <c r="N85" s="10">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="P85" s="7">
         <v>40</v>
       </c>
       <c r="Q85" s="10">
-        <v>54</v>
+        <v>36</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="5" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="B86" s="6" t="s">
         <v>190</v>
       </c>
       <c r="C86" s="7" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="D86" s="7" t="s">
         <v>191</v>
       </c>
       <c r="E86" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F86" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H86" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I86" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J86" s="10">
-        <v>180</v>
+        <v>90</v>
       </c>
       <c r="L86" s="7">
         <v>40</v>
       </c>
       <c r="M86" s="7">
         <v>40</v>
       </c>
       <c r="N86" s="10">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="P86" s="7">
         <v>40</v>
       </c>
       <c r="Q86" s="10">
-        <v>108</v>
+        <v>54</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="5" t="s">
-        <v>12</v>
+        <v>107</v>
       </c>
       <c r="B87" s="6" t="s">
         <v>192</v>
       </c>
       <c r="C87" s="7" t="s">
-        <v>66</v>
+        <v>107</v>
       </c>
       <c r="D87" s="7" t="s">
         <v>193</v>
       </c>
       <c r="E87" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F87" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H87" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I87" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J87" s="10">
-        <v>20</v>
+        <v>180</v>
       </c>
       <c r="L87" s="7">
         <v>40</v>
       </c>
       <c r="M87" s="7">
         <v>40</v>
       </c>
       <c r="N87" s="10">
-        <v>12</v>
+        <v>108</v>
       </c>
       <c r="P87" s="7">
         <v>40</v>
       </c>
       <c r="Q87" s="10">
-        <v>12</v>
+        <v>108</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B88" s="6" t="s">
         <v>194</v>
       </c>
       <c r="C88" s="7" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="D88" s="7" t="s">
         <v>195</v>
       </c>
       <c r="E88" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F88" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H88" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I88" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J88" s="10">
         <v>20</v>
       </c>
       <c r="L88" s="7">
         <v>40</v>
       </c>
       <c r="M88" s="7">
         <v>40</v>
       </c>
       <c r="N88" s="10">
         <v>12</v>
       </c>
       <c r="P88" s="7">
         <v>40</v>
       </c>
       <c r="Q88" s="10">
         <v>12</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B89" s="6" t="s">
         <v>196</v>
       </c>
       <c r="C89" s="7" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="D89" s="7" t="s">
         <v>197</v>
       </c>
       <c r="E89" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F89" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H89" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I89" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J89" s="10">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="L89" s="7">
         <v>40</v>
       </c>
       <c r="M89" s="7">
         <v>40</v>
       </c>
       <c r="N89" s="10">
-        <v>13.2</v>
+        <v>12</v>
       </c>
       <c r="P89" s="7">
         <v>40</v>
       </c>
       <c r="Q89" s="10">
-        <v>13.2</v>
+        <v>12</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B90" s="6" t="s">
         <v>198</v>
       </c>
       <c r="C90" s="7" t="s">
-        <v>31</v>
+        <v>70</v>
       </c>
       <c r="D90" s="7" t="s">
         <v>199</v>
       </c>
       <c r="E90" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F90" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H90" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I90" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J90" s="10">
-        <v>750</v>
+        <v>22</v>
       </c>
       <c r="L90" s="7">
         <v>40</v>
       </c>
       <c r="M90" s="7">
         <v>40</v>
       </c>
       <c r="N90" s="10">
-        <v>450</v>
+        <v>13.2</v>
       </c>
       <c r="P90" s="7">
         <v>40</v>
       </c>
       <c r="Q90" s="10">
-        <v>450</v>
+        <v>13.2</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B91" s="6" t="s">
         <v>200</v>
       </c>
       <c r="C91" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D91" s="7" t="s">
         <v>201</v>
       </c>
       <c r="E91" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F91" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H91" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I91" s="7" t="s">
@@ -5143,66 +5149,66 @@
       <c r="A92" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B92" s="6" t="s">
         <v>202</v>
       </c>
       <c r="C92" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D92" s="7" t="s">
         <v>203</v>
       </c>
       <c r="E92" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F92" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H92" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I92" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J92" s="10">
-        <v>900</v>
+        <v>750</v>
       </c>
       <c r="L92" s="7">
         <v>40</v>
       </c>
       <c r="M92" s="7">
         <v>40</v>
       </c>
       <c r="N92" s="10">
-        <v>540</v>
+        <v>450</v>
       </c>
       <c r="P92" s="7">
         <v>40</v>
       </c>
       <c r="Q92" s="10">
-        <v>540</v>
+        <v>450</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B93" s="6" t="s">
         <v>204</v>
       </c>
       <c r="C93" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D93" s="7" t="s">
         <v>205</v>
       </c>
       <c r="E93" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F93" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H93" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I93" s="7" t="s">
@@ -5231,153 +5237,197 @@
       <c r="A94" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B94" s="6" t="s">
         <v>206</v>
       </c>
       <c r="C94" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D94" s="7" t="s">
         <v>207</v>
       </c>
       <c r="E94" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F94" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H94" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I94" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J94" s="10">
-        <v>2200</v>
+        <v>900</v>
       </c>
       <c r="L94" s="7">
         <v>40</v>
       </c>
       <c r="M94" s="7">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="N94" s="10">
-        <v>1210</v>
+        <v>540</v>
       </c>
       <c r="P94" s="7">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="Q94" s="10">
-        <v>1210</v>
+        <v>540</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B95" s="6" t="s">
         <v>208</v>
       </c>
       <c r="C95" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D95" s="7" t="s">
         <v>209</v>
       </c>
       <c r="E95" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F95" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H95" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I95" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J95" s="10">
-        <v>1800</v>
+        <v>2200</v>
       </c>
       <c r="L95" s="7">
         <v>40</v>
       </c>
       <c r="M95" s="7">
         <v>45</v>
       </c>
       <c r="N95" s="10">
-        <v>990</v>
+        <v>1210</v>
       </c>
       <c r="P95" s="7">
         <v>45</v>
       </c>
       <c r="Q95" s="10">
-        <v>990</v>
+        <v>1210</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B96" s="6" t="s">
         <v>210</v>
       </c>
       <c r="C96" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D96" s="7" t="s">
         <v>211</v>
       </c>
       <c r="E96" s="7" t="s">
         <v>15</v>
       </c>
       <c r="F96" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H96" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I96" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J96" s="10">
-        <v>753.5</v>
+        <v>1800</v>
       </c>
       <c r="L96" s="7">
         <v>40</v>
       </c>
       <c r="M96" s="7">
         <v>45</v>
       </c>
       <c r="N96" s="10">
-        <v>414.43</v>
+        <v>990</v>
       </c>
       <c r="P96" s="7">
         <v>45</v>
       </c>
       <c r="Q96" s="10">
+        <v>990</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="B97" s="6" t="s">
+        <v>212</v>
+      </c>
+      <c r="C97" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="D97" s="7" t="s">
+        <v>213</v>
+      </c>
+      <c r="E97" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F97" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H97" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I97" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="J97" s="10">
+        <v>753.5</v>
+      </c>
+      <c r="L97" s="7">
+        <v>40</v>
+      </c>
+      <c r="M97" s="7">
+        <v>45</v>
+      </c>
+      <c r="N97" s="10">
+        <v>414.43</v>
+      </c>
+      <c r="P97" s="7">
+        <v>45</v>
+      </c>
+      <c r="Q97" s="10">
         <v>414.43</v>
       </c>
     </row>
   </sheetData>
   <pageSetup usePrinterDefaults="0"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010028F0AC6A6E38CD4A93AEB8722B6C91D2" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e4568b544d03cf4e8e652e780b214b61">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c168b142-b8f7-4789-8d4a-1d544364992b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0355e1bd8629e6fe14723f637ed371ce" ns2:_="">
     <xsd:import namespace="c168b142-b8f7-4789-8d4a-1d544364992b"/>
@@ -5515,59 +5565,59 @@
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{60C32D5C-66A6-473E-800F-E7EC93B6890E}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2018BD09-6D77-444F-8207-80DBE6C90AAD}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5B9BB290-4EE6-4F67-AC51-F6831EC0DA92}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2C970E45-EDE4-4B05-9155-41D18FCE5F23}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F76D423F-C487-4C6E-91FD-1C46D78A7501}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6DF19E84-D519-4AB8-BC73-4F1EBE7661DE}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>FlexCel Studio for .NET</Application>
   <DocSecurity>0</DocSecurity>
   <HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr>Appendix E</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 