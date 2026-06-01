--- v0 (2026-04-06)
+++ v1 (2026-06-01)
@@ -13,51 +13,51 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="flId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="flId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="flId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" rupBuild="4506" lastEdited="4" lowestEdited="4"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
     <sheet name="Appendix E" sheetId="1" r:id="flId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6658" uniqueCount="1993">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6490" uniqueCount="1934">
   <si>
     <t>Product Name</t>
   </si>
   <si>
     <t>Product Description</t>
   </si>
   <si>
     <t>Product Category</t>
   </si>
   <si>
     <t>Manufacturer Part Number (SKU)</t>
   </si>
   <si>
     <t>Lot Information</t>
   </si>
   <si>
     <t>Type of Cloud Service (Ex. XaaS - Anything as a Service)</t>
   </si>
   <si>
     <t>Unit of Measure</t>
   </si>
   <si>
     <t>Units Per Unit of Measure</t>
   </si>
   <si>
@@ -1103,113 +1103,50 @@
   <si>
     <t xml:space="preserve">DDoS Clean Traffic Bandwidth -Always-On - US (100 Mbps Clean Traffic) </t>
   </si>
   <si>
     <t xml:space="preserve">DDoS Clean Traffic Bandwidth -Always-On - US (100 Mbps Clean Traffic)  Total DDoS clean traffic return provisioned across production site(s). The clean traffic return may be shared across multiple sites and include, on-demand protection and up to a total of 256 protected /24 IPv4 or /48 IPv6.</t>
   </si>
   <si>
     <t>DDOS-Always On-100M</t>
   </si>
   <si>
     <t xml:space="preserve">DDoS Clean Traffic Bandwidth -Always-On - US (100 Mbps Clean Traffic)  Set-Up and Configuration</t>
   </si>
   <si>
     <t>DDOS-Always On-100M-INSTALL</t>
   </si>
   <si>
     <t>Number Management Tier 8</t>
   </si>
   <si>
     <t xml:space="preserve">65000-999999 - Number Management </t>
   </si>
   <si>
     <t>MS-DR-0027</t>
   </si>
   <si>
-    <t>Advanced Reporting and Diagnostics Tool Tier 1</t>
-[...61 lines deleted...]
-  <si>
     <t>PSTN Tenant Management Tier 1</t>
   </si>
   <si>
     <t>500 - 999 - MANG-PSDR/UC (Voice Tenant Management)</t>
   </si>
   <si>
     <t>MS-DR-0036</t>
   </si>
   <si>
     <t>1000-2499 - MANG-PSDR/UC (Voice Tenant Management)</t>
   </si>
   <si>
     <t>MS-DR-0037</t>
   </si>
   <si>
     <t>PSTN Tenant Management Tier 2</t>
   </si>
   <si>
     <t>2500-4999 - MANG-PSDR/UC (Voice Tenant Management)</t>
   </si>
   <si>
     <t>MS-DR-0038</t>
   </si>
   <si>
     <t>PSTN Tenant Management Tier 3</t>
@@ -1244,65 +1181,50 @@
   <si>
     <t>35000-49999 - MANG-PSDR/UC (Voice Tenant Management)</t>
   </si>
   <si>
     <t>MS-DR-0042</t>
   </si>
   <si>
     <t>PSTN Tenant Management Tier 7</t>
   </si>
   <si>
     <t>50000-64999 - MANG-PSDR/UC (Voice Tenant Management)</t>
   </si>
   <si>
     <t>MS-DR-0043</t>
   </si>
   <si>
     <t>PSTN Tenant Management Tier 8</t>
   </si>
   <si>
     <t>65000-999999 - MANG-PSDR/UC (Voice Tenant Management)</t>
   </si>
   <si>
     <t>MS-DR-0044</t>
   </si>
   <si>
-    <t>Anywhere 365 Agent Enterprise</t>
-[...13 lines deleted...]
-  <si>
     <t xml:space="preserve">SDWAN Buffalo Managed Hybrid Gold with Hardware Upgrade and 100M ELA Solution Bundle  </t>
   </si>
   <si>
     <t xml:space="preserve">SD-WAN Solution Bundle for 295 Main Street, Buffalo NY 14203 includes components: 1) SKU SDWAN033: Managed Hybrid SD-WAN Gold Bundle 24 or 36 month term 100M/10M Delta Connection + 100M IQ Private or IQ Public Port; Includes (2) Instances SD-WAN service, 7x24 service management,  8x5 Next Business Day HW replacement maintenance.  2) SKU SDWAN010: SD-WAN Hardware Upgrade (from small desktop device to rack-mountable medium device 8 core CPU, 16GB Memory and 64 GB SSD) 3) ELA 100M CoS High </t>
   </si>
   <si>
     <t>SDWAN066</t>
   </si>
   <si>
     <t xml:space="preserve">SDWAN Plattsburgh Managed Hybrid Gold with Hardware Upgrade and 10M ELA Solution Bundle  </t>
   </si>
   <si>
     <t xml:space="preserve">SD-WAN Solution Bundle for 23 Elm St, Plattsburgh, NY 12901 includes components: 1) SKU SDWAN034: Managed Hybrid SD-WAN Gold  Bundle 24 or 36 month term 100M/10M Delta Connection + 10M IQ Private Port; Includes (2) Instances SD-WAN service, 7x24 service management,  8x5 Next Business Day HW replacement maintenance. 2) SKU SDWAN010: SD-WAN Hardware Upgrade (from small desktop device to rack-mountable medium device 8 core CPU, 16GB Memory and 64 GB SSD) 3) ELA 10M CoS High </t>
   </si>
   <si>
     <t>SDWAN055</t>
   </si>
   <si>
     <t xml:space="preserve">SDWAN Windsor Managed Hybrid Gold with Hardware Upgrade and 100M ELA Solution Bundle  </t>
   </si>
   <si>
     <t xml:space="preserve">SD-WAN Solution Bundle for 843 Union Avenue, Windsor, NY 12553 includes components: 1) SKU SDWAN033: Managed Hybrid SD-WAN Gold Bundle 24 or 36 month term 100M/10M Delta Connection + 100M IQ Private or IQ Public Port; Includes (2) Instances SD-WAN service, 7x24 service management,  8x5 Next Business Day HW replacement maintenance.  2) SKU SDWAN010: SD-WAN Hardware Upgrade (from small desktop device to rack-mountable medium device 8 core CPU, 16GB Memory and 64 GB SSD) 3) ELA 100M CoS High </t>
   </si>
   <si>
     <t>SDWAN068</t>
@@ -1326,59 +1248,50 @@
     <t>Additional 2FA Tokens (per Quantity of 10)</t>
   </si>
   <si>
     <t>The service is available with up to 10 user tokens. Additional tokens can be purchased in the qty of 10</t>
   </si>
   <si>
     <t>DDOS-MISC-0011</t>
   </si>
   <si>
     <t>DDoS - Unlimited Protected Subnet</t>
   </si>
   <si>
     <t>Unlimited Protected Subnets</t>
   </si>
   <si>
     <t>DDOS-MISC-0009</t>
   </si>
   <si>
     <t xml:space="preserve">DDoS - FBM Monitoring </t>
   </si>
   <si>
     <t xml:space="preserve">Client Border Router(s) or Lumen Provider Edge Router Interface(s) provisioned and monitored with Flow Monitoring service.  Max. 1,000 flows per second; sampling 1024:1 or 1000:1 required</t>
   </si>
   <si>
     <t>DDOS-MISC-0007</t>
-  </si>
-[...7 lines deleted...]
-    <t>MS-DR-0009</t>
   </si>
   <si>
     <t>SFS-HPBL460c-2*2.33-4GB-NRC</t>
   </si>
   <si>
     <t>HP BL680c G5 - 4 x 1.60 GHz Intel Xeon Quad-Core x 64GB Ram</t>
   </si>
   <si>
     <t>SFS-HPBL680c-4*1.60-64GB-NRC</t>
   </si>
   <si>
     <t xml:space="preserve">Threat Management Service  Monthly Fee</t>
   </si>
   <si>
     <t>Threat Management Service - Base Service Package (10 IP-Addressable Assets plus Scanner on single protected VLAN)</t>
   </si>
   <si>
     <t>Threat MgmntService-1</t>
   </si>
   <si>
     <t xml:space="preserve">Delta Port Static IP address - Charter  Block of 13</t>
   </si>
   <si>
     <t>SDWAN043</t>
   </si>
@@ -1564,59 +1477,50 @@
     <t xml:space="preserve">SDWAN Batavia Managed Hybrid Gold with Hardware Upgrade and (2)10M ELA Solution Bundle  </t>
   </si>
   <si>
     <t xml:space="preserve">SD-WAN Solution Bundle for 83 Main St, Batavia, NY 14020 includes components: 1) SKU SDWAN037: Managed Hybrid SD-WAN Gold  Bundle  24 or 36 month term 10M IQ Public Port + 10M IQ Private Port; Includes (2) Instances SD-WAN service, 7x24 service management,  8x5 Next Business Day HW replacement maintenance. 2) (2) Instances SKU SDWAN010: SD-WAN Hardware Upgrade (from small desktop device to rack-mountable medium device 8 core CPU, 16GB Memory and 64 GB SSD) 3) (1) ELA 10M CoS High  and (1) ELA CoS Low</t>
   </si>
   <si>
     <t>SDWAN058</t>
   </si>
   <si>
     <t xml:space="preserve">SDWAN Syracuse Managed Hybrid Gold with Hardware Upgrade and 100M ELA Solution Bundle  </t>
   </si>
   <si>
     <t xml:space="preserve">SD-WAN Solution Bundle for 935 James Street, Syracuse NY 13203 includes components: 1) SKU SDWAN033: Managed Hybrid SD-WAN Gold Bundle 24 or 36 month term 100M/10M Delta Connection + 100M IQ Private or IQ Public Port; Includes (2) Instances SD-WAN service, 7x24 service management,  8x5 Next Business Day HW replacement maintenance.  2) SKU SDWAN010: SD-WAN Hardware Upgrade (from small desktop device to rack-mountable medium device 8 core CPU, 16GB Memory and 64 GB SSD) 3) ELA 100M CoS High </t>
   </si>
   <si>
     <t>SDWAN062</t>
   </si>
   <si>
     <t xml:space="preserve">Wireless Backup Antenna + Installation Bundle </t>
   </si>
   <si>
     <t>SDWAN013</t>
   </si>
   <si>
     <t>Non Recurring Charge</t>
-  </si>
-[...7 lines deleted...]
-    <t>MS-DR-0008</t>
   </si>
   <si>
     <t xml:space="preserve">DDoS - GRE Clean Traffic Return Path  Set-Up and Configuration</t>
   </si>
   <si>
     <t>DDOS-MISC-0004</t>
   </si>
   <si>
     <t>Gold Bundle Option 2 (3rd Party Internet)</t>
   </si>
   <si>
     <t>Customer Provided Broadband 100M/10M, IQ Port Private 100 Mbps, 100 Mbps Loop (Off-Net), SD WAN Premium (Medium)m SD WAN HA (Medium)</t>
   </si>
   <si>
     <t>SDWAN163</t>
   </si>
   <si>
     <t>Gold Bundle Option 3 (3rd Party Internet)</t>
   </si>
   <si>
     <t>Customer Provided Broadband 200M/15M, IQ Port Private 500 Mbps, 500 Mbps Loop (Off-Net), SD WAN Premium (Medium)m SD WAN HA (Medium)</t>
   </si>
   <si>
     <t>SDWAN164</t>
   </si>
@@ -2678,116 +2582,50 @@
   <si>
     <t>HVOIP001</t>
   </si>
   <si>
     <t>Hosted VOIP Conference Seats - no phone</t>
   </si>
   <si>
     <t>HVOIP002</t>
   </si>
   <si>
     <t xml:space="preserve">Log Management Service </t>
   </si>
   <si>
     <t>Small Log Management- Data Center-Based</t>
   </si>
   <si>
     <t>LogMgmnt Service-1</t>
   </si>
   <si>
     <t>Small Log Management- Data Center-Based Set-Up Fee</t>
   </si>
   <si>
     <t>LogMgmnt Service-5-SetUp</t>
   </si>
   <si>
-    <t>Managed SBC and Number Management Tier 1</t>
-[...64 lines deleted...]
-  <si>
     <t>Network-Based DDoS Mitigation</t>
   </si>
   <si>
     <t>NtWrk-BasedDOSMitig-1</t>
   </si>
   <si>
     <t>Network-Based DDoS Mitigation Set-Up and Configuration</t>
   </si>
   <si>
     <t>NtWrk-BasedDOSMitig-7-SetUp</t>
   </si>
   <si>
     <t>SD-WAN Basic (Private) with all CenturyLink provided Transport</t>
   </si>
   <si>
     <t xml:space="preserve">SD-WAN Basic (Private) with all CenturyLink provided Transport 24 month term.  Transport billed separately.   Includes SD-WAN service, 7x24 service management,  8x5 Next Business Day HW replacement maintenance</t>
   </si>
   <si>
     <t>SDWAN001</t>
   </si>
   <si>
     <t>SD-WAN Premium (Private+Internet) with all CenturyLink provided Transport</t>
   </si>
   <si>
     <t xml:space="preserve">SD-WAN Premium (Private+Internet) with all CenturyLink provided Transport 24 month term.  Transport billed seperately.   Includes SD-WAN service, 7x24 service management,  8x5 Next Business Day HW replacement maintenance</t>
@@ -3840,65 +3678,50 @@
     <t>DDOS-AlwaysOn-500M-INSTALL</t>
   </si>
   <si>
     <t>DDOS-AlwaysOn-5G</t>
   </si>
   <si>
     <t>DDOS-AlwaysOn-5G-INSTALL</t>
   </si>
   <si>
     <t>DDOS-AlwaysOn-100M</t>
   </si>
   <si>
     <t>LogMgmntService-5-SetUp</t>
   </si>
   <si>
     <t>ThreatMgmntService-2</t>
   </si>
   <si>
     <t>DDOS-AlwaysOn-10G</t>
   </si>
   <si>
     <t>DDOS-AlwaysOn-100M-INSTALL</t>
   </si>
   <si>
     <t>ThreatMgmntService-1</t>
-  </si>
-[...13 lines deleted...]
-    <t>MS-DR-0033</t>
   </si>
   <si>
     <t>On Site Install - NRC (Domestic)</t>
   </si>
   <si>
     <t>One Time Charge for Onsite Intallation - NRC</t>
   </si>
   <si>
     <t>CTLSDWAN08</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>Time and Materials - NRC</t>
   </si>
   <si>
     <t>One Time Charge for Time and Materials - NRC</t>
   </si>
   <si>
     <t>CTLSDWAN09</t>
   </si>
   <si>
     <t>ATI-LG-Adv-Install</t>
   </si>
@@ -6438,123 +6261,123 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:R836"/>
+  <dimension ref="A1:R815"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="2" width="255" customWidth="1"/>
     <col min="3" max="3" width="54.76171875" customWidth="1"/>
     <col min="4" max="4" width="81.75" customWidth="1"/>
     <col min="5" max="5" width="36.765625" customWidth="1"/>
     <col min="6" max="6" width="47.56640625" customWidth="1"/>
     <col min="7" max="7" width="101.54296875" customWidth="1"/>
     <col min="8" max="8" width="117.73828125" customWidth="1"/>
     <col min="9" max="9" width="45.765625" customWidth="1"/>
     <col min="10" max="10" width="25.9765625" customWidth="1"/>
     <col min="11" max="11" width="58.359375" customWidth="1"/>
     <col min="12" max="12" width="43.96875" customWidth="1"/>
     <col min="13" max="13" width="42.171875" customWidth="1"/>
     <col min="14" max="14" width="47.56640625" customWidth="1"/>
     <col min="15" max="15" width="56.5625" customWidth="1"/>
     <col min="16" max="16" width="58.359375" customWidth="1"/>
     <col min="17" max="17" width="52.9609375" customWidth="1"/>
     <col min="18" max="18" width="7.98046875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="11" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="11" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="11" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="11" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="11" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="11" t="s">
-        <v>1987</v>
+        <v>1928</v>
       </c>
       <c r="G1" s="11" t="s">
         <v>5</v>
       </c>
       <c r="H1" s="11" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="11" t="s">
         <v>7</v>
       </c>
       <c r="J1" s="12" t="s">
         <v>8</v>
       </c>
       <c r="K1" s="11" t="s">
-        <v>1988</v>
+        <v>1929</v>
       </c>
       <c r="L1" s="11" t="s">
-        <v>1989</v>
+        <v>1930</v>
       </c>
       <c r="M1" s="11" t="s">
-        <v>1990</v>
+        <v>1931</v>
       </c>
       <c r="N1" s="12" t="s">
         <v>9</v>
       </c>
       <c r="O1" s="11" t="s">
-        <v>1991</v>
+        <v>1932</v>
       </c>
       <c r="P1" s="11" t="s">
-        <v>1992</v>
+        <v>1933</v>
       </c>
       <c r="Q1" s="12" t="s">
         <v>11</v>
       </c>
       <c r="R1" s="11" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C2" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D2" s="7" t="s">
         <v>15</v>
       </c>
       <c r="E2" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G2" s="9" t="s">
@@ -12032,28532 +11855,27608 @@
       <c r="A131" s="5" t="s">
         <v>360</v>
       </c>
       <c r="B131" s="6" t="s">
         <v>361</v>
       </c>
       <c r="C131" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D131" s="7" t="s">
         <v>362</v>
       </c>
       <c r="E131" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H131" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I131" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J131" s="10">
-        <v>1.81</v>
+        <v>2.08</v>
       </c>
       <c r="L131" s="7">
         <v>0</v>
       </c>
       <c r="M131" s="7">
         <v>0</v>
       </c>
       <c r="N131" s="10">
-        <v>1.81</v>
+        <v>2.08</v>
       </c>
       <c r="P131" s="7">
         <v>0</v>
       </c>
       <c r="Q131" s="10">
-        <v>1.81</v>
+        <v>2.08</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="5" t="s">
+        <v>360</v>
+      </c>
+      <c r="B132" s="6" t="s">
         <v>363</v>
-      </c>
-[...1 lines deleted...]
-        <v>364</v>
       </c>
       <c r="C132" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D132" s="7" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="E132" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H132" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I132" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J132" s="10">
         <v>1.81</v>
       </c>
       <c r="L132" s="7">
         <v>0</v>
       </c>
       <c r="M132" s="7">
         <v>0</v>
       </c>
       <c r="N132" s="10">
         <v>1.81</v>
       </c>
       <c r="P132" s="7">
         <v>0</v>
       </c>
       <c r="Q132" s="10">
         <v>1.81</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="5" t="s">
+        <v>365</v>
+      </c>
+      <c r="B133" s="6" t="s">
         <v>366</v>
-      </c>
-[...1 lines deleted...]
-        <v>367</v>
       </c>
       <c r="C133" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D133" s="7" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="E133" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G133" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H133" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I133" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J133" s="10">
-        <v>1.75</v>
+        <v>1.62</v>
       </c>
       <c r="L133" s="7">
         <v>0</v>
       </c>
       <c r="M133" s="7">
         <v>0</v>
       </c>
       <c r="N133" s="10">
-        <v>1.75</v>
+        <v>1.62</v>
       </c>
       <c r="P133" s="7">
         <v>0</v>
       </c>
       <c r="Q133" s="10">
-        <v>1.75</v>
+        <v>1.62</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="5" t="s">
+        <v>368</v>
+      </c>
+      <c r="B134" s="6" t="s">
         <v>369</v>
-      </c>
-[...1 lines deleted...]
-        <v>370</v>
       </c>
       <c r="C134" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D134" s="7" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
       <c r="E134" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H134" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I134" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J134" s="10">
-        <v>1.75</v>
+        <v>1.55</v>
       </c>
       <c r="L134" s="7">
         <v>0</v>
       </c>
       <c r="M134" s="7">
         <v>0</v>
       </c>
       <c r="N134" s="10">
-        <v>1.75</v>
+        <v>1.55</v>
       </c>
       <c r="P134" s="7">
         <v>0</v>
       </c>
       <c r="Q134" s="10">
-        <v>1.75</v>
+        <v>1.55</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="5" t="s">
+        <v>371</v>
+      </c>
+      <c r="B135" s="6" t="s">
         <v>372</v>
-      </c>
-[...1 lines deleted...]
-        <v>373</v>
       </c>
       <c r="C135" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D135" s="7" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="E135" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G135" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H135" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I135" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J135" s="10">
-        <v>1.75</v>
+        <v>1.42</v>
       </c>
       <c r="L135" s="7">
         <v>0</v>
       </c>
       <c r="M135" s="7">
         <v>0</v>
       </c>
       <c r="N135" s="10">
-        <v>1.75</v>
+        <v>1.42</v>
       </c>
       <c r="P135" s="7">
         <v>0</v>
       </c>
       <c r="Q135" s="10">
-        <v>1.75</v>
+        <v>1.42</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="5" t="s">
+        <v>374</v>
+      </c>
+      <c r="B136" s="6" t="s">
         <v>375</v>
-      </c>
-[...1 lines deleted...]
-        <v>376</v>
       </c>
       <c r="C136" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D136" s="7" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
       <c r="E136" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H136" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I136" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J136" s="10">
-        <v>1.68</v>
+        <v>1.42</v>
       </c>
       <c r="L136" s="7">
         <v>0</v>
       </c>
       <c r="M136" s="7">
         <v>0</v>
       </c>
       <c r="N136" s="10">
-        <v>1.68</v>
+        <v>1.42</v>
       </c>
       <c r="P136" s="7">
         <v>0</v>
       </c>
       <c r="Q136" s="10">
-        <v>1.68</v>
+        <v>1.42</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="5" t="s">
+        <v>377</v>
+      </c>
+      <c r="B137" s="6" t="s">
         <v>378</v>
-      </c>
-[...1 lines deleted...]
-        <v>379</v>
       </c>
       <c r="C137" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D137" s="7" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="E137" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H137" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I137" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J137" s="10">
-        <v>1.68</v>
+        <v>1.42</v>
       </c>
       <c r="L137" s="7">
         <v>0</v>
       </c>
       <c r="M137" s="7">
         <v>0</v>
       </c>
       <c r="N137" s="10">
-        <v>1.68</v>
+        <v>1.42</v>
       </c>
       <c r="P137" s="7">
         <v>0</v>
       </c>
       <c r="Q137" s="10">
-        <v>1.68</v>
+        <v>1.42</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="5" t="s">
+        <v>380</v>
+      </c>
+      <c r="B138" s="6" t="s">
         <v>381</v>
-      </c>
-[...1 lines deleted...]
-        <v>382</v>
       </c>
       <c r="C138" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D138" s="7" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
       <c r="E138" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G138" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H138" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I138" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J138" s="10">
-        <v>2.08</v>
+        <v>1.42</v>
       </c>
       <c r="L138" s="7">
         <v>0</v>
       </c>
       <c r="M138" s="7">
         <v>0</v>
       </c>
       <c r="N138" s="10">
-        <v>2.08</v>
+        <v>1.42</v>
       </c>
       <c r="P138" s="7">
         <v>0</v>
       </c>
       <c r="Q138" s="10">
-        <v>2.08</v>
+        <v>1.42</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="5" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
       <c r="B139" s="6" t="s">
         <v>384</v>
       </c>
       <c r="C139" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D139" s="7" t="s">
         <v>385</v>
       </c>
       <c r="E139" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H139" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I139" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J139" s="10">
-        <v>1.81</v>
+        <v>1.42</v>
       </c>
       <c r="L139" s="7">
         <v>0</v>
       </c>
       <c r="M139" s="7">
         <v>0</v>
       </c>
       <c r="N139" s="10">
-        <v>1.81</v>
+        <v>1.42</v>
       </c>
       <c r="P139" s="7">
         <v>0</v>
       </c>
       <c r="Q139" s="10">
-        <v>1.81</v>
+        <v>1.42</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="5" t="s">
         <v>386</v>
       </c>
       <c r="B140" s="6" t="s">
         <v>387</v>
       </c>
       <c r="C140" s="7" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="D140" s="7" t="s">
         <v>388</v>
       </c>
       <c r="E140" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H140" s="7" t="s">
-        <v>17</v>
+        <v>50</v>
       </c>
       <c r="I140" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J140" s="10">
-        <v>1.62</v>
+        <v>1715</v>
       </c>
       <c r="L140" s="7">
         <v>0</v>
       </c>
       <c r="M140" s="7">
         <v>0</v>
       </c>
       <c r="N140" s="10">
-        <v>1.62</v>
+        <v>1715</v>
       </c>
       <c r="P140" s="7">
         <v>0</v>
       </c>
       <c r="Q140" s="10">
-        <v>1.62</v>
+        <v>1715</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="5" t="s">
         <v>389</v>
       </c>
       <c r="B141" s="6" t="s">
         <v>390</v>
       </c>
       <c r="C141" s="7" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="D141" s="7" t="s">
         <v>391</v>
       </c>
       <c r="E141" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G141" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H141" s="7" t="s">
-        <v>17</v>
+        <v>50</v>
       </c>
       <c r="I141" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J141" s="10">
-        <v>1.55</v>
+        <v>977</v>
       </c>
       <c r="L141" s="7">
         <v>0</v>
       </c>
       <c r="M141" s="7">
         <v>0</v>
       </c>
       <c r="N141" s="10">
-        <v>1.55</v>
+        <v>977</v>
       </c>
       <c r="P141" s="7">
         <v>0</v>
       </c>
       <c r="Q141" s="10">
-        <v>1.55</v>
+        <v>977</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="5" t="s">
         <v>392</v>
       </c>
       <c r="B142" s="6" t="s">
         <v>393</v>
       </c>
       <c r="C142" s="7" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="D142" s="7" t="s">
         <v>394</v>
       </c>
       <c r="E142" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H142" s="7" t="s">
-        <v>17</v>
+        <v>50</v>
       </c>
       <c r="I142" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J142" s="10">
-        <v>1.42</v>
+        <v>1715</v>
       </c>
       <c r="L142" s="7">
         <v>0</v>
       </c>
       <c r="M142" s="7">
         <v>0</v>
       </c>
       <c r="N142" s="10">
-        <v>1.42</v>
+        <v>1715</v>
       </c>
       <c r="P142" s="7">
         <v>0</v>
       </c>
       <c r="Q142" s="10">
-        <v>1.42</v>
+        <v>1715</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="5" t="s">
         <v>395</v>
       </c>
       <c r="B143" s="6" t="s">
         <v>396</v>
       </c>
       <c r="C143" s="7" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="D143" s="7" t="s">
         <v>397</v>
       </c>
       <c r="E143" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H143" s="7" t="s">
-        <v>17</v>
+        <v>50</v>
       </c>
       <c r="I143" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J143" s="10">
-        <v>1.42</v>
+        <v>1715</v>
       </c>
       <c r="L143" s="7">
         <v>0</v>
       </c>
       <c r="M143" s="7">
         <v>0</v>
       </c>
       <c r="N143" s="10">
-        <v>1.42</v>
+        <v>1715</v>
       </c>
       <c r="P143" s="7">
         <v>0</v>
       </c>
       <c r="Q143" s="10">
-        <v>1.42</v>
+        <v>1715</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="5" t="s">
         <v>398</v>
       </c>
       <c r="B144" s="6" t="s">
+        <v>398</v>
+      </c>
+      <c r="C144" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D144" s="7" t="s">
         <v>399</v>
       </c>
-      <c r="C144" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E144" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H144" s="7" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="I144" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J144" s="10">
-        <v>1.42</v>
+        <v>1200</v>
       </c>
       <c r="L144" s="7">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="M144" s="7">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="N144" s="10">
-        <v>1.42</v>
+        <v>1080</v>
       </c>
       <c r="P144" s="7">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="Q144" s="10">
-        <v>1.42</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="5" t="s">
+        <v>400</v>
+      </c>
+      <c r="B145" s="6" t="s">
         <v>401</v>
       </c>
-      <c r="B145" s="6" t="s">
+      <c r="C145" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D145" s="7" t="s">
         <v>402</v>
       </c>
-      <c r="C145" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E145" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H145" s="7" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="I145" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J145" s="10">
-        <v>1.42</v>
+        <v>110</v>
       </c>
       <c r="L145" s="7">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="M145" s="7">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="N145" s="10">
-        <v>1.42</v>
+        <v>99</v>
       </c>
       <c r="P145" s="7">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="Q145" s="10">
-        <v>1.42</v>
+        <v>99</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="5" t="s">
+        <v>403</v>
+      </c>
+      <c r="B146" s="6" t="s">
         <v>404</v>
       </c>
-      <c r="B146" s="6" t="s">
+      <c r="C146" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D146" s="7" t="s">
         <v>405</v>
       </c>
-      <c r="C146" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E146" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H146" s="7" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="I146" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J146" s="10">
-        <v>1.42</v>
+        <v>26400</v>
       </c>
       <c r="L146" s="7">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="M146" s="7">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="N146" s="10">
-        <v>1.42</v>
+        <v>23760</v>
       </c>
       <c r="P146" s="7">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="Q146" s="10">
-        <v>1.42</v>
+        <v>23760</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="5" t="s">
+        <v>406</v>
+      </c>
+      <c r="B147" s="6" t="s">
         <v>407</v>
       </c>
-      <c r="B147" s="6" t="s">
+      <c r="C147" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D147" s="7" t="s">
         <v>408</v>
       </c>
-      <c r="C147" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E147" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H147" s="7" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="I147" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J147" s="10">
-        <v>187.71</v>
+        <v>990</v>
       </c>
       <c r="L147" s="7">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="M147" s="7">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="N147" s="10">
-        <v>187.71</v>
+        <v>891</v>
       </c>
       <c r="P147" s="7">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="Q147" s="10">
-        <v>187.71</v>
+        <v>891</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="5" t="s">
-        <v>407</v>
+        <v>31</v>
       </c>
       <c r="B148" s="6" t="s">
-        <v>410</v>
+        <v>127</v>
       </c>
       <c r="C148" s="7" t="s">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="D148" s="7" t="s">
-        <v>411</v>
+        <v>409</v>
       </c>
       <c r="E148" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H148" s="7" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="I148" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J148" s="10">
-        <v>168.07</v>
+        <v>1250</v>
       </c>
       <c r="L148" s="7">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="M148" s="7">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="N148" s="10">
-        <v>168.07</v>
+        <v>1000</v>
       </c>
       <c r="P148" s="7">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="Q148" s="10">
-        <v>168.07</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="5" t="s">
-        <v>412</v>
+        <v>31</v>
       </c>
       <c r="B149" s="6" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="C149" s="7" t="s">
-        <v>48</v>
+        <v>33</v>
       </c>
       <c r="D149" s="7" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="E149" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H149" s="7" t="s">
-        <v>50</v>
+        <v>35</v>
       </c>
       <c r="I149" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J149" s="10">
-        <v>1715</v>
+        <v>1250</v>
       </c>
       <c r="L149" s="7">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="M149" s="7">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="N149" s="10">
-        <v>1715</v>
+        <v>1000</v>
       </c>
       <c r="P149" s="7">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="Q149" s="10">
-        <v>1715</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="5" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="B150" s="6" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="C150" s="7" t="s">
-        <v>48</v>
+        <v>14</v>
       </c>
       <c r="D150" s="7" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="E150" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H150" s="7" t="s">
-        <v>50</v>
+        <v>35</v>
       </c>
       <c r="I150" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J150" s="10">
-        <v>977</v>
+        <v>600</v>
       </c>
       <c r="L150" s="7">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="M150" s="7">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="N150" s="10">
-        <v>977</v>
+        <v>480</v>
       </c>
       <c r="P150" s="7">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="Q150" s="10">
-        <v>977</v>
+        <v>480</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="5" t="s">
-        <v>418</v>
+        <v>46</v>
       </c>
       <c r="B151" s="6" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
       <c r="C151" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D151" s="7" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
       <c r="E151" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H151" s="7" t="s">
         <v>50</v>
       </c>
       <c r="I151" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J151" s="10">
-        <v>1715</v>
+        <v>45</v>
       </c>
       <c r="L151" s="7">
         <v>0</v>
       </c>
       <c r="M151" s="7">
         <v>0</v>
       </c>
       <c r="N151" s="10">
-        <v>1715</v>
+        <v>45</v>
       </c>
       <c r="P151" s="7">
         <v>0</v>
       </c>
       <c r="Q151" s="10">
-        <v>1715</v>
+        <v>45</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="5" t="s">
-        <v>421</v>
+        <v>46</v>
       </c>
       <c r="B152" s="6" t="s">
-        <v>422</v>
+        <v>417</v>
       </c>
       <c r="C152" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D152" s="7" t="s">
-        <v>423</v>
+        <v>418</v>
       </c>
       <c r="E152" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H152" s="7" t="s">
         <v>50</v>
       </c>
       <c r="I152" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J152" s="10">
-        <v>1715</v>
+        <v>25</v>
       </c>
       <c r="L152" s="7">
         <v>0</v>
       </c>
       <c r="M152" s="7">
         <v>0</v>
       </c>
       <c r="N152" s="10">
-        <v>1715</v>
+        <v>25</v>
       </c>
       <c r="P152" s="7">
         <v>0</v>
       </c>
       <c r="Q152" s="10">
-        <v>1715</v>
+        <v>25</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="5" t="s">
-        <v>424</v>
+        <v>46</v>
       </c>
       <c r="B153" s="6" t="s">
-        <v>424</v>
+        <v>419</v>
       </c>
       <c r="C153" s="7" t="s">
-        <v>14</v>
+        <v>48</v>
       </c>
       <c r="D153" s="7" t="s">
-        <v>425</v>
+        <v>420</v>
       </c>
       <c r="E153" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H153" s="7" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="I153" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J153" s="10">
-        <v>1200</v>
+        <v>40</v>
       </c>
       <c r="L153" s="7">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="M153" s="7">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="N153" s="10">
-        <v>1080</v>
+        <v>40</v>
       </c>
       <c r="P153" s="7">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="Q153" s="10">
-        <v>1080</v>
+        <v>40</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="5" t="s">
-        <v>426</v>
+        <v>38</v>
       </c>
       <c r="B154" s="6" t="s">
-        <v>427</v>
+        <v>421</v>
       </c>
       <c r="C154" s="7" t="s">
-        <v>14</v>
+        <v>33</v>
       </c>
       <c r="D154" s="7" t="s">
-        <v>428</v>
+        <v>422</v>
       </c>
       <c r="E154" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H154" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I154" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J154" s="10">
-        <v>110</v>
+        <v>4198</v>
       </c>
       <c r="L154" s="7">
         <v>10</v>
       </c>
       <c r="M154" s="7">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="N154" s="10">
-        <v>99</v>
+        <v>3358.4</v>
       </c>
       <c r="P154" s="7">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="Q154" s="10">
-        <v>99</v>
+        <v>3358.4</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="5" t="s">
-        <v>429</v>
+        <v>31</v>
       </c>
       <c r="B155" s="6" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="C155" s="7" t="s">
-        <v>14</v>
+        <v>33</v>
       </c>
       <c r="D155" s="7" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
       <c r="E155" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H155" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I155" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J155" s="10">
-        <v>26400</v>
+        <v>1250</v>
       </c>
       <c r="L155" s="7">
         <v>10</v>
       </c>
       <c r="M155" s="7">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="N155" s="10">
-        <v>23760</v>
+        <v>1000</v>
       </c>
       <c r="P155" s="7">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="Q155" s="10">
-        <v>23760</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="5" t="s">
-        <v>432</v>
+        <v>38</v>
       </c>
       <c r="B156" s="6" t="s">
-        <v>433</v>
+        <v>55</v>
       </c>
       <c r="C156" s="7" t="s">
-        <v>14</v>
+        <v>33</v>
       </c>
       <c r="D156" s="7" t="s">
-        <v>434</v>
+        <v>425</v>
       </c>
       <c r="E156" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H156" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I156" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J156" s="10">
-        <v>990</v>
+        <v>3258</v>
       </c>
       <c r="L156" s="7">
         <v>10</v>
       </c>
       <c r="M156" s="7">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="N156" s="10">
-        <v>891</v>
+        <v>2606.4</v>
       </c>
       <c r="P156" s="7">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="Q156" s="10">
-        <v>891</v>
+        <v>2606.4</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="5" t="s">
-        <v>435</v>
+        <v>38</v>
       </c>
       <c r="B157" s="6" t="s">
-        <v>436</v>
+        <v>426</v>
       </c>
       <c r="C157" s="7" t="s">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="D157" s="7" t="s">
-        <v>437</v>
+        <v>427</v>
       </c>
       <c r="E157" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H157" s="7" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="I157" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J157" s="10">
-        <v>1.62</v>
+        <v>3408</v>
       </c>
       <c r="L157" s="7">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="M157" s="7">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="N157" s="10">
-        <v>1.62</v>
+        <v>2726.4</v>
       </c>
       <c r="P157" s="7">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="Q157" s="10">
-        <v>1.62</v>
+        <v>2726.4</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="5" t="s">
-        <v>31</v>
+        <v>428</v>
       </c>
       <c r="B158" s="6" t="s">
-        <v>127</v>
+        <v>429</v>
       </c>
       <c r="C158" s="7" t="s">
-        <v>33</v>
+        <v>14</v>
       </c>
       <c r="D158" s="7" t="s">
-        <v>438</v>
+        <v>430</v>
       </c>
       <c r="E158" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H158" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I158" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J158" s="10">
-        <v>1250</v>
+        <v>1320</v>
       </c>
       <c r="L158" s="7">
         <v>10</v>
       </c>
       <c r="M158" s="7">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="N158" s="10">
-        <v>1000</v>
+        <v>1188</v>
       </c>
       <c r="P158" s="7">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="Q158" s="10">
-        <v>1000</v>
+        <v>1188</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="5" t="s">
-        <v>31</v>
+        <v>431</v>
       </c>
       <c r="B159" s="6" t="s">
-        <v>439</v>
+        <v>431</v>
       </c>
       <c r="C159" s="7" t="s">
-        <v>33</v>
+        <v>14</v>
       </c>
       <c r="D159" s="7" t="s">
-        <v>440</v>
+        <v>432</v>
       </c>
       <c r="E159" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H159" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I159" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J159" s="10">
-        <v>1250</v>
+        <v>4500</v>
       </c>
       <c r="L159" s="7">
         <v>10</v>
       </c>
       <c r="M159" s="7">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="N159" s="10">
-        <v>1000</v>
+        <v>4050</v>
       </c>
       <c r="P159" s="7">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="Q159" s="10">
-        <v>1000</v>
+        <v>4050</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="5" t="s">
-        <v>441</v>
+        <v>161</v>
       </c>
       <c r="B160" s="6" t="s">
-        <v>442</v>
+        <v>433</v>
       </c>
       <c r="C160" s="7" t="s">
-        <v>14</v>
+        <v>48</v>
       </c>
       <c r="D160" s="7" t="s">
-        <v>443</v>
+        <v>434</v>
       </c>
       <c r="E160" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H160" s="7" t="s">
-        <v>35</v>
+        <v>435</v>
       </c>
       <c r="I160" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J160" s="10">
-        <v>600</v>
+        <v>44</v>
       </c>
       <c r="L160" s="7">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="M160" s="7">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="N160" s="10">
-        <v>480</v>
+        <v>44</v>
       </c>
       <c r="P160" s="7">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="Q160" s="10">
-        <v>480</v>
+        <v>44</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="5" t="s">
-        <v>46</v>
+        <v>436</v>
       </c>
       <c r="B161" s="6" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="C161" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D161" s="7" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="E161" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H161" s="7" t="s">
         <v>50</v>
       </c>
       <c r="I161" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J161" s="10">
-        <v>45</v>
+        <v>1715</v>
       </c>
       <c r="L161" s="7">
         <v>0</v>
       </c>
       <c r="M161" s="7">
         <v>0</v>
       </c>
       <c r="N161" s="10">
-        <v>45</v>
+        <v>1715</v>
       </c>
       <c r="P161" s="7">
         <v>0</v>
       </c>
       <c r="Q161" s="10">
-        <v>45</v>
+        <v>1715</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="5" t="s">
-        <v>46</v>
+        <v>439</v>
       </c>
       <c r="B162" s="6" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
       <c r="C162" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D162" s="7" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E162" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H162" s="7" t="s">
-        <v>50</v>
+        <v>442</v>
       </c>
       <c r="I162" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J162" s="10">
-        <v>25</v>
+        <v>450</v>
       </c>
       <c r="L162" s="7">
         <v>0</v>
       </c>
       <c r="M162" s="7">
         <v>0</v>
       </c>
       <c r="N162" s="10">
-        <v>25</v>
+        <v>450</v>
       </c>
       <c r="P162" s="7">
         <v>0</v>
       </c>
       <c r="Q162" s="10">
-        <v>25</v>
+        <v>450</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="5" t="s">
-        <v>46</v>
+        <v>443</v>
       </c>
       <c r="B163" s="6" t="s">
-        <v>448</v>
+        <v>444</v>
       </c>
       <c r="C163" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D163" s="7" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E163" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H163" s="7" t="s">
         <v>50</v>
       </c>
       <c r="I163" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J163" s="10">
-        <v>40</v>
+        <v>977</v>
       </c>
       <c r="L163" s="7">
         <v>0</v>
       </c>
       <c r="M163" s="7">
         <v>0</v>
       </c>
       <c r="N163" s="10">
-        <v>40</v>
+        <v>977</v>
       </c>
       <c r="P163" s="7">
         <v>0</v>
       </c>
       <c r="Q163" s="10">
-        <v>40</v>
+        <v>977</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="5" t="s">
-        <v>38</v>
+        <v>446</v>
       </c>
       <c r="B164" s="6" t="s">
-        <v>450</v>
+        <v>447</v>
       </c>
       <c r="C164" s="7" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D164" s="7" t="s">
-        <v>451</v>
+        <v>448</v>
       </c>
       <c r="E164" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H164" s="7" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="I164" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J164" s="10">
-        <v>4198</v>
+        <v>1.62</v>
       </c>
       <c r="L164" s="7">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="M164" s="7">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="N164" s="10">
-        <v>3358.4</v>
+        <v>1.62</v>
       </c>
       <c r="P164" s="7">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="Q164" s="10">
-        <v>3358.4</v>
+        <v>1.62</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="5" t="s">
-        <v>31</v>
+        <v>119</v>
       </c>
       <c r="B165" s="6" t="s">
-        <v>452</v>
+        <v>449</v>
       </c>
       <c r="C165" s="7" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D165" s="7" t="s">
-        <v>453</v>
+        <v>450</v>
       </c>
       <c r="E165" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H165" s="7" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="I165" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J165" s="10">
-        <v>1250</v>
+        <v>3.1</v>
       </c>
       <c r="L165" s="7">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="M165" s="7">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="N165" s="10">
-        <v>1000</v>
+        <v>3.1</v>
       </c>
       <c r="P165" s="7">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="Q165" s="10">
-        <v>1000</v>
+        <v>3.1</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="5" t="s">
         <v>38</v>
       </c>
       <c r="B166" s="6" t="s">
-        <v>55</v>
+        <v>41</v>
       </c>
       <c r="C166" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D166" s="7" t="s">
-        <v>454</v>
+        <v>451</v>
       </c>
       <c r="E166" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G166" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H166" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I166" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J166" s="10">
-        <v>3258</v>
+        <v>1859</v>
       </c>
       <c r="L166" s="7">
         <v>10</v>
       </c>
       <c r="M166" s="7">
         <v>20</v>
       </c>
       <c r="N166" s="10">
-        <v>2606.4</v>
+        <v>1487.2</v>
       </c>
       <c r="P166" s="7">
         <v>20</v>
       </c>
       <c r="Q166" s="10">
-        <v>2606.4</v>
+        <v>1487.2</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="5" t="s">
         <v>38</v>
       </c>
       <c r="B167" s="6" t="s">
-        <v>455</v>
+        <v>410</v>
       </c>
       <c r="C167" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D167" s="7" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="E167" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G167" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H167" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I167" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J167" s="10">
-        <v>3408</v>
+        <v>4288</v>
       </c>
       <c r="L167" s="7">
         <v>10</v>
       </c>
       <c r="M167" s="7">
         <v>20</v>
       </c>
       <c r="N167" s="10">
-        <v>2726.4</v>
+        <v>3430.4</v>
       </c>
       <c r="P167" s="7">
         <v>20</v>
       </c>
       <c r="Q167" s="10">
-        <v>2726.4</v>
+        <v>3430.4</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="5" t="s">
-        <v>457</v>
+        <v>453</v>
       </c>
       <c r="B168" s="6" t="s">
-        <v>458</v>
+        <v>454</v>
       </c>
       <c r="C168" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D168" s="7" t="s">
-        <v>459</v>
+        <v>455</v>
       </c>
       <c r="E168" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G168" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H168" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I168" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J168" s="10">
-        <v>1320</v>
+        <v>1500</v>
       </c>
       <c r="L168" s="7">
         <v>10</v>
       </c>
       <c r="M168" s="7">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="N168" s="10">
-        <v>1188</v>
+        <v>1200</v>
       </c>
       <c r="P168" s="7">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="Q168" s="10">
-        <v>1188</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="5" t="s">
-        <v>460</v>
+        <v>456</v>
       </c>
       <c r="B169" s="6" t="s">
-        <v>460</v>
+        <v>457</v>
       </c>
       <c r="C169" s="7" t="s">
-        <v>14</v>
+        <v>48</v>
       </c>
       <c r="D169" s="7" t="s">
-        <v>461</v>
+        <v>458</v>
       </c>
       <c r="E169" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G169" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H169" s="7" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="I169" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J169" s="10">
-        <v>4500</v>
+        <v>647</v>
       </c>
       <c r="L169" s="7">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="M169" s="7">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="N169" s="10">
-        <v>4050</v>
+        <v>647</v>
       </c>
       <c r="P169" s="7">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="Q169" s="10">
-        <v>4050</v>
+        <v>647</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="5" t="s">
-        <v>161</v>
+        <v>46</v>
       </c>
       <c r="B170" s="6" t="s">
-        <v>462</v>
+        <v>459</v>
       </c>
       <c r="C170" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D170" s="7" t="s">
-        <v>463</v>
+        <v>460</v>
       </c>
       <c r="E170" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H170" s="7" t="s">
-        <v>464</v>
+        <v>50</v>
       </c>
       <c r="I170" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J170" s="10">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="L170" s="7">
         <v>0</v>
       </c>
       <c r="M170" s="7">
         <v>0</v>
       </c>
       <c r="N170" s="10">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="P170" s="7">
         <v>0</v>
       </c>
       <c r="Q170" s="10">
-        <v>44</v>
+        <v>20</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="5" t="s">
-        <v>465</v>
+        <v>46</v>
       </c>
       <c r="B171" s="6" t="s">
-        <v>466</v>
+        <v>461</v>
       </c>
       <c r="C171" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D171" s="7" t="s">
-        <v>467</v>
+        <v>462</v>
       </c>
       <c r="E171" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H171" s="7" t="s">
         <v>50</v>
       </c>
       <c r="I171" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J171" s="10">
-        <v>1715</v>
+        <v>60</v>
       </c>
       <c r="L171" s="7">
         <v>0</v>
       </c>
       <c r="M171" s="7">
         <v>0</v>
       </c>
       <c r="N171" s="10">
-        <v>1715</v>
+        <v>60</v>
       </c>
       <c r="P171" s="7">
         <v>0</v>
       </c>
       <c r="Q171" s="10">
-        <v>1715</v>
+        <v>60</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="5" t="s">
-        <v>468</v>
+        <v>38</v>
       </c>
       <c r="B172" s="6" t="s">
-        <v>469</v>
+        <v>289</v>
       </c>
       <c r="C172" s="7" t="s">
-        <v>48</v>
+        <v>33</v>
       </c>
       <c r="D172" s="7" t="s">
-        <v>470</v>
+        <v>463</v>
       </c>
       <c r="E172" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H172" s="7" t="s">
-        <v>471</v>
+        <v>35</v>
       </c>
       <c r="I172" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J172" s="10">
-        <v>450</v>
+        <v>2693</v>
       </c>
       <c r="L172" s="7">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="M172" s="7">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="N172" s="10">
-        <v>450</v>
+        <v>2154.4</v>
       </c>
       <c r="P172" s="7">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="Q172" s="10">
-        <v>450</v>
+        <v>2154.4</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="5" t="s">
-        <v>472</v>
+        <v>464</v>
       </c>
       <c r="B173" s="6" t="s">
-        <v>473</v>
+        <v>465</v>
       </c>
       <c r="C173" s="7" t="s">
-        <v>48</v>
+        <v>14</v>
       </c>
       <c r="D173" s="7" t="s">
-        <v>474</v>
+        <v>466</v>
       </c>
       <c r="E173" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H173" s="7" t="s">
-        <v>50</v>
+        <v>35</v>
       </c>
       <c r="I173" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J173" s="10">
-        <v>977</v>
+        <v>3850</v>
       </c>
       <c r="L173" s="7">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="M173" s="7">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="N173" s="10">
-        <v>977</v>
+        <v>3465</v>
       </c>
       <c r="P173" s="7">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="Q173" s="10">
-        <v>977</v>
+        <v>3465</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="5" t="s">
-        <v>475</v>
+        <v>38</v>
       </c>
       <c r="B174" s="6" t="s">
-        <v>476</v>
+        <v>291</v>
       </c>
       <c r="C174" s="7" t="s">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="D174" s="7" t="s">
-        <v>477</v>
+        <v>467</v>
       </c>
       <c r="E174" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G174" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H174" s="7" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="I174" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J174" s="10">
-        <v>1.62</v>
+        <v>250</v>
       </c>
       <c r="L174" s="7">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="M174" s="7">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="N174" s="10">
-        <v>1.62</v>
+        <v>200</v>
       </c>
       <c r="P174" s="7">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="Q174" s="10">
-        <v>1.62</v>
+        <v>200</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="5" t="s">
-        <v>119</v>
+        <v>468</v>
       </c>
       <c r="B175" s="6" t="s">
-        <v>478</v>
+        <v>468</v>
       </c>
       <c r="C175" s="7" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="D175" s="7" t="s">
-        <v>479</v>
+        <v>469</v>
       </c>
       <c r="E175" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G175" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H175" s="7" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="I175" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J175" s="10">
-        <v>3.1</v>
+        <v>29440</v>
       </c>
       <c r="L175" s="7">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="M175" s="7">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="N175" s="10">
-        <v>3.1</v>
+        <v>26496</v>
       </c>
       <c r="P175" s="7">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="Q175" s="10">
-        <v>3.1</v>
+        <v>26496</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="5" t="s">
-        <v>38</v>
+        <v>470</v>
       </c>
       <c r="B176" s="6" t="s">
-        <v>41</v>
+        <v>471</v>
       </c>
       <c r="C176" s="7" t="s">
-        <v>33</v>
+        <v>48</v>
       </c>
       <c r="D176" s="7" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
       <c r="E176" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G176" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H176" s="7" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="I176" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J176" s="10">
-        <v>1859</v>
+        <v>1882</v>
       </c>
       <c r="L176" s="7">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="M176" s="7">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="N176" s="10">
-        <v>1487.2</v>
+        <v>1882</v>
       </c>
       <c r="P176" s="7">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="Q176" s="10">
-        <v>1487.2</v>
+        <v>1882</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="5" t="s">
-        <v>38</v>
+        <v>473</v>
       </c>
       <c r="B177" s="6" t="s">
-        <v>439</v>
+        <v>474</v>
       </c>
       <c r="C177" s="7" t="s">
-        <v>33</v>
+        <v>48</v>
       </c>
       <c r="D177" s="7" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E177" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H177" s="7" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="I177" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J177" s="10">
-        <v>4288</v>
+        <v>1715</v>
       </c>
       <c r="L177" s="7">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="M177" s="7">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="N177" s="10">
-        <v>3430.4</v>
+        <v>1715</v>
       </c>
       <c r="P177" s="7">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="Q177" s="10">
-        <v>3430.4</v>
+        <v>1715</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="5" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="B178" s="6" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="C178" s="7" t="s">
-        <v>14</v>
+        <v>48</v>
       </c>
       <c r="D178" s="7" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E178" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H178" s="7" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="I178" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J178" s="10">
-        <v>1500</v>
+        <v>1324</v>
       </c>
       <c r="L178" s="7">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="M178" s="7">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="N178" s="10">
-        <v>1200</v>
+        <v>1324</v>
       </c>
       <c r="P178" s="7">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="Q178" s="10">
-        <v>1200</v>
+        <v>1324</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="5" t="s">
-        <v>485</v>
+        <v>479</v>
       </c>
       <c r="B179" s="6" t="s">
-        <v>486</v>
+        <v>480</v>
       </c>
       <c r="C179" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D179" s="7" t="s">
-        <v>487</v>
+        <v>481</v>
       </c>
       <c r="E179" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H179" s="7" t="s">
         <v>50</v>
       </c>
       <c r="I179" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J179" s="10">
-        <v>647</v>
+        <v>1715</v>
       </c>
       <c r="L179" s="7">
         <v>0</v>
       </c>
       <c r="M179" s="7">
         <v>0</v>
       </c>
       <c r="N179" s="10">
-        <v>647</v>
+        <v>1715</v>
       </c>
       <c r="P179" s="7">
         <v>0</v>
       </c>
       <c r="Q179" s="10">
-        <v>647</v>
+        <v>1715</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="5" t="s">
-        <v>46</v>
+        <v>482</v>
       </c>
       <c r="B180" s="6" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="C180" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D180" s="7" t="s">
-        <v>489</v>
+        <v>483</v>
       </c>
       <c r="E180" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H180" s="7" t="s">
-        <v>50</v>
+        <v>484</v>
       </c>
       <c r="I180" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J180" s="10">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="L180" s="7">
         <v>0</v>
       </c>
       <c r="M180" s="7">
         <v>0</v>
       </c>
       <c r="N180" s="10">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="P180" s="7">
         <v>0</v>
       </c>
       <c r="Q180" s="10">
-        <v>20</v>
+        <v>40</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="5" t="s">
-        <v>46</v>
+        <v>485</v>
       </c>
       <c r="B181" s="6" t="s">
-        <v>490</v>
+        <v>485</v>
       </c>
       <c r="C181" s="7" t="s">
-        <v>48</v>
+        <v>14</v>
       </c>
       <c r="D181" s="7" t="s">
-        <v>491</v>
+        <v>486</v>
       </c>
       <c r="E181" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G181" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H181" s="7" t="s">
-        <v>50</v>
+        <v>35</v>
       </c>
       <c r="I181" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J181" s="10">
-        <v>60</v>
+        <v>500</v>
       </c>
       <c r="L181" s="7">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="M181" s="7">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="N181" s="10">
-        <v>60</v>
+        <v>450</v>
       </c>
       <c r="P181" s="7">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="Q181" s="10">
-        <v>60</v>
+        <v>450</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="5" t="s">
-        <v>38</v>
+        <v>487</v>
       </c>
       <c r="B182" s="6" t="s">
-        <v>289</v>
+        <v>488</v>
       </c>
       <c r="C182" s="7" t="s">
-        <v>33</v>
+        <v>48</v>
       </c>
       <c r="D182" s="7" t="s">
-        <v>492</v>
+        <v>489</v>
       </c>
       <c r="E182" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H182" s="7" t="s">
-        <v>35</v>
+        <v>230</v>
       </c>
       <c r="I182" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J182" s="10">
-        <v>2693</v>
+        <v>2095.75</v>
       </c>
       <c r="L182" s="7">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="M182" s="7">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="N182" s="10">
-        <v>2154.4</v>
-[...5 lines deleted...]
-        <v>2154.4</v>
+        <v>2095.75</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="5" t="s">
-        <v>493</v>
+        <v>490</v>
       </c>
       <c r="B183" s="6" t="s">
-        <v>494</v>
+        <v>491</v>
       </c>
       <c r="C183" s="7" t="s">
-        <v>14</v>
+        <v>48</v>
       </c>
       <c r="D183" s="7" t="s">
-        <v>495</v>
+        <v>492</v>
       </c>
       <c r="E183" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G183" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H183" s="7" t="s">
-        <v>35</v>
+        <v>230</v>
       </c>
       <c r="I183" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J183" s="10">
-        <v>3850</v>
+        <v>3603.75</v>
       </c>
       <c r="L183" s="7">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="M183" s="7">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="N183" s="10">
-        <v>3465</v>
-[...5 lines deleted...]
-        <v>3465</v>
+        <v>3603.75</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="5" t="s">
-        <v>38</v>
+        <v>493</v>
       </c>
       <c r="B184" s="6" t="s">
-        <v>291</v>
+        <v>494</v>
       </c>
       <c r="C184" s="7" t="s">
-        <v>33</v>
+        <v>48</v>
       </c>
       <c r="D184" s="7" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
       <c r="E184" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G184" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H184" s="7" t="s">
-        <v>35</v>
+        <v>230</v>
       </c>
       <c r="I184" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J184" s="10">
-        <v>250</v>
+        <v>4498.75</v>
       </c>
       <c r="L184" s="7">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="M184" s="7">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="N184" s="10">
-        <v>200</v>
-[...5 lines deleted...]
-        <v>200</v>
+        <v>4498.75</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="5" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="B185" s="6" t="s">
         <v>497</v>
       </c>
       <c r="C185" s="7" t="s">
-        <v>14</v>
+        <v>48</v>
       </c>
       <c r="D185" s="7" t="s">
         <v>498</v>
       </c>
       <c r="E185" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G185" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H185" s="7" t="s">
-        <v>35</v>
+        <v>230</v>
       </c>
       <c r="I185" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J185" s="10">
-        <v>29440</v>
+        <v>4109.5</v>
       </c>
       <c r="L185" s="7">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="M185" s="7">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="N185" s="10">
-        <v>26496</v>
-[...5 lines deleted...]
-        <v>26496</v>
+        <v>4109.5</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="5" t="s">
         <v>499</v>
       </c>
       <c r="B186" s="6" t="s">
         <v>500</v>
       </c>
       <c r="C186" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D186" s="7" t="s">
         <v>501</v>
       </c>
       <c r="E186" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H186" s="7" t="s">
-        <v>50</v>
+        <v>230</v>
       </c>
       <c r="I186" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J186" s="10">
-        <v>1882</v>
+        <v>5004.5</v>
       </c>
       <c r="L186" s="7">
         <v>0</v>
       </c>
       <c r="M186" s="7">
         <v>0</v>
       </c>
       <c r="N186" s="10">
-        <v>1882</v>
-[...5 lines deleted...]
-        <v>1882</v>
+        <v>5004.5</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="5" t="s">
         <v>502</v>
       </c>
       <c r="B187" s="6" t="s">
         <v>503</v>
       </c>
       <c r="C187" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D187" s="7" t="s">
         <v>504</v>
       </c>
       <c r="E187" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G187" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H187" s="7" t="s">
-        <v>50</v>
+        <v>243</v>
       </c>
       <c r="I187" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J187" s="10">
-        <v>1715</v>
+        <v>1150</v>
       </c>
       <c r="L187" s="7">
         <v>0</v>
       </c>
       <c r="M187" s="7">
         <v>0</v>
       </c>
       <c r="N187" s="10">
-        <v>1715</v>
-[...5 lines deleted...]
-        <v>1715</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="5" t="s">
         <v>505</v>
       </c>
       <c r="B188" s="6" t="s">
         <v>506</v>
       </c>
       <c r="C188" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D188" s="7" t="s">
         <v>507</v>
       </c>
       <c r="E188" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H188" s="7" t="s">
-        <v>50</v>
+        <v>243</v>
       </c>
       <c r="I188" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J188" s="10">
-        <v>1324</v>
+        <v>1897</v>
       </c>
       <c r="L188" s="7">
         <v>0</v>
       </c>
       <c r="M188" s="7">
         <v>0</v>
       </c>
       <c r="N188" s="10">
-        <v>1324</v>
-[...5 lines deleted...]
-        <v>1324</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="5" t="s">
         <v>508</v>
       </c>
       <c r="B189" s="6" t="s">
         <v>509</v>
       </c>
       <c r="C189" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D189" s="7" t="s">
         <v>510</v>
       </c>
       <c r="E189" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G189" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H189" s="7" t="s">
-        <v>50</v>
+        <v>243</v>
       </c>
       <c r="I189" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J189" s="10">
-        <v>1715</v>
+        <v>3405</v>
       </c>
       <c r="L189" s="7">
         <v>0</v>
       </c>
       <c r="M189" s="7">
         <v>0</v>
       </c>
       <c r="N189" s="10">
-        <v>1715</v>
-[...5 lines deleted...]
-        <v>1715</v>
+        <v>3405</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="5" t="s">
         <v>511</v>
       </c>
       <c r="B190" s="6" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="C190" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D190" s="7" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="E190" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G190" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H190" s="7" t="s">
-        <v>513</v>
+        <v>243</v>
       </c>
       <c r="I190" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J190" s="10">
-        <v>40</v>
+        <v>4300</v>
       </c>
       <c r="L190" s="7">
         <v>0</v>
       </c>
       <c r="M190" s="7">
         <v>0</v>
       </c>
       <c r="N190" s="10">
-        <v>40</v>
-[...5 lines deleted...]
-        <v>40</v>
+        <v>4300</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="5" t="s">
         <v>514</v>
       </c>
       <c r="B191" s="6" t="s">
         <v>515</v>
       </c>
       <c r="C191" s="7" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="D191" s="7" t="s">
         <v>516</v>
       </c>
       <c r="E191" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G191" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H191" s="7" t="s">
-        <v>17</v>
+        <v>50</v>
       </c>
       <c r="I191" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J191" s="10">
-        <v>1.68</v>
+        <v>2300</v>
       </c>
       <c r="L191" s="7">
         <v>0</v>
       </c>
-      <c r="M191" s="7">
-[...1 lines deleted...]
-      </c>
       <c r="N191" s="10">
-        <v>1.68</v>
-[...5 lines deleted...]
-        <v>1.68</v>
+        <v>2300</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="5" t="s">
-        <v>517</v>
+        <v>63</v>
       </c>
       <c r="B192" s="6" t="s">
         <v>517</v>
       </c>
       <c r="C192" s="7" t="s">
-        <v>14</v>
+        <v>33</v>
       </c>
       <c r="D192" s="7" t="s">
         <v>518</v>
       </c>
       <c r="E192" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G192" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H192" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I192" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J192" s="10">
-        <v>500</v>
+        <v>2370</v>
       </c>
       <c r="L192" s="7">
         <v>10</v>
       </c>
       <c r="M192" s="7">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="N192" s="10">
-        <v>450</v>
+        <v>1896</v>
       </c>
       <c r="P192" s="7">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="Q192" s="10">
-        <v>450</v>
+        <v>1896</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="B193" s="6" t="s">
+        <v>517</v>
+      </c>
+      <c r="C193" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="D193" s="7" t="s">
         <v>519</v>
       </c>
-      <c r="B193" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E193" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G193" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H193" s="7" t="s">
-        <v>230</v>
+        <v>35</v>
       </c>
       <c r="I193" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J193" s="10">
-        <v>2095.75</v>
+        <v>900</v>
       </c>
       <c r="L193" s="7">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="M193" s="7">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="N193" s="10">
-        <v>2095.75</v>
+        <v>720</v>
+      </c>
+      <c r="P193" s="7">
+        <v>20</v>
+      </c>
+      <c r="Q193" s="10">
+        <v>720</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="5" t="s">
-        <v>522</v>
+        <v>38</v>
       </c>
       <c r="B194" s="6" t="s">
-        <v>523</v>
+        <v>520</v>
       </c>
       <c r="C194" s="7" t="s">
-        <v>48</v>
+        <v>33</v>
       </c>
       <c r="D194" s="7" t="s">
-        <v>524</v>
+        <v>521</v>
       </c>
       <c r="E194" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H194" s="7" t="s">
-        <v>230</v>
+        <v>35</v>
       </c>
       <c r="I194" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J194" s="10">
-        <v>3603.75</v>
+        <v>1764</v>
       </c>
       <c r="L194" s="7">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="M194" s="7">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="N194" s="10">
-        <v>3603.75</v>
+        <v>1411.2</v>
+      </c>
+      <c r="P194" s="7">
+        <v>20</v>
+      </c>
+      <c r="Q194" s="10">
+        <v>1411.2</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="5" t="s">
-        <v>525</v>
+        <v>31</v>
       </c>
       <c r="B195" s="6" t="s">
-        <v>526</v>
+        <v>520</v>
       </c>
       <c r="C195" s="7" t="s">
-        <v>48</v>
+        <v>33</v>
       </c>
       <c r="D195" s="7" t="s">
-        <v>527</v>
+        <v>522</v>
       </c>
       <c r="E195" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H195" s="7" t="s">
-        <v>230</v>
+        <v>35</v>
       </c>
       <c r="I195" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J195" s="10">
-        <v>4498.75</v>
+        <v>1250</v>
       </c>
       <c r="L195" s="7">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="M195" s="7">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="N195" s="10">
-        <v>4498.75</v>
+        <v>1000</v>
+      </c>
+      <c r="P195" s="7">
+        <v>20</v>
+      </c>
+      <c r="Q195" s="10">
+        <v>1000</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="5" t="s">
-        <v>528</v>
+        <v>38</v>
       </c>
       <c r="B196" s="6" t="s">
-        <v>529</v>
+        <v>523</v>
       </c>
       <c r="C196" s="7" t="s">
-        <v>48</v>
+        <v>33</v>
       </c>
       <c r="D196" s="7" t="s">
-        <v>530</v>
+        <v>524</v>
       </c>
       <c r="E196" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G196" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H196" s="7" t="s">
-        <v>230</v>
+        <v>35</v>
       </c>
       <c r="I196" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J196" s="10">
-        <v>4109.5</v>
+        <v>1814</v>
       </c>
       <c r="L196" s="7">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="M196" s="7">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="N196" s="10">
-        <v>4109.5</v>
+        <v>1451.2</v>
+      </c>
+      <c r="P196" s="7">
+        <v>20</v>
+      </c>
+      <c r="Q196" s="10">
+        <v>1451.2</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="5" t="s">
-        <v>531</v>
+        <v>31</v>
       </c>
       <c r="B197" s="6" t="s">
-        <v>532</v>
+        <v>523</v>
       </c>
       <c r="C197" s="7" t="s">
-        <v>48</v>
+        <v>33</v>
       </c>
       <c r="D197" s="7" t="s">
-        <v>533</v>
+        <v>525</v>
       </c>
       <c r="E197" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G197" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H197" s="7" t="s">
-        <v>230</v>
+        <v>35</v>
       </c>
       <c r="I197" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J197" s="10">
-        <v>5004.5</v>
+        <v>1250</v>
       </c>
       <c r="L197" s="7">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="M197" s="7">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="N197" s="10">
-        <v>5004.5</v>
+        <v>1000</v>
+      </c>
+      <c r="P197" s="7">
+        <v>20</v>
+      </c>
+      <c r="Q197" s="10">
+        <v>1000</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="5" t="s">
-        <v>534</v>
+        <v>38</v>
       </c>
       <c r="B198" s="6" t="s">
-        <v>535</v>
+        <v>266</v>
       </c>
       <c r="C198" s="7" t="s">
-        <v>48</v>
+        <v>33</v>
       </c>
       <c r="D198" s="7" t="s">
-        <v>536</v>
+        <v>526</v>
       </c>
       <c r="E198" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G198" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H198" s="7" t="s">
-        <v>243</v>
+        <v>35</v>
       </c>
       <c r="I198" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J198" s="10">
-        <v>1150</v>
+        <v>1863</v>
       </c>
       <c r="L198" s="7">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="M198" s="7">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="N198" s="10">
-        <v>1150</v>
+        <v>1490.4</v>
+      </c>
+      <c r="P198" s="7">
+        <v>20</v>
+      </c>
+      <c r="Q198" s="10">
+        <v>1490.4</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="5" t="s">
-        <v>537</v>
+        <v>31</v>
       </c>
       <c r="B199" s="6" t="s">
-        <v>538</v>
+        <v>527</v>
       </c>
       <c r="C199" s="7" t="s">
-        <v>48</v>
+        <v>33</v>
       </c>
       <c r="D199" s="7" t="s">
-        <v>539</v>
+        <v>528</v>
       </c>
       <c r="E199" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G199" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H199" s="7" t="s">
-        <v>243</v>
+        <v>35</v>
       </c>
       <c r="I199" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J199" s="10">
-        <v>1897</v>
+        <v>1250</v>
       </c>
       <c r="L199" s="7">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="M199" s="7">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="N199" s="10">
-        <v>1897</v>
+        <v>1000</v>
+      </c>
+      <c r="P199" s="7">
+        <v>20</v>
+      </c>
+      <c r="Q199" s="10">
+        <v>1000</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="5" t="s">
-        <v>540</v>
+        <v>38</v>
       </c>
       <c r="B200" s="6" t="s">
-        <v>541</v>
+        <v>529</v>
       </c>
       <c r="C200" s="7" t="s">
-        <v>48</v>
+        <v>33</v>
       </c>
       <c r="D200" s="7" t="s">
-        <v>542</v>
+        <v>530</v>
       </c>
       <c r="E200" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G200" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H200" s="7" t="s">
-        <v>243</v>
+        <v>35</v>
       </c>
       <c r="I200" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J200" s="10">
-        <v>3405</v>
+        <v>2063</v>
       </c>
       <c r="L200" s="7">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="M200" s="7">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="N200" s="10">
-        <v>3405</v>
+        <v>1650.4</v>
+      </c>
+      <c r="P200" s="7">
+        <v>20</v>
+      </c>
+      <c r="Q200" s="10">
+        <v>1650.4</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="5" t="s">
-        <v>543</v>
+        <v>31</v>
       </c>
       <c r="B201" s="6" t="s">
-        <v>544</v>
+        <v>529</v>
       </c>
       <c r="C201" s="7" t="s">
-        <v>48</v>
+        <v>33</v>
       </c>
       <c r="D201" s="7" t="s">
-        <v>545</v>
+        <v>531</v>
       </c>
       <c r="E201" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H201" s="7" t="s">
-        <v>243</v>
+        <v>35</v>
       </c>
       <c r="I201" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J201" s="10">
-        <v>4300</v>
+        <v>1250</v>
       </c>
       <c r="L201" s="7">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="M201" s="7">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="N201" s="10">
-        <v>4300</v>
+        <v>1000</v>
+      </c>
+      <c r="P201" s="7">
+        <v>20</v>
+      </c>
+      <c r="Q201" s="10">
+        <v>1000</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="5" t="s">
-        <v>546</v>
+        <v>38</v>
       </c>
       <c r="B202" s="6" t="s">
-        <v>547</v>
+        <v>532</v>
       </c>
       <c r="C202" s="7" t="s">
-        <v>48</v>
+        <v>33</v>
       </c>
       <c r="D202" s="7" t="s">
-        <v>548</v>
+        <v>533</v>
       </c>
       <c r="E202" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G202" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H202" s="7" t="s">
-        <v>50</v>
+        <v>35</v>
       </c>
       <c r="I202" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J202" s="10">
-        <v>2300</v>
+        <v>2183</v>
       </c>
       <c r="L202" s="7">
-        <v>0</v>
+        <v>10</v>
+      </c>
+      <c r="M202" s="7">
+        <v>20</v>
       </c>
       <c r="N202" s="10">
-        <v>2300</v>
+        <v>1746.4</v>
+      </c>
+      <c r="P202" s="7">
+        <v>20</v>
+      </c>
+      <c r="Q202" s="10">
+        <v>1746.4</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="5" t="s">
-        <v>63</v>
+        <v>31</v>
       </c>
       <c r="B203" s="6" t="s">
-        <v>549</v>
+        <v>532</v>
       </c>
       <c r="C203" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D203" s="7" t="s">
-        <v>550</v>
+        <v>534</v>
       </c>
       <c r="E203" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G203" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H203" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I203" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J203" s="10">
-        <v>2370</v>
+        <v>1250</v>
       </c>
       <c r="L203" s="7">
         <v>10</v>
       </c>
       <c r="M203" s="7">
         <v>20</v>
       </c>
       <c r="N203" s="10">
-        <v>1896</v>
+        <v>1000</v>
       </c>
       <c r="P203" s="7">
         <v>20</v>
       </c>
       <c r="Q203" s="10">
-        <v>1896</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="5" t="s">
-        <v>57</v>
+        <v>38</v>
       </c>
       <c r="B204" s="6" t="s">
-        <v>549</v>
+        <v>535</v>
       </c>
       <c r="C204" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D204" s="7" t="s">
-        <v>551</v>
+        <v>536</v>
       </c>
       <c r="E204" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G204" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H204" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I204" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J204" s="10">
-        <v>900</v>
+        <v>1723</v>
       </c>
       <c r="L204" s="7">
         <v>10</v>
       </c>
       <c r="M204" s="7">
         <v>20</v>
       </c>
       <c r="N204" s="10">
-        <v>720</v>
+        <v>1378.4</v>
       </c>
       <c r="P204" s="7">
         <v>20</v>
       </c>
       <c r="Q204" s="10">
-        <v>720</v>
+        <v>1378.4</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="5" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="B205" s="6" t="s">
-        <v>552</v>
+        <v>535</v>
       </c>
       <c r="C205" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D205" s="7" t="s">
-        <v>553</v>
+        <v>537</v>
       </c>
       <c r="E205" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G205" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H205" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I205" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J205" s="10">
-        <v>1764</v>
+        <v>1250</v>
       </c>
       <c r="L205" s="7">
         <v>10</v>
       </c>
       <c r="M205" s="7">
         <v>20</v>
       </c>
       <c r="N205" s="10">
-        <v>1411.2</v>
+        <v>1000</v>
       </c>
       <c r="P205" s="7">
         <v>20</v>
       </c>
       <c r="Q205" s="10">
-        <v>1411.2</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="5" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="B206" s="6" t="s">
-        <v>552</v>
+        <v>538</v>
       </c>
       <c r="C206" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D206" s="7" t="s">
-        <v>554</v>
+        <v>539</v>
       </c>
       <c r="E206" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G206" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H206" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I206" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J206" s="10">
-        <v>1250</v>
+        <v>1763</v>
       </c>
       <c r="L206" s="7">
         <v>10</v>
       </c>
       <c r="M206" s="7">
         <v>20</v>
       </c>
       <c r="N206" s="10">
-        <v>1000</v>
+        <v>1410.4</v>
       </c>
       <c r="P206" s="7">
         <v>20</v>
       </c>
       <c r="Q206" s="10">
-        <v>1000</v>
+        <v>1410.4</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="5" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="B207" s="6" t="s">
-        <v>555</v>
+        <v>538</v>
       </c>
       <c r="C207" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D207" s="7" t="s">
-        <v>556</v>
+        <v>540</v>
       </c>
       <c r="E207" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H207" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I207" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J207" s="10">
-        <v>1814</v>
+        <v>1250</v>
       </c>
       <c r="L207" s="7">
         <v>10</v>
       </c>
       <c r="M207" s="7">
         <v>20</v>
       </c>
       <c r="N207" s="10">
-        <v>1451.2</v>
+        <v>1000</v>
       </c>
       <c r="P207" s="7">
         <v>20</v>
       </c>
       <c r="Q207" s="10">
-        <v>1451.2</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="5" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="B208" s="6" t="s">
-        <v>555</v>
+        <v>541</v>
       </c>
       <c r="C208" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D208" s="7" t="s">
-        <v>557</v>
+        <v>542</v>
       </c>
       <c r="E208" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H208" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I208" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J208" s="10">
-        <v>1250</v>
+        <v>3603</v>
       </c>
       <c r="L208" s="7">
         <v>10</v>
       </c>
       <c r="M208" s="7">
         <v>20</v>
       </c>
       <c r="N208" s="10">
-        <v>1000</v>
+        <v>2882.4</v>
       </c>
       <c r="P208" s="7">
         <v>20</v>
       </c>
       <c r="Q208" s="10">
-        <v>1000</v>
+        <v>2882.4</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="5" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="B209" s="6" t="s">
-        <v>266</v>
+        <v>541</v>
       </c>
       <c r="C209" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D209" s="7" t="s">
-        <v>558</v>
+        <v>543</v>
       </c>
       <c r="E209" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H209" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I209" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J209" s="10">
-        <v>1863</v>
+        <v>1250</v>
       </c>
       <c r="L209" s="7">
         <v>10</v>
       </c>
       <c r="M209" s="7">
         <v>20</v>
       </c>
       <c r="N209" s="10">
-        <v>1490.4</v>
+        <v>1000</v>
       </c>
       <c r="P209" s="7">
         <v>20</v>
       </c>
       <c r="Q209" s="10">
-        <v>1490.4</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="5" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="B210" s="6" t="s">
-        <v>559</v>
+        <v>544</v>
       </c>
       <c r="C210" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D210" s="7" t="s">
-        <v>560</v>
+        <v>545</v>
       </c>
       <c r="E210" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G210" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H210" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I210" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J210" s="10">
-        <v>1250</v>
+        <v>3653</v>
       </c>
       <c r="L210" s="7">
         <v>10</v>
       </c>
       <c r="M210" s="7">
         <v>20</v>
       </c>
       <c r="N210" s="10">
-        <v>1000</v>
+        <v>2922.4</v>
       </c>
       <c r="P210" s="7">
         <v>20</v>
       </c>
       <c r="Q210" s="10">
-        <v>1000</v>
+        <v>2922.4</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="5" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="B211" s="6" t="s">
-        <v>561</v>
+        <v>544</v>
       </c>
       <c r="C211" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D211" s="7" t="s">
-        <v>562</v>
+        <v>546</v>
       </c>
       <c r="E211" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G211" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H211" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I211" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J211" s="10">
-        <v>2063</v>
+        <v>1250</v>
       </c>
       <c r="L211" s="7">
         <v>10</v>
       </c>
       <c r="M211" s="7">
         <v>20</v>
       </c>
       <c r="N211" s="10">
-        <v>1650.4</v>
+        <v>1000</v>
       </c>
       <c r="P211" s="7">
         <v>20</v>
       </c>
       <c r="Q211" s="10">
-        <v>1650.4</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="5" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="B212" s="6" t="s">
-        <v>561</v>
+        <v>547</v>
       </c>
       <c r="C212" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D212" s="7" t="s">
-        <v>563</v>
+        <v>548</v>
       </c>
       <c r="E212" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G212" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H212" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I212" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J212" s="10">
-        <v>1250</v>
+        <v>3752</v>
       </c>
       <c r="L212" s="7">
         <v>10</v>
       </c>
       <c r="M212" s="7">
         <v>20</v>
       </c>
       <c r="N212" s="10">
-        <v>1000</v>
+        <v>3001.6</v>
       </c>
       <c r="P212" s="7">
         <v>20</v>
       </c>
       <c r="Q212" s="10">
-        <v>1000</v>
+        <v>3001.6</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="5" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="B213" s="6" t="s">
-        <v>564</v>
+        <v>547</v>
       </c>
       <c r="C213" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D213" s="7" t="s">
-        <v>565</v>
+        <v>549</v>
       </c>
       <c r="E213" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H213" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I213" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J213" s="10">
-        <v>2183</v>
+        <v>1250</v>
       </c>
       <c r="L213" s="7">
         <v>10</v>
       </c>
       <c r="M213" s="7">
         <v>20</v>
       </c>
       <c r="N213" s="10">
-        <v>1746.4</v>
+        <v>1000</v>
       </c>
       <c r="P213" s="7">
         <v>20</v>
       </c>
       <c r="Q213" s="10">
-        <v>1746.4</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="5" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="B214" s="6" t="s">
-        <v>564</v>
+        <v>550</v>
       </c>
       <c r="C214" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D214" s="7" t="s">
-        <v>566</v>
+        <v>551</v>
       </c>
       <c r="E214" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H214" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I214" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J214" s="10">
-        <v>1250</v>
+        <v>4321</v>
       </c>
       <c r="L214" s="7">
         <v>10</v>
       </c>
       <c r="M214" s="7">
         <v>20</v>
       </c>
       <c r="N214" s="10">
-        <v>1000</v>
+        <v>3456.8</v>
       </c>
       <c r="P214" s="7">
         <v>20</v>
       </c>
       <c r="Q214" s="10">
-        <v>1000</v>
+        <v>3456.8</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="5" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="B215" s="6" t="s">
-        <v>567</v>
+        <v>550</v>
       </c>
       <c r="C215" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D215" s="7" t="s">
-        <v>568</v>
+        <v>552</v>
       </c>
       <c r="E215" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H215" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I215" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J215" s="10">
-        <v>1723</v>
+        <v>1250</v>
       </c>
       <c r="L215" s="7">
         <v>10</v>
       </c>
       <c r="M215" s="7">
         <v>20</v>
       </c>
       <c r="N215" s="10">
-        <v>1378.4</v>
+        <v>1000</v>
       </c>
       <c r="P215" s="7">
         <v>20</v>
       </c>
       <c r="Q215" s="10">
-        <v>1378.4</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B216" s="6" t="s">
-        <v>567</v>
+        <v>281</v>
       </c>
       <c r="C216" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D216" s="7" t="s">
-        <v>569</v>
+        <v>553</v>
       </c>
       <c r="E216" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H216" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I216" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J216" s="10">
         <v>1250</v>
       </c>
       <c r="L216" s="7">
         <v>10</v>
       </c>
       <c r="M216" s="7">
         <v>20</v>
       </c>
       <c r="N216" s="10">
         <v>1000</v>
       </c>
       <c r="P216" s="7">
         <v>20</v>
       </c>
       <c r="Q216" s="10">
         <v>1000</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="5" t="s">
         <v>38</v>
       </c>
       <c r="B217" s="6" t="s">
-        <v>570</v>
+        <v>554</v>
       </c>
       <c r="C217" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D217" s="7" t="s">
-        <v>571</v>
+        <v>555</v>
       </c>
       <c r="E217" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H217" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I217" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J217" s="10">
-        <v>1763</v>
+        <v>4493</v>
       </c>
       <c r="L217" s="7">
         <v>10</v>
       </c>
       <c r="M217" s="7">
         <v>20</v>
       </c>
       <c r="N217" s="10">
-        <v>1410.4</v>
+        <v>3594.4</v>
       </c>
       <c r="P217" s="7">
         <v>20</v>
       </c>
       <c r="Q217" s="10">
-        <v>1410.4</v>
+        <v>3594.4</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B218" s="6" t="s">
-        <v>570</v>
+        <v>554</v>
       </c>
       <c r="C218" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D218" s="7" t="s">
-        <v>572</v>
+        <v>556</v>
       </c>
       <c r="E218" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H218" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I218" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J218" s="10">
         <v>1250</v>
       </c>
       <c r="L218" s="7">
         <v>10</v>
       </c>
       <c r="M218" s="7">
         <v>20</v>
       </c>
       <c r="N218" s="10">
         <v>1000</v>
       </c>
       <c r="P218" s="7">
         <v>20</v>
       </c>
       <c r="Q218" s="10">
         <v>1000</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="5" t="s">
         <v>38</v>
       </c>
       <c r="B219" s="6" t="s">
-        <v>573</v>
+        <v>557</v>
       </c>
       <c r="C219" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D219" s="7" t="s">
-        <v>574</v>
+        <v>558</v>
       </c>
       <c r="E219" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G219" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H219" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I219" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J219" s="10">
-        <v>3603</v>
+        <v>5123</v>
       </c>
       <c r="L219" s="7">
         <v>10</v>
       </c>
       <c r="M219" s="7">
         <v>20</v>
       </c>
       <c r="N219" s="10">
-        <v>2882.4</v>
+        <v>4098.4</v>
       </c>
       <c r="P219" s="7">
         <v>20</v>
       </c>
       <c r="Q219" s="10">
-        <v>2882.4</v>
+        <v>4098.4</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B220" s="6" t="s">
-        <v>573</v>
+        <v>557</v>
       </c>
       <c r="C220" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D220" s="7" t="s">
-        <v>575</v>
+        <v>559</v>
       </c>
       <c r="E220" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H220" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I220" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J220" s="10">
         <v>1250</v>
       </c>
       <c r="L220" s="7">
         <v>10</v>
       </c>
       <c r="M220" s="7">
         <v>20</v>
       </c>
       <c r="N220" s="10">
         <v>1000</v>
       </c>
       <c r="P220" s="7">
         <v>20</v>
       </c>
       <c r="Q220" s="10">
         <v>1000</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="5" t="s">
         <v>38</v>
       </c>
       <c r="B221" s="6" t="s">
-        <v>576</v>
+        <v>560</v>
       </c>
       <c r="C221" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D221" s="7" t="s">
-        <v>577</v>
+        <v>561</v>
       </c>
       <c r="E221" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G221" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H221" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I221" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J221" s="10">
-        <v>3653</v>
+        <v>4078</v>
       </c>
       <c r="L221" s="7">
         <v>10</v>
       </c>
       <c r="M221" s="7">
         <v>20</v>
       </c>
       <c r="N221" s="10">
-        <v>2922.4</v>
+        <v>3262.4</v>
       </c>
       <c r="P221" s="7">
         <v>20</v>
       </c>
       <c r="Q221" s="10">
-        <v>2922.4</v>
+        <v>3262.4</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B222" s="6" t="s">
-        <v>576</v>
+        <v>560</v>
       </c>
       <c r="C222" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D222" s="7" t="s">
-        <v>578</v>
+        <v>562</v>
       </c>
       <c r="E222" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H222" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I222" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J222" s="10">
         <v>1250</v>
       </c>
       <c r="L222" s="7">
         <v>10</v>
       </c>
       <c r="M222" s="7">
         <v>20</v>
       </c>
       <c r="N222" s="10">
         <v>1000</v>
       </c>
       <c r="P222" s="7">
         <v>20</v>
       </c>
       <c r="Q222" s="10">
         <v>1000</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="5" t="s">
         <v>38</v>
       </c>
       <c r="B223" s="6" t="s">
-        <v>579</v>
+        <v>563</v>
       </c>
       <c r="C223" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D223" s="7" t="s">
-        <v>580</v>
+        <v>564</v>
       </c>
       <c r="E223" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G223" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H223" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I223" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J223" s="10">
-        <v>3752</v>
+        <v>5753</v>
       </c>
       <c r="L223" s="7">
         <v>10</v>
       </c>
       <c r="M223" s="7">
         <v>20</v>
       </c>
       <c r="N223" s="10">
-        <v>3001.6</v>
+        <v>4602.4</v>
       </c>
       <c r="P223" s="7">
         <v>20</v>
       </c>
       <c r="Q223" s="10">
-        <v>3001.6</v>
+        <v>4602.4</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B224" s="6" t="s">
-        <v>579</v>
+        <v>563</v>
       </c>
       <c r="C224" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D224" s="7" t="s">
-        <v>581</v>
+        <v>565</v>
       </c>
       <c r="E224" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H224" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I224" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J224" s="10">
         <v>1250</v>
       </c>
       <c r="L224" s="7">
         <v>10</v>
       </c>
       <c r="M224" s="7">
         <v>20</v>
       </c>
       <c r="N224" s="10">
         <v>1000</v>
       </c>
       <c r="P224" s="7">
         <v>20</v>
       </c>
       <c r="Q224" s="10">
         <v>1000</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="5" t="s">
         <v>38</v>
       </c>
       <c r="B225" s="6" t="s">
-        <v>582</v>
+        <v>566</v>
       </c>
       <c r="C225" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D225" s="7" t="s">
-        <v>583</v>
+        <v>567</v>
       </c>
       <c r="E225" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G225" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H225" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I225" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J225" s="10">
-        <v>4321</v>
+        <v>4118</v>
       </c>
       <c r="L225" s="7">
         <v>10</v>
       </c>
       <c r="M225" s="7">
         <v>20</v>
       </c>
       <c r="N225" s="10">
-        <v>3456.8</v>
+        <v>3294.4</v>
       </c>
       <c r="P225" s="7">
         <v>20</v>
       </c>
       <c r="Q225" s="10">
-        <v>3456.8</v>
+        <v>3294.4</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B226" s="6" t="s">
-        <v>582</v>
+        <v>566</v>
       </c>
       <c r="C226" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D226" s="7" t="s">
-        <v>584</v>
+        <v>568</v>
       </c>
       <c r="E226" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H226" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I226" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J226" s="10">
         <v>1250</v>
       </c>
       <c r="L226" s="7">
         <v>10</v>
       </c>
       <c r="M226" s="7">
         <v>20</v>
       </c>
       <c r="N226" s="10">
         <v>1000</v>
       </c>
       <c r="P226" s="7">
         <v>20</v>
       </c>
       <c r="Q226" s="10">
         <v>1000</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="5" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="B227" s="6" t="s">
-        <v>281</v>
+        <v>569</v>
       </c>
       <c r="C227" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D227" s="7" t="s">
-        <v>585</v>
+        <v>570</v>
       </c>
       <c r="E227" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G227" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H227" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I227" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J227" s="10">
-        <v>1250</v>
+        <v>6613</v>
       </c>
       <c r="L227" s="7">
         <v>10</v>
       </c>
       <c r="M227" s="7">
         <v>20</v>
       </c>
       <c r="N227" s="10">
-        <v>1000</v>
+        <v>5290.4</v>
       </c>
       <c r="P227" s="7">
         <v>20</v>
       </c>
       <c r="Q227" s="10">
-        <v>1000</v>
+        <v>5290.4</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="5" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="B228" s="6" t="s">
-        <v>586</v>
+        <v>569</v>
       </c>
       <c r="C228" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D228" s="7" t="s">
-        <v>587</v>
+        <v>571</v>
       </c>
       <c r="E228" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H228" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I228" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J228" s="10">
-        <v>4493</v>
+        <v>1250</v>
       </c>
       <c r="L228" s="7">
         <v>10</v>
       </c>
       <c r="M228" s="7">
         <v>20</v>
       </c>
       <c r="N228" s="10">
-        <v>3594.4</v>
+        <v>1000</v>
       </c>
       <c r="P228" s="7">
         <v>20</v>
       </c>
       <c r="Q228" s="10">
-        <v>3594.4</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="5" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="B229" s="6" t="s">
-        <v>586</v>
+        <v>572</v>
       </c>
       <c r="C229" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D229" s="7" t="s">
-        <v>588</v>
+        <v>573</v>
       </c>
       <c r="E229" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G229" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H229" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I229" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J229" s="10">
-        <v>1250</v>
+        <v>2821</v>
       </c>
       <c r="L229" s="7">
         <v>10</v>
       </c>
       <c r="M229" s="7">
         <v>20</v>
       </c>
       <c r="N229" s="10">
-        <v>1000</v>
+        <v>2256.8</v>
       </c>
       <c r="P229" s="7">
         <v>20</v>
       </c>
       <c r="Q229" s="10">
-        <v>1000</v>
+        <v>2256.8</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="5" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="B230" s="6" t="s">
-        <v>589</v>
+        <v>572</v>
       </c>
       <c r="C230" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D230" s="7" t="s">
-        <v>590</v>
+        <v>574</v>
       </c>
       <c r="E230" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H230" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I230" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J230" s="10">
-        <v>5123</v>
+        <v>1250</v>
       </c>
       <c r="L230" s="7">
         <v>10</v>
       </c>
       <c r="M230" s="7">
         <v>20</v>
       </c>
       <c r="N230" s="10">
-        <v>4098.4</v>
+        <v>1000</v>
       </c>
       <c r="P230" s="7">
         <v>20</v>
       </c>
       <c r="Q230" s="10">
-        <v>4098.4</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="5" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="B231" s="6" t="s">
-        <v>589</v>
+        <v>575</v>
       </c>
       <c r="C231" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D231" s="7" t="s">
-        <v>591</v>
+        <v>576</v>
       </c>
       <c r="E231" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G231" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H231" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I231" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J231" s="10">
-        <v>1250</v>
+        <v>2871</v>
       </c>
       <c r="L231" s="7">
         <v>10</v>
       </c>
       <c r="M231" s="7">
         <v>20</v>
       </c>
       <c r="N231" s="10">
-        <v>1000</v>
+        <v>2296.8</v>
       </c>
       <c r="P231" s="7">
         <v>20</v>
       </c>
       <c r="Q231" s="10">
-        <v>1000</v>
+        <v>2296.8</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="5" t="s">
         <v>38</v>
       </c>
       <c r="B232" s="6" t="s">
-        <v>592</v>
+        <v>129</v>
       </c>
       <c r="C232" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D232" s="7" t="s">
-        <v>593</v>
+        <v>577</v>
       </c>
       <c r="E232" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G232" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H232" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I232" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J232" s="10">
-        <v>4078</v>
+        <v>1714</v>
       </c>
       <c r="L232" s="7">
         <v>10</v>
       </c>
       <c r="M232" s="7">
         <v>20</v>
       </c>
       <c r="N232" s="10">
-        <v>3262.4</v>
+        <v>1371.2</v>
       </c>
       <c r="P232" s="7">
         <v>20</v>
       </c>
       <c r="Q232" s="10">
-        <v>3262.4</v>
+        <v>1371.2</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B233" s="6" t="s">
-        <v>592</v>
+        <v>39</v>
       </c>
       <c r="C233" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D233" s="7" t="s">
-        <v>594</v>
+        <v>578</v>
       </c>
       <c r="E233" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G233" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H233" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I233" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J233" s="10">
         <v>1250</v>
       </c>
       <c r="L233" s="7">
         <v>10</v>
       </c>
       <c r="M233" s="7">
         <v>20</v>
       </c>
       <c r="N233" s="10">
         <v>1000</v>
       </c>
       <c r="P233" s="7">
         <v>20</v>
       </c>
       <c r="Q233" s="10">
         <v>1000</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="5" t="s">
-        <v>38</v>
+        <v>579</v>
       </c>
       <c r="B234" s="6" t="s">
-        <v>595</v>
+        <v>580</v>
       </c>
       <c r="C234" s="7" t="s">
-        <v>33</v>
+        <v>48</v>
       </c>
       <c r="D234" s="7" t="s">
-        <v>596</v>
+        <v>581</v>
       </c>
       <c r="E234" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H234" s="7" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="I234" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J234" s="10">
-        <v>5753</v>
+        <v>672</v>
       </c>
       <c r="L234" s="7">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="M234" s="7">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="N234" s="10">
-        <v>4602.4</v>
+        <v>672</v>
       </c>
       <c r="P234" s="7">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="Q234" s="10">
-        <v>4602.4</v>
+        <v>672</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="5" t="s">
-        <v>31</v>
+        <v>582</v>
       </c>
       <c r="B235" s="6" t="s">
-        <v>595</v>
+        <v>583</v>
       </c>
       <c r="C235" s="7" t="s">
-        <v>33</v>
+        <v>48</v>
       </c>
       <c r="D235" s="7" t="s">
-        <v>597</v>
+        <v>584</v>
       </c>
       <c r="E235" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H235" s="7" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="I235" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J235" s="10">
-        <v>1250</v>
+        <v>1212</v>
       </c>
       <c r="L235" s="7">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="M235" s="7">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="N235" s="10">
-        <v>1000</v>
+        <v>1212</v>
       </c>
       <c r="P235" s="7">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="Q235" s="10">
-        <v>1000</v>
+        <v>1212</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="5" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="B236" s="6" t="s">
-        <v>598</v>
+        <v>421</v>
       </c>
       <c r="C236" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D236" s="7" t="s">
-        <v>599</v>
+        <v>585</v>
       </c>
       <c r="E236" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G236" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H236" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I236" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J236" s="10">
-        <v>4118</v>
+        <v>1250</v>
       </c>
       <c r="L236" s="7">
         <v>10</v>
       </c>
       <c r="M236" s="7">
         <v>20</v>
       </c>
       <c r="N236" s="10">
-        <v>3294.4</v>
+        <v>1000</v>
       </c>
       <c r="P236" s="7">
         <v>20</v>
       </c>
       <c r="Q236" s="10">
-        <v>3294.4</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B237" s="6" t="s">
-        <v>598</v>
+        <v>426</v>
       </c>
       <c r="C237" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D237" s="7" t="s">
-        <v>600</v>
+        <v>586</v>
       </c>
       <c r="E237" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H237" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I237" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J237" s="10">
         <v>1250</v>
       </c>
       <c r="L237" s="7">
         <v>10</v>
       </c>
       <c r="M237" s="7">
         <v>20</v>
       </c>
       <c r="N237" s="10">
         <v>1000</v>
       </c>
       <c r="P237" s="7">
         <v>20</v>
       </c>
       <c r="Q237" s="10">
         <v>1000</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="5" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="B238" s="6" t="s">
-        <v>601</v>
+        <v>587</v>
       </c>
       <c r="C238" s="7" t="s">
-        <v>33</v>
+        <v>48</v>
       </c>
       <c r="D238" s="7" t="s">
-        <v>602</v>
+        <v>588</v>
       </c>
       <c r="E238" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H238" s="7" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="I238" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J238" s="10">
-        <v>6613</v>
+        <v>90</v>
       </c>
       <c r="L238" s="7">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="M238" s="7">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="N238" s="10">
-        <v>5290.4</v>
+        <v>90</v>
       </c>
       <c r="P238" s="7">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="Q238" s="10">
-        <v>5290.4</v>
+        <v>90</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="5" t="s">
-        <v>31</v>
+        <v>589</v>
       </c>
       <c r="B239" s="6" t="s">
-        <v>601</v>
+        <v>590</v>
       </c>
       <c r="C239" s="7" t="s">
-        <v>33</v>
+        <v>48</v>
       </c>
       <c r="D239" s="7" t="s">
-        <v>603</v>
+        <v>591</v>
       </c>
       <c r="E239" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H239" s="7" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="I239" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J239" s="10">
-        <v>1250</v>
+        <v>977</v>
       </c>
       <c r="L239" s="7">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="M239" s="7">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="N239" s="10">
-        <v>1000</v>
+        <v>977</v>
       </c>
       <c r="P239" s="7">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="Q239" s="10">
-        <v>1000</v>
+        <v>977</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="5" t="s">
-        <v>38</v>
+        <v>592</v>
       </c>
       <c r="B240" s="6" t="s">
-        <v>604</v>
+        <v>593</v>
       </c>
       <c r="C240" s="7" t="s">
-        <v>33</v>
+        <v>48</v>
       </c>
       <c r="D240" s="7" t="s">
-        <v>605</v>
+        <v>594</v>
       </c>
       <c r="E240" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H240" s="7" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="I240" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J240" s="10">
-        <v>2821</v>
+        <v>977</v>
       </c>
       <c r="L240" s="7">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="M240" s="7">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="N240" s="10">
-        <v>2256.8</v>
+        <v>977</v>
       </c>
       <c r="P240" s="7">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="Q240" s="10">
-        <v>2256.8</v>
+        <v>977</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="5" t="s">
-        <v>31</v>
+        <v>595</v>
       </c>
       <c r="B241" s="6" t="s">
-        <v>604</v>
+        <v>596</v>
       </c>
       <c r="C241" s="7" t="s">
-        <v>33</v>
+        <v>48</v>
       </c>
       <c r="D241" s="7" t="s">
-        <v>606</v>
+        <v>597</v>
       </c>
       <c r="E241" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H241" s="7" t="s">
-        <v>35</v>
+        <v>243</v>
       </c>
       <c r="I241" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J241" s="10">
-        <v>1250</v>
+        <v>2613.31</v>
       </c>
       <c r="L241" s="7">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="M241" s="7">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="N241" s="10">
-        <v>1000</v>
-[...5 lines deleted...]
-        <v>1000</v>
+        <v>2613.31</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="5" t="s">
-        <v>38</v>
+        <v>598</v>
       </c>
       <c r="B242" s="6" t="s">
-        <v>607</v>
+        <v>599</v>
       </c>
       <c r="C242" s="7" t="s">
-        <v>33</v>
+        <v>48</v>
       </c>
       <c r="D242" s="7" t="s">
-        <v>608</v>
+        <v>600</v>
       </c>
       <c r="E242" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H242" s="7" t="s">
-        <v>35</v>
+        <v>601</v>
       </c>
       <c r="I242" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J242" s="10">
-        <v>2871</v>
+        <v>455</v>
       </c>
       <c r="L242" s="7">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="M242" s="7">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="N242" s="10">
-        <v>2296.8</v>
-[...5 lines deleted...]
-        <v>2296.8</v>
+        <v>455</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="5" t="s">
-        <v>38</v>
+        <v>602</v>
       </c>
       <c r="B243" s="6" t="s">
-        <v>129</v>
+        <v>603</v>
       </c>
       <c r="C243" s="7" t="s">
-        <v>33</v>
+        <v>48</v>
       </c>
       <c r="D243" s="7" t="s">
-        <v>609</v>
+        <v>604</v>
       </c>
       <c r="E243" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G243" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H243" s="7" t="s">
-        <v>35</v>
+        <v>601</v>
       </c>
       <c r="I243" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J243" s="10">
-        <v>1714</v>
+        <v>507</v>
       </c>
       <c r="L243" s="7">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="M243" s="7">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="N243" s="10">
-        <v>1371.2</v>
-[...5 lines deleted...]
-        <v>1371.2</v>
+        <v>507</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="5" t="s">
-        <v>31</v>
+        <v>605</v>
       </c>
       <c r="B244" s="6" t="s">
-        <v>39</v>
+        <v>606</v>
       </c>
       <c r="C244" s="7" t="s">
-        <v>33</v>
+        <v>48</v>
       </c>
       <c r="D244" s="7" t="s">
-        <v>610</v>
+        <v>607</v>
       </c>
       <c r="E244" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G244" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H244" s="7" t="s">
-        <v>35</v>
+        <v>601</v>
       </c>
       <c r="I244" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J244" s="10">
-        <v>1250</v>
+        <v>545</v>
       </c>
       <c r="L244" s="7">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="M244" s="7">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="N244" s="10">
-        <v>1000</v>
-[...5 lines deleted...]
-        <v>1000</v>
+        <v>545</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="5" t="s">
-        <v>611</v>
+        <v>608</v>
       </c>
       <c r="B245" s="6" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="C245" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D245" s="7" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="E245" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G245" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H245" s="7" t="s">
-        <v>50</v>
+        <v>35</v>
       </c>
       <c r="I245" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J245" s="10">
-        <v>672</v>
+        <v>38</v>
       </c>
       <c r="L245" s="7">
         <v>0</v>
       </c>
       <c r="M245" s="7">
         <v>0</v>
       </c>
       <c r="N245" s="10">
-        <v>672</v>
-[...5 lines deleted...]
-        <v>672</v>
+        <v>38</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="5" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
       <c r="B246" s="6" t="s">
-        <v>615</v>
+        <v>610</v>
       </c>
       <c r="C246" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D246" s="7" t="s">
-        <v>616</v>
+        <v>611</v>
       </c>
       <c r="E246" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G246" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H246" s="7" t="s">
-        <v>50</v>
+        <v>35</v>
       </c>
       <c r="I246" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J246" s="10">
-        <v>1212</v>
+        <v>243.75</v>
       </c>
       <c r="L246" s="7">
         <v>0</v>
       </c>
       <c r="M246" s="7">
         <v>0</v>
       </c>
       <c r="N246" s="10">
-        <v>1212</v>
-[...5 lines deleted...]
-        <v>1212</v>
+        <v>243.75</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="5" t="s">
-        <v>31</v>
+        <v>612</v>
       </c>
       <c r="B247" s="6" t="s">
-        <v>450</v>
+        <v>612</v>
       </c>
       <c r="C247" s="7" t="s">
-        <v>33</v>
+        <v>48</v>
       </c>
       <c r="D247" s="7" t="s">
-        <v>617</v>
+        <v>613</v>
       </c>
       <c r="E247" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G247" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H247" s="7" t="s">
-        <v>35</v>
+        <v>614</v>
       </c>
       <c r="I247" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J247" s="10">
-        <v>1250</v>
+        <v>500</v>
       </c>
       <c r="L247" s="7">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="M247" s="7">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="N247" s="10">
-        <v>1000</v>
-[...5 lines deleted...]
-        <v>1000</v>
+        <v>500</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="5" t="s">
-        <v>31</v>
+        <v>615</v>
       </c>
       <c r="B248" s="6" t="s">
-        <v>455</v>
+        <v>616</v>
       </c>
       <c r="C248" s="7" t="s">
-        <v>33</v>
+        <v>48</v>
       </c>
       <c r="D248" s="7" t="s">
-        <v>618</v>
+        <v>617</v>
       </c>
       <c r="E248" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G248" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H248" s="7" t="s">
-        <v>35</v>
+        <v>230</v>
       </c>
       <c r="I248" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J248" s="10">
-        <v>1250</v>
+        <v>1538.75</v>
       </c>
       <c r="L248" s="7">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="M248" s="7">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="N248" s="10">
-        <v>1000</v>
-[...5 lines deleted...]
-        <v>1000</v>
+        <v>1538.75</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="5" t="s">
-        <v>46</v>
+        <v>618</v>
       </c>
       <c r="B249" s="6" t="s">
         <v>619</v>
       </c>
       <c r="C249" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D249" s="7" t="s">
         <v>620</v>
       </c>
       <c r="E249" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H249" s="7" t="s">
-        <v>50</v>
+        <v>230</v>
       </c>
       <c r="I249" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J249" s="10">
-        <v>90</v>
+        <v>2285.75</v>
       </c>
       <c r="L249" s="7">
         <v>0</v>
       </c>
       <c r="M249" s="7">
         <v>0</v>
       </c>
       <c r="N249" s="10">
-        <v>90</v>
-[...5 lines deleted...]
-        <v>90</v>
+        <v>2285.75</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="5" t="s">
         <v>621</v>
       </c>
       <c r="B250" s="6" t="s">
         <v>622</v>
       </c>
       <c r="C250" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D250" s="7" t="s">
         <v>623</v>
       </c>
       <c r="E250" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G250" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H250" s="7" t="s">
-        <v>50</v>
+        <v>230</v>
       </c>
       <c r="I250" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J250" s="10">
-        <v>977</v>
+        <v>3845.75</v>
       </c>
       <c r="L250" s="7">
         <v>0</v>
       </c>
       <c r="M250" s="7">
         <v>0</v>
       </c>
       <c r="N250" s="10">
-        <v>977</v>
-[...5 lines deleted...]
-        <v>977</v>
+        <v>3845.75</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="5" t="s">
         <v>624</v>
       </c>
       <c r="B251" s="6" t="s">
         <v>625</v>
       </c>
       <c r="C251" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D251" s="7" t="s">
         <v>626</v>
       </c>
       <c r="E251" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H251" s="7" t="s">
-        <v>50</v>
+        <v>230</v>
       </c>
       <c r="I251" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J251" s="10">
-        <v>977</v>
+        <v>4778.75</v>
       </c>
       <c r="L251" s="7">
         <v>0</v>
       </c>
       <c r="M251" s="7">
         <v>0</v>
       </c>
       <c r="N251" s="10">
-        <v>977</v>
-[...5 lines deleted...]
-        <v>977</v>
+        <v>4778.75</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="5" t="s">
         <v>627</v>
       </c>
       <c r="B252" s="6" t="s">
         <v>628</v>
       </c>
       <c r="C252" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D252" s="7" t="s">
         <v>629</v>
       </c>
       <c r="E252" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G252" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H252" s="7" t="s">
-        <v>243</v>
+        <v>253</v>
       </c>
       <c r="I252" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J252" s="10">
-        <v>2613.31</v>
+        <v>7157.5</v>
       </c>
       <c r="L252" s="7">
         <v>0</v>
       </c>
       <c r="M252" s="7">
         <v>0</v>
       </c>
       <c r="N252" s="10">
-        <v>2613.31</v>
+        <v>7157.5</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="5" t="s">
         <v>630</v>
       </c>
       <c r="B253" s="6" t="s">
         <v>631</v>
       </c>
       <c r="C253" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D253" s="7" t="s">
         <v>632</v>
       </c>
       <c r="E253" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G253" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H253" s="7" t="s">
-        <v>633</v>
+        <v>253</v>
       </c>
       <c r="I253" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J253" s="10">
-        <v>455</v>
+        <v>8914.5</v>
       </c>
       <c r="L253" s="7">
         <v>0</v>
       </c>
       <c r="M253" s="7">
         <v>0</v>
       </c>
       <c r="N253" s="10">
-        <v>455</v>
+        <v>8914.5</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="5" t="s">
+        <v>633</v>
+      </c>
+      <c r="B254" s="6" t="s">
         <v>634</v>
-      </c>
-[...1 lines deleted...]
-        <v>635</v>
       </c>
       <c r="C254" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D254" s="7" t="s">
-        <v>636</v>
+        <v>635</v>
       </c>
       <c r="E254" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G254" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H254" s="7" t="s">
-        <v>633</v>
+        <v>243</v>
       </c>
       <c r="I254" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J254" s="10">
-        <v>507</v>
+        <v>1340</v>
       </c>
       <c r="L254" s="7">
         <v>0</v>
       </c>
       <c r="M254" s="7">
         <v>0</v>
       </c>
       <c r="N254" s="10">
-        <v>507</v>
+        <v>1340</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="5" t="s">
+        <v>636</v>
+      </c>
+      <c r="B255" s="6" t="s">
         <v>637</v>
-      </c>
-[...1 lines deleted...]
-        <v>638</v>
       </c>
       <c r="C255" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D255" s="7" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
       <c r="E255" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G255" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H255" s="7" t="s">
-        <v>633</v>
+        <v>243</v>
       </c>
       <c r="I255" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J255" s="10">
-        <v>545</v>
+        <v>2087</v>
       </c>
       <c r="L255" s="7">
         <v>0</v>
       </c>
       <c r="M255" s="7">
         <v>0</v>
       </c>
       <c r="N255" s="10">
-        <v>545</v>
+        <v>2087</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="5" t="s">
-        <v>640</v>
+        <v>639</v>
       </c>
       <c r="B256" s="6" t="s">
         <v>640</v>
       </c>
       <c r="C256" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D256" s="7" t="s">
         <v>641</v>
       </c>
       <c r="E256" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G256" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H256" s="7" t="s">
-        <v>35</v>
+        <v>243</v>
       </c>
       <c r="I256" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J256" s="10">
-        <v>38</v>
+        <v>3647</v>
       </c>
       <c r="L256" s="7">
         <v>0</v>
       </c>
       <c r="M256" s="7">
         <v>0</v>
       </c>
       <c r="N256" s="10">
-        <v>38</v>
+        <v>3647</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="5" t="s">
         <v>642</v>
       </c>
       <c r="B257" s="6" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="C257" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D257" s="7" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E257" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G257" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H257" s="7" t="s">
-        <v>35</v>
+        <v>243</v>
       </c>
       <c r="I257" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J257" s="10">
-        <v>243.75</v>
+        <v>4580</v>
       </c>
       <c r="L257" s="7">
         <v>0</v>
       </c>
       <c r="M257" s="7">
         <v>0</v>
       </c>
       <c r="N257" s="10">
-        <v>243.75</v>
+        <v>4580</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="5" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="B258" s="6" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="C258" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D258" s="7" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
       <c r="E258" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G258" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H258" s="7" t="s">
-        <v>646</v>
+        <v>230</v>
       </c>
       <c r="I258" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J258" s="10">
-        <v>500</v>
+        <v>1348.75</v>
       </c>
       <c r="L258" s="7">
         <v>0</v>
       </c>
       <c r="M258" s="7">
         <v>0</v>
       </c>
       <c r="N258" s="10">
-        <v>500</v>
+        <v>1348.75</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="5" t="s">
-        <v>647</v>
+        <v>38</v>
       </c>
       <c r="B259" s="6" t="s">
         <v>648</v>
       </c>
       <c r="C259" s="7" t="s">
-        <v>48</v>
+        <v>33</v>
       </c>
       <c r="D259" s="7" t="s">
         <v>649</v>
       </c>
       <c r="E259" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G259" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H259" s="7" t="s">
-        <v>230</v>
+        <v>35</v>
       </c>
       <c r="I259" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J259" s="10">
-        <v>1538.75</v>
+        <v>1958</v>
       </c>
       <c r="L259" s="7">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="M259" s="7">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="N259" s="10">
-        <v>1538.75</v>
+        <v>1566.4</v>
+      </c>
+      <c r="P259" s="7">
+        <v>20</v>
+      </c>
+      <c r="Q259" s="10">
+        <v>1566.4</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="B260" s="6" t="s">
+        <v>648</v>
+      </c>
+      <c r="C260" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="D260" s="7" t="s">
         <v>650</v>
       </c>
-      <c r="B260" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E260" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G260" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H260" s="7" t="s">
-        <v>230</v>
+        <v>35</v>
       </c>
       <c r="I260" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J260" s="10">
-        <v>2285.75</v>
+        <v>1250</v>
       </c>
       <c r="L260" s="7">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="M260" s="7">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="N260" s="10">
-        <v>2285.75</v>
+        <v>1000</v>
+      </c>
+      <c r="P260" s="7">
+        <v>20</v>
+      </c>
+      <c r="Q260" s="10">
+        <v>1000</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="5" t="s">
-        <v>653</v>
+        <v>38</v>
       </c>
       <c r="B261" s="6" t="s">
-        <v>654</v>
+        <v>651</v>
       </c>
       <c r="C261" s="7" t="s">
-        <v>48</v>
+        <v>33</v>
       </c>
       <c r="D261" s="7" t="s">
-        <v>655</v>
+        <v>652</v>
       </c>
       <c r="E261" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G261" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H261" s="7" t="s">
-        <v>230</v>
+        <v>35</v>
       </c>
       <c r="I261" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J261" s="10">
-        <v>3845.75</v>
+        <v>2008</v>
       </c>
       <c r="L261" s="7">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="M261" s="7">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="N261" s="10">
-        <v>3845.75</v>
+        <v>1606.4</v>
+      </c>
+      <c r="P261" s="7">
+        <v>20</v>
+      </c>
+      <c r="Q261" s="10">
+        <v>1606.4</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="5" t="s">
-        <v>656</v>
+        <v>31</v>
       </c>
       <c r="B262" s="6" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
       <c r="C262" s="7" t="s">
-        <v>48</v>
+        <v>33</v>
       </c>
       <c r="D262" s="7" t="s">
-        <v>658</v>
+        <v>653</v>
       </c>
       <c r="E262" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G262" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H262" s="7" t="s">
-        <v>230</v>
+        <v>35</v>
       </c>
       <c r="I262" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J262" s="10">
-        <v>4778.75</v>
+        <v>1250</v>
       </c>
       <c r="L262" s="7">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="M262" s="7">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="N262" s="10">
-        <v>4778.75</v>
+        <v>1000</v>
+      </c>
+      <c r="P262" s="7">
+        <v>20</v>
+      </c>
+      <c r="Q262" s="10">
+        <v>1000</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="5" t="s">
-        <v>659</v>
+        <v>38</v>
       </c>
       <c r="B263" s="6" t="s">
-        <v>660</v>
+        <v>654</v>
       </c>
       <c r="C263" s="7" t="s">
-        <v>48</v>
+        <v>33</v>
       </c>
       <c r="D263" s="7" t="s">
-        <v>661</v>
+        <v>655</v>
       </c>
       <c r="E263" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G263" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H263" s="7" t="s">
-        <v>253</v>
+        <v>35</v>
       </c>
       <c r="I263" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J263" s="10">
-        <v>7157.5</v>
+        <v>2527</v>
       </c>
       <c r="L263" s="7">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="M263" s="7">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="N263" s="10">
-        <v>7157.5</v>
+        <v>2021.6</v>
+      </c>
+      <c r="P263" s="7">
+        <v>20</v>
+      </c>
+      <c r="Q263" s="10">
+        <v>2021.6</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="5" t="s">
-        <v>662</v>
+        <v>31</v>
       </c>
       <c r="B264" s="6" t="s">
-        <v>663</v>
+        <v>654</v>
       </c>
       <c r="C264" s="7" t="s">
-        <v>48</v>
+        <v>33</v>
       </c>
       <c r="D264" s="7" t="s">
-        <v>664</v>
+        <v>656</v>
       </c>
       <c r="E264" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G264" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H264" s="7" t="s">
-        <v>253</v>
+        <v>35</v>
       </c>
       <c r="I264" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J264" s="10">
-        <v>8914.5</v>
+        <v>1250</v>
       </c>
       <c r="L264" s="7">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="M264" s="7">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="N264" s="10">
-        <v>8914.5</v>
+        <v>1000</v>
+      </c>
+      <c r="P264" s="7">
+        <v>20</v>
+      </c>
+      <c r="Q264" s="10">
+        <v>1000</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="5" t="s">
-        <v>665</v>
+        <v>38</v>
       </c>
       <c r="B265" s="6" t="s">
-        <v>666</v>
+        <v>657</v>
       </c>
       <c r="C265" s="7" t="s">
-        <v>48</v>
+        <v>33</v>
       </c>
       <c r="D265" s="7" t="s">
-        <v>667</v>
+        <v>658</v>
       </c>
       <c r="E265" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G265" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H265" s="7" t="s">
-        <v>243</v>
+        <v>35</v>
       </c>
       <c r="I265" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J265" s="10">
-        <v>1340</v>
+        <v>1710</v>
       </c>
       <c r="L265" s="7">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="M265" s="7">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="N265" s="10">
-        <v>1340</v>
+        <v>1368</v>
+      </c>
+      <c r="P265" s="7">
+        <v>20</v>
+      </c>
+      <c r="Q265" s="10">
+        <v>1368</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="5" t="s">
-        <v>668</v>
+        <v>31</v>
       </c>
       <c r="B266" s="6" t="s">
-        <v>669</v>
+        <v>657</v>
       </c>
       <c r="C266" s="7" t="s">
-        <v>48</v>
+        <v>33</v>
       </c>
       <c r="D266" s="7" t="s">
-        <v>670</v>
+        <v>659</v>
       </c>
       <c r="E266" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G266" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H266" s="7" t="s">
-        <v>243</v>
+        <v>35</v>
       </c>
       <c r="I266" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J266" s="10">
-        <v>2087</v>
+        <v>1250</v>
       </c>
       <c r="L266" s="7">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="M266" s="7">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="N266" s="10">
-        <v>2087</v>
+        <v>1000</v>
+      </c>
+      <c r="P266" s="7">
+        <v>20</v>
+      </c>
+      <c r="Q266" s="10">
+        <v>1000</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="5" t="s">
-        <v>671</v>
+        <v>38</v>
       </c>
       <c r="B267" s="6" t="s">
-        <v>672</v>
+        <v>660</v>
       </c>
       <c r="C267" s="7" t="s">
-        <v>48</v>
+        <v>33</v>
       </c>
       <c r="D267" s="7" t="s">
-        <v>673</v>
+        <v>661</v>
       </c>
       <c r="E267" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G267" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H267" s="7" t="s">
-        <v>243</v>
+        <v>35</v>
       </c>
       <c r="I267" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J267" s="10">
-        <v>3647</v>
+        <v>1759</v>
       </c>
       <c r="L267" s="7">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="M267" s="7">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="N267" s="10">
-        <v>3647</v>
+        <v>1407.2</v>
+      </c>
+      <c r="P267" s="7">
+        <v>20</v>
+      </c>
+      <c r="Q267" s="10">
+        <v>1407.2</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="5" t="s">
-        <v>674</v>
+        <v>31</v>
       </c>
       <c r="B268" s="6" t="s">
-        <v>675</v>
+        <v>660</v>
       </c>
       <c r="C268" s="7" t="s">
-        <v>48</v>
+        <v>33</v>
       </c>
       <c r="D268" s="7" t="s">
-        <v>676</v>
+        <v>662</v>
       </c>
       <c r="E268" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G268" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H268" s="7" t="s">
-        <v>243</v>
+        <v>35</v>
       </c>
       <c r="I268" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J268" s="10">
-        <v>4580</v>
+        <v>1250</v>
       </c>
       <c r="L268" s="7">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="M268" s="7">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="N268" s="10">
-        <v>4580</v>
+        <v>1000</v>
+      </c>
+      <c r="P268" s="7">
+        <v>20</v>
+      </c>
+      <c r="Q268" s="10">
+        <v>1000</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="5" t="s">
-        <v>677</v>
+        <v>38</v>
       </c>
       <c r="B269" s="6" t="s">
-        <v>678</v>
+        <v>663</v>
       </c>
       <c r="C269" s="7" t="s">
-        <v>48</v>
+        <v>33</v>
       </c>
       <c r="D269" s="7" t="s">
-        <v>679</v>
+        <v>664</v>
       </c>
       <c r="E269" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G269" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H269" s="7" t="s">
-        <v>230</v>
+        <v>35</v>
       </c>
       <c r="I269" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J269" s="10">
-        <v>1348.75</v>
+        <v>1803</v>
       </c>
       <c r="L269" s="7">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="M269" s="7">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="N269" s="10">
-        <v>1348.75</v>
+        <v>1442.4</v>
+      </c>
+      <c r="P269" s="7">
+        <v>20</v>
+      </c>
+      <c r="Q269" s="10">
+        <v>1442.4</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="5" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="B270" s="6" t="s">
-        <v>680</v>
+        <v>663</v>
       </c>
       <c r="C270" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D270" s="7" t="s">
-        <v>681</v>
+        <v>665</v>
       </c>
       <c r="E270" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G270" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H270" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I270" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J270" s="10">
-        <v>1958</v>
+        <v>1250</v>
       </c>
       <c r="L270" s="7">
         <v>10</v>
       </c>
       <c r="M270" s="7">
         <v>20</v>
       </c>
       <c r="N270" s="10">
-        <v>1566.4</v>
+        <v>1000</v>
       </c>
       <c r="P270" s="7">
         <v>20</v>
       </c>
       <c r="Q270" s="10">
-        <v>1566.4</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="5" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="B271" s="6" t="s">
-        <v>680</v>
+        <v>666</v>
       </c>
       <c r="C271" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D271" s="7" t="s">
-        <v>682</v>
+        <v>667</v>
       </c>
       <c r="E271" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G271" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H271" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I271" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J271" s="10">
-        <v>1250</v>
+        <v>1843</v>
       </c>
       <c r="L271" s="7">
         <v>10</v>
       </c>
       <c r="M271" s="7">
         <v>20</v>
       </c>
       <c r="N271" s="10">
-        <v>1000</v>
+        <v>1474.4</v>
       </c>
       <c r="P271" s="7">
         <v>20</v>
       </c>
       <c r="Q271" s="10">
-        <v>1000</v>
+        <v>1474.4</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="5" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="B272" s="6" t="s">
-        <v>683</v>
+        <v>666</v>
       </c>
       <c r="C272" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D272" s="7" t="s">
-        <v>684</v>
+        <v>668</v>
       </c>
       <c r="E272" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G272" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H272" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I272" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J272" s="10">
-        <v>2008</v>
+        <v>1250</v>
       </c>
       <c r="L272" s="7">
         <v>10</v>
       </c>
       <c r="M272" s="7">
         <v>20</v>
       </c>
       <c r="N272" s="10">
-        <v>1606.4</v>
+        <v>1000</v>
       </c>
       <c r="P272" s="7">
         <v>20</v>
       </c>
       <c r="Q272" s="10">
-        <v>1606.4</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="5" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="B273" s="6" t="s">
-        <v>683</v>
+        <v>669</v>
       </c>
       <c r="C273" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D273" s="7" t="s">
-        <v>685</v>
+        <v>670</v>
       </c>
       <c r="E273" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G273" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H273" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I273" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J273" s="10">
-        <v>1250</v>
+        <v>1918</v>
       </c>
       <c r="L273" s="7">
         <v>10</v>
       </c>
       <c r="M273" s="7">
         <v>20</v>
       </c>
       <c r="N273" s="10">
-        <v>1000</v>
+        <v>1534.4</v>
       </c>
       <c r="P273" s="7">
         <v>20</v>
       </c>
       <c r="Q273" s="10">
-        <v>1000</v>
+        <v>1534.4</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="5" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="B274" s="6" t="s">
-        <v>686</v>
+        <v>669</v>
       </c>
       <c r="C274" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D274" s="7" t="s">
-        <v>687</v>
+        <v>671</v>
       </c>
       <c r="E274" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G274" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H274" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I274" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J274" s="10">
-        <v>2527</v>
+        <v>1250</v>
       </c>
       <c r="L274" s="7">
         <v>10</v>
       </c>
       <c r="M274" s="7">
         <v>20</v>
       </c>
       <c r="N274" s="10">
-        <v>2021.6</v>
+        <v>1000</v>
       </c>
       <c r="P274" s="7">
         <v>20</v>
       </c>
       <c r="Q274" s="10">
-        <v>2021.6</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="5" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="B275" s="6" t="s">
-        <v>686</v>
+        <v>527</v>
       </c>
       <c r="C275" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D275" s="7" t="s">
-        <v>688</v>
+        <v>672</v>
       </c>
       <c r="E275" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G275" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H275" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I275" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J275" s="10">
-        <v>1250</v>
+        <v>1988</v>
       </c>
       <c r="L275" s="7">
         <v>10</v>
       </c>
       <c r="M275" s="7">
         <v>20</v>
       </c>
       <c r="N275" s="10">
-        <v>1000</v>
+        <v>1590.4</v>
       </c>
       <c r="P275" s="7">
         <v>20</v>
       </c>
       <c r="Q275" s="10">
-        <v>1000</v>
+        <v>1590.4</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="5" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="B276" s="6" t="s">
-        <v>689</v>
+        <v>673</v>
       </c>
       <c r="C276" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D276" s="7" t="s">
-        <v>690</v>
+        <v>674</v>
       </c>
       <c r="E276" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G276" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H276" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I276" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J276" s="10">
-        <v>1710</v>
+        <v>1250</v>
       </c>
       <c r="L276" s="7">
         <v>10</v>
       </c>
       <c r="M276" s="7">
         <v>20</v>
       </c>
       <c r="N276" s="10">
-        <v>1368</v>
+        <v>1000</v>
       </c>
       <c r="P276" s="7">
         <v>20</v>
       </c>
       <c r="Q276" s="10">
-        <v>1368</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="5" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="B277" s="6" t="s">
-        <v>689</v>
+        <v>675</v>
       </c>
       <c r="C277" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D277" s="7" t="s">
-        <v>691</v>
+        <v>676</v>
       </c>
       <c r="E277" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G277" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H277" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I277" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J277" s="10">
-        <v>1250</v>
+        <v>5496</v>
       </c>
       <c r="L277" s="7">
         <v>10</v>
       </c>
       <c r="M277" s="7">
         <v>20</v>
       </c>
       <c r="N277" s="10">
-        <v>1000</v>
+        <v>4396.8</v>
       </c>
       <c r="P277" s="7">
         <v>20</v>
       </c>
       <c r="Q277" s="10">
-        <v>1000</v>
+        <v>4396.8</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="5" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="B278" s="6" t="s">
-        <v>692</v>
+        <v>675</v>
       </c>
       <c r="C278" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D278" s="7" t="s">
-        <v>693</v>
+        <v>677</v>
       </c>
       <c r="E278" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G278" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H278" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I278" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J278" s="10">
-        <v>1759</v>
+        <v>1250</v>
       </c>
       <c r="L278" s="7">
         <v>10</v>
       </c>
       <c r="M278" s="7">
         <v>20</v>
       </c>
       <c r="N278" s="10">
-        <v>1407.2</v>
+        <v>1000</v>
       </c>
       <c r="P278" s="7">
         <v>20</v>
       </c>
       <c r="Q278" s="10">
-        <v>1407.2</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="5" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="B279" s="6" t="s">
-        <v>692</v>
+        <v>678</v>
       </c>
       <c r="C279" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D279" s="7" t="s">
-        <v>694</v>
+        <v>679</v>
       </c>
       <c r="E279" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G279" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H279" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I279" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J279" s="10">
-        <v>1250</v>
+        <v>4249</v>
       </c>
       <c r="L279" s="7">
         <v>10</v>
       </c>
       <c r="M279" s="7">
         <v>20</v>
       </c>
       <c r="N279" s="10">
-        <v>1000</v>
+        <v>3399.2</v>
       </c>
       <c r="P279" s="7">
         <v>20</v>
       </c>
       <c r="Q279" s="10">
-        <v>1000</v>
+        <v>3399.2</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="5" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="B280" s="6" t="s">
-        <v>695</v>
+        <v>678</v>
       </c>
       <c r="C280" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D280" s="7" t="s">
-        <v>696</v>
+        <v>680</v>
       </c>
       <c r="E280" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G280" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H280" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I280" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J280" s="10">
-        <v>1803</v>
+        <v>1250</v>
       </c>
       <c r="L280" s="7">
         <v>10</v>
       </c>
       <c r="M280" s="7">
         <v>20</v>
       </c>
       <c r="N280" s="10">
-        <v>1442.4</v>
+        <v>1000</v>
       </c>
       <c r="P280" s="7">
         <v>20</v>
       </c>
       <c r="Q280" s="10">
-        <v>1442.4</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="5" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="B281" s="6" t="s">
-        <v>695</v>
+        <v>681</v>
       </c>
       <c r="C281" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D281" s="7" t="s">
-        <v>697</v>
+        <v>682</v>
       </c>
       <c r="E281" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G281" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H281" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I281" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J281" s="10">
-        <v>1250</v>
+        <v>5769</v>
       </c>
       <c r="L281" s="7">
         <v>10</v>
       </c>
       <c r="M281" s="7">
         <v>20</v>
       </c>
       <c r="N281" s="10">
-        <v>1000</v>
+        <v>4615.2</v>
       </c>
       <c r="P281" s="7">
         <v>20</v>
       </c>
       <c r="Q281" s="10">
-        <v>1000</v>
+        <v>4615.2</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="5" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="B282" s="6" t="s">
-        <v>698</v>
+        <v>681</v>
       </c>
       <c r="C282" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D282" s="7" t="s">
-        <v>699</v>
+        <v>683</v>
       </c>
       <c r="E282" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G282" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H282" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I282" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J282" s="10">
-        <v>1843</v>
+        <v>1250</v>
       </c>
       <c r="L282" s="7">
         <v>10</v>
       </c>
       <c r="M282" s="7">
         <v>20</v>
       </c>
       <c r="N282" s="10">
-        <v>1474.4</v>
+        <v>1000</v>
       </c>
       <c r="P282" s="7">
         <v>20</v>
       </c>
       <c r="Q282" s="10">
-        <v>1474.4</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="5" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="B283" s="6" t="s">
-        <v>698</v>
+        <v>684</v>
       </c>
       <c r="C283" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D283" s="7" t="s">
-        <v>700</v>
+        <v>685</v>
       </c>
       <c r="E283" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G283" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H283" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I283" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J283" s="10">
-        <v>1250</v>
+        <v>5928</v>
       </c>
       <c r="L283" s="7">
         <v>10</v>
       </c>
       <c r="M283" s="7">
         <v>20</v>
       </c>
       <c r="N283" s="10">
-        <v>1000</v>
+        <v>4742.4</v>
       </c>
       <c r="P283" s="7">
         <v>20</v>
       </c>
       <c r="Q283" s="10">
-        <v>1000</v>
+        <v>4742.4</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="5" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="B284" s="6" t="s">
-        <v>701</v>
+        <v>684</v>
       </c>
       <c r="C284" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D284" s="7" t="s">
-        <v>702</v>
+        <v>686</v>
       </c>
       <c r="E284" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G284" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H284" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I284" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J284" s="10">
-        <v>1918</v>
+        <v>1250</v>
       </c>
       <c r="L284" s="7">
         <v>10</v>
       </c>
       <c r="M284" s="7">
         <v>20</v>
       </c>
       <c r="N284" s="10">
-        <v>1534.4</v>
+        <v>1000</v>
       </c>
       <c r="P284" s="7">
         <v>20</v>
       </c>
       <c r="Q284" s="10">
-        <v>1534.4</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="5" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="B285" s="6" t="s">
-        <v>701</v>
+        <v>687</v>
       </c>
       <c r="C285" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D285" s="7" t="s">
-        <v>703</v>
+        <v>688</v>
       </c>
       <c r="E285" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G285" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H285" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I285" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J285" s="10">
-        <v>1250</v>
+        <v>4298</v>
       </c>
       <c r="L285" s="7">
         <v>10</v>
       </c>
       <c r="M285" s="7">
         <v>20</v>
       </c>
       <c r="N285" s="10">
-        <v>1000</v>
+        <v>3438.4</v>
       </c>
       <c r="P285" s="7">
         <v>20</v>
       </c>
       <c r="Q285" s="10">
-        <v>1000</v>
+        <v>3438.4</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="5" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="B286" s="6" t="s">
-        <v>559</v>
+        <v>687</v>
       </c>
       <c r="C286" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D286" s="7" t="s">
-        <v>704</v>
+        <v>689</v>
       </c>
       <c r="E286" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G286" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H286" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I286" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J286" s="10">
-        <v>1988</v>
+        <v>1250</v>
       </c>
       <c r="L286" s="7">
         <v>10</v>
       </c>
       <c r="M286" s="7">
         <v>20</v>
       </c>
       <c r="N286" s="10">
-        <v>1590.4</v>
+        <v>1000</v>
       </c>
       <c r="P286" s="7">
         <v>20</v>
       </c>
       <c r="Q286" s="10">
-        <v>1590.4</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" s="5" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="B287" s="6" t="s">
-        <v>705</v>
+        <v>279</v>
       </c>
       <c r="C287" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D287" s="7" t="s">
-        <v>706</v>
+        <v>690</v>
       </c>
       <c r="E287" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G287" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H287" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I287" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J287" s="10">
-        <v>1250</v>
+        <v>7473</v>
       </c>
       <c r="L287" s="7">
         <v>10</v>
       </c>
       <c r="M287" s="7">
         <v>20</v>
       </c>
       <c r="N287" s="10">
-        <v>1000</v>
+        <v>5978.4</v>
       </c>
       <c r="P287" s="7">
         <v>20</v>
       </c>
       <c r="Q287" s="10">
-        <v>1000</v>
+        <v>5978.4</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="5" t="s">
         <v>38</v>
       </c>
       <c r="B288" s="6" t="s">
-        <v>707</v>
+        <v>691</v>
       </c>
       <c r="C288" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D288" s="7" t="s">
-        <v>708</v>
+        <v>692</v>
       </c>
       <c r="E288" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G288" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H288" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I288" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J288" s="10">
-        <v>5496</v>
+        <v>250</v>
       </c>
       <c r="L288" s="7">
         <v>10</v>
       </c>
       <c r="M288" s="7">
         <v>20</v>
       </c>
       <c r="N288" s="10">
-        <v>4396.8</v>
+        <v>200</v>
       </c>
       <c r="P288" s="7">
         <v>20</v>
       </c>
       <c r="Q288" s="10">
-        <v>4396.8</v>
+        <v>200</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" s="5" t="s">
-        <v>31</v>
+        <v>693</v>
       </c>
       <c r="B289" s="6" t="s">
-        <v>707</v>
+        <v>693</v>
       </c>
       <c r="C289" s="7" t="s">
-        <v>33</v>
+        <v>14</v>
       </c>
       <c r="D289" s="7" t="s">
-        <v>709</v>
+        <v>694</v>
       </c>
       <c r="E289" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G289" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H289" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I289" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J289" s="10">
-        <v>1250</v>
+        <v>3000</v>
       </c>
       <c r="L289" s="7">
         <v>10</v>
       </c>
       <c r="M289" s="7">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="N289" s="10">
-        <v>1000</v>
+        <v>2700</v>
       </c>
       <c r="P289" s="7">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="Q289" s="10">
-        <v>1000</v>
+        <v>2700</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="5" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="B290" s="6" t="s">
-        <v>710</v>
+        <v>695</v>
       </c>
       <c r="C290" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D290" s="7" t="s">
-        <v>711</v>
+        <v>696</v>
       </c>
       <c r="E290" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H290" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I290" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J290" s="10">
-        <v>4249</v>
+        <v>250</v>
       </c>
       <c r="L290" s="7">
         <v>10</v>
       </c>
       <c r="M290" s="7">
         <v>20</v>
       </c>
       <c r="N290" s="10">
-        <v>3399.2</v>
+        <v>200</v>
       </c>
       <c r="P290" s="7">
         <v>20</v>
       </c>
       <c r="Q290" s="10">
-        <v>3399.2</v>
+        <v>200</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="5" t="s">
-        <v>31</v>
+        <v>697</v>
       </c>
       <c r="B291" s="6" t="s">
-        <v>710</v>
+        <v>697</v>
       </c>
       <c r="C291" s="7" t="s">
-        <v>33</v>
+        <v>14</v>
       </c>
       <c r="D291" s="7" t="s">
-        <v>712</v>
+        <v>698</v>
       </c>
       <c r="E291" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H291" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I291" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J291" s="10">
-        <v>1250</v>
+        <v>8600</v>
       </c>
       <c r="L291" s="7">
         <v>10</v>
       </c>
       <c r="M291" s="7">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="N291" s="10">
-        <v>1000</v>
+        <v>7740</v>
       </c>
       <c r="P291" s="7">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="Q291" s="10">
-        <v>1000</v>
+        <v>7740</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="5" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="B292" s="6" t="s">
-        <v>713</v>
+        <v>691</v>
       </c>
       <c r="C292" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D292" s="7" t="s">
-        <v>714</v>
+        <v>699</v>
       </c>
       <c r="E292" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H292" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I292" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J292" s="10">
-        <v>5769</v>
+        <v>250</v>
       </c>
       <c r="L292" s="7">
         <v>10</v>
       </c>
       <c r="M292" s="7">
         <v>20</v>
       </c>
       <c r="N292" s="10">
-        <v>4615.2</v>
+        <v>200</v>
       </c>
       <c r="P292" s="7">
         <v>20</v>
       </c>
       <c r="Q292" s="10">
-        <v>4615.2</v>
+        <v>200</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="5" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="B293" s="6" t="s">
-        <v>713</v>
+        <v>700</v>
       </c>
       <c r="C293" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D293" s="7" t="s">
-        <v>715</v>
+        <v>701</v>
       </c>
       <c r="E293" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G293" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H293" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I293" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J293" s="10">
-        <v>1250</v>
+        <v>7827</v>
       </c>
       <c r="L293" s="7">
         <v>10</v>
       </c>
       <c r="M293" s="7">
         <v>20</v>
       </c>
       <c r="N293" s="10">
-        <v>1000</v>
+        <v>6261.6</v>
       </c>
       <c r="P293" s="7">
         <v>20</v>
       </c>
       <c r="Q293" s="10">
-        <v>1000</v>
+        <v>6261.6</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="5" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="B294" s="6" t="s">
-        <v>716</v>
+        <v>700</v>
       </c>
       <c r="C294" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D294" s="7" t="s">
-        <v>717</v>
+        <v>702</v>
       </c>
       <c r="E294" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G294" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H294" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I294" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J294" s="10">
-        <v>5928</v>
+        <v>1250</v>
       </c>
       <c r="L294" s="7">
         <v>10</v>
       </c>
       <c r="M294" s="7">
         <v>20</v>
       </c>
       <c r="N294" s="10">
-        <v>4742.4</v>
+        <v>1000</v>
       </c>
       <c r="P294" s="7">
         <v>20</v>
       </c>
       <c r="Q294" s="10">
-        <v>4742.4</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" s="5" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="B295" s="6" t="s">
-        <v>716</v>
+        <v>703</v>
       </c>
       <c r="C295" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D295" s="7" t="s">
-        <v>718</v>
+        <v>704</v>
       </c>
       <c r="E295" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G295" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H295" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I295" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J295" s="10">
-        <v>1250</v>
+        <v>4518</v>
       </c>
       <c r="L295" s="7">
         <v>10</v>
       </c>
       <c r="M295" s="7">
         <v>20</v>
       </c>
       <c r="N295" s="10">
-        <v>1000</v>
+        <v>3614.4</v>
       </c>
       <c r="P295" s="7">
         <v>20</v>
       </c>
       <c r="Q295" s="10">
-        <v>1000</v>
+        <v>3614.4</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" s="5" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="B296" s="6" t="s">
-        <v>719</v>
+        <v>703</v>
       </c>
       <c r="C296" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D296" s="7" t="s">
-        <v>720</v>
+        <v>705</v>
       </c>
       <c r="E296" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H296" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I296" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J296" s="10">
-        <v>4298</v>
+        <v>1250</v>
       </c>
       <c r="L296" s="7">
         <v>10</v>
       </c>
       <c r="M296" s="7">
         <v>20</v>
       </c>
       <c r="N296" s="10">
-        <v>3438.4</v>
+        <v>1000</v>
       </c>
       <c r="P296" s="7">
         <v>20</v>
       </c>
       <c r="Q296" s="10">
-        <v>3438.4</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" s="5" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="B297" s="6" t="s">
-        <v>719</v>
+        <v>706</v>
       </c>
       <c r="C297" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D297" s="7" t="s">
-        <v>721</v>
+        <v>707</v>
       </c>
       <c r="E297" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H297" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I297" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J297" s="10">
-        <v>1250</v>
+        <v>4568</v>
       </c>
       <c r="L297" s="7">
         <v>10</v>
       </c>
       <c r="M297" s="7">
         <v>20</v>
       </c>
       <c r="N297" s="10">
-        <v>1000</v>
+        <v>3654.4</v>
       </c>
       <c r="P297" s="7">
         <v>20</v>
       </c>
       <c r="Q297" s="10">
-        <v>1000</v>
+        <v>3654.4</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" s="5" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="B298" s="6" t="s">
-        <v>279</v>
+        <v>706</v>
       </c>
       <c r="C298" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D298" s="7" t="s">
-        <v>722</v>
+        <v>708</v>
       </c>
       <c r="E298" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H298" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I298" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J298" s="10">
-        <v>7473</v>
+        <v>1250</v>
       </c>
       <c r="L298" s="7">
         <v>10</v>
       </c>
       <c r="M298" s="7">
         <v>20</v>
       </c>
       <c r="N298" s="10">
-        <v>5978.4</v>
+        <v>1000</v>
       </c>
       <c r="P298" s="7">
         <v>20</v>
       </c>
       <c r="Q298" s="10">
-        <v>5978.4</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" s="5" t="s">
         <v>38</v>
       </c>
       <c r="B299" s="6" t="s">
-        <v>723</v>
+        <v>709</v>
       </c>
       <c r="C299" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D299" s="7" t="s">
-        <v>724</v>
+        <v>710</v>
       </c>
       <c r="E299" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H299" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I299" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J299" s="10">
-        <v>250</v>
+        <v>5236</v>
       </c>
       <c r="L299" s="7">
         <v>10</v>
       </c>
       <c r="M299" s="7">
         <v>20</v>
       </c>
       <c r="N299" s="10">
-        <v>200</v>
+        <v>4188.8</v>
       </c>
       <c r="P299" s="7">
         <v>20</v>
       </c>
       <c r="Q299" s="10">
-        <v>200</v>
+        <v>4188.8</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" s="5" t="s">
-        <v>725</v>
+        <v>31</v>
       </c>
       <c r="B300" s="6" t="s">
-        <v>725</v>
+        <v>709</v>
       </c>
       <c r="C300" s="7" t="s">
-        <v>14</v>
+        <v>33</v>
       </c>
       <c r="D300" s="7" t="s">
-        <v>726</v>
+        <v>711</v>
       </c>
       <c r="E300" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H300" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I300" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J300" s="10">
-        <v>3000</v>
+        <v>1250</v>
       </c>
       <c r="L300" s="7">
         <v>10</v>
       </c>
       <c r="M300" s="7">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="N300" s="10">
-        <v>2700</v>
+        <v>1000</v>
       </c>
       <c r="P300" s="7">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="Q300" s="10">
-        <v>2700</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" s="5" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="B301" s="6" t="s">
-        <v>727</v>
+        <v>712</v>
       </c>
       <c r="C301" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D301" s="7" t="s">
-        <v>728</v>
+        <v>713</v>
       </c>
       <c r="E301" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H301" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I301" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J301" s="10">
-        <v>250</v>
+        <v>4419</v>
       </c>
       <c r="L301" s="7">
         <v>10</v>
       </c>
       <c r="M301" s="7">
         <v>20</v>
       </c>
       <c r="N301" s="10">
-        <v>200</v>
+        <v>3535.2</v>
       </c>
       <c r="P301" s="7">
         <v>20</v>
       </c>
       <c r="Q301" s="10">
-        <v>200</v>
+        <v>3535.2</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" s="5" t="s">
-        <v>729</v>
+        <v>31</v>
       </c>
       <c r="B302" s="6" t="s">
-        <v>729</v>
+        <v>712</v>
       </c>
       <c r="C302" s="7" t="s">
-        <v>14</v>
+        <v>33</v>
       </c>
       <c r="D302" s="7" t="s">
-        <v>730</v>
+        <v>714</v>
       </c>
       <c r="E302" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H302" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I302" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J302" s="10">
-        <v>8600</v>
+        <v>1250</v>
       </c>
       <c r="L302" s="7">
         <v>10</v>
       </c>
       <c r="M302" s="7">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="N302" s="10">
-        <v>7740</v>
+        <v>1000</v>
       </c>
       <c r="P302" s="7">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="Q302" s="10">
-        <v>7740</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" s="5" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="B303" s="6" t="s">
-        <v>723</v>
+        <v>715</v>
       </c>
       <c r="C303" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D303" s="7" t="s">
-        <v>731</v>
+        <v>716</v>
       </c>
       <c r="E303" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H303" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I303" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J303" s="10">
-        <v>250</v>
+        <v>6098</v>
       </c>
       <c r="L303" s="7">
         <v>10</v>
       </c>
       <c r="M303" s="7">
         <v>20</v>
       </c>
       <c r="N303" s="10">
-        <v>200</v>
+        <v>4878.4</v>
       </c>
       <c r="P303" s="7">
         <v>20</v>
       </c>
       <c r="Q303" s="10">
-        <v>200</v>
+        <v>4878.4</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" s="5" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="B304" s="6" t="s">
-        <v>732</v>
+        <v>715</v>
       </c>
       <c r="C304" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D304" s="7" t="s">
-        <v>733</v>
+        <v>717</v>
       </c>
       <c r="E304" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H304" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I304" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J304" s="10">
-        <v>7827</v>
+        <v>1250</v>
       </c>
       <c r="L304" s="7">
         <v>10</v>
       </c>
       <c r="M304" s="7">
         <v>20</v>
       </c>
       <c r="N304" s="10">
-        <v>6261.6</v>
+        <v>1000</v>
       </c>
       <c r="P304" s="7">
         <v>20</v>
       </c>
       <c r="Q304" s="10">
-        <v>6261.6</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" s="5" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="B305" s="6" t="s">
-        <v>732</v>
+        <v>718</v>
       </c>
       <c r="C305" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D305" s="7" t="s">
-        <v>734</v>
+        <v>719</v>
       </c>
       <c r="E305" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H305" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I305" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J305" s="10">
-        <v>1250</v>
+        <v>4445</v>
       </c>
       <c r="L305" s="7">
         <v>10</v>
       </c>
       <c r="M305" s="7">
         <v>20</v>
       </c>
       <c r="N305" s="10">
-        <v>1000</v>
+        <v>3556</v>
       </c>
       <c r="P305" s="7">
         <v>20</v>
       </c>
       <c r="Q305" s="10">
-        <v>1000</v>
+        <v>3556</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" s="5" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="B306" s="6" t="s">
-        <v>735</v>
+        <v>718</v>
       </c>
       <c r="C306" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D306" s="7" t="s">
-        <v>736</v>
+        <v>720</v>
       </c>
       <c r="E306" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H306" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I306" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J306" s="10">
-        <v>4518</v>
+        <v>1250</v>
       </c>
       <c r="L306" s="7">
         <v>10</v>
       </c>
       <c r="M306" s="7">
         <v>20</v>
       </c>
       <c r="N306" s="10">
-        <v>3614.4</v>
+        <v>1000</v>
       </c>
       <c r="P306" s="7">
         <v>20</v>
       </c>
       <c r="Q306" s="10">
-        <v>3614.4</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" s="5" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="B307" s="6" t="s">
-        <v>735</v>
+        <v>721</v>
       </c>
       <c r="C307" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D307" s="7" t="s">
-        <v>737</v>
+        <v>722</v>
       </c>
       <c r="E307" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H307" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I307" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J307" s="10">
-        <v>1250</v>
+        <v>8805</v>
       </c>
       <c r="L307" s="7">
         <v>10</v>
       </c>
       <c r="M307" s="7">
         <v>20</v>
       </c>
       <c r="N307" s="10">
-        <v>1000</v>
+        <v>7044</v>
       </c>
       <c r="P307" s="7">
         <v>20</v>
       </c>
       <c r="Q307" s="10">
-        <v>1000</v>
+        <v>7044</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" s="5" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="B308" s="6" t="s">
-        <v>738</v>
+        <v>721</v>
       </c>
       <c r="C308" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D308" s="7" t="s">
-        <v>739</v>
+        <v>723</v>
       </c>
       <c r="E308" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H308" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I308" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J308" s="10">
-        <v>4568</v>
+        <v>1250</v>
       </c>
       <c r="L308" s="7">
         <v>10</v>
       </c>
       <c r="M308" s="7">
         <v>20</v>
       </c>
       <c r="N308" s="10">
-        <v>3654.4</v>
+        <v>1000</v>
       </c>
       <c r="P308" s="7">
         <v>20</v>
       </c>
       <c r="Q308" s="10">
-        <v>3654.4</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" s="5" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="B309" s="6" t="s">
-        <v>738</v>
+        <v>724</v>
       </c>
       <c r="C309" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D309" s="7" t="s">
-        <v>740</v>
+        <v>725</v>
       </c>
       <c r="E309" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H309" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I309" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J309" s="10">
-        <v>1250</v>
+        <v>5496</v>
       </c>
       <c r="L309" s="7">
         <v>10</v>
       </c>
       <c r="M309" s="7">
         <v>20</v>
       </c>
       <c r="N309" s="10">
-        <v>1000</v>
+        <v>4396.8</v>
       </c>
       <c r="P309" s="7">
         <v>20</v>
       </c>
       <c r="Q309" s="10">
-        <v>1000</v>
+        <v>4396.8</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" s="5" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="B310" s="6" t="s">
-        <v>741</v>
+        <v>724</v>
       </c>
       <c r="C310" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D310" s="7" t="s">
-        <v>742</v>
+        <v>726</v>
       </c>
       <c r="E310" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H310" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I310" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J310" s="10">
-        <v>5236</v>
+        <v>1250</v>
       </c>
       <c r="L310" s="7">
         <v>10</v>
       </c>
       <c r="M310" s="7">
         <v>20</v>
       </c>
       <c r="N310" s="10">
-        <v>4188.8</v>
+        <v>1000</v>
       </c>
       <c r="P310" s="7">
         <v>20</v>
       </c>
       <c r="Q310" s="10">
-        <v>4188.8</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" s="5" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="B311" s="6" t="s">
-        <v>741</v>
+        <v>727</v>
       </c>
       <c r="C311" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D311" s="7" t="s">
-        <v>743</v>
+        <v>728</v>
       </c>
       <c r="E311" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H311" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I311" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J311" s="10">
-        <v>1250</v>
+        <v>5546</v>
       </c>
       <c r="L311" s="7">
         <v>10</v>
       </c>
       <c r="M311" s="7">
         <v>20</v>
       </c>
       <c r="N311" s="10">
-        <v>1000</v>
+        <v>4436.8</v>
       </c>
       <c r="P311" s="7">
         <v>20</v>
       </c>
       <c r="Q311" s="10">
-        <v>1000</v>
+        <v>4436.8</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" s="5" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="B312" s="6" t="s">
-        <v>744</v>
+        <v>727</v>
       </c>
       <c r="C312" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D312" s="7" t="s">
-        <v>745</v>
+        <v>729</v>
       </c>
       <c r="E312" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H312" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I312" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J312" s="10">
-        <v>4419</v>
+        <v>1250</v>
       </c>
       <c r="L312" s="7">
         <v>10</v>
       </c>
       <c r="M312" s="7">
         <v>20</v>
       </c>
       <c r="N312" s="10">
-        <v>3535.2</v>
+        <v>1000</v>
       </c>
       <c r="P312" s="7">
         <v>20</v>
       </c>
       <c r="Q312" s="10">
-        <v>3535.2</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" s="5" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="B313" s="6" t="s">
-        <v>744</v>
+        <v>730</v>
       </c>
       <c r="C313" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D313" s="7" t="s">
-        <v>746</v>
+        <v>731</v>
       </c>
       <c r="E313" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H313" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I313" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J313" s="10">
-        <v>1250</v>
+        <v>6214</v>
       </c>
       <c r="L313" s="7">
         <v>10</v>
       </c>
       <c r="M313" s="7">
         <v>20</v>
       </c>
       <c r="N313" s="10">
-        <v>1000</v>
+        <v>4971.2</v>
       </c>
       <c r="P313" s="7">
         <v>20</v>
       </c>
       <c r="Q313" s="10">
-        <v>1000</v>
+        <v>4971.2</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" s="5" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="B314" s="6" t="s">
-        <v>747</v>
+        <v>730</v>
       </c>
       <c r="C314" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D314" s="7" t="s">
-        <v>748</v>
+        <v>732</v>
       </c>
       <c r="E314" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H314" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I314" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J314" s="10">
-        <v>6098</v>
+        <v>1250</v>
       </c>
       <c r="L314" s="7">
         <v>10</v>
       </c>
       <c r="M314" s="7">
         <v>20</v>
       </c>
       <c r="N314" s="10">
-        <v>4878.4</v>
+        <v>1000</v>
       </c>
       <c r="P314" s="7">
         <v>20</v>
       </c>
       <c r="Q314" s="10">
-        <v>4878.4</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" s="5" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="B315" s="6" t="s">
-        <v>747</v>
+        <v>733</v>
       </c>
       <c r="C315" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D315" s="7" t="s">
-        <v>749</v>
+        <v>734</v>
       </c>
       <c r="E315" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H315" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I315" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J315" s="10">
-        <v>1250</v>
+        <v>5397</v>
       </c>
       <c r="L315" s="7">
         <v>10</v>
       </c>
       <c r="M315" s="7">
         <v>20</v>
       </c>
       <c r="N315" s="10">
-        <v>1000</v>
+        <v>4317.6</v>
       </c>
       <c r="P315" s="7">
         <v>20</v>
       </c>
       <c r="Q315" s="10">
-        <v>1000</v>
+        <v>4317.6</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" s="5" t="s">
         <v>38</v>
       </c>
       <c r="B316" s="6" t="s">
-        <v>750</v>
+        <v>735</v>
       </c>
       <c r="C316" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D316" s="7" t="s">
-        <v>751</v>
+        <v>736</v>
       </c>
       <c r="E316" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H316" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I316" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J316" s="10">
-        <v>4445</v>
+        <v>7076</v>
       </c>
       <c r="L316" s="7">
         <v>10</v>
       </c>
       <c r="M316" s="7">
         <v>20</v>
       </c>
       <c r="N316" s="10">
-        <v>3556</v>
+        <v>5660.8</v>
       </c>
       <c r="P316" s="7">
         <v>20</v>
       </c>
       <c r="Q316" s="10">
-        <v>3556</v>
+        <v>5660.8</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B317" s="6" t="s">
-        <v>750</v>
+        <v>735</v>
       </c>
       <c r="C317" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D317" s="7" t="s">
-        <v>752</v>
+        <v>737</v>
       </c>
       <c r="E317" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H317" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I317" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J317" s="10">
         <v>1250</v>
       </c>
       <c r="L317" s="7">
         <v>10</v>
       </c>
       <c r="M317" s="7">
         <v>20</v>
       </c>
       <c r="N317" s="10">
         <v>1000</v>
       </c>
       <c r="P317" s="7">
         <v>20</v>
       </c>
       <c r="Q317" s="10">
         <v>1000</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" s="5" t="s">
         <v>38</v>
       </c>
       <c r="B318" s="6" t="s">
-        <v>753</v>
+        <v>738</v>
       </c>
       <c r="C318" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D318" s="7" t="s">
-        <v>754</v>
+        <v>739</v>
       </c>
       <c r="E318" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H318" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I318" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J318" s="10">
-        <v>8805</v>
+        <v>5423</v>
       </c>
       <c r="L318" s="7">
         <v>10</v>
       </c>
       <c r="M318" s="7">
         <v>20</v>
       </c>
       <c r="N318" s="10">
-        <v>7044</v>
+        <v>4338.4</v>
       </c>
       <c r="P318" s="7">
         <v>20</v>
       </c>
       <c r="Q318" s="10">
-        <v>7044</v>
+        <v>4338.4</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B319" s="6" t="s">
-        <v>753</v>
+        <v>738</v>
       </c>
       <c r="C319" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D319" s="7" t="s">
-        <v>755</v>
+        <v>740</v>
       </c>
       <c r="E319" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H319" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I319" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J319" s="10">
         <v>1250</v>
       </c>
       <c r="L319" s="7">
         <v>10</v>
       </c>
       <c r="M319" s="7">
         <v>20</v>
       </c>
       <c r="N319" s="10">
         <v>1000</v>
       </c>
       <c r="P319" s="7">
         <v>20</v>
       </c>
       <c r="Q319" s="10">
         <v>1000</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" s="5" t="s">
         <v>38</v>
       </c>
       <c r="B320" s="6" t="s">
-        <v>756</v>
+        <v>741</v>
       </c>
       <c r="C320" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D320" s="7" t="s">
-        <v>757</v>
+        <v>742</v>
       </c>
       <c r="E320" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H320" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I320" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J320" s="10">
-        <v>5496</v>
+        <v>8748</v>
       </c>
       <c r="L320" s="7">
         <v>10</v>
       </c>
       <c r="M320" s="7">
         <v>20</v>
       </c>
       <c r="N320" s="10">
-        <v>4396.8</v>
+        <v>6998.4</v>
       </c>
       <c r="P320" s="7">
         <v>20</v>
       </c>
       <c r="Q320" s="10">
-        <v>4396.8</v>
+        <v>6998.4</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B321" s="6" t="s">
-        <v>756</v>
+        <v>741</v>
       </c>
       <c r="C321" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D321" s="7" t="s">
-        <v>758</v>
+        <v>743</v>
       </c>
       <c r="E321" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H321" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I321" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J321" s="10">
         <v>1250</v>
       </c>
       <c r="L321" s="7">
         <v>10</v>
       </c>
       <c r="M321" s="7">
         <v>20</v>
       </c>
       <c r="N321" s="10">
         <v>1000</v>
       </c>
       <c r="P321" s="7">
         <v>20</v>
       </c>
       <c r="Q321" s="10">
         <v>1000</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" s="5" t="s">
         <v>38</v>
       </c>
       <c r="B322" s="6" t="s">
-        <v>759</v>
+        <v>744</v>
       </c>
       <c r="C322" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D322" s="7" t="s">
-        <v>760</v>
+        <v>745</v>
       </c>
       <c r="E322" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H322" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I322" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J322" s="10">
-        <v>5546</v>
+        <v>5433</v>
       </c>
       <c r="L322" s="7">
         <v>10</v>
       </c>
       <c r="M322" s="7">
         <v>20</v>
       </c>
       <c r="N322" s="10">
-        <v>4436.8</v>
+        <v>4346.4</v>
       </c>
       <c r="P322" s="7">
         <v>20</v>
       </c>
       <c r="Q322" s="10">
-        <v>4436.8</v>
+        <v>4346.4</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B323" s="6" t="s">
-        <v>759</v>
+        <v>744</v>
       </c>
       <c r="C323" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D323" s="7" t="s">
-        <v>761</v>
+        <v>746</v>
       </c>
       <c r="E323" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H323" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I323" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J323" s="10">
         <v>1250</v>
       </c>
       <c r="L323" s="7">
         <v>10</v>
       </c>
       <c r="M323" s="7">
         <v>20</v>
       </c>
       <c r="N323" s="10">
         <v>1000</v>
       </c>
       <c r="P323" s="7">
         <v>20</v>
       </c>
       <c r="Q323" s="10">
         <v>1000</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" s="5" t="s">
         <v>38</v>
       </c>
       <c r="B324" s="6" t="s">
-        <v>762</v>
+        <v>747</v>
       </c>
       <c r="C324" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D324" s="7" t="s">
-        <v>763</v>
+        <v>748</v>
       </c>
       <c r="E324" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H324" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I324" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J324" s="10">
-        <v>6214</v>
+        <v>5473</v>
       </c>
       <c r="L324" s="7">
         <v>10</v>
       </c>
       <c r="M324" s="7">
         <v>20</v>
       </c>
       <c r="N324" s="10">
-        <v>4971.2</v>
+        <v>4378.4</v>
       </c>
       <c r="P324" s="7">
         <v>20</v>
       </c>
       <c r="Q324" s="10">
-        <v>4971.2</v>
+        <v>4378.4</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B325" s="6" t="s">
-        <v>762</v>
+        <v>747</v>
       </c>
       <c r="C325" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D325" s="7" t="s">
-        <v>764</v>
+        <v>749</v>
       </c>
       <c r="E325" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H325" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I325" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J325" s="10">
         <v>1250</v>
       </c>
       <c r="L325" s="7">
         <v>10</v>
       </c>
       <c r="M325" s="7">
         <v>20</v>
       </c>
       <c r="N325" s="10">
         <v>1000</v>
       </c>
       <c r="P325" s="7">
         <v>20</v>
       </c>
       <c r="Q325" s="10">
         <v>1000</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" s="5" t="s">
         <v>38</v>
       </c>
       <c r="B326" s="6" t="s">
-        <v>765</v>
+        <v>750</v>
       </c>
       <c r="C326" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D326" s="7" t="s">
-        <v>766</v>
+        <v>751</v>
       </c>
       <c r="E326" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H326" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I326" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J326" s="10">
-        <v>5397</v>
+        <v>5618</v>
       </c>
       <c r="L326" s="7">
         <v>10</v>
       </c>
       <c r="M326" s="7">
         <v>20</v>
       </c>
       <c r="N326" s="10">
-        <v>4317.6</v>
+        <v>4494.4</v>
       </c>
       <c r="P326" s="7">
         <v>20</v>
       </c>
       <c r="Q326" s="10">
-        <v>4317.6</v>
+        <v>4494.4</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" s="5" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="B327" s="6" t="s">
-        <v>767</v>
+        <v>750</v>
       </c>
       <c r="C327" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D327" s="7" t="s">
-        <v>768</v>
+        <v>752</v>
       </c>
       <c r="E327" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H327" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I327" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J327" s="10">
-        <v>7076</v>
+        <v>1250</v>
       </c>
       <c r="L327" s="7">
         <v>10</v>
       </c>
       <c r="M327" s="7">
         <v>20</v>
       </c>
       <c r="N327" s="10">
-        <v>5660.8</v>
+        <v>1000</v>
       </c>
       <c r="P327" s="7">
         <v>20</v>
       </c>
       <c r="Q327" s="10">
-        <v>5660.8</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" s="5" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="B328" s="6" t="s">
-        <v>767</v>
+        <v>753</v>
       </c>
       <c r="C328" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D328" s="7" t="s">
-        <v>769</v>
+        <v>754</v>
       </c>
       <c r="E328" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H328" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I328" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J328" s="10">
-        <v>1250</v>
+        <v>5768</v>
       </c>
       <c r="L328" s="7">
         <v>10</v>
       </c>
       <c r="M328" s="7">
         <v>20</v>
       </c>
       <c r="N328" s="10">
-        <v>1000</v>
+        <v>4614.4</v>
       </c>
       <c r="P328" s="7">
         <v>20</v>
       </c>
       <c r="Q328" s="10">
-        <v>1000</v>
+        <v>4614.4</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" s="5" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="B329" s="6" t="s">
-        <v>770</v>
+        <v>753</v>
       </c>
       <c r="C329" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D329" s="7" t="s">
-        <v>771</v>
+        <v>755</v>
       </c>
       <c r="E329" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H329" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I329" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J329" s="10">
-        <v>5423</v>
+        <v>1250</v>
       </c>
       <c r="L329" s="7">
         <v>10</v>
       </c>
       <c r="M329" s="7">
         <v>20</v>
       </c>
       <c r="N329" s="10">
-        <v>4338.4</v>
+        <v>1000</v>
       </c>
       <c r="P329" s="7">
         <v>20</v>
       </c>
       <c r="Q329" s="10">
-        <v>4338.4</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" s="5" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="B330" s="6" t="s">
-        <v>770</v>
+        <v>756</v>
       </c>
       <c r="C330" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D330" s="7" t="s">
-        <v>772</v>
+        <v>757</v>
       </c>
       <c r="E330" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H330" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I330" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J330" s="10">
-        <v>1250</v>
+        <v>6398</v>
       </c>
       <c r="L330" s="7">
         <v>10</v>
       </c>
       <c r="M330" s="7">
         <v>20</v>
       </c>
       <c r="N330" s="10">
-        <v>1000</v>
+        <v>5118.4</v>
       </c>
       <c r="P330" s="7">
         <v>20</v>
       </c>
       <c r="Q330" s="10">
-        <v>1000</v>
+        <v>5118.4</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" s="5" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="B331" s="6" t="s">
-        <v>773</v>
+        <v>756</v>
       </c>
       <c r="C331" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D331" s="7" t="s">
-        <v>774</v>
+        <v>758</v>
       </c>
       <c r="E331" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H331" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I331" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J331" s="10">
-        <v>8748</v>
+        <v>1250</v>
       </c>
       <c r="L331" s="7">
         <v>10</v>
       </c>
       <c r="M331" s="7">
         <v>20</v>
       </c>
       <c r="N331" s="10">
-        <v>6998.4</v>
+        <v>1000</v>
       </c>
       <c r="P331" s="7">
         <v>20</v>
       </c>
       <c r="Q331" s="10">
-        <v>6998.4</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" s="5" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="B332" s="6" t="s">
-        <v>773</v>
+        <v>759</v>
       </c>
       <c r="C332" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D332" s="7" t="s">
-        <v>775</v>
+        <v>760</v>
       </c>
       <c r="E332" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H332" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I332" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J332" s="10">
-        <v>1250</v>
+        <v>5353</v>
       </c>
       <c r="L332" s="7">
         <v>10</v>
       </c>
       <c r="M332" s="7">
         <v>20</v>
       </c>
       <c r="N332" s="10">
-        <v>1000</v>
+        <v>4282.4</v>
       </c>
       <c r="P332" s="7">
         <v>20</v>
       </c>
       <c r="Q332" s="10">
-        <v>1000</v>
+        <v>4282.4</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" s="5" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="B333" s="6" t="s">
-        <v>776</v>
+        <v>759</v>
       </c>
       <c r="C333" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D333" s="7" t="s">
-        <v>777</v>
+        <v>761</v>
       </c>
       <c r="E333" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H333" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I333" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J333" s="10">
-        <v>5433</v>
+        <v>1250</v>
       </c>
       <c r="L333" s="7">
         <v>10</v>
       </c>
       <c r="M333" s="7">
         <v>20</v>
       </c>
       <c r="N333" s="10">
-        <v>4346.4</v>
+        <v>1000</v>
       </c>
       <c r="P333" s="7">
         <v>20</v>
       </c>
       <c r="Q333" s="10">
-        <v>4346.4</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" s="5" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="B334" s="6" t="s">
-        <v>776</v>
+        <v>762</v>
       </c>
       <c r="C334" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D334" s="7" t="s">
-        <v>778</v>
+        <v>763</v>
       </c>
       <c r="E334" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H334" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I334" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J334" s="10">
-        <v>1250</v>
+        <v>7028</v>
       </c>
       <c r="L334" s="7">
         <v>10</v>
       </c>
       <c r="M334" s="7">
         <v>20</v>
       </c>
       <c r="N334" s="10">
-        <v>1000</v>
+        <v>5622.4</v>
       </c>
       <c r="P334" s="7">
         <v>20</v>
       </c>
       <c r="Q334" s="10">
-        <v>1000</v>
+        <v>5622.4</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" s="5" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="B335" s="6" t="s">
-        <v>779</v>
+        <v>762</v>
       </c>
       <c r="C335" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D335" s="7" t="s">
-        <v>780</v>
+        <v>764</v>
       </c>
       <c r="E335" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H335" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I335" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J335" s="10">
-        <v>5473</v>
+        <v>1250</v>
       </c>
       <c r="L335" s="7">
         <v>10</v>
       </c>
       <c r="M335" s="7">
         <v>20</v>
       </c>
       <c r="N335" s="10">
-        <v>4378.4</v>
+        <v>1000</v>
       </c>
       <c r="P335" s="7">
         <v>20</v>
       </c>
       <c r="Q335" s="10">
-        <v>4378.4</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" s="5" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="B336" s="6" t="s">
-        <v>779</v>
+        <v>765</v>
       </c>
       <c r="C336" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D336" s="7" t="s">
-        <v>781</v>
+        <v>766</v>
       </c>
       <c r="E336" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H336" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I336" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J336" s="10">
-        <v>1250</v>
+        <v>5393</v>
       </c>
       <c r="L336" s="7">
         <v>10</v>
       </c>
       <c r="M336" s="7">
         <v>20</v>
       </c>
       <c r="N336" s="10">
-        <v>1000</v>
+        <v>4314.4</v>
       </c>
       <c r="P336" s="7">
         <v>20</v>
       </c>
       <c r="Q336" s="10">
-        <v>1000</v>
+        <v>4314.4</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" s="5" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="B337" s="6" t="s">
-        <v>782</v>
+        <v>765</v>
       </c>
       <c r="C337" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D337" s="7" t="s">
-        <v>783</v>
+        <v>767</v>
       </c>
       <c r="E337" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H337" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I337" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J337" s="10">
-        <v>5618</v>
+        <v>1250</v>
       </c>
       <c r="L337" s="7">
         <v>10</v>
       </c>
       <c r="M337" s="7">
         <v>20</v>
       </c>
       <c r="N337" s="10">
-        <v>4494.4</v>
+        <v>1000</v>
       </c>
       <c r="P337" s="7">
         <v>20</v>
       </c>
       <c r="Q337" s="10">
-        <v>4494.4</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" s="5" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="B338" s="6" t="s">
-        <v>782</v>
+        <v>768</v>
       </c>
       <c r="C338" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D338" s="7" t="s">
-        <v>784</v>
+        <v>769</v>
       </c>
       <c r="E338" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H338" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I338" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J338" s="10">
-        <v>1250</v>
+        <v>7888</v>
       </c>
       <c r="L338" s="7">
         <v>10</v>
       </c>
       <c r="M338" s="7">
         <v>20</v>
       </c>
       <c r="N338" s="10">
-        <v>1000</v>
+        <v>6310.4</v>
       </c>
       <c r="P338" s="7">
         <v>20</v>
       </c>
       <c r="Q338" s="10">
-        <v>1000</v>
+        <v>6310.4</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" s="5" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="B339" s="6" t="s">
-        <v>785</v>
+        <v>768</v>
       </c>
       <c r="C339" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D339" s="7" t="s">
-        <v>786</v>
+        <v>770</v>
       </c>
       <c r="E339" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H339" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I339" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J339" s="10">
-        <v>5768</v>
+        <v>1250</v>
       </c>
       <c r="L339" s="7">
         <v>10</v>
       </c>
       <c r="M339" s="7">
         <v>20</v>
       </c>
       <c r="N339" s="10">
-        <v>4614.4</v>
+        <v>1000</v>
       </c>
       <c r="P339" s="7">
         <v>20</v>
       </c>
       <c r="Q339" s="10">
-        <v>4614.4</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" s="5" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="B340" s="6" t="s">
-        <v>785</v>
+        <v>771</v>
       </c>
       <c r="C340" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D340" s="7" t="s">
-        <v>787</v>
+        <v>772</v>
       </c>
       <c r="E340" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H340" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I340" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J340" s="10">
-        <v>1250</v>
+        <v>250</v>
       </c>
       <c r="L340" s="7">
         <v>10</v>
       </c>
       <c r="M340" s="7">
         <v>20</v>
       </c>
       <c r="N340" s="10">
-        <v>1000</v>
+        <v>200</v>
       </c>
       <c r="P340" s="7">
         <v>20</v>
       </c>
       <c r="Q340" s="10">
-        <v>1000</v>
+        <v>200</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" s="5" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="B341" s="6" t="s">
-        <v>788</v>
+        <v>771</v>
       </c>
       <c r="C341" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D341" s="7" t="s">
-        <v>789</v>
+        <v>773</v>
       </c>
       <c r="E341" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H341" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I341" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J341" s="10">
-        <v>6398</v>
+        <v>250</v>
       </c>
       <c r="L341" s="7">
         <v>10</v>
       </c>
       <c r="M341" s="7">
         <v>20</v>
       </c>
       <c r="N341" s="10">
-        <v>5118.4</v>
+        <v>200</v>
       </c>
       <c r="P341" s="7">
         <v>20</v>
       </c>
       <c r="Q341" s="10">
-        <v>5118.4</v>
+        <v>200</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" s="5" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="B342" s="6" t="s">
-        <v>788</v>
+        <v>695</v>
       </c>
       <c r="C342" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D342" s="7" t="s">
-        <v>790</v>
+        <v>774</v>
       </c>
       <c r="E342" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H342" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I342" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J342" s="10">
-        <v>1250</v>
+        <v>250</v>
       </c>
       <c r="L342" s="7">
         <v>10</v>
       </c>
       <c r="M342" s="7">
         <v>20</v>
       </c>
       <c r="N342" s="10">
-        <v>1000</v>
+        <v>200</v>
       </c>
       <c r="P342" s="7">
         <v>20</v>
       </c>
       <c r="Q342" s="10">
-        <v>1000</v>
+        <v>200</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" s="5" t="s">
-        <v>38</v>
+        <v>775</v>
       </c>
       <c r="B343" s="6" t="s">
-        <v>791</v>
+        <v>776</v>
       </c>
       <c r="C343" s="7" t="s">
-        <v>33</v>
+        <v>48</v>
       </c>
       <c r="D343" s="7" t="s">
-        <v>792</v>
+        <v>777</v>
       </c>
       <c r="E343" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H343" s="7" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="I343" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J343" s="10">
-        <v>5353</v>
+        <v>1715</v>
       </c>
       <c r="L343" s="7">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="M343" s="7">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="N343" s="10">
-        <v>4282.4</v>
+        <v>1715</v>
       </c>
       <c r="P343" s="7">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="Q343" s="10">
-        <v>4282.4</v>
+        <v>1715</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" s="5" t="s">
-        <v>31</v>
+        <v>778</v>
       </c>
       <c r="B344" s="6" t="s">
-        <v>791</v>
+        <v>779</v>
       </c>
       <c r="C344" s="7" t="s">
-        <v>33</v>
+        <v>14</v>
       </c>
       <c r="D344" s="7" t="s">
-        <v>793</v>
+        <v>780</v>
       </c>
       <c r="E344" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H344" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I344" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J344" s="10">
-        <v>1250</v>
+        <v>70400</v>
       </c>
       <c r="L344" s="7">
         <v>10</v>
       </c>
       <c r="M344" s="7">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="N344" s="10">
-        <v>1000</v>
+        <v>63360</v>
       </c>
       <c r="P344" s="7">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="Q344" s="10">
-        <v>1000</v>
+        <v>63360</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" s="5" t="s">
-        <v>38</v>
+        <v>781</v>
       </c>
       <c r="B345" s="6" t="s">
-        <v>794</v>
+        <v>781</v>
       </c>
       <c r="C345" s="7" t="s">
-        <v>33</v>
+        <v>14</v>
       </c>
       <c r="D345" s="7" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="E345" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H345" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I345" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J345" s="10">
-        <v>7028</v>
+        <v>29440</v>
       </c>
       <c r="L345" s="7">
         <v>10</v>
       </c>
       <c r="M345" s="7">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="N345" s="10">
-        <v>5622.4</v>
+        <v>26496</v>
       </c>
       <c r="P345" s="7">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="Q345" s="10">
-        <v>5622.4</v>
+        <v>26496</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" s="5" t="s">
-        <v>31</v>
+        <v>783</v>
       </c>
       <c r="B346" s="6" t="s">
-        <v>794</v>
+        <v>784</v>
       </c>
       <c r="C346" s="7" t="s">
-        <v>33</v>
+        <v>14</v>
       </c>
       <c r="D346" s="7" t="s">
-        <v>796</v>
+        <v>785</v>
       </c>
       <c r="E346" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H346" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I346" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J346" s="10">
-        <v>1250</v>
+        <v>16280</v>
       </c>
       <c r="L346" s="7">
         <v>10</v>
       </c>
       <c r="M346" s="7">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="N346" s="10">
-        <v>1000</v>
+        <v>14652</v>
       </c>
       <c r="P346" s="7">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="Q346" s="10">
-        <v>1000</v>
+        <v>14652</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" s="5" t="s">
-        <v>38</v>
+        <v>786</v>
       </c>
       <c r="B347" s="6" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="C347" s="7" t="s">
-        <v>33</v>
+        <v>14</v>
       </c>
       <c r="D347" s="7" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="E347" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H347" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I347" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J347" s="10">
-        <v>5393</v>
+        <v>8600</v>
       </c>
       <c r="L347" s="7">
         <v>10</v>
       </c>
       <c r="M347" s="7">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="N347" s="10">
-        <v>4314.4</v>
+        <v>7740</v>
       </c>
       <c r="P347" s="7">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="Q347" s="10">
-        <v>4314.4</v>
+        <v>7740</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" s="5" t="s">
-        <v>31</v>
+        <v>788</v>
       </c>
       <c r="B348" s="6" t="s">
-        <v>797</v>
+        <v>789</v>
       </c>
       <c r="C348" s="7" t="s">
-        <v>33</v>
+        <v>14</v>
       </c>
       <c r="D348" s="7" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
       <c r="E348" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G348" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H348" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I348" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J348" s="10">
-        <v>1250</v>
+        <v>26840</v>
       </c>
       <c r="L348" s="7">
         <v>10</v>
       </c>
       <c r="M348" s="7">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="N348" s="10">
-        <v>1000</v>
+        <v>24156</v>
       </c>
       <c r="P348" s="7">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="Q348" s="10">
-        <v>1000</v>
+        <v>24156</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" s="5" t="s">
-        <v>38</v>
+        <v>791</v>
       </c>
       <c r="B349" s="6" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="C349" s="7" t="s">
-        <v>33</v>
+        <v>14</v>
       </c>
       <c r="D349" s="7" t="s">
-        <v>801</v>
+        <v>792</v>
       </c>
       <c r="E349" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G349" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H349" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I349" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J349" s="10">
-        <v>7888</v>
+        <v>11600</v>
       </c>
       <c r="L349" s="7">
         <v>10</v>
       </c>
       <c r="M349" s="7">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="N349" s="10">
-        <v>6310.4</v>
+        <v>10440</v>
       </c>
       <c r="P349" s="7">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="Q349" s="10">
-        <v>6310.4</v>
+        <v>10440</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" s="5" t="s">
-        <v>31</v>
+        <v>793</v>
       </c>
       <c r="B350" s="6" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="C350" s="7" t="s">
-        <v>33</v>
+        <v>14</v>
       </c>
       <c r="D350" s="7" t="s">
-        <v>802</v>
+        <v>795</v>
       </c>
       <c r="E350" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G350" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H350" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I350" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J350" s="10">
-        <v>1250</v>
+        <v>33660</v>
       </c>
       <c r="L350" s="7">
         <v>10</v>
       </c>
       <c r="M350" s="7">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="N350" s="10">
-        <v>1000</v>
+        <v>30294</v>
       </c>
       <c r="P350" s="7">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="Q350" s="10">
-        <v>1000</v>
+        <v>30294</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" s="5" t="s">
-        <v>38</v>
+        <v>796</v>
       </c>
       <c r="B351" s="6" t="s">
-        <v>803</v>
+        <v>796</v>
       </c>
       <c r="C351" s="7" t="s">
-        <v>33</v>
+        <v>14</v>
       </c>
       <c r="D351" s="7" t="s">
-        <v>804</v>
+        <v>797</v>
       </c>
       <c r="E351" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G351" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H351" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I351" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J351" s="10">
-        <v>250</v>
+        <v>13900</v>
       </c>
       <c r="L351" s="7">
         <v>10</v>
       </c>
       <c r="M351" s="7">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="N351" s="10">
-        <v>200</v>
+        <v>12510</v>
       </c>
       <c r="P351" s="7">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="Q351" s="10">
-        <v>200</v>
+        <v>12510</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" s="5" t="s">
-        <v>31</v>
+        <v>798</v>
       </c>
       <c r="B352" s="6" t="s">
-        <v>803</v>
+        <v>799</v>
       </c>
       <c r="C352" s="7" t="s">
-        <v>33</v>
+        <v>14</v>
       </c>
       <c r="D352" s="7" t="s">
-        <v>805</v>
+        <v>800</v>
       </c>
       <c r="E352" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G352" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H352" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I352" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J352" s="10">
-        <v>250</v>
+        <v>38720</v>
       </c>
       <c r="L352" s="7">
         <v>10</v>
       </c>
       <c r="M352" s="7">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="N352" s="10">
-        <v>200</v>
+        <v>34848</v>
       </c>
       <c r="P352" s="7">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="Q352" s="10">
-        <v>200</v>
+        <v>34848</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" s="5" t="s">
-        <v>38</v>
+        <v>801</v>
       </c>
       <c r="B353" s="6" t="s">
-        <v>727</v>
+        <v>801</v>
       </c>
       <c r="C353" s="7" t="s">
-        <v>33</v>
+        <v>14</v>
       </c>
       <c r="D353" s="7" t="s">
-        <v>806</v>
+        <v>802</v>
       </c>
       <c r="E353" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G353" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H353" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I353" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J353" s="10">
-        <v>250</v>
+        <v>16100</v>
       </c>
       <c r="L353" s="7">
         <v>10</v>
       </c>
       <c r="M353" s="7">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="N353" s="10">
-        <v>200</v>
+        <v>14490</v>
       </c>
       <c r="P353" s="7">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="Q353" s="10">
-        <v>200</v>
+        <v>14490</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" s="5" t="s">
-        <v>807</v>
+        <v>803</v>
       </c>
       <c r="B354" s="6" t="s">
-        <v>808</v>
+        <v>804</v>
       </c>
       <c r="C354" s="7" t="s">
-        <v>48</v>
+        <v>14</v>
       </c>
       <c r="D354" s="7" t="s">
-        <v>809</v>
+        <v>805</v>
       </c>
       <c r="E354" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G354" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H354" s="7" t="s">
-        <v>50</v>
+        <v>35</v>
       </c>
       <c r="I354" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J354" s="10">
-        <v>1715</v>
+        <v>10890</v>
       </c>
       <c r="L354" s="7">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="M354" s="7">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="N354" s="10">
-        <v>1715</v>
+        <v>9801</v>
       </c>
       <c r="P354" s="7">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="Q354" s="10">
-        <v>1715</v>
+        <v>9801</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" s="5" t="s">
-        <v>810</v>
+        <v>806</v>
       </c>
       <c r="B355" s="6" t="s">
-        <v>811</v>
+        <v>806</v>
       </c>
       <c r="C355" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D355" s="7" t="s">
-        <v>812</v>
+        <v>807</v>
       </c>
       <c r="E355" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G355" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H355" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I355" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J355" s="10">
-        <v>70400</v>
+        <v>6900</v>
       </c>
       <c r="L355" s="7">
         <v>10</v>
       </c>
       <c r="M355" s="7">
         <v>10</v>
       </c>
       <c r="N355" s="10">
-        <v>63360</v>
+        <v>6210</v>
       </c>
       <c r="P355" s="7">
         <v>10</v>
       </c>
       <c r="Q355" s="10">
-        <v>63360</v>
+        <v>6210</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" s="5" t="s">
-        <v>813</v>
+        <v>808</v>
       </c>
       <c r="B356" s="6" t="s">
-        <v>813</v>
+        <v>809</v>
       </c>
       <c r="C356" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D356" s="7" t="s">
-        <v>814</v>
+        <v>810</v>
       </c>
       <c r="E356" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G356" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H356" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I356" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J356" s="10">
-        <v>29440</v>
+        <v>45650</v>
       </c>
       <c r="L356" s="7">
         <v>10</v>
       </c>
       <c r="M356" s="7">
         <v>10</v>
       </c>
       <c r="N356" s="10">
-        <v>26496</v>
+        <v>41085</v>
       </c>
       <c r="P356" s="7">
         <v>10</v>
       </c>
       <c r="Q356" s="10">
-        <v>26496</v>
+        <v>41085</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" s="5" t="s">
-        <v>815</v>
+        <v>811</v>
       </c>
       <c r="B357" s="6" t="s">
-        <v>816</v>
+        <v>811</v>
       </c>
       <c r="C357" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D357" s="7" t="s">
-        <v>817</v>
+        <v>812</v>
       </c>
       <c r="E357" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G357" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H357" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I357" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J357" s="10">
-        <v>16280</v>
+        <v>18400</v>
       </c>
       <c r="L357" s="7">
         <v>10</v>
       </c>
       <c r="M357" s="7">
         <v>10</v>
       </c>
       <c r="N357" s="10">
-        <v>14652</v>
+        <v>16560</v>
       </c>
       <c r="P357" s="7">
         <v>10</v>
       </c>
       <c r="Q357" s="10">
-        <v>14652</v>
+        <v>16560</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" s="5" t="s">
-        <v>818</v>
+        <v>813</v>
       </c>
       <c r="B358" s="6" t="s">
-        <v>818</v>
+        <v>814</v>
       </c>
       <c r="C358" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D358" s="7" t="s">
-        <v>819</v>
+        <v>815</v>
       </c>
       <c r="E358" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G358" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H358" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I358" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J358" s="10">
-        <v>8600</v>
+        <v>1320</v>
       </c>
       <c r="L358" s="7">
         <v>10</v>
       </c>
       <c r="M358" s="7">
         <v>10</v>
       </c>
       <c r="N358" s="10">
-        <v>7740</v>
+        <v>1188</v>
       </c>
       <c r="P358" s="7">
         <v>10</v>
       </c>
       <c r="Q358" s="10">
-        <v>7740</v>
+        <v>1188</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" s="5" t="s">
-        <v>820</v>
+        <v>816</v>
       </c>
       <c r="B359" s="6" t="s">
-        <v>821</v>
+        <v>816</v>
       </c>
       <c r="C359" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D359" s="7" t="s">
-        <v>822</v>
+        <v>817</v>
       </c>
       <c r="E359" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G359" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H359" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I359" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J359" s="10">
-        <v>26840</v>
+        <v>1200</v>
       </c>
       <c r="L359" s="7">
         <v>10</v>
       </c>
       <c r="M359" s="7">
         <v>10</v>
       </c>
       <c r="N359" s="10">
-        <v>24156</v>
+        <v>1080</v>
       </c>
       <c r="P359" s="7">
         <v>10</v>
       </c>
       <c r="Q359" s="10">
-        <v>24156</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" s="5" t="s">
-        <v>823</v>
+        <v>818</v>
       </c>
       <c r="B360" s="6" t="s">
-        <v>821</v>
+        <v>819</v>
       </c>
       <c r="C360" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D360" s="7" t="s">
-        <v>824</v>
+        <v>820</v>
       </c>
       <c r="E360" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G360" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H360" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I360" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J360" s="10">
-        <v>11600</v>
+        <v>550</v>
       </c>
       <c r="L360" s="7">
         <v>10</v>
       </c>
       <c r="M360" s="7">
         <v>10</v>
       </c>
       <c r="N360" s="10">
-        <v>10440</v>
+        <v>495</v>
       </c>
       <c r="P360" s="7">
         <v>10</v>
       </c>
       <c r="Q360" s="10">
-        <v>10440</v>
+        <v>495</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" s="5" t="s">
-        <v>825</v>
+        <v>821</v>
       </c>
       <c r="B361" s="6" t="s">
-        <v>826</v>
+        <v>821</v>
       </c>
       <c r="C361" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D361" s="7" t="s">
-        <v>827</v>
+        <v>822</v>
       </c>
       <c r="E361" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G361" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H361" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I361" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J361" s="10">
-        <v>33660</v>
+        <v>6900</v>
       </c>
       <c r="L361" s="7">
         <v>10</v>
       </c>
       <c r="M361" s="7">
         <v>10</v>
       </c>
       <c r="N361" s="10">
-        <v>30294</v>
+        <v>6210</v>
       </c>
       <c r="P361" s="7">
         <v>10</v>
       </c>
       <c r="Q361" s="10">
-        <v>30294</v>
+        <v>6210</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" s="5" t="s">
-        <v>828</v>
+        <v>823</v>
       </c>
       <c r="B362" s="6" t="s">
-        <v>828</v>
+        <v>824</v>
       </c>
       <c r="C362" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D362" s="7" t="s">
-        <v>829</v>
+        <v>825</v>
       </c>
       <c r="E362" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G362" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H362" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I362" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J362" s="10">
-        <v>13900</v>
+        <v>23100</v>
       </c>
       <c r="L362" s="7">
         <v>10</v>
       </c>
       <c r="M362" s="7">
         <v>10</v>
       </c>
       <c r="N362" s="10">
-        <v>12510</v>
+        <v>20790</v>
       </c>
       <c r="P362" s="7">
         <v>10</v>
       </c>
       <c r="Q362" s="10">
-        <v>12510</v>
+        <v>20790</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" s="5" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="B363" s="6" t="s">
-        <v>831</v>
+        <v>826</v>
       </c>
       <c r="C363" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D363" s="7" t="s">
-        <v>832</v>
+        <v>827</v>
       </c>
       <c r="E363" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G363" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H363" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I363" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J363" s="10">
-        <v>38720</v>
+        <v>18400</v>
       </c>
       <c r="L363" s="7">
         <v>10</v>
       </c>
       <c r="M363" s="7">
         <v>10</v>
       </c>
       <c r="N363" s="10">
-        <v>34848</v>
+        <v>16560</v>
       </c>
       <c r="P363" s="7">
         <v>10</v>
       </c>
       <c r="Q363" s="10">
-        <v>34848</v>
+        <v>16560</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" s="5" t="s">
-        <v>833</v>
+        <v>828</v>
       </c>
       <c r="B364" s="6" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="C364" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D364" s="7" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E364" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G364" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H364" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I364" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J364" s="10">
-        <v>16100</v>
+        <v>295</v>
       </c>
       <c r="L364" s="7">
         <v>10</v>
       </c>
       <c r="M364" s="7">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="N364" s="10">
-        <v>14490</v>
+        <v>236</v>
       </c>
       <c r="P364" s="7">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="Q364" s="10">
-        <v>14490</v>
+        <v>236</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" s="5" t="s">
-        <v>835</v>
+        <v>828</v>
       </c>
       <c r="B365" s="6" t="s">
-        <v>836</v>
+        <v>831</v>
       </c>
       <c r="C365" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D365" s="7" t="s">
-        <v>837</v>
+        <v>832</v>
       </c>
       <c r="E365" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G365" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H365" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I365" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J365" s="10">
-        <v>10890</v>
+        <v>745</v>
       </c>
       <c r="L365" s="7">
         <v>10</v>
       </c>
       <c r="M365" s="7">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="N365" s="10">
-        <v>9801</v>
+        <v>596</v>
       </c>
       <c r="P365" s="7">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="Q365" s="10">
-        <v>9801</v>
+        <v>596</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" s="5" t="s">
-        <v>838</v>
+        <v>828</v>
       </c>
       <c r="B366" s="6" t="s">
-        <v>838</v>
+        <v>833</v>
       </c>
       <c r="C366" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D366" s="7" t="s">
-        <v>839</v>
+        <v>834</v>
       </c>
       <c r="E366" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G366" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H366" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I366" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J366" s="10">
-        <v>6900</v>
+        <v>1245</v>
       </c>
       <c r="L366" s="7">
         <v>10</v>
       </c>
       <c r="M366" s="7">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="N366" s="10">
-        <v>6210</v>
+        <v>996</v>
       </c>
       <c r="P366" s="7">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="Q366" s="10">
-        <v>6210</v>
+        <v>996</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" s="5" t="s">
-        <v>840</v>
+        <v>828</v>
       </c>
       <c r="B367" s="6" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
       <c r="C367" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D367" s="7" t="s">
-        <v>842</v>
+        <v>836</v>
       </c>
       <c r="E367" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G367" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H367" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I367" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J367" s="10">
-        <v>45650</v>
+        <v>500</v>
       </c>
       <c r="L367" s="7">
         <v>10</v>
       </c>
       <c r="M367" s="7">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="N367" s="10">
-        <v>41085</v>
+        <v>400</v>
       </c>
       <c r="P367" s="7">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="Q367" s="10">
-        <v>41085</v>
+        <v>400</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" s="5" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="B368" s="6" t="s">
-        <v>843</v>
+        <v>837</v>
       </c>
       <c r="C368" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D368" s="7" t="s">
-        <v>844</v>
+        <v>838</v>
       </c>
       <c r="E368" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G368" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H368" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I368" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J368" s="10">
-        <v>18400</v>
+        <v>495</v>
       </c>
       <c r="L368" s="7">
         <v>10</v>
       </c>
       <c r="M368" s="7">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="N368" s="10">
-        <v>16560</v>
+        <v>396</v>
       </c>
       <c r="P368" s="7">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="Q368" s="10">
-        <v>16560</v>
+        <v>396</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" s="5" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="B369" s="6" t="s">
-        <v>846</v>
+        <v>840</v>
       </c>
       <c r="C369" s="7" t="s">
-        <v>14</v>
+        <v>841</v>
       </c>
       <c r="D369" s="7" t="s">
-        <v>847</v>
+        <v>842</v>
       </c>
       <c r="E369" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G369" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H369" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I369" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J369" s="10">
-        <v>1320</v>
+        <v>18</v>
       </c>
       <c r="L369" s="7">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="N369" s="10">
-        <v>1188</v>
-[...5 lines deleted...]
-        <v>1188</v>
+        <v>12.6</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" s="5" t="s">
-        <v>848</v>
+        <v>839</v>
       </c>
       <c r="B370" s="6" t="s">
-        <v>848</v>
+        <v>843</v>
       </c>
       <c r="C370" s="7" t="s">
-        <v>14</v>
+        <v>841</v>
       </c>
       <c r="D370" s="7" t="s">
-        <v>849</v>
+        <v>844</v>
       </c>
       <c r="E370" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G370" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H370" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I370" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J370" s="10">
-        <v>1200</v>
+        <v>28</v>
       </c>
       <c r="L370" s="7">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="N370" s="10">
-        <v>1080</v>
-[...5 lines deleted...]
-        <v>1080</v>
+        <v>19.6</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" s="5" t="s">
-        <v>850</v>
+        <v>845</v>
       </c>
       <c r="B371" s="6" t="s">
-        <v>851</v>
+        <v>846</v>
       </c>
       <c r="C371" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D371" s="7" t="s">
-        <v>852</v>
+        <v>847</v>
       </c>
       <c r="E371" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G371" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H371" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I371" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J371" s="10">
-        <v>550</v>
+        <v>1800</v>
       </c>
       <c r="L371" s="7">
         <v>10</v>
       </c>
       <c r="M371" s="7">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="N371" s="10">
-        <v>495</v>
+        <v>1440</v>
       </c>
       <c r="P371" s="7">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="Q371" s="10">
-        <v>495</v>
+        <v>1440</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" s="5" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="B372" s="6" t="s">
-        <v>853</v>
+        <v>848</v>
       </c>
       <c r="C372" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D372" s="7" t="s">
-        <v>854</v>
+        <v>849</v>
       </c>
       <c r="E372" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G372" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H372" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I372" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J372" s="10">
-        <v>6900</v>
+        <v>1200</v>
       </c>
       <c r="L372" s="7">
         <v>10</v>
       </c>
       <c r="M372" s="7">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="N372" s="10">
-        <v>6210</v>
+        <v>960</v>
       </c>
       <c r="P372" s="7">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="Q372" s="10">
-        <v>6210</v>
+        <v>960</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" s="5" t="s">
-        <v>855</v>
+        <v>850</v>
       </c>
       <c r="B373" s="6" t="s">
-        <v>856</v>
+        <v>850</v>
       </c>
       <c r="C373" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D373" s="7" t="s">
-        <v>857</v>
+        <v>851</v>
       </c>
       <c r="E373" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G373" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H373" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I373" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J373" s="10">
-        <v>23100</v>
+        <v>2995</v>
       </c>
       <c r="L373" s="7">
         <v>10</v>
       </c>
       <c r="M373" s="7">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="N373" s="10">
-        <v>20790</v>
+        <v>2396</v>
       </c>
       <c r="P373" s="7">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="Q373" s="10">
-        <v>20790</v>
+        <v>2396</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" s="5" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="B374" s="6" t="s">
-        <v>858</v>
+        <v>852</v>
       </c>
       <c r="C374" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D374" s="7" t="s">
-        <v>859</v>
+        <v>853</v>
       </c>
       <c r="E374" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G374" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H374" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I374" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J374" s="10">
-        <v>18400</v>
+        <v>1500</v>
       </c>
       <c r="L374" s="7">
         <v>10</v>
       </c>
       <c r="M374" s="7">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="N374" s="10">
-        <v>16560</v>
+        <v>1200</v>
       </c>
       <c r="P374" s="7">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="Q374" s="10">
-        <v>16560</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" s="5" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="B375" s="6" t="s">
-        <v>861</v>
+        <v>855</v>
       </c>
       <c r="C375" s="7" t="s">
-        <v>14</v>
+        <v>48</v>
       </c>
       <c r="D375" s="7" t="s">
-        <v>862</v>
+        <v>856</v>
       </c>
       <c r="E375" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G375" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H375" s="7" t="s">
-        <v>35</v>
+        <v>442</v>
       </c>
       <c r="I375" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J375" s="10">
-        <v>295</v>
+        <v>209</v>
       </c>
       <c r="L375" s="7">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="M375" s="7">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="N375" s="10">
-        <v>236</v>
+        <v>209</v>
       </c>
       <c r="P375" s="7">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="Q375" s="10">
-        <v>236</v>
+        <v>209</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" s="5" t="s">
-        <v>860</v>
+        <v>857</v>
       </c>
       <c r="B376" s="6" t="s">
-        <v>863</v>
+        <v>858</v>
       </c>
       <c r="C376" s="7" t="s">
-        <v>14</v>
+        <v>48</v>
       </c>
       <c r="D376" s="7" t="s">
-        <v>864</v>
+        <v>859</v>
       </c>
       <c r="E376" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G376" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H376" s="7" t="s">
-        <v>35</v>
+        <v>442</v>
       </c>
       <c r="I376" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J376" s="10">
-        <v>745</v>
+        <v>239</v>
       </c>
       <c r="L376" s="7">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="M376" s="7">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="N376" s="10">
-        <v>596</v>
+        <v>239</v>
       </c>
       <c r="P376" s="7">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="Q376" s="10">
-        <v>596</v>
+        <v>239</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" s="5" t="s">
         <v>860</v>
       </c>
       <c r="B377" s="6" t="s">
-        <v>865</v>
+        <v>861</v>
       </c>
       <c r="C377" s="7" t="s">
-        <v>14</v>
+        <v>48</v>
       </c>
       <c r="D377" s="7" t="s">
-        <v>866</v>
+        <v>862</v>
       </c>
       <c r="E377" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G377" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H377" s="7" t="s">
-        <v>35</v>
+        <v>442</v>
       </c>
       <c r="I377" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J377" s="10">
-        <v>1245</v>
+        <v>239</v>
       </c>
       <c r="L377" s="7">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="M377" s="7">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="N377" s="10">
-        <v>996</v>
+        <v>239</v>
       </c>
       <c r="P377" s="7">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="Q377" s="10">
-        <v>996</v>
+        <v>239</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" s="5" t="s">
-        <v>860</v>
+        <v>863</v>
       </c>
       <c r="B378" s="6" t="s">
-        <v>867</v>
+        <v>864</v>
       </c>
       <c r="C378" s="7" t="s">
-        <v>14</v>
+        <v>48</v>
       </c>
       <c r="D378" s="7" t="s">
-        <v>868</v>
+        <v>865</v>
       </c>
       <c r="E378" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G378" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H378" s="7" t="s">
-        <v>35</v>
+        <v>442</v>
       </c>
       <c r="I378" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J378" s="10">
-        <v>500</v>
+        <v>269</v>
       </c>
       <c r="L378" s="7">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="M378" s="7">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="N378" s="10">
-        <v>400</v>
+        <v>269</v>
       </c>
       <c r="P378" s="7">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="Q378" s="10">
-        <v>400</v>
+        <v>269</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" s="5" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="B379" s="6" t="s">
-        <v>869</v>
+        <v>866</v>
       </c>
       <c r="C379" s="7" t="s">
-        <v>14</v>
+        <v>48</v>
       </c>
       <c r="D379" s="7" t="s">
-        <v>870</v>
+        <v>867</v>
       </c>
       <c r="E379" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G379" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H379" s="7" t="s">
-        <v>35</v>
+        <v>442</v>
       </c>
       <c r="I379" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J379" s="10">
-        <v>495</v>
+        <v>199</v>
       </c>
       <c r="L379" s="7">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="M379" s="7">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="N379" s="10">
-        <v>396</v>
+        <v>199</v>
       </c>
       <c r="P379" s="7">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="Q379" s="10">
-        <v>396</v>
+        <v>199</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" s="5" t="s">
-        <v>871</v>
+        <v>857</v>
       </c>
       <c r="B380" s="6" t="s">
-        <v>872</v>
+        <v>868</v>
       </c>
       <c r="C380" s="7" t="s">
-        <v>873</v>
+        <v>48</v>
       </c>
       <c r="D380" s="7" t="s">
-        <v>874</v>
+        <v>869</v>
       </c>
       <c r="E380" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G380" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H380" s="7" t="s">
-        <v>35</v>
+        <v>442</v>
       </c>
       <c r="I380" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J380" s="10">
-        <v>18</v>
+        <v>229</v>
       </c>
       <c r="L380" s="7">
-        <v>30</v>
+        <v>0</v>
+      </c>
+      <c r="M380" s="7">
+        <v>0</v>
       </c>
       <c r="N380" s="10">
-        <v>12.6</v>
+        <v>229</v>
+      </c>
+      <c r="P380" s="7">
+        <v>0</v>
+      </c>
+      <c r="Q380" s="10">
+        <v>229</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" s="5" t="s">
+        <v>860</v>
+      </c>
+      <c r="B381" s="6" t="s">
+        <v>870</v>
+      </c>
+      <c r="C381" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="D381" s="7" t="s">
         <v>871</v>
       </c>
-      <c r="B381" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E381" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G381" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H381" s="7" t="s">
-        <v>35</v>
+        <v>442</v>
       </c>
       <c r="I381" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J381" s="10">
-        <v>28</v>
+        <v>229</v>
       </c>
       <c r="L381" s="7">
-        <v>30</v>
+        <v>0</v>
+      </c>
+      <c r="M381" s="7">
+        <v>0</v>
       </c>
       <c r="N381" s="10">
-        <v>19.6</v>
+        <v>229</v>
+      </c>
+      <c r="P381" s="7">
+        <v>0</v>
+      </c>
+      <c r="Q381" s="10">
+        <v>229</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" s="5" t="s">
-        <v>877</v>
+        <v>863</v>
       </c>
       <c r="B382" s="6" t="s">
-        <v>878</v>
+        <v>872</v>
       </c>
       <c r="C382" s="7" t="s">
-        <v>14</v>
+        <v>48</v>
       </c>
       <c r="D382" s="7" t="s">
-        <v>879</v>
+        <v>873</v>
       </c>
       <c r="E382" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G382" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H382" s="7" t="s">
-        <v>35</v>
+        <v>442</v>
       </c>
       <c r="I382" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J382" s="10">
-        <v>1800</v>
+        <v>259</v>
       </c>
       <c r="L382" s="7">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="M382" s="7">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="N382" s="10">
-        <v>1440</v>
+        <v>259</v>
       </c>
       <c r="P382" s="7">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="Q382" s="10">
-        <v>1440</v>
+        <v>259</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" s="5" t="s">
-        <v>877</v>
+        <v>874</v>
       </c>
       <c r="B383" s="6" t="s">
-        <v>880</v>
+        <v>874</v>
       </c>
       <c r="C383" s="7" t="s">
-        <v>14</v>
+        <v>48</v>
       </c>
       <c r="D383" s="7" t="s">
-        <v>881</v>
+        <v>875</v>
       </c>
       <c r="E383" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G383" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H383" s="7" t="s">
-        <v>35</v>
+        <v>442</v>
       </c>
       <c r="I383" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J383" s="10">
-        <v>1200</v>
+        <v>35</v>
       </c>
       <c r="L383" s="7">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="M383" s="7">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="N383" s="10">
-        <v>960</v>
+        <v>35</v>
       </c>
       <c r="P383" s="7">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="Q383" s="10">
-        <v>960</v>
+        <v>35</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" s="5" t="s">
-        <v>882</v>
+        <v>876</v>
       </c>
       <c r="B384" s="6" t="s">
-        <v>883</v>
+        <v>877</v>
       </c>
       <c r="C384" s="7" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="D384" s="7" t="s">
-        <v>884</v>
+        <v>878</v>
       </c>
       <c r="E384" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G384" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H384" s="7" t="s">
-        <v>17</v>
+        <v>442</v>
       </c>
       <c r="I384" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J384" s="10">
-        <v>3.33</v>
+        <v>35</v>
       </c>
       <c r="L384" s="7">
         <v>0</v>
       </c>
       <c r="M384" s="7">
         <v>0</v>
       </c>
       <c r="N384" s="10">
-        <v>3.33</v>
+        <v>35</v>
       </c>
       <c r="P384" s="7">
         <v>0</v>
       </c>
       <c r="Q384" s="10">
-        <v>3.33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" s="5" t="s">
-        <v>885</v>
+        <v>879</v>
       </c>
       <c r="B385" s="6" t="s">
-        <v>886</v>
+        <v>879</v>
       </c>
       <c r="C385" s="7" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="D385" s="7" t="s">
-        <v>887</v>
+        <v>880</v>
       </c>
       <c r="E385" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G385" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H385" s="7" t="s">
-        <v>17</v>
+        <v>484</v>
       </c>
       <c r="I385" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J385" s="10">
-        <v>2.97</v>
+        <v>275</v>
       </c>
       <c r="L385" s="7">
         <v>0</v>
       </c>
       <c r="M385" s="7">
         <v>0</v>
       </c>
       <c r="N385" s="10">
-        <v>2.97</v>
+        <v>275</v>
       </c>
       <c r="P385" s="7">
         <v>0</v>
       </c>
       <c r="Q385" s="10">
-        <v>2.97</v>
+        <v>275</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" s="5" t="s">
-        <v>888</v>
+        <v>38</v>
       </c>
       <c r="B386" s="6" t="s">
-        <v>889</v>
+        <v>881</v>
       </c>
       <c r="C386" s="7" t="s">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="D386" s="7" t="s">
-        <v>890</v>
+        <v>882</v>
       </c>
       <c r="E386" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G386" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H386" s="7" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="I386" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J386" s="10">
-        <v>2.65</v>
+        <v>3539</v>
       </c>
       <c r="L386" s="7">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="M386" s="7">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="N386" s="10">
-        <v>2.65</v>
+        <v>2831.2</v>
       </c>
       <c r="P386" s="7">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="Q386" s="10">
-        <v>2.65</v>
+        <v>2831.2</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" s="5" t="s">
-        <v>891</v>
+        <v>23</v>
       </c>
       <c r="B387" s="6" t="s">
-        <v>892</v>
+        <v>883</v>
       </c>
       <c r="C387" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D387" s="7" t="s">
-        <v>893</v>
+        <v>884</v>
       </c>
       <c r="E387" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G387" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H387" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I387" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J387" s="10">
-        <v>2.46</v>
+        <v>3.9</v>
       </c>
       <c r="L387" s="7">
         <v>0</v>
       </c>
       <c r="M387" s="7">
         <v>0</v>
       </c>
       <c r="N387" s="10">
-        <v>2.46</v>
+        <v>3.9</v>
       </c>
       <c r="P387" s="7">
         <v>0</v>
       </c>
       <c r="Q387" s="10">
-        <v>2.46</v>
+        <v>3.9</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" s="5" t="s">
-        <v>894</v>
+        <v>885</v>
       </c>
       <c r="B388" s="6" t="s">
-        <v>895</v>
+        <v>885</v>
       </c>
       <c r="C388" s="7" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="D388" s="7" t="s">
-        <v>896</v>
+        <v>886</v>
       </c>
       <c r="E388" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G388" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H388" s="7" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="I388" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J388" s="10">
-        <v>2.13</v>
+        <v>1200</v>
       </c>
       <c r="L388" s="7">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="M388" s="7">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="N388" s="10">
-        <v>2.13</v>
+        <v>1080</v>
       </c>
       <c r="P388" s="7">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="Q388" s="10">
-        <v>2.13</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" s="5" t="s">
-        <v>897</v>
+        <v>31</v>
       </c>
       <c r="B389" s="6" t="s">
-        <v>898</v>
+        <v>575</v>
       </c>
       <c r="C389" s="7" t="s">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="D389" s="7" t="s">
-        <v>899</v>
+        <v>887</v>
       </c>
       <c r="E389" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G389" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H389" s="7" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="I389" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J389" s="10">
-        <v>1.81</v>
+        <v>1250</v>
       </c>
       <c r="L389" s="7">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="M389" s="7">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="N389" s="10">
-        <v>1.81</v>
+        <v>1000</v>
       </c>
       <c r="P389" s="7">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="Q389" s="10">
-        <v>1.81</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" s="5" t="s">
-        <v>407</v>
+        <v>888</v>
       </c>
       <c r="B390" s="6" t="s">
-        <v>900</v>
+        <v>889</v>
       </c>
       <c r="C390" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D390" s="7" t="s">
-        <v>901</v>
+        <v>890</v>
       </c>
       <c r="E390" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G390" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H390" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I390" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J390" s="10">
-        <v>151.73</v>
+        <v>2.78</v>
       </c>
       <c r="L390" s="7">
         <v>0</v>
       </c>
       <c r="M390" s="7">
         <v>0</v>
       </c>
       <c r="N390" s="10">
-        <v>151.73</v>
+        <v>2.78</v>
       </c>
       <c r="P390" s="7">
         <v>0</v>
       </c>
       <c r="Q390" s="10">
-        <v>151.73</v>
+        <v>2.78</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" s="5" t="s">
-        <v>407</v>
+        <v>31</v>
       </c>
       <c r="B391" s="6" t="s">
-        <v>902</v>
+        <v>891</v>
       </c>
       <c r="C391" s="7" t="s">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="D391" s="7" t="s">
-        <v>903</v>
+        <v>892</v>
       </c>
       <c r="E391" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G391" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H391" s="7" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="I391" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J391" s="10">
-        <v>141.66</v>
+        <v>1250</v>
       </c>
       <c r="L391" s="7">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="M391" s="7">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="N391" s="10">
-        <v>141.66</v>
+        <v>1000</v>
       </c>
       <c r="P391" s="7">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="Q391" s="10">
-        <v>141.66</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" s="5" t="s">
-        <v>904</v>
+        <v>38</v>
       </c>
       <c r="B392" s="6" t="s">
-        <v>904</v>
+        <v>893</v>
       </c>
       <c r="C392" s="7" t="s">
-        <v>14</v>
+        <v>33</v>
       </c>
       <c r="D392" s="7" t="s">
-        <v>905</v>
+        <v>894</v>
       </c>
       <c r="E392" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G392" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H392" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I392" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J392" s="10">
-        <v>2995</v>
+        <v>4129</v>
       </c>
       <c r="L392" s="7">
         <v>10</v>
       </c>
       <c r="M392" s="7">
         <v>20</v>
       </c>
       <c r="N392" s="10">
-        <v>2396</v>
+        <v>3303.2</v>
       </c>
       <c r="P392" s="7">
         <v>20</v>
       </c>
       <c r="Q392" s="10">
-        <v>2396</v>
+        <v>3303.2</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" s="5" t="s">
-        <v>904</v>
+        <v>31</v>
       </c>
       <c r="B393" s="6" t="s">
-        <v>906</v>
+        <v>43</v>
       </c>
       <c r="C393" s="7" t="s">
-        <v>14</v>
+        <v>33</v>
       </c>
       <c r="D393" s="7" t="s">
-        <v>907</v>
+        <v>895</v>
       </c>
       <c r="E393" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G393" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H393" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I393" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J393" s="10">
-        <v>1500</v>
+        <v>1250</v>
       </c>
       <c r="L393" s="7">
         <v>10</v>
       </c>
       <c r="M393" s="7">
         <v>20</v>
       </c>
       <c r="N393" s="10">
-        <v>1200</v>
+        <v>1000</v>
       </c>
       <c r="P393" s="7">
         <v>20</v>
       </c>
       <c r="Q393" s="10">
-        <v>1200</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" s="5" t="s">
-        <v>908</v>
+        <v>31</v>
       </c>
       <c r="B394" s="6" t="s">
-        <v>909</v>
+        <v>893</v>
       </c>
       <c r="C394" s="7" t="s">
-        <v>48</v>
+        <v>33</v>
       </c>
       <c r="D394" s="7" t="s">
-        <v>910</v>
+        <v>896</v>
       </c>
       <c r="E394" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G394" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H394" s="7" t="s">
-        <v>471</v>
+        <v>35</v>
       </c>
       <c r="I394" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J394" s="10">
-        <v>209</v>
+        <v>1250</v>
       </c>
       <c r="L394" s="7">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="M394" s="7">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="N394" s="10">
-        <v>209</v>
+        <v>1000</v>
       </c>
       <c r="P394" s="7">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="Q394" s="10">
-        <v>209</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" s="5" t="s">
-        <v>911</v>
+        <v>38</v>
       </c>
       <c r="B395" s="6" t="s">
-        <v>912</v>
+        <v>891</v>
       </c>
       <c r="C395" s="7" t="s">
-        <v>48</v>
+        <v>33</v>
       </c>
       <c r="D395" s="7" t="s">
-        <v>913</v>
+        <v>897</v>
       </c>
       <c r="E395" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G395" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H395" s="7" t="s">
-        <v>471</v>
+        <v>35</v>
       </c>
       <c r="I395" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J395" s="10">
-        <v>239</v>
+        <v>1908</v>
       </c>
       <c r="L395" s="7">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="M395" s="7">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="N395" s="10">
-        <v>239</v>
+        <v>1526.4</v>
       </c>
       <c r="P395" s="7">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="Q395" s="10">
-        <v>239</v>
+        <v>1526.4</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" s="5" t="s">
-        <v>914</v>
+        <v>898</v>
       </c>
       <c r="B396" s="6" t="s">
-        <v>915</v>
+        <v>899</v>
       </c>
       <c r="C396" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D396" s="7" t="s">
-        <v>916</v>
+        <v>900</v>
       </c>
       <c r="E396" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G396" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H396" s="7" t="s">
-        <v>471</v>
+        <v>50</v>
       </c>
       <c r="I396" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J396" s="10">
-        <v>239</v>
+        <v>712</v>
       </c>
       <c r="L396" s="7">
         <v>0</v>
       </c>
       <c r="M396" s="7">
         <v>0</v>
       </c>
       <c r="N396" s="10">
-        <v>239</v>
+        <v>712</v>
       </c>
       <c r="P396" s="7">
         <v>0</v>
       </c>
       <c r="Q396" s="10">
-        <v>239</v>
+        <v>712</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" s="5" t="s">
-        <v>917</v>
+        <v>901</v>
       </c>
       <c r="B397" s="6" t="s">
-        <v>918</v>
+        <v>902</v>
       </c>
       <c r="C397" s="7" t="s">
-        <v>48</v>
+        <v>14</v>
       </c>
       <c r="D397" s="7" t="s">
-        <v>919</v>
+        <v>903</v>
       </c>
       <c r="E397" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G397" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H397" s="7" t="s">
-        <v>471</v>
+        <v>35</v>
       </c>
       <c r="I397" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J397" s="10">
-        <v>269</v>
+        <v>3500</v>
       </c>
       <c r="L397" s="7">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="M397" s="7">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="N397" s="10">
-        <v>269</v>
+        <v>2800</v>
       </c>
       <c r="P397" s="7">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="Q397" s="10">
-        <v>269</v>
+        <v>2800</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" s="5" t="s">
-        <v>908</v>
+        <v>904</v>
       </c>
       <c r="B398" s="6" t="s">
-        <v>920</v>
+        <v>905</v>
       </c>
       <c r="C398" s="7" t="s">
-        <v>48</v>
+        <v>14</v>
       </c>
       <c r="D398" s="7" t="s">
-        <v>921</v>
+        <v>906</v>
       </c>
       <c r="E398" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G398" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H398" s="7" t="s">
-        <v>471</v>
+        <v>35</v>
       </c>
       <c r="I398" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J398" s="10">
-        <v>199</v>
+        <v>3500</v>
       </c>
       <c r="L398" s="7">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="M398" s="7">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="N398" s="10">
-        <v>199</v>
+        <v>2800</v>
       </c>
       <c r="P398" s="7">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="Q398" s="10">
-        <v>199</v>
+        <v>2800</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" s="5" t="s">
-        <v>911</v>
+        <v>46</v>
       </c>
       <c r="B399" s="6" t="s">
-        <v>922</v>
+        <v>907</v>
       </c>
       <c r="C399" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D399" s="7" t="s">
-        <v>923</v>
+        <v>908</v>
       </c>
       <c r="E399" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G399" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H399" s="7" t="s">
-        <v>471</v>
+        <v>50</v>
       </c>
       <c r="I399" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J399" s="10">
-        <v>229</v>
+        <v>10</v>
       </c>
       <c r="L399" s="7">
         <v>0</v>
       </c>
       <c r="M399" s="7">
         <v>0</v>
       </c>
       <c r="N399" s="10">
-        <v>229</v>
+        <v>10</v>
       </c>
       <c r="P399" s="7">
         <v>0</v>
       </c>
       <c r="Q399" s="10">
-        <v>229</v>
+        <v>10</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" s="5" t="s">
-        <v>914</v>
+        <v>46</v>
       </c>
       <c r="B400" s="6" t="s">
-        <v>924</v>
+        <v>909</v>
       </c>
       <c r="C400" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D400" s="7" t="s">
-        <v>925</v>
+        <v>910</v>
       </c>
       <c r="E400" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G400" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H400" s="7" t="s">
-        <v>471</v>
+        <v>50</v>
       </c>
       <c r="I400" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J400" s="10">
-        <v>229</v>
+        <v>40</v>
       </c>
       <c r="L400" s="7">
         <v>0</v>
       </c>
       <c r="M400" s="7">
         <v>0</v>
       </c>
       <c r="N400" s="10">
-        <v>229</v>
+        <v>40</v>
       </c>
       <c r="P400" s="7">
         <v>0</v>
       </c>
       <c r="Q400" s="10">
-        <v>229</v>
+        <v>40</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" s="5" t="s">
-        <v>917</v>
+        <v>38</v>
       </c>
       <c r="B401" s="6" t="s">
-        <v>926</v>
+        <v>911</v>
       </c>
       <c r="C401" s="7" t="s">
-        <v>48</v>
+        <v>33</v>
       </c>
       <c r="D401" s="7" t="s">
-        <v>927</v>
+        <v>912</v>
       </c>
       <c r="E401" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G401" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H401" s="7" t="s">
-        <v>471</v>
+        <v>35</v>
       </c>
       <c r="I401" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J401" s="10">
-        <v>259</v>
+        <v>3553</v>
       </c>
       <c r="L401" s="7">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="M401" s="7">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="N401" s="10">
-        <v>259</v>
+        <v>2842.4</v>
       </c>
       <c r="P401" s="7">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="Q401" s="10">
-        <v>259</v>
+        <v>2842.4</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" s="5" t="s">
-        <v>928</v>
+        <v>31</v>
       </c>
       <c r="B402" s="6" t="s">
-        <v>928</v>
+        <v>911</v>
       </c>
       <c r="C402" s="7" t="s">
-        <v>48</v>
+        <v>33</v>
       </c>
       <c r="D402" s="7" t="s">
-        <v>929</v>
+        <v>913</v>
       </c>
       <c r="E402" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G402" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H402" s="7" t="s">
-        <v>471</v>
+        <v>35</v>
       </c>
       <c r="I402" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J402" s="10">
-        <v>35</v>
+        <v>1250</v>
       </c>
       <c r="L402" s="7">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="M402" s="7">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="N402" s="10">
-        <v>35</v>
+        <v>1000</v>
       </c>
       <c r="P402" s="7">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="Q402" s="10">
-        <v>35</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" s="5" t="s">
-        <v>930</v>
+        <v>38</v>
       </c>
       <c r="B403" s="6" t="s">
-        <v>931</v>
+        <v>914</v>
       </c>
       <c r="C403" s="7" t="s">
-        <v>48</v>
+        <v>33</v>
       </c>
       <c r="D403" s="7" t="s">
-        <v>932</v>
+        <v>915</v>
       </c>
       <c r="E403" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G403" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H403" s="7" t="s">
-        <v>471</v>
+        <v>35</v>
       </c>
       <c r="I403" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J403" s="10">
-        <v>35</v>
+        <v>4348</v>
       </c>
       <c r="L403" s="7">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="M403" s="7">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="N403" s="10">
-        <v>35</v>
+        <v>3478.4</v>
       </c>
       <c r="P403" s="7">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="Q403" s="10">
-        <v>35</v>
+        <v>3478.4</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" s="5" t="s">
-        <v>933</v>
+        <v>31</v>
       </c>
       <c r="B404" s="6" t="s">
-        <v>933</v>
+        <v>914</v>
       </c>
       <c r="C404" s="7" t="s">
-        <v>48</v>
+        <v>33</v>
       </c>
       <c r="D404" s="7" t="s">
-        <v>934</v>
+        <v>916</v>
       </c>
       <c r="E404" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G404" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H404" s="7" t="s">
-        <v>513</v>
+        <v>35</v>
       </c>
       <c r="I404" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J404" s="10">
-        <v>275</v>
+        <v>1250</v>
       </c>
       <c r="L404" s="7">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="M404" s="7">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="N404" s="10">
-        <v>275</v>
+        <v>1000</v>
       </c>
       <c r="P404" s="7">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="Q404" s="10">
-        <v>275</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" s="5" t="s">
         <v>38</v>
       </c>
       <c r="B405" s="6" t="s">
-        <v>935</v>
+        <v>917</v>
       </c>
       <c r="C405" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D405" s="7" t="s">
-        <v>936</v>
+        <v>918</v>
       </c>
       <c r="E405" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G405" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H405" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I405" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J405" s="10">
-        <v>3539</v>
+        <v>4398</v>
       </c>
       <c r="L405" s="7">
         <v>10</v>
       </c>
       <c r="M405" s="7">
         <v>20</v>
       </c>
       <c r="N405" s="10">
-        <v>2831.2</v>
+        <v>3518.4</v>
       </c>
       <c r="P405" s="7">
         <v>20</v>
       </c>
       <c r="Q405" s="10">
-        <v>2831.2</v>
+        <v>3518.4</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" s="5" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="B406" s="6" t="s">
-        <v>937</v>
+        <v>917</v>
       </c>
       <c r="C406" s="7" t="s">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="D406" s="7" t="s">
-        <v>938</v>
+        <v>919</v>
       </c>
       <c r="E406" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G406" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H406" s="7" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="I406" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J406" s="10">
-        <v>3.9</v>
+        <v>1250</v>
       </c>
       <c r="L406" s="7">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="M406" s="7">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="N406" s="10">
-        <v>3.9</v>
+        <v>1000</v>
       </c>
       <c r="P406" s="7">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="Q406" s="10">
-        <v>3.9</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" s="5" t="s">
-        <v>939</v>
+        <v>38</v>
       </c>
       <c r="B407" s="6" t="s">
-        <v>939</v>
+        <v>920</v>
       </c>
       <c r="C407" s="7" t="s">
-        <v>14</v>
+        <v>33</v>
       </c>
       <c r="D407" s="7" t="s">
-        <v>940</v>
+        <v>921</v>
       </c>
       <c r="E407" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G407" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H407" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I407" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J407" s="10">
-        <v>1200</v>
+        <v>4497</v>
       </c>
       <c r="L407" s="7">
         <v>10</v>
       </c>
       <c r="M407" s="7">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="N407" s="10">
-        <v>1080</v>
+        <v>3597.6</v>
       </c>
       <c r="P407" s="7">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="Q407" s="10">
-        <v>1080</v>
+        <v>3597.6</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B408" s="6" t="s">
-        <v>607</v>
+        <v>920</v>
       </c>
       <c r="C408" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D408" s="7" t="s">
-        <v>941</v>
+        <v>922</v>
       </c>
       <c r="E408" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G408" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H408" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I408" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J408" s="10">
         <v>1250</v>
       </c>
       <c r="L408" s="7">
         <v>10</v>
       </c>
       <c r="M408" s="7">
         <v>20</v>
       </c>
       <c r="N408" s="10">
         <v>1000</v>
       </c>
       <c r="P408" s="7">
         <v>20</v>
       </c>
       <c r="Q408" s="10">
         <v>1000</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" s="5" t="s">
-        <v>942</v>
+        <v>38</v>
       </c>
       <c r="B409" s="6" t="s">
-        <v>943</v>
+        <v>673</v>
       </c>
       <c r="C409" s="7" t="s">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="D409" s="7" t="s">
-        <v>944</v>
+        <v>923</v>
       </c>
       <c r="E409" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G409" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H409" s="7" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="I409" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J409" s="10">
-        <v>2.78</v>
+        <v>5066</v>
       </c>
       <c r="L409" s="7">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="M409" s="7">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="N409" s="10">
-        <v>2.78</v>
+        <v>4052.8</v>
       </c>
       <c r="P409" s="7">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="Q409" s="10">
-        <v>2.78</v>
+        <v>4052.8</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B410" s="6" t="s">
-        <v>945</v>
+        <v>881</v>
       </c>
       <c r="C410" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D410" s="7" t="s">
-        <v>946</v>
+        <v>924</v>
       </c>
       <c r="E410" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G410" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H410" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I410" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J410" s="10">
         <v>1250</v>
       </c>
       <c r="L410" s="7">
         <v>10</v>
       </c>
       <c r="M410" s="7">
         <v>20</v>
       </c>
       <c r="N410" s="10">
         <v>1000</v>
       </c>
       <c r="P410" s="7">
         <v>20</v>
       </c>
       <c r="Q410" s="10">
         <v>1000</v>
       </c>
     </row>
     <row r="411">
       <c r="A411" s="5" t="s">
         <v>38</v>
       </c>
       <c r="B411" s="6" t="s">
-        <v>947</v>
+        <v>925</v>
       </c>
       <c r="C411" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D411" s="7" t="s">
-        <v>948</v>
+        <v>926</v>
       </c>
       <c r="E411" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G411" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H411" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I411" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J411" s="10">
-        <v>4129</v>
+        <v>2722</v>
       </c>
       <c r="L411" s="7">
         <v>10</v>
       </c>
       <c r="M411" s="7">
         <v>20</v>
       </c>
       <c r="N411" s="10">
-        <v>3303.2</v>
+        <v>2177.6</v>
       </c>
       <c r="P411" s="7">
         <v>20</v>
       </c>
       <c r="Q411" s="10">
-        <v>3303.2</v>
+        <v>2177.6</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B412" s="6" t="s">
-        <v>43</v>
+        <v>925</v>
       </c>
       <c r="C412" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D412" s="7" t="s">
-        <v>949</v>
+        <v>927</v>
       </c>
       <c r="E412" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G412" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H412" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I412" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J412" s="10">
         <v>1250</v>
       </c>
       <c r="L412" s="7">
         <v>10</v>
       </c>
       <c r="M412" s="7">
         <v>20</v>
       </c>
       <c r="N412" s="10">
         <v>1000</v>
       </c>
       <c r="P412" s="7">
         <v>20</v>
       </c>
       <c r="Q412" s="10">
         <v>1000</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" s="5" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="B413" s="6" t="s">
-        <v>947</v>
+        <v>928</v>
       </c>
       <c r="C413" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D413" s="7" t="s">
-        <v>950</v>
+        <v>929</v>
       </c>
       <c r="E413" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G413" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H413" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I413" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J413" s="10">
-        <v>1250</v>
+        <v>2748</v>
       </c>
       <c r="L413" s="7">
         <v>10</v>
       </c>
       <c r="M413" s="7">
         <v>20</v>
       </c>
       <c r="N413" s="10">
-        <v>1000</v>
+        <v>2198.4</v>
       </c>
       <c r="P413" s="7">
         <v>20</v>
       </c>
       <c r="Q413" s="10">
-        <v>1000</v>
+        <v>2198.4</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" s="5" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="B414" s="6" t="s">
-        <v>945</v>
+        <v>928</v>
       </c>
       <c r="C414" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D414" s="7" t="s">
-        <v>951</v>
+        <v>930</v>
       </c>
       <c r="E414" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G414" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H414" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I414" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J414" s="10">
-        <v>1908</v>
+        <v>1250</v>
       </c>
       <c r="L414" s="7">
         <v>10</v>
       </c>
       <c r="M414" s="7">
         <v>20</v>
       </c>
       <c r="N414" s="10">
-        <v>1526.4</v>
+        <v>1000</v>
       </c>
       <c r="P414" s="7">
         <v>20</v>
       </c>
       <c r="Q414" s="10">
-        <v>1526.4</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" s="5" t="s">
-        <v>952</v>
+        <v>38</v>
       </c>
       <c r="B415" s="6" t="s">
-        <v>953</v>
+        <v>931</v>
       </c>
       <c r="C415" s="7" t="s">
-        <v>48</v>
+        <v>33</v>
       </c>
       <c r="D415" s="7" t="s">
-        <v>954</v>
+        <v>932</v>
       </c>
       <c r="E415" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G415" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H415" s="7" t="s">
-        <v>50</v>
+        <v>35</v>
       </c>
       <c r="I415" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J415" s="10">
-        <v>712</v>
+        <v>2708</v>
       </c>
       <c r="L415" s="7">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="M415" s="7">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="N415" s="10">
-        <v>712</v>
+        <v>2166.4</v>
       </c>
       <c r="P415" s="7">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="Q415" s="10">
-        <v>712</v>
+        <v>2166.4</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" s="5" t="s">
-        <v>955</v>
+        <v>31</v>
       </c>
       <c r="B416" s="6" t="s">
-        <v>956</v>
+        <v>931</v>
       </c>
       <c r="C416" s="7" t="s">
-        <v>14</v>
+        <v>33</v>
       </c>
       <c r="D416" s="7" t="s">
-        <v>957</v>
+        <v>933</v>
       </c>
       <c r="E416" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G416" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H416" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I416" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J416" s="10">
-        <v>3500</v>
+        <v>1250</v>
       </c>
       <c r="L416" s="7">
         <v>10</v>
       </c>
       <c r="M416" s="7">
         <v>20</v>
       </c>
       <c r="N416" s="10">
-        <v>2800</v>
+        <v>1000</v>
       </c>
       <c r="P416" s="7">
         <v>20</v>
       </c>
       <c r="Q416" s="10">
-        <v>2800</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" s="5" t="s">
-        <v>958</v>
+        <v>38</v>
       </c>
       <c r="B417" s="6" t="s">
-        <v>959</v>
+        <v>934</v>
       </c>
       <c r="C417" s="7" t="s">
-        <v>14</v>
+        <v>33</v>
       </c>
       <c r="D417" s="7" t="s">
-        <v>960</v>
+        <v>935</v>
       </c>
       <c r="E417" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G417" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H417" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I417" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J417" s="10">
-        <v>3500</v>
+        <v>2758</v>
       </c>
       <c r="L417" s="7">
         <v>10</v>
       </c>
       <c r="M417" s="7">
         <v>20</v>
       </c>
       <c r="N417" s="10">
-        <v>2800</v>
+        <v>2206.4</v>
       </c>
       <c r="P417" s="7">
         <v>20</v>
       </c>
       <c r="Q417" s="10">
-        <v>2800</v>
+        <v>2206.4</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" s="5" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
       <c r="B418" s="6" t="s">
-        <v>961</v>
+        <v>934</v>
       </c>
       <c r="C418" s="7" t="s">
-        <v>48</v>
+        <v>33</v>
       </c>
       <c r="D418" s="7" t="s">
-        <v>962</v>
+        <v>936</v>
       </c>
       <c r="E418" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G418" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H418" s="7" t="s">
-        <v>50</v>
+        <v>35</v>
       </c>
       <c r="I418" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J418" s="10">
-        <v>10</v>
+        <v>1250</v>
       </c>
       <c r="L418" s="7">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="M418" s="7">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="N418" s="10">
-        <v>10</v>
+        <v>1000</v>
       </c>
       <c r="P418" s="7">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="Q418" s="10">
-        <v>10</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" s="5" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="B419" s="6" t="s">
-        <v>963</v>
+        <v>937</v>
       </c>
       <c r="C419" s="7" t="s">
-        <v>48</v>
+        <v>33</v>
       </c>
       <c r="D419" s="7" t="s">
-        <v>964</v>
+        <v>938</v>
       </c>
       <c r="E419" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G419" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H419" s="7" t="s">
-        <v>50</v>
+        <v>35</v>
       </c>
       <c r="I419" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J419" s="10">
-        <v>40</v>
+        <v>3426</v>
       </c>
       <c r="L419" s="7">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="M419" s="7">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="N419" s="10">
-        <v>40</v>
+        <v>2740.8</v>
       </c>
       <c r="P419" s="7">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="Q419" s="10">
-        <v>40</v>
+        <v>2740.8</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" s="5" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="B420" s="6" t="s">
-        <v>965</v>
+        <v>937</v>
       </c>
       <c r="C420" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D420" s="7" t="s">
-        <v>966</v>
+        <v>939</v>
       </c>
       <c r="E420" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G420" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H420" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I420" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J420" s="10">
-        <v>3553</v>
+        <v>1250</v>
       </c>
       <c r="L420" s="7">
         <v>10</v>
       </c>
       <c r="M420" s="7">
         <v>20</v>
       </c>
       <c r="N420" s="10">
-        <v>2842.4</v>
+        <v>1000</v>
       </c>
       <c r="P420" s="7">
         <v>20</v>
       </c>
       <c r="Q420" s="10">
-        <v>2842.4</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" s="5" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="B421" s="6" t="s">
-        <v>965</v>
+        <v>940</v>
       </c>
       <c r="C421" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D421" s="7" t="s">
-        <v>967</v>
+        <v>941</v>
       </c>
       <c r="E421" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G421" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H421" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I421" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J421" s="10">
-        <v>1250</v>
+        <v>2609</v>
       </c>
       <c r="L421" s="7">
         <v>10</v>
       </c>
       <c r="M421" s="7">
         <v>20</v>
       </c>
       <c r="N421" s="10">
-        <v>1000</v>
+        <v>2087.2</v>
       </c>
       <c r="P421" s="7">
         <v>20</v>
       </c>
       <c r="Q421" s="10">
-        <v>1000</v>
+        <v>2087.2</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" s="5" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="B422" s="6" t="s">
-        <v>968</v>
+        <v>940</v>
       </c>
       <c r="C422" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D422" s="7" t="s">
-        <v>969</v>
+        <v>942</v>
       </c>
       <c r="E422" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G422" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H422" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I422" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J422" s="10">
-        <v>4348</v>
+        <v>1250</v>
       </c>
       <c r="L422" s="7">
         <v>10</v>
       </c>
       <c r="M422" s="7">
         <v>20</v>
       </c>
       <c r="N422" s="10">
-        <v>3478.4</v>
+        <v>1000</v>
       </c>
       <c r="P422" s="7">
         <v>20</v>
       </c>
       <c r="Q422" s="10">
-        <v>3478.4</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" s="5" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="B423" s="6" t="s">
-        <v>968</v>
+        <v>943</v>
       </c>
       <c r="C423" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D423" s="7" t="s">
-        <v>970</v>
+        <v>944</v>
       </c>
       <c r="E423" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G423" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H423" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I423" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J423" s="10">
-        <v>1250</v>
+        <v>2635</v>
       </c>
       <c r="L423" s="7">
         <v>10</v>
       </c>
       <c r="M423" s="7">
         <v>20</v>
       </c>
       <c r="N423" s="10">
-        <v>1000</v>
+        <v>2108</v>
       </c>
       <c r="P423" s="7">
         <v>20</v>
       </c>
       <c r="Q423" s="10">
-        <v>1000</v>
+        <v>2108</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" s="5" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="B424" s="6" t="s">
-        <v>971</v>
+        <v>943</v>
       </c>
       <c r="C424" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D424" s="7" t="s">
-        <v>972</v>
+        <v>945</v>
       </c>
       <c r="E424" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G424" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H424" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I424" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J424" s="10">
-        <v>4398</v>
+        <v>1250</v>
       </c>
       <c r="L424" s="7">
         <v>10</v>
       </c>
       <c r="M424" s="7">
         <v>20</v>
       </c>
       <c r="N424" s="10">
-        <v>3518.4</v>
+        <v>1000</v>
       </c>
       <c r="P424" s="7">
         <v>20</v>
       </c>
       <c r="Q424" s="10">
-        <v>3518.4</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" s="5" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="B425" s="6" t="s">
-        <v>971</v>
+        <v>946</v>
       </c>
       <c r="C425" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D425" s="7" t="s">
-        <v>973</v>
+        <v>947</v>
       </c>
       <c r="E425" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G425" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H425" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I425" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J425" s="10">
-        <v>1250</v>
+        <v>2773</v>
       </c>
       <c r="L425" s="7">
         <v>10</v>
       </c>
       <c r="M425" s="7">
         <v>20</v>
       </c>
       <c r="N425" s="10">
-        <v>1000</v>
+        <v>2218.4</v>
       </c>
       <c r="P425" s="7">
         <v>20</v>
       </c>
       <c r="Q425" s="10">
-        <v>1000</v>
+        <v>2218.4</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" s="5" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="B426" s="6" t="s">
-        <v>974</v>
+        <v>946</v>
       </c>
       <c r="C426" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D426" s="7" t="s">
-        <v>975</v>
+        <v>948</v>
       </c>
       <c r="E426" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G426" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H426" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I426" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J426" s="10">
-        <v>4497</v>
+        <v>1250</v>
       </c>
       <c r="L426" s="7">
         <v>10</v>
       </c>
       <c r="M426" s="7">
         <v>20</v>
       </c>
       <c r="N426" s="10">
-        <v>3597.6</v>
+        <v>1000</v>
       </c>
       <c r="P426" s="7">
         <v>20</v>
       </c>
       <c r="Q426" s="10">
-        <v>3597.6</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" s="5" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="B427" s="6" t="s">
-        <v>974</v>
+        <v>423</v>
       </c>
       <c r="C427" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D427" s="7" t="s">
-        <v>976</v>
+        <v>949</v>
       </c>
       <c r="E427" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G427" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H427" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I427" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J427" s="10">
-        <v>1250</v>
+        <v>2813</v>
       </c>
       <c r="L427" s="7">
         <v>10</v>
       </c>
       <c r="M427" s="7">
         <v>20</v>
       </c>
       <c r="N427" s="10">
-        <v>1000</v>
+        <v>2250.4</v>
       </c>
       <c r="P427" s="7">
         <v>20</v>
       </c>
       <c r="Q427" s="10">
-        <v>1000</v>
+        <v>2250.4</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" s="5" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="B428" s="6" t="s">
-        <v>705</v>
+        <v>733</v>
       </c>
       <c r="C428" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D428" s="7" t="s">
-        <v>977</v>
+        <v>950</v>
       </c>
       <c r="E428" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G428" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H428" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I428" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J428" s="10">
-        <v>5066</v>
+        <v>1250</v>
       </c>
       <c r="L428" s="7">
         <v>10</v>
       </c>
       <c r="M428" s="7">
         <v>20</v>
       </c>
       <c r="N428" s="10">
-        <v>4052.8</v>
+        <v>1000</v>
       </c>
       <c r="P428" s="7">
         <v>20</v>
       </c>
       <c r="Q428" s="10">
-        <v>4052.8</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" s="5" t="s">
-        <v>31</v>
+        <v>63</v>
       </c>
       <c r="B429" s="6" t="s">
-        <v>935</v>
+        <v>951</v>
       </c>
       <c r="C429" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D429" s="7" t="s">
-        <v>978</v>
+        <v>952</v>
       </c>
       <c r="E429" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G429" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H429" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I429" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J429" s="10">
-        <v>1250</v>
+        <v>2483.96</v>
       </c>
       <c r="L429" s="7">
         <v>10</v>
       </c>
       <c r="M429" s="7">
         <v>20</v>
       </c>
       <c r="N429" s="10">
-        <v>1000</v>
+        <v>1987.17</v>
       </c>
       <c r="P429" s="7">
         <v>20</v>
       </c>
       <c r="Q429" s="10">
-        <v>1000</v>
+        <v>1987.17</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" s="5" t="s">
-        <v>38</v>
+        <v>57</v>
       </c>
       <c r="B430" s="6" t="s">
-        <v>979</v>
+        <v>951</v>
       </c>
       <c r="C430" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D430" s="7" t="s">
-        <v>980</v>
+        <v>953</v>
       </c>
       <c r="E430" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G430" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H430" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I430" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J430" s="10">
-        <v>2722</v>
+        <v>250</v>
       </c>
       <c r="L430" s="7">
         <v>10</v>
       </c>
       <c r="M430" s="7">
         <v>20</v>
       </c>
       <c r="N430" s="10">
-        <v>2177.6</v>
+        <v>200</v>
       </c>
       <c r="P430" s="7">
         <v>20</v>
       </c>
       <c r="Q430" s="10">
-        <v>2177.6</v>
+        <v>200</v>
       </c>
     </row>
     <row r="431">
       <c r="A431" s="5" t="s">
-        <v>31</v>
+        <v>63</v>
       </c>
       <c r="B431" s="6" t="s">
-        <v>979</v>
+        <v>954</v>
       </c>
       <c r="C431" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D431" s="7" t="s">
-        <v>981</v>
+        <v>955</v>
       </c>
       <c r="E431" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G431" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H431" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I431" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J431" s="10">
-        <v>1250</v>
+        <v>2123.04</v>
       </c>
       <c r="L431" s="7">
         <v>10</v>
       </c>
       <c r="M431" s="7">
         <v>20</v>
       </c>
       <c r="N431" s="10">
-        <v>1000</v>
+        <v>1698.43</v>
       </c>
       <c r="P431" s="7">
         <v>20</v>
       </c>
       <c r="Q431" s="10">
-        <v>1000</v>
+        <v>1698.43</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" s="5" t="s">
-        <v>38</v>
+        <v>57</v>
       </c>
       <c r="B432" s="6" t="s">
-        <v>982</v>
+        <v>954</v>
       </c>
       <c r="C432" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D432" s="7" t="s">
-        <v>983</v>
+        <v>956</v>
       </c>
       <c r="E432" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G432" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H432" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I432" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J432" s="10">
-        <v>2748</v>
+        <v>250</v>
       </c>
       <c r="L432" s="7">
         <v>10</v>
       </c>
       <c r="M432" s="7">
         <v>20</v>
       </c>
       <c r="N432" s="10">
-        <v>2198.4</v>
+        <v>200</v>
       </c>
       <c r="P432" s="7">
         <v>20</v>
       </c>
       <c r="Q432" s="10">
-        <v>2198.4</v>
+        <v>200</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" s="5" t="s">
-        <v>31</v>
+        <v>63</v>
       </c>
       <c r="B433" s="6" t="s">
-        <v>982</v>
+        <v>957</v>
       </c>
       <c r="C433" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D433" s="7" t="s">
-        <v>984</v>
+        <v>958</v>
       </c>
       <c r="E433" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G433" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H433" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I433" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J433" s="10">
-        <v>1250</v>
+        <v>632.22</v>
       </c>
       <c r="L433" s="7">
         <v>10</v>
       </c>
       <c r="M433" s="7">
         <v>20</v>
       </c>
       <c r="N433" s="10">
-        <v>1000</v>
+        <v>505.78</v>
       </c>
       <c r="P433" s="7">
         <v>20</v>
       </c>
       <c r="Q433" s="10">
-        <v>1000</v>
+        <v>505.78</v>
       </c>
     </row>
     <row r="434">
       <c r="A434" s="5" t="s">
-        <v>38</v>
+        <v>57</v>
       </c>
       <c r="B434" s="6" t="s">
-        <v>985</v>
+        <v>957</v>
       </c>
       <c r="C434" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D434" s="7" t="s">
-        <v>986</v>
+        <v>959</v>
       </c>
       <c r="E434" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G434" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H434" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I434" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J434" s="10">
-        <v>2708</v>
+        <v>250</v>
       </c>
       <c r="L434" s="7">
         <v>10</v>
       </c>
       <c r="M434" s="7">
         <v>20</v>
       </c>
       <c r="N434" s="10">
-        <v>2166.4</v>
+        <v>200</v>
       </c>
       <c r="P434" s="7">
         <v>20</v>
       </c>
       <c r="Q434" s="10">
-        <v>2166.4</v>
+        <v>200</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" s="5" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="B435" s="6" t="s">
-        <v>985</v>
+        <v>960</v>
       </c>
       <c r="C435" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D435" s="7" t="s">
-        <v>987</v>
+        <v>961</v>
       </c>
       <c r="E435" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G435" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H435" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I435" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J435" s="10">
-        <v>1250</v>
+        <v>365</v>
       </c>
       <c r="L435" s="7">
         <v>10</v>
       </c>
       <c r="M435" s="7">
         <v>20</v>
       </c>
       <c r="N435" s="10">
-        <v>1000</v>
+        <v>292</v>
       </c>
       <c r="P435" s="7">
         <v>20</v>
       </c>
       <c r="Q435" s="10">
-        <v>1000</v>
+        <v>292</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" s="5" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="B436" s="6" t="s">
-        <v>988</v>
+        <v>960</v>
       </c>
       <c r="C436" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D436" s="7" t="s">
-        <v>989</v>
+        <v>962</v>
       </c>
       <c r="E436" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G436" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H436" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I436" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J436" s="10">
-        <v>2758</v>
+        <v>250</v>
       </c>
       <c r="L436" s="7">
         <v>10</v>
       </c>
       <c r="M436" s="7">
         <v>20</v>
       </c>
       <c r="N436" s="10">
-        <v>2206.4</v>
+        <v>200</v>
       </c>
       <c r="P436" s="7">
         <v>20</v>
       </c>
       <c r="Q436" s="10">
-        <v>2206.4</v>
+        <v>200</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" s="5" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="B437" s="6" t="s">
-        <v>988</v>
+        <v>963</v>
       </c>
       <c r="C437" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D437" s="7" t="s">
-        <v>990</v>
+        <v>964</v>
       </c>
       <c r="E437" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G437" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H437" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I437" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J437" s="10">
-        <v>1250</v>
+        <v>245</v>
       </c>
       <c r="L437" s="7">
         <v>10</v>
       </c>
       <c r="M437" s="7">
         <v>20</v>
       </c>
       <c r="N437" s="10">
-        <v>1000</v>
+        <v>196</v>
       </c>
       <c r="P437" s="7">
         <v>20</v>
       </c>
       <c r="Q437" s="10">
-        <v>1000</v>
+        <v>196</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" s="5" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="B438" s="6" t="s">
-        <v>991</v>
+        <v>963</v>
       </c>
       <c r="C438" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D438" s="7" t="s">
-        <v>992</v>
+        <v>965</v>
       </c>
       <c r="E438" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G438" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H438" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I438" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J438" s="10">
-        <v>3426</v>
+        <v>250</v>
       </c>
       <c r="L438" s="7">
         <v>10</v>
       </c>
       <c r="M438" s="7">
         <v>20</v>
       </c>
       <c r="N438" s="10">
-        <v>2740.8</v>
+        <v>200</v>
       </c>
       <c r="P438" s="7">
         <v>20</v>
       </c>
       <c r="Q438" s="10">
-        <v>2740.8</v>
+        <v>200</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" s="5" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="B439" s="6" t="s">
-        <v>991</v>
+        <v>966</v>
       </c>
       <c r="C439" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D439" s="7" t="s">
-        <v>993</v>
+        <v>967</v>
       </c>
       <c r="E439" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G439" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H439" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I439" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J439" s="10">
-        <v>1250</v>
+        <v>500</v>
       </c>
       <c r="L439" s="7">
         <v>10</v>
       </c>
       <c r="M439" s="7">
         <v>20</v>
       </c>
       <c r="N439" s="10">
-        <v>1000</v>
+        <v>400</v>
       </c>
       <c r="P439" s="7">
         <v>20</v>
       </c>
       <c r="Q439" s="10">
-        <v>1000</v>
+        <v>400</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" s="5" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="B440" s="6" t="s">
-        <v>994</v>
+        <v>966</v>
       </c>
       <c r="C440" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D440" s="7" t="s">
-        <v>995</v>
+        <v>968</v>
       </c>
       <c r="E440" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G440" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H440" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I440" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J440" s="10">
-        <v>2609</v>
+        <v>250</v>
       </c>
       <c r="L440" s="7">
         <v>10</v>
       </c>
       <c r="M440" s="7">
         <v>20</v>
       </c>
       <c r="N440" s="10">
-        <v>2087.2</v>
+        <v>200</v>
       </c>
       <c r="P440" s="7">
         <v>20</v>
       </c>
       <c r="Q440" s="10">
-        <v>2087.2</v>
+        <v>200</v>
       </c>
     </row>
     <row r="441">
       <c r="A441" s="5" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="B441" s="6" t="s">
-        <v>994</v>
+        <v>969</v>
       </c>
       <c r="C441" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D441" s="7" t="s">
-        <v>996</v>
+        <v>970</v>
       </c>
       <c r="E441" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G441" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H441" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I441" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J441" s="10">
-        <v>1250</v>
+        <v>260</v>
       </c>
       <c r="L441" s="7">
         <v>10</v>
       </c>
       <c r="M441" s="7">
         <v>20</v>
       </c>
       <c r="N441" s="10">
-        <v>1000</v>
+        <v>208</v>
       </c>
       <c r="P441" s="7">
         <v>20</v>
       </c>
       <c r="Q441" s="10">
-        <v>1000</v>
+        <v>208</v>
       </c>
     </row>
     <row r="442">
       <c r="A442" s="5" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="B442" s="6" t="s">
-        <v>997</v>
+        <v>969</v>
       </c>
       <c r="C442" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D442" s="7" t="s">
-        <v>998</v>
+        <v>971</v>
       </c>
       <c r="E442" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G442" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H442" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I442" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J442" s="10">
-        <v>2635</v>
+        <v>250</v>
       </c>
       <c r="L442" s="7">
         <v>10</v>
       </c>
       <c r="M442" s="7">
         <v>20</v>
       </c>
       <c r="N442" s="10">
-        <v>2108</v>
+        <v>200</v>
       </c>
       <c r="P442" s="7">
         <v>20</v>
       </c>
       <c r="Q442" s="10">
-        <v>2108</v>
+        <v>200</v>
       </c>
     </row>
     <row r="443">
       <c r="A443" s="5" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="B443" s="6" t="s">
-        <v>997</v>
+        <v>972</v>
       </c>
       <c r="C443" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D443" s="7" t="s">
-        <v>999</v>
+        <v>973</v>
       </c>
       <c r="E443" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G443" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H443" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I443" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J443" s="10">
-        <v>1250</v>
+        <v>500</v>
       </c>
       <c r="L443" s="7">
         <v>10</v>
       </c>
       <c r="M443" s="7">
         <v>20</v>
       </c>
       <c r="N443" s="10">
-        <v>1000</v>
+        <v>400</v>
       </c>
       <c r="P443" s="7">
         <v>20</v>
       </c>
       <c r="Q443" s="10">
-        <v>1000</v>
+        <v>400</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" s="5" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="B444" s="6" t="s">
-        <v>1000</v>
+        <v>972</v>
       </c>
       <c r="C444" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D444" s="7" t="s">
-        <v>1001</v>
+        <v>974</v>
       </c>
       <c r="E444" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G444" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H444" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I444" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J444" s="10">
-        <v>2773</v>
+        <v>250</v>
       </c>
       <c r="L444" s="7">
         <v>10</v>
       </c>
       <c r="M444" s="7">
         <v>20</v>
       </c>
       <c r="N444" s="10">
-        <v>2218.4</v>
+        <v>200</v>
       </c>
       <c r="P444" s="7">
         <v>20</v>
       </c>
       <c r="Q444" s="10">
-        <v>2218.4</v>
+        <v>200</v>
       </c>
     </row>
     <row r="445">
       <c r="A445" s="5" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="B445" s="6" t="s">
-        <v>1000</v>
+        <v>975</v>
       </c>
       <c r="C445" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D445" s="7" t="s">
-        <v>1002</v>
+        <v>976</v>
       </c>
       <c r="E445" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G445" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H445" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I445" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J445" s="10">
-        <v>1250</v>
+        <v>260</v>
       </c>
       <c r="L445" s="7">
         <v>10</v>
       </c>
       <c r="M445" s="7">
         <v>20</v>
       </c>
       <c r="N445" s="10">
-        <v>1000</v>
+        <v>208</v>
       </c>
       <c r="P445" s="7">
         <v>20</v>
       </c>
       <c r="Q445" s="10">
-        <v>1000</v>
+        <v>208</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" s="5" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="B446" s="6" t="s">
-        <v>452</v>
+        <v>975</v>
       </c>
       <c r="C446" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D446" s="7" t="s">
-        <v>1003</v>
+        <v>977</v>
       </c>
       <c r="E446" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G446" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H446" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I446" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J446" s="10">
-        <v>2813</v>
+        <v>250</v>
       </c>
       <c r="L446" s="7">
         <v>10</v>
       </c>
       <c r="M446" s="7">
         <v>20</v>
       </c>
       <c r="N446" s="10">
-        <v>2250.4</v>
+        <v>200</v>
       </c>
       <c r="P446" s="7">
         <v>20</v>
       </c>
       <c r="Q446" s="10">
-        <v>2250.4</v>
+        <v>200</v>
       </c>
     </row>
     <row r="447">
       <c r="A447" s="5" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="B447" s="6" t="s">
-        <v>765</v>
+        <v>978</v>
       </c>
       <c r="C447" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D447" s="7" t="s">
-        <v>1004</v>
+        <v>979</v>
       </c>
       <c r="E447" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G447" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H447" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I447" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J447" s="10">
-        <v>1250</v>
+        <v>365</v>
       </c>
       <c r="L447" s="7">
         <v>10</v>
       </c>
       <c r="M447" s="7">
         <v>20</v>
       </c>
       <c r="N447" s="10">
-        <v>1000</v>
+        <v>292</v>
       </c>
       <c r="P447" s="7">
         <v>20</v>
       </c>
       <c r="Q447" s="10">
-        <v>1000</v>
+        <v>292</v>
       </c>
     </row>
     <row r="448">
       <c r="A448" s="5" t="s">
-        <v>63</v>
+        <v>31</v>
       </c>
       <c r="B448" s="6" t="s">
-        <v>1005</v>
+        <v>978</v>
       </c>
       <c r="C448" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D448" s="7" t="s">
-        <v>1006</v>
+        <v>980</v>
       </c>
       <c r="E448" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G448" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H448" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I448" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J448" s="10">
-        <v>2483.96</v>
+        <v>250</v>
       </c>
       <c r="L448" s="7">
         <v>10</v>
       </c>
       <c r="M448" s="7">
         <v>20</v>
       </c>
       <c r="N448" s="10">
-        <v>1987.17</v>
+        <v>200</v>
       </c>
       <c r="P448" s="7">
         <v>20</v>
       </c>
       <c r="Q448" s="10">
-        <v>1987.17</v>
+        <v>200</v>
       </c>
     </row>
     <row r="449">
       <c r="A449" s="5" t="s">
-        <v>57</v>
+        <v>38</v>
       </c>
       <c r="B449" s="6" t="s">
-        <v>1005</v>
+        <v>981</v>
       </c>
       <c r="C449" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D449" s="7" t="s">
-        <v>1007</v>
+        <v>982</v>
       </c>
       <c r="E449" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G449" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H449" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I449" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J449" s="10">
-        <v>250</v>
+        <v>245</v>
       </c>
       <c r="L449" s="7">
         <v>10</v>
       </c>
       <c r="M449" s="7">
         <v>20</v>
       </c>
       <c r="N449" s="10">
-        <v>200</v>
+        <v>196</v>
       </c>
       <c r="P449" s="7">
         <v>20</v>
       </c>
       <c r="Q449" s="10">
-        <v>200</v>
+        <v>196</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" s="5" t="s">
-        <v>63</v>
+        <v>31</v>
       </c>
       <c r="B450" s="6" t="s">
-        <v>1008</v>
+        <v>981</v>
       </c>
       <c r="C450" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D450" s="7" t="s">
-        <v>1009</v>
+        <v>983</v>
       </c>
       <c r="E450" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G450" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H450" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I450" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J450" s="10">
-        <v>2123.04</v>
+        <v>250</v>
       </c>
       <c r="L450" s="7">
         <v>10</v>
       </c>
       <c r="M450" s="7">
         <v>20</v>
       </c>
       <c r="N450" s="10">
-        <v>1698.43</v>
+        <v>200</v>
       </c>
       <c r="P450" s="7">
         <v>20</v>
       </c>
       <c r="Q450" s="10">
-        <v>1698.43</v>
+        <v>200</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" s="5" t="s">
-        <v>57</v>
+        <v>38</v>
       </c>
       <c r="B451" s="6" t="s">
-        <v>1008</v>
+        <v>53</v>
       </c>
       <c r="C451" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D451" s="7" t="s">
-        <v>1010</v>
+        <v>984</v>
       </c>
       <c r="E451" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G451" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H451" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I451" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J451" s="10">
-        <v>250</v>
+        <v>2958</v>
       </c>
       <c r="L451" s="7">
         <v>10</v>
       </c>
       <c r="M451" s="7">
         <v>20</v>
       </c>
       <c r="N451" s="10">
-        <v>200</v>
+        <v>2366.4</v>
       </c>
       <c r="P451" s="7">
         <v>20</v>
       </c>
       <c r="Q451" s="10">
-        <v>200</v>
+        <v>2366.4</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" s="5" t="s">
-        <v>63</v>
+        <v>31</v>
       </c>
       <c r="B452" s="6" t="s">
-        <v>1011</v>
+        <v>285</v>
       </c>
       <c r="C452" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D452" s="7" t="s">
-        <v>1012</v>
+        <v>985</v>
       </c>
       <c r="E452" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G452" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H452" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I452" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J452" s="10">
-        <v>632.22</v>
+        <v>1250</v>
       </c>
       <c r="L452" s="7">
         <v>10</v>
       </c>
       <c r="M452" s="7">
         <v>20</v>
       </c>
       <c r="N452" s="10">
-        <v>505.78</v>
+        <v>1000</v>
       </c>
       <c r="P452" s="7">
         <v>20</v>
       </c>
       <c r="Q452" s="10">
-        <v>505.78</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" s="5" t="s">
-        <v>57</v>
+        <v>31</v>
       </c>
       <c r="B453" s="6" t="s">
-        <v>1011</v>
+        <v>283</v>
       </c>
       <c r="C453" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D453" s="7" t="s">
-        <v>1013</v>
+        <v>986</v>
       </c>
       <c r="E453" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G453" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H453" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I453" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J453" s="10">
-        <v>250</v>
+        <v>1250</v>
       </c>
       <c r="L453" s="7">
         <v>10</v>
       </c>
       <c r="M453" s="7">
         <v>20</v>
       </c>
       <c r="N453" s="10">
-        <v>200</v>
+        <v>1000</v>
       </c>
       <c r="P453" s="7">
         <v>20</v>
       </c>
       <c r="Q453" s="10">
-        <v>200</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" s="5" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="B454" s="6" t="s">
-        <v>1014</v>
+        <v>287</v>
       </c>
       <c r="C454" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D454" s="7" t="s">
-        <v>1015</v>
+        <v>987</v>
       </c>
       <c r="E454" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G454" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H454" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I454" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J454" s="10">
-        <v>365</v>
+        <v>1250</v>
       </c>
       <c r="L454" s="7">
         <v>10</v>
       </c>
       <c r="M454" s="7">
         <v>20</v>
       </c>
       <c r="N454" s="10">
-        <v>292</v>
+        <v>1000</v>
       </c>
       <c r="P454" s="7">
         <v>20</v>
       </c>
       <c r="Q454" s="10">
-        <v>292</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B455" s="6" t="s">
-        <v>1014</v>
+        <v>295</v>
       </c>
       <c r="C455" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D455" s="7" t="s">
-        <v>1016</v>
+        <v>988</v>
       </c>
       <c r="E455" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G455" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H455" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I455" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J455" s="10">
         <v>250</v>
       </c>
       <c r="L455" s="7">
         <v>10</v>
       </c>
       <c r="M455" s="7">
         <v>20</v>
       </c>
       <c r="N455" s="10">
         <v>200</v>
       </c>
       <c r="P455" s="7">
         <v>20</v>
       </c>
       <c r="Q455" s="10">
         <v>200</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" s="5" t="s">
-        <v>38</v>
+        <v>989</v>
       </c>
       <c r="B456" s="6" t="s">
-        <v>1017</v>
+        <v>989</v>
       </c>
       <c r="C456" s="7" t="s">
-        <v>33</v>
+        <v>14</v>
       </c>
       <c r="D456" s="7" t="s">
-        <v>1018</v>
+        <v>990</v>
       </c>
       <c r="E456" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="G456" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H456" s="7" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="J456" s="10">
-        <v>245</v>
+        <v>1112</v>
       </c>
       <c r="L456" s="7">
         <v>10</v>
       </c>
       <c r="M456" s="7">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="N456" s="10">
-        <v>196</v>
+        <v>1000.8</v>
       </c>
       <c r="P456" s="7">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="Q456" s="10">
-        <v>196</v>
+        <v>1000.8</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" s="5" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="B457" s="6" t="s">
-        <v>1017</v>
+        <v>13</v>
       </c>
       <c r="C457" s="7" t="s">
-        <v>33</v>
+        <v>14</v>
       </c>
       <c r="D457" s="7" t="s">
-        <v>1019</v>
+        <v>991</v>
       </c>
       <c r="E457" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="G457" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H457" s="7" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="I457" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J457" s="10">
-        <v>250</v>
+        <v>4445</v>
       </c>
       <c r="L457" s="7">
         <v>10</v>
       </c>
       <c r="M457" s="7">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="N457" s="10">
-        <v>200</v>
+        <v>4000.5</v>
       </c>
       <c r="P457" s="7">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="Q457" s="10">
-        <v>200</v>
+        <v>4000.5</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" s="5" t="s">
-        <v>38</v>
+        <v>992</v>
       </c>
       <c r="B458" s="6" t="s">
-        <v>1020</v>
+        <v>993</v>
       </c>
       <c r="C458" s="7" t="s">
-        <v>33</v>
+        <v>316</v>
       </c>
       <c r="D458" s="7" t="s">
-        <v>1021</v>
+        <v>994</v>
       </c>
       <c r="E458" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G458" s="9" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="H458" s="7" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="I458" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J458" s="10">
         <v>500</v>
       </c>
       <c r="L458" s="7">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="M458" s="7">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="N458" s="10">
-        <v>400</v>
+        <v>500</v>
       </c>
       <c r="P458" s="7">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="Q458" s="10">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="459">
       <c r="A459" s="5" t="s">
-        <v>31</v>
+        <v>995</v>
       </c>
       <c r="B459" s="6" t="s">
-        <v>1020</v>
+        <v>996</v>
       </c>
       <c r="C459" s="7" t="s">
-        <v>33</v>
+        <v>14</v>
       </c>
       <c r="D459" s="7" t="s">
-        <v>1022</v>
+        <v>997</v>
       </c>
       <c r="E459" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G459" s="9" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="H459" s="7" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="I459" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J459" s="10">
-        <v>250</v>
+        <v>16667</v>
       </c>
       <c r="L459" s="7">
         <v>10</v>
       </c>
       <c r="M459" s="7">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="N459" s="10">
-        <v>200</v>
+        <v>15000.3</v>
       </c>
       <c r="P459" s="7">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="Q459" s="10">
-        <v>200</v>
+        <v>15000.3</v>
       </c>
     </row>
     <row r="460">
       <c r="A460" s="5" t="s">
-        <v>38</v>
+        <v>998</v>
       </c>
       <c r="B460" s="6" t="s">
-        <v>1023</v>
+        <v>999</v>
       </c>
       <c r="C460" s="7" t="s">
-        <v>33</v>
+        <v>14</v>
       </c>
       <c r="D460" s="7" t="s">
-        <v>1024</v>
+        <v>1000</v>
       </c>
       <c r="E460" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G460" s="9" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="H460" s="7" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="I460" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J460" s="10">
-        <v>260</v>
+        <v>12356</v>
       </c>
       <c r="L460" s="7">
         <v>10</v>
       </c>
       <c r="M460" s="7">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="N460" s="10">
-        <v>208</v>
+        <v>11120.4</v>
       </c>
       <c r="P460" s="7">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="Q460" s="10">
-        <v>208</v>
+        <v>11120.4</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" s="5" t="s">
-        <v>31</v>
+        <v>1001</v>
       </c>
       <c r="B461" s="6" t="s">
-        <v>1023</v>
+        <v>1002</v>
       </c>
       <c r="C461" s="7" t="s">
-        <v>33</v>
+        <v>316</v>
       </c>
       <c r="D461" s="7" t="s">
-        <v>1025</v>
+        <v>1003</v>
       </c>
       <c r="E461" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G461" s="9" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="H461" s="7" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="I461" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J461" s="10">
-        <v>250</v>
+        <v>500</v>
       </c>
       <c r="L461" s="7">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="M461" s="7">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="N461" s="10">
-        <v>200</v>
+        <v>500</v>
       </c>
       <c r="P461" s="7">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="Q461" s="10">
-        <v>200</v>
+        <v>500</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" s="5" t="s">
-        <v>38</v>
+        <v>1004</v>
       </c>
       <c r="B462" s="6" t="s">
-        <v>1026</v>
+        <v>1005</v>
       </c>
       <c r="C462" s="7" t="s">
-        <v>33</v>
+        <v>14</v>
       </c>
       <c r="D462" s="7" t="s">
-        <v>1027</v>
+        <v>1006</v>
       </c>
       <c r="E462" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G462" s="9" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="H462" s="7" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="I462" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J462" s="10">
-        <v>500</v>
+        <v>3090</v>
       </c>
       <c r="L462" s="7">
         <v>10</v>
       </c>
       <c r="M462" s="7">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="N462" s="10">
-        <v>400</v>
+        <v>2781</v>
       </c>
       <c r="P462" s="7">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="Q462" s="10">
-        <v>400</v>
+        <v>2781</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" s="5" t="s">
-        <v>31</v>
+        <v>1007</v>
       </c>
       <c r="B463" s="6" t="s">
-        <v>1026</v>
+        <v>1008</v>
       </c>
       <c r="C463" s="7" t="s">
-        <v>33</v>
+        <v>14</v>
       </c>
       <c r="D463" s="7" t="s">
-        <v>1028</v>
+        <v>1009</v>
       </c>
       <c r="E463" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G463" s="9" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="H463" s="7" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="I463" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J463" s="10">
-        <v>250</v>
+        <v>3985</v>
       </c>
       <c r="L463" s="7">
         <v>10</v>
       </c>
       <c r="M463" s="7">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="N463" s="10">
-        <v>200</v>
+        <v>3586.5</v>
       </c>
       <c r="P463" s="7">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="Q463" s="10">
-        <v>200</v>
+        <v>3586.5</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" s="5" t="s">
-        <v>38</v>
+        <v>1010</v>
       </c>
       <c r="B464" s="6" t="s">
-        <v>1029</v>
+        <v>1011</v>
       </c>
       <c r="C464" s="7" t="s">
-        <v>33</v>
+        <v>316</v>
       </c>
       <c r="D464" s="7" t="s">
-        <v>1030</v>
+        <v>1012</v>
       </c>
       <c r="E464" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G464" s="9" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="H464" s="7" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="I464" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J464" s="10">
-        <v>260</v>
+        <v>750</v>
       </c>
       <c r="L464" s="7">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="M464" s="7">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="N464" s="10">
-        <v>208</v>
+        <v>750</v>
       </c>
       <c r="P464" s="7">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="Q464" s="10">
-        <v>208</v>
+        <v>750</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" s="5" t="s">
-        <v>31</v>
+        <v>1013</v>
       </c>
       <c r="B465" s="6" t="s">
-        <v>1029</v>
+        <v>1014</v>
       </c>
       <c r="C465" s="7" t="s">
-        <v>33</v>
+        <v>14</v>
       </c>
       <c r="D465" s="7" t="s">
-        <v>1031</v>
+        <v>1015</v>
       </c>
       <c r="E465" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G465" s="9" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="H465" s="7" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="I465" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J465" s="10">
-        <v>250</v>
+        <v>10556</v>
       </c>
       <c r="L465" s="7">
         <v>10</v>
       </c>
       <c r="M465" s="7">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="N465" s="10">
-        <v>200</v>
+        <v>9500.4</v>
       </c>
       <c r="P465" s="7">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="Q465" s="10">
-        <v>200</v>
+        <v>9500.4</v>
       </c>
     </row>
     <row r="466">
       <c r="A466" s="5" t="s">
-        <v>38</v>
+        <v>1016</v>
       </c>
       <c r="B466" s="6" t="s">
-        <v>1032</v>
+        <v>1017</v>
       </c>
       <c r="C466" s="7" t="s">
-        <v>33</v>
+        <v>14</v>
       </c>
       <c r="D466" s="7" t="s">
-        <v>1033</v>
+        <v>1018</v>
       </c>
       <c r="E466" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G466" s="9" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="H466" s="7" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="I466" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J466" s="10">
-        <v>365</v>
+        <v>5865</v>
       </c>
       <c r="L466" s="7">
         <v>10</v>
       </c>
       <c r="M466" s="7">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="N466" s="10">
-        <v>292</v>
+        <v>5278.5</v>
       </c>
       <c r="P466" s="7">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="Q466" s="10">
-        <v>292</v>
+        <v>5278.5</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" s="5" t="s">
-        <v>31</v>
+        <v>1019</v>
       </c>
       <c r="B467" s="6" t="s">
-        <v>1032</v>
+        <v>1020</v>
       </c>
       <c r="C467" s="7" t="s">
-        <v>33</v>
+        <v>14</v>
       </c>
       <c r="D467" s="7" t="s">
-        <v>1034</v>
+        <v>1021</v>
       </c>
       <c r="E467" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G467" s="9" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="H467" s="7" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="I467" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J467" s="10">
-        <v>250</v>
+        <v>8889</v>
       </c>
       <c r="L467" s="7">
         <v>10</v>
       </c>
       <c r="M467" s="7">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="N467" s="10">
-        <v>200</v>
+        <v>8000.1</v>
       </c>
       <c r="P467" s="7">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="Q467" s="10">
-        <v>200</v>
+        <v>8000.1</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" s="5" t="s">
-        <v>38</v>
+        <v>1022</v>
       </c>
       <c r="B468" s="6" t="s">
-        <v>1035</v>
+        <v>1023</v>
       </c>
       <c r="C468" s="7" t="s">
-        <v>33</v>
+        <v>14</v>
       </c>
       <c r="D468" s="7" t="s">
-        <v>1036</v>
+        <v>1024</v>
       </c>
       <c r="E468" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G468" s="9" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="H468" s="7" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="I468" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J468" s="10">
-        <v>245</v>
+        <v>4445</v>
       </c>
       <c r="L468" s="7">
         <v>10</v>
       </c>
       <c r="M468" s="7">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="N468" s="10">
-        <v>196</v>
+        <v>4000.5</v>
       </c>
       <c r="P468" s="7">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="Q468" s="10">
-        <v>196</v>
+        <v>4000.5</v>
       </c>
     </row>
     <row r="469">
       <c r="A469" s="5" t="s">
-        <v>31</v>
+        <v>1025</v>
       </c>
       <c r="B469" s="6" t="s">
-        <v>1035</v>
+        <v>1026</v>
       </c>
       <c r="C469" s="7" t="s">
-        <v>33</v>
+        <v>14</v>
       </c>
       <c r="D469" s="7" t="s">
-        <v>1037</v>
+        <v>1027</v>
       </c>
       <c r="E469" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G469" s="9" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="H469" s="7" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="I469" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J469" s="10">
-        <v>250</v>
+        <v>2225</v>
       </c>
       <c r="L469" s="7">
         <v>10</v>
       </c>
       <c r="M469" s="7">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="N469" s="10">
-        <v>200</v>
+        <v>2002.5</v>
       </c>
       <c r="P469" s="7">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="Q469" s="10">
-        <v>200</v>
+        <v>2002.5</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" s="5" t="s">
-        <v>38</v>
+        <v>1028</v>
       </c>
       <c r="B470" s="6" t="s">
-        <v>53</v>
+        <v>1029</v>
       </c>
       <c r="C470" s="7" t="s">
-        <v>33</v>
+        <v>316</v>
       </c>
       <c r="D470" s="7" t="s">
-        <v>1038</v>
+        <v>1030</v>
       </c>
       <c r="E470" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G470" s="9" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="H470" s="7" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="I470" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J470" s="10">
-        <v>2958</v>
+        <v>1125</v>
       </c>
       <c r="L470" s="7">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="M470" s="7">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="N470" s="10">
-        <v>2366.4</v>
+        <v>1125</v>
       </c>
       <c r="P470" s="7">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="Q470" s="10">
-        <v>2366.4</v>
+        <v>1125</v>
       </c>
     </row>
     <row r="471">
       <c r="A471" s="5" t="s">
-        <v>31</v>
+        <v>1031</v>
       </c>
       <c r="B471" s="6" t="s">
-        <v>285</v>
+        <v>1032</v>
       </c>
       <c r="C471" s="7" t="s">
-        <v>33</v>
+        <v>316</v>
       </c>
       <c r="D471" s="7" t="s">
-        <v>1039</v>
+        <v>1033</v>
       </c>
       <c r="E471" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G471" s="9" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="H471" s="7" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="I471" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J471" s="10">
-        <v>1250</v>
+        <v>1325</v>
       </c>
       <c r="L471" s="7">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="M471" s="7">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="N471" s="10">
-        <v>1000</v>
+        <v>1325</v>
       </c>
       <c r="P471" s="7">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="Q471" s="10">
-        <v>1000</v>
+        <v>1325</v>
       </c>
     </row>
     <row r="472">
       <c r="A472" s="5" t="s">
-        <v>31</v>
+        <v>1034</v>
       </c>
       <c r="B472" s="6" t="s">
-        <v>283</v>
+        <v>1035</v>
       </c>
       <c r="C472" s="7" t="s">
-        <v>33</v>
+        <v>316</v>
       </c>
       <c r="D472" s="7" t="s">
-        <v>1040</v>
+        <v>1036</v>
       </c>
       <c r="E472" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G472" s="9" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="H472" s="7" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="I472" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J472" s="10">
-        <v>1250</v>
+        <v>1500</v>
       </c>
       <c r="L472" s="7">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="M472" s="7">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="N472" s="10">
-        <v>1000</v>
+        <v>1500</v>
       </c>
       <c r="P472" s="7">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="Q472" s="10">
-        <v>1000</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="473">
       <c r="A473" s="5" t="s">
-        <v>31</v>
+        <v>1037</v>
       </c>
       <c r="B473" s="6" t="s">
-        <v>287</v>
+        <v>1038</v>
       </c>
       <c r="C473" s="7" t="s">
-        <v>33</v>
+        <v>316</v>
       </c>
       <c r="D473" s="7" t="s">
-        <v>1041</v>
+        <v>1039</v>
       </c>
       <c r="E473" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G473" s="9" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="H473" s="7" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="I473" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J473" s="10">
-        <v>1250</v>
+        <v>1500</v>
       </c>
       <c r="L473" s="7">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="M473" s="7">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="N473" s="10">
-        <v>1000</v>
+        <v>1500</v>
       </c>
       <c r="P473" s="7">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="Q473" s="10">
-        <v>1000</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="474">
       <c r="A474" s="5" t="s">
-        <v>31</v>
+        <v>1040</v>
       </c>
       <c r="B474" s="6" t="s">
-        <v>295</v>
+        <v>1041</v>
       </c>
       <c r="C474" s="7" t="s">
-        <v>33</v>
+        <v>316</v>
       </c>
       <c r="D474" s="7" t="s">
         <v>1042</v>
       </c>
       <c r="E474" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G474" s="9" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="H474" s="7" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="I474" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J474" s="10">
-        <v>250</v>
+        <v>2750</v>
       </c>
       <c r="L474" s="7">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="M474" s="7">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="N474" s="10">
-        <v>200</v>
+        <v>2750</v>
       </c>
       <c r="P474" s="7">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="Q474" s="10">
-        <v>200</v>
+        <v>2750</v>
       </c>
     </row>
     <row r="475">
       <c r="A475" s="5" t="s">
         <v>1043</v>
       </c>
       <c r="B475" s="6" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
       <c r="C475" s="7" t="s">
-        <v>14</v>
+        <v>316</v>
       </c>
       <c r="D475" s="7" t="s">
-        <v>1044</v>
+        <v>1045</v>
       </c>
       <c r="E475" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G475" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H475" s="7" t="s">
         <v>17</v>
       </c>
+      <c r="I475" s="7" t="s">
+        <v>18</v>
+      </c>
       <c r="J475" s="10">
-        <v>1112</v>
+        <v>1875</v>
       </c>
       <c r="L475" s="7">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="M475" s="7">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="N475" s="10">
-        <v>1000.8</v>
+        <v>1875</v>
       </c>
       <c r="P475" s="7">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="Q475" s="10">
-        <v>1000.8</v>
+        <v>1875</v>
       </c>
     </row>
     <row r="476">
       <c r="A476" s="5" t="s">
-        <v>12</v>
+        <v>1046</v>
       </c>
       <c r="B476" s="6" t="s">
-        <v>13</v>
+        <v>1046</v>
       </c>
       <c r="C476" s="7" t="s">
-        <v>14</v>
+        <v>316</v>
       </c>
       <c r="D476" s="7" t="s">
-        <v>1045</v>
+        <v>1047</v>
       </c>
       <c r="E476" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G476" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H476" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I476" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J476" s="10">
-        <v>4445</v>
+        <v>2500</v>
       </c>
       <c r="L476" s="7">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="M476" s="7">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="N476" s="10">
-        <v>4000.5</v>
+        <v>2500</v>
       </c>
       <c r="P476" s="7">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="Q476" s="10">
-        <v>4000.5</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="477">
       <c r="A477" s="5" t="s">
-        <v>1046</v>
+        <v>1048</v>
       </c>
       <c r="B477" s="6" t="s">
-        <v>1047</v>
+        <v>1049</v>
       </c>
       <c r="C477" s="7" t="s">
-        <v>316</v>
+        <v>14</v>
       </c>
       <c r="D477" s="7" t="s">
-        <v>1048</v>
+        <v>1050</v>
       </c>
       <c r="E477" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G477" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H477" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I477" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J477" s="10">
-        <v>500</v>
+        <v>590</v>
       </c>
       <c r="L477" s="7">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="M477" s="7">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="N477" s="10">
-        <v>500</v>
+        <v>531</v>
       </c>
       <c r="P477" s="7">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="Q477" s="10">
-        <v>500</v>
+        <v>531</v>
       </c>
     </row>
     <row r="478">
       <c r="A478" s="5" t="s">
-        <v>1049</v>
+        <v>1051</v>
       </c>
       <c r="B478" s="6" t="s">
-        <v>1050</v>
+        <v>1052</v>
       </c>
       <c r="C478" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D478" s="7" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
       <c r="E478" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G478" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H478" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I478" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J478" s="10">
-        <v>16667</v>
+        <v>1180</v>
       </c>
       <c r="L478" s="7">
         <v>10</v>
       </c>
       <c r="M478" s="7">
         <v>10</v>
       </c>
       <c r="N478" s="10">
-        <v>15000.3</v>
+        <v>1062</v>
       </c>
       <c r="P478" s="7">
         <v>10</v>
       </c>
       <c r="Q478" s="10">
-        <v>15000.3</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="479">
       <c r="A479" s="5" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
       <c r="B479" s="6" t="s">
-        <v>1053</v>
+        <v>1055</v>
       </c>
       <c r="C479" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D479" s="7" t="s">
-        <v>1054</v>
+        <v>1056</v>
       </c>
       <c r="E479" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G479" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H479" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I479" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J479" s="10">
-        <v>12356</v>
+        <v>2890</v>
       </c>
       <c r="L479" s="7">
         <v>10</v>
       </c>
       <c r="M479" s="7">
         <v>10</v>
       </c>
       <c r="N479" s="10">
-        <v>11120.4</v>
+        <v>2601</v>
       </c>
       <c r="P479" s="7">
         <v>10</v>
       </c>
       <c r="Q479" s="10">
-        <v>11120.4</v>
+        <v>2601</v>
       </c>
     </row>
     <row r="480">
       <c r="A480" s="5" t="s">
-        <v>1055</v>
+        <v>1057</v>
       </c>
       <c r="B480" s="6" t="s">
-        <v>1056</v>
+        <v>1058</v>
       </c>
       <c r="C480" s="7" t="s">
-        <v>316</v>
+        <v>14</v>
       </c>
       <c r="D480" s="7" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
       <c r="E480" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G480" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H480" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I480" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J480" s="10">
-        <v>500</v>
+        <v>4800</v>
       </c>
       <c r="L480" s="7">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="M480" s="7">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="N480" s="10">
-        <v>500</v>
+        <v>4320</v>
       </c>
       <c r="P480" s="7">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="Q480" s="10">
-        <v>500</v>
+        <v>4320</v>
       </c>
     </row>
     <row r="481">
       <c r="A481" s="5" t="s">
-        <v>1058</v>
+        <v>1060</v>
       </c>
       <c r="B481" s="6" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="C481" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D481" s="7" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="E481" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G481" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H481" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I481" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J481" s="10">
-        <v>3090</v>
+        <v>5450</v>
       </c>
       <c r="L481" s="7">
         <v>10</v>
       </c>
       <c r="M481" s="7">
         <v>10</v>
       </c>
       <c r="N481" s="10">
-        <v>2781</v>
+        <v>4905</v>
       </c>
       <c r="P481" s="7">
         <v>10</v>
       </c>
       <c r="Q481" s="10">
-        <v>2781</v>
+        <v>4905</v>
       </c>
     </row>
     <row r="482">
       <c r="A482" s="5" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
       <c r="B482" s="6" t="s">
-        <v>1062</v>
+        <v>1064</v>
       </c>
       <c r="C482" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D482" s="7" t="s">
-        <v>1063</v>
+        <v>1065</v>
       </c>
       <c r="E482" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G482" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H482" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I482" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J482" s="10">
-        <v>3985</v>
+        <v>6980</v>
       </c>
       <c r="L482" s="7">
         <v>10</v>
       </c>
       <c r="M482" s="7">
         <v>10</v>
       </c>
       <c r="N482" s="10">
-        <v>3586.5</v>
+        <v>6282</v>
       </c>
       <c r="P482" s="7">
         <v>10</v>
       </c>
       <c r="Q482" s="10">
-        <v>3586.5</v>
+        <v>6282</v>
       </c>
     </row>
     <row r="483">
       <c r="A483" s="5" t="s">
-        <v>1064</v>
+        <v>1066</v>
       </c>
       <c r="B483" s="6" t="s">
-        <v>1065</v>
+        <v>1067</v>
       </c>
       <c r="C483" s="7" t="s">
-        <v>316</v>
+        <v>14</v>
       </c>
       <c r="D483" s="7" t="s">
-        <v>1066</v>
+        <v>1068</v>
       </c>
       <c r="E483" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G483" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H483" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I483" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J483" s="10">
-        <v>750</v>
+        <v>7035</v>
       </c>
       <c r="L483" s="7">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="M483" s="7">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="N483" s="10">
-        <v>750</v>
+        <v>6331.5</v>
       </c>
       <c r="P483" s="7">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="Q483" s="10">
-        <v>750</v>
+        <v>6331.5</v>
       </c>
     </row>
     <row r="484">
       <c r="A484" s="5" t="s">
-        <v>1067</v>
+        <v>1069</v>
       </c>
       <c r="B484" s="6" t="s">
-        <v>1068</v>
+        <v>1070</v>
       </c>
       <c r="C484" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D484" s="7" t="s">
-        <v>1069</v>
+        <v>1071</v>
       </c>
       <c r="E484" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G484" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H484" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I484" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J484" s="10">
-        <v>10556</v>
+        <v>9380</v>
       </c>
       <c r="L484" s="7">
         <v>10</v>
       </c>
       <c r="M484" s="7">
         <v>10</v>
       </c>
       <c r="N484" s="10">
-        <v>9500.4</v>
+        <v>8442</v>
       </c>
       <c r="P484" s="7">
         <v>10</v>
       </c>
       <c r="Q484" s="10">
-        <v>9500.4</v>
+        <v>8442</v>
       </c>
     </row>
     <row r="485">
       <c r="A485" s="5" t="s">
-        <v>1070</v>
+        <v>1072</v>
       </c>
       <c r="B485" s="6" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
       <c r="C485" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D485" s="7" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E485" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G485" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H485" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I485" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J485" s="10">
-        <v>5865</v>
+        <v>12600</v>
       </c>
       <c r="L485" s="7">
         <v>10</v>
       </c>
       <c r="M485" s="7">
         <v>10</v>
       </c>
       <c r="N485" s="10">
-        <v>5278.5</v>
+        <v>11340</v>
       </c>
       <c r="P485" s="7">
         <v>10</v>
       </c>
       <c r="Q485" s="10">
-        <v>5278.5</v>
+        <v>11340</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" s="5" t="s">
-        <v>1073</v>
+        <v>1075</v>
       </c>
       <c r="B486" s="6" t="s">
-        <v>1074</v>
+        <v>1076</v>
       </c>
       <c r="C486" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D486" s="7" t="s">
-        <v>1075</v>
+        <v>1077</v>
       </c>
       <c r="E486" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G486" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H486" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I486" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J486" s="10">
-        <v>8889</v>
+        <v>15290</v>
       </c>
       <c r="L486" s="7">
         <v>10</v>
       </c>
       <c r="M486" s="7">
         <v>10</v>
       </c>
       <c r="N486" s="10">
-        <v>8000.1</v>
+        <v>13761</v>
       </c>
       <c r="P486" s="7">
         <v>10</v>
       </c>
       <c r="Q486" s="10">
-        <v>8000.1</v>
+        <v>13761</v>
       </c>
     </row>
     <row r="487">
       <c r="A487" s="5" t="s">
-        <v>1076</v>
+        <v>1078</v>
       </c>
       <c r="B487" s="6" t="s">
-        <v>1077</v>
+        <v>1079</v>
       </c>
       <c r="C487" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D487" s="7" t="s">
-        <v>1078</v>
+        <v>1080</v>
       </c>
       <c r="E487" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G487" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H487" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I487" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J487" s="10">
-        <v>4445</v>
+        <v>4170</v>
       </c>
       <c r="L487" s="7">
         <v>10</v>
       </c>
       <c r="M487" s="7">
         <v>10</v>
       </c>
       <c r="N487" s="10">
-        <v>4000.5</v>
+        <v>3753</v>
       </c>
       <c r="P487" s="7">
         <v>10</v>
       </c>
       <c r="Q487" s="10">
-        <v>4000.5</v>
+        <v>3753</v>
       </c>
     </row>
     <row r="488">
       <c r="A488" s="5" t="s">
-        <v>1079</v>
+        <v>1081</v>
       </c>
       <c r="B488" s="6" t="s">
-        <v>1080</v>
+        <v>1082</v>
       </c>
       <c r="C488" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D488" s="7" t="s">
-        <v>1081</v>
+        <v>1083</v>
       </c>
       <c r="E488" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G488" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H488" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I488" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J488" s="10">
-        <v>2225</v>
+        <v>4170</v>
       </c>
       <c r="L488" s="7">
         <v>10</v>
       </c>
       <c r="M488" s="7">
         <v>10</v>
       </c>
       <c r="N488" s="10">
-        <v>2002.5</v>
+        <v>3753</v>
       </c>
       <c r="P488" s="7">
         <v>10</v>
       </c>
       <c r="Q488" s="10">
-        <v>2002.5</v>
+        <v>3753</v>
       </c>
     </row>
     <row r="489">
       <c r="A489" s="5" t="s">
-        <v>1082</v>
+        <v>1084</v>
       </c>
       <c r="B489" s="6" t="s">
-        <v>1083</v>
+        <v>1085</v>
       </c>
       <c r="C489" s="7" t="s">
-        <v>316</v>
+        <v>14</v>
       </c>
       <c r="D489" s="7" t="s">
-        <v>1084</v>
+        <v>1086</v>
       </c>
       <c r="E489" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G489" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H489" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I489" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J489" s="10">
-        <v>1125</v>
+        <v>675</v>
       </c>
       <c r="L489" s="7">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="M489" s="7">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="N489" s="10">
-        <v>1125</v>
+        <v>607.5</v>
       </c>
       <c r="P489" s="7">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="Q489" s="10">
-        <v>1125</v>
+        <v>607.5</v>
       </c>
     </row>
     <row r="490">
       <c r="A490" s="5" t="s">
-        <v>1085</v>
+        <v>1087</v>
       </c>
       <c r="B490" s="6" t="s">
-        <v>1086</v>
+        <v>1088</v>
       </c>
       <c r="C490" s="7" t="s">
-        <v>316</v>
+        <v>14</v>
       </c>
       <c r="D490" s="7" t="s">
-        <v>1087</v>
+        <v>1089</v>
       </c>
       <c r="E490" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G490" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H490" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I490" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J490" s="10">
-        <v>1325</v>
+        <v>1666</v>
       </c>
       <c r="L490" s="7">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="M490" s="7">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="N490" s="10">
-        <v>1325</v>
+        <v>1499.4</v>
       </c>
       <c r="P490" s="7">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="Q490" s="10">
-        <v>1325</v>
+        <v>1499.4</v>
       </c>
     </row>
     <row r="491">
       <c r="A491" s="5" t="s">
-        <v>1088</v>
+        <v>1090</v>
       </c>
       <c r="B491" s="6" t="s">
-        <v>1089</v>
+        <v>1091</v>
       </c>
       <c r="C491" s="7" t="s">
-        <v>316</v>
+        <v>14</v>
       </c>
       <c r="D491" s="7" t="s">
-        <v>1090</v>
+        <v>1092</v>
       </c>
       <c r="E491" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G491" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H491" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I491" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J491" s="10">
-        <v>1500</v>
+        <v>835</v>
       </c>
       <c r="L491" s="7">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="M491" s="7">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="N491" s="10">
-        <v>1500</v>
+        <v>751.5</v>
       </c>
       <c r="P491" s="7">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="Q491" s="10">
-        <v>1500</v>
+        <v>751.5</v>
       </c>
     </row>
     <row r="492">
       <c r="A492" s="5" t="s">
-        <v>1091</v>
+        <v>1093</v>
       </c>
       <c r="B492" s="6" t="s">
-        <v>1092</v>
+        <v>1094</v>
       </c>
       <c r="C492" s="7" t="s">
-        <v>316</v>
+        <v>14</v>
       </c>
       <c r="D492" s="7" t="s">
-        <v>1093</v>
+        <v>1095</v>
       </c>
       <c r="E492" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G492" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H492" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I492" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J492" s="10">
-        <v>1500</v>
+        <v>830</v>
       </c>
       <c r="L492" s="7">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="M492" s="7">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="N492" s="10">
-        <v>1500</v>
+        <v>747</v>
       </c>
       <c r="P492" s="7">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="Q492" s="10">
-        <v>1500</v>
+        <v>747</v>
       </c>
     </row>
     <row r="493">
       <c r="A493" s="5" t="s">
-        <v>1094</v>
+        <v>1096</v>
       </c>
       <c r="B493" s="6" t="s">
-        <v>1095</v>
+        <v>1097</v>
       </c>
       <c r="C493" s="7" t="s">
-        <v>316</v>
+        <v>14</v>
       </c>
       <c r="D493" s="7" t="s">
-        <v>1096</v>
+        <v>1098</v>
       </c>
       <c r="E493" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G493" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H493" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I493" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J493" s="10">
-        <v>2750</v>
+        <v>1300</v>
       </c>
       <c r="L493" s="7">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="M493" s="7">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="N493" s="10">
-        <v>2750</v>
+        <v>1170</v>
       </c>
       <c r="P493" s="7">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="Q493" s="10">
-        <v>2750</v>
+        <v>1170</v>
       </c>
     </row>
     <row r="494">
       <c r="A494" s="5" t="s">
-        <v>1097</v>
+        <v>1099</v>
       </c>
       <c r="B494" s="6" t="s">
-        <v>1098</v>
+        <v>1100</v>
       </c>
       <c r="C494" s="7" t="s">
-        <v>316</v>
+        <v>14</v>
       </c>
       <c r="D494" s="7" t="s">
-        <v>1099</v>
+        <v>1101</v>
       </c>
       <c r="E494" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G494" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H494" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I494" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J494" s="10">
-        <v>1875</v>
+        <v>1450</v>
       </c>
       <c r="L494" s="7">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="M494" s="7">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="N494" s="10">
-        <v>1875</v>
+        <v>1305</v>
       </c>
       <c r="P494" s="7">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="Q494" s="10">
-        <v>1875</v>
+        <v>1305</v>
       </c>
     </row>
     <row r="495">
       <c r="A495" s="5" t="s">
-        <v>1100</v>
+        <v>1102</v>
       </c>
       <c r="B495" s="6" t="s">
-        <v>1100</v>
+        <v>1103</v>
       </c>
       <c r="C495" s="7" t="s">
-        <v>316</v>
+        <v>14</v>
       </c>
       <c r="D495" s="7" t="s">
-        <v>1101</v>
+        <v>1104</v>
       </c>
       <c r="E495" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G495" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H495" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I495" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J495" s="10">
-        <v>2500</v>
+        <v>1975</v>
       </c>
       <c r="L495" s="7">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="M495" s="7">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="N495" s="10">
-        <v>2500</v>
+        <v>1777.5</v>
       </c>
       <c r="P495" s="7">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="Q495" s="10">
-        <v>2500</v>
+        <v>1777.5</v>
       </c>
     </row>
     <row r="496">
       <c r="A496" s="5" t="s">
-        <v>1102</v>
+        <v>1105</v>
       </c>
       <c r="B496" s="6" t="s">
-        <v>1103</v>
+        <v>1106</v>
       </c>
       <c r="C496" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D496" s="7" t="s">
-        <v>1104</v>
+        <v>1107</v>
       </c>
       <c r="E496" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G496" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H496" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I496" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J496" s="10">
-        <v>590</v>
+        <v>10050</v>
       </c>
       <c r="L496" s="7">
         <v>10</v>
       </c>
       <c r="M496" s="7">
         <v>10</v>
       </c>
       <c r="N496" s="10">
-        <v>531</v>
+        <v>9045</v>
       </c>
       <c r="P496" s="7">
         <v>10</v>
       </c>
       <c r="Q496" s="10">
-        <v>531</v>
+        <v>9045</v>
       </c>
     </row>
     <row r="497">
       <c r="A497" s="5" t="s">
-        <v>1105</v>
+        <v>1108</v>
       </c>
       <c r="B497" s="6" t="s">
-        <v>1106</v>
+        <v>1109</v>
       </c>
       <c r="C497" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D497" s="7" t="s">
-        <v>1107</v>
+        <v>1110</v>
       </c>
       <c r="E497" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G497" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H497" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I497" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J497" s="10">
-        <v>1180</v>
+        <v>14015</v>
       </c>
       <c r="L497" s="7">
         <v>10</v>
       </c>
       <c r="M497" s="7">
         <v>10</v>
       </c>
       <c r="N497" s="10">
-        <v>1062</v>
+        <v>12613.5</v>
       </c>
       <c r="P497" s="7">
         <v>10</v>
       </c>
       <c r="Q497" s="10">
-        <v>1062</v>
+        <v>12613.5</v>
       </c>
     </row>
     <row r="498">
       <c r="A498" s="5" t="s">
-        <v>1108</v>
+        <v>1111</v>
       </c>
       <c r="B498" s="6" t="s">
-        <v>1109</v>
+        <v>1112</v>
       </c>
       <c r="C498" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D498" s="7" t="s">
-        <v>1110</v>
+        <v>1113</v>
       </c>
       <c r="E498" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G498" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H498" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I498" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J498" s="10">
-        <v>2890</v>
+        <v>18090</v>
       </c>
       <c r="L498" s="7">
         <v>10</v>
       </c>
       <c r="M498" s="7">
         <v>10</v>
       </c>
       <c r="N498" s="10">
-        <v>2601</v>
+        <v>16281</v>
       </c>
       <c r="P498" s="7">
         <v>10</v>
       </c>
       <c r="Q498" s="10">
-        <v>2601</v>
+        <v>16281</v>
       </c>
     </row>
     <row r="499">
       <c r="A499" s="5" t="s">
-        <v>1111</v>
+        <v>1114</v>
       </c>
       <c r="B499" s="6" t="s">
-        <v>1112</v>
+        <v>1115</v>
       </c>
       <c r="C499" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D499" s="7" t="s">
-        <v>1113</v>
+        <v>1116</v>
       </c>
       <c r="E499" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G499" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H499" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I499" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J499" s="10">
-        <v>4800</v>
+        <v>1206</v>
       </c>
       <c r="L499" s="7">
         <v>10</v>
       </c>
       <c r="M499" s="7">
         <v>10</v>
       </c>
       <c r="N499" s="10">
-        <v>4320</v>
+        <v>1085.4</v>
       </c>
       <c r="P499" s="7">
         <v>10</v>
       </c>
       <c r="Q499" s="10">
-        <v>4320</v>
+        <v>1085.4</v>
       </c>
     </row>
     <row r="500">
       <c r="A500" s="5" t="s">
-        <v>1114</v>
+        <v>1117</v>
       </c>
       <c r="B500" s="6" t="s">
-        <v>1115</v>
+        <v>1118</v>
       </c>
       <c r="C500" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D500" s="7" t="s">
-        <v>1116</v>
+        <v>1119</v>
       </c>
       <c r="E500" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G500" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H500" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I500" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J500" s="10">
-        <v>5450</v>
+        <v>2412</v>
       </c>
       <c r="L500" s="7">
         <v>10</v>
       </c>
       <c r="M500" s="7">
         <v>10</v>
       </c>
       <c r="N500" s="10">
-        <v>4905</v>
+        <v>2170.8</v>
       </c>
       <c r="P500" s="7">
         <v>10</v>
       </c>
       <c r="Q500" s="10">
-        <v>4905</v>
+        <v>2170.8</v>
       </c>
     </row>
     <row r="501">
       <c r="A501" s="5" t="s">
-        <v>1117</v>
+        <v>1120</v>
       </c>
       <c r="B501" s="6" t="s">
-        <v>1118</v>
+        <v>1121</v>
       </c>
       <c r="C501" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D501" s="7" t="s">
-        <v>1119</v>
+        <v>1122</v>
       </c>
       <c r="E501" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G501" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H501" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I501" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J501" s="10">
-        <v>6980</v>
+        <v>2867</v>
       </c>
       <c r="L501" s="7">
         <v>10</v>
       </c>
       <c r="M501" s="7">
         <v>10</v>
       </c>
       <c r="N501" s="10">
-        <v>6282</v>
+        <v>2580.3</v>
       </c>
       <c r="P501" s="7">
         <v>10</v>
       </c>
       <c r="Q501" s="10">
-        <v>6282</v>
+        <v>2580.3</v>
       </c>
     </row>
     <row r="502">
       <c r="A502" s="5" t="s">
-        <v>1120</v>
+        <v>1123</v>
       </c>
       <c r="B502" s="6" t="s">
         <v>1121</v>
       </c>
       <c r="C502" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D502" s="7" t="s">
-        <v>1122</v>
+        <v>1124</v>
       </c>
       <c r="E502" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G502" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H502" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I502" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J502" s="10">
-        <v>7035</v>
+        <v>3823</v>
       </c>
       <c r="L502" s="7">
         <v>10</v>
       </c>
       <c r="M502" s="7">
         <v>10</v>
       </c>
       <c r="N502" s="10">
-        <v>6331.5</v>
+        <v>3440.7</v>
       </c>
       <c r="P502" s="7">
         <v>10</v>
       </c>
       <c r="Q502" s="10">
-        <v>6331.5</v>
+        <v>3440.7</v>
       </c>
     </row>
     <row r="503">
       <c r="A503" s="5" t="s">
-        <v>1123</v>
+        <v>1125</v>
       </c>
       <c r="B503" s="6" t="s">
-        <v>1124</v>
+        <v>1126</v>
       </c>
       <c r="C503" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D503" s="7" t="s">
-        <v>1125</v>
+        <v>1127</v>
       </c>
       <c r="E503" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G503" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H503" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I503" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J503" s="10">
-        <v>9380</v>
+        <v>4000</v>
       </c>
       <c r="L503" s="7">
         <v>10</v>
       </c>
       <c r="M503" s="7">
         <v>10</v>
       </c>
       <c r="N503" s="10">
-        <v>8442</v>
+        <v>3600</v>
       </c>
       <c r="P503" s="7">
         <v>10</v>
       </c>
       <c r="Q503" s="10">
-        <v>8442</v>
+        <v>3600</v>
       </c>
     </row>
     <row r="504">
       <c r="A504" s="5" t="s">
-        <v>1126</v>
+        <v>1128</v>
       </c>
       <c r="B504" s="6" t="s">
-        <v>1127</v>
+        <v>1129</v>
       </c>
       <c r="C504" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D504" s="7" t="s">
-        <v>1128</v>
+        <v>1130</v>
       </c>
       <c r="E504" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G504" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H504" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I504" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J504" s="10">
-        <v>12600</v>
+        <v>4800</v>
       </c>
       <c r="L504" s="7">
         <v>10</v>
       </c>
       <c r="M504" s="7">
         <v>10</v>
       </c>
       <c r="N504" s="10">
-        <v>11340</v>
+        <v>4320</v>
       </c>
       <c r="P504" s="7">
         <v>10</v>
       </c>
       <c r="Q504" s="10">
-        <v>11340</v>
+        <v>4320</v>
       </c>
     </row>
     <row r="505">
       <c r="A505" s="5" t="s">
-        <v>1129</v>
+        <v>1131</v>
       </c>
       <c r="B505" s="6" t="s">
-        <v>1130</v>
+        <v>1132</v>
       </c>
       <c r="C505" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D505" s="7" t="s">
-        <v>1131</v>
+        <v>1133</v>
       </c>
       <c r="E505" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G505" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H505" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I505" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J505" s="10">
-        <v>15290</v>
+        <v>6400</v>
       </c>
       <c r="L505" s="7">
         <v>10</v>
       </c>
       <c r="M505" s="7">
         <v>10</v>
       </c>
       <c r="N505" s="10">
-        <v>13761</v>
+        <v>5760</v>
       </c>
       <c r="P505" s="7">
         <v>10</v>
       </c>
       <c r="Q505" s="10">
-        <v>13761</v>
+        <v>5760</v>
       </c>
     </row>
     <row r="506">
       <c r="A506" s="5" t="s">
-        <v>1132</v>
+        <v>1134</v>
       </c>
       <c r="B506" s="6" t="s">
-        <v>1133</v>
+        <v>1135</v>
       </c>
       <c r="C506" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D506" s="7" t="s">
-        <v>1134</v>
+        <v>1136</v>
       </c>
       <c r="E506" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G506" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H506" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I506" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J506" s="10">
-        <v>4170</v>
+        <v>8535</v>
       </c>
       <c r="L506" s="7">
         <v>10</v>
       </c>
       <c r="M506" s="7">
         <v>10</v>
       </c>
       <c r="N506" s="10">
-        <v>3753</v>
+        <v>7681.5</v>
       </c>
       <c r="P506" s="7">
         <v>10</v>
       </c>
       <c r="Q506" s="10">
-        <v>3753</v>
+        <v>7681.5</v>
       </c>
     </row>
     <row r="507">
       <c r="A507" s="5" t="s">
-        <v>1135</v>
+        <v>1137</v>
       </c>
       <c r="B507" s="6" t="s">
-        <v>1136</v>
+        <v>1138</v>
       </c>
       <c r="C507" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D507" s="7" t="s">
-        <v>1137</v>
+        <v>1139</v>
       </c>
       <c r="E507" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G507" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H507" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I507" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J507" s="10">
-        <v>4170</v>
+        <v>10400</v>
       </c>
       <c r="L507" s="7">
         <v>10</v>
       </c>
       <c r="M507" s="7">
         <v>10</v>
       </c>
       <c r="N507" s="10">
-        <v>3753</v>
+        <v>9360</v>
       </c>
       <c r="P507" s="7">
         <v>10</v>
       </c>
       <c r="Q507" s="10">
-        <v>3753</v>
+        <v>9360</v>
       </c>
     </row>
     <row r="508">
       <c r="A508" s="5" t="s">
-        <v>1138</v>
+        <v>1140</v>
       </c>
       <c r="B508" s="6" t="s">
-        <v>1139</v>
+        <v>1141</v>
       </c>
       <c r="C508" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D508" s="7" t="s">
-        <v>1140</v>
+        <v>1142</v>
       </c>
       <c r="E508" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G508" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H508" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I508" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J508" s="10">
-        <v>675</v>
+        <v>1235</v>
       </c>
       <c r="L508" s="7">
         <v>10</v>
       </c>
       <c r="M508" s="7">
         <v>10</v>
       </c>
       <c r="N508" s="10">
-        <v>607.5</v>
+        <v>1111.5</v>
       </c>
       <c r="P508" s="7">
         <v>10</v>
       </c>
       <c r="Q508" s="10">
-        <v>607.5</v>
+        <v>1111.5</v>
       </c>
     </row>
     <row r="509">
       <c r="A509" s="5" t="s">
-        <v>1141</v>
+        <v>1143</v>
       </c>
       <c r="B509" s="6" t="s">
-        <v>1142</v>
+        <v>1144</v>
       </c>
       <c r="C509" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D509" s="7" t="s">
-        <v>1143</v>
+        <v>1145</v>
       </c>
       <c r="E509" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G509" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H509" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I509" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J509" s="10">
-        <v>1666</v>
+        <v>2085</v>
       </c>
       <c r="L509" s="7">
         <v>10</v>
       </c>
       <c r="M509" s="7">
         <v>10</v>
       </c>
       <c r="N509" s="10">
-        <v>1499.4</v>
+        <v>1876.5</v>
       </c>
       <c r="P509" s="7">
         <v>10</v>
       </c>
       <c r="Q509" s="10">
-        <v>1499.4</v>
+        <v>1876.5</v>
       </c>
     </row>
     <row r="510">
       <c r="A510" s="5" t="s">
-        <v>1144</v>
+        <v>1146</v>
       </c>
       <c r="B510" s="6" t="s">
-        <v>1145</v>
+        <v>1147</v>
       </c>
       <c r="C510" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D510" s="7" t="s">
-        <v>1146</v>
+        <v>1148</v>
       </c>
       <c r="E510" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G510" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H510" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I510" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J510" s="10">
-        <v>835</v>
+        <v>2885</v>
       </c>
       <c r="L510" s="7">
         <v>10</v>
       </c>
       <c r="M510" s="7">
         <v>10</v>
       </c>
       <c r="N510" s="10">
-        <v>751.5</v>
+        <v>2596.5</v>
       </c>
       <c r="P510" s="7">
         <v>10</v>
       </c>
       <c r="Q510" s="10">
-        <v>751.5</v>
+        <v>2596.5</v>
       </c>
     </row>
     <row r="511">
       <c r="A511" s="5" t="s">
-        <v>1147</v>
+        <v>1149</v>
       </c>
       <c r="B511" s="6" t="s">
-        <v>1148</v>
+        <v>1150</v>
       </c>
       <c r="C511" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D511" s="7" t="s">
-        <v>1149</v>
+        <v>1151</v>
       </c>
       <c r="E511" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G511" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H511" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I511" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J511" s="10">
-        <v>830</v>
+        <v>2950</v>
       </c>
       <c r="L511" s="7">
         <v>10</v>
       </c>
       <c r="M511" s="7">
         <v>10</v>
       </c>
       <c r="N511" s="10">
-        <v>747</v>
+        <v>2655</v>
       </c>
       <c r="P511" s="7">
         <v>10</v>
       </c>
       <c r="Q511" s="10">
-        <v>747</v>
+        <v>2655</v>
       </c>
     </row>
     <row r="512">
       <c r="A512" s="5" t="s">
-        <v>1150</v>
+        <v>1152</v>
       </c>
       <c r="B512" s="6" t="s">
-        <v>1151</v>
+        <v>1153</v>
       </c>
       <c r="C512" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D512" s="7" t="s">
-        <v>1152</v>
+        <v>1154</v>
       </c>
       <c r="E512" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G512" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H512" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I512" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J512" s="10">
-        <v>1300</v>
+        <v>2467</v>
       </c>
       <c r="L512" s="7">
         <v>10</v>
       </c>
       <c r="M512" s="7">
         <v>10</v>
       </c>
       <c r="N512" s="10">
-        <v>1170</v>
+        <v>2220.3</v>
       </c>
       <c r="P512" s="7">
         <v>10</v>
       </c>
       <c r="Q512" s="10">
-        <v>1170</v>
+        <v>2220.3</v>
       </c>
     </row>
     <row r="513">
       <c r="A513" s="5" t="s">
-        <v>1153</v>
+        <v>1155</v>
       </c>
       <c r="B513" s="6" t="s">
-        <v>1154</v>
+        <v>1156</v>
       </c>
       <c r="C513" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D513" s="7" t="s">
-        <v>1155</v>
+        <v>1157</v>
       </c>
       <c r="E513" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G513" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H513" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I513" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J513" s="10">
-        <v>1450</v>
+        <v>3150</v>
       </c>
       <c r="L513" s="7">
         <v>10</v>
       </c>
       <c r="M513" s="7">
         <v>10</v>
       </c>
       <c r="N513" s="10">
-        <v>1305</v>
+        <v>2835</v>
       </c>
       <c r="P513" s="7">
         <v>10</v>
       </c>
       <c r="Q513" s="10">
-        <v>1305</v>
+        <v>2835</v>
       </c>
     </row>
     <row r="514">
       <c r="A514" s="5" t="s">
-        <v>1156</v>
+        <v>1158</v>
       </c>
       <c r="B514" s="6" t="s">
-        <v>1157</v>
+        <v>1159</v>
       </c>
       <c r="C514" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D514" s="7" t="s">
-        <v>1158</v>
+        <v>1160</v>
       </c>
       <c r="E514" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G514" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H514" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I514" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J514" s="10">
-        <v>1975</v>
+        <v>4200</v>
       </c>
       <c r="L514" s="7">
         <v>10</v>
       </c>
       <c r="M514" s="7">
         <v>10</v>
       </c>
       <c r="N514" s="10">
-        <v>1777.5</v>
+        <v>3780</v>
       </c>
       <c r="P514" s="7">
         <v>10</v>
       </c>
       <c r="Q514" s="10">
-        <v>1777.5</v>
+        <v>3780</v>
       </c>
     </row>
     <row r="515">
       <c r="A515" s="5" t="s">
-        <v>1159</v>
+        <v>1161</v>
       </c>
       <c r="B515" s="6" t="s">
-        <v>1160</v>
+        <v>1162</v>
       </c>
       <c r="C515" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D515" s="7" t="s">
-        <v>1161</v>
+        <v>1163</v>
       </c>
       <c r="E515" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G515" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H515" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I515" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J515" s="10">
-        <v>10050</v>
+        <v>4640</v>
       </c>
       <c r="L515" s="7">
         <v>10</v>
       </c>
       <c r="M515" s="7">
         <v>10</v>
       </c>
       <c r="N515" s="10">
-        <v>9045</v>
+        <v>4176</v>
       </c>
       <c r="P515" s="7">
         <v>10</v>
       </c>
       <c r="Q515" s="10">
-        <v>9045</v>
+        <v>4176</v>
       </c>
     </row>
     <row r="516">
       <c r="A516" s="5" t="s">
-        <v>1162</v>
+        <v>1164</v>
       </c>
       <c r="B516" s="6" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
       <c r="C516" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D516" s="7" t="s">
-        <v>1164</v>
+        <v>1166</v>
       </c>
       <c r="E516" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G516" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H516" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I516" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J516" s="10">
-        <v>14015</v>
+        <v>5570</v>
       </c>
       <c r="L516" s="7">
         <v>10</v>
       </c>
       <c r="M516" s="7">
         <v>10</v>
       </c>
       <c r="N516" s="10">
-        <v>12613.5</v>
+        <v>5013</v>
       </c>
       <c r="P516" s="7">
         <v>10</v>
       </c>
       <c r="Q516" s="10">
-        <v>12613.5</v>
+        <v>5013</v>
       </c>
     </row>
     <row r="517">
       <c r="A517" s="5" t="s">
-        <v>1165</v>
+        <v>1167</v>
       </c>
       <c r="B517" s="6" t="s">
-        <v>1166</v>
+        <v>1168</v>
       </c>
       <c r="C517" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D517" s="7" t="s">
-        <v>1167</v>
+        <v>1169</v>
       </c>
       <c r="E517" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G517" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H517" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I517" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J517" s="10">
-        <v>18090</v>
+        <v>7425</v>
       </c>
       <c r="L517" s="7">
         <v>10</v>
       </c>
       <c r="M517" s="7">
         <v>10</v>
       </c>
       <c r="N517" s="10">
-        <v>16281</v>
+        <v>6682.5</v>
       </c>
       <c r="P517" s="7">
         <v>10</v>
       </c>
       <c r="Q517" s="10">
-        <v>16281</v>
+        <v>6682.5</v>
       </c>
     </row>
     <row r="518">
       <c r="A518" s="5" t="s">
-        <v>1168</v>
+        <v>1170</v>
       </c>
       <c r="B518" s="6" t="s">
-        <v>1169</v>
+        <v>1171</v>
       </c>
       <c r="C518" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D518" s="7" t="s">
-        <v>1170</v>
+        <v>1172</v>
       </c>
       <c r="E518" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G518" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H518" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I518" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J518" s="10">
-        <v>1206</v>
+        <v>10000</v>
       </c>
       <c r="L518" s="7">
         <v>10</v>
       </c>
       <c r="M518" s="7">
         <v>10</v>
       </c>
       <c r="N518" s="10">
-        <v>1085.4</v>
+        <v>9000</v>
       </c>
       <c r="P518" s="7">
         <v>10</v>
       </c>
       <c r="Q518" s="10">
-        <v>1085.4</v>
+        <v>9000</v>
       </c>
     </row>
     <row r="519">
       <c r="A519" s="5" t="s">
-        <v>1171</v>
+        <v>1173</v>
       </c>
       <c r="B519" s="6" t="s">
-        <v>1172</v>
+        <v>1173</v>
       </c>
       <c r="C519" s="7" t="s">
-        <v>14</v>
+        <v>316</v>
       </c>
       <c r="D519" s="7" t="s">
-        <v>1173</v>
+        <v>1174</v>
       </c>
       <c r="E519" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G519" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H519" s="7" t="s">
-        <v>17</v>
+        <v>1175</v>
       </c>
       <c r="I519" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J519" s="10">
-        <v>2412</v>
+        <v>63</v>
       </c>
       <c r="L519" s="7">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="M519" s="7">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="N519" s="10">
-        <v>2170.8</v>
+        <v>63</v>
       </c>
       <c r="P519" s="7">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="Q519" s="10">
-        <v>2170.8</v>
+        <v>63</v>
       </c>
     </row>
     <row r="520">
       <c r="A520" s="5" t="s">
-        <v>1174</v>
+        <v>19</v>
       </c>
       <c r="B520" s="6" t="s">
-        <v>1175</v>
+        <v>19</v>
       </c>
       <c r="C520" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D520" s="7" t="s">
         <v>1176</v>
       </c>
       <c r="E520" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G520" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H520" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I520" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J520" s="10">
-        <v>2867</v>
+        <v>2223</v>
       </c>
       <c r="L520" s="7">
         <v>10</v>
       </c>
       <c r="M520" s="7">
         <v>10</v>
       </c>
       <c r="N520" s="10">
-        <v>2580.3</v>
+        <v>2000.7</v>
       </c>
       <c r="P520" s="7">
         <v>10</v>
       </c>
       <c r="Q520" s="10">
-        <v>2580.3</v>
+        <v>2000.7</v>
       </c>
     </row>
     <row r="521">
       <c r="A521" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="B521" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="C521" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D521" s="7" t="s">
         <v>1177</v>
-      </c>
-[...7 lines deleted...]
-        <v>1178</v>
       </c>
       <c r="E521" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G521" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H521" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I521" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J521" s="10">
-        <v>3823</v>
+        <v>1112</v>
       </c>
       <c r="L521" s="7">
         <v>10</v>
       </c>
       <c r="M521" s="7">
         <v>10</v>
       </c>
       <c r="N521" s="10">
-        <v>3440.7</v>
+        <v>1000.8</v>
       </c>
       <c r="P521" s="7">
         <v>10</v>
       </c>
       <c r="Q521" s="10">
-        <v>3440.7</v>
+        <v>1000.8</v>
       </c>
     </row>
     <row r="522">
       <c r="A522" s="5" t="s">
+        <v>1178</v>
+      </c>
+      <c r="B522" s="6" t="s">
         <v>1179</v>
       </c>
-      <c r="B522" s="6" t="s">
+      <c r="C522" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D522" s="7" t="s">
         <v>1180</v>
-      </c>
-[...4 lines deleted...]
-        <v>1181</v>
       </c>
       <c r="E522" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G522" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H522" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I522" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J522" s="10">
-        <v>4000</v>
+        <v>5556</v>
       </c>
       <c r="L522" s="7">
         <v>10</v>
       </c>
       <c r="M522" s="7">
         <v>10</v>
       </c>
       <c r="N522" s="10">
-        <v>3600</v>
+        <v>5000.4</v>
       </c>
       <c r="P522" s="7">
         <v>10</v>
       </c>
       <c r="Q522" s="10">
-        <v>3600</v>
+        <v>5000.4</v>
       </c>
     </row>
     <row r="523">
       <c r="A523" s="5" t="s">
+        <v>1181</v>
+      </c>
+      <c r="B523" s="6" t="s">
         <v>1182</v>
       </c>
-      <c r="B523" s="6" t="s">
+      <c r="C523" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D523" s="7" t="s">
         <v>1183</v>
-      </c>
-[...4 lines deleted...]
-        <v>1184</v>
       </c>
       <c r="E523" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G523" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H523" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I523" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J523" s="10">
-        <v>4800</v>
+        <v>1545</v>
       </c>
       <c r="L523" s="7">
         <v>10</v>
       </c>
       <c r="M523" s="7">
         <v>10</v>
       </c>
       <c r="N523" s="10">
-        <v>4320</v>
+        <v>1390.5</v>
       </c>
       <c r="P523" s="7">
         <v>10</v>
       </c>
       <c r="Q523" s="10">
-        <v>4320</v>
+        <v>1390.5</v>
       </c>
     </row>
     <row r="524">
       <c r="A524" s="5" t="s">
+        <v>1184</v>
+      </c>
+      <c r="B524" s="6" t="s">
         <v>1185</v>
       </c>
-      <c r="B524" s="6" t="s">
+      <c r="C524" s="7" t="s">
+        <v>316</v>
+      </c>
+      <c r="D524" s="7" t="s">
         <v>1186</v>
-      </c>
-[...4 lines deleted...]
-        <v>1187</v>
       </c>
       <c r="E524" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G524" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H524" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I524" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J524" s="10">
-        <v>6400</v>
+        <v>750</v>
       </c>
       <c r="L524" s="7">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="M524" s="7">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="N524" s="10">
-        <v>5760</v>
+        <v>750</v>
       </c>
       <c r="P524" s="7">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="Q524" s="10">
-        <v>5760</v>
+        <v>750</v>
       </c>
     </row>
     <row r="525">
       <c r="A525" s="5" t="s">
+        <v>1187</v>
+      </c>
+      <c r="B525" s="6" t="s">
         <v>1188</v>
       </c>
-      <c r="B525" s="6" t="s">
+      <c r="C525" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D525" s="7" t="s">
         <v>1189</v>
-      </c>
-[...4 lines deleted...]
-        <v>1190</v>
       </c>
       <c r="E525" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G525" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H525" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I525" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J525" s="10">
-        <v>8535</v>
+        <v>5312</v>
       </c>
       <c r="L525" s="7">
         <v>10</v>
       </c>
       <c r="M525" s="7">
         <v>10</v>
       </c>
       <c r="N525" s="10">
-        <v>7681.5</v>
+        <v>4780.8</v>
       </c>
       <c r="P525" s="7">
         <v>10</v>
       </c>
       <c r="Q525" s="10">
-        <v>7681.5</v>
+        <v>4780.8</v>
       </c>
     </row>
     <row r="526">
       <c r="A526" s="5" t="s">
+        <v>1190</v>
+      </c>
+      <c r="B526" s="6" t="s">
+        <v>1190</v>
+      </c>
+      <c r="C526" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D526" s="7" t="s">
         <v>1191</v>
       </c>
-      <c r="B526" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E526" s="7" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="G526" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H526" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="I526" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J526" s="10">
-        <v>10400</v>
+        <v>2223</v>
       </c>
       <c r="L526" s="7">
         <v>10</v>
       </c>
       <c r="M526" s="7">
         <v>10</v>
       </c>
       <c r="N526" s="10">
-        <v>9360</v>
+        <v>2000.7</v>
       </c>
       <c r="P526" s="7">
         <v>10</v>
       </c>
       <c r="Q526" s="10">
-        <v>9360</v>
+        <v>2000.7</v>
       </c>
     </row>
     <row r="527">
       <c r="A527" s="5" t="s">
-        <v>1194</v>
+        <v>845</v>
       </c>
       <c r="B527" s="6" t="s">
-        <v>1195</v>
+        <v>846</v>
       </c>
       <c r="C527" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D527" s="7" t="s">
-        <v>1196</v>
+        <v>1192</v>
       </c>
       <c r="E527" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="G527" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H527" s="7" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="I527" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J527" s="10">
-        <v>1235</v>
+        <v>1800</v>
       </c>
       <c r="L527" s="7">
         <v>10</v>
       </c>
       <c r="M527" s="7">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="N527" s="10">
-        <v>1111.5</v>
+        <v>1440</v>
       </c>
       <c r="P527" s="7">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="Q527" s="10">
-        <v>1111.5</v>
+        <v>1440</v>
       </c>
     </row>
     <row r="528">
       <c r="A528" s="5" t="s">
-        <v>1197</v>
+        <v>781</v>
       </c>
       <c r="B528" s="6" t="s">
-        <v>1198</v>
+        <v>781</v>
       </c>
       <c r="C528" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D528" s="7" t="s">
-        <v>1199</v>
+        <v>1193</v>
       </c>
       <c r="E528" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="G528" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H528" s="7" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="I528" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J528" s="10">
-        <v>2085</v>
+        <v>29440</v>
       </c>
       <c r="L528" s="7">
         <v>10</v>
       </c>
       <c r="M528" s="7">
         <v>10</v>
       </c>
       <c r="N528" s="10">
-        <v>1876.5</v>
+        <v>26496</v>
       </c>
       <c r="P528" s="7">
         <v>10</v>
       </c>
       <c r="Q528" s="10">
-        <v>1876.5</v>
+        <v>26496</v>
       </c>
     </row>
     <row r="529">
       <c r="A529" s="5" t="s">
-        <v>1200</v>
+        <v>783</v>
       </c>
       <c r="B529" s="6" t="s">
-        <v>1201</v>
+        <v>784</v>
       </c>
       <c r="C529" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D529" s="7" t="s">
-        <v>1202</v>
+        <v>1194</v>
       </c>
       <c r="E529" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="G529" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H529" s="7" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="I529" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J529" s="10">
-        <v>2885</v>
+        <v>16280</v>
       </c>
       <c r="L529" s="7">
         <v>10</v>
       </c>
       <c r="M529" s="7">
         <v>10</v>
       </c>
       <c r="N529" s="10">
-        <v>2596.5</v>
+        <v>14652</v>
       </c>
       <c r="P529" s="7">
         <v>10</v>
       </c>
       <c r="Q529" s="10">
-        <v>2596.5</v>
+        <v>14652</v>
       </c>
     </row>
     <row r="530">
       <c r="A530" s="5" t="s">
-        <v>1203</v>
+        <v>786</v>
       </c>
       <c r="B530" s="6" t="s">
-        <v>1204</v>
+        <v>786</v>
       </c>
       <c r="C530" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D530" s="7" t="s">
-        <v>1205</v>
+        <v>1195</v>
       </c>
       <c r="E530" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="G530" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H530" s="7" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="I530" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J530" s="10">
-        <v>2950</v>
+        <v>8600</v>
       </c>
       <c r="L530" s="7">
         <v>10</v>
       </c>
       <c r="M530" s="7">
         <v>10</v>
       </c>
       <c r="N530" s="10">
-        <v>2655</v>
+        <v>7740</v>
       </c>
       <c r="P530" s="7">
         <v>10</v>
       </c>
       <c r="Q530" s="10">
-        <v>2655</v>
+        <v>7740</v>
       </c>
     </row>
     <row r="531">
       <c r="A531" s="5" t="s">
-        <v>1206</v>
+        <v>788</v>
       </c>
       <c r="B531" s="6" t="s">
-        <v>1207</v>
+        <v>789</v>
       </c>
       <c r="C531" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D531" s="7" t="s">
-        <v>1208</v>
+        <v>1196</v>
       </c>
       <c r="E531" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="G531" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H531" s="7" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="I531" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J531" s="10">
-        <v>2467</v>
+        <v>26840</v>
       </c>
       <c r="L531" s="7">
         <v>10</v>
       </c>
       <c r="M531" s="7">
         <v>10</v>
       </c>
       <c r="N531" s="10">
-        <v>2220.3</v>
+        <v>24156</v>
       </c>
       <c r="P531" s="7">
         <v>10</v>
       </c>
       <c r="Q531" s="10">
-        <v>2220.3</v>
+        <v>24156</v>
       </c>
     </row>
     <row r="532">
       <c r="A532" s="5" t="s">
-        <v>1209</v>
+        <v>791</v>
       </c>
       <c r="B532" s="6" t="s">
-        <v>1210</v>
+        <v>789</v>
       </c>
       <c r="C532" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D532" s="7" t="s">
-        <v>1211</v>
+        <v>1197</v>
       </c>
       <c r="E532" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="G532" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H532" s="7" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="I532" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J532" s="10">
-        <v>3150</v>
+        <v>11600</v>
       </c>
       <c r="L532" s="7">
         <v>10</v>
       </c>
       <c r="M532" s="7">
         <v>10</v>
       </c>
       <c r="N532" s="10">
-        <v>2835</v>
+        <v>10440</v>
       </c>
       <c r="P532" s="7">
         <v>10</v>
       </c>
       <c r="Q532" s="10">
-        <v>2835</v>
+        <v>10440</v>
       </c>
     </row>
     <row r="533">
       <c r="A533" s="5" t="s">
-        <v>1212</v>
+        <v>793</v>
       </c>
       <c r="B533" s="6" t="s">
-        <v>1213</v>
+        <v>794</v>
       </c>
       <c r="C533" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D533" s="7" t="s">
-        <v>1214</v>
+        <v>1198</v>
       </c>
       <c r="E533" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="G533" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H533" s="7" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="I533" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J533" s="10">
-        <v>4200</v>
+        <v>33660</v>
       </c>
       <c r="L533" s="7">
         <v>10</v>
       </c>
       <c r="M533" s="7">
         <v>10</v>
       </c>
       <c r="N533" s="10">
-        <v>3780</v>
+        <v>30294</v>
       </c>
       <c r="P533" s="7">
         <v>10</v>
       </c>
       <c r="Q533" s="10">
-        <v>3780</v>
+        <v>30294</v>
       </c>
     </row>
     <row r="534">
       <c r="A534" s="5" t="s">
-        <v>1215</v>
+        <v>796</v>
       </c>
       <c r="B534" s="6" t="s">
-        <v>1216</v>
+        <v>796</v>
       </c>
       <c r="C534" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D534" s="7" t="s">
-        <v>1217</v>
+        <v>1199</v>
       </c>
       <c r="E534" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="G534" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H534" s="7" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="I534" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J534" s="10">
-        <v>4640</v>
+        <v>13900</v>
       </c>
       <c r="L534" s="7">
         <v>10</v>
       </c>
       <c r="M534" s="7">
         <v>10</v>
       </c>
       <c r="N534" s="10">
-        <v>4176</v>
+        <v>12510</v>
       </c>
       <c r="P534" s="7">
         <v>10</v>
       </c>
       <c r="Q534" s="10">
-        <v>4176</v>
+        <v>12510</v>
       </c>
     </row>
     <row r="535">
       <c r="A535" s="5" t="s">
-        <v>1218</v>
+        <v>798</v>
       </c>
       <c r="B535" s="6" t="s">
-        <v>1219</v>
+        <v>799</v>
       </c>
       <c r="C535" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D535" s="7" t="s">
-        <v>1220</v>
+        <v>1200</v>
       </c>
       <c r="E535" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="G535" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H535" s="7" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="I535" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J535" s="10">
-        <v>5570</v>
+        <v>38720</v>
       </c>
       <c r="L535" s="7">
         <v>10</v>
       </c>
       <c r="M535" s="7">
         <v>10</v>
       </c>
       <c r="N535" s="10">
-        <v>5013</v>
+        <v>34848</v>
       </c>
       <c r="P535" s="7">
         <v>10</v>
       </c>
       <c r="Q535" s="10">
-        <v>5013</v>
+        <v>34848</v>
       </c>
     </row>
     <row r="536">
       <c r="A536" s="5" t="s">
-        <v>1221</v>
+        <v>801</v>
       </c>
       <c r="B536" s="6" t="s">
-        <v>1222</v>
+        <v>801</v>
       </c>
       <c r="C536" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D536" s="7" t="s">
-        <v>1223</v>
+        <v>1201</v>
       </c>
       <c r="E536" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="G536" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H536" s="7" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="I536" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J536" s="10">
-        <v>7425</v>
+        <v>16100</v>
       </c>
       <c r="L536" s="7">
         <v>10</v>
       </c>
       <c r="M536" s="7">
         <v>10</v>
       </c>
       <c r="N536" s="10">
-        <v>6682.5</v>
+        <v>14490</v>
       </c>
       <c r="P536" s="7">
         <v>10</v>
       </c>
       <c r="Q536" s="10">
-        <v>6682.5</v>
+        <v>14490</v>
       </c>
     </row>
     <row r="537">
       <c r="A537" s="5" t="s">
-        <v>1224</v>
+        <v>803</v>
       </c>
       <c r="B537" s="6" t="s">
-        <v>1225</v>
+        <v>804</v>
       </c>
       <c r="C537" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D537" s="7" t="s">
-        <v>1226</v>
+        <v>1202</v>
       </c>
       <c r="E537" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="G537" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H537" s="7" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="I537" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J537" s="10">
-        <v>10000</v>
+        <v>10890</v>
       </c>
       <c r="L537" s="7">
         <v>10</v>
       </c>
       <c r="M537" s="7">
         <v>10</v>
       </c>
       <c r="N537" s="10">
-        <v>9000</v>
+        <v>9801</v>
       </c>
       <c r="P537" s="7">
         <v>10</v>
       </c>
       <c r="Q537" s="10">
-        <v>9000</v>
+        <v>9801</v>
       </c>
     </row>
     <row r="538">
       <c r="A538" s="5" t="s">
-        <v>1227</v>
+        <v>806</v>
       </c>
       <c r="B538" s="6" t="s">
-        <v>1227</v>
+        <v>806</v>
       </c>
       <c r="C538" s="7" t="s">
-        <v>316</v>
+        <v>14</v>
       </c>
       <c r="D538" s="7" t="s">
-        <v>1228</v>
+        <v>1203</v>
       </c>
       <c r="E538" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="G538" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H538" s="7" t="s">
-        <v>1229</v>
+        <v>35</v>
       </c>
       <c r="I538" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J538" s="10">
-        <v>63</v>
+        <v>6900</v>
       </c>
       <c r="L538" s="7">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="M538" s="7">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="N538" s="10">
-        <v>63</v>
+        <v>6210</v>
       </c>
       <c r="P538" s="7">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="Q538" s="10">
-        <v>63</v>
+        <v>6210</v>
       </c>
     </row>
     <row r="539">
       <c r="A539" s="5" t="s">
-        <v>19</v>
+        <v>808</v>
       </c>
       <c r="B539" s="6" t="s">
-        <v>19</v>
+        <v>809</v>
       </c>
       <c r="C539" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D539" s="7" t="s">
-        <v>1230</v>
+        <v>1204</v>
       </c>
       <c r="E539" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="G539" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H539" s="7" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="I539" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J539" s="10">
-        <v>2223</v>
+        <v>45650</v>
       </c>
       <c r="L539" s="7">
         <v>10</v>
       </c>
       <c r="M539" s="7">
         <v>10</v>
       </c>
       <c r="N539" s="10">
-        <v>2000.7</v>
+        <v>41085</v>
       </c>
       <c r="P539" s="7">
         <v>10</v>
       </c>
       <c r="Q539" s="10">
-        <v>2000.7</v>
+        <v>41085</v>
       </c>
     </row>
     <row r="540">
       <c r="A540" s="5" t="s">
-        <v>21</v>
+        <v>811</v>
       </c>
       <c r="B540" s="6" t="s">
-        <v>21</v>
+        <v>811</v>
       </c>
       <c r="C540" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D540" s="7" t="s">
-        <v>1231</v>
+        <v>1205</v>
       </c>
       <c r="E540" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="G540" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H540" s="7" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="I540" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J540" s="10">
-        <v>1112</v>
+        <v>18400</v>
       </c>
       <c r="L540" s="7">
         <v>10</v>
       </c>
       <c r="M540" s="7">
         <v>10</v>
       </c>
       <c r="N540" s="10">
-        <v>1000.8</v>
+        <v>16560</v>
       </c>
       <c r="P540" s="7">
         <v>10</v>
       </c>
       <c r="Q540" s="10">
-        <v>1000.8</v>
+        <v>16560</v>
       </c>
     </row>
     <row r="541">
       <c r="A541" s="5" t="s">
-        <v>1232</v>
+        <v>352</v>
       </c>
       <c r="B541" s="6" t="s">
-        <v>1233</v>
+        <v>353</v>
       </c>
       <c r="C541" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D541" s="7" t="s">
-        <v>1234</v>
+        <v>1206</v>
       </c>
       <c r="E541" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="G541" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H541" s="7" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="I541" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J541" s="10">
-        <v>5556</v>
+        <v>6600</v>
       </c>
       <c r="L541" s="7">
         <v>10</v>
       </c>
       <c r="M541" s="7">
         <v>10</v>
       </c>
       <c r="N541" s="10">
-        <v>5000.4</v>
+        <v>5940</v>
       </c>
       <c r="P541" s="7">
         <v>10</v>
       </c>
       <c r="Q541" s="10">
-        <v>5000.4</v>
+        <v>5940</v>
       </c>
     </row>
     <row r="542">
       <c r="A542" s="5" t="s">
-        <v>1235</v>
+        <v>845</v>
       </c>
       <c r="B542" s="6" t="s">
-        <v>1236</v>
+        <v>848</v>
       </c>
       <c r="C542" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D542" s="7" t="s">
-        <v>1237</v>
+        <v>1207</v>
       </c>
       <c r="E542" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="G542" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H542" s="7" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="I542" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J542" s="10">
-        <v>1545</v>
+        <v>1200</v>
       </c>
       <c r="L542" s="7">
         <v>10</v>
       </c>
       <c r="M542" s="7">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="N542" s="10">
-        <v>1390.5</v>
+        <v>960</v>
       </c>
       <c r="P542" s="7">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="Q542" s="10">
-        <v>1390.5</v>
+        <v>960</v>
       </c>
     </row>
     <row r="543">
       <c r="A543" s="5" t="s">
-        <v>1238</v>
+        <v>453</v>
       </c>
       <c r="B543" s="6" t="s">
-        <v>1239</v>
+        <v>454</v>
       </c>
       <c r="C543" s="7" t="s">
-        <v>316</v>
+        <v>14</v>
       </c>
       <c r="D543" s="7" t="s">
-        <v>1240</v>
+        <v>1208</v>
       </c>
       <c r="E543" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="G543" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H543" s="7" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="I543" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J543" s="10">
-        <v>750</v>
+        <v>1500</v>
       </c>
       <c r="L543" s="7">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="M543" s="7">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="N543" s="10">
-        <v>750</v>
+        <v>1200</v>
       </c>
       <c r="P543" s="7">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="Q543" s="10">
-        <v>750</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="544">
       <c r="A544" s="5" t="s">
-        <v>1241</v>
+        <v>778</v>
       </c>
       <c r="B544" s="6" t="s">
-        <v>1242</v>
+        <v>779</v>
       </c>
       <c r="C544" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D544" s="7" t="s">
-        <v>1243</v>
+        <v>1209</v>
       </c>
       <c r="E544" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="G544" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H544" s="7" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="I544" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J544" s="10">
-        <v>5312</v>
+        <v>70400</v>
       </c>
       <c r="L544" s="7">
         <v>10</v>
       </c>
       <c r="M544" s="7">
         <v>10</v>
       </c>
       <c r="N544" s="10">
-        <v>4780.8</v>
+        <v>63360</v>
       </c>
       <c r="P544" s="7">
         <v>10</v>
       </c>
       <c r="Q544" s="10">
-        <v>4780.8</v>
+        <v>63360</v>
       </c>
     </row>
     <row r="545">
       <c r="A545" s="5" t="s">
-        <v>1244</v>
+        <v>355</v>
       </c>
       <c r="B545" s="6" t="s">
-        <v>1244</v>
+        <v>355</v>
       </c>
       <c r="C545" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D545" s="7" t="s">
-        <v>1245</v>
+        <v>1210</v>
       </c>
       <c r="E545" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H545" s="7" t="s">
-        <v>17</v>
+        <v>35</v>
+      </c>
+      <c r="I545" s="7" t="s">
+        <v>18</v>
       </c>
       <c r="J545" s="10">
-        <v>2223</v>
+        <v>4500</v>
       </c>
       <c r="L545" s="7">
         <v>10</v>
       </c>
       <c r="M545" s="7">
         <v>10</v>
       </c>
       <c r="N545" s="10">
-        <v>2000.7</v>
+        <v>4050</v>
       </c>
       <c r="P545" s="7">
         <v>10</v>
       </c>
       <c r="Q545" s="10">
-        <v>2000.7</v>
+        <v>4050</v>
       </c>
     </row>
     <row r="546">
       <c r="A546" s="5" t="s">
-        <v>877</v>
+        <v>412</v>
       </c>
       <c r="B546" s="6" t="s">
-        <v>878</v>
+        <v>413</v>
       </c>
       <c r="C546" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D546" s="7" t="s">
-        <v>1246</v>
+        <v>1211</v>
       </c>
       <c r="E546" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H546" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I546" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J546" s="10">
-        <v>1800</v>
+        <v>600</v>
       </c>
       <c r="L546" s="7">
         <v>10</v>
       </c>
       <c r="M546" s="7">
         <v>20</v>
       </c>
       <c r="N546" s="10">
-        <v>1440</v>
+        <v>480</v>
       </c>
       <c r="P546" s="7">
         <v>20</v>
       </c>
       <c r="Q546" s="10">
-        <v>1440</v>
+        <v>480</v>
       </c>
     </row>
     <row r="547">
       <c r="A547" s="5" t="s">
-        <v>813</v>
+        <v>1212</v>
       </c>
       <c r="B547" s="6" t="s">
-        <v>813</v>
+        <v>1213</v>
       </c>
       <c r="C547" s="7" t="s">
-        <v>14</v>
+        <v>86</v>
       </c>
       <c r="D547" s="7" t="s">
-        <v>1247</v>
+        <v>1214</v>
       </c>
       <c r="E547" s="7" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="H547" s="7" t="s">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="I547" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J547" s="10">
-        <v>29440</v>
+        <v>500</v>
       </c>
       <c r="L547" s="7">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="M547" s="7">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="N547" s="10">
-        <v>26496</v>
+        <v>500</v>
+      </c>
+      <c r="O547" s="9" t="s">
+        <v>1215</v>
       </c>
       <c r="P547" s="7">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="Q547" s="10">
-        <v>26496</v>
+        <v>500</v>
       </c>
     </row>
     <row r="548">
       <c r="A548" s="5" t="s">
-        <v>815</v>
+        <v>1216</v>
       </c>
       <c r="B548" s="6" t="s">
-        <v>816</v>
+        <v>1217</v>
       </c>
       <c r="C548" s="7" t="s">
-        <v>14</v>
+        <v>86</v>
       </c>
       <c r="D548" s="7" t="s">
-        <v>1248</v>
+        <v>1218</v>
       </c>
       <c r="E548" s="7" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="H548" s="7" t="s">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="I548" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J548" s="10">
-        <v>16280</v>
+        <v>500</v>
       </c>
       <c r="L548" s="7">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="M548" s="7">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="N548" s="10">
-        <v>14652</v>
+        <v>500</v>
+      </c>
+      <c r="O548" s="9" t="s">
+        <v>1215</v>
       </c>
       <c r="P548" s="7">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="Q548" s="10">
-        <v>14652</v>
+        <v>500</v>
       </c>
     </row>
     <row r="549">
       <c r="A549" s="5" t="s">
-        <v>818</v>
+        <v>12</v>
       </c>
       <c r="B549" s="6" t="s">
-        <v>818</v>
+        <v>13</v>
       </c>
       <c r="C549" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D549" s="7" t="s">
-        <v>1249</v>
+        <v>1219</v>
       </c>
       <c r="E549" s="7" t="s">
         <v>16</v>
       </c>
+      <c r="G549" s="9" t="s">
+        <v>16</v>
+      </c>
       <c r="H549" s="7" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="I549" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J549" s="10">
-        <v>8600</v>
+        <v>4445</v>
       </c>
       <c r="L549" s="7">
         <v>10</v>
       </c>
       <c r="M549" s="7">
         <v>10</v>
       </c>
       <c r="N549" s="10">
-        <v>7740</v>
+        <v>4000.5</v>
       </c>
       <c r="P549" s="7">
         <v>10</v>
       </c>
       <c r="Q549" s="10">
-        <v>7740</v>
+        <v>4000.5</v>
       </c>
     </row>
     <row r="550">
       <c r="A550" s="5" t="s">
-        <v>820</v>
+        <v>1220</v>
       </c>
       <c r="B550" s="6" t="s">
-        <v>821</v>
+        <v>1221</v>
       </c>
       <c r="C550" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D550" s="7" t="s">
-        <v>1250</v>
+        <v>1222</v>
       </c>
       <c r="E550" s="7" t="s">
         <v>16</v>
       </c>
+      <c r="G550" s="9" t="s">
+        <v>1223</v>
+      </c>
       <c r="H550" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I550" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J550" s="10">
-        <v>26840</v>
+        <v>2267.22</v>
       </c>
       <c r="L550" s="7">
         <v>10</v>
       </c>
-      <c r="M550" s="7">
-[...1 lines deleted...]
-      </c>
       <c r="N550" s="10">
-        <v>24156</v>
-[...5 lines deleted...]
-        <v>24156</v>
+        <v>2040.5</v>
       </c>
     </row>
     <row r="551">
       <c r="A551" s="5" t="s">
-        <v>823</v>
+        <v>1224</v>
       </c>
       <c r="B551" s="6" t="s">
-        <v>821</v>
+        <v>1225</v>
       </c>
       <c r="C551" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D551" s="7" t="s">
-        <v>1251</v>
+        <v>1226</v>
       </c>
       <c r="E551" s="7" t="s">
         <v>16</v>
       </c>
+      <c r="G551" s="9" t="s">
+        <v>1223</v>
+      </c>
       <c r="H551" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I551" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J551" s="10">
-        <v>11600</v>
+        <v>1950</v>
       </c>
       <c r="L551" s="7">
         <v>10</v>
       </c>
-      <c r="M551" s="7">
-[...1 lines deleted...]
-      </c>
       <c r="N551" s="10">
-        <v>10440</v>
-[...5 lines deleted...]
-        <v>10440</v>
+        <v>1755</v>
       </c>
     </row>
     <row r="552">
       <c r="A552" s="5" t="s">
-        <v>825</v>
+        <v>1227</v>
       </c>
       <c r="B552" s="6" t="s">
-        <v>826</v>
+        <v>1228</v>
       </c>
       <c r="C552" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D552" s="7" t="s">
-        <v>1252</v>
+        <v>1229</v>
       </c>
       <c r="E552" s="7" t="s">
         <v>16</v>
       </c>
+      <c r="G552" s="9" t="s">
+        <v>1223</v>
+      </c>
       <c r="H552" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I552" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J552" s="10">
-        <v>33660</v>
+        <v>13784.18</v>
       </c>
       <c r="L552" s="7">
         <v>10</v>
       </c>
-      <c r="M552" s="7">
-[...1 lines deleted...]
-      </c>
       <c r="N552" s="10">
-        <v>30294</v>
-[...5 lines deleted...]
-        <v>30294</v>
+        <v>12405.76</v>
       </c>
     </row>
     <row r="553">
       <c r="A553" s="5" t="s">
-        <v>828</v>
+        <v>1230</v>
       </c>
       <c r="B553" s="6" t="s">
-        <v>828</v>
+        <v>1231</v>
       </c>
       <c r="C553" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D553" s="7" t="s">
-        <v>1253</v>
+        <v>1232</v>
       </c>
       <c r="E553" s="7" t="s">
         <v>16</v>
       </c>
+      <c r="G553" s="9" t="s">
+        <v>1223</v>
+      </c>
       <c r="H553" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I553" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J553" s="10">
-        <v>13900</v>
+        <v>5200</v>
       </c>
       <c r="L553" s="7">
         <v>10</v>
       </c>
-      <c r="M553" s="7">
-[...1 lines deleted...]
-      </c>
       <c r="N553" s="10">
-        <v>12510</v>
-[...5 lines deleted...]
-        <v>12510</v>
+        <v>4680</v>
       </c>
     </row>
     <row r="554">
       <c r="A554" s="5" t="s">
-        <v>830</v>
+        <v>1233</v>
       </c>
       <c r="B554" s="6" t="s">
-        <v>831</v>
+        <v>1234</v>
       </c>
       <c r="C554" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D554" s="7" t="s">
-        <v>1254</v>
+        <v>1235</v>
       </c>
       <c r="E554" s="7" t="s">
         <v>16</v>
       </c>
+      <c r="G554" s="9" t="s">
+        <v>1223</v>
+      </c>
       <c r="H554" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I554" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J554" s="10">
-        <v>38720</v>
+        <v>2828.88</v>
       </c>
       <c r="L554" s="7">
         <v>10</v>
       </c>
-      <c r="M554" s="7">
-[...1 lines deleted...]
-      </c>
       <c r="N554" s="10">
-        <v>34848</v>
-[...5 lines deleted...]
-        <v>34848</v>
+        <v>2545.99</v>
       </c>
     </row>
     <row r="555">
       <c r="A555" s="5" t="s">
-        <v>833</v>
+        <v>1236</v>
       </c>
       <c r="B555" s="6" t="s">
-        <v>833</v>
+        <v>1237</v>
       </c>
       <c r="C555" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D555" s="7" t="s">
-        <v>1255</v>
+        <v>1238</v>
       </c>
       <c r="E555" s="7" t="s">
         <v>16</v>
       </c>
+      <c r="G555" s="9" t="s">
+        <v>1223</v>
+      </c>
       <c r="H555" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I555" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J555" s="10">
-        <v>16100</v>
+        <v>1200</v>
       </c>
       <c r="L555" s="7">
         <v>10</v>
       </c>
-      <c r="M555" s="7">
-[...1 lines deleted...]
-      </c>
       <c r="N555" s="10">
-        <v>14490</v>
-[...5 lines deleted...]
-        <v>14490</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="556">
       <c r="A556" s="5" t="s">
-        <v>835</v>
+        <v>1239</v>
       </c>
       <c r="B556" s="6" t="s">
-        <v>836</v>
+        <v>1240</v>
       </c>
       <c r="C556" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D556" s="7" t="s">
-        <v>1256</v>
+        <v>1241</v>
       </c>
       <c r="E556" s="7" t="s">
         <v>16</v>
       </c>
+      <c r="G556" s="9" t="s">
+        <v>1223</v>
+      </c>
       <c r="H556" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I556" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J556" s="10">
-        <v>10890</v>
+        <v>3701.48</v>
       </c>
       <c r="L556" s="7">
         <v>10</v>
       </c>
-      <c r="M556" s="7">
-[...1 lines deleted...]
-      </c>
       <c r="N556" s="10">
-        <v>9801</v>
-[...5 lines deleted...]
-        <v>9801</v>
+        <v>3331.33</v>
       </c>
     </row>
     <row r="557">
       <c r="A557" s="5" t="s">
-        <v>838</v>
+        <v>1242</v>
       </c>
       <c r="B557" s="6" t="s">
-        <v>838</v>
+        <v>1243</v>
       </c>
       <c r="C557" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D557" s="7" t="s">
-        <v>1257</v>
+        <v>1244</v>
       </c>
       <c r="E557" s="7" t="s">
         <v>16</v>
       </c>
+      <c r="G557" s="9" t="s">
+        <v>1223</v>
+      </c>
       <c r="H557" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I557" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J557" s="10">
-        <v>6900</v>
+        <v>251.59</v>
       </c>
       <c r="L557" s="7">
         <v>10</v>
       </c>
-      <c r="M557" s="7">
-[...1 lines deleted...]
-      </c>
       <c r="N557" s="10">
-        <v>6210</v>
-[...5 lines deleted...]
-        <v>6210</v>
+        <v>226.43</v>
       </c>
     </row>
     <row r="558">
       <c r="A558" s="5" t="s">
-        <v>840</v>
+        <v>1245</v>
       </c>
       <c r="B558" s="6" t="s">
-        <v>841</v>
+        <v>1246</v>
       </c>
       <c r="C558" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D558" s="7" t="s">
-        <v>1258</v>
+        <v>1247</v>
       </c>
       <c r="E558" s="7" t="s">
         <v>16</v>
       </c>
+      <c r="G558" s="9" t="s">
+        <v>1223</v>
+      </c>
       <c r="H558" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I558" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J558" s="10">
-        <v>45650</v>
+        <v>3.5</v>
       </c>
       <c r="L558" s="7">
         <v>10</v>
       </c>
-      <c r="M558" s="7">
-[...1 lines deleted...]
-      </c>
       <c r="N558" s="10">
-        <v>41085</v>
-[...5 lines deleted...]
-        <v>41085</v>
+        <v>3.15</v>
       </c>
     </row>
     <row r="559">
       <c r="A559" s="5" t="s">
-        <v>843</v>
+        <v>1248</v>
       </c>
       <c r="B559" s="6" t="s">
-        <v>843</v>
+        <v>1249</v>
       </c>
       <c r="C559" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D559" s="7" t="s">
-        <v>1259</v>
+        <v>1250</v>
       </c>
       <c r="E559" s="7" t="s">
         <v>16</v>
       </c>
+      <c r="G559" s="9" t="s">
+        <v>1223</v>
+      </c>
       <c r="H559" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I559" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J559" s="10">
-        <v>18400</v>
+        <v>0.8</v>
       </c>
       <c r="L559" s="7">
         <v>10</v>
       </c>
-      <c r="M559" s="7">
-[...1 lines deleted...]
-      </c>
       <c r="N559" s="10">
-        <v>16560</v>
-[...5 lines deleted...]
-        <v>16560</v>
+        <v>0.72</v>
       </c>
     </row>
     <row r="560">
       <c r="A560" s="5" t="s">
-        <v>352</v>
+        <v>1251</v>
       </c>
       <c r="B560" s="6" t="s">
-        <v>353</v>
+        <v>1252</v>
       </c>
       <c r="C560" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D560" s="7" t="s">
-        <v>1260</v>
+        <v>1253</v>
       </c>
       <c r="E560" s="7" t="s">
         <v>16</v>
       </c>
+      <c r="G560" s="9" t="s">
+        <v>1223</v>
+      </c>
       <c r="H560" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I560" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J560" s="10">
-        <v>6600</v>
+        <v>0.53</v>
       </c>
       <c r="L560" s="7">
         <v>10</v>
       </c>
-      <c r="M560" s="7">
-[...1 lines deleted...]
-      </c>
       <c r="N560" s="10">
-        <v>5940</v>
-[...5 lines deleted...]
-        <v>5940</v>
+        <v>0.48</v>
       </c>
     </row>
     <row r="561">
       <c r="A561" s="5" t="s">
-        <v>877</v>
+        <v>1254</v>
       </c>
       <c r="B561" s="6" t="s">
-        <v>880</v>
+        <v>1255</v>
       </c>
       <c r="C561" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D561" s="7" t="s">
-        <v>1261</v>
+        <v>1256</v>
       </c>
       <c r="E561" s="7" t="s">
         <v>16</v>
       </c>
+      <c r="G561" s="9" t="s">
+        <v>1223</v>
+      </c>
       <c r="H561" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I561" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J561" s="10">
-        <v>1200</v>
+        <v>1.33</v>
       </c>
       <c r="L561" s="7">
         <v>10</v>
       </c>
-      <c r="M561" s="7">
-[...1 lines deleted...]
-      </c>
       <c r="N561" s="10">
-        <v>960</v>
-[...5 lines deleted...]
-        <v>960</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="562">
       <c r="A562" s="5" t="s">
-        <v>482</v>
+        <v>1257</v>
       </c>
       <c r="B562" s="6" t="s">
-        <v>483</v>
+        <v>1258</v>
       </c>
       <c r="C562" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D562" s="7" t="s">
-        <v>1262</v>
+        <v>1259</v>
       </c>
       <c r="E562" s="7" t="s">
         <v>16</v>
       </c>
+      <c r="G562" s="9" t="s">
+        <v>1223</v>
+      </c>
       <c r="H562" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I562" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J562" s="10">
-        <v>1500</v>
+        <v>26.67</v>
       </c>
       <c r="L562" s="7">
         <v>10</v>
       </c>
-      <c r="M562" s="7">
-[...1 lines deleted...]
-      </c>
       <c r="N562" s="10">
-        <v>1200</v>
-[...5 lines deleted...]
-        <v>1200</v>
+        <v>24</v>
       </c>
     </row>
     <row r="563">
       <c r="A563" s="5" t="s">
-        <v>810</v>
+        <v>1260</v>
       </c>
       <c r="B563" s="6" t="s">
-        <v>811</v>
+        <v>1261</v>
       </c>
       <c r="C563" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D563" s="7" t="s">
-        <v>1263</v>
+        <v>1262</v>
       </c>
       <c r="E563" s="7" t="s">
         <v>16</v>
       </c>
+      <c r="G563" s="9" t="s">
+        <v>1223</v>
+      </c>
       <c r="H563" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I563" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J563" s="10">
-        <v>70400</v>
+        <v>8</v>
       </c>
       <c r="L563" s="7">
         <v>10</v>
       </c>
-      <c r="M563" s="7">
-[...1 lines deleted...]
-      </c>
       <c r="N563" s="10">
-        <v>63360</v>
-[...5 lines deleted...]
-        <v>63360</v>
+        <v>7.2</v>
       </c>
     </row>
     <row r="564">
       <c r="A564" s="5" t="s">
-        <v>355</v>
+        <v>1263</v>
       </c>
       <c r="B564" s="6" t="s">
-        <v>355</v>
+        <v>1264</v>
       </c>
       <c r="C564" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D564" s="7" t="s">
-        <v>1264</v>
+        <v>1265</v>
       </c>
       <c r="E564" s="7" t="s">
         <v>16</v>
       </c>
+      <c r="G564" s="9" t="s">
+        <v>1223</v>
+      </c>
       <c r="H564" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I564" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J564" s="10">
-        <v>4500</v>
+        <v>1705</v>
       </c>
       <c r="L564" s="7">
         <v>10</v>
       </c>
-      <c r="M564" s="7">
-[...1 lines deleted...]
-      </c>
       <c r="N564" s="10">
-        <v>4050</v>
-[...5 lines deleted...]
-        <v>4050</v>
+        <v>1534.5</v>
       </c>
     </row>
     <row r="565">
       <c r="A565" s="5" t="s">
-        <v>441</v>
+        <v>1266</v>
       </c>
       <c r="B565" s="6" t="s">
-        <v>442</v>
+        <v>1267</v>
       </c>
       <c r="C565" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D565" s="7" t="s">
-        <v>1265</v>
+        <v>1268</v>
       </c>
       <c r="E565" s="7" t="s">
         <v>16</v>
       </c>
+      <c r="G565" s="9" t="s">
+        <v>1223</v>
+      </c>
       <c r="H565" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I565" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J565" s="10">
-        <v>600</v>
+        <v>2090</v>
       </c>
       <c r="L565" s="7">
         <v>10</v>
       </c>
-      <c r="M565" s="7">
-[...1 lines deleted...]
-      </c>
       <c r="N565" s="10">
-        <v>480</v>
-[...5 lines deleted...]
-        <v>480</v>
+        <v>1881</v>
       </c>
     </row>
     <row r="566">
       <c r="A566" s="5" t="s">
-        <v>882</v>
+        <v>1269</v>
       </c>
       <c r="B566" s="6" t="s">
-        <v>1266</v>
+        <v>1270</v>
       </c>
       <c r="C566" s="7" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="D566" s="7" t="s">
-        <v>1267</v>
+        <v>1271</v>
       </c>
       <c r="E566" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G566" s="9" t="s">
-        <v>25</v>
+        <v>1223</v>
       </c>
       <c r="H566" s="7" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="I566" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J566" s="10">
-        <v>4.1</v>
+        <v>1611.5</v>
       </c>
       <c r="L566" s="7">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="N566" s="10">
-        <v>4.1</v>
-[...5 lines deleted...]
-        <v>4.1</v>
+        <v>1450.35</v>
       </c>
     </row>
     <row r="567">
       <c r="A567" s="5" t="s">
-        <v>1268</v>
+        <v>1272</v>
       </c>
       <c r="B567" s="6" t="s">
-        <v>1269</v>
+        <v>1273</v>
       </c>
       <c r="C567" s="7" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="D567" s="7" t="s">
-        <v>1270</v>
+        <v>1274</v>
       </c>
       <c r="E567" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G567" s="9" t="s">
-        <v>25</v>
+        <v>1223</v>
       </c>
       <c r="H567" s="7" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="I567" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J567" s="10">
-        <v>1.68</v>
+        <v>0.8</v>
       </c>
       <c r="L567" s="7">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="N567" s="10">
-        <v>1.68</v>
-[...5 lines deleted...]
-        <v>1.68</v>
+        <v>0.72</v>
       </c>
     </row>
     <row r="568">
       <c r="A568" s="5" t="s">
-        <v>1271</v>
+        <v>1275</v>
       </c>
       <c r="B568" s="6" t="s">
-        <v>1272</v>
+        <v>1276</v>
       </c>
       <c r="C568" s="7" t="s">
-        <v>86</v>
+        <v>14</v>
       </c>
       <c r="D568" s="7" t="s">
-        <v>1273</v>
+        <v>1277</v>
       </c>
       <c r="E568" s="7" t="s">
-        <v>88</v>
+        <v>16</v>
+      </c>
+      <c r="G568" s="9" t="s">
+        <v>1223</v>
       </c>
       <c r="H568" s="7" t="s">
-        <v>18</v>
+        <v>35</v>
       </c>
       <c r="I568" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J568" s="10">
-        <v>500</v>
+        <v>0.4</v>
       </c>
       <c r="L568" s="7">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="N568" s="10">
-        <v>500</v>
-[...8 lines deleted...]
-        <v>500</v>
+        <v>0.36</v>
       </c>
     </row>
     <row r="569">
       <c r="A569" s="5" t="s">
-        <v>1275</v>
+        <v>1278</v>
       </c>
       <c r="B569" s="6" t="s">
-        <v>1276</v>
+        <v>1279</v>
       </c>
       <c r="C569" s="7" t="s">
-        <v>86</v>
+        <v>14</v>
       </c>
       <c r="D569" s="7" t="s">
-        <v>1277</v>
+        <v>1280</v>
       </c>
       <c r="E569" s="7" t="s">
-        <v>88</v>
+        <v>16</v>
+      </c>
+      <c r="G569" s="9" t="s">
+        <v>1223</v>
       </c>
       <c r="H569" s="7" t="s">
-        <v>18</v>
+        <v>35</v>
       </c>
       <c r="I569" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J569" s="10">
-        <v>500</v>
+        <v>0.2</v>
       </c>
       <c r="L569" s="7">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="N569" s="10">
-        <v>500</v>
-[...8 lines deleted...]
-        <v>500</v>
+        <v>0.18</v>
       </c>
     </row>
     <row r="570">
       <c r="A570" s="5" t="s">
-        <v>12</v>
+        <v>1281</v>
       </c>
       <c r="B570" s="6" t="s">
-        <v>13</v>
+        <v>1282</v>
       </c>
       <c r="C570" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D570" s="7" t="s">
-        <v>1278</v>
+        <v>1283</v>
       </c>
       <c r="E570" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G570" s="9" t="s">
-        <v>16</v>
+        <v>1223</v>
       </c>
       <c r="H570" s="7" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="I570" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J570" s="10">
-        <v>4445</v>
+        <v>0.13</v>
       </c>
       <c r="L570" s="7">
         <v>10</v>
       </c>
-      <c r="M570" s="7">
-[...1 lines deleted...]
-      </c>
       <c r="N570" s="10">
-        <v>4000.5</v>
-[...5 lines deleted...]
-        <v>4000.5</v>
+        <v>0.12</v>
       </c>
     </row>
     <row r="571">
       <c r="A571" s="5" t="s">
-        <v>1279</v>
+        <v>1284</v>
       </c>
       <c r="B571" s="6" t="s">
-        <v>1280</v>
+        <v>1285</v>
       </c>
       <c r="C571" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D571" s="7" t="s">
-        <v>1281</v>
+        <v>1286</v>
       </c>
       <c r="E571" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G571" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H571" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I571" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J571" s="10">
-        <v>2267.22</v>
+        <v>123.33</v>
       </c>
       <c r="L571" s="7">
         <v>10</v>
       </c>
       <c r="N571" s="10">
-        <v>2040.5</v>
+        <v>111</v>
       </c>
     </row>
     <row r="572">
       <c r="A572" s="5" t="s">
-        <v>1283</v>
+        <v>1287</v>
       </c>
       <c r="B572" s="6" t="s">
-        <v>1284</v>
+        <v>1288</v>
       </c>
       <c r="C572" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D572" s="7" t="s">
-        <v>1285</v>
+        <v>1289</v>
       </c>
       <c r="E572" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G572" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H572" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I572" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J572" s="10">
-        <v>1950</v>
+        <v>37</v>
       </c>
       <c r="L572" s="7">
         <v>10</v>
       </c>
       <c r="N572" s="10">
-        <v>1755</v>
+        <v>33.3</v>
       </c>
     </row>
     <row r="573">
       <c r="A573" s="5" t="s">
-        <v>1286</v>
+        <v>1290</v>
       </c>
       <c r="B573" s="6" t="s">
-        <v>1287</v>
+        <v>1291</v>
       </c>
       <c r="C573" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D573" s="7" t="s">
-        <v>1288</v>
+        <v>1292</v>
       </c>
       <c r="E573" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G573" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H573" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I573" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J573" s="10">
-        <v>13784.18</v>
+        <v>12.33</v>
       </c>
       <c r="L573" s="7">
         <v>10</v>
       </c>
       <c r="N573" s="10">
-        <v>12405.76</v>
+        <v>11.1</v>
       </c>
     </row>
     <row r="574">
       <c r="A574" s="5" t="s">
-        <v>1289</v>
+        <v>1293</v>
       </c>
       <c r="B574" s="6" t="s">
-        <v>1290</v>
+        <v>1294</v>
       </c>
       <c r="C574" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D574" s="7" t="s">
-        <v>1291</v>
+        <v>1295</v>
       </c>
       <c r="E574" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G574" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H574" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I574" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J574" s="10">
-        <v>5200</v>
+        <v>6.17</v>
       </c>
       <c r="L574" s="7">
         <v>10</v>
       </c>
       <c r="N574" s="10">
-        <v>4680</v>
+        <v>5.55</v>
       </c>
     </row>
     <row r="575">
       <c r="A575" s="5" t="s">
-        <v>1292</v>
+        <v>1296</v>
       </c>
       <c r="B575" s="6" t="s">
-        <v>1293</v>
+        <v>1297</v>
       </c>
       <c r="C575" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D575" s="7" t="s">
-        <v>1294</v>
+        <v>1298</v>
       </c>
       <c r="E575" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G575" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H575" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I575" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J575" s="10">
-        <v>2828.88</v>
+        <v>3.7</v>
       </c>
       <c r="L575" s="7">
         <v>10</v>
       </c>
       <c r="N575" s="10">
-        <v>2545.99</v>
+        <v>3.33</v>
       </c>
     </row>
     <row r="576">
       <c r="A576" s="5" t="s">
-        <v>1295</v>
+        <v>1299</v>
       </c>
       <c r="B576" s="6" t="s">
-        <v>1296</v>
+        <v>1300</v>
       </c>
       <c r="C576" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D576" s="7" t="s">
-        <v>1297</v>
+        <v>1301</v>
       </c>
       <c r="E576" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G576" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H576" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I576" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J576" s="10">
-        <v>1200</v>
+        <v>1.85</v>
       </c>
       <c r="L576" s="7">
         <v>10</v>
       </c>
       <c r="N576" s="10">
-        <v>1080</v>
+        <v>1.67</v>
       </c>
     </row>
     <row r="577">
       <c r="A577" s="5" t="s">
-        <v>1298</v>
+        <v>1302</v>
       </c>
       <c r="B577" s="6" t="s">
-        <v>1299</v>
+        <v>1303</v>
       </c>
       <c r="C577" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D577" s="7" t="s">
-        <v>1300</v>
+        <v>1304</v>
       </c>
       <c r="E577" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G577" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H577" s="7" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="I577" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J577" s="10">
-        <v>3701.48</v>
+        <v>4</v>
       </c>
       <c r="L577" s="7">
         <v>10</v>
       </c>
       <c r="N577" s="10">
-        <v>3331.33</v>
+        <v>3.6</v>
       </c>
     </row>
     <row r="578">
       <c r="A578" s="5" t="s">
-        <v>1301</v>
+        <v>1305</v>
       </c>
       <c r="B578" s="6" t="s">
-        <v>1302</v>
+        <v>1306</v>
       </c>
       <c r="C578" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D578" s="7" t="s">
-        <v>1303</v>
+        <v>1307</v>
       </c>
       <c r="E578" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G578" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H578" s="7" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="I578" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J578" s="10">
-        <v>251.59</v>
+        <v>4</v>
       </c>
       <c r="L578" s="7">
         <v>10</v>
       </c>
       <c r="N578" s="10">
-        <v>226.43</v>
+        <v>3.6</v>
       </c>
     </row>
     <row r="579">
       <c r="A579" s="5" t="s">
-        <v>1304</v>
+        <v>1308</v>
       </c>
       <c r="B579" s="6" t="s">
-        <v>1305</v>
+        <v>1309</v>
       </c>
       <c r="C579" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D579" s="7" t="s">
-        <v>1306</v>
+        <v>1310</v>
       </c>
       <c r="E579" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G579" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H579" s="7" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="I579" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J579" s="10">
-        <v>3.5</v>
+        <v>4</v>
       </c>
       <c r="L579" s="7">
         <v>10</v>
       </c>
       <c r="N579" s="10">
-        <v>3.15</v>
+        <v>3.6</v>
       </c>
     </row>
     <row r="580">
       <c r="A580" s="5" t="s">
-        <v>1307</v>
+        <v>1311</v>
       </c>
       <c r="B580" s="6" t="s">
-        <v>1308</v>
+        <v>1312</v>
       </c>
       <c r="C580" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D580" s="7" t="s">
-        <v>1309</v>
+        <v>1313</v>
       </c>
       <c r="E580" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G580" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H580" s="7" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="I580" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J580" s="10">
-        <v>0.8</v>
+        <v>4</v>
       </c>
       <c r="L580" s="7">
         <v>10</v>
       </c>
       <c r="N580" s="10">
-        <v>0.72</v>
+        <v>3.6</v>
       </c>
     </row>
     <row r="581">
       <c r="A581" s="5" t="s">
-        <v>1310</v>
+        <v>1314</v>
       </c>
       <c r="B581" s="6" t="s">
-        <v>1311</v>
+        <v>1315</v>
       </c>
       <c r="C581" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D581" s="7" t="s">
-        <v>1312</v>
+        <v>1316</v>
       </c>
       <c r="E581" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G581" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H581" s="7" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="I581" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J581" s="10">
-        <v>0.53</v>
+        <v>4</v>
       </c>
       <c r="L581" s="7">
         <v>10</v>
       </c>
       <c r="N581" s="10">
-        <v>0.48</v>
+        <v>3.6</v>
       </c>
     </row>
     <row r="582">
       <c r="A582" s="5" t="s">
-        <v>1313</v>
+        <v>1317</v>
       </c>
       <c r="B582" s="6" t="s">
-        <v>1314</v>
+        <v>1318</v>
       </c>
       <c r="C582" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D582" s="7" t="s">
-        <v>1315</v>
+        <v>1319</v>
       </c>
       <c r="E582" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G582" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H582" s="7" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="I582" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J582" s="10">
-        <v>1.33</v>
+        <v>4</v>
       </c>
       <c r="L582" s="7">
         <v>10</v>
       </c>
       <c r="N582" s="10">
-        <v>1.2</v>
+        <v>3.6</v>
       </c>
     </row>
     <row r="583">
       <c r="A583" s="5" t="s">
-        <v>1316</v>
+        <v>1320</v>
       </c>
       <c r="B583" s="6" t="s">
-        <v>1317</v>
+        <v>1321</v>
       </c>
       <c r="C583" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D583" s="7" t="s">
-        <v>1318</v>
+        <v>1322</v>
       </c>
       <c r="E583" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G583" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H583" s="7" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="I583" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J583" s="10">
-        <v>26.67</v>
+        <v>4</v>
       </c>
       <c r="L583" s="7">
         <v>10</v>
       </c>
       <c r="N583" s="10">
-        <v>24</v>
+        <v>3.6</v>
       </c>
     </row>
     <row r="584">
       <c r="A584" s="5" t="s">
-        <v>1319</v>
+        <v>1323</v>
       </c>
       <c r="B584" s="6" t="s">
-        <v>1320</v>
+        <v>1324</v>
       </c>
       <c r="C584" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D584" s="7" t="s">
-        <v>1321</v>
+        <v>1325</v>
       </c>
       <c r="E584" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G584" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H584" s="7" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="I584" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J584" s="10">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="L584" s="7">
         <v>10</v>
       </c>
       <c r="N584" s="10">
-        <v>7.2</v>
+        <v>3.6</v>
       </c>
     </row>
     <row r="585">
       <c r="A585" s="5" t="s">
-        <v>1322</v>
+        <v>1326</v>
       </c>
       <c r="B585" s="6" t="s">
-        <v>1323</v>
+        <v>1327</v>
       </c>
       <c r="C585" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D585" s="7" t="s">
-        <v>1324</v>
+        <v>1328</v>
       </c>
       <c r="E585" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G585" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H585" s="7" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="I585" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J585" s="10">
-        <v>1705</v>
+        <v>23.97</v>
       </c>
       <c r="L585" s="7">
         <v>10</v>
       </c>
       <c r="N585" s="10">
-        <v>1534.5</v>
+        <v>21.57</v>
       </c>
     </row>
     <row r="586">
       <c r="A586" s="5" t="s">
-        <v>1325</v>
+        <v>1329</v>
       </c>
       <c r="B586" s="6" t="s">
-        <v>1326</v>
+        <v>1330</v>
       </c>
       <c r="C586" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D586" s="7" t="s">
-        <v>1327</v>
+        <v>1331</v>
       </c>
       <c r="E586" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G586" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H586" s="7" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="I586" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J586" s="10">
-        <v>2090</v>
+        <v>10.18</v>
       </c>
       <c r="L586" s="7">
         <v>10</v>
       </c>
       <c r="N586" s="10">
-        <v>1881</v>
+        <v>9.16</v>
       </c>
     </row>
     <row r="587">
       <c r="A587" s="5" t="s">
-        <v>1328</v>
+        <v>1332</v>
       </c>
       <c r="B587" s="6" t="s">
-        <v>1329</v>
+        <v>1333</v>
       </c>
       <c r="C587" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D587" s="7" t="s">
-        <v>1330</v>
+        <v>1334</v>
       </c>
       <c r="E587" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G587" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H587" s="7" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="I587" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J587" s="10">
-        <v>1611.5</v>
+        <v>6.81</v>
       </c>
       <c r="L587" s="7">
         <v>10</v>
       </c>
       <c r="N587" s="10">
-        <v>1450.35</v>
+        <v>6.13</v>
       </c>
     </row>
     <row r="588">
       <c r="A588" s="5" t="s">
-        <v>1331</v>
+        <v>1245</v>
       </c>
       <c r="B588" s="6" t="s">
-        <v>1332</v>
+        <v>1246</v>
       </c>
       <c r="C588" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D588" s="7" t="s">
-        <v>1333</v>
+        <v>1335</v>
       </c>
       <c r="E588" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G588" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H588" s="7" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="I588" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J588" s="10">
-        <v>0.8</v>
+        <v>5.83</v>
       </c>
       <c r="L588" s="7">
         <v>10</v>
       </c>
       <c r="N588" s="10">
-        <v>0.72</v>
+        <v>5.25</v>
       </c>
     </row>
     <row r="589">
       <c r="A589" s="5" t="s">
-        <v>1334</v>
+        <v>1336</v>
       </c>
       <c r="B589" s="6" t="s">
-        <v>1335</v>
+        <v>1337</v>
       </c>
       <c r="C589" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D589" s="7" t="s">
-        <v>1336</v>
+        <v>1338</v>
       </c>
       <c r="E589" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G589" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H589" s="7" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="I589" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J589" s="10">
-        <v>0.4</v>
+        <v>5.9</v>
       </c>
       <c r="L589" s="7">
         <v>10</v>
       </c>
       <c r="N589" s="10">
-        <v>0.36</v>
+        <v>5.31</v>
       </c>
     </row>
     <row r="590">
       <c r="A590" s="5" t="s">
-        <v>1337</v>
+        <v>1339</v>
       </c>
       <c r="B590" s="6" t="s">
-        <v>1338</v>
+        <v>1340</v>
       </c>
       <c r="C590" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D590" s="7" t="s">
-        <v>1339</v>
+        <v>1341</v>
       </c>
       <c r="E590" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G590" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H590" s="7" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="I590" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J590" s="10">
-        <v>0.2</v>
+        <v>5.08</v>
       </c>
       <c r="L590" s="7">
         <v>10</v>
       </c>
       <c r="N590" s="10">
-        <v>0.18</v>
+        <v>4.57</v>
       </c>
     </row>
     <row r="591">
       <c r="A591" s="5" t="s">
-        <v>1340</v>
+        <v>1251</v>
       </c>
       <c r="B591" s="6" t="s">
-        <v>1341</v>
+        <v>1252</v>
       </c>
       <c r="C591" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D591" s="7" t="s">
         <v>1342</v>
       </c>
       <c r="E591" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G591" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H591" s="7" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="I591" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J591" s="10">
-        <v>0.13</v>
+        <v>4.75</v>
       </c>
       <c r="L591" s="7">
         <v>10</v>
       </c>
       <c r="N591" s="10">
-        <v>0.12</v>
+        <v>4.28</v>
       </c>
     </row>
     <row r="592">
       <c r="A592" s="5" t="s">
         <v>1343</v>
       </c>
       <c r="B592" s="6" t="s">
         <v>1344</v>
       </c>
       <c r="C592" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D592" s="7" t="s">
         <v>1345</v>
       </c>
       <c r="E592" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G592" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H592" s="7" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="I592" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J592" s="10">
-        <v>123.33</v>
+        <v>4.64</v>
       </c>
       <c r="L592" s="7">
         <v>10</v>
       </c>
       <c r="N592" s="10">
-        <v>111</v>
+        <v>4.18</v>
       </c>
     </row>
     <row r="593">
       <c r="A593" s="5" t="s">
         <v>1346</v>
       </c>
       <c r="B593" s="6" t="s">
         <v>1347</v>
       </c>
       <c r="C593" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D593" s="7" t="s">
         <v>1348</v>
       </c>
       <c r="E593" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G593" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H593" s="7" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="I593" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J593" s="10">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="L593" s="7">
         <v>10</v>
       </c>
       <c r="N593" s="10">
-        <v>33.3</v>
+        <v>9</v>
       </c>
     </row>
     <row r="594">
       <c r="A594" s="5" t="s">
         <v>1349</v>
       </c>
       <c r="B594" s="6" t="s">
         <v>1350</v>
       </c>
       <c r="C594" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D594" s="7" t="s">
         <v>1351</v>
       </c>
       <c r="E594" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G594" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H594" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I594" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J594" s="10">
-        <v>12.33</v>
+        <v>0.93</v>
       </c>
       <c r="L594" s="7">
         <v>10</v>
       </c>
       <c r="N594" s="10">
-        <v>11.1</v>
+        <v>0.84</v>
       </c>
     </row>
     <row r="595">
       <c r="A595" s="5" t="s">
         <v>1352</v>
       </c>
       <c r="B595" s="6" t="s">
         <v>1353</v>
       </c>
       <c r="C595" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D595" s="7" t="s">
         <v>1354</v>
       </c>
       <c r="E595" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G595" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H595" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I595" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J595" s="10">
-        <v>6.17</v>
+        <v>0.62</v>
       </c>
       <c r="L595" s="7">
         <v>10</v>
       </c>
       <c r="N595" s="10">
-        <v>5.55</v>
+        <v>0.56</v>
       </c>
     </row>
     <row r="596">
       <c r="A596" s="5" t="s">
         <v>1355</v>
       </c>
       <c r="B596" s="6" t="s">
         <v>1356</v>
       </c>
       <c r="C596" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D596" s="7" t="s">
         <v>1357</v>
       </c>
       <c r="E596" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G596" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H596" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I596" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J596" s="10">
-        <v>3.7</v>
+        <v>698.5</v>
       </c>
       <c r="L596" s="7">
         <v>10</v>
       </c>
       <c r="N596" s="10">
-        <v>3.33</v>
+        <v>628.65</v>
       </c>
     </row>
     <row r="597">
       <c r="A597" s="5" t="s">
         <v>1358</v>
       </c>
       <c r="B597" s="6" t="s">
         <v>1359</v>
       </c>
       <c r="C597" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D597" s="7" t="s">
         <v>1360</v>
       </c>
       <c r="E597" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G597" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H597" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I597" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J597" s="10">
-        <v>1.85</v>
+        <v>742.5</v>
       </c>
       <c r="L597" s="7">
         <v>10</v>
       </c>
       <c r="N597" s="10">
-        <v>1.67</v>
+        <v>668.25</v>
       </c>
     </row>
     <row r="598">
       <c r="A598" s="5" t="s">
         <v>1361</v>
       </c>
       <c r="B598" s="6" t="s">
         <v>1362</v>
       </c>
       <c r="C598" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D598" s="7" t="s">
         <v>1363</v>
       </c>
       <c r="E598" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G598" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H598" s="7" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="I598" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J598" s="10">
-        <v>4</v>
+        <v>786.5</v>
       </c>
       <c r="L598" s="7">
         <v>10</v>
       </c>
       <c r="N598" s="10">
-        <v>3.6</v>
+        <v>707.85</v>
       </c>
     </row>
     <row r="599">
       <c r="A599" s="5" t="s">
         <v>1364</v>
       </c>
       <c r="B599" s="6" t="s">
         <v>1365</v>
       </c>
       <c r="C599" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D599" s="7" t="s">
         <v>1366</v>
       </c>
       <c r="E599" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G599" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H599" s="7" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="I599" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J599" s="10">
-        <v>4</v>
+        <v>825</v>
       </c>
       <c r="L599" s="7">
         <v>10</v>
       </c>
       <c r="N599" s="10">
-        <v>3.6</v>
+        <v>742.5</v>
       </c>
     </row>
     <row r="600">
       <c r="A600" s="5" t="s">
         <v>1367</v>
       </c>
       <c r="B600" s="6" t="s">
         <v>1368</v>
       </c>
       <c r="C600" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D600" s="7" t="s">
         <v>1369</v>
       </c>
       <c r="E600" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G600" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H600" s="7" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="I600" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J600" s="10">
-        <v>4</v>
+        <v>858</v>
       </c>
       <c r="L600" s="7">
         <v>10</v>
       </c>
       <c r="N600" s="10">
-        <v>3.6</v>
+        <v>772.2</v>
       </c>
     </row>
     <row r="601">
       <c r="A601" s="5" t="s">
         <v>1370</v>
       </c>
       <c r="B601" s="6" t="s">
         <v>1371</v>
       </c>
       <c r="C601" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D601" s="7" t="s">
         <v>1372</v>
       </c>
       <c r="E601" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G601" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H601" s="7" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="I601" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J601" s="10">
-        <v>4</v>
+        <v>913</v>
       </c>
       <c r="L601" s="7">
         <v>10</v>
       </c>
       <c r="N601" s="10">
-        <v>3.6</v>
+        <v>821.7</v>
       </c>
     </row>
     <row r="602">
       <c r="A602" s="5" t="s">
         <v>1373</v>
       </c>
       <c r="B602" s="6" t="s">
         <v>1374</v>
       </c>
       <c r="C602" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D602" s="7" t="s">
         <v>1375</v>
       </c>
       <c r="E602" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G602" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H602" s="7" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="I602" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J602" s="10">
-        <v>4</v>
+        <v>946</v>
       </c>
       <c r="L602" s="7">
         <v>10</v>
       </c>
       <c r="N602" s="10">
-        <v>3.6</v>
+        <v>851.4</v>
       </c>
     </row>
     <row r="603">
       <c r="A603" s="5" t="s">
         <v>1376</v>
       </c>
       <c r="B603" s="6" t="s">
         <v>1377</v>
       </c>
       <c r="C603" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D603" s="7" t="s">
         <v>1378</v>
       </c>
       <c r="E603" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G603" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H603" s="7" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="I603" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J603" s="10">
-        <v>4</v>
+        <v>968</v>
       </c>
       <c r="L603" s="7">
         <v>10</v>
       </c>
       <c r="N603" s="10">
-        <v>3.6</v>
+        <v>871.2</v>
       </c>
     </row>
     <row r="604">
       <c r="A604" s="5" t="s">
         <v>1379</v>
       </c>
       <c r="B604" s="6" t="s">
         <v>1380</v>
       </c>
       <c r="C604" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D604" s="7" t="s">
         <v>1381</v>
       </c>
       <c r="E604" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G604" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H604" s="7" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="I604" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J604" s="10">
-        <v>4</v>
+        <v>979</v>
       </c>
       <c r="L604" s="7">
         <v>10</v>
       </c>
       <c r="N604" s="10">
-        <v>3.6</v>
+        <v>881.1</v>
       </c>
     </row>
     <row r="605">
       <c r="A605" s="5" t="s">
         <v>1382</v>
       </c>
       <c r="B605" s="6" t="s">
         <v>1383</v>
       </c>
       <c r="C605" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D605" s="7" t="s">
         <v>1384</v>
       </c>
       <c r="E605" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G605" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H605" s="7" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="I605" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J605" s="10">
-        <v>4</v>
+        <v>1012</v>
       </c>
       <c r="L605" s="7">
         <v>10</v>
       </c>
       <c r="N605" s="10">
-        <v>3.6</v>
+        <v>910.8</v>
       </c>
     </row>
     <row r="606">
       <c r="A606" s="5" t="s">
         <v>1385</v>
       </c>
       <c r="B606" s="6" t="s">
         <v>1386</v>
       </c>
       <c r="C606" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D606" s="7" t="s">
         <v>1387</v>
       </c>
       <c r="E606" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G606" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H606" s="7" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="I606" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J606" s="10">
-        <v>23.97</v>
+        <v>1089</v>
       </c>
       <c r="L606" s="7">
         <v>10</v>
       </c>
       <c r="N606" s="10">
-        <v>21.57</v>
+        <v>980.1</v>
       </c>
     </row>
     <row r="607">
       <c r="A607" s="5" t="s">
         <v>1388</v>
       </c>
       <c r="B607" s="6" t="s">
         <v>1389</v>
       </c>
       <c r="C607" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D607" s="7" t="s">
         <v>1390</v>
       </c>
       <c r="E607" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G607" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H607" s="7" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="I607" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J607" s="10">
-        <v>10.18</v>
+        <v>1243</v>
       </c>
       <c r="L607" s="7">
         <v>10</v>
       </c>
       <c r="N607" s="10">
-        <v>9.16</v>
+        <v>1118.7</v>
       </c>
     </row>
     <row r="608">
       <c r="A608" s="5" t="s">
         <v>1391</v>
       </c>
       <c r="B608" s="6" t="s">
         <v>1392</v>
       </c>
       <c r="C608" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D608" s="7" t="s">
         <v>1393</v>
       </c>
       <c r="E608" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G608" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H608" s="7" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="I608" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J608" s="10">
-        <v>6.81</v>
+        <v>1380.5</v>
       </c>
       <c r="L608" s="7">
         <v>10</v>
       </c>
       <c r="N608" s="10">
-        <v>6.13</v>
+        <v>1242.45</v>
       </c>
     </row>
     <row r="609">
       <c r="A609" s="5" t="s">
-        <v>1304</v>
+        <v>1394</v>
       </c>
       <c r="B609" s="6" t="s">
-        <v>1305</v>
+        <v>1395</v>
       </c>
       <c r="C609" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D609" s="7" t="s">
-        <v>1394</v>
+        <v>1396</v>
       </c>
       <c r="E609" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G609" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H609" s="7" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="I609" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J609" s="10">
-        <v>5.83</v>
+        <v>1518</v>
       </c>
       <c r="L609" s="7">
         <v>10</v>
       </c>
       <c r="N609" s="10">
-        <v>5.25</v>
+        <v>1366.2</v>
       </c>
     </row>
     <row r="610">
       <c r="A610" s="5" t="s">
-        <v>1395</v>
+        <v>1397</v>
       </c>
       <c r="B610" s="6" t="s">
-        <v>1396</v>
+        <v>1398</v>
       </c>
       <c r="C610" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D610" s="7" t="s">
-        <v>1397</v>
+        <v>1399</v>
       </c>
       <c r="E610" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G610" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H610" s="7" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="I610" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J610" s="10">
-        <v>5.9</v>
+        <v>1617</v>
       </c>
       <c r="L610" s="7">
         <v>10</v>
       </c>
       <c r="N610" s="10">
-        <v>5.31</v>
+        <v>1455.3</v>
       </c>
     </row>
     <row r="611">
       <c r="A611" s="5" t="s">
-        <v>1398</v>
+        <v>1400</v>
       </c>
       <c r="B611" s="6" t="s">
-        <v>1399</v>
+        <v>1401</v>
       </c>
       <c r="C611" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D611" s="7" t="s">
-        <v>1400</v>
+        <v>1402</v>
       </c>
       <c r="E611" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G611" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H611" s="7" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="I611" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J611" s="10">
-        <v>5.08</v>
+        <v>1727</v>
       </c>
       <c r="L611" s="7">
         <v>10</v>
       </c>
       <c r="N611" s="10">
-        <v>4.57</v>
+        <v>1554.3</v>
       </c>
     </row>
     <row r="612">
       <c r="A612" s="5" t="s">
-        <v>1310</v>
+        <v>1403</v>
       </c>
       <c r="B612" s="6" t="s">
-        <v>1311</v>
+        <v>1404</v>
       </c>
       <c r="C612" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D612" s="7" t="s">
-        <v>1401</v>
+        <v>1405</v>
       </c>
       <c r="E612" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G612" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H612" s="7" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="I612" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J612" s="10">
-        <v>4.75</v>
+        <v>1820.5</v>
       </c>
       <c r="L612" s="7">
         <v>10</v>
       </c>
       <c r="N612" s="10">
-        <v>4.28</v>
+        <v>1638.45</v>
       </c>
     </row>
     <row r="613">
       <c r="A613" s="5" t="s">
-        <v>1402</v>
+        <v>1406</v>
       </c>
       <c r="B613" s="6" t="s">
-        <v>1403</v>
+        <v>1407</v>
       </c>
       <c r="C613" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D613" s="7" t="s">
-        <v>1404</v>
+        <v>1408</v>
       </c>
       <c r="E613" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G613" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H613" s="7" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="I613" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J613" s="10">
-        <v>4.64</v>
+        <v>1903</v>
       </c>
       <c r="L613" s="7">
         <v>10</v>
       </c>
       <c r="N613" s="10">
-        <v>4.18</v>
+        <v>1712.7</v>
       </c>
     </row>
     <row r="614">
       <c r="A614" s="5" t="s">
-        <v>1405</v>
+        <v>1409</v>
       </c>
       <c r="B614" s="6" t="s">
-        <v>1406</v>
+        <v>1410</v>
       </c>
       <c r="C614" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D614" s="7" t="s">
-        <v>1407</v>
+        <v>1411</v>
       </c>
       <c r="E614" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G614" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H614" s="7" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="I614" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J614" s="10">
-        <v>10</v>
+        <v>1980</v>
       </c>
       <c r="L614" s="7">
         <v>10</v>
       </c>
       <c r="N614" s="10">
-        <v>9</v>
+        <v>1782</v>
       </c>
     </row>
     <row r="615">
       <c r="A615" s="5" t="s">
-        <v>1408</v>
+        <v>1412</v>
       </c>
       <c r="B615" s="6" t="s">
-        <v>1409</v>
+        <v>1413</v>
       </c>
       <c r="C615" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D615" s="7" t="s">
-        <v>1410</v>
+        <v>1414</v>
       </c>
       <c r="E615" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G615" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H615" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I615" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J615" s="10">
-        <v>0.93</v>
+        <v>3162.5</v>
       </c>
       <c r="L615" s="7">
         <v>10</v>
       </c>
       <c r="N615" s="10">
-        <v>0.84</v>
+        <v>2846.25</v>
       </c>
     </row>
     <row r="616">
       <c r="A616" s="5" t="s">
-        <v>1411</v>
+        <v>1415</v>
       </c>
       <c r="B616" s="6" t="s">
-        <v>1412</v>
+        <v>1416</v>
       </c>
       <c r="C616" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D616" s="7" t="s">
-        <v>1413</v>
+        <v>1417</v>
       </c>
       <c r="E616" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G616" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H616" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I616" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J616" s="10">
-        <v>0.62</v>
+        <v>3883</v>
       </c>
       <c r="L616" s="7">
         <v>10</v>
       </c>
       <c r="N616" s="10">
-        <v>0.56</v>
+        <v>3494.7</v>
       </c>
     </row>
     <row r="617">
       <c r="A617" s="5" t="s">
-        <v>1414</v>
+        <v>1418</v>
       </c>
       <c r="B617" s="6" t="s">
-        <v>1415</v>
+        <v>1419</v>
       </c>
       <c r="C617" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D617" s="7" t="s">
-        <v>1416</v>
+        <v>1420</v>
       </c>
       <c r="E617" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G617" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H617" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I617" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J617" s="10">
-        <v>698.5</v>
+        <v>6245.85</v>
       </c>
       <c r="L617" s="7">
         <v>10</v>
       </c>
       <c r="N617" s="10">
-        <v>628.65</v>
+        <v>5621.27</v>
       </c>
     </row>
     <row r="618">
       <c r="A618" s="5" t="s">
-        <v>1417</v>
+        <v>1421</v>
       </c>
       <c r="B618" s="6" t="s">
-        <v>1418</v>
+        <v>1422</v>
       </c>
       <c r="C618" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D618" s="7" t="s">
-        <v>1419</v>
+        <v>1423</v>
       </c>
       <c r="E618" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G618" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H618" s="7" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="I618" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J618" s="10">
-        <v>742.5</v>
+        <v>9</v>
       </c>
       <c r="L618" s="7">
         <v>10</v>
       </c>
       <c r="N618" s="10">
-        <v>668.25</v>
+        <v>8.1</v>
       </c>
     </row>
     <row r="619">
       <c r="A619" s="5" t="s">
-        <v>1420</v>
+        <v>1424</v>
       </c>
       <c r="B619" s="6" t="s">
-        <v>1421</v>
+        <v>1425</v>
       </c>
       <c r="C619" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D619" s="7" t="s">
-        <v>1422</v>
+        <v>1426</v>
       </c>
       <c r="E619" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G619" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H619" s="7" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="I619" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J619" s="10">
-        <v>786.5</v>
+        <v>8</v>
       </c>
       <c r="L619" s="7">
         <v>10</v>
       </c>
       <c r="N619" s="10">
-        <v>707.85</v>
+        <v>7.2</v>
       </c>
     </row>
     <row r="620">
       <c r="A620" s="5" t="s">
-        <v>1423</v>
+        <v>1427</v>
       </c>
       <c r="B620" s="6" t="s">
-        <v>1424</v>
+        <v>1428</v>
       </c>
       <c r="C620" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D620" s="7" t="s">
-        <v>1425</v>
+        <v>1429</v>
       </c>
       <c r="E620" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G620" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H620" s="7" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="I620" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J620" s="10">
-        <v>825</v>
+        <v>7</v>
       </c>
       <c r="L620" s="7">
         <v>10</v>
       </c>
       <c r="N620" s="10">
-        <v>742.5</v>
+        <v>6.3</v>
       </c>
     </row>
     <row r="621">
       <c r="A621" s="5" t="s">
-        <v>1426</v>
+        <v>1430</v>
       </c>
       <c r="B621" s="6" t="s">
-        <v>1427</v>
+        <v>1431</v>
       </c>
       <c r="C621" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D621" s="7" t="s">
-        <v>1428</v>
+        <v>1432</v>
       </c>
       <c r="E621" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G621" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H621" s="7" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="I621" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J621" s="10">
-        <v>858</v>
+        <v>6</v>
       </c>
       <c r="L621" s="7">
         <v>10</v>
       </c>
       <c r="N621" s="10">
-        <v>772.2</v>
+        <v>5.4</v>
       </c>
     </row>
     <row r="622">
       <c r="A622" s="5" t="s">
-        <v>1429</v>
+        <v>1433</v>
       </c>
       <c r="B622" s="6" t="s">
-        <v>1430</v>
+        <v>1434</v>
       </c>
       <c r="C622" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D622" s="7" t="s">
-        <v>1431</v>
+        <v>1435</v>
       </c>
       <c r="E622" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G622" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H622" s="7" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="I622" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J622" s="10">
-        <v>913</v>
+        <v>5</v>
       </c>
       <c r="L622" s="7">
         <v>10</v>
       </c>
       <c r="N622" s="10">
-        <v>821.7</v>
+        <v>4.5</v>
       </c>
     </row>
     <row r="623">
       <c r="A623" s="5" t="s">
-        <v>1432</v>
+        <v>1436</v>
       </c>
       <c r="B623" s="6" t="s">
-        <v>1433</v>
+        <v>1437</v>
       </c>
       <c r="C623" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D623" s="7" t="s">
-        <v>1434</v>
+        <v>1438</v>
       </c>
       <c r="E623" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G623" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H623" s="7" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="I623" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J623" s="10">
-        <v>946</v>
+        <v>4</v>
       </c>
       <c r="L623" s="7">
         <v>10</v>
       </c>
       <c r="N623" s="10">
-        <v>851.4</v>
+        <v>3.6</v>
       </c>
     </row>
     <row r="624">
       <c r="A624" s="5" t="s">
-        <v>1435</v>
+        <v>1439</v>
       </c>
       <c r="B624" s="6" t="s">
-        <v>1436</v>
+        <v>1440</v>
       </c>
       <c r="C624" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D624" s="7" t="s">
-        <v>1437</v>
+        <v>1441</v>
       </c>
       <c r="E624" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G624" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H624" s="7" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="I624" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J624" s="10">
-        <v>968</v>
+        <v>13.33</v>
       </c>
       <c r="L624" s="7">
         <v>10</v>
       </c>
       <c r="N624" s="10">
-        <v>871.2</v>
+        <v>12</v>
       </c>
     </row>
     <row r="625">
       <c r="A625" s="5" t="s">
-        <v>1438</v>
+        <v>1442</v>
       </c>
       <c r="B625" s="6" t="s">
-        <v>1439</v>
+        <v>1443</v>
       </c>
       <c r="C625" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D625" s="7" t="s">
-        <v>1440</v>
+        <v>1444</v>
       </c>
       <c r="E625" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G625" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H625" s="7" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="I625" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J625" s="10">
-        <v>979</v>
+        <v>7</v>
       </c>
       <c r="L625" s="7">
         <v>10</v>
       </c>
       <c r="N625" s="10">
-        <v>881.1</v>
+        <v>6.3</v>
       </c>
     </row>
     <row r="626">
       <c r="A626" s="5" t="s">
-        <v>1441</v>
+        <v>1445</v>
       </c>
       <c r="B626" s="6" t="s">
-        <v>1442</v>
+        <v>1446</v>
       </c>
       <c r="C626" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D626" s="7" t="s">
-        <v>1443</v>
+        <v>1447</v>
       </c>
       <c r="E626" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G626" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H626" s="7" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="I626" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J626" s="10">
-        <v>1012</v>
+        <v>5.33</v>
       </c>
       <c r="L626" s="7">
         <v>10</v>
       </c>
       <c r="N626" s="10">
-        <v>910.8</v>
+        <v>4.8</v>
       </c>
     </row>
     <row r="627">
       <c r="A627" s="5" t="s">
-        <v>1444</v>
+        <v>1448</v>
       </c>
       <c r="B627" s="6" t="s">
-        <v>1445</v>
+        <v>1449</v>
       </c>
       <c r="C627" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D627" s="7" t="s">
-        <v>1446</v>
+        <v>1450</v>
       </c>
       <c r="E627" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G627" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H627" s="7" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="I627" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J627" s="10">
-        <v>1089</v>
+        <v>3.17</v>
       </c>
       <c r="L627" s="7">
         <v>10</v>
       </c>
       <c r="N627" s="10">
-        <v>980.1</v>
+        <v>2.85</v>
       </c>
     </row>
     <row r="628">
       <c r="A628" s="5" t="s">
-        <v>1447</v>
+        <v>1451</v>
       </c>
       <c r="B628" s="6" t="s">
-        <v>1448</v>
+        <v>1452</v>
       </c>
       <c r="C628" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D628" s="7" t="s">
-        <v>1449</v>
+        <v>1453</v>
       </c>
       <c r="E628" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G628" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H628" s="7" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="I628" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J628" s="10">
-        <v>1243</v>
+        <v>2.5</v>
       </c>
       <c r="L628" s="7">
         <v>10</v>
       </c>
       <c r="N628" s="10">
-        <v>1118.7</v>
+        <v>2.25</v>
       </c>
     </row>
     <row r="629">
       <c r="A629" s="5" t="s">
-        <v>1450</v>
+        <v>1454</v>
       </c>
       <c r="B629" s="6" t="s">
-        <v>1451</v>
+        <v>1455</v>
       </c>
       <c r="C629" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D629" s="7" t="s">
-        <v>1452</v>
+        <v>1456</v>
       </c>
       <c r="E629" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G629" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H629" s="7" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="I629" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J629" s="10">
-        <v>1380.5</v>
+        <v>1.95</v>
       </c>
       <c r="L629" s="7">
         <v>10</v>
       </c>
       <c r="N629" s="10">
-        <v>1242.45</v>
+        <v>1.76</v>
       </c>
     </row>
     <row r="630">
       <c r="A630" s="5" t="s">
-        <v>1453</v>
+        <v>1457</v>
       </c>
       <c r="B630" s="6" t="s">
-        <v>1454</v>
+        <v>1458</v>
       </c>
       <c r="C630" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D630" s="7" t="s">
-        <v>1455</v>
+        <v>1459</v>
       </c>
       <c r="E630" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G630" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H630" s="7" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="I630" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J630" s="10">
-        <v>1518</v>
+        <v>1.9</v>
       </c>
       <c r="L630" s="7">
         <v>10</v>
       </c>
       <c r="N630" s="10">
-        <v>1366.2</v>
+        <v>1.71</v>
       </c>
     </row>
     <row r="631">
       <c r="A631" s="5" t="s">
-        <v>1456</v>
+        <v>1460</v>
       </c>
       <c r="B631" s="6" t="s">
-        <v>1457</v>
+        <v>1461</v>
       </c>
       <c r="C631" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D631" s="7" t="s">
-        <v>1458</v>
+        <v>1462</v>
       </c>
       <c r="E631" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G631" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H631" s="7" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="I631" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J631" s="10">
-        <v>1617</v>
+        <v>2.4</v>
       </c>
       <c r="L631" s="7">
         <v>10</v>
       </c>
       <c r="N631" s="10">
-        <v>1455.3</v>
+        <v>2.16</v>
       </c>
     </row>
     <row r="632">
       <c r="A632" s="5" t="s">
-        <v>1459</v>
+        <v>1463</v>
       </c>
       <c r="B632" s="6" t="s">
-        <v>1460</v>
+        <v>1464</v>
       </c>
       <c r="C632" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D632" s="7" t="s">
-        <v>1461</v>
+        <v>1465</v>
       </c>
       <c r="E632" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G632" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H632" s="7" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="I632" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J632" s="10">
-        <v>1727</v>
+        <v>13.68</v>
       </c>
       <c r="L632" s="7">
         <v>10</v>
       </c>
       <c r="N632" s="10">
-        <v>1554.3</v>
+        <v>12.31</v>
       </c>
     </row>
     <row r="633">
       <c r="A633" s="5" t="s">
-        <v>1462</v>
+        <v>1466</v>
       </c>
       <c r="B633" s="6" t="s">
-        <v>1463</v>
+        <v>1467</v>
       </c>
       <c r="C633" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D633" s="7" t="s">
-        <v>1464</v>
+        <v>1468</v>
       </c>
       <c r="E633" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G633" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H633" s="7" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="I633" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J633" s="10">
-        <v>1820.5</v>
+        <v>5.03</v>
       </c>
       <c r="L633" s="7">
         <v>10</v>
       </c>
       <c r="N633" s="10">
-        <v>1638.45</v>
+        <v>4.53</v>
       </c>
     </row>
     <row r="634">
       <c r="A634" s="5" t="s">
-        <v>1465</v>
+        <v>1469</v>
       </c>
       <c r="B634" s="6" t="s">
-        <v>1466</v>
+        <v>1470</v>
       </c>
       <c r="C634" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D634" s="7" t="s">
-        <v>1467</v>
+        <v>1471</v>
       </c>
       <c r="E634" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G634" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H634" s="7" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="I634" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J634" s="10">
-        <v>1903</v>
+        <v>3.2</v>
       </c>
       <c r="L634" s="7">
         <v>10</v>
       </c>
       <c r="N634" s="10">
-        <v>1712.7</v>
+        <v>2.88</v>
       </c>
     </row>
     <row r="635">
       <c r="A635" s="5" t="s">
-        <v>1468</v>
+        <v>1472</v>
       </c>
       <c r="B635" s="6" t="s">
-        <v>1469</v>
+        <v>1473</v>
       </c>
       <c r="C635" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D635" s="7" t="s">
-        <v>1470</v>
+        <v>1474</v>
       </c>
       <c r="E635" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G635" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H635" s="7" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="I635" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J635" s="10">
-        <v>1980</v>
+        <v>2.43</v>
       </c>
       <c r="L635" s="7">
         <v>10</v>
       </c>
       <c r="N635" s="10">
-        <v>1782</v>
+        <v>2.19</v>
       </c>
     </row>
     <row r="636">
       <c r="A636" s="5" t="s">
-        <v>1471</v>
+        <v>1475</v>
       </c>
       <c r="B636" s="6" t="s">
-        <v>1472</v>
+        <v>1476</v>
       </c>
       <c r="C636" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D636" s="7" t="s">
-        <v>1473</v>
+        <v>1477</v>
       </c>
       <c r="E636" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G636" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H636" s="7" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="I636" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J636" s="10">
-        <v>3162.5</v>
+        <v>2.4</v>
       </c>
       <c r="L636" s="7">
         <v>10</v>
       </c>
       <c r="N636" s="10">
-        <v>2846.25</v>
+        <v>2.16</v>
       </c>
     </row>
     <row r="637">
       <c r="A637" s="5" t="s">
-        <v>1474</v>
+        <v>1478</v>
       </c>
       <c r="B637" s="6" t="s">
-        <v>1475</v>
+        <v>1479</v>
       </c>
       <c r="C637" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D637" s="7" t="s">
-        <v>1476</v>
+        <v>1480</v>
       </c>
       <c r="E637" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G637" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H637" s="7" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="I637" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J637" s="10">
-        <v>3883</v>
+        <v>2.27</v>
       </c>
       <c r="L637" s="7">
         <v>10</v>
       </c>
       <c r="N637" s="10">
-        <v>3494.7</v>
+        <v>2.04</v>
       </c>
     </row>
     <row r="638">
       <c r="A638" s="5" t="s">
-        <v>1477</v>
+        <v>1481</v>
       </c>
       <c r="B638" s="6" t="s">
-        <v>1478</v>
+        <v>1482</v>
       </c>
       <c r="C638" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D638" s="7" t="s">
-        <v>1479</v>
+        <v>1483</v>
       </c>
       <c r="E638" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G638" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H638" s="7" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="I638" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J638" s="10">
-        <v>6245.85</v>
+        <v>2.13</v>
       </c>
       <c r="L638" s="7">
         <v>10</v>
       </c>
       <c r="N638" s="10">
-        <v>5621.27</v>
+        <v>1.92</v>
       </c>
     </row>
     <row r="639">
       <c r="A639" s="5" t="s">
-        <v>1480</v>
+        <v>1484</v>
       </c>
       <c r="B639" s="6" t="s">
-        <v>1481</v>
+        <v>1485</v>
       </c>
       <c r="C639" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D639" s="7" t="s">
-        <v>1482</v>
+        <v>1486</v>
       </c>
       <c r="E639" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G639" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H639" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I639" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J639" s="10">
-        <v>9</v>
+        <v>2.08</v>
       </c>
       <c r="L639" s="7">
         <v>10</v>
       </c>
       <c r="N639" s="10">
-        <v>8.1</v>
+        <v>1.87</v>
       </c>
     </row>
     <row r="640">
       <c r="A640" s="5" t="s">
-        <v>1483</v>
+        <v>1284</v>
       </c>
       <c r="B640" s="6" t="s">
-        <v>1484</v>
+        <v>1285</v>
       </c>
       <c r="C640" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D640" s="7" t="s">
-        <v>1485</v>
+        <v>1487</v>
       </c>
       <c r="E640" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G640" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H640" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I640" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J640" s="10">
-        <v>8</v>
+        <v>113.51</v>
       </c>
       <c r="L640" s="7">
         <v>10</v>
       </c>
       <c r="N640" s="10">
-        <v>7.2</v>
+        <v>102.16</v>
       </c>
     </row>
     <row r="641">
       <c r="A641" s="5" t="s">
-        <v>1486</v>
+        <v>1287</v>
       </c>
       <c r="B641" s="6" t="s">
-        <v>1487</v>
+        <v>1288</v>
       </c>
       <c r="C641" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D641" s="7" t="s">
         <v>1488</v>
       </c>
       <c r="E641" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G641" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H641" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I641" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J641" s="10">
-        <v>7</v>
+        <v>37.58</v>
       </c>
       <c r="L641" s="7">
         <v>10</v>
       </c>
       <c r="N641" s="10">
-        <v>6.3</v>
+        <v>33.82</v>
       </c>
     </row>
     <row r="642">
       <c r="A642" s="5" t="s">
+        <v>1290</v>
+      </c>
+      <c r="B642" s="6" t="s">
+        <v>1291</v>
+      </c>
+      <c r="C642" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D642" s="7" t="s">
         <v>1489</v>
       </c>
-      <c r="B642" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E642" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G642" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H642" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I642" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J642" s="10">
-        <v>6</v>
+        <v>18.86</v>
       </c>
       <c r="L642" s="7">
         <v>10</v>
       </c>
       <c r="N642" s="10">
-        <v>5.4</v>
+        <v>16.97</v>
       </c>
     </row>
     <row r="643">
       <c r="A643" s="5" t="s">
-        <v>1492</v>
+        <v>1293</v>
       </c>
       <c r="B643" s="6" t="s">
-        <v>1493</v>
+        <v>1294</v>
       </c>
       <c r="C643" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D643" s="7" t="s">
-        <v>1494</v>
+        <v>1490</v>
       </c>
       <c r="E643" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G643" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H643" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I643" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J643" s="10">
-        <v>5</v>
+        <v>12.34</v>
       </c>
       <c r="L643" s="7">
         <v>10</v>
       </c>
       <c r="N643" s="10">
-        <v>4.5</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="644">
       <c r="A644" s="5" t="s">
-        <v>1495</v>
+        <v>1296</v>
       </c>
       <c r="B644" s="6" t="s">
-        <v>1496</v>
+        <v>1297</v>
       </c>
       <c r="C644" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D644" s="7" t="s">
-        <v>1497</v>
+        <v>1491</v>
       </c>
       <c r="E644" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G644" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H644" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I644" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J644" s="10">
-        <v>4</v>
+        <v>10.4</v>
       </c>
       <c r="L644" s="7">
         <v>10</v>
       </c>
       <c r="N644" s="10">
-        <v>3.6</v>
+        <v>9.36</v>
       </c>
     </row>
     <row r="645">
       <c r="A645" s="5" t="s">
-        <v>1498</v>
+        <v>1299</v>
       </c>
       <c r="B645" s="6" t="s">
-        <v>1499</v>
+        <v>1300</v>
       </c>
       <c r="C645" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D645" s="7" t="s">
-        <v>1500</v>
+        <v>1492</v>
       </c>
       <c r="E645" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G645" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H645" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I645" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J645" s="10">
-        <v>13.33</v>
+        <v>8.22</v>
       </c>
       <c r="L645" s="7">
         <v>10</v>
       </c>
       <c r="N645" s="10">
-        <v>12</v>
+        <v>7.4</v>
       </c>
     </row>
     <row r="646">
       <c r="A646" s="5" t="s">
-        <v>1501</v>
+        <v>1349</v>
       </c>
       <c r="B646" s="6" t="s">
-        <v>1502</v>
+        <v>1350</v>
       </c>
       <c r="C646" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D646" s="7" t="s">
-        <v>1503</v>
+        <v>1493</v>
       </c>
       <c r="E646" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G646" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H646" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I646" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J646" s="10">
-        <v>7</v>
+        <v>6.89</v>
       </c>
       <c r="L646" s="7">
         <v>10</v>
       </c>
       <c r="N646" s="10">
-        <v>6.3</v>
+        <v>6.2</v>
       </c>
     </row>
     <row r="647">
       <c r="A647" s="5" t="s">
-        <v>1504</v>
+        <v>1352</v>
       </c>
       <c r="B647" s="6" t="s">
-        <v>1505</v>
+        <v>1353</v>
       </c>
       <c r="C647" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D647" s="7" t="s">
-        <v>1506</v>
+        <v>1494</v>
       </c>
       <c r="E647" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G647" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H647" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I647" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J647" s="10">
-        <v>5.33</v>
+        <v>6.45</v>
       </c>
       <c r="L647" s="7">
         <v>10</v>
       </c>
       <c r="N647" s="10">
-        <v>4.8</v>
+        <v>5.81</v>
       </c>
     </row>
     <row r="648">
       <c r="A648" s="5" t="s">
-        <v>1507</v>
+        <v>1495</v>
       </c>
       <c r="B648" s="6" t="s">
-        <v>1508</v>
+        <v>1496</v>
       </c>
       <c r="C648" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D648" s="7" t="s">
-        <v>1509</v>
+        <v>1497</v>
       </c>
       <c r="E648" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G648" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H648" s="7" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="I648" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J648" s="10">
-        <v>3.17</v>
+        <v>60</v>
       </c>
       <c r="L648" s="7">
         <v>10</v>
       </c>
       <c r="N648" s="10">
-        <v>2.85</v>
+        <v>54</v>
       </c>
     </row>
     <row r="649">
       <c r="A649" s="5" t="s">
-        <v>1510</v>
+        <v>1498</v>
       </c>
       <c r="B649" s="6" t="s">
-        <v>1511</v>
+        <v>1499</v>
       </c>
       <c r="C649" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D649" s="7" t="s">
-        <v>1512</v>
+        <v>1500</v>
       </c>
       <c r="E649" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G649" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H649" s="7" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="I649" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J649" s="10">
-        <v>2.5</v>
+        <v>200</v>
       </c>
       <c r="L649" s="7">
         <v>10</v>
       </c>
       <c r="N649" s="10">
-        <v>2.25</v>
+        <v>180</v>
       </c>
     </row>
     <row r="650">
       <c r="A650" s="5" t="s">
-        <v>1513</v>
+        <v>1501</v>
       </c>
       <c r="B650" s="6" t="s">
-        <v>1514</v>
+        <v>1502</v>
       </c>
       <c r="C650" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D650" s="7" t="s">
-        <v>1515</v>
+        <v>1503</v>
       </c>
       <c r="E650" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G650" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H650" s="7" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="I650" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J650" s="10">
-        <v>1.95</v>
+        <v>600</v>
       </c>
       <c r="L650" s="7">
         <v>10</v>
       </c>
       <c r="N650" s="10">
-        <v>1.76</v>
+        <v>540</v>
       </c>
     </row>
     <row r="651">
       <c r="A651" s="5" t="s">
-        <v>1516</v>
+        <v>1504</v>
       </c>
       <c r="B651" s="6" t="s">
-        <v>1517</v>
+        <v>1505</v>
       </c>
       <c r="C651" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D651" s="7" t="s">
-        <v>1518</v>
+        <v>1506</v>
       </c>
       <c r="E651" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G651" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H651" s="7" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="I651" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J651" s="10">
-        <v>1.9</v>
+        <v>1200</v>
       </c>
       <c r="L651" s="7">
         <v>10</v>
       </c>
       <c r="N651" s="10">
-        <v>1.71</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="652">
       <c r="A652" s="5" t="s">
-        <v>1519</v>
+        <v>1507</v>
       </c>
       <c r="B652" s="6" t="s">
-        <v>1520</v>
+        <v>1508</v>
       </c>
       <c r="C652" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D652" s="7" t="s">
-        <v>1521</v>
+        <v>1509</v>
       </c>
       <c r="E652" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G652" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H652" s="7" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="I652" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J652" s="10">
-        <v>2.4</v>
+        <v>2200</v>
       </c>
       <c r="L652" s="7">
         <v>10</v>
       </c>
       <c r="N652" s="10">
-        <v>2.16</v>
+        <v>1980</v>
       </c>
     </row>
     <row r="653">
       <c r="A653" s="5" t="s">
-        <v>1522</v>
+        <v>1510</v>
       </c>
       <c r="B653" s="6" t="s">
-        <v>1523</v>
+        <v>1511</v>
       </c>
       <c r="C653" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D653" s="7" t="s">
-        <v>1524</v>
+        <v>1512</v>
       </c>
       <c r="E653" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G653" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H653" s="7" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="I653" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J653" s="10">
-        <v>13.68</v>
+        <v>4000</v>
       </c>
       <c r="L653" s="7">
         <v>10</v>
       </c>
       <c r="N653" s="10">
-        <v>12.31</v>
+        <v>3600</v>
       </c>
     </row>
     <row r="654">
       <c r="A654" s="5" t="s">
-        <v>1525</v>
+        <v>1513</v>
       </c>
       <c r="B654" s="6" t="s">
-        <v>1526</v>
+        <v>1514</v>
       </c>
       <c r="C654" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D654" s="7" t="s">
-        <v>1527</v>
+        <v>1515</v>
       </c>
       <c r="E654" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G654" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H654" s="7" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="I654" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J654" s="10">
-        <v>5.03</v>
+        <v>8000</v>
       </c>
       <c r="L654" s="7">
         <v>10</v>
       </c>
       <c r="N654" s="10">
-        <v>4.53</v>
+        <v>7200</v>
       </c>
     </row>
     <row r="655">
       <c r="A655" s="5" t="s">
-        <v>1528</v>
+        <v>1516</v>
       </c>
       <c r="B655" s="6" t="s">
-        <v>1529</v>
+        <v>1517</v>
       </c>
       <c r="C655" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D655" s="7" t="s">
-        <v>1530</v>
+        <v>1518</v>
       </c>
       <c r="E655" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G655" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H655" s="7" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="I655" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J655" s="10">
-        <v>3.2</v>
+        <v>12000</v>
       </c>
       <c r="L655" s="7">
         <v>10</v>
       </c>
       <c r="N655" s="10">
-        <v>2.88</v>
+        <v>10800</v>
       </c>
     </row>
     <row r="656">
       <c r="A656" s="5" t="s">
-        <v>1531</v>
+        <v>1519</v>
       </c>
       <c r="B656" s="6" t="s">
-        <v>1532</v>
+        <v>1520</v>
       </c>
       <c r="C656" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D656" s="7" t="s">
-        <v>1533</v>
+        <v>1521</v>
       </c>
       <c r="E656" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G656" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H656" s="7" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="I656" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J656" s="10">
-        <v>2.43</v>
+        <v>359.48</v>
       </c>
       <c r="L656" s="7">
         <v>10</v>
       </c>
       <c r="N656" s="10">
-        <v>2.19</v>
+        <v>323.53</v>
       </c>
     </row>
     <row r="657">
       <c r="A657" s="5" t="s">
-        <v>1534</v>
+        <v>1522</v>
       </c>
       <c r="B657" s="6" t="s">
-        <v>1535</v>
+        <v>1523</v>
       </c>
       <c r="C657" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D657" s="7" t="s">
-        <v>1536</v>
+        <v>1524</v>
       </c>
       <c r="E657" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G657" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H657" s="7" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="I657" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J657" s="10">
-        <v>2.4</v>
+        <v>509.13</v>
       </c>
       <c r="L657" s="7">
         <v>10</v>
       </c>
       <c r="N657" s="10">
-        <v>2.16</v>
+        <v>458.22</v>
       </c>
     </row>
     <row r="658">
       <c r="A658" s="5" t="s">
-        <v>1537</v>
+        <v>1525</v>
       </c>
       <c r="B658" s="6" t="s">
-        <v>1538</v>
+        <v>1526</v>
       </c>
       <c r="C658" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D658" s="7" t="s">
-        <v>1539</v>
+        <v>1527</v>
       </c>
       <c r="E658" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G658" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H658" s="7" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="I658" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J658" s="10">
-        <v>2.27</v>
+        <v>1020.89</v>
       </c>
       <c r="L658" s="7">
         <v>10</v>
       </c>
       <c r="N658" s="10">
-        <v>2.04</v>
+        <v>918.8</v>
       </c>
     </row>
     <row r="659">
       <c r="A659" s="5" t="s">
-        <v>1540</v>
+        <v>1528</v>
       </c>
       <c r="B659" s="6" t="s">
-        <v>1541</v>
+        <v>1529</v>
       </c>
       <c r="C659" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D659" s="7" t="s">
-        <v>1542</v>
+        <v>1530</v>
       </c>
       <c r="E659" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G659" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H659" s="7" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="I659" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J659" s="10">
-        <v>2.13</v>
+        <v>1750.09</v>
       </c>
       <c r="L659" s="7">
         <v>10</v>
       </c>
       <c r="N659" s="10">
-        <v>1.92</v>
+        <v>1575.08</v>
       </c>
     </row>
     <row r="660">
       <c r="A660" s="5" t="s">
-        <v>1543</v>
+        <v>1531</v>
       </c>
       <c r="B660" s="6" t="s">
-        <v>1544</v>
+        <v>1532</v>
       </c>
       <c r="C660" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D660" s="7" t="s">
-        <v>1545</v>
+        <v>1533</v>
       </c>
       <c r="E660" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G660" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H660" s="7" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="I660" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J660" s="10">
-        <v>2.08</v>
+        <v>2950</v>
       </c>
       <c r="L660" s="7">
         <v>10</v>
       </c>
       <c r="N660" s="10">
-        <v>1.87</v>
+        <v>2655</v>
       </c>
     </row>
     <row r="661">
       <c r="A661" s="5" t="s">
-        <v>1343</v>
+        <v>1534</v>
       </c>
       <c r="B661" s="6" t="s">
-        <v>1344</v>
+        <v>1535</v>
       </c>
       <c r="C661" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D661" s="7" t="s">
-        <v>1546</v>
+        <v>1536</v>
       </c>
       <c r="E661" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G661" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H661" s="7" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="I661" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J661" s="10">
-        <v>113.51</v>
+        <v>5078.67</v>
       </c>
       <c r="L661" s="7">
         <v>10</v>
       </c>
       <c r="N661" s="10">
-        <v>102.16</v>
+        <v>4570.8</v>
       </c>
     </row>
     <row r="662">
       <c r="A662" s="5" t="s">
-        <v>1346</v>
+        <v>1537</v>
       </c>
       <c r="B662" s="6" t="s">
-        <v>1347</v>
+        <v>1538</v>
       </c>
       <c r="C662" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D662" s="7" t="s">
-        <v>1547</v>
+        <v>1539</v>
       </c>
       <c r="E662" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G662" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H662" s="7" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="I662" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J662" s="10">
-        <v>37.58</v>
+        <v>9492.33</v>
       </c>
       <c r="L662" s="7">
         <v>10</v>
       </c>
       <c r="N662" s="10">
-        <v>33.82</v>
+        <v>8543.1</v>
       </c>
     </row>
     <row r="663">
       <c r="A663" s="5" t="s">
-        <v>1349</v>
+        <v>1540</v>
       </c>
       <c r="B663" s="6" t="s">
-        <v>1350</v>
+        <v>1541</v>
       </c>
       <c r="C663" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D663" s="7" t="s">
-        <v>1548</v>
+        <v>1542</v>
       </c>
       <c r="E663" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G663" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H663" s="7" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="I663" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J663" s="10">
-        <v>18.86</v>
+        <v>13905.99</v>
       </c>
       <c r="L663" s="7">
         <v>10</v>
       </c>
       <c r="N663" s="10">
-        <v>16.97</v>
+        <v>12515.39</v>
       </c>
     </row>
     <row r="664">
       <c r="A664" s="5" t="s">
-        <v>1352</v>
+        <v>1543</v>
       </c>
       <c r="B664" s="6" t="s">
-        <v>1353</v>
+        <v>1544</v>
       </c>
       <c r="C664" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D664" s="7" t="s">
-        <v>1549</v>
+        <v>1545</v>
       </c>
       <c r="E664" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G664" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H664" s="7" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="I664" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J664" s="10">
-        <v>12.34</v>
+        <v>200</v>
       </c>
       <c r="L664" s="7">
         <v>10</v>
       </c>
       <c r="N664" s="10">
-        <v>11.11</v>
+        <v>180</v>
       </c>
     </row>
     <row r="665">
       <c r="A665" s="5" t="s">
-        <v>1355</v>
+        <v>1546</v>
       </c>
       <c r="B665" s="6" t="s">
-        <v>1356</v>
+        <v>1547</v>
       </c>
       <c r="C665" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D665" s="7" t="s">
-        <v>1550</v>
+        <v>1548</v>
       </c>
       <c r="E665" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G665" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H665" s="7" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="I665" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J665" s="10">
-        <v>10.4</v>
+        <v>350</v>
       </c>
       <c r="L665" s="7">
         <v>10</v>
       </c>
       <c r="N665" s="10">
-        <v>9.36</v>
+        <v>315</v>
       </c>
     </row>
     <row r="666">
       <c r="A666" s="5" t="s">
-        <v>1358</v>
+        <v>1549</v>
       </c>
       <c r="B666" s="6" t="s">
-        <v>1359</v>
+        <v>1550</v>
       </c>
       <c r="C666" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D666" s="7" t="s">
         <v>1551</v>
       </c>
       <c r="E666" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G666" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H666" s="7" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="I666" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J666" s="10">
-        <v>8.22</v>
+        <v>800</v>
       </c>
       <c r="L666" s="7">
         <v>10</v>
       </c>
       <c r="N666" s="10">
-        <v>7.4</v>
+        <v>720</v>
       </c>
     </row>
     <row r="667">
       <c r="A667" s="5" t="s">
-        <v>1408</v>
+        <v>1552</v>
       </c>
       <c r="B667" s="6" t="s">
-        <v>1409</v>
+        <v>1553</v>
       </c>
       <c r="C667" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D667" s="7" t="s">
-        <v>1552</v>
+        <v>1554</v>
       </c>
       <c r="E667" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G667" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H667" s="7" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="I667" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J667" s="10">
-        <v>6.89</v>
+        <v>950</v>
       </c>
       <c r="L667" s="7">
         <v>10</v>
       </c>
       <c r="N667" s="10">
-        <v>6.2</v>
+        <v>855</v>
       </c>
     </row>
     <row r="668">
       <c r="A668" s="5" t="s">
-        <v>1411</v>
+        <v>1555</v>
       </c>
       <c r="B668" s="6" t="s">
-        <v>1412</v>
+        <v>1556</v>
       </c>
       <c r="C668" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D668" s="7" t="s">
-        <v>1553</v>
+        <v>1557</v>
       </c>
       <c r="E668" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G668" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H668" s="7" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="I668" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J668" s="10">
-        <v>6.45</v>
+        <v>1848</v>
       </c>
       <c r="L668" s="7">
         <v>10</v>
       </c>
       <c r="N668" s="10">
-        <v>5.81</v>
+        <v>1663.2</v>
       </c>
     </row>
     <row r="669">
       <c r="A669" s="5" t="s">
-        <v>1554</v>
+        <v>1558</v>
       </c>
       <c r="B669" s="6" t="s">
-        <v>1555</v>
+        <v>1559</v>
       </c>
       <c r="C669" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D669" s="7" t="s">
-        <v>1556</v>
+        <v>1560</v>
       </c>
       <c r="E669" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G669" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H669" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I669" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J669" s="10">
-        <v>60</v>
+        <v>1820.5</v>
       </c>
       <c r="L669" s="7">
         <v>10</v>
       </c>
       <c r="N669" s="10">
-        <v>54</v>
+        <v>1638.45</v>
       </c>
     </row>
     <row r="670">
       <c r="A670" s="5" t="s">
-        <v>1557</v>
+        <v>1561</v>
       </c>
       <c r="B670" s="6" t="s">
-        <v>1558</v>
+        <v>1562</v>
       </c>
       <c r="C670" s="7" t="s">
-        <v>14</v>
+        <v>316</v>
       </c>
       <c r="D670" s="7" t="s">
-        <v>1559</v>
+        <v>1563</v>
       </c>
       <c r="E670" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G670" s="9" t="s">
-        <v>1282</v>
+        <v>1564</v>
       </c>
       <c r="H670" s="7" t="s">
-        <v>35</v>
+        <v>1565</v>
       </c>
       <c r="I670" s="7" t="s">
-        <v>18</v>
+        <v>35</v>
       </c>
       <c r="J670" s="10">
-        <v>200</v>
+        <v>600</v>
+      </c>
+      <c r="K670" s="7" t="s">
+        <v>1566</v>
       </c>
       <c r="L670" s="7">
-        <v>10</v>
+        <v>0</v>
+      </c>
+      <c r="M670" s="7">
+        <v>0</v>
       </c>
       <c r="N670" s="10">
-        <v>180</v>
+        <v>600</v>
+      </c>
+      <c r="O670" s="9" t="s">
+        <v>1566</v>
+      </c>
+      <c r="P670" s="7">
+        <v>0</v>
+      </c>
+      <c r="Q670" s="10">
+        <v>600</v>
       </c>
     </row>
     <row r="671">
       <c r="A671" s="5" t="s">
-        <v>1560</v>
+        <v>1567</v>
       </c>
       <c r="B671" s="6" t="s">
-        <v>1561</v>
+        <v>1568</v>
       </c>
       <c r="C671" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D671" s="7" t="s">
-        <v>1562</v>
+        <v>1569</v>
       </c>
       <c r="E671" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G671" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H671" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I671" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J671" s="10">
-        <v>600</v>
+        <v>728.92</v>
       </c>
       <c r="L671" s="7">
         <v>10</v>
       </c>
       <c r="N671" s="10">
-        <v>540</v>
+        <v>656.03</v>
       </c>
     </row>
     <row r="672">
       <c r="A672" s="5" t="s">
-        <v>1563</v>
+        <v>1570</v>
       </c>
       <c r="B672" s="6" t="s">
-        <v>1564</v>
+        <v>1571</v>
       </c>
       <c r="C672" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D672" s="7" t="s">
-        <v>1565</v>
+        <v>1572</v>
       </c>
       <c r="E672" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G672" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H672" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I672" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J672" s="10">
-        <v>1200</v>
+        <v>7200</v>
       </c>
       <c r="L672" s="7">
         <v>10</v>
       </c>
       <c r="N672" s="10">
-        <v>1080</v>
+        <v>6480</v>
       </c>
     </row>
     <row r="673">
       <c r="A673" s="5" t="s">
-        <v>1566</v>
+        <v>1573</v>
       </c>
       <c r="B673" s="6" t="s">
-        <v>1567</v>
+        <v>1574</v>
       </c>
       <c r="C673" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D673" s="7" t="s">
-        <v>1568</v>
+        <v>1575</v>
       </c>
       <c r="E673" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G673" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H673" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I673" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J673" s="10">
-        <v>2200</v>
+        <v>480.26</v>
       </c>
       <c r="L673" s="7">
         <v>10</v>
       </c>
       <c r="N673" s="10">
-        <v>1980</v>
+        <v>432.23</v>
       </c>
     </row>
     <row r="674">
       <c r="A674" s="5" t="s">
-        <v>1569</v>
+        <v>1576</v>
       </c>
       <c r="B674" s="6" t="s">
-        <v>1570</v>
+        <v>1577</v>
       </c>
       <c r="C674" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D674" s="7" t="s">
-        <v>1571</v>
+        <v>1578</v>
       </c>
       <c r="E674" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G674" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H674" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I674" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J674" s="10">
-        <v>4000</v>
+        <v>3800</v>
       </c>
       <c r="L674" s="7">
         <v>10</v>
       </c>
       <c r="N674" s="10">
-        <v>3600</v>
+        <v>3420</v>
       </c>
     </row>
     <row r="675">
       <c r="A675" s="5" t="s">
-        <v>1572</v>
+        <v>1579</v>
       </c>
       <c r="B675" s="6" t="s">
-        <v>1573</v>
+        <v>1580</v>
       </c>
       <c r="C675" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D675" s="7" t="s">
-        <v>1574</v>
+        <v>1581</v>
       </c>
       <c r="E675" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G675" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H675" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I675" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J675" s="10">
-        <v>8000</v>
+        <v>1879.05</v>
       </c>
       <c r="L675" s="7">
         <v>10</v>
       </c>
       <c r="N675" s="10">
-        <v>7200</v>
+        <v>1691.15</v>
       </c>
     </row>
     <row r="676">
       <c r="A676" s="5" t="s">
-        <v>1575</v>
+        <v>1582</v>
       </c>
       <c r="B676" s="6" t="s">
-        <v>1576</v>
+        <v>1583</v>
       </c>
       <c r="C676" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D676" s="7" t="s">
-        <v>1577</v>
+        <v>1584</v>
       </c>
       <c r="E676" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G676" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H676" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I676" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J676" s="10">
-        <v>12000</v>
+        <v>205.17</v>
       </c>
       <c r="L676" s="7">
         <v>10</v>
       </c>
       <c r="N676" s="10">
-        <v>10800</v>
+        <v>184.65</v>
       </c>
     </row>
     <row r="677">
       <c r="A677" s="5" t="s">
-        <v>1578</v>
+        <v>1585</v>
       </c>
       <c r="B677" s="6" t="s">
-        <v>1579</v>
+        <v>1586</v>
       </c>
       <c r="C677" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D677" s="7" t="s">
-        <v>1580</v>
+        <v>1587</v>
       </c>
       <c r="E677" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G677" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H677" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I677" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J677" s="10">
-        <v>359.48</v>
+        <v>8223.35</v>
       </c>
       <c r="L677" s="7">
         <v>10</v>
       </c>
       <c r="N677" s="10">
-        <v>323.53</v>
+        <v>7401.02</v>
       </c>
     </row>
     <row r="678">
       <c r="A678" s="5" t="s">
-        <v>1581</v>
+        <v>1588</v>
       </c>
       <c r="B678" s="6" t="s">
-        <v>1582</v>
+        <v>1589</v>
       </c>
       <c r="C678" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D678" s="7" t="s">
-        <v>1583</v>
+        <v>1590</v>
       </c>
       <c r="E678" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G678" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H678" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I678" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J678" s="10">
-        <v>509.13</v>
+        <v>4256.54</v>
       </c>
       <c r="L678" s="7">
         <v>10</v>
       </c>
       <c r="N678" s="10">
-        <v>458.22</v>
+        <v>3830.89</v>
       </c>
     </row>
     <row r="679">
       <c r="A679" s="5" t="s">
-        <v>1584</v>
+        <v>1591</v>
       </c>
       <c r="B679" s="6" t="s">
-        <v>1585</v>
+        <v>1592</v>
       </c>
       <c r="C679" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D679" s="7" t="s">
-        <v>1586</v>
+        <v>1593</v>
       </c>
       <c r="E679" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G679" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H679" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I679" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J679" s="10">
-        <v>1020.89</v>
+        <v>26.67</v>
       </c>
       <c r="L679" s="7">
         <v>10</v>
       </c>
       <c r="N679" s="10">
-        <v>918.8</v>
+        <v>24</v>
       </c>
     </row>
     <row r="680">
       <c r="A680" s="5" t="s">
-        <v>1587</v>
+        <v>1594</v>
       </c>
       <c r="B680" s="6" t="s">
-        <v>1588</v>
+        <v>1595</v>
       </c>
       <c r="C680" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D680" s="7" t="s">
-        <v>1589</v>
+        <v>1596</v>
       </c>
       <c r="E680" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G680" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H680" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I680" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J680" s="10">
-        <v>1750.09</v>
+        <v>0.13</v>
       </c>
       <c r="L680" s="7">
         <v>10</v>
       </c>
       <c r="N680" s="10">
-        <v>1575.08</v>
+        <v>0.12</v>
       </c>
     </row>
     <row r="681">
       <c r="A681" s="5" t="s">
-        <v>1590</v>
+        <v>1597</v>
       </c>
       <c r="B681" s="6" t="s">
-        <v>1591</v>
+        <v>1598</v>
       </c>
       <c r="C681" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D681" s="7" t="s">
-        <v>1592</v>
+        <v>1599</v>
       </c>
       <c r="E681" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G681" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H681" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I681" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J681" s="10">
-        <v>2950</v>
+        <v>8</v>
       </c>
       <c r="L681" s="7">
         <v>10</v>
       </c>
       <c r="N681" s="10">
-        <v>2655</v>
+        <v>7.2</v>
       </c>
     </row>
     <row r="682">
       <c r="A682" s="5" t="s">
-        <v>1593</v>
+        <v>1600</v>
       </c>
       <c r="B682" s="6" t="s">
-        <v>1594</v>
+        <v>1601</v>
       </c>
       <c r="C682" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D682" s="7" t="s">
-        <v>1595</v>
+        <v>1602</v>
       </c>
       <c r="E682" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G682" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H682" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I682" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J682" s="10">
-        <v>5078.67</v>
+        <v>0.4</v>
       </c>
       <c r="L682" s="7">
         <v>10</v>
       </c>
       <c r="N682" s="10">
-        <v>4570.8</v>
+        <v>0.36</v>
       </c>
     </row>
     <row r="683">
       <c r="A683" s="5" t="s">
-        <v>1596</v>
+        <v>1603</v>
       </c>
       <c r="B683" s="6" t="s">
-        <v>1597</v>
+        <v>1604</v>
       </c>
       <c r="C683" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D683" s="7" t="s">
-        <v>1598</v>
+        <v>1605</v>
       </c>
       <c r="E683" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G683" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H683" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I683" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J683" s="10">
-        <v>9492.33</v>
+        <v>19345</v>
       </c>
       <c r="L683" s="7">
         <v>10</v>
       </c>
       <c r="N683" s="10">
-        <v>8543.1</v>
+        <v>17410.5</v>
       </c>
     </row>
     <row r="684">
       <c r="A684" s="5" t="s">
-        <v>1599</v>
+        <v>1495</v>
       </c>
       <c r="B684" s="6" t="s">
-        <v>1600</v>
+        <v>1496</v>
       </c>
       <c r="C684" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D684" s="7" t="s">
-        <v>1601</v>
+        <v>1606</v>
       </c>
       <c r="E684" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G684" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H684" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I684" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J684" s="10">
-        <v>13905.99</v>
+        <v>250</v>
       </c>
       <c r="L684" s="7">
         <v>10</v>
       </c>
       <c r="N684" s="10">
-        <v>12515.39</v>
+        <v>225</v>
       </c>
     </row>
     <row r="685">
       <c r="A685" s="5" t="s">
-        <v>1602</v>
+        <v>1498</v>
       </c>
       <c r="B685" s="6" t="s">
-        <v>1603</v>
+        <v>1499</v>
       </c>
       <c r="C685" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D685" s="7" t="s">
-        <v>1604</v>
+        <v>1607</v>
       </c>
       <c r="E685" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G685" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H685" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I685" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J685" s="10">
-        <v>200</v>
+        <v>250</v>
       </c>
       <c r="L685" s="7">
         <v>10</v>
       </c>
       <c r="N685" s="10">
-        <v>180</v>
+        <v>225</v>
       </c>
     </row>
     <row r="686">
       <c r="A686" s="5" t="s">
-        <v>1605</v>
+        <v>1501</v>
       </c>
       <c r="B686" s="6" t="s">
-        <v>1606</v>
+        <v>1502</v>
       </c>
       <c r="C686" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D686" s="7" t="s">
-        <v>1607</v>
+        <v>1608</v>
       </c>
       <c r="E686" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G686" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H686" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I686" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J686" s="10">
-        <v>350</v>
+        <v>250</v>
       </c>
       <c r="L686" s="7">
         <v>10</v>
       </c>
       <c r="N686" s="10">
-        <v>315</v>
+        <v>225</v>
       </c>
     </row>
     <row r="687">
       <c r="A687" s="5" t="s">
-        <v>1608</v>
+        <v>1504</v>
       </c>
       <c r="B687" s="6" t="s">
+        <v>1505</v>
+      </c>
+      <c r="C687" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D687" s="7" t="s">
         <v>1609</v>
       </c>
-      <c r="C687" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E687" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G687" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H687" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I687" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J687" s="10">
-        <v>800</v>
+        <v>250</v>
       </c>
       <c r="L687" s="7">
         <v>10</v>
       </c>
       <c r="N687" s="10">
-        <v>720</v>
+        <v>225</v>
       </c>
     </row>
     <row r="688">
       <c r="A688" s="5" t="s">
-        <v>1611</v>
+        <v>1507</v>
       </c>
       <c r="B688" s="6" t="s">
-        <v>1612</v>
+        <v>1508</v>
       </c>
       <c r="C688" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D688" s="7" t="s">
-        <v>1613</v>
+        <v>1610</v>
       </c>
       <c r="E688" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G688" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H688" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I688" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J688" s="10">
-        <v>950</v>
+        <v>250</v>
       </c>
       <c r="L688" s="7">
         <v>10</v>
       </c>
       <c r="N688" s="10">
-        <v>855</v>
+        <v>225</v>
       </c>
     </row>
     <row r="689">
       <c r="A689" s="5" t="s">
-        <v>1614</v>
+        <v>1510</v>
       </c>
       <c r="B689" s="6" t="s">
-        <v>1615</v>
+        <v>1511</v>
       </c>
       <c r="C689" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D689" s="7" t="s">
-        <v>1616</v>
+        <v>1611</v>
       </c>
       <c r="E689" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G689" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H689" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I689" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J689" s="10">
-        <v>1848</v>
+        <v>250</v>
       </c>
       <c r="L689" s="7">
         <v>10</v>
       </c>
       <c r="N689" s="10">
-        <v>1663.2</v>
+        <v>225</v>
       </c>
     </row>
     <row r="690">
       <c r="A690" s="5" t="s">
-        <v>1617</v>
+        <v>1513</v>
       </c>
       <c r="B690" s="6" t="s">
-        <v>1618</v>
+        <v>1514</v>
       </c>
       <c r="C690" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D690" s="7" t="s">
-        <v>1619</v>
+        <v>1612</v>
       </c>
       <c r="E690" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G690" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H690" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I690" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J690" s="10">
-        <v>1820.5</v>
+        <v>250</v>
       </c>
       <c r="L690" s="7">
         <v>10</v>
       </c>
       <c r="N690" s="10">
-        <v>1638.45</v>
+        <v>225</v>
       </c>
     </row>
     <row r="691">
       <c r="A691" s="5" t="s">
-        <v>1620</v>
+        <v>1516</v>
       </c>
       <c r="B691" s="6" t="s">
-        <v>1621</v>
+        <v>1517</v>
       </c>
       <c r="C691" s="7" t="s">
-        <v>316</v>
+        <v>14</v>
       </c>
       <c r="D691" s="7" t="s">
-        <v>1622</v>
+        <v>1613</v>
       </c>
       <c r="E691" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G691" s="9" t="s">
-        <v>1623</v>
+        <v>1223</v>
       </c>
       <c r="H691" s="7" t="s">
-        <v>1624</v>
+        <v>35</v>
       </c>
       <c r="I691" s="7" t="s">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="J691" s="10">
-        <v>600</v>
-[...2 lines deleted...]
-        <v>1625</v>
+        <v>250</v>
       </c>
       <c r="L691" s="7">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="N691" s="10">
-        <v>600</v>
-[...8 lines deleted...]
-        <v>600</v>
+        <v>225</v>
       </c>
     </row>
     <row r="692">
       <c r="A692" s="5" t="s">
-        <v>1626</v>
+        <v>1519</v>
       </c>
       <c r="B692" s="6" t="s">
-        <v>1627</v>
+        <v>1520</v>
       </c>
       <c r="C692" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D692" s="7" t="s">
-        <v>1628</v>
+        <v>1614</v>
       </c>
       <c r="E692" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G692" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H692" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I692" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J692" s="10">
-        <v>728.92</v>
+        <v>1050</v>
       </c>
       <c r="L692" s="7">
         <v>10</v>
       </c>
       <c r="N692" s="10">
-        <v>656.03</v>
+        <v>945</v>
       </c>
     </row>
     <row r="693">
       <c r="A693" s="5" t="s">
-        <v>1629</v>
+        <v>1522</v>
       </c>
       <c r="B693" s="6" t="s">
-        <v>1630</v>
+        <v>1523</v>
       </c>
       <c r="C693" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D693" s="7" t="s">
-        <v>1631</v>
+        <v>1615</v>
       </c>
       <c r="E693" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G693" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H693" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I693" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J693" s="10">
-        <v>7200</v>
+        <v>1050</v>
       </c>
       <c r="L693" s="7">
         <v>10</v>
       </c>
       <c r="N693" s="10">
-        <v>6480</v>
+        <v>945</v>
       </c>
     </row>
     <row r="694">
       <c r="A694" s="5" t="s">
-        <v>1632</v>
+        <v>1525</v>
       </c>
       <c r="B694" s="6" t="s">
-        <v>1633</v>
+        <v>1526</v>
       </c>
       <c r="C694" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D694" s="7" t="s">
-        <v>1634</v>
+        <v>1616</v>
       </c>
       <c r="E694" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G694" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H694" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I694" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J694" s="10">
-        <v>480.26</v>
+        <v>1050</v>
       </c>
       <c r="L694" s="7">
         <v>10</v>
       </c>
       <c r="N694" s="10">
-        <v>432.23</v>
+        <v>945</v>
       </c>
     </row>
     <row r="695">
       <c r="A695" s="5" t="s">
-        <v>1635</v>
+        <v>1528</v>
       </c>
       <c r="B695" s="6" t="s">
-        <v>1636</v>
+        <v>1529</v>
       </c>
       <c r="C695" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D695" s="7" t="s">
-        <v>1637</v>
+        <v>1617</v>
       </c>
       <c r="E695" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G695" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H695" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I695" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J695" s="10">
-        <v>3800</v>
+        <v>1050</v>
       </c>
       <c r="L695" s="7">
         <v>10</v>
       </c>
       <c r="N695" s="10">
-        <v>3420</v>
+        <v>945</v>
       </c>
     </row>
     <row r="696">
       <c r="A696" s="5" t="s">
-        <v>1638</v>
+        <v>1531</v>
       </c>
       <c r="B696" s="6" t="s">
-        <v>1639</v>
+        <v>1532</v>
       </c>
       <c r="C696" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D696" s="7" t="s">
-        <v>1640</v>
+        <v>1618</v>
       </c>
       <c r="E696" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G696" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H696" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I696" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J696" s="10">
-        <v>1879.05</v>
+        <v>1050</v>
       </c>
       <c r="L696" s="7">
         <v>10</v>
       </c>
       <c r="N696" s="10">
-        <v>1691.15</v>
+        <v>945</v>
       </c>
     </row>
     <row r="697">
       <c r="A697" s="5" t="s">
-        <v>1641</v>
+        <v>1534</v>
       </c>
       <c r="B697" s="6" t="s">
-        <v>1642</v>
+        <v>1535</v>
       </c>
       <c r="C697" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D697" s="7" t="s">
-        <v>1643</v>
+        <v>1619</v>
       </c>
       <c r="E697" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G697" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H697" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I697" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J697" s="10">
-        <v>205.17</v>
+        <v>1050</v>
       </c>
       <c r="L697" s="7">
         <v>10</v>
       </c>
       <c r="N697" s="10">
-        <v>184.65</v>
+        <v>945</v>
       </c>
     </row>
     <row r="698">
       <c r="A698" s="5" t="s">
-        <v>1644</v>
+        <v>1537</v>
       </c>
       <c r="B698" s="6" t="s">
-        <v>1645</v>
+        <v>1538</v>
       </c>
       <c r="C698" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D698" s="7" t="s">
-        <v>1646</v>
+        <v>1620</v>
       </c>
       <c r="E698" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G698" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H698" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I698" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J698" s="10">
-        <v>8223.35</v>
+        <v>1050</v>
       </c>
       <c r="L698" s="7">
         <v>10</v>
       </c>
       <c r="N698" s="10">
-        <v>7401.02</v>
+        <v>945</v>
       </c>
     </row>
     <row r="699">
       <c r="A699" s="5" t="s">
-        <v>1647</v>
+        <v>1540</v>
       </c>
       <c r="B699" s="6" t="s">
-        <v>1648</v>
+        <v>1541</v>
       </c>
       <c r="C699" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D699" s="7" t="s">
-        <v>1649</v>
+        <v>1621</v>
       </c>
       <c r="E699" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G699" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H699" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I699" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J699" s="10">
-        <v>4256.54</v>
+        <v>1050</v>
       </c>
       <c r="L699" s="7">
         <v>10</v>
       </c>
       <c r="N699" s="10">
-        <v>3830.89</v>
+        <v>945</v>
       </c>
     </row>
     <row r="700">
       <c r="A700" s="5" t="s">
-        <v>1650</v>
+        <v>1622</v>
       </c>
       <c r="B700" s="6" t="s">
-        <v>1651</v>
+        <v>1623</v>
       </c>
       <c r="C700" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D700" s="7" t="s">
-        <v>1652</v>
+        <v>1624</v>
       </c>
       <c r="E700" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G700" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H700" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I700" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J700" s="10">
-        <v>26.67</v>
+        <v>400</v>
       </c>
       <c r="L700" s="7">
         <v>10</v>
       </c>
       <c r="N700" s="10">
-        <v>24</v>
+        <v>360</v>
       </c>
     </row>
     <row r="701">
       <c r="A701" s="5" t="s">
-        <v>1653</v>
+        <v>1625</v>
       </c>
       <c r="B701" s="6" t="s">
-        <v>1654</v>
+        <v>1626</v>
       </c>
       <c r="C701" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D701" s="7" t="s">
-        <v>1655</v>
+        <v>1627</v>
       </c>
       <c r="E701" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G701" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H701" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I701" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J701" s="10">
-        <v>0.13</v>
+        <v>400</v>
       </c>
       <c r="L701" s="7">
         <v>10</v>
       </c>
       <c r="N701" s="10">
-        <v>0.12</v>
+        <v>360</v>
       </c>
     </row>
     <row r="702">
       <c r="A702" s="5" t="s">
-        <v>1656</v>
+        <v>1628</v>
       </c>
       <c r="B702" s="6" t="s">
-        <v>1657</v>
+        <v>1629</v>
       </c>
       <c r="C702" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D702" s="7" t="s">
-        <v>1658</v>
+        <v>1630</v>
       </c>
       <c r="E702" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G702" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H702" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I702" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J702" s="10">
-        <v>8</v>
+        <v>400</v>
       </c>
       <c r="L702" s="7">
         <v>10</v>
       </c>
       <c r="N702" s="10">
-        <v>7.2</v>
+        <v>360</v>
       </c>
     </row>
     <row r="703">
       <c r="A703" s="5" t="s">
-        <v>1659</v>
+        <v>1631</v>
       </c>
       <c r="B703" s="6" t="s">
-        <v>1660</v>
+        <v>1632</v>
       </c>
       <c r="C703" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D703" s="7" t="s">
-        <v>1661</v>
+        <v>1633</v>
       </c>
       <c r="E703" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G703" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H703" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I703" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J703" s="10">
-        <v>0.4</v>
+        <v>400</v>
       </c>
       <c r="L703" s="7">
         <v>10</v>
       </c>
       <c r="N703" s="10">
-        <v>0.36</v>
+        <v>360</v>
       </c>
     </row>
     <row r="704">
       <c r="A704" s="5" t="s">
-        <v>1662</v>
+        <v>1634</v>
       </c>
       <c r="B704" s="6" t="s">
-        <v>1663</v>
+        <v>1635</v>
       </c>
       <c r="C704" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D704" s="7" t="s">
-        <v>1664</v>
+        <v>1636</v>
       </c>
       <c r="E704" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G704" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H704" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I704" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J704" s="10">
-        <v>19345</v>
+        <v>400</v>
       </c>
       <c r="L704" s="7">
         <v>10</v>
       </c>
       <c r="N704" s="10">
-        <v>17410.5</v>
+        <v>360</v>
       </c>
     </row>
     <row r="705">
       <c r="A705" s="5" t="s">
-        <v>1554</v>
+        <v>1637</v>
       </c>
       <c r="B705" s="6" t="s">
-        <v>1555</v>
+        <v>1638</v>
       </c>
       <c r="C705" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D705" s="7" t="s">
-        <v>1665</v>
+        <v>1639</v>
       </c>
       <c r="E705" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G705" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H705" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I705" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J705" s="10">
-        <v>250</v>
+        <v>400</v>
       </c>
       <c r="L705" s="7">
         <v>10</v>
       </c>
       <c r="N705" s="10">
-        <v>225</v>
+        <v>360</v>
       </c>
     </row>
     <row r="706">
       <c r="A706" s="5" t="s">
-        <v>1557</v>
+        <v>1640</v>
       </c>
       <c r="B706" s="6" t="s">
-        <v>1558</v>
+        <v>1641</v>
       </c>
       <c r="C706" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D706" s="7" t="s">
-        <v>1666</v>
+        <v>1642</v>
       </c>
       <c r="E706" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G706" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H706" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I706" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J706" s="10">
-        <v>250</v>
+        <v>400</v>
       </c>
       <c r="L706" s="7">
         <v>10</v>
       </c>
       <c r="N706" s="10">
-        <v>225</v>
+        <v>360</v>
       </c>
     </row>
     <row r="707">
       <c r="A707" s="5" t="s">
-        <v>1560</v>
+        <v>1643</v>
       </c>
       <c r="B707" s="6" t="s">
-        <v>1561</v>
+        <v>1644</v>
       </c>
       <c r="C707" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D707" s="7" t="s">
-        <v>1667</v>
+        <v>1645</v>
       </c>
       <c r="E707" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G707" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H707" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I707" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J707" s="10">
-        <v>250</v>
+        <v>400</v>
       </c>
       <c r="L707" s="7">
         <v>10</v>
       </c>
       <c r="N707" s="10">
-        <v>225</v>
+        <v>360</v>
       </c>
     </row>
     <row r="708">
       <c r="A708" s="5" t="s">
-        <v>1563</v>
+        <v>1646</v>
       </c>
       <c r="B708" s="6" t="s">
-        <v>1564</v>
+        <v>1647</v>
       </c>
       <c r="C708" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D708" s="7" t="s">
-        <v>1668</v>
+        <v>1648</v>
       </c>
       <c r="E708" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G708" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H708" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I708" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J708" s="10">
-        <v>250</v>
+        <v>400</v>
       </c>
       <c r="L708" s="7">
         <v>10</v>
       </c>
       <c r="N708" s="10">
-        <v>225</v>
+        <v>360</v>
       </c>
     </row>
     <row r="709">
       <c r="A709" s="5" t="s">
-        <v>1566</v>
+        <v>1649</v>
       </c>
       <c r="B709" s="6" t="s">
-        <v>1567</v>
+        <v>1650</v>
       </c>
       <c r="C709" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D709" s="7" t="s">
-        <v>1669</v>
+        <v>1651</v>
       </c>
       <c r="E709" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G709" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H709" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I709" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J709" s="10">
-        <v>250</v>
+        <v>400</v>
       </c>
       <c r="L709" s="7">
         <v>10</v>
       </c>
       <c r="N709" s="10">
-        <v>225</v>
+        <v>360</v>
       </c>
     </row>
     <row r="710">
       <c r="A710" s="5" t="s">
-        <v>1569</v>
+        <v>1652</v>
       </c>
       <c r="B710" s="6" t="s">
-        <v>1570</v>
+        <v>1653</v>
       </c>
       <c r="C710" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D710" s="7" t="s">
-        <v>1670</v>
+        <v>1654</v>
       </c>
       <c r="E710" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G710" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H710" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I710" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J710" s="10">
-        <v>250</v>
+        <v>400</v>
       </c>
       <c r="L710" s="7">
         <v>10</v>
       </c>
       <c r="N710" s="10">
-        <v>225</v>
+        <v>360</v>
       </c>
     </row>
     <row r="711">
       <c r="A711" s="5" t="s">
-        <v>1572</v>
+        <v>1655</v>
       </c>
       <c r="B711" s="6" t="s">
-        <v>1573</v>
+        <v>1656</v>
       </c>
       <c r="C711" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D711" s="7" t="s">
-        <v>1671</v>
+        <v>1657</v>
       </c>
       <c r="E711" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G711" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H711" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I711" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J711" s="10">
-        <v>250</v>
+        <v>400</v>
       </c>
       <c r="L711" s="7">
         <v>10</v>
       </c>
       <c r="N711" s="10">
-        <v>225</v>
+        <v>360</v>
       </c>
     </row>
     <row r="712">
       <c r="A712" s="5" t="s">
-        <v>1575</v>
+        <v>1658</v>
       </c>
       <c r="B712" s="6" t="s">
-        <v>1576</v>
+        <v>1659</v>
       </c>
       <c r="C712" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D712" s="7" t="s">
-        <v>1672</v>
+        <v>1660</v>
       </c>
       <c r="E712" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G712" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H712" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I712" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J712" s="10">
-        <v>250</v>
+        <v>400</v>
       </c>
       <c r="L712" s="7">
         <v>10</v>
       </c>
       <c r="N712" s="10">
-        <v>225</v>
+        <v>360</v>
       </c>
     </row>
     <row r="713">
       <c r="A713" s="5" t="s">
-        <v>1578</v>
+        <v>1661</v>
       </c>
       <c r="B713" s="6" t="s">
-        <v>1579</v>
+        <v>1662</v>
       </c>
       <c r="C713" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D713" s="7" t="s">
-        <v>1673</v>
+        <v>1663</v>
       </c>
       <c r="E713" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G713" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H713" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I713" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J713" s="10">
-        <v>1050</v>
+        <v>400</v>
       </c>
       <c r="L713" s="7">
         <v>10</v>
       </c>
       <c r="N713" s="10">
-        <v>945</v>
+        <v>360</v>
       </c>
     </row>
     <row r="714">
       <c r="A714" s="5" t="s">
-        <v>1581</v>
+        <v>1664</v>
       </c>
       <c r="B714" s="6" t="s">
-        <v>1582</v>
+        <v>1665</v>
       </c>
       <c r="C714" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D714" s="7" t="s">
-        <v>1674</v>
+        <v>1666</v>
       </c>
       <c r="E714" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G714" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H714" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I714" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J714" s="10">
-        <v>1050</v>
+        <v>400</v>
       </c>
       <c r="L714" s="7">
         <v>10</v>
       </c>
       <c r="N714" s="10">
-        <v>945</v>
+        <v>360</v>
       </c>
     </row>
     <row r="715">
       <c r="A715" s="5" t="s">
-        <v>1584</v>
+        <v>1667</v>
       </c>
       <c r="B715" s="6" t="s">
-        <v>1585</v>
+        <v>1668</v>
       </c>
       <c r="C715" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D715" s="7" t="s">
-        <v>1675</v>
+        <v>1669</v>
       </c>
       <c r="E715" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G715" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H715" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I715" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J715" s="10">
-        <v>1050</v>
+        <v>400</v>
       </c>
       <c r="L715" s="7">
         <v>10</v>
       </c>
       <c r="N715" s="10">
-        <v>945</v>
+        <v>360</v>
       </c>
     </row>
     <row r="716">
       <c r="A716" s="5" t="s">
-        <v>1587</v>
+        <v>1670</v>
       </c>
       <c r="B716" s="6" t="s">
-        <v>1588</v>
+        <v>1671</v>
       </c>
       <c r="C716" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D716" s="7" t="s">
-        <v>1676</v>
+        <v>1672</v>
       </c>
       <c r="E716" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G716" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H716" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I716" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J716" s="10">
-        <v>1050</v>
+        <v>1850</v>
       </c>
       <c r="L716" s="7">
         <v>10</v>
       </c>
       <c r="N716" s="10">
-        <v>945</v>
+        <v>1665</v>
       </c>
     </row>
     <row r="717">
       <c r="A717" s="5" t="s">
-        <v>1590</v>
+        <v>1579</v>
       </c>
       <c r="B717" s="6" t="s">
-        <v>1591</v>
+        <v>1580</v>
       </c>
       <c r="C717" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D717" s="7" t="s">
-        <v>1677</v>
+        <v>1673</v>
       </c>
       <c r="E717" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G717" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H717" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I717" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J717" s="10">
-        <v>1050</v>
+        <v>1850</v>
       </c>
       <c r="L717" s="7">
         <v>10</v>
       </c>
       <c r="N717" s="10">
-        <v>945</v>
+        <v>1665</v>
       </c>
     </row>
     <row r="718">
       <c r="A718" s="5" t="s">
-        <v>1593</v>
+        <v>1233</v>
       </c>
       <c r="B718" s="6" t="s">
-        <v>1594</v>
+        <v>1234</v>
       </c>
       <c r="C718" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D718" s="7" t="s">
-        <v>1678</v>
+        <v>1674</v>
       </c>
       <c r="E718" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G718" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H718" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I718" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J718" s="10">
-        <v>1050</v>
+        <v>1850</v>
       </c>
       <c r="L718" s="7">
         <v>10</v>
       </c>
       <c r="N718" s="10">
-        <v>945</v>
+        <v>1665</v>
       </c>
     </row>
     <row r="719">
       <c r="A719" s="5" t="s">
-        <v>1596</v>
+        <v>1239</v>
       </c>
       <c r="B719" s="6" t="s">
-        <v>1597</v>
+        <v>1240</v>
       </c>
       <c r="C719" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D719" s="7" t="s">
-        <v>1679</v>
+        <v>1675</v>
       </c>
       <c r="E719" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G719" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H719" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I719" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J719" s="10">
-        <v>1050</v>
+        <v>1850</v>
       </c>
       <c r="L719" s="7">
         <v>10</v>
       </c>
       <c r="N719" s="10">
-        <v>945</v>
+        <v>1665</v>
       </c>
     </row>
     <row r="720">
       <c r="A720" s="5" t="s">
-        <v>1599</v>
+        <v>1230</v>
       </c>
       <c r="B720" s="6" t="s">
-        <v>1600</v>
+        <v>1231</v>
       </c>
       <c r="C720" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D720" s="7" t="s">
-        <v>1680</v>
+        <v>1676</v>
       </c>
       <c r="E720" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G720" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H720" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I720" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J720" s="10">
-        <v>1050</v>
+        <v>1850</v>
       </c>
       <c r="L720" s="7">
         <v>10</v>
       </c>
       <c r="N720" s="10">
-        <v>945</v>
+        <v>1665</v>
       </c>
     </row>
     <row r="721">
       <c r="A721" s="5" t="s">
-        <v>1681</v>
+        <v>1585</v>
       </c>
       <c r="B721" s="6" t="s">
-        <v>1682</v>
+        <v>1586</v>
       </c>
       <c r="C721" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D721" s="7" t="s">
-        <v>1683</v>
+        <v>1677</v>
       </c>
       <c r="E721" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G721" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H721" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I721" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J721" s="10">
-        <v>400</v>
+        <v>1850</v>
       </c>
       <c r="L721" s="7">
         <v>10</v>
       </c>
       <c r="N721" s="10">
-        <v>360</v>
+        <v>1665</v>
       </c>
     </row>
     <row r="722">
       <c r="A722" s="5" t="s">
-        <v>1684</v>
+        <v>1227</v>
       </c>
       <c r="B722" s="6" t="s">
-        <v>1685</v>
+        <v>1228</v>
       </c>
       <c r="C722" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D722" s="7" t="s">
-        <v>1686</v>
+        <v>1678</v>
       </c>
       <c r="E722" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G722" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H722" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I722" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J722" s="10">
-        <v>400</v>
+        <v>1850</v>
       </c>
       <c r="L722" s="7">
         <v>10</v>
       </c>
       <c r="N722" s="10">
-        <v>360</v>
+        <v>1665</v>
       </c>
     </row>
     <row r="723">
       <c r="A723" s="5" t="s">
-        <v>1687</v>
+        <v>1603</v>
       </c>
       <c r="B723" s="6" t="s">
-        <v>1688</v>
+        <v>1604</v>
       </c>
       <c r="C723" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D723" s="7" t="s">
-        <v>1689</v>
+        <v>1679</v>
       </c>
       <c r="E723" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G723" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H723" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I723" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J723" s="10">
-        <v>400</v>
+        <v>1850</v>
       </c>
       <c r="L723" s="7">
         <v>10</v>
       </c>
       <c r="N723" s="10">
-        <v>360</v>
+        <v>1665</v>
       </c>
     </row>
     <row r="724">
       <c r="A724" s="5" t="s">
-        <v>1690</v>
+        <v>1302</v>
       </c>
       <c r="B724" s="6" t="s">
-        <v>1691</v>
+        <v>1303</v>
       </c>
       <c r="C724" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D724" s="7" t="s">
-        <v>1692</v>
+        <v>1680</v>
       </c>
       <c r="E724" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G724" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H724" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I724" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J724" s="10">
-        <v>400</v>
+        <v>16.67</v>
       </c>
       <c r="L724" s="7">
         <v>10</v>
       </c>
       <c r="N724" s="10">
-        <v>360</v>
+        <v>15</v>
       </c>
     </row>
     <row r="725">
       <c r="A725" s="5" t="s">
-        <v>1693</v>
+        <v>1305</v>
       </c>
       <c r="B725" s="6" t="s">
-        <v>1694</v>
+        <v>1306</v>
       </c>
       <c r="C725" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D725" s="7" t="s">
-        <v>1695</v>
+        <v>1681</v>
       </c>
       <c r="E725" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G725" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H725" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I725" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J725" s="10">
-        <v>400</v>
+        <v>5</v>
       </c>
       <c r="L725" s="7">
         <v>10</v>
       </c>
       <c r="N725" s="10">
-        <v>360</v>
+        <v>4.5</v>
       </c>
     </row>
     <row r="726">
       <c r="A726" s="5" t="s">
-        <v>1696</v>
+        <v>1308</v>
       </c>
       <c r="B726" s="6" t="s">
-        <v>1697</v>
+        <v>1309</v>
       </c>
       <c r="C726" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D726" s="7" t="s">
-        <v>1698</v>
+        <v>1682</v>
       </c>
       <c r="E726" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G726" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H726" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I726" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J726" s="10">
-        <v>400</v>
+        <v>1.67</v>
       </c>
       <c r="L726" s="7">
         <v>10</v>
       </c>
       <c r="N726" s="10">
-        <v>360</v>
+        <v>1.5</v>
       </c>
     </row>
     <row r="727">
       <c r="A727" s="5" t="s">
-        <v>1699</v>
+        <v>1311</v>
       </c>
       <c r="B727" s="6" t="s">
-        <v>1700</v>
+        <v>1312</v>
       </c>
       <c r="C727" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D727" s="7" t="s">
-        <v>1701</v>
+        <v>1683</v>
       </c>
       <c r="E727" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G727" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H727" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I727" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J727" s="10">
-        <v>400</v>
+        <v>0.83</v>
       </c>
       <c r="L727" s="7">
         <v>10</v>
       </c>
       <c r="N727" s="10">
-        <v>360</v>
+        <v>0.75</v>
       </c>
     </row>
     <row r="728">
       <c r="A728" s="5" t="s">
-        <v>1702</v>
+        <v>1314</v>
       </c>
       <c r="B728" s="6" t="s">
-        <v>1703</v>
+        <v>1315</v>
       </c>
       <c r="C728" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D728" s="7" t="s">
-        <v>1704</v>
+        <v>1684</v>
       </c>
       <c r="E728" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G728" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H728" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I728" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J728" s="10">
-        <v>400</v>
+        <v>0.5</v>
       </c>
       <c r="L728" s="7">
         <v>10</v>
       </c>
       <c r="N728" s="10">
-        <v>360</v>
+        <v>0.45</v>
       </c>
     </row>
     <row r="729">
       <c r="A729" s="5" t="s">
-        <v>1705</v>
+        <v>1317</v>
       </c>
       <c r="B729" s="6" t="s">
-        <v>1706</v>
+        <v>1318</v>
       </c>
       <c r="C729" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D729" s="7" t="s">
-        <v>1707</v>
+        <v>1685</v>
       </c>
       <c r="E729" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G729" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H729" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I729" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J729" s="10">
-        <v>400</v>
+        <v>0.25</v>
       </c>
       <c r="L729" s="7">
         <v>10</v>
       </c>
       <c r="N729" s="10">
-        <v>360</v>
+        <v>0.23</v>
       </c>
     </row>
     <row r="730">
       <c r="A730" s="5" t="s">
-        <v>1708</v>
+        <v>1320</v>
       </c>
       <c r="B730" s="6" t="s">
-        <v>1709</v>
+        <v>1321</v>
       </c>
       <c r="C730" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D730" s="7" t="s">
-        <v>1710</v>
+        <v>1686</v>
       </c>
       <c r="E730" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G730" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H730" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I730" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J730" s="10">
-        <v>400</v>
+        <v>0.13</v>
       </c>
       <c r="L730" s="7">
         <v>10</v>
       </c>
       <c r="N730" s="10">
-        <v>360</v>
+        <v>0.12</v>
       </c>
     </row>
     <row r="731">
       <c r="A731" s="5" t="s">
-        <v>1711</v>
+        <v>1323</v>
       </c>
       <c r="B731" s="6" t="s">
-        <v>1712</v>
+        <v>1324</v>
       </c>
       <c r="C731" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D731" s="7" t="s">
-        <v>1713</v>
+        <v>1687</v>
       </c>
       <c r="E731" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G731" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H731" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I731" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J731" s="10">
-        <v>400</v>
+        <v>0.08</v>
       </c>
       <c r="L731" s="7">
         <v>10</v>
       </c>
       <c r="N731" s="10">
-        <v>360</v>
+        <v>0.07</v>
       </c>
     </row>
     <row r="732">
       <c r="A732" s="5" t="s">
-        <v>1714</v>
+        <v>1326</v>
       </c>
       <c r="B732" s="6" t="s">
-        <v>1715</v>
+        <v>1327</v>
       </c>
       <c r="C732" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D732" s="7" t="s">
-        <v>1716</v>
+        <v>1688</v>
       </c>
       <c r="E732" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G732" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H732" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I732" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J732" s="10">
-        <v>400</v>
+        <v>70</v>
       </c>
       <c r="L732" s="7">
         <v>10</v>
       </c>
       <c r="N732" s="10">
-        <v>360</v>
+        <v>63</v>
       </c>
     </row>
     <row r="733">
       <c r="A733" s="5" t="s">
-        <v>1717</v>
+        <v>1689</v>
       </c>
       <c r="B733" s="6" t="s">
-        <v>1718</v>
+        <v>1690</v>
       </c>
       <c r="C733" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D733" s="7" t="s">
-        <v>1719</v>
+        <v>1691</v>
       </c>
       <c r="E733" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G733" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H733" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I733" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J733" s="10">
-        <v>400</v>
+        <v>6655</v>
       </c>
       <c r="L733" s="7">
         <v>10</v>
       </c>
       <c r="N733" s="10">
-        <v>360</v>
+        <v>5989.5</v>
       </c>
     </row>
     <row r="734">
       <c r="A734" s="5" t="s">
-        <v>1720</v>
+        <v>1692</v>
       </c>
       <c r="B734" s="6" t="s">
-        <v>1721</v>
+        <v>1693</v>
       </c>
       <c r="C734" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D734" s="7" t="s">
-        <v>1722</v>
+        <v>1694</v>
       </c>
       <c r="E734" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G734" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H734" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I734" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J734" s="10">
-        <v>400</v>
+        <v>4999.5</v>
       </c>
       <c r="L734" s="7">
         <v>10</v>
       </c>
       <c r="N734" s="10">
-        <v>360</v>
+        <v>4499.55</v>
       </c>
     </row>
     <row r="735">
       <c r="A735" s="5" t="s">
-        <v>1723</v>
+        <v>1695</v>
       </c>
       <c r="B735" s="6" t="s">
-        <v>1724</v>
+        <v>1696</v>
       </c>
       <c r="C735" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D735" s="7" t="s">
-        <v>1725</v>
+        <v>1697</v>
       </c>
       <c r="E735" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G735" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H735" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I735" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J735" s="10">
-        <v>400</v>
+        <v>6149</v>
       </c>
       <c r="L735" s="7">
         <v>10</v>
       </c>
       <c r="N735" s="10">
-        <v>360</v>
+        <v>5534.1</v>
       </c>
     </row>
     <row r="736">
       <c r="A736" s="5" t="s">
-        <v>1726</v>
+        <v>1698</v>
       </c>
       <c r="B736" s="6" t="s">
-        <v>1727</v>
+        <v>1699</v>
       </c>
       <c r="C736" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D736" s="7" t="s">
-        <v>1728</v>
+        <v>1700</v>
       </c>
       <c r="E736" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G736" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H736" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I736" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J736" s="10">
-        <v>400</v>
+        <v>1804</v>
       </c>
       <c r="L736" s="7">
         <v>10</v>
       </c>
       <c r="N736" s="10">
-        <v>360</v>
+        <v>1623.6</v>
       </c>
     </row>
     <row r="737">
       <c r="A737" s="5" t="s">
-        <v>1729</v>
+        <v>1701</v>
       </c>
       <c r="B737" s="6" t="s">
-        <v>1730</v>
+        <v>1702</v>
       </c>
       <c r="C737" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D737" s="7" t="s">
-        <v>1731</v>
+        <v>1703</v>
       </c>
       <c r="E737" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G737" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H737" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I737" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J737" s="10">
-        <v>1850</v>
+        <v>1760</v>
       </c>
       <c r="L737" s="7">
         <v>10</v>
       </c>
       <c r="N737" s="10">
-        <v>1665</v>
+        <v>1584</v>
       </c>
     </row>
     <row r="738">
       <c r="A738" s="5" t="s">
-        <v>1638</v>
+        <v>1704</v>
       </c>
       <c r="B738" s="6" t="s">
-        <v>1639</v>
+        <v>1705</v>
       </c>
       <c r="C738" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D738" s="7" t="s">
-        <v>1732</v>
+        <v>1706</v>
       </c>
       <c r="E738" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G738" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H738" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I738" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J738" s="10">
-        <v>1850</v>
+        <v>5379</v>
       </c>
       <c r="L738" s="7">
         <v>10</v>
       </c>
       <c r="N738" s="10">
-        <v>1665</v>
+        <v>4841.1</v>
       </c>
     </row>
     <row r="739">
       <c r="A739" s="5" t="s">
-        <v>1292</v>
+        <v>1707</v>
       </c>
       <c r="B739" s="6" t="s">
-        <v>1293</v>
+        <v>1708</v>
       </c>
       <c r="C739" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D739" s="7" t="s">
-        <v>1733</v>
+        <v>1709</v>
       </c>
       <c r="E739" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G739" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H739" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I739" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J739" s="10">
-        <v>1850</v>
+        <v>5736.5</v>
       </c>
       <c r="L739" s="7">
         <v>10</v>
       </c>
       <c r="N739" s="10">
-        <v>1665</v>
+        <v>5162.85</v>
       </c>
     </row>
     <row r="740">
       <c r="A740" s="5" t="s">
-        <v>1298</v>
+        <v>1710</v>
       </c>
       <c r="B740" s="6" t="s">
-        <v>1299</v>
+        <v>1711</v>
       </c>
       <c r="C740" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D740" s="7" t="s">
-        <v>1734</v>
+        <v>1712</v>
       </c>
       <c r="E740" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G740" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H740" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I740" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J740" s="10">
-        <v>1850</v>
+        <v>1914</v>
       </c>
       <c r="L740" s="7">
         <v>10</v>
       </c>
       <c r="N740" s="10">
-        <v>1665</v>
+        <v>1722.6</v>
       </c>
     </row>
     <row r="741">
       <c r="A741" s="5" t="s">
-        <v>1289</v>
+        <v>1713</v>
       </c>
       <c r="B741" s="6" t="s">
-        <v>1290</v>
+        <v>1714</v>
       </c>
       <c r="C741" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D741" s="7" t="s">
-        <v>1735</v>
+        <v>1715</v>
       </c>
       <c r="E741" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G741" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H741" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I741" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J741" s="10">
-        <v>1850</v>
+        <v>2222</v>
       </c>
       <c r="L741" s="7">
         <v>10</v>
       </c>
       <c r="N741" s="10">
-        <v>1665</v>
+        <v>1999.8</v>
       </c>
     </row>
     <row r="742">
       <c r="A742" s="5" t="s">
-        <v>1644</v>
+        <v>1716</v>
       </c>
       <c r="B742" s="6" t="s">
-        <v>1645</v>
+        <v>1717</v>
       </c>
       <c r="C742" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D742" s="7" t="s">
-        <v>1736</v>
+        <v>1718</v>
       </c>
       <c r="E742" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G742" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H742" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I742" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J742" s="10">
-        <v>1850</v>
+        <v>2348.5</v>
       </c>
       <c r="L742" s="7">
         <v>10</v>
       </c>
       <c r="N742" s="10">
-        <v>1665</v>
+        <v>2113.65</v>
       </c>
     </row>
     <row r="743">
       <c r="A743" s="5" t="s">
-        <v>1286</v>
+        <v>1719</v>
       </c>
       <c r="B743" s="6" t="s">
-        <v>1287</v>
+        <v>1720</v>
       </c>
       <c r="C743" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D743" s="7" t="s">
-        <v>1737</v>
+        <v>1721</v>
       </c>
       <c r="E743" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G743" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H743" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I743" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J743" s="10">
-        <v>1850</v>
+        <v>2458.5</v>
       </c>
       <c r="L743" s="7">
         <v>10</v>
       </c>
       <c r="N743" s="10">
-        <v>1665</v>
+        <v>2212.65</v>
       </c>
     </row>
     <row r="744">
       <c r="A744" s="5" t="s">
-        <v>1662</v>
+        <v>1722</v>
       </c>
       <c r="B744" s="6" t="s">
-        <v>1663</v>
+        <v>1723</v>
       </c>
       <c r="C744" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D744" s="7" t="s">
-        <v>1738</v>
+        <v>1724</v>
       </c>
       <c r="E744" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G744" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H744" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I744" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J744" s="10">
-        <v>1850</v>
+        <v>2563</v>
       </c>
       <c r="L744" s="7">
         <v>10</v>
       </c>
       <c r="N744" s="10">
-        <v>1665</v>
+        <v>2306.7</v>
       </c>
     </row>
     <row r="745">
       <c r="A745" s="5" t="s">
-        <v>1361</v>
+        <v>1725</v>
       </c>
       <c r="B745" s="6" t="s">
-        <v>1362</v>
+        <v>1726</v>
       </c>
       <c r="C745" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D745" s="7" t="s">
-        <v>1739</v>
+        <v>1727</v>
       </c>
       <c r="E745" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G745" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H745" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I745" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J745" s="10">
-        <v>16.67</v>
+        <v>2645.5</v>
       </c>
       <c r="L745" s="7">
         <v>10</v>
       </c>
       <c r="N745" s="10">
-        <v>15</v>
+        <v>2380.95</v>
       </c>
     </row>
     <row r="746">
       <c r="A746" s="5" t="s">
-        <v>1364</v>
+        <v>1728</v>
       </c>
       <c r="B746" s="6" t="s">
-        <v>1365</v>
+        <v>1729</v>
       </c>
       <c r="C746" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D746" s="7" t="s">
-        <v>1740</v>
+        <v>1730</v>
       </c>
       <c r="E746" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G746" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H746" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I746" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J746" s="10">
-        <v>5</v>
+        <v>2739</v>
       </c>
       <c r="L746" s="7">
         <v>10</v>
       </c>
       <c r="N746" s="10">
-        <v>4.5</v>
+        <v>2465.1</v>
       </c>
     </row>
     <row r="747">
       <c r="A747" s="5" t="s">
-        <v>1367</v>
+        <v>1731</v>
       </c>
       <c r="B747" s="6" t="s">
-        <v>1368</v>
+        <v>1732</v>
       </c>
       <c r="C747" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D747" s="7" t="s">
-        <v>1741</v>
+        <v>1733</v>
       </c>
       <c r="E747" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G747" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H747" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I747" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J747" s="10">
-        <v>1.67</v>
+        <v>2816</v>
       </c>
       <c r="L747" s="7">
         <v>10</v>
       </c>
       <c r="N747" s="10">
-        <v>1.5</v>
+        <v>2534.4</v>
       </c>
     </row>
     <row r="748">
       <c r="A748" s="5" t="s">
-        <v>1370</v>
+        <v>1734</v>
       </c>
       <c r="B748" s="6" t="s">
-        <v>1371</v>
+        <v>1735</v>
       </c>
       <c r="C748" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D748" s="7" t="s">
-        <v>1742</v>
+        <v>1736</v>
       </c>
       <c r="E748" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G748" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H748" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I748" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J748" s="10">
-        <v>0.83</v>
+        <v>4042.5</v>
       </c>
       <c r="L748" s="7">
         <v>10</v>
       </c>
       <c r="N748" s="10">
-        <v>0.75</v>
+        <v>3638.25</v>
       </c>
     </row>
     <row r="749">
       <c r="A749" s="5" t="s">
-        <v>1373</v>
+        <v>1737</v>
       </c>
       <c r="B749" s="6" t="s">
-        <v>1374</v>
+        <v>1738</v>
       </c>
       <c r="C749" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D749" s="7" t="s">
-        <v>1743</v>
+        <v>1739</v>
       </c>
       <c r="E749" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G749" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H749" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I749" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J749" s="10">
-        <v>0.5</v>
+        <v>4763</v>
       </c>
       <c r="L749" s="7">
         <v>10</v>
       </c>
       <c r="N749" s="10">
-        <v>0.45</v>
+        <v>4286.7</v>
       </c>
     </row>
     <row r="750">
       <c r="A750" s="5" t="s">
-        <v>1376</v>
+        <v>1740</v>
       </c>
       <c r="B750" s="6" t="s">
-        <v>1377</v>
+        <v>1741</v>
       </c>
       <c r="C750" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D750" s="7" t="s">
-        <v>1744</v>
+        <v>1742</v>
       </c>
       <c r="E750" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G750" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H750" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I750" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J750" s="10">
-        <v>0.25</v>
+        <v>5346</v>
       </c>
       <c r="L750" s="7">
         <v>10</v>
       </c>
       <c r="N750" s="10">
-        <v>0.23</v>
+        <v>4811.4</v>
       </c>
     </row>
     <row r="751">
       <c r="A751" s="5" t="s">
-        <v>1379</v>
+        <v>1743</v>
       </c>
       <c r="B751" s="6" t="s">
-        <v>1380</v>
+        <v>1744</v>
       </c>
       <c r="C751" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D751" s="7" t="s">
         <v>1745</v>
       </c>
       <c r="E751" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G751" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H751" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I751" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J751" s="10">
-        <v>0.13</v>
+        <v>5868.5</v>
       </c>
       <c r="L751" s="7">
         <v>10</v>
       </c>
       <c r="N751" s="10">
-        <v>0.12</v>
+        <v>5281.65</v>
       </c>
     </row>
     <row r="752">
       <c r="A752" s="5" t="s">
-        <v>1382</v>
+        <v>1746</v>
       </c>
       <c r="B752" s="6" t="s">
-        <v>1383</v>
+        <v>1747</v>
       </c>
       <c r="C752" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D752" s="7" t="s">
-        <v>1746</v>
+        <v>1748</v>
       </c>
       <c r="E752" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G752" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H752" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I752" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J752" s="10">
-        <v>0.08</v>
+        <v>6457</v>
       </c>
       <c r="L752" s="7">
         <v>10</v>
       </c>
       <c r="N752" s="10">
-        <v>0.07</v>
+        <v>5811.3</v>
       </c>
     </row>
     <row r="753">
       <c r="A753" s="5" t="s">
-        <v>1385</v>
+        <v>1749</v>
       </c>
       <c r="B753" s="6" t="s">
-        <v>1386</v>
+        <v>1750</v>
       </c>
       <c r="C753" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D753" s="7" t="s">
-        <v>1747</v>
+        <v>1751</v>
       </c>
       <c r="E753" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G753" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H753" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I753" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J753" s="10">
-        <v>70</v>
+        <v>7172</v>
       </c>
       <c r="L753" s="7">
         <v>10</v>
       </c>
       <c r="N753" s="10">
-        <v>63</v>
+        <v>6454.8</v>
       </c>
     </row>
     <row r="754">
       <c r="A754" s="5" t="s">
-        <v>1748</v>
+        <v>1752</v>
       </c>
       <c r="B754" s="6" t="s">
-        <v>1749</v>
+        <v>1753</v>
       </c>
       <c r="C754" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D754" s="7" t="s">
-        <v>1750</v>
+        <v>1754</v>
       </c>
       <c r="E754" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G754" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H754" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I754" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J754" s="10">
-        <v>6655</v>
+        <v>7579</v>
       </c>
       <c r="L754" s="7">
         <v>10</v>
       </c>
       <c r="N754" s="10">
-        <v>5989.5</v>
+        <v>6821.1</v>
       </c>
     </row>
     <row r="755">
       <c r="A755" s="5" t="s">
-        <v>1751</v>
+        <v>1755</v>
       </c>
       <c r="B755" s="6" t="s">
-        <v>1752</v>
+        <v>1756</v>
       </c>
       <c r="C755" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D755" s="7" t="s">
-        <v>1753</v>
+        <v>1757</v>
       </c>
       <c r="E755" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G755" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H755" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I755" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J755" s="10">
-        <v>4999.5</v>
+        <v>8085</v>
       </c>
       <c r="L755" s="7">
         <v>10</v>
       </c>
       <c r="N755" s="10">
-        <v>4499.55</v>
+        <v>7276.5</v>
       </c>
     </row>
     <row r="756">
       <c r="A756" s="5" t="s">
-        <v>1754</v>
+        <v>1758</v>
       </c>
       <c r="B756" s="6" t="s">
-        <v>1755</v>
+        <v>1759</v>
       </c>
       <c r="C756" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D756" s="7" t="s">
-        <v>1756</v>
+        <v>1760</v>
       </c>
       <c r="E756" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G756" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H756" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I756" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J756" s="10">
-        <v>6149</v>
+        <v>8690</v>
       </c>
       <c r="L756" s="7">
         <v>10</v>
       </c>
       <c r="N756" s="10">
-        <v>5534.1</v>
+        <v>7821</v>
       </c>
     </row>
     <row r="757">
       <c r="A757" s="5" t="s">
-        <v>1757</v>
+        <v>1761</v>
       </c>
       <c r="B757" s="6" t="s">
-        <v>1758</v>
+        <v>1762</v>
       </c>
       <c r="C757" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D757" s="7" t="s">
-        <v>1759</v>
+        <v>1763</v>
       </c>
       <c r="E757" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G757" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H757" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I757" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J757" s="10">
-        <v>1804</v>
+        <v>341</v>
       </c>
       <c r="L757" s="7">
         <v>10</v>
       </c>
       <c r="N757" s="10">
-        <v>1623.6</v>
+        <v>306.9</v>
       </c>
     </row>
     <row r="758">
       <c r="A758" s="5" t="s">
-        <v>1760</v>
+        <v>1764</v>
       </c>
       <c r="B758" s="6" t="s">
-        <v>1761</v>
+        <v>1765</v>
       </c>
       <c r="C758" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D758" s="7" t="s">
-        <v>1762</v>
+        <v>1766</v>
       </c>
       <c r="E758" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G758" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H758" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I758" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J758" s="10">
-        <v>1760</v>
+        <v>363</v>
       </c>
       <c r="L758" s="7">
         <v>10</v>
       </c>
       <c r="N758" s="10">
-        <v>1584</v>
+        <v>326.7</v>
       </c>
     </row>
     <row r="759">
       <c r="A759" s="5" t="s">
-        <v>1763</v>
+        <v>1767</v>
       </c>
       <c r="B759" s="6" t="s">
-        <v>1764</v>
+        <v>1768</v>
       </c>
       <c r="C759" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D759" s="7" t="s">
-        <v>1765</v>
+        <v>1769</v>
       </c>
       <c r="E759" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G759" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H759" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I759" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J759" s="10">
-        <v>5379</v>
+        <v>407</v>
       </c>
       <c r="L759" s="7">
         <v>10</v>
       </c>
       <c r="N759" s="10">
-        <v>4841.1</v>
+        <v>366.3</v>
       </c>
     </row>
     <row r="760">
       <c r="A760" s="5" t="s">
-        <v>1766</v>
+        <v>1770</v>
       </c>
       <c r="B760" s="6" t="s">
-        <v>1767</v>
+        <v>1771</v>
       </c>
       <c r="C760" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D760" s="7" t="s">
-        <v>1768</v>
+        <v>1772</v>
       </c>
       <c r="E760" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G760" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H760" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I760" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J760" s="10">
-        <v>5736.5</v>
+        <v>423.5</v>
       </c>
       <c r="L760" s="7">
         <v>10</v>
       </c>
       <c r="N760" s="10">
-        <v>5162.85</v>
+        <v>381.15</v>
       </c>
     </row>
     <row r="761">
       <c r="A761" s="5" t="s">
-        <v>1769</v>
+        <v>1773</v>
       </c>
       <c r="B761" s="6" t="s">
-        <v>1770</v>
+        <v>1774</v>
       </c>
       <c r="C761" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D761" s="7" t="s">
-        <v>1771</v>
+        <v>1775</v>
       </c>
       <c r="E761" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G761" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H761" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I761" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J761" s="10">
-        <v>1914</v>
+        <v>440</v>
       </c>
       <c r="L761" s="7">
         <v>10</v>
       </c>
       <c r="N761" s="10">
-        <v>1722.6</v>
+        <v>396</v>
       </c>
     </row>
     <row r="762">
       <c r="A762" s="5" t="s">
-        <v>1772</v>
+        <v>1776</v>
       </c>
       <c r="B762" s="6" t="s">
-        <v>1773</v>
+        <v>1777</v>
       </c>
       <c r="C762" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D762" s="7" t="s">
-        <v>1774</v>
+        <v>1778</v>
       </c>
       <c r="E762" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G762" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H762" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I762" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J762" s="10">
-        <v>2222</v>
+        <v>467.5</v>
       </c>
       <c r="L762" s="7">
         <v>10</v>
       </c>
       <c r="N762" s="10">
-        <v>1999.8</v>
+        <v>420.75</v>
       </c>
     </row>
     <row r="763">
       <c r="A763" s="5" t="s">
-        <v>1775</v>
+        <v>1779</v>
       </c>
       <c r="B763" s="6" t="s">
-        <v>1776</v>
+        <v>1780</v>
       </c>
       <c r="C763" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D763" s="7" t="s">
-        <v>1777</v>
+        <v>1781</v>
       </c>
       <c r="E763" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G763" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H763" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I763" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J763" s="10">
-        <v>2348.5</v>
+        <v>500.5</v>
       </c>
       <c r="L763" s="7">
         <v>10</v>
       </c>
       <c r="N763" s="10">
-        <v>2113.65</v>
+        <v>450.45</v>
       </c>
     </row>
     <row r="764">
       <c r="A764" s="5" t="s">
-        <v>1778</v>
+        <v>1782</v>
       </c>
       <c r="B764" s="6" t="s">
-        <v>1779</v>
+        <v>1783</v>
       </c>
       <c r="C764" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D764" s="7" t="s">
-        <v>1780</v>
+        <v>1784</v>
       </c>
       <c r="E764" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G764" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H764" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I764" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J764" s="10">
-        <v>2458.5</v>
+        <v>528</v>
       </c>
       <c r="L764" s="7">
         <v>10</v>
       </c>
       <c r="N764" s="10">
-        <v>2212.65</v>
+        <v>475.2</v>
       </c>
     </row>
     <row r="765">
       <c r="A765" s="5" t="s">
-        <v>1781</v>
+        <v>1785</v>
       </c>
       <c r="B765" s="6" t="s">
-        <v>1782</v>
+        <v>1786</v>
       </c>
       <c r="C765" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D765" s="7" t="s">
-        <v>1783</v>
+        <v>1787</v>
       </c>
       <c r="E765" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G765" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H765" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I765" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J765" s="10">
-        <v>2563</v>
+        <v>555.5</v>
       </c>
       <c r="L765" s="7">
         <v>10</v>
       </c>
       <c r="N765" s="10">
-        <v>2306.7</v>
+        <v>499.95</v>
       </c>
     </row>
     <row r="766">
       <c r="A766" s="5" t="s">
-        <v>1784</v>
+        <v>1788</v>
       </c>
       <c r="B766" s="6" t="s">
-        <v>1785</v>
+        <v>1789</v>
       </c>
       <c r="C766" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D766" s="7" t="s">
-        <v>1786</v>
+        <v>1790</v>
       </c>
       <c r="E766" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G766" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H766" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I766" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J766" s="10">
-        <v>2645.5</v>
+        <v>572</v>
       </c>
       <c r="L766" s="7">
         <v>10</v>
       </c>
       <c r="N766" s="10">
-        <v>2380.95</v>
+        <v>514.8</v>
       </c>
     </row>
     <row r="767">
       <c r="A767" s="5" t="s">
-        <v>1787</v>
+        <v>1791</v>
       </c>
       <c r="B767" s="6" t="s">
-        <v>1788</v>
+        <v>1792</v>
       </c>
       <c r="C767" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D767" s="7" t="s">
-        <v>1789</v>
+        <v>1793</v>
       </c>
       <c r="E767" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G767" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H767" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I767" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J767" s="10">
-        <v>2739</v>
+        <v>654.5</v>
       </c>
       <c r="L767" s="7">
         <v>10</v>
       </c>
       <c r="N767" s="10">
-        <v>2465.1</v>
+        <v>589.05</v>
       </c>
     </row>
     <row r="768">
       <c r="A768" s="5" t="s">
-        <v>1790</v>
+        <v>1794</v>
       </c>
       <c r="B768" s="6" t="s">
-        <v>1791</v>
+        <v>1795</v>
       </c>
       <c r="C768" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D768" s="7" t="s">
-        <v>1792</v>
+        <v>1796</v>
       </c>
       <c r="E768" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G768" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H768" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I768" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J768" s="10">
-        <v>2816</v>
+        <v>737</v>
       </c>
       <c r="L768" s="7">
         <v>10</v>
       </c>
       <c r="N768" s="10">
-        <v>2534.4</v>
+        <v>663.3</v>
       </c>
     </row>
     <row r="769">
       <c r="A769" s="5" t="s">
-        <v>1793</v>
+        <v>1797</v>
       </c>
       <c r="B769" s="6" t="s">
-        <v>1794</v>
+        <v>1798</v>
       </c>
       <c r="C769" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D769" s="7" t="s">
-        <v>1795</v>
+        <v>1799</v>
       </c>
       <c r="E769" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G769" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H769" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I769" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J769" s="10">
-        <v>4042.5</v>
+        <v>819.5</v>
       </c>
       <c r="L769" s="7">
         <v>10</v>
       </c>
       <c r="N769" s="10">
-        <v>3638.25</v>
+        <v>737.55</v>
       </c>
     </row>
     <row r="770">
       <c r="A770" s="5" t="s">
-        <v>1796</v>
+        <v>1800</v>
       </c>
       <c r="B770" s="6" t="s">
-        <v>1797</v>
+        <v>1801</v>
       </c>
       <c r="C770" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D770" s="7" t="s">
-        <v>1798</v>
+        <v>1802</v>
       </c>
       <c r="E770" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G770" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H770" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I770" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J770" s="10">
-        <v>4763</v>
+        <v>902</v>
       </c>
       <c r="L770" s="7">
         <v>10</v>
       </c>
       <c r="N770" s="10">
-        <v>4286.7</v>
+        <v>811.8</v>
       </c>
     </row>
     <row r="771">
       <c r="A771" s="5" t="s">
-        <v>1799</v>
+        <v>1803</v>
       </c>
       <c r="B771" s="6" t="s">
-        <v>1800</v>
+        <v>1804</v>
       </c>
       <c r="C771" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D771" s="7" t="s">
-        <v>1801</v>
+        <v>1805</v>
       </c>
       <c r="E771" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G771" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H771" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I771" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J771" s="10">
-        <v>5346</v>
+        <v>979</v>
       </c>
       <c r="L771" s="7">
         <v>10</v>
       </c>
       <c r="N771" s="10">
-        <v>4811.4</v>
+        <v>881.1</v>
       </c>
     </row>
     <row r="772">
       <c r="A772" s="5" t="s">
-        <v>1802</v>
+        <v>1806</v>
       </c>
       <c r="B772" s="6" t="s">
-        <v>1803</v>
+        <v>1807</v>
       </c>
       <c r="C772" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D772" s="7" t="s">
-        <v>1804</v>
+        <v>1808</v>
       </c>
       <c r="E772" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G772" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H772" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I772" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J772" s="10">
-        <v>5868.5</v>
+        <v>1056</v>
       </c>
       <c r="L772" s="7">
         <v>10</v>
       </c>
       <c r="N772" s="10">
-        <v>5281.65</v>
+        <v>950.4</v>
       </c>
     </row>
     <row r="773">
       <c r="A773" s="5" t="s">
-        <v>1805</v>
+        <v>1809</v>
       </c>
       <c r="B773" s="6" t="s">
-        <v>1806</v>
+        <v>1810</v>
       </c>
       <c r="C773" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D773" s="7" t="s">
-        <v>1807</v>
+        <v>1811</v>
       </c>
       <c r="E773" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G773" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H773" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I773" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J773" s="10">
-        <v>6457</v>
+        <v>1133</v>
       </c>
       <c r="L773" s="7">
         <v>10</v>
       </c>
       <c r="N773" s="10">
-        <v>5811.3</v>
+        <v>1019.7</v>
       </c>
     </row>
     <row r="774">
       <c r="A774" s="5" t="s">
-        <v>1808</v>
+        <v>1812</v>
       </c>
       <c r="B774" s="6" t="s">
-        <v>1809</v>
+        <v>1813</v>
       </c>
       <c r="C774" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D774" s="7" t="s">
-        <v>1810</v>
+        <v>1814</v>
       </c>
       <c r="E774" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G774" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H774" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I774" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J774" s="10">
-        <v>7172</v>
+        <v>1210</v>
       </c>
       <c r="L774" s="7">
         <v>10</v>
       </c>
       <c r="N774" s="10">
-        <v>6454.8</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="775">
       <c r="A775" s="5" t="s">
-        <v>1811</v>
+        <v>1815</v>
       </c>
       <c r="B775" s="6" t="s">
-        <v>1812</v>
+        <v>1816</v>
       </c>
       <c r="C775" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D775" s="7" t="s">
-        <v>1813</v>
+        <v>1817</v>
       </c>
       <c r="E775" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G775" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H775" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I775" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J775" s="10">
-        <v>7579</v>
+        <v>1276</v>
       </c>
       <c r="L775" s="7">
         <v>10</v>
       </c>
       <c r="N775" s="10">
-        <v>6821.1</v>
+        <v>1148.4</v>
       </c>
     </row>
     <row r="776">
       <c r="A776" s="5" t="s">
-        <v>1814</v>
+        <v>1818</v>
       </c>
       <c r="B776" s="6" t="s">
-        <v>1815</v>
+        <v>1819</v>
       </c>
       <c r="C776" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D776" s="7" t="s">
-        <v>1816</v>
+        <v>1820</v>
       </c>
       <c r="E776" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G776" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H776" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I776" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J776" s="10">
-        <v>8085</v>
+        <v>1534.5</v>
       </c>
       <c r="L776" s="7">
         <v>10</v>
       </c>
       <c r="N776" s="10">
-        <v>7276.5</v>
+        <v>1381.05</v>
       </c>
     </row>
     <row r="777">
       <c r="A777" s="5" t="s">
-        <v>1817</v>
+        <v>1821</v>
       </c>
       <c r="B777" s="6" t="s">
-        <v>1818</v>
+        <v>1822</v>
       </c>
       <c r="C777" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D777" s="7" t="s">
-        <v>1819</v>
+        <v>1823</v>
       </c>
       <c r="E777" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G777" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H777" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I777" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J777" s="10">
-        <v>8690</v>
+        <v>1837</v>
       </c>
       <c r="L777" s="7">
         <v>10</v>
       </c>
       <c r="N777" s="10">
-        <v>7821</v>
+        <v>1653.3</v>
       </c>
     </row>
     <row r="778">
       <c r="A778" s="5" t="s">
-        <v>1820</v>
+        <v>1824</v>
       </c>
       <c r="B778" s="6" t="s">
-        <v>1821</v>
+        <v>1825</v>
       </c>
       <c r="C778" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D778" s="7" t="s">
-        <v>1822</v>
+        <v>1826</v>
       </c>
       <c r="E778" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G778" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H778" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I778" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J778" s="10">
-        <v>341</v>
+        <v>2139.5</v>
       </c>
       <c r="L778" s="7">
         <v>10</v>
       </c>
       <c r="N778" s="10">
-        <v>306.9</v>
+        <v>1925.55</v>
       </c>
     </row>
     <row r="779">
       <c r="A779" s="5" t="s">
-        <v>1823</v>
+        <v>1827</v>
       </c>
       <c r="B779" s="6" t="s">
-        <v>1824</v>
+        <v>1828</v>
       </c>
       <c r="C779" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D779" s="7" t="s">
-        <v>1825</v>
+        <v>1829</v>
       </c>
       <c r="E779" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G779" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H779" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I779" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J779" s="10">
-        <v>363</v>
+        <v>2420</v>
       </c>
       <c r="L779" s="7">
         <v>10</v>
       </c>
       <c r="N779" s="10">
-        <v>326.7</v>
+        <v>2178</v>
       </c>
     </row>
     <row r="780">
       <c r="A780" s="5" t="s">
-        <v>1826</v>
+        <v>1830</v>
       </c>
       <c r="B780" s="6" t="s">
-        <v>1827</v>
+        <v>1831</v>
       </c>
       <c r="C780" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D780" s="7" t="s">
-        <v>1828</v>
+        <v>1832</v>
       </c>
       <c r="E780" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G780" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H780" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I780" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J780" s="10">
-        <v>407</v>
+        <v>2827</v>
       </c>
       <c r="L780" s="7">
         <v>10</v>
       </c>
       <c r="N780" s="10">
-        <v>366.3</v>
+        <v>2544.3</v>
       </c>
     </row>
     <row r="781">
       <c r="A781" s="5" t="s">
-        <v>1829</v>
+        <v>1833</v>
       </c>
       <c r="B781" s="6" t="s">
-        <v>1830</v>
+        <v>1834</v>
       </c>
       <c r="C781" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D781" s="7" t="s">
-        <v>1831</v>
+        <v>1835</v>
       </c>
       <c r="E781" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G781" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H781" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I781" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J781" s="10">
-        <v>423.5</v>
+        <v>3289</v>
       </c>
       <c r="L781" s="7">
         <v>10</v>
       </c>
       <c r="N781" s="10">
-        <v>381.15</v>
+        <v>2960.1</v>
       </c>
     </row>
     <row r="782">
       <c r="A782" s="5" t="s">
-        <v>1832</v>
+        <v>1836</v>
       </c>
       <c r="B782" s="6" t="s">
-        <v>1833</v>
+        <v>1837</v>
       </c>
       <c r="C782" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D782" s="7" t="s">
-        <v>1834</v>
+        <v>1838</v>
       </c>
       <c r="E782" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G782" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H782" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I782" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J782" s="10">
-        <v>440</v>
+        <v>3751</v>
       </c>
       <c r="L782" s="7">
         <v>10</v>
       </c>
       <c r="N782" s="10">
-        <v>396</v>
+        <v>3375.9</v>
       </c>
     </row>
     <row r="783">
       <c r="A783" s="5" t="s">
-        <v>1835</v>
+        <v>1839</v>
       </c>
       <c r="B783" s="6" t="s">
-        <v>1836</v>
+        <v>1840</v>
       </c>
       <c r="C783" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D783" s="7" t="s">
-        <v>1837</v>
+        <v>1841</v>
       </c>
       <c r="E783" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G783" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H783" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I783" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J783" s="10">
-        <v>467.5</v>
+        <v>4213</v>
       </c>
       <c r="L783" s="7">
         <v>10</v>
       </c>
       <c r="N783" s="10">
-        <v>420.75</v>
+        <v>3791.7</v>
       </c>
     </row>
     <row r="784">
       <c r="A784" s="5" t="s">
-        <v>1838</v>
+        <v>1842</v>
       </c>
       <c r="B784" s="6" t="s">
-        <v>1839</v>
+        <v>1843</v>
       </c>
       <c r="C784" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D784" s="7" t="s">
-        <v>1840</v>
+        <v>1844</v>
       </c>
       <c r="E784" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G784" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H784" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I784" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J784" s="10">
-        <v>500.5</v>
+        <v>4565</v>
       </c>
       <c r="L784" s="7">
         <v>10</v>
       </c>
       <c r="N784" s="10">
-        <v>450.45</v>
+        <v>4108.5</v>
       </c>
     </row>
     <row r="785">
       <c r="A785" s="5" t="s">
-        <v>1841</v>
+        <v>1845</v>
       </c>
       <c r="B785" s="6" t="s">
-        <v>1842</v>
+        <v>1846</v>
       </c>
       <c r="C785" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D785" s="7" t="s">
-        <v>1843</v>
+        <v>1847</v>
       </c>
       <c r="E785" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G785" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H785" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I785" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J785" s="10">
-        <v>528</v>
+        <v>6633</v>
       </c>
       <c r="L785" s="7">
         <v>10</v>
       </c>
       <c r="N785" s="10">
-        <v>475.2</v>
+        <v>5969.7</v>
       </c>
     </row>
     <row r="786">
       <c r="A786" s="5" t="s">
-        <v>1844</v>
+        <v>1848</v>
       </c>
       <c r="B786" s="6" t="s">
-        <v>1845</v>
+        <v>1849</v>
       </c>
       <c r="C786" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D786" s="7" t="s">
-        <v>1846</v>
+        <v>1850</v>
       </c>
       <c r="E786" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G786" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H786" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I786" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J786" s="10">
-        <v>555.5</v>
+        <v>8657</v>
       </c>
       <c r="L786" s="7">
         <v>10</v>
       </c>
       <c r="N786" s="10">
-        <v>499.95</v>
+        <v>7791.3</v>
       </c>
     </row>
     <row r="787">
       <c r="A787" s="5" t="s">
-        <v>1847</v>
+        <v>1851</v>
       </c>
       <c r="B787" s="6" t="s">
-        <v>1848</v>
+        <v>1852</v>
       </c>
       <c r="C787" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D787" s="7" t="s">
-        <v>1849</v>
+        <v>1853</v>
       </c>
       <c r="E787" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G787" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H787" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I787" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J787" s="10">
-        <v>572</v>
+        <v>10450</v>
       </c>
       <c r="L787" s="7">
         <v>10</v>
       </c>
       <c r="N787" s="10">
-        <v>514.8</v>
+        <v>9405</v>
       </c>
     </row>
     <row r="788">
       <c r="A788" s="5" t="s">
-        <v>1850</v>
+        <v>1854</v>
       </c>
       <c r="B788" s="6" t="s">
-        <v>1851</v>
+        <v>1855</v>
       </c>
       <c r="C788" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D788" s="7" t="s">
-        <v>1852</v>
+        <v>1856</v>
       </c>
       <c r="E788" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G788" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H788" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I788" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J788" s="10">
-        <v>654.5</v>
+        <v>1250</v>
       </c>
       <c r="L788" s="7">
         <v>10</v>
       </c>
       <c r="N788" s="10">
-        <v>589.05</v>
+        <v>1125</v>
       </c>
     </row>
     <row r="789">
       <c r="A789" s="5" t="s">
-        <v>1853</v>
+        <v>1670</v>
       </c>
       <c r="B789" s="6" t="s">
-        <v>1854</v>
+        <v>1671</v>
       </c>
       <c r="C789" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D789" s="7" t="s">
-        <v>1855</v>
+        <v>1857</v>
       </c>
       <c r="E789" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G789" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H789" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I789" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J789" s="10">
-        <v>737</v>
+        <v>1702.63</v>
       </c>
       <c r="L789" s="7">
         <v>10</v>
       </c>
       <c r="N789" s="10">
-        <v>663.3</v>
+        <v>1532.37</v>
       </c>
     </row>
     <row r="790">
       <c r="A790" s="5" t="s">
-        <v>1856</v>
+        <v>1329</v>
       </c>
       <c r="B790" s="6" t="s">
-        <v>1857</v>
+        <v>1330</v>
       </c>
       <c r="C790" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D790" s="7" t="s">
         <v>1858</v>
       </c>
       <c r="E790" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G790" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H790" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I790" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J790" s="10">
-        <v>819.5</v>
+        <v>21</v>
       </c>
       <c r="L790" s="7">
         <v>10</v>
       </c>
       <c r="N790" s="10">
-        <v>737.55</v>
+        <v>18.9</v>
       </c>
     </row>
     <row r="791">
       <c r="A791" s="5" t="s">
         <v>1859</v>
       </c>
       <c r="B791" s="6" t="s">
         <v>1860</v>
       </c>
       <c r="C791" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D791" s="7" t="s">
         <v>1861</v>
       </c>
       <c r="E791" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G791" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H791" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I791" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J791" s="10">
-        <v>902</v>
+        <v>1.33</v>
       </c>
       <c r="L791" s="7">
         <v>10</v>
       </c>
       <c r="N791" s="10">
-        <v>811.8</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="792">
       <c r="A792" s="5" t="s">
         <v>1862</v>
       </c>
       <c r="B792" s="6" t="s">
         <v>1863</v>
       </c>
       <c r="C792" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D792" s="7" t="s">
         <v>1864</v>
       </c>
       <c r="E792" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G792" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H792" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I792" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J792" s="10">
-        <v>979</v>
+        <v>0.2</v>
       </c>
       <c r="L792" s="7">
         <v>10</v>
       </c>
       <c r="N792" s="10">
-        <v>881.1</v>
+        <v>0.18</v>
       </c>
     </row>
     <row r="793">
       <c r="A793" s="5" t="s">
         <v>1865</v>
       </c>
       <c r="B793" s="6" t="s">
         <v>1866</v>
       </c>
       <c r="C793" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D793" s="7" t="s">
         <v>1867</v>
       </c>
       <c r="E793" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G793" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H793" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I793" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J793" s="10">
-        <v>1056</v>
+        <v>2.67</v>
       </c>
       <c r="L793" s="7">
         <v>10</v>
       </c>
       <c r="N793" s="10">
-        <v>950.4</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="794">
       <c r="A794" s="5" t="s">
+        <v>1339</v>
+      </c>
+      <c r="B794" s="6" t="s">
+        <v>1340</v>
+      </c>
+      <c r="C794" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D794" s="7" t="s">
         <v>1868</v>
       </c>
-      <c r="B794" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E794" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G794" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H794" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I794" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J794" s="10">
-        <v>1133</v>
+        <v>1.05</v>
       </c>
       <c r="L794" s="7">
         <v>10</v>
       </c>
       <c r="N794" s="10">
-        <v>1019.7</v>
+        <v>0.95</v>
       </c>
     </row>
     <row r="795">
       <c r="A795" s="5" t="s">
-        <v>1871</v>
+        <v>1336</v>
       </c>
       <c r="B795" s="6" t="s">
-        <v>1872</v>
+        <v>1337</v>
       </c>
       <c r="C795" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D795" s="7" t="s">
-        <v>1873</v>
+        <v>1869</v>
       </c>
       <c r="E795" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G795" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H795" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I795" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J795" s="10">
-        <v>1210</v>
+        <v>2.1</v>
       </c>
       <c r="L795" s="7">
         <v>10</v>
       </c>
       <c r="N795" s="10">
-        <v>1089</v>
+        <v>1.89</v>
       </c>
     </row>
     <row r="796">
       <c r="A796" s="5" t="s">
-        <v>1874</v>
+        <v>1343</v>
       </c>
       <c r="B796" s="6" t="s">
-        <v>1875</v>
+        <v>1344</v>
       </c>
       <c r="C796" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D796" s="7" t="s">
-        <v>1876</v>
+        <v>1870</v>
       </c>
       <c r="E796" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G796" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H796" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I796" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J796" s="10">
-        <v>1276</v>
+        <v>0.35</v>
       </c>
       <c r="L796" s="7">
         <v>10</v>
       </c>
       <c r="N796" s="10">
-        <v>1148.4</v>
+        <v>0.32</v>
       </c>
     </row>
     <row r="797">
       <c r="A797" s="5" t="s">
-        <v>1877</v>
+        <v>1332</v>
       </c>
       <c r="B797" s="6" t="s">
-        <v>1878</v>
+        <v>1333</v>
       </c>
       <c r="C797" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D797" s="7" t="s">
-        <v>1879</v>
+        <v>1871</v>
       </c>
       <c r="E797" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G797" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H797" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I797" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J797" s="10">
-        <v>1534.5</v>
+        <v>7</v>
       </c>
       <c r="L797" s="7">
         <v>10</v>
       </c>
       <c r="N797" s="10">
-        <v>1381.05</v>
+        <v>6.3</v>
       </c>
     </row>
     <row r="798">
       <c r="A798" s="5" t="s">
-        <v>1880</v>
+        <v>1872</v>
       </c>
       <c r="B798" s="6" t="s">
-        <v>1881</v>
+        <v>1873</v>
       </c>
       <c r="C798" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D798" s="7" t="s">
-        <v>1882</v>
+        <v>1874</v>
       </c>
       <c r="E798" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G798" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H798" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I798" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J798" s="10">
-        <v>1837</v>
+        <v>2.67</v>
       </c>
       <c r="L798" s="7">
         <v>10</v>
       </c>
       <c r="N798" s="10">
-        <v>1653.3</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="799">
       <c r="A799" s="5" t="s">
-        <v>1883</v>
+        <v>1875</v>
       </c>
       <c r="B799" s="6" t="s">
-        <v>1884</v>
+        <v>1876</v>
       </c>
       <c r="C799" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D799" s="7" t="s">
-        <v>1885</v>
+        <v>1877</v>
       </c>
       <c r="E799" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G799" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H799" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I799" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J799" s="10">
-        <v>2139.5</v>
+        <v>7166.5</v>
       </c>
       <c r="L799" s="7">
         <v>10</v>
       </c>
       <c r="N799" s="10">
-        <v>1925.55</v>
+        <v>6449.85</v>
       </c>
     </row>
     <row r="800">
       <c r="A800" s="5" t="s">
-        <v>1886</v>
+        <v>1878</v>
       </c>
       <c r="B800" s="6" t="s">
-        <v>1887</v>
+        <v>1879</v>
       </c>
       <c r="C800" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D800" s="7" t="s">
-        <v>1888</v>
+        <v>1880</v>
       </c>
       <c r="E800" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G800" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H800" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I800" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J800" s="10">
-        <v>2420</v>
+        <v>1661</v>
       </c>
       <c r="L800" s="7">
         <v>10</v>
       </c>
       <c r="N800" s="10">
-        <v>2178</v>
+        <v>1494.9</v>
       </c>
     </row>
     <row r="801">
       <c r="A801" s="5" t="s">
-        <v>1889</v>
+        <v>1881</v>
       </c>
       <c r="B801" s="6" t="s">
-        <v>1890</v>
+        <v>1882</v>
       </c>
       <c r="C801" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D801" s="7" t="s">
-        <v>1891</v>
+        <v>1883</v>
       </c>
       <c r="E801" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G801" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H801" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I801" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J801" s="10">
-        <v>2827</v>
+        <v>4477</v>
       </c>
       <c r="L801" s="7">
         <v>10</v>
       </c>
       <c r="N801" s="10">
-        <v>2544.3</v>
+        <v>4029.3</v>
       </c>
     </row>
     <row r="802">
       <c r="A802" s="5" t="s">
-        <v>1892</v>
+        <v>1884</v>
       </c>
       <c r="B802" s="6" t="s">
-        <v>1893</v>
+        <v>1885</v>
       </c>
       <c r="C802" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D802" s="7" t="s">
-        <v>1894</v>
+        <v>1886</v>
       </c>
       <c r="E802" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G802" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H802" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I802" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J802" s="10">
-        <v>3289</v>
+        <v>1727</v>
       </c>
       <c r="L802" s="7">
         <v>10</v>
       </c>
       <c r="N802" s="10">
-        <v>2960.1</v>
+        <v>1554.3</v>
       </c>
     </row>
     <row r="803">
       <c r="A803" s="5" t="s">
-        <v>1895</v>
+        <v>1887</v>
       </c>
       <c r="B803" s="6" t="s">
-        <v>1896</v>
+        <v>1888</v>
       </c>
       <c r="C803" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D803" s="7" t="s">
-        <v>1897</v>
+        <v>1889</v>
       </c>
       <c r="E803" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G803" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H803" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I803" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J803" s="10">
-        <v>3751</v>
+        <v>1870</v>
       </c>
       <c r="L803" s="7">
         <v>10</v>
       </c>
       <c r="N803" s="10">
-        <v>3375.9</v>
+        <v>1683</v>
       </c>
     </row>
     <row r="804">
       <c r="A804" s="5" t="s">
-        <v>1898</v>
+        <v>1890</v>
       </c>
       <c r="B804" s="6" t="s">
-        <v>1899</v>
+        <v>1891</v>
       </c>
       <c r="C804" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D804" s="7" t="s">
-        <v>1900</v>
+        <v>1892</v>
       </c>
       <c r="E804" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G804" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H804" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I804" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J804" s="10">
-        <v>4213</v>
+        <v>1936</v>
       </c>
       <c r="L804" s="7">
         <v>10</v>
       </c>
       <c r="N804" s="10">
-        <v>3791.7</v>
+        <v>1742.4</v>
       </c>
     </row>
     <row r="805">
       <c r="A805" s="5" t="s">
-        <v>1901</v>
+        <v>1893</v>
       </c>
       <c r="B805" s="6" t="s">
-        <v>1902</v>
+        <v>1894</v>
       </c>
       <c r="C805" s="7" t="s">
-        <v>14</v>
+        <v>1895</v>
       </c>
       <c r="D805" s="7" t="s">
-        <v>1903</v>
+        <v>1896</v>
       </c>
       <c r="E805" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G805" s="9" t="s">
-        <v>1282</v>
+        <v>1897</v>
       </c>
       <c r="H805" s="7" t="s">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="I805" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J805" s="10">
-        <v>4565</v>
+        <v>9.91</v>
       </c>
       <c r="L805" s="7">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="N805" s="10">
-        <v>4108.5</v>
+        <v>9.91</v>
       </c>
     </row>
     <row r="806">
       <c r="A806" s="5" t="s">
-        <v>1904</v>
+        <v>1898</v>
       </c>
       <c r="B806" s="6" t="s">
-        <v>1905</v>
+        <v>1899</v>
       </c>
       <c r="C806" s="7" t="s">
-        <v>14</v>
+        <v>96</v>
       </c>
       <c r="D806" s="7" t="s">
-        <v>1906</v>
+        <v>1900</v>
       </c>
       <c r="E806" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>1282</v>
+        <v>88</v>
       </c>
       <c r="H806" s="7" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="I806" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J806" s="10">
-        <v>6633</v>
+        <v>10000</v>
       </c>
       <c r="L806" s="7">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="N806" s="10">
-        <v>5969.7</v>
+        <v>8500</v>
       </c>
     </row>
     <row r="807">
       <c r="A807" s="5" t="s">
-        <v>1907</v>
+        <v>1898</v>
       </c>
       <c r="B807" s="6" t="s">
-        <v>1908</v>
+        <v>1901</v>
       </c>
       <c r="C807" s="7" t="s">
-        <v>14</v>
+        <v>96</v>
       </c>
       <c r="D807" s="7" t="s">
-        <v>1909</v>
+        <v>1902</v>
       </c>
       <c r="E807" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>1282</v>
+        <v>88</v>
       </c>
       <c r="H807" s="7" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="I807" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J807" s="10">
-        <v>8657</v>
+        <v>10000</v>
       </c>
       <c r="L807" s="7">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="N807" s="10">
-        <v>7791.3</v>
+        <v>8500</v>
       </c>
     </row>
     <row r="808">
       <c r="A808" s="5" t="s">
-        <v>1910</v>
+        <v>1903</v>
       </c>
       <c r="B808" s="6" t="s">
-        <v>1911</v>
+        <v>1904</v>
       </c>
       <c r="C808" s="7" t="s">
-        <v>14</v>
+        <v>1905</v>
       </c>
       <c r="D808" s="7" t="s">
-        <v>1912</v>
+        <v>1906</v>
       </c>
       <c r="E808" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G808" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H808" s="7" t="s">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="I808" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J808" s="10">
-        <v>10450</v>
+        <v>233</v>
       </c>
       <c r="L808" s="7">
-        <v>10</v>
+        <v>0</v>
+      </c>
+      <c r="M808" s="7">
+        <v>0</v>
       </c>
       <c r="N808" s="10">
-        <v>9405</v>
+        <v>233</v>
+      </c>
+      <c r="P808" s="7">
+        <v>0</v>
+      </c>
+      <c r="Q808" s="10">
+        <v>233</v>
       </c>
     </row>
     <row r="809">
       <c r="A809" s="5" t="s">
-        <v>1913</v>
+        <v>1907</v>
       </c>
       <c r="B809" s="6" t="s">
-        <v>1914</v>
+        <v>1908</v>
       </c>
       <c r="C809" s="7" t="s">
-        <v>14</v>
+        <v>1905</v>
       </c>
       <c r="D809" s="7" t="s">
-        <v>1915</v>
+        <v>1909</v>
       </c>
       <c r="E809" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G809" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H809" s="7" t="s">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="I809" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J809" s="10">
-        <v>1250</v>
+        <v>278</v>
       </c>
       <c r="L809" s="7">
-        <v>10</v>
+        <v>0</v>
+      </c>
+      <c r="M809" s="7">
+        <v>0</v>
       </c>
       <c r="N809" s="10">
-        <v>1125</v>
+        <v>278</v>
+      </c>
+      <c r="P809" s="7">
+        <v>0</v>
+      </c>
+      <c r="Q809" s="10">
+        <v>278</v>
       </c>
     </row>
     <row r="810">
       <c r="A810" s="5" t="s">
-        <v>1729</v>
+        <v>1910</v>
       </c>
       <c r="B810" s="6" t="s">
-        <v>1730</v>
+        <v>1911</v>
       </c>
       <c r="C810" s="7" t="s">
-        <v>14</v>
+        <v>1905</v>
       </c>
       <c r="D810" s="7" t="s">
-        <v>1916</v>
+        <v>1912</v>
       </c>
       <c r="E810" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G810" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H810" s="7" t="s">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="I810" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J810" s="10">
-        <v>1702.63</v>
+        <v>264.5</v>
       </c>
       <c r="L810" s="7">
-        <v>10</v>
+        <v>0</v>
+      </c>
+      <c r="M810" s="7">
+        <v>0</v>
       </c>
       <c r="N810" s="10">
-        <v>1532.37</v>
+        <v>264.5</v>
+      </c>
+      <c r="P810" s="7">
+        <v>0</v>
+      </c>
+      <c r="Q810" s="10">
+        <v>264.5</v>
       </c>
     </row>
     <row r="811">
       <c r="A811" s="5" t="s">
-        <v>1388</v>
+        <v>1913</v>
       </c>
       <c r="B811" s="6" t="s">
-        <v>1389</v>
+        <v>1914</v>
       </c>
       <c r="C811" s="7" t="s">
-        <v>14</v>
+        <v>1905</v>
       </c>
       <c r="D811" s="7" t="s">
-        <v>1917</v>
+        <v>1915</v>
       </c>
       <c r="E811" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G811" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H811" s="7" t="s">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="I811" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J811" s="10">
-        <v>21</v>
+        <v>309.5</v>
       </c>
       <c r="L811" s="7">
-        <v>10</v>
+        <v>0</v>
+      </c>
+      <c r="M811" s="7">
+        <v>0</v>
       </c>
       <c r="N811" s="10">
-        <v>18.9</v>
+        <v>309.5</v>
+      </c>
+      <c r="P811" s="7">
+        <v>0</v>
+      </c>
+      <c r="Q811" s="10">
+        <v>309.5</v>
       </c>
     </row>
     <row r="812">
       <c r="A812" s="5" t="s">
+        <v>1916</v>
+      </c>
+      <c r="B812" s="6" t="s">
+        <v>1917</v>
+      </c>
+      <c r="C812" s="7" t="s">
+        <v>1905</v>
+      </c>
+      <c r="D812" s="7" t="s">
         <v>1918</v>
       </c>
-      <c r="B812" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E812" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G812" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H812" s="7" t="s">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="I812" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J812" s="10">
-        <v>1.33</v>
+        <v>413</v>
       </c>
       <c r="L812" s="7">
-        <v>10</v>
+        <v>0</v>
+      </c>
+      <c r="M812" s="7">
+        <v>0</v>
       </c>
       <c r="N812" s="10">
-        <v>1.2</v>
+        <v>413</v>
+      </c>
+      <c r="P812" s="7">
+        <v>0</v>
+      </c>
+      <c r="Q812" s="10">
+        <v>413</v>
       </c>
     </row>
     <row r="813">
       <c r="A813" s="5" t="s">
+        <v>1919</v>
+      </c>
+      <c r="B813" s="6" t="s">
+        <v>1920</v>
+      </c>
+      <c r="C813" s="7" t="s">
+        <v>1905</v>
+      </c>
+      <c r="D813" s="7" t="s">
         <v>1921</v>
       </c>
-      <c r="B813" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E813" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G813" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H813" s="7" t="s">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="I813" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J813" s="10">
-        <v>0.2</v>
+        <v>458</v>
       </c>
       <c r="L813" s="7">
-        <v>10</v>
+        <v>0</v>
+      </c>
+      <c r="M813" s="7">
+        <v>0</v>
       </c>
       <c r="N813" s="10">
-        <v>0.18</v>
+        <v>458</v>
+      </c>
+      <c r="P813" s="7">
+        <v>0</v>
+      </c>
+      <c r="Q813" s="10">
+        <v>458</v>
       </c>
     </row>
     <row r="814">
       <c r="A814" s="5" t="s">
+        <v>1922</v>
+      </c>
+      <c r="B814" s="6" t="s">
+        <v>1923</v>
+      </c>
+      <c r="C814" s="7" t="s">
+        <v>1905</v>
+      </c>
+      <c r="D814" s="7" t="s">
         <v>1924</v>
       </c>
-      <c r="B814" s="6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E814" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G814" s="9" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="H814" s="7" t="s">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="I814" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J814" s="10">
-        <v>2.67</v>
+        <v>1030</v>
       </c>
       <c r="L814" s="7">
-        <v>10</v>
+        <v>0</v>
+      </c>
+      <c r="M814" s="7">
+        <v>0</v>
       </c>
       <c r="N814" s="10">
-        <v>2.4</v>
+        <v>1030</v>
+      </c>
+      <c r="P814" s="7">
+        <v>0</v>
+      </c>
+      <c r="Q814" s="10">
+        <v>1030</v>
       </c>
     </row>
     <row r="815">
       <c r="A815" s="5" t="s">
-        <v>1398</v>
+        <v>1925</v>
       </c>
       <c r="B815" s="6" t="s">
-        <v>1399</v>
+        <v>1925</v>
       </c>
       <c r="C815" s="7" t="s">
-        <v>14</v>
+        <v>316</v>
       </c>
       <c r="D815" s="7" t="s">
+        <v>1926</v>
+      </c>
+      <c r="E815" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G815" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="H815" s="7" t="s">
         <v>1927</v>
       </c>
-      <c r="E815" s="7" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I815" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J815" s="10">
-        <v>1.05</v>
+        <v>359.09</v>
       </c>
       <c r="L815" s="7">
-        <v>10</v>
+        <v>0</v>
+      </c>
+      <c r="M815" s="7">
+        <v>0</v>
       </c>
       <c r="N815" s="10">
-        <v>0.95</v>
-[...784 lines deleted...]
-      <c r="J836" s="10">
         <v>359.09</v>
       </c>
-      <c r="L836" s="7">
-[...11 lines deleted...]
-      <c r="Q836" s="10">
+      <c r="P815" s="7">
+        <v>0</v>
+      </c>
+      <c r="Q815" s="10">
         <v>359.09</v>
       </c>
     </row>
   </sheetData>
   <pageSetup usePrinterDefaults="0"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010028F0AC6A6E38CD4A93AEB8722B6C91D2" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="dde012b49a2d64676c780fcfd3d39a00">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c168b142-b8f7-4789-8d4a-1d544364992b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b63b6460d2e07e2e62e440ab1c0d94d8" ns2:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010028F0AC6A6E38CD4A93AEB8722B6C91D2" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e4568b544d03cf4e8e652e780b214b61">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c168b142-b8f7-4789-8d4a-1d544364992b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0355e1bd8629e6fe14723f637ed371ce" ns2:_="">
     <xsd:import namespace="c168b142-b8f7-4789-8d4a-1d544364992b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c168b142-b8f7-4789-8d4a-1d544364992b" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
@@ -40671,59 +39570,59 @@
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AEFF675C-AB2F-493F-AB03-0CD40DAD7E41}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A6791966-BD92-4F8E-ACC0-85682F35B3BF}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9A820197-3A87-4BD3-9A6D-8C19E707C278}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D14E4E6D-6AA2-4B4C-B191-73C4AD0ECBE4}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6360AC63-F7D6-41C5-A9F7-2E8722860BB9}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{48DA7A96-F02A-4A26-AE04-0301C42CB87B}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>FlexCel Studio for .NET</Application>
   <DocSecurity>0</DocSecurity>
   <HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr>Appendix E</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 