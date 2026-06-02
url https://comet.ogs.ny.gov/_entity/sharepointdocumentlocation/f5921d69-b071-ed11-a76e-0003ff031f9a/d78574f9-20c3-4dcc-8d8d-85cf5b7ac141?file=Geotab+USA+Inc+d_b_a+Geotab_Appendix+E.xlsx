--- v0 (2026-04-06)
+++ v1 (2026-06-02)
@@ -13,909 +13,881 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="flId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="flId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="flId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" rupBuild="4506" lastEdited="4" lowestEdited="4"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
     <sheet name="Appendix E" sheetId="1" r:id="flId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1138" uniqueCount="292">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1082" uniqueCount="282">
   <si>
     <t>Product Name</t>
   </si>
   <si>
     <t>Product Description</t>
   </si>
   <si>
     <t>Product Category</t>
   </si>
   <si>
     <t>Manufacturer Part Number (SKU)</t>
   </si>
   <si>
     <t>Lot Information</t>
   </si>
   <si>
     <t>Type of Cloud Service (Ex. XaaS - Anything as a Service)</t>
   </si>
   <si>
     <t>Unit of Measure</t>
   </si>
   <si>
     <t>Units Per Unit of Measure</t>
   </si>
   <si>
     <t>List Price ($)</t>
   </si>
   <si>
     <t>Net NYS Contract Price ($)</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
     <t>Net NYS Educational Price ($)</t>
   </si>
   <si>
-    <t>ASSET TRACKER PLAN</t>
-[...2 lines deleted...]
-    <t>Monthly service plan for Positioning Universal Asset Tracker</t>
+    <t>HRN-RL12K2</t>
+  </si>
+  <si>
+    <t>Deutz Engine Harness Kit for GO Rugged</t>
+  </si>
+  <si>
+    <t>Vehicle/Asset Tracking</t>
+  </si>
+  <si>
+    <t>Lot 3 Cloud</t>
   </si>
   <si>
     <t>Software as a Service</t>
   </si>
   <si>
-    <t>Lot 3 Cloud</t>
+    <t>Each</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>HRN-RZ04T41</t>
+  </si>
+  <si>
+    <t>Ford EDI TUG Engine Interface T-Harness for GO RUGGED Installation</t>
+  </si>
+  <si>
+    <t>HRN-RW03K4-A</t>
+  </si>
+  <si>
+    <t>3-wire harness for GO RUGGED installations. Kit contents include a harness and a fuse kit. TAA compliant.</t>
+  </si>
+  <si>
+    <t>HRN-IOXEXT-A</t>
+  </si>
+  <si>
+    <t>Extension harness for connecting IOX hardware on one end, to either a GO device or other IOX device on the other end. 2 meter length. TAA compliant.</t>
+  </si>
+  <si>
+    <t>FORD PREMIUM5 PLAN</t>
+  </si>
+  <si>
+    <t>Ford Premium5 Plan</t>
   </si>
   <si>
     <t>Monthly</t>
   </si>
   <si>
-    <t>1</t>
-[...47 lines deleted...]
-    <t>Serialized cable tie, also known as a zip tie (pack of 100).</t>
+    <t>GE1-LTE1ATT</t>
+  </si>
+  <si>
+    <t>GO Focus Plus Duo Camera (ATT, US)</t>
   </si>
   <si>
     <t>GM PREMIUM PLAN</t>
   </si>
   <si>
     <t>GM Premium Plan</t>
   </si>
   <si>
-    <t>GO9-LTEATTA-BUNDLE</t>
-[...698 lines deleted...]
-    <t>PUBLIC WORKS - monthly fee. Must be combined with a ProPlus bundled plan.</t>
+    <t>GO Bundle Plan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Geotab GO9B or GR9 telematics device, GO plan or ProPlus + Keyless Plan, universal harness, and training. This is a SELF INSTALL package.
+Minimum 36-month commitment required, and a $165 cost recovery fee applies if this service is canceled in the first 36 months.  Billing will begin for each device on the earlier of (1) date of installation or (2) 60 days after shipment. GO Device includes a limited lifetime warranty.                                </t>
+  </si>
+  <si>
+    <t>GO Focus Plan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GO Focus Safety Sensor Plan.  Must be paired with GO Bundle Plan.</t>
+  </si>
+  <si>
+    <t>GO Focus Plus Plan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GO Focus Plus Plan.  Must be paired with GO Bundle Plan.</t>
+  </si>
+  <si>
+    <t>GO Install Bundle Plan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Geotab GO9B or GR9 telematics device, GO plan or ProPlus + Keyless, universal harness, standard installation, and training.
+Minimum 36-month commitment required, and a $165 cost recovery fee applies if this service is canceled in the first 36 months.  Billing will begin for each device on the earlier of (1) date of installation or (2) 60 days after shipment. GO Device includes a limited lifetime warranty.                                </t>
+  </si>
+  <si>
+    <t>GO9B-BUNDLE</t>
+  </si>
+  <si>
+    <t>Geotab GO9 telematics device</t>
+  </si>
+  <si>
+    <t>GS1-LTE1ATT</t>
+  </si>
+  <si>
+    <t>GO Focus Safety Sensor (AT&amp;T, USA)</t>
+  </si>
+  <si>
+    <t>HRN-BD16S5</t>
+  </si>
+  <si>
+    <t>Harness for ALDL installations in gas or OBD vehicles (such as GM, Ford, and so on) and Freightliner vehicles with a Gateway module.</t>
+  </si>
+  <si>
+    <t>HRN-CG13S1-A</t>
+  </si>
+  <si>
+    <t>16-Pin Adapter Harness for SWC Protection (TAA Compliant)</t>
+  </si>
+  <si>
+    <t>HRN-CL24T2</t>
+  </si>
+  <si>
+    <t>24-pin bypass T-harness for Ford J1979 security gateway (SGW) module.</t>
+  </si>
+  <si>
+    <t>HRN-CS14S21-A</t>
+  </si>
+  <si>
+    <t>14-Pin Straight Harness for Heavy Duty Vehicles with RP1226 Connector</t>
+  </si>
+  <si>
+    <t>HRN-CS14T2-A</t>
+  </si>
+  <si>
+    <t>14-pin T-harness for heavy-duty applications. For use with vehicles with an RP1226 diagnostic connection. TAA compliant.</t>
+  </si>
+  <si>
+    <t>HRN-CT06K1</t>
+  </si>
+  <si>
+    <t>Tesla Harness Kit</t>
+  </si>
+  <si>
+    <t>HRN-CT20T11-A</t>
+  </si>
+  <si>
+    <t>Custom T-harness for Tesla Model 3, 2019 to 2023. TAA compliant.</t>
+  </si>
+  <si>
+    <t>HRN-CW03K3-A</t>
+  </si>
+  <si>
+    <t>Custom 3-wire harness with fuse kit for GO device installation. TAA compliant.</t>
+  </si>
+  <si>
+    <t>HRN-CW03K3-A-BUNDLE</t>
+  </si>
+  <si>
+    <t>HRN-DS06T2-A</t>
+  </si>
+  <si>
+    <t>6-pin heavy-duty T-harness for installations where the Deutsch connector needs to remain available for other applications. TAA compliant.</t>
+  </si>
+  <si>
+    <t>HRN-DS06T2-A-BUNDLE</t>
+  </si>
+  <si>
+    <t>HRN-GR09K1-A</t>
+  </si>
+  <si>
+    <t>Universal Rugged Heavy-Duty T-Harness Kit (IP67) TAA compliant.</t>
+  </si>
+  <si>
+    <t>HRN-GR09K1-A-BUNDLE</t>
+  </si>
+  <si>
+    <t>HRN-GS09K2-A</t>
+  </si>
+  <si>
+    <t>9-pin universal heavy duty T-harness, replacing HRN-DR09T2 and HRN-DS09T2. Includes a multi-connector kit with mounting adapters for most international heavy duty vehicles. TAA compliant.</t>
+  </si>
+  <si>
+    <t>HRN-GS09K2-A-BUNDLE</t>
   </si>
   <si>
     <t>SATELLITE Plan</t>
   </si>
   <si>
     <t>SATELLITE - additional monthly fee for sate lite support.
 Provides critical data during cell outages. Requires this hardware plugin: IOX-SATIRDV2. Must be combined with a ProPlus bundled plan.</t>
   </si>
   <si>
+    <t>HDW-HYDPS</t>
+  </si>
+  <si>
+    <t>Telemetry - Hydraulic Pressure sensor 100 to 1500PSI</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>HDW-PPSENK</t>
+  </si>
+  <si>
+    <t>Telemetry - Plow Proximity Sensor Kit</t>
+  </si>
+  <si>
+    <t>HRN-DC14T1</t>
+  </si>
+  <si>
+    <t>14-pin T-harness for installing GO RUGGED devices in Caterpillar equipment 2016 and newer.</t>
+  </si>
+  <si>
+    <t>HRN-DS02S8</t>
+  </si>
+  <si>
+    <t>Winter operations cable for Muncie Omni T-harness for IOX-WRKS integration.</t>
+  </si>
+  <si>
+    <t>HRN-DS02Y8</t>
+  </si>
+  <si>
+    <t>Winter operations cable for Muncie Advantage+ T-harness for IOX-WRKS integration.</t>
+  </si>
+  <si>
+    <t>HRN-GS16K22-A</t>
+  </si>
+  <si>
+    <t>16-pin universal OBD-II T-harness kit with several mounting adapters for use in most light duty and medium duty international vehicles. CARB approved. TAA compliant.</t>
+  </si>
+  <si>
+    <t>HRN-GS16K22-A-BUNDLE</t>
+  </si>
+  <si>
+    <t>HRN-RW04K4</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4-wire differential harness for GO RUGGED installations for negative battery disconnect/oil pressure switch/negative output ignintion. Required for ground service equipment. Kit contents include the harness and a fuse kit.	</t>
+  </si>
+  <si>
+    <t>HRN-RO06T1</t>
+  </si>
+  <si>
+    <t>Harness for GO RUGGED installations in Bombardier Recreational Products (BRP).</t>
+  </si>
+  <si>
+    <t>HRN-RW03K4-A-BUNDLE</t>
+  </si>
+  <si>
+    <t>3-wire harness kit for GO Rugged. The kit contains the harness and a fuse kit. TAA compliant.</t>
+  </si>
+  <si>
+    <t>INS-AUXEXT</t>
+  </si>
+  <si>
+    <t>Connection of auxiliary input to external vehicle accessory. Does not include GO device and IOX cable installation.</t>
+  </si>
+  <si>
+    <t>INS-AUXINT</t>
+  </si>
+  <si>
+    <t>Connection of auxiliary input to in-cab vehicle accessory. Does not include GO device and IOX cable installation. Trip fee up to 50 mi/km are included.</t>
+  </si>
+  <si>
+    <t>IOX-BATTERY</t>
+  </si>
+  <si>
+    <t>The IOX-BATTERY is a backup solution for GO9 and GO9 RUGGED devices (with adapter). The IOX-BATTERY starts working when a GO device is unplugged or loses the OEM vehicle/equipment power supply.</t>
+  </si>
+  <si>
+    <t>IOX-GOTALKA</t>
+  </si>
+  <si>
+    <t>The IOX-GOTALKA provides audible feedback to drivers when they exceed allowable conditions (such as speed, harsh cornering, and so on. The audible feedback can be configured for your whole fleet, or for individual vehicle groups.</t>
+  </si>
+  <si>
+    <t>ITS-FEE-ALTITUDE3</t>
+  </si>
+  <si>
+    <t>Altitude Suite of Insights Annual Fee (Population up to 500K - 1M)</t>
+  </si>
+  <si>
+    <t>Yr</t>
+  </si>
+  <si>
+    <t>ITS-FEE-ALTITUDE6</t>
+  </si>
+  <si>
+    <t>Altitude Suite Insights Annual Fee (Population up to 5M-15M)</t>
+  </si>
+  <si>
+    <t>ITS-FEE-ALTITUDE7</t>
+  </si>
+  <si>
+    <t>Altitude Insights Annual Fee (Population up to 20M-40M)</t>
+  </si>
+  <si>
+    <t>ITS-FEE-ALTITUDE8</t>
+  </si>
+  <si>
+    <t>Altitude Suite of Insights Annual Fee (Population 40M+)</t>
+  </si>
+  <si>
+    <t>INS-SERVICE</t>
+  </si>
+  <si>
+    <t>Service or repair of an existing GO device or Geotab accessory. Trip fees up to 50 mi/km are included.</t>
+  </si>
+  <si>
+    <t>Motorpool Plan</t>
+  </si>
+  <si>
+    <t>Motorpool operations plan, including telematics-based vehicle access, reservations, training, support, and warranty. Must be paired with monthly ProPlus plan.</t>
+  </si>
+  <si>
+    <t>GEO-NFCFOBBLUA</t>
+  </si>
+  <si>
+    <t>Blue NFC Driver ID Tag.</t>
+  </si>
+  <si>
+    <t>GEO-NFCFOBBLUA20</t>
+  </si>
+  <si>
+    <t>Bag of 20 qty. Blue NFC Driver ID Tag.</t>
+  </si>
+  <si>
+    <t>GEO-NFCSTKBLUA</t>
+  </si>
+  <si>
+    <t>NFC Driver ID Sticker Tag with blue inner label.</t>
+  </si>
+  <si>
+    <t>GEO-NFCSTKBLUA20</t>
+  </si>
+  <si>
+    <t>Bag of 20 qty. NFC Driver ID Sticker Tag with blue inner label.</t>
+  </si>
+  <si>
+    <t>GP9-LTEATT-BUNDLE</t>
+  </si>
+  <si>
+    <t>Geotab GO9 Plus telematics device. Must be paired with monthly ProPlus Bundle. Requires add on ProPlus + Wifi Plan.</t>
+  </si>
+  <si>
+    <t>INS-ASSETWIRELESS-BUNDLE</t>
+  </si>
+  <si>
+    <t>Installation of a solar or battery powered asset tracker. Trip fees up to 50 mi/km are included</t>
+  </si>
+  <si>
+    <t>INS-REMOVAL</t>
+  </si>
+  <si>
+    <t>Removal of a GO device. Applies for hardwired, advanced, and standard installed devices. Removed device and harness will be returned to the customer. Trip fees up to 50 mi/km are included.</t>
+  </si>
+  <si>
+    <t>INS-NOSHOW</t>
+  </si>
+  <si>
+    <t>Vehicle not available at the time and place of the scheduled installation</t>
+  </si>
+  <si>
+    <t>MKT-FEE-CITIZENS5</t>
+  </si>
+  <si>
+    <t>Citizen Insights Monthly Fee (Population &gt;1m)</t>
+  </si>
+  <si>
+    <t>IOX-ANALOG</t>
+  </si>
+  <si>
+    <t>Input/output expander Add-On for GO devices to support analog auxiliary input. [BETA]</t>
+  </si>
+  <si>
+    <t>IOX-ALERT</t>
+  </si>
+  <si>
+    <t>Input/output expander to send an alert message to MyGeotab.</t>
+  </si>
+  <si>
+    <t>INS-REMOVALNONGO</t>
+  </si>
+  <si>
+    <t>Removal of a competitor device before GO device installation. Can be ordered only in addition to a Standard, Advanced, and/or Hardwired Install.</t>
+  </si>
+  <si>
+    <t>IOX-CAN</t>
+  </si>
+  <si>
+    <t>Input/output expander for CAN integrations (i.e. Mobileye, Valor).</t>
+  </si>
+  <si>
+    <t>INS-GORUGGED</t>
+  </si>
+  <si>
+    <t>Installation of a GO Rugged device with or without a T-harness.</t>
+  </si>
+  <si>
+    <t>IOX-AUXM</t>
+  </si>
+  <si>
+    <t>IOX Add-On for GO devices for auxillary support</t>
+  </si>
+  <si>
+    <t>HRN-FAI</t>
+  </si>
+  <si>
+    <t>Cable - Force America Integration</t>
+  </si>
+  <si>
+    <t>HRN-RC12T2</t>
+  </si>
+  <si>
+    <t>12-pin Komatsu-specific harness for GO RUGGED device.</t>
+  </si>
+  <si>
+    <t>HRN-RD04S1</t>
+  </si>
+  <si>
+    <t>Polaris interface harness for the GO RUGGED device.</t>
+  </si>
+  <si>
+    <t>HRN-RS12K1</t>
+  </si>
+  <si>
+    <t>Battery disconnect bypass harness for GO RUGGED. For use on any vehicle with a positive battery terminal disconnect switch. This kit contains the harness and a fuse kit.</t>
+  </si>
+  <si>
+    <t>HRN-RS12S2</t>
+  </si>
+  <si>
+    <t>Harness to connect GO RUGGED device to vehicle diagnostic port for engine data.</t>
+  </si>
+  <si>
+    <t>HRN-RW07T1</t>
+  </si>
+  <si>
+    <t>Tri-pin connector harness for vehicles without diagnostic ports (off-road vehicles only). Requires a GO RUGGED.</t>
+  </si>
+  <si>
+    <t>HRN-RW08K1</t>
+  </si>
+  <si>
+    <t>8-wire harness kit for GO RUGGED. The kit contains the harness and a fuse kit.</t>
+  </si>
+  <si>
+    <t>HRN-RX06S4</t>
+  </si>
+  <si>
+    <t>6-way IOX harness for GO RUGGED to provide digital auxiliary support.</t>
+  </si>
+  <si>
+    <t>HRN-RZ04T4</t>
+  </si>
+  <si>
+    <t>Kubota gas engine interface harness for the GO RUGGED device. Required for ground service equipment.</t>
+  </si>
+  <si>
+    <t>HRN-UD03S9</t>
+  </si>
+  <si>
+    <t>14 ft extension cable to be used with IOX-RS232D.</t>
+  </si>
+  <si>
+    <t>INS-ASSETWIRED</t>
+  </si>
+  <si>
+    <t>Installation of a hardwired Asset tracker. Trip fees up to 50 mi/km are included</t>
+  </si>
+  <si>
+    <t>INS-ASSETWIRELESS</t>
+  </si>
+  <si>
+    <t>Installation of a Solar or Battery powered Asset Tracker. Trip fees up to 50 mi/km are included</t>
+  </si>
+  <si>
+    <t>INS-CAMERA</t>
+  </si>
+  <si>
+    <t>Installation of one front facing camera solution. Does not include GO device installation. Trip fee up to 50 mi/km are included.</t>
+  </si>
+  <si>
+    <t>INS-GOADV</t>
+  </si>
+  <si>
+    <t>Installation of a GO device with T-harness and up to two IOX cables (i.e. IOX-NFCREADER, IOX-GOTALK). Trip fees up to 50 mi/km are included.</t>
+  </si>
+  <si>
+    <t>INS-GOHDWIRE</t>
+  </si>
+  <si>
+    <t>Installation of a GO device with the use of a hardwired connection to the ignition, power and ground. Trip fees up to 50 mi/km are included.</t>
+  </si>
+  <si>
+    <t>ASSET TRACKER PLAN</t>
+  </si>
+  <si>
+    <t>Monthly service plan for Positioning Universal Asset Tracker</t>
+  </si>
+  <si>
+    <t>GEO-KLNFCFOB</t>
+  </si>
+  <si>
+    <t>Geotab Keyless NFC fob (with adhesive backing) to be used with IOX-NFCREADERA.</t>
+  </si>
+  <si>
+    <t>GEO-ZIPSEAL100</t>
+  </si>
+  <si>
+    <t>Serialized cable tie, also known as a zip tie (pack of 100).</t>
+  </si>
+  <si>
+    <t>HRN-DS09S4</t>
+  </si>
+  <si>
+    <t>9-pin straight harness for heavy-duty Deutsch connector installations in North America.</t>
+  </si>
+  <si>
+    <t>SPR-RELAYKIT</t>
+  </si>
+  <si>
+    <t>Driver ID relay kit. Requires a Geotab Authorized Installer or licensed automotive electrician or mechanic.</t>
+  </si>
+  <si>
+    <t>INS-GOSWAP</t>
+  </si>
+  <si>
+    <t>Removal of a defective GO device and installation of a new GO Device. The swap needs to occur in the same vehicle on the same day and applies for standard, advanced and hardwired installations. Trip fees up to 50 mi/km are included.</t>
+  </si>
+  <si>
+    <t>IOX-BT</t>
+  </si>
+  <si>
+    <t>Input/output expander with Bluetooth® low energy for GO devices — supports proximity beacons with a public MAC address and select sensor-enabled beacons.</t>
+  </si>
+  <si>
+    <t>INS-WTROPS</t>
+  </si>
+  <si>
+    <t>Installation of Public Works (Winter Ops) solution. Includes spreader controller and one external accessory connection.</t>
+  </si>
+  <si>
+    <t>SPR-INSTALLBAG</t>
+  </si>
+  <si>
+    <t>Mounting bracket and material for GO devices — includes two cable (zip) ties, two screws, and double-sided tape for installation purposes.</t>
+  </si>
+  <si>
+    <t>HRN-BS16S4</t>
+  </si>
+  <si>
+    <t>OBDII extension cable pack for GO devices — replaces the HRN-INSTALLPACKV2.</t>
+  </si>
+  <si>
+    <t>HRN-BS16S4F</t>
+  </si>
+  <si>
+    <t>Flat OBDII extension harness for GO devices.</t>
+  </si>
+  <si>
+    <t>HRN-BS16S5</t>
+  </si>
+  <si>
+    <t>OBDII extension harness for GO devices.</t>
+  </si>
+  <si>
+    <t>HRN-BU16Y5</t>
+  </si>
+  <si>
+    <t>OBDII harness for GO devices — includes special vehicle connector to receive engine data from Mitsubishi Fuso or medium-duty vehicles.</t>
+  </si>
+  <si>
+    <t>HRN-CE10K2</t>
+  </si>
+  <si>
+    <t>Harness kit for Volvo/Mack vehicles, 2019 or newer, in North America. Requires HRN-CM24Y1. The kit contains the harness and a fuse kit.</t>
+  </si>
+  <si>
+    <t>HRN-CG04T3</t>
+  </si>
+  <si>
+    <t>4-pin adapter for use with Volkswagen trucks only.</t>
+  </si>
+  <si>
+    <t>HRN-CH06A2</t>
+  </si>
+  <si>
+    <t>Proprietary HINO FMS adapter. Requires HRN-CM24Y1.</t>
+  </si>
+  <si>
+    <t>HRN-CH10A2</t>
+  </si>
+  <si>
+    <t>10-pin HINO FMS adapter for 2019+ vehicle models. Requires HRN-CM24Y1.</t>
+  </si>
+  <si>
+    <t>HRN-CI04A2</t>
+  </si>
+  <si>
+    <t>Isuzu FMS adapter for 2017+ vehicle models. Requires HRN-CM24Y1.</t>
+  </si>
+  <si>
+    <t>HRN-CK10K2</t>
+  </si>
+  <si>
+    <t>Harness kit for Mack vehicles, 2018 or older, in North America. Requires HRN-CM24Y1. The kit contains the harness and a fuse kit.</t>
+  </si>
+  <si>
+    <t>IOX-KEYLESS</t>
+  </si>
+  <si>
+    <t>IOX Add-On for Keyless functionality, with integrated keyfob. Can be paired with INS-GOADV and INS-STRTINHIB (if necessary).</t>
+  </si>
+  <si>
+    <t>IOX-KEYLESS-NK</t>
+  </si>
+  <si>
+    <t>IOX Add-On for Keyless functionality, without integrated keyfob. Can be paired with INS-GOADV and INS-STRTINHIB (if necessary).</t>
+  </si>
+  <si>
+    <t>IOX-NFCREADERA</t>
+  </si>
+  <si>
+    <t>Input/output expander for driver identification — includes tag reader only.</t>
+  </si>
+  <si>
+    <t>IOX-OUTPUTM</t>
+  </si>
+  <si>
+    <t>Input/output expander for GO devices to control a relay.</t>
+  </si>
+  <si>
+    <t>IOX-RS232D</t>
+  </si>
+  <si>
+    <t>Input/output expander for RS232 support — 3 pin Delphi connector.</t>
+  </si>
+  <si>
+    <t>IOX-RS232F</t>
+  </si>
+  <si>
+    <t>Input/output expander for RS232 support — female connector.</t>
+  </si>
+  <si>
+    <t>IOX-RS232M</t>
+  </si>
+  <si>
+    <t>Input/output expander for RS232 support — male connector.</t>
+  </si>
+  <si>
+    <t>IOX-SATIRDV2</t>
+  </si>
+  <si>
+    <t>IOX Add-On for Iridium satellite support (includes Iridium modem and antenna)</t>
+  </si>
+  <si>
+    <t>IOX-USB</t>
+  </si>
+  <si>
+    <t>Input/output expander to allow two-way data transfer and charge external devices — uses female USB type-A connector.</t>
+  </si>
+  <si>
+    <t>IOX-WRKS</t>
+  </si>
+  <si>
+    <t>IOX-WRKS integrates with the GO9 device as a part of the Geotab Public Works solution for government fleets.</t>
+  </si>
+  <si>
+    <t>KEYLESS PLAN</t>
+  </si>
+  <si>
+    <t>Tap and Go Keyless plan, including telematics-based vehicle access, training, support, and warranty. Must be paired with monthly ProPlus plan.</t>
+  </si>
+  <si>
+    <t>MKT-FEE-CITIZENS1</t>
+  </si>
+  <si>
+    <t>Citizen Insights Monthly Fee (Population up to 50k)</t>
+  </si>
+  <si>
+    <t>MKT-FEE-CITIZENS2</t>
+  </si>
+  <si>
+    <t>Citizen Insights Monthly Fee (Population 50k - 100k)</t>
+  </si>
+  <si>
+    <t>MKT-FEE-CITIZENS3</t>
+  </si>
+  <si>
+    <t>Citizen Insights Monthly Fee (Population 100k - 500k)</t>
+  </si>
+  <si>
+    <t>MKT-FEE-CITIZENS4</t>
+  </si>
+  <si>
+    <t>Citizen Insights Monthly Fee (Population 500k - 1m)</t>
+  </si>
+  <si>
+    <t>HRN-CT20T11</t>
+  </si>
+  <si>
+    <t>Harness for Tesla Model 3 vehicles.</t>
+  </si>
+  <si>
+    <t>HRN-CT26T1</t>
+  </si>
+  <si>
+    <t>Harness for Tesla Model Y.</t>
+  </si>
+  <si>
+    <t>HRN-CW08K4</t>
+  </si>
+  <si>
+    <t>8-wire harness kit for vehicles with no supported connectors. Requires HRN-CM24Y1. The kit contains the harness and a fuse kit.</t>
+  </si>
+  <si>
+    <t>HRN-CX10S4</t>
+  </si>
+  <si>
+    <t>Starter inhibit harness for Geotab Keyless. For use with an IOX-KEYLESS version B1 for bladed key installations requiring starter inhibit functionality. NOT for use with non-labeled versions of IOX-KEYLESS.</t>
+  </si>
+  <si>
+    <t>HRN-DB9NM</t>
+  </si>
+  <si>
+    <t>Cable - DB-9 Null Modem Integration</t>
+  </si>
+  <si>
+    <t>HRN-DB9SI15</t>
+  </si>
+  <si>
+    <t>Cable - DB-9 Serial Integration (15FT)</t>
+  </si>
+  <si>
+    <t>INS-GOSTRD</t>
+  </si>
+  <si>
+    <t>Installation of a GO device with or without a T-harness.</t>
+  </si>
+  <si>
     <t>SPR-ALDLSHUNT</t>
   </si>
   <si>
     <t>Shunt for GO7, or newer devices with short PIN.</t>
   </si>
   <si>
-    <t>SPR-INSTALLBAG</t>
-[...4 lines deleted...]
-  <si>
     <t>SPR-NFCBRACKET</t>
   </si>
   <si>
     <t>Mounting bracket and holder for IOX-NFCREADER. Includes 2 screws and double-sided tape for the bracket for installation purposes.</t>
   </si>
   <si>
     <t>SPR-QRTAG</t>
   </si>
   <si>
     <t>QR Tag for IOX-KEYLESS key shipment to Geotab.</t>
   </si>
   <si>
-    <t>SPR-RELAYKIT</t>
-[...14 lines deleted...]
-    <t>Geotab GO Anywhere (AT&amp;T, USA, LTE CATM1, TAA Compliant, IP68 and IP69K) Asset Tracker</t>
+    <t>HRN-ES12S1</t>
+  </si>
+  <si>
+    <t>European interface harness for generic vehicles with FMS.</t>
+  </si>
+  <si>
+    <t>IOX-BUZZ</t>
+  </si>
+  <si>
+    <t>Input/output expander for an external buzzer or beeper.</t>
+  </si>
+  <si>
+    <t>HRN-BD16K1</t>
+  </si>
+  <si>
+    <t>Battery disconnect bypass harness for GO device. For use on any vehicle with a positive battery terminal disconnect switch. This kit contains the harness and a fuse kit.</t>
+  </si>
+  <si>
+    <t>HRN-BS16S4-BUNDLE</t>
+  </si>
+  <si>
+    <t>HRN-RS12S2-BUNDLE</t>
+  </si>
+  <si>
+    <t>INS-GOHDWIRE-BUNDLE</t>
+  </si>
+  <si>
+    <t>INS-GORUGGED-BUNDLE</t>
+  </si>
+  <si>
+    <t>INS-GOSTRD-BUNDLE</t>
+  </si>
+  <si>
+    <t>GR9-LTEATTA-BUNDLE</t>
+  </si>
+  <si>
+    <t>Geotab GO Rugged 9 telematics device. Must be paired with monthly ProPlus plan.</t>
+  </si>
+  <si>
+    <t>HRN-RMRCA1-A</t>
+  </si>
+  <si>
+    <t>Harness adapter for Caterpillar assets, 2000 to 2016. Requires HRN-GR09K1. TAA compliant.</t>
   </si>
   <si>
     <t>Bundled Part Number?Yes/No</t>
   </si>
   <si>
     <t xml:space="preserve">Percentage-Based List Price  ($)</t>
   </si>
   <si>
     <t>Minimum NYS Discount (%)</t>
   </si>
   <si>
     <t>Actual NYS Discount (%)</t>
   </si>
   <si>
     <t xml:space="preserve">Percentage-Based Net Price  ($)</t>
   </si>
   <si>
     <t>Percent Educational Discount (%)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
@@ -1307,5473 +1279,5207 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:R141"/>
+  <dimension ref="A1:R134"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="47.56640625" customWidth="1"/>
+    <col min="1" max="1" width="43.96875" customWidth="1"/>
     <col min="2" max="2" width="255" customWidth="1"/>
     <col min="3" max="3" width="40.37109375" customWidth="1"/>
     <col min="4" max="4" width="54.76171875" customWidth="1"/>
     <col min="5" max="5" width="27.7734375" customWidth="1"/>
     <col min="6" max="6" width="47.56640625" customWidth="1"/>
     <col min="7" max="7" width="101.54296875" customWidth="1"/>
     <col min="8" max="8" width="27.7734375" customWidth="1"/>
     <col min="9" max="9" width="45.765625" customWidth="1"/>
     <col min="10" max="10" width="25.9765625" customWidth="1"/>
     <col min="11" max="11" width="58.359375" customWidth="1"/>
     <col min="12" max="12" width="43.96875" customWidth="1"/>
     <col min="13" max="13" width="42.171875" customWidth="1"/>
     <col min="14" max="14" width="47.56640625" customWidth="1"/>
     <col min="15" max="15" width="56.5625" customWidth="1"/>
     <col min="16" max="16" width="58.359375" customWidth="1"/>
     <col min="17" max="17" width="52.9609375" customWidth="1"/>
     <col min="18" max="18" width="7.98046875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="11" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="11" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="11" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="11" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="11" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="11" t="s">
-        <v>286</v>
+        <v>276</v>
       </c>
       <c r="G1" s="11" t="s">
         <v>5</v>
       </c>
       <c r="H1" s="11" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="11" t="s">
         <v>7</v>
       </c>
       <c r="J1" s="12" t="s">
         <v>8</v>
       </c>
       <c r="K1" s="11" t="s">
-        <v>287</v>
+        <v>277</v>
       </c>
       <c r="L1" s="11" t="s">
-        <v>288</v>
+        <v>278</v>
       </c>
       <c r="M1" s="11" t="s">
-        <v>289</v>
+        <v>279</v>
       </c>
       <c r="N1" s="12" t="s">
         <v>9</v>
       </c>
       <c r="O1" s="11" t="s">
-        <v>290</v>
+        <v>280</v>
       </c>
       <c r="P1" s="11" t="s">
-        <v>291</v>
+        <v>281</v>
       </c>
       <c r="Q1" s="12" t="s">
         <v>11</v>
       </c>
       <c r="R1" s="11" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C2" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D2" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E2" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G2" s="9" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="H2" s="7" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I2" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J2" s="10">
-        <v>12.5</v>
+        <v>79.5</v>
       </c>
       <c r="L2" s="7">
         <v>20</v>
       </c>
       <c r="M2" s="7">
         <v>20</v>
       </c>
       <c r="N2" s="10">
-        <v>10</v>
+        <v>63.6</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B3" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D3" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="C3" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E3" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G3" s="9" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="H3" s="7" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I3" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J3" s="10">
-        <v>22.19</v>
+        <v>26.9</v>
       </c>
       <c r="L3" s="7">
         <v>20</v>
       </c>
       <c r="M3" s="7">
         <v>20</v>
       </c>
       <c r="N3" s="10">
-        <v>17.75</v>
+        <v>21.52</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B4" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D4" s="7" t="s">
         <v>21</v>
       </c>
-      <c r="C4" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E4" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G4" s="9" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="H4" s="7" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I4" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J4" s="10">
-        <v>4.95</v>
+        <v>23.43</v>
       </c>
       <c r="L4" s="7">
         <v>20</v>
       </c>
       <c r="M4" s="7">
         <v>20</v>
       </c>
       <c r="N4" s="10">
-        <v>3.96</v>
+        <v>18.74</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="B5" s="6" t="s">
         <v>24</v>
       </c>
-      <c r="B5" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C5" s="7" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G5" s="9" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="H5" s="7" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I5" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J5" s="10">
-        <v>4.95</v>
+        <v>12.7</v>
       </c>
       <c r="L5" s="7">
         <v>20</v>
       </c>
       <c r="M5" s="7">
         <v>20</v>
       </c>
       <c r="N5" s="10">
-        <v>3.96</v>
+        <v>10.16</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="B6" s="6" t="s">
         <v>26</v>
       </c>
-      <c r="B6" s="6" t="s">
+      <c r="C6" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="E6" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="G6" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="H6" s="7" t="s">
         <v>27</v>
       </c>
-      <c r="C6" s="7" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I6" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J6" s="10">
-        <v>66</v>
+        <v>22.19</v>
       </c>
       <c r="L6" s="7">
         <v>20</v>
       </c>
       <c r="M6" s="7">
         <v>20</v>
       </c>
       <c r="N6" s="10">
-        <v>52.8</v>
+        <v>17.75</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>29</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="D7" s="7" t="s">
         <v>28</v>
       </c>
       <c r="E7" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G7" s="9" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="H7" s="7" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I7" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J7" s="10">
-        <v>4.95</v>
+        <v>390</v>
       </c>
       <c r="L7" s="7">
         <v>20</v>
       </c>
       <c r="M7" s="7">
         <v>20</v>
       </c>
       <c r="N7" s="10">
-        <v>3.96</v>
+        <v>312</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
         <v>30</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="D8" s="7" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G8" s="9" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="H8" s="7" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="I8" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J8" s="10">
-        <v>66</v>
+        <v>22.19</v>
       </c>
       <c r="L8" s="7">
         <v>20</v>
       </c>
       <c r="M8" s="7">
         <v>20</v>
       </c>
       <c r="N8" s="10">
-        <v>52.8</v>
+        <v>17.75</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>33</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="D9" s="7" t="s">
         <v>32</v>
       </c>
       <c r="E9" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G9" s="9" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="H9" s="7" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="I9" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J9" s="10">
-        <v>64.35</v>
+        <v>24.06</v>
       </c>
       <c r="L9" s="7">
         <v>20</v>
       </c>
       <c r="M9" s="7">
         <v>20</v>
       </c>
       <c r="N9" s="10">
-        <v>51.48</v>
+        <v>19.25</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>34</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G10" s="9" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="H10" s="7" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="I10" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J10" s="10">
-        <v>19.69</v>
+        <v>6.25</v>
       </c>
       <c r="L10" s="7">
         <v>20</v>
       </c>
       <c r="M10" s="7">
         <v>20</v>
       </c>
       <c r="N10" s="10">
-        <v>15.75</v>
+        <v>5</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="s">
         <v>36</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>37</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>36</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G11" s="9" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="H11" s="7" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="I11" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J11" s="10">
-        <v>112.5</v>
+        <v>25</v>
       </c>
       <c r="L11" s="7">
         <v>20</v>
       </c>
       <c r="M11" s="7">
-        <v>100</v>
+        <v>20</v>
       </c>
       <c r="N11" s="10">
-        <v>0</v>
+        <v>20</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="s">
         <v>38</v>
       </c>
       <c r="B12" s="6" t="s">
         <v>39</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="D12" s="7" t="s">
         <v>38</v>
       </c>
       <c r="E12" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G12" s="9" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="H12" s="7" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="I12" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J12" s="10">
-        <v>142.48</v>
+        <v>25.63</v>
       </c>
       <c r="L12" s="7">
         <v>20</v>
       </c>
       <c r="M12" s="7">
-        <v>85.96</v>
+        <v>20</v>
       </c>
       <c r="N12" s="10">
-        <v>20</v>
+        <v>20.5</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="s">
         <v>40</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>41</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>40</v>
       </c>
       <c r="E13" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G13" s="9" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="H13" s="7" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I13" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J13" s="10">
-        <v>142.48</v>
+        <v>112.5</v>
       </c>
       <c r="L13" s="7">
         <v>20</v>
       </c>
       <c r="M13" s="7">
-        <v>85.96</v>
+        <v>100</v>
       </c>
       <c r="N13" s="10">
-        <v>20</v>
+        <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>43</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="D14" s="7" t="s">
         <v>42</v>
       </c>
       <c r="E14" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G14" s="9" t="s">
-        <v>44</v>
+        <v>16</v>
       </c>
       <c r="H14" s="7" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I14" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J14" s="10">
-        <v>140</v>
+        <v>187.5</v>
       </c>
       <c r="L14" s="7">
         <v>20</v>
       </c>
       <c r="M14" s="7">
         <v>20</v>
       </c>
       <c r="N14" s="10">
-        <v>112</v>
+        <v>150</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="B15" s="6" t="s">
         <v>45</v>
       </c>
-      <c r="B15" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C15" s="7" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="D15" s="7" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E15" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G15" s="9" t="s">
-        <v>44</v>
+        <v>16</v>
       </c>
       <c r="H15" s="7" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I15" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J15" s="10">
-        <v>140</v>
+        <v>35.53</v>
       </c>
       <c r="L15" s="7">
         <v>20</v>
       </c>
       <c r="M15" s="7">
         <v>20</v>
       </c>
       <c r="N15" s="10">
-        <v>112</v>
+        <v>28.42</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="B16" s="6" t="s">
         <v>47</v>
       </c>
-      <c r="B16" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C16" s="7" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="D16" s="7" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="E16" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G16" s="9" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="H16" s="7" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I16" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J16" s="10">
         <v>16.5</v>
       </c>
       <c r="L16" s="7">
         <v>20</v>
       </c>
       <c r="M16" s="7">
         <v>20</v>
       </c>
       <c r="N16" s="10">
         <v>13.2</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="B17" s="6" t="s">
         <v>49</v>
       </c>
-      <c r="B17" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C17" s="7" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="D17" s="7" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="E17" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G17" s="9" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="H17" s="7" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I17" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J17" s="10">
-        <v>12.7</v>
+        <v>45</v>
       </c>
       <c r="L17" s="7">
         <v>20</v>
       </c>
       <c r="M17" s="7">
         <v>20</v>
       </c>
       <c r="N17" s="10">
-        <v>10.16</v>
+        <v>36</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="B18" s="6" t="s">
         <v>51</v>
       </c>
-      <c r="B18" s="6" t="s">
+      <c r="C18" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D18" s="7" t="s">
         <v>50</v>
       </c>
-      <c r="C18" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E18" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G18" s="9" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="H18" s="7" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I18" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J18" s="10">
-        <v>12.7</v>
+        <v>21.78</v>
       </c>
       <c r="L18" s="7">
         <v>20</v>
       </c>
       <c r="M18" s="7">
-        <v>100</v>
+        <v>20</v>
       </c>
       <c r="N18" s="10">
-        <v>0</v>
+        <v>17.42</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="s">
         <v>52</v>
       </c>
       <c r="B19" s="6" t="s">
         <v>53</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="D19" s="7" t="s">
         <v>52</v>
       </c>
       <c r="E19" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G19" s="9" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="H19" s="7" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I19" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J19" s="10">
-        <v>18.15</v>
+        <v>36.3</v>
       </c>
       <c r="L19" s="7">
         <v>20</v>
       </c>
       <c r="M19" s="7">
         <v>20</v>
       </c>
       <c r="N19" s="10">
-        <v>14.52</v>
+        <v>29.04</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B20" s="6" t="s">
         <v>55</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="D20" s="7" t="s">
         <v>54</v>
       </c>
       <c r="E20" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G20" s="9" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="H20" s="7" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I20" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J20" s="10">
-        <v>14.53</v>
+        <v>37.5</v>
       </c>
       <c r="L20" s="7">
         <v>20</v>
       </c>
       <c r="M20" s="7">
         <v>20</v>
       </c>
       <c r="N20" s="10">
-        <v>11.62</v>
+        <v>30</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B21" s="6" t="s">
         <v>57</v>
       </c>
       <c r="C21" s="7" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="D21" s="7" t="s">
         <v>56</v>
       </c>
       <c r="E21" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G21" s="9" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="H21" s="7" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I21" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J21" s="10">
-        <v>18.15</v>
+        <v>27.23</v>
       </c>
       <c r="L21" s="7">
         <v>20</v>
       </c>
       <c r="M21" s="7">
         <v>20</v>
       </c>
       <c r="N21" s="10">
-        <v>14.52</v>
+        <v>21.78</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="s">
         <v>58</v>
       </c>
       <c r="B22" s="6" t="s">
         <v>59</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="D22" s="7" t="s">
         <v>58</v>
       </c>
       <c r="E22" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G22" s="9" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="H22" s="7" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I22" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J22" s="10">
-        <v>16.5</v>
+        <v>18.15</v>
       </c>
       <c r="L22" s="7">
         <v>20</v>
       </c>
       <c r="M22" s="7">
         <v>20</v>
       </c>
       <c r="N22" s="10">
-        <v>13.2</v>
+        <v>14.52</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="s">
         <v>60</v>
       </c>
       <c r="B23" s="6" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>60</v>
       </c>
       <c r="E23" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G23" s="9" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="H23" s="7" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I23" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J23" s="10">
-        <v>49.5</v>
+        <v>36.3</v>
       </c>
       <c r="L23" s="7">
         <v>20</v>
       </c>
       <c r="M23" s="7">
-        <v>20</v>
+        <v>100</v>
       </c>
       <c r="N23" s="10">
-        <v>39.6</v>
+        <v>0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="B24" s="6" t="s">
         <v>62</v>
       </c>
-      <c r="B24" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C24" s="7" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="D24" s="7" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G24" s="9" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="H24" s="7" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I24" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J24" s="10">
-        <v>29.7</v>
+        <v>36.3</v>
       </c>
       <c r="L24" s="7">
         <v>20</v>
       </c>
       <c r="M24" s="7">
         <v>20</v>
       </c>
       <c r="N24" s="10">
-        <v>23.76</v>
+        <v>29.04</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B25" s="6" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="D25" s="7" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G25" s="9" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="H25" s="7" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I25" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J25" s="10">
-        <v>12.7</v>
+        <v>36.3</v>
       </c>
       <c r="L25" s="7">
         <v>20</v>
       </c>
       <c r="M25" s="7">
-        <v>20</v>
+        <v>100</v>
       </c>
       <c r="N25" s="10">
-        <v>10.16</v>
+        <v>0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="5" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="B26" s="6" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="C26" s="7" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="D26" s="7" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G26" s="9" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="H26" s="7" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I26" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J26" s="10">
-        <v>12.7</v>
+        <v>36.3</v>
       </c>
       <c r="L26" s="7">
         <v>20</v>
       </c>
       <c r="M26" s="7">
         <v>20</v>
       </c>
       <c r="N26" s="10">
-        <v>10.16</v>
+        <v>29.04</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="B27" s="6" t="s">
-        <v>69</v>
+        <v>65</v>
       </c>
       <c r="C27" s="7" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="D27" s="7" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="E27" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G27" s="9" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="H27" s="7" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I27" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J27" s="10">
-        <v>18.15</v>
+        <v>36.3</v>
       </c>
       <c r="L27" s="7">
         <v>20</v>
       </c>
       <c r="M27" s="7">
-        <v>20</v>
+        <v>100</v>
       </c>
       <c r="N27" s="10">
-        <v>14.52</v>
+        <v>0</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="5" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="B28" s="6" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="C28" s="7" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="D28" s="7" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="E28" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G28" s="9" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="H28" s="7" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I28" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J28" s="10">
-        <v>18.15</v>
+        <v>36.3</v>
       </c>
       <c r="L28" s="7">
         <v>20</v>
       </c>
       <c r="M28" s="7">
         <v>20</v>
       </c>
       <c r="N28" s="10">
-        <v>14.52</v>
+        <v>29.04</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="B29" s="6" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="C29" s="7" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="D29" s="7" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="E29" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G29" s="9" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="H29" s="7" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I29" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J29" s="10">
-        <v>33</v>
+        <v>36.3</v>
       </c>
       <c r="L29" s="7">
         <v>20</v>
       </c>
       <c r="M29" s="7">
-        <v>20</v>
+        <v>100</v>
       </c>
       <c r="N29" s="10">
-        <v>26.4</v>
+        <v>0</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="5" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="B30" s="6" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="C30" s="7" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="D30" s="7" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="E30" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G30" s="9" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="H30" s="7" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="I30" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J30" s="10">
-        <v>18.15</v>
+        <v>38.25</v>
       </c>
       <c r="L30" s="7">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="M30" s="7">
-        <v>20</v>
+        <v>10.45</v>
       </c>
       <c r="N30" s="10">
-        <v>14.52</v>
+        <v>34.25</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="5" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="B31" s="6" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="C31" s="7" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="D31" s="7" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="E31" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G31" s="9" t="s">
-        <v>22</v>
+        <v>74</v>
       </c>
       <c r="H31" s="7" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I31" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J31" s="10">
-        <v>21.78</v>
+        <v>140</v>
       </c>
       <c r="L31" s="7">
         <v>20</v>
       </c>
       <c r="M31" s="7">
         <v>20</v>
       </c>
       <c r="N31" s="10">
-        <v>17.42</v>
+        <v>112</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="5" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="B32" s="6" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="C32" s="7" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="D32" s="7" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="E32" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G32" s="9" t="s">
-        <v>22</v>
+        <v>74</v>
       </c>
       <c r="H32" s="7" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I32" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J32" s="10">
-        <v>36.3</v>
+        <v>140</v>
       </c>
       <c r="L32" s="7">
         <v>20</v>
       </c>
       <c r="M32" s="7">
         <v>20</v>
       </c>
       <c r="N32" s="10">
-        <v>29.04</v>
+        <v>112</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="5" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="B33" s="6" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="C33" s="7" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="D33" s="7" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="E33" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G33" s="9" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H33" s="7" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I33" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J33" s="10">
-        <v>41.25</v>
+        <v>81.68</v>
       </c>
       <c r="L33" s="7">
         <v>20</v>
       </c>
       <c r="M33" s="7">
         <v>20</v>
       </c>
       <c r="N33" s="10">
-        <v>33</v>
+        <v>65.34</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="5" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="B34" s="6" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="C34" s="7" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="D34" s="7" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="E34" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G34" s="9" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H34" s="7" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I34" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J34" s="10">
-        <v>222.75</v>
+        <v>16.5</v>
       </c>
       <c r="L34" s="7">
         <v>20</v>
       </c>
       <c r="M34" s="7">
         <v>20</v>
       </c>
       <c r="N34" s="10">
-        <v>178.2</v>
+        <v>13.2</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="5" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="B35" s="6" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="C35" s="7" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="D35" s="7" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="E35" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G35" s="9" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H35" s="7" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I35" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J35" s="10">
-        <v>27.23</v>
+        <v>24</v>
       </c>
       <c r="L35" s="7">
         <v>20</v>
       </c>
       <c r="M35" s="7">
         <v>20</v>
       </c>
       <c r="N35" s="10">
-        <v>21.78</v>
+        <v>19.2</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="5" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="B36" s="6" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="D36" s="7" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="E36" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G36" s="9" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H36" s="7" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I36" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J36" s="10">
-        <v>27.23</v>
+        <v>39</v>
       </c>
       <c r="L36" s="7">
         <v>20</v>
       </c>
       <c r="M36" s="7">
         <v>20</v>
       </c>
       <c r="N36" s="10">
-        <v>21.78</v>
+        <v>31.2</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="5" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="B37" s="6" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="D37" s="7" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G37" s="9" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H37" s="7" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I37" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J37" s="10">
-        <v>21.45</v>
+        <v>39</v>
       </c>
       <c r="L37" s="7">
         <v>20</v>
       </c>
       <c r="M37" s="7">
-        <v>20</v>
+        <v>100</v>
       </c>
       <c r="N37" s="10">
-        <v>17.16</v>
+        <v>0</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="5" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="B38" s="6" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="D38" s="7" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G38" s="9" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H38" s="7" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I38" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J38" s="10">
-        <v>18.15</v>
+        <v>21</v>
       </c>
       <c r="L38" s="7">
         <v>20</v>
       </c>
       <c r="M38" s="7">
         <v>20</v>
       </c>
       <c r="N38" s="10">
-        <v>14.52</v>
+        <v>16.8</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="5" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="B39" s="6" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="C39" s="7" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="D39" s="7" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="E39" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G39" s="9" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="H39" s="7" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I39" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J39" s="10">
-        <v>18.15</v>
+        <v>30</v>
       </c>
       <c r="L39" s="7">
         <v>20</v>
       </c>
       <c r="M39" s="7">
-        <v>100</v>
+        <v>20</v>
       </c>
       <c r="N39" s="10">
-        <v>0</v>
+        <v>24</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="5" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="B40" s="6" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="C40" s="7" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="D40" s="7" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="E40" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G40" s="9" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="H40" s="7" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I40" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J40" s="10">
-        <v>18.15</v>
+        <v>23.43</v>
       </c>
       <c r="L40" s="7">
         <v>20</v>
       </c>
       <c r="M40" s="7">
-        <v>20</v>
+        <v>100</v>
       </c>
       <c r="N40" s="10">
-        <v>14.52</v>
+        <v>0</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="5" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="B41" s="6" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="C41" s="7" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="D41" s="7" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="E41" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G41" s="9" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="H41" s="7" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I41" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J41" s="10">
-        <v>16.5</v>
+        <v>150</v>
       </c>
       <c r="L41" s="7">
         <v>20</v>
       </c>
       <c r="M41" s="7">
         <v>20</v>
       </c>
       <c r="N41" s="10">
-        <v>13.2</v>
+        <v>120</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="5" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="B42" s="6" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="C42" s="7" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="D42" s="7" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="E42" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G42" s="9" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="H42" s="7" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I42" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J42" s="10">
-        <v>41.25</v>
+        <v>60</v>
       </c>
       <c r="L42" s="7">
         <v>20</v>
       </c>
       <c r="M42" s="7">
         <v>20</v>
       </c>
       <c r="N42" s="10">
-        <v>33</v>
+        <v>48</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="5" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="B43" s="6" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="C43" s="7" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="D43" s="7" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="E43" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G43" s="9" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="H43" s="7" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I43" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J43" s="10">
-        <v>16.5</v>
+        <v>89.1</v>
       </c>
       <c r="L43" s="7">
         <v>20</v>
       </c>
       <c r="M43" s="7">
         <v>20</v>
       </c>
       <c r="N43" s="10">
-        <v>13.2</v>
+        <v>71.28</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="5" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="B44" s="6" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="C44" s="7" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="D44" s="7" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="E44" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G44" s="9" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="H44" s="7" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I44" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J44" s="10">
-        <v>81.68</v>
+        <v>136.13</v>
       </c>
       <c r="L44" s="7">
         <v>20</v>
       </c>
       <c r="M44" s="7">
         <v>20</v>
       </c>
       <c r="N44" s="10">
-        <v>65.34</v>
+        <v>108.9</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="B45" s="6" t="s">
+        <v>101</v>
+      </c>
+      <c r="C45" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D45" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="E45" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="G45" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="H45" s="7" t="s">
         <v>102</v>
       </c>
-      <c r="B45" s="6" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="I45" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J45" s="10">
-        <v>81.68</v>
+        <v>127500</v>
       </c>
       <c r="L45" s="7">
         <v>20</v>
       </c>
       <c r="M45" s="7">
         <v>20</v>
       </c>
       <c r="N45" s="10">
-        <v>65.34</v>
+        <v>102000</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="B46" s="6" t="s">
         <v>104</v>
       </c>
-      <c r="B46" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C46" s="7" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="D46" s="7" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="E46" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G46" s="9" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="H46" s="7" t="s">
-        <v>23</v>
+        <v>102</v>
       </c>
       <c r="I46" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J46" s="10">
-        <v>16.5</v>
+        <v>525000</v>
       </c>
       <c r="L46" s="7">
         <v>20</v>
       </c>
       <c r="M46" s="7">
         <v>20</v>
       </c>
       <c r="N46" s="10">
-        <v>13.2</v>
+        <v>420000</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="B47" s="6" t="s">
         <v>106</v>
       </c>
-      <c r="B47" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C47" s="7" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="D47" s="7" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="E47" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G47" s="9" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="H47" s="7" t="s">
-        <v>23</v>
+        <v>102</v>
       </c>
       <c r="I47" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J47" s="10">
-        <v>24</v>
+        <v>787500</v>
       </c>
       <c r="L47" s="7">
         <v>20</v>
       </c>
       <c r="M47" s="7">
         <v>20</v>
       </c>
       <c r="N47" s="10">
-        <v>19.2</v>
+        <v>630000</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="B48" s="6" t="s">
         <v>108</v>
       </c>
-      <c r="B48" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C48" s="7" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="D48" s="7" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="E48" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G48" s="9" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="H48" s="7" t="s">
-        <v>23</v>
+        <v>102</v>
       </c>
       <c r="I48" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J48" s="10">
-        <v>21.78</v>
+        <v>3225000</v>
       </c>
       <c r="L48" s="7">
         <v>20</v>
       </c>
       <c r="M48" s="7">
         <v>20</v>
       </c>
       <c r="N48" s="10">
-        <v>17.42</v>
+        <v>2580000</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="B49" s="6" t="s">
         <v>110</v>
       </c>
-      <c r="B49" s="6" t="s">
+      <c r="C49" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D49" s="7" t="s">
         <v>109</v>
       </c>
-      <c r="C49" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E49" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G49" s="9" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H49" s="7" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I49" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J49" s="10">
-        <v>21.78</v>
+        <v>157.5</v>
       </c>
       <c r="L49" s="7">
         <v>20</v>
       </c>
       <c r="M49" s="7">
-        <v>100</v>
+        <v>20</v>
       </c>
       <c r="N49" s="10">
-        <v>0</v>
+        <v>126</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="5" t="s">
         <v>111</v>
       </c>
       <c r="B50" s="6" t="s">
         <v>112</v>
       </c>
       <c r="C50" s="7" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="D50" s="7" t="s">
         <v>111</v>
       </c>
       <c r="E50" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G50" s="9" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="H50" s="7" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="I50" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J50" s="10">
-        <v>36.3</v>
+        <v>56.25</v>
       </c>
       <c r="L50" s="7">
         <v>20</v>
       </c>
       <c r="M50" s="7">
         <v>20</v>
       </c>
       <c r="N50" s="10">
-        <v>29.04</v>
+        <v>45</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="5" t="s">
         <v>113</v>
       </c>
       <c r="B51" s="6" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="C51" s="7" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="D51" s="7" t="s">
         <v>113</v>
       </c>
       <c r="E51" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G51" s="9" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H51" s="7" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I51" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J51" s="10">
-        <v>36.3</v>
+        <v>4.95</v>
       </c>
       <c r="L51" s="7">
         <v>20</v>
       </c>
       <c r="M51" s="7">
-        <v>100</v>
+        <v>20</v>
       </c>
       <c r="N51" s="10">
-        <v>0</v>
+        <v>3.96</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="5" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B52" s="6" t="s">
+        <v>116</v>
+      </c>
+      <c r="C52" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D52" s="7" t="s">
         <v>115</v>
       </c>
-      <c r="C52" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E52" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G52" s="9" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H52" s="7" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I52" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J52" s="10">
-        <v>21.78</v>
+        <v>66</v>
       </c>
       <c r="L52" s="7">
         <v>20</v>
       </c>
       <c r="M52" s="7">
         <v>20</v>
       </c>
       <c r="N52" s="10">
-        <v>17.42</v>
+        <v>52.8</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="5" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B53" s="6" t="s">
+        <v>118</v>
+      </c>
+      <c r="C53" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D53" s="7" t="s">
         <v>117</v>
       </c>
-      <c r="C53" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E53" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G53" s="9" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H53" s="7" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I53" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J53" s="10">
-        <v>81.68</v>
+        <v>4.95</v>
       </c>
       <c r="L53" s="7">
         <v>20</v>
       </c>
       <c r="M53" s="7">
         <v>20</v>
       </c>
       <c r="N53" s="10">
-        <v>65.34</v>
+        <v>3.96</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="5" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B54" s="6" t="s">
+        <v>120</v>
+      </c>
+      <c r="C54" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D54" s="7" t="s">
         <v>119</v>
       </c>
-      <c r="C54" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E54" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G54" s="9" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H54" s="7" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I54" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J54" s="10">
-        <v>21.78</v>
+        <v>66</v>
       </c>
       <c r="L54" s="7">
         <v>20</v>
       </c>
       <c r="M54" s="7">
         <v>20</v>
       </c>
       <c r="N54" s="10">
-        <v>17.42</v>
+        <v>52.8</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="5" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B55" s="6" t="s">
+        <v>122</v>
+      </c>
+      <c r="C55" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D55" s="7" t="s">
         <v>121</v>
       </c>
-      <c r="C55" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E55" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G55" s="9" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H55" s="7" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I55" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J55" s="10">
-        <v>41.25</v>
+        <v>142.48</v>
       </c>
       <c r="L55" s="7">
         <v>20</v>
       </c>
       <c r="M55" s="7">
-        <v>20</v>
+        <v>85.96</v>
       </c>
       <c r="N55" s="10">
-        <v>33</v>
+        <v>20</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="5" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B56" s="6" t="s">
+        <v>124</v>
+      </c>
+      <c r="C56" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D56" s="7" t="s">
         <v>123</v>
       </c>
-      <c r="C56" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E56" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G56" s="9" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H56" s="7" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I56" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J56" s="10">
-        <v>41.25</v>
+        <v>142.5</v>
       </c>
       <c r="L56" s="7">
         <v>20</v>
       </c>
       <c r="M56" s="7">
-        <v>20</v>
+        <v>100</v>
       </c>
       <c r="N56" s="10">
-        <v>33</v>
+        <v>0</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="5" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B57" s="6" t="s">
+        <v>126</v>
+      </c>
+      <c r="C57" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D57" s="7" t="s">
         <v>125</v>
       </c>
-      <c r="C57" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E57" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G57" s="9" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H57" s="7" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I57" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J57" s="10">
-        <v>123.75</v>
+        <v>142.5</v>
       </c>
       <c r="L57" s="7">
         <v>20</v>
       </c>
       <c r="M57" s="7">
         <v>20</v>
       </c>
       <c r="N57" s="10">
-        <v>99</v>
+        <v>114</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="5" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B58" s="6" t="s">
+        <v>128</v>
+      </c>
+      <c r="C58" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D58" s="7" t="s">
         <v>127</v>
       </c>
-      <c r="C58" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E58" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G58" s="9" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H58" s="7" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I58" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J58" s="10">
-        <v>36.3</v>
+        <v>142.5</v>
       </c>
       <c r="L58" s="7">
         <v>20</v>
       </c>
       <c r="M58" s="7">
         <v>20</v>
       </c>
       <c r="N58" s="10">
-        <v>29.04</v>
+        <v>114</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="5" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B59" s="6" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="C59" s="7" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="D59" s="7" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E59" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G59" s="9" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="H59" s="7" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="I59" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J59" s="10">
-        <v>36.3</v>
+        <v>3588.54</v>
       </c>
       <c r="L59" s="7">
         <v>20</v>
       </c>
       <c r="M59" s="7">
-        <v>100</v>
+        <v>20</v>
       </c>
       <c r="N59" s="10">
-        <v>0</v>
+        <v>2870.83</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="5" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B60" s="6" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="C60" s="7" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="D60" s="7" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="E60" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G60" s="9" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H60" s="7" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I60" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J60" s="10">
-        <v>36.3</v>
+        <v>63.53</v>
       </c>
       <c r="L60" s="7">
         <v>20</v>
       </c>
       <c r="M60" s="7">
         <v>20</v>
       </c>
       <c r="N60" s="10">
-        <v>29.04</v>
+        <v>50.82</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B61" s="6" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="C61" s="7" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="D61" s="7" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="E61" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G61" s="9" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H61" s="7" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I61" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J61" s="10">
+        <v>45.38</v>
+      </c>
+      <c r="L61" s="7">
+        <v>20</v>
+      </c>
+      <c r="M61" s="7">
+        <v>20</v>
+      </c>
+      <c r="N61" s="10">
         <v>36.3</v>
-      </c>
-[...7 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="5" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="B62" s="6" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="C62" s="7" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="D62" s="7" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="E62" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G62" s="9" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H62" s="7" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I62" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J62" s="10">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="L62" s="7">
         <v>20</v>
       </c>
       <c r="M62" s="7">
         <v>20</v>
       </c>
       <c r="N62" s="10">
-        <v>31.2</v>
+        <v>36</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="5" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="B63" s="6" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="C63" s="7" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="D63" s="7" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="E63" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G63" s="9" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H63" s="7" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I63" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J63" s="10">
-        <v>39</v>
+        <v>70.79</v>
       </c>
       <c r="L63" s="7">
         <v>20</v>
       </c>
       <c r="M63" s="7">
-        <v>100</v>
+        <v>20</v>
       </c>
       <c r="N63" s="10">
-        <v>0</v>
+        <v>56.63</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="5" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="B64" s="6" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="C64" s="7" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="D64" s="7" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="E64" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G64" s="9" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H64" s="7" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I64" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J64" s="10">
-        <v>12.7</v>
+        <v>165</v>
       </c>
       <c r="L64" s="7">
         <v>20</v>
       </c>
       <c r="M64" s="7">
         <v>20</v>
       </c>
       <c r="N64" s="10">
-        <v>10.16</v>
+        <v>132</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="5" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="B65" s="6" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="C65" s="7" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="D65" s="7" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="E65" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G65" s="9" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H65" s="7" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I65" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J65" s="10">
-        <v>66</v>
+        <v>52.64</v>
       </c>
       <c r="L65" s="7">
         <v>20</v>
       </c>
       <c r="M65" s="7">
         <v>20</v>
       </c>
       <c r="N65" s="10">
-        <v>52.8</v>
+        <v>42.11</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="5" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="B66" s="6" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="C66" s="7" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="D66" s="7" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="E66" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G66" s="9" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H66" s="7" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I66" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J66" s="10">
-        <v>26.4</v>
+        <v>41.25</v>
       </c>
       <c r="L66" s="7">
         <v>20</v>
       </c>
       <c r="M66" s="7">
         <v>20</v>
       </c>
       <c r="N66" s="10">
-        <v>21.12</v>
+        <v>33</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="5" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="B67" s="6" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="C67" s="7" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="D67" s="7" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="E67" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G67" s="9" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H67" s="7" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I67" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J67" s="10">
-        <v>21.78</v>
+        <v>66</v>
       </c>
       <c r="L67" s="7">
         <v>20</v>
       </c>
       <c r="M67" s="7">
         <v>20</v>
       </c>
       <c r="N67" s="10">
-        <v>17.42</v>
+        <v>52.8</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="5" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="B68" s="6" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="C68" s="7" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="D68" s="7" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="E68" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G68" s="9" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H68" s="7" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I68" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J68" s="10">
-        <v>35.48</v>
+        <v>26.4</v>
       </c>
       <c r="L68" s="7">
         <v>20</v>
       </c>
       <c r="M68" s="7">
         <v>20</v>
       </c>
       <c r="N68" s="10">
-        <v>28.38</v>
+        <v>21.12</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="5" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="B69" s="6" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="C69" s="7" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="D69" s="7" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="E69" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G69" s="9" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H69" s="7" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I69" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J69" s="10">
-        <v>18.15</v>
+        <v>35.48</v>
       </c>
       <c r="L69" s="7">
         <v>20</v>
       </c>
       <c r="M69" s="7">
         <v>20</v>
       </c>
       <c r="N69" s="10">
-        <v>14.52</v>
+        <v>28.38</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="5" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="B70" s="6" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
       <c r="C70" s="7" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="D70" s="7" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="E70" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G70" s="9" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H70" s="7" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I70" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J70" s="10">
         <v>18.15</v>
       </c>
       <c r="L70" s="7">
         <v>20</v>
       </c>
       <c r="M70" s="7">
-        <v>100</v>
+        <v>20</v>
       </c>
       <c r="N70" s="10">
-        <v>0</v>
+        <v>14.52</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="5" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="B71" s="6" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="C71" s="7" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="D71" s="7" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="E71" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G71" s="9" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H71" s="7" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I71" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J71" s="10">
-        <v>23.43</v>
+        <v>33</v>
       </c>
       <c r="L71" s="7">
         <v>20</v>
       </c>
       <c r="M71" s="7">
         <v>20</v>
       </c>
       <c r="N71" s="10">
-        <v>18.74</v>
+        <v>26.4</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="5" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
       <c r="B72" s="6" t="s">
-        <v>149</v>
+        <v>156</v>
       </c>
       <c r="C72" s="7" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="D72" s="7" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
       <c r="E72" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G72" s="9" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H72" s="7" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I72" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J72" s="10">
-        <v>23.43</v>
+        <v>34.15</v>
       </c>
       <c r="L72" s="7">
         <v>20</v>
       </c>
       <c r="M72" s="7">
-        <v>100</v>
+        <v>20</v>
       </c>
       <c r="N72" s="10">
-        <v>0</v>
+        <v>27.32</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="5" t="s">
-        <v>151</v>
+        <v>157</v>
       </c>
       <c r="B73" s="6" t="s">
-        <v>152</v>
+        <v>158</v>
       </c>
       <c r="C73" s="7" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="D73" s="7" t="s">
-        <v>151</v>
+        <v>157</v>
       </c>
       <c r="E73" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G73" s="9" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H73" s="7" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I73" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J73" s="10">
-        <v>21</v>
+        <v>18.15</v>
       </c>
       <c r="L73" s="7">
         <v>20</v>
       </c>
       <c r="M73" s="7">
         <v>20</v>
       </c>
       <c r="N73" s="10">
-        <v>16.8</v>
+        <v>14.52</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="5" t="s">
-        <v>153</v>
+        <v>159</v>
       </c>
       <c r="B74" s="6" t="s">
-        <v>154</v>
+        <v>160</v>
       </c>
       <c r="C74" s="7" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="D74" s="7" t="s">
-        <v>153</v>
+        <v>159</v>
       </c>
       <c r="E74" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G74" s="9" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H74" s="7" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I74" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J74" s="10">
-        <v>33</v>
+        <v>26.9</v>
       </c>
       <c r="L74" s="7">
         <v>20</v>
       </c>
       <c r="M74" s="7">
         <v>20</v>
       </c>
       <c r="N74" s="10">
-        <v>26.4</v>
+        <v>21.52</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="5" t="s">
-        <v>155</v>
+        <v>161</v>
       </c>
       <c r="B75" s="6" t="s">
-        <v>156</v>
+        <v>162</v>
       </c>
       <c r="C75" s="7" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="D75" s="7" t="s">
-        <v>155</v>
+        <v>161</v>
       </c>
       <c r="E75" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G75" s="9" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H75" s="7" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I75" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J75" s="10">
-        <v>34.15</v>
+        <v>16.5</v>
       </c>
       <c r="L75" s="7">
         <v>20</v>
       </c>
       <c r="M75" s="7">
         <v>20</v>
       </c>
       <c r="N75" s="10">
-        <v>27.32</v>
+        <v>13.2</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="5" t="s">
-        <v>157</v>
+        <v>163</v>
       </c>
       <c r="B76" s="6" t="s">
-        <v>158</v>
+        <v>164</v>
       </c>
       <c r="C76" s="7" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="D76" s="7" t="s">
-        <v>157</v>
+        <v>163</v>
       </c>
       <c r="E76" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G76" s="9" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H76" s="7" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I76" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J76" s="10">
-        <v>18.15</v>
+        <v>157.5</v>
       </c>
       <c r="L76" s="7">
         <v>20</v>
       </c>
       <c r="M76" s="7">
         <v>20</v>
       </c>
       <c r="N76" s="10">
-        <v>14.52</v>
+        <v>126</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="5" t="s">
-        <v>159</v>
+        <v>165</v>
       </c>
       <c r="B77" s="6" t="s">
-        <v>160</v>
+        <v>166</v>
       </c>
       <c r="C77" s="7" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="D77" s="7" t="s">
-        <v>159</v>
+        <v>165</v>
       </c>
       <c r="E77" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G77" s="9" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H77" s="7" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I77" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J77" s="10">
-        <v>19.8</v>
+        <v>142.5</v>
       </c>
       <c r="L77" s="7">
         <v>20</v>
       </c>
       <c r="M77" s="7">
         <v>20</v>
       </c>
       <c r="N77" s="10">
-        <v>15.84</v>
+        <v>114</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="5" t="s">
-        <v>161</v>
+        <v>167</v>
       </c>
       <c r="B78" s="6" t="s">
-        <v>162</v>
+        <v>168</v>
       </c>
       <c r="C78" s="7" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="D78" s="7" t="s">
-        <v>161</v>
+        <v>167</v>
       </c>
       <c r="E78" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G78" s="9" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H78" s="7" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I78" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J78" s="10">
-        <v>26.9</v>
+        <v>157.5</v>
       </c>
       <c r="L78" s="7">
         <v>20</v>
       </c>
       <c r="M78" s="7">
         <v>20</v>
       </c>
       <c r="N78" s="10">
-        <v>21.52</v>
+        <v>126</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="5" t="s">
-        <v>163</v>
+        <v>169</v>
       </c>
       <c r="B79" s="6" t="s">
-        <v>164</v>
+        <v>170</v>
       </c>
       <c r="C79" s="7" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="D79" s="7" t="s">
-        <v>163</v>
+        <v>169</v>
       </c>
       <c r="E79" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G79" s="9" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H79" s="7" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I79" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J79" s="10">
-        <v>618.75</v>
+        <v>165</v>
       </c>
       <c r="L79" s="7">
         <v>20</v>
       </c>
       <c r="M79" s="7">
         <v>20</v>
       </c>
       <c r="N79" s="10">
-        <v>495</v>
+        <v>132</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="5" t="s">
-        <v>165</v>
+        <v>171</v>
       </c>
       <c r="B80" s="6" t="s">
-        <v>166</v>
+        <v>172</v>
       </c>
       <c r="C80" s="7" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="D80" s="7" t="s">
-        <v>165</v>
+        <v>171</v>
       </c>
       <c r="E80" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G80" s="9" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H80" s="7" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I80" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J80" s="10">
-        <v>19.8</v>
+        <v>150</v>
       </c>
       <c r="L80" s="7">
         <v>20</v>
       </c>
       <c r="M80" s="7">
         <v>20</v>
       </c>
       <c r="N80" s="10">
-        <v>15.84</v>
+        <v>120</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="5" t="s">
-        <v>167</v>
+        <v>173</v>
       </c>
       <c r="B81" s="6" t="s">
-        <v>168</v>
+        <v>174</v>
       </c>
       <c r="C81" s="7" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="D81" s="7" t="s">
-        <v>167</v>
+        <v>173</v>
       </c>
       <c r="E81" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G81" s="9" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="H81" s="7" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="I81" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J81" s="10">
-        <v>12.7</v>
+        <v>12.5</v>
       </c>
       <c r="L81" s="7">
         <v>20</v>
       </c>
       <c r="M81" s="7">
         <v>20</v>
       </c>
       <c r="N81" s="10">
-        <v>10.16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="5" t="s">
-        <v>169</v>
+        <v>175</v>
       </c>
       <c r="B82" s="6" t="s">
-        <v>170</v>
+        <v>176</v>
       </c>
       <c r="C82" s="7" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="D82" s="7" t="s">
-        <v>169</v>
+        <v>175</v>
       </c>
       <c r="E82" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G82" s="9" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H82" s="7" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I82" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J82" s="10">
-        <v>12.7</v>
+        <v>4.95</v>
       </c>
       <c r="L82" s="7">
         <v>20</v>
       </c>
       <c r="M82" s="7">
         <v>20</v>
       </c>
       <c r="N82" s="10">
-        <v>10.16</v>
+        <v>3.96</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="5" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
       <c r="B83" s="6" t="s">
-        <v>172</v>
+        <v>178</v>
       </c>
       <c r="C83" s="7" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="D83" s="7" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
       <c r="E83" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G83" s="9" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H83" s="7" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I83" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J83" s="10">
-        <v>12.7</v>
+        <v>64.35</v>
       </c>
       <c r="L83" s="7">
         <v>20</v>
       </c>
       <c r="M83" s="7">
         <v>20</v>
       </c>
       <c r="N83" s="10">
-        <v>10.16</v>
+        <v>51.48</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="5" t="s">
-        <v>173</v>
+        <v>179</v>
       </c>
       <c r="B84" s="6" t="s">
-        <v>174</v>
+        <v>180</v>
       </c>
       <c r="C84" s="7" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="D84" s="7" t="s">
-        <v>173</v>
+        <v>179</v>
       </c>
       <c r="E84" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G84" s="9" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H84" s="7" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I84" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J84" s="10">
-        <v>16.5</v>
+        <v>21.78</v>
       </c>
       <c r="L84" s="7">
         <v>20</v>
       </c>
       <c r="M84" s="7">
         <v>20</v>
       </c>
       <c r="N84" s="10">
-        <v>13.2</v>
+        <v>17.42</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="5" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="B85" s="6" t="s">
-        <v>176</v>
+        <v>182</v>
       </c>
       <c r="C85" s="7" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="D85" s="7" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="E85" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G85" s="9" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H85" s="7" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I85" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J85" s="10">
-        <v>16.5</v>
+        <v>33</v>
       </c>
       <c r="L85" s="7">
         <v>20</v>
       </c>
       <c r="M85" s="7">
         <v>20</v>
       </c>
       <c r="N85" s="10">
-        <v>13.2</v>
+        <v>26.4</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="5" t="s">
-        <v>177</v>
+        <v>183</v>
       </c>
       <c r="B86" s="6" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
       <c r="C86" s="7" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="D86" s="7" t="s">
-        <v>177</v>
+        <v>183</v>
       </c>
       <c r="E86" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G86" s="9" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H86" s="7" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I86" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J86" s="10">
-        <v>14.53</v>
+        <v>157.5</v>
       </c>
       <c r="L86" s="7">
         <v>20</v>
       </c>
       <c r="M86" s="7">
         <v>20</v>
       </c>
       <c r="N86" s="10">
-        <v>11.62</v>
+        <v>126</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="5" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
       <c r="B87" s="6" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="C87" s="7" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="D87" s="7" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
       <c r="E87" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G87" s="9" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H87" s="7" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I87" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J87" s="10">
-        <v>157.5</v>
+        <v>70.79</v>
       </c>
       <c r="L87" s="7">
         <v>20</v>
       </c>
       <c r="M87" s="7">
         <v>20</v>
       </c>
       <c r="N87" s="10">
-        <v>126</v>
+        <v>56.63</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="5" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="B88" s="6" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="C88" s="7" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="D88" s="7" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="E88" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G88" s="9" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H88" s="7" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I88" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J88" s="10">
-        <v>142.5</v>
+        <v>450</v>
       </c>
       <c r="L88" s="7">
         <v>20</v>
       </c>
       <c r="M88" s="7">
         <v>20</v>
       </c>
       <c r="N88" s="10">
-        <v>114</v>
+        <v>360</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="5" t="s">
-        <v>183</v>
+        <v>189</v>
       </c>
       <c r="B89" s="6" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="C89" s="7" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="D89" s="7" t="s">
-        <v>183</v>
+        <v>189</v>
       </c>
       <c r="E89" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G89" s="9" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H89" s="7" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I89" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J89" s="10">
-        <v>142.5</v>
+        <v>4.95</v>
       </c>
       <c r="L89" s="7">
         <v>20</v>
       </c>
       <c r="M89" s="7">
-        <v>100</v>
+        <v>20</v>
       </c>
       <c r="N89" s="10">
-        <v>0</v>
+        <v>3.96</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="5" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="B90" s="6" t="s">
-        <v>186</v>
+        <v>192</v>
       </c>
       <c r="C90" s="7" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="D90" s="7" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="E90" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G90" s="9" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H90" s="7" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I90" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J90" s="10">
-        <v>157.5</v>
+        <v>12.7</v>
       </c>
       <c r="L90" s="7">
         <v>20</v>
       </c>
       <c r="M90" s="7">
         <v>20</v>
       </c>
       <c r="N90" s="10">
-        <v>126</v>
+        <v>10.16</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="5" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
       <c r="B91" s="6" t="s">
-        <v>188</v>
+        <v>194</v>
       </c>
       <c r="C91" s="7" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="D91" s="7" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
       <c r="E91" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G91" s="9" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H91" s="7" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I91" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J91" s="10">
-        <v>165</v>
+        <v>18.15</v>
       </c>
       <c r="L91" s="7">
         <v>20</v>
       </c>
       <c r="M91" s="7">
         <v>20</v>
       </c>
       <c r="N91" s="10">
-        <v>132</v>
+        <v>14.52</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="5" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
       <c r="B92" s="6" t="s">
-        <v>190</v>
+        <v>196</v>
       </c>
       <c r="C92" s="7" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="D92" s="7" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
       <c r="E92" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G92" s="9" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H92" s="7" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I92" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J92" s="10">
-        <v>150</v>
+        <v>14.53</v>
       </c>
       <c r="L92" s="7">
         <v>20</v>
       </c>
       <c r="M92" s="7">
         <v>20</v>
       </c>
       <c r="N92" s="10">
-        <v>120</v>
+        <v>11.62</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="5" t="s">
-        <v>191</v>
+        <v>197</v>
       </c>
       <c r="B93" s="6" t="s">
-        <v>190</v>
+        <v>198</v>
       </c>
       <c r="C93" s="7" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="D93" s="7" t="s">
-        <v>191</v>
+        <v>197</v>
       </c>
       <c r="E93" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G93" s="9" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H93" s="7" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I93" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J93" s="10">
-        <v>150</v>
+        <v>18.15</v>
       </c>
       <c r="L93" s="7">
         <v>20</v>
       </c>
       <c r="M93" s="7">
-        <v>100</v>
+        <v>20</v>
       </c>
       <c r="N93" s="10">
-        <v>0</v>
+        <v>14.52</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="5" t="s">
-        <v>192</v>
+        <v>199</v>
       </c>
       <c r="B94" s="6" t="s">
-        <v>193</v>
+        <v>200</v>
       </c>
       <c r="C94" s="7" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="D94" s="7" t="s">
-        <v>192</v>
+        <v>199</v>
       </c>
       <c r="E94" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G94" s="9" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H94" s="7" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I94" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J94" s="10">
-        <v>165</v>
+        <v>49.5</v>
       </c>
       <c r="L94" s="7">
         <v>20</v>
       </c>
       <c r="M94" s="7">
         <v>20</v>
       </c>
       <c r="N94" s="10">
-        <v>132</v>
+        <v>39.6</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="5" t="s">
-        <v>194</v>
+        <v>201</v>
       </c>
       <c r="B95" s="6" t="s">
-        <v>193</v>
+        <v>202</v>
       </c>
       <c r="C95" s="7" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="D95" s="7" t="s">
-        <v>194</v>
+        <v>201</v>
       </c>
       <c r="E95" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G95" s="9" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H95" s="7" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I95" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J95" s="10">
-        <v>165</v>
+        <v>29.7</v>
       </c>
       <c r="L95" s="7">
         <v>20</v>
       </c>
       <c r="M95" s="7">
-        <v>100</v>
+        <v>20</v>
       </c>
       <c r="N95" s="10">
-        <v>0</v>
+        <v>23.76</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="5" t="s">
-        <v>195</v>
+        <v>203</v>
       </c>
       <c r="B96" s="6" t="s">
-        <v>196</v>
+        <v>204</v>
       </c>
       <c r="C96" s="7" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="D96" s="7" t="s">
-        <v>195</v>
+        <v>203</v>
       </c>
       <c r="E96" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G96" s="9" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H96" s="7" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I96" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J96" s="10">
-        <v>142.5</v>
+        <v>12.7</v>
       </c>
       <c r="L96" s="7">
         <v>20</v>
       </c>
       <c r="M96" s="7">
         <v>20</v>
       </c>
       <c r="N96" s="10">
-        <v>114</v>
+        <v>10.16</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="5" t="s">
-        <v>197</v>
+        <v>205</v>
       </c>
       <c r="B97" s="6" t="s">
-        <v>196</v>
+        <v>206</v>
       </c>
       <c r="C97" s="7" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="D97" s="7" t="s">
-        <v>197</v>
+        <v>205</v>
       </c>
       <c r="E97" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="9" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H97" s="7" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I97" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J97" s="10">
-        <v>142.5</v>
+        <v>18.15</v>
       </c>
       <c r="L97" s="7">
         <v>20</v>
       </c>
       <c r="M97" s="7">
-        <v>100</v>
+        <v>20</v>
       </c>
       <c r="N97" s="10">
-        <v>0</v>
+        <v>14.52</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="5" t="s">
-        <v>198</v>
+        <v>207</v>
       </c>
       <c r="B98" s="6" t="s">
-        <v>199</v>
+        <v>208</v>
       </c>
       <c r="C98" s="7" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="D98" s="7" t="s">
-        <v>198</v>
+        <v>207</v>
       </c>
       <c r="E98" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G98" s="9" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H98" s="7" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I98" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J98" s="10">
-        <v>157.5</v>
+        <v>18.15</v>
       </c>
       <c r="L98" s="7">
         <v>20</v>
       </c>
       <c r="M98" s="7">
         <v>20</v>
       </c>
       <c r="N98" s="10">
-        <v>126</v>
+        <v>14.52</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="5" t="s">
-        <v>200</v>
+        <v>209</v>
       </c>
       <c r="B99" s="6" t="s">
-        <v>201</v>
+        <v>210</v>
       </c>
       <c r="C99" s="7" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="D99" s="7" t="s">
-        <v>200</v>
+        <v>209</v>
       </c>
       <c r="E99" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G99" s="9" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H99" s="7" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I99" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J99" s="10">
-        <v>142.5</v>
+        <v>33</v>
       </c>
       <c r="L99" s="7">
         <v>20</v>
       </c>
       <c r="M99" s="7">
         <v>20</v>
       </c>
       <c r="N99" s="10">
-        <v>114</v>
+        <v>26.4</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="5" t="s">
-        <v>202</v>
+        <v>211</v>
       </c>
       <c r="B100" s="6" t="s">
-        <v>203</v>
+        <v>212</v>
       </c>
       <c r="C100" s="7" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="D100" s="7" t="s">
-        <v>202</v>
+        <v>211</v>
       </c>
       <c r="E100" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G100" s="9" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H100" s="7" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I100" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J100" s="10">
-        <v>142.5</v>
+        <v>150</v>
       </c>
       <c r="L100" s="7">
         <v>20</v>
       </c>
       <c r="M100" s="7">
         <v>20</v>
       </c>
       <c r="N100" s="10">
-        <v>114</v>
+        <v>120</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="5" t="s">
-        <v>204</v>
+        <v>213</v>
       </c>
       <c r="B101" s="6" t="s">
-        <v>205</v>
+        <v>214</v>
       </c>
       <c r="C101" s="7" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="D101" s="7" t="s">
-        <v>204</v>
+        <v>213</v>
       </c>
       <c r="E101" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G101" s="9" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H101" s="7" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I101" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J101" s="10">
-        <v>45</v>
+        <v>87.45</v>
       </c>
       <c r="L101" s="7">
         <v>20</v>
       </c>
       <c r="M101" s="7">
         <v>20</v>
       </c>
       <c r="N101" s="10">
-        <v>36</v>
+        <v>69.96</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="5" t="s">
-        <v>206</v>
+        <v>215</v>
       </c>
       <c r="B102" s="6" t="s">
-        <v>207</v>
+        <v>216</v>
       </c>
       <c r="C102" s="7" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="D102" s="7" t="s">
-        <v>206</v>
+        <v>215</v>
       </c>
       <c r="E102" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G102" s="9" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H102" s="7" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I102" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J102" s="10">
-        <v>157.5</v>
+        <v>81.68</v>
       </c>
       <c r="L102" s="7">
         <v>20</v>
       </c>
       <c r="M102" s="7">
         <v>20</v>
       </c>
       <c r="N102" s="10">
-        <v>126</v>
+        <v>65.34</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="5" t="s">
-        <v>208</v>
+        <v>217</v>
       </c>
       <c r="B103" s="6" t="s">
-        <v>209</v>
+        <v>218</v>
       </c>
       <c r="C103" s="7" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="D103" s="7" t="s">
-        <v>208</v>
+        <v>217</v>
       </c>
       <c r="E103" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G103" s="9" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H103" s="7" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I103" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J103" s="10">
-        <v>450</v>
+        <v>45.38</v>
       </c>
       <c r="L103" s="7">
         <v>20</v>
       </c>
       <c r="M103" s="7">
         <v>20</v>
       </c>
       <c r="N103" s="10">
-        <v>360</v>
+        <v>36.3</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="5" t="s">
-        <v>210</v>
+        <v>219</v>
       </c>
       <c r="B104" s="6" t="s">
-        <v>211</v>
+        <v>220</v>
       </c>
       <c r="C104" s="7" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="D104" s="7" t="s">
-        <v>210</v>
+        <v>219</v>
       </c>
       <c r="E104" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G104" s="9" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H104" s="7" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I104" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J104" s="10">
-        <v>45.38</v>
+        <v>63.53</v>
       </c>
       <c r="L104" s="7">
         <v>20</v>
       </c>
       <c r="M104" s="7">
         <v>20</v>
       </c>
       <c r="N104" s="10">
-        <v>36.3</v>
+        <v>50.82</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="5" t="s">
-        <v>212</v>
+        <v>221</v>
       </c>
       <c r="B105" s="6" t="s">
-        <v>213</v>
+        <v>222</v>
       </c>
       <c r="C105" s="7" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="D105" s="7" t="s">
-        <v>212</v>
+        <v>221</v>
       </c>
       <c r="E105" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="9" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H105" s="7" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I105" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J105" s="10">
         <v>63.53</v>
       </c>
       <c r="L105" s="7">
         <v>20</v>
       </c>
       <c r="M105" s="7">
         <v>20</v>
       </c>
       <c r="N105" s="10">
         <v>50.82</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="5" t="s">
-        <v>214</v>
+        <v>223</v>
       </c>
       <c r="B106" s="6" t="s">
-        <v>215</v>
+        <v>224</v>
       </c>
       <c r="C106" s="7" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="D106" s="7" t="s">
-        <v>214</v>
+        <v>223</v>
       </c>
       <c r="E106" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G106" s="9" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H106" s="7" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I106" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J106" s="10">
-        <v>52.64</v>
+        <v>63.53</v>
       </c>
       <c r="L106" s="7">
         <v>20</v>
       </c>
       <c r="M106" s="7">
         <v>20</v>
       </c>
       <c r="N106" s="10">
-        <v>42.11</v>
+        <v>50.82</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="5" t="s">
-        <v>216</v>
+        <v>225</v>
       </c>
       <c r="B107" s="6" t="s">
-        <v>217</v>
+        <v>226</v>
       </c>
       <c r="C107" s="7" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="D107" s="7" t="s">
-        <v>216</v>
+        <v>225</v>
       </c>
       <c r="E107" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G107" s="9" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H107" s="7" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I107" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J107" s="10">
-        <v>89.1</v>
+        <v>724.19</v>
       </c>
       <c r="L107" s="7">
         <v>20</v>
       </c>
       <c r="M107" s="7">
         <v>20</v>
       </c>
       <c r="N107" s="10">
-        <v>71.28</v>
+        <v>579.35</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="5" t="s">
-        <v>218</v>
+        <v>227</v>
       </c>
       <c r="B108" s="6" t="s">
-        <v>219</v>
+        <v>228</v>
       </c>
       <c r="C108" s="7" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="D108" s="7" t="s">
-        <v>218</v>
+        <v>227</v>
       </c>
       <c r="E108" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G108" s="9" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H108" s="7" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I108" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J108" s="10">
-        <v>70.79</v>
+        <v>63.53</v>
       </c>
       <c r="L108" s="7">
         <v>20</v>
       </c>
       <c r="M108" s="7">
         <v>20</v>
       </c>
       <c r="N108" s="10">
-        <v>56.63</v>
+        <v>50.82</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="5" t="s">
-        <v>220</v>
+        <v>229</v>
       </c>
       <c r="B109" s="6" t="s">
-        <v>221</v>
+        <v>230</v>
       </c>
       <c r="C109" s="7" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="D109" s="7" t="s">
-        <v>220</v>
+        <v>229</v>
       </c>
       <c r="E109" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G109" s="9" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H109" s="7" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I109" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J109" s="10">
-        <v>70.79</v>
+        <v>158.4</v>
       </c>
       <c r="L109" s="7">
         <v>20</v>
       </c>
       <c r="M109" s="7">
         <v>20</v>
       </c>
       <c r="N109" s="10">
-        <v>56.63</v>
+        <v>126.72</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="5" t="s">
-        <v>222</v>
+        <v>231</v>
       </c>
       <c r="B110" s="6" t="s">
-        <v>223</v>
+        <v>232</v>
       </c>
       <c r="C110" s="7" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="D110" s="7" t="s">
-        <v>222</v>
+        <v>231</v>
       </c>
       <c r="E110" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G110" s="9" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H110" s="7" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I110" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J110" s="10">
-        <v>70.79</v>
+        <v>18.75</v>
       </c>
       <c r="L110" s="7">
         <v>20</v>
       </c>
       <c r="M110" s="7">
         <v>20</v>
       </c>
       <c r="N110" s="10">
-        <v>56.63</v>
+        <v>15</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="5" t="s">
-        <v>224</v>
+        <v>233</v>
       </c>
       <c r="B111" s="6" t="s">
-        <v>225</v>
+        <v>234</v>
       </c>
       <c r="C111" s="7" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="D111" s="7" t="s">
-        <v>224</v>
+        <v>233</v>
       </c>
       <c r="E111" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G111" s="9" t="s">
-        <v>44</v>
+        <v>16</v>
       </c>
       <c r="H111" s="7" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="I111" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J111" s="10">
-        <v>125</v>
+        <v>609.38</v>
       </c>
       <c r="L111" s="7">
         <v>20</v>
       </c>
       <c r="M111" s="7">
         <v>20</v>
       </c>
       <c r="N111" s="10">
-        <v>100</v>
+        <v>487.5</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="5" t="s">
-        <v>226</v>
+        <v>235</v>
       </c>
       <c r="B112" s="6" t="s">
-        <v>227</v>
+        <v>236</v>
       </c>
       <c r="C112" s="7" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="D112" s="7" t="s">
-        <v>226</v>
+        <v>235</v>
       </c>
       <c r="E112" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G112" s="9" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="H112" s="7" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="I112" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J112" s="10">
-        <v>150</v>
+        <v>1151.04</v>
       </c>
       <c r="L112" s="7">
         <v>20</v>
       </c>
       <c r="M112" s="7">
         <v>20</v>
       </c>
       <c r="N112" s="10">
-        <v>120</v>
+        <v>920.83</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="5" t="s">
-        <v>228</v>
+        <v>237</v>
       </c>
       <c r="B113" s="6" t="s">
-        <v>229</v>
+        <v>238</v>
       </c>
       <c r="C113" s="7" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="D113" s="7" t="s">
-        <v>228</v>
+        <v>237</v>
       </c>
       <c r="E113" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G113" s="9" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="H113" s="7" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="I113" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J113" s="10">
-        <v>87.45</v>
+        <v>1963.54</v>
       </c>
       <c r="L113" s="7">
         <v>20</v>
       </c>
       <c r="M113" s="7">
         <v>20</v>
       </c>
       <c r="N113" s="10">
-        <v>69.96</v>
+        <v>1570.83</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="5" t="s">
-        <v>230</v>
+        <v>239</v>
       </c>
       <c r="B114" s="6" t="s">
-        <v>231</v>
+        <v>240</v>
       </c>
       <c r="C114" s="7" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="D114" s="7" t="s">
-        <v>230</v>
+        <v>239</v>
       </c>
       <c r="E114" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G114" s="9" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="H114" s="7" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="I114" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J114" s="10">
-        <v>81.68</v>
+        <v>2776.04</v>
       </c>
       <c r="L114" s="7">
         <v>20</v>
       </c>
       <c r="M114" s="7">
         <v>20</v>
       </c>
       <c r="N114" s="10">
-        <v>65.34</v>
+        <v>2220.83</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="5" t="s">
-        <v>232</v>
+        <v>241</v>
       </c>
       <c r="B115" s="6" t="s">
-        <v>233</v>
+        <v>242</v>
       </c>
       <c r="C115" s="7" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="D115" s="7" t="s">
-        <v>232</v>
+        <v>241</v>
       </c>
       <c r="E115" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G115" s="9" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H115" s="7" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I115" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J115" s="10">
-        <v>45.38</v>
+        <v>27.23</v>
       </c>
       <c r="L115" s="7">
         <v>20</v>
       </c>
       <c r="M115" s="7">
         <v>20</v>
       </c>
       <c r="N115" s="10">
-        <v>36.3</v>
+        <v>21.78</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="5" t="s">
-        <v>234</v>
+        <v>243</v>
       </c>
       <c r="B116" s="6" t="s">
-        <v>235</v>
+        <v>244</v>
       </c>
       <c r="C116" s="7" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="D116" s="7" t="s">
-        <v>234</v>
+        <v>243</v>
       </c>
       <c r="E116" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G116" s="9" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H116" s="7" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I116" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J116" s="10">
-        <v>63.53</v>
+        <v>21.45</v>
       </c>
       <c r="L116" s="7">
         <v>20</v>
       </c>
       <c r="M116" s="7">
         <v>20</v>
       </c>
       <c r="N116" s="10">
-        <v>50.82</v>
+        <v>17.16</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="5" t="s">
-        <v>236</v>
+        <v>245</v>
       </c>
       <c r="B117" s="6" t="s">
-        <v>237</v>
+        <v>246</v>
       </c>
       <c r="C117" s="7" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="D117" s="7" t="s">
-        <v>236</v>
+        <v>245</v>
       </c>
       <c r="E117" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G117" s="9" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H117" s="7" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I117" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J117" s="10">
-        <v>63.53</v>
+        <v>18.15</v>
       </c>
       <c r="L117" s="7">
         <v>20</v>
       </c>
       <c r="M117" s="7">
         <v>20</v>
       </c>
       <c r="N117" s="10">
-        <v>50.82</v>
+        <v>14.52</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="5" t="s">
-        <v>238</v>
+        <v>247</v>
       </c>
       <c r="B118" s="6" t="s">
-        <v>239</v>
+        <v>248</v>
       </c>
       <c r="C118" s="7" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="D118" s="7" t="s">
-        <v>238</v>
+        <v>247</v>
       </c>
       <c r="E118" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G118" s="9" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H118" s="7" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I118" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J118" s="10">
-        <v>63.53</v>
+        <v>16.5</v>
       </c>
       <c r="L118" s="7">
         <v>20</v>
       </c>
       <c r="M118" s="7">
         <v>20</v>
       </c>
       <c r="N118" s="10">
-        <v>50.82</v>
+        <v>13.2</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="5" t="s">
-        <v>240</v>
+        <v>249</v>
       </c>
       <c r="B119" s="6" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="C119" s="7" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="D119" s="7" t="s">
-        <v>240</v>
+        <v>249</v>
       </c>
       <c r="E119" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G119" s="9" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H119" s="7" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I119" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J119" s="10">
-        <v>724.19</v>
+        <v>41.25</v>
       </c>
       <c r="L119" s="7">
         <v>20</v>
       </c>
       <c r="M119" s="7">
         <v>20</v>
       </c>
       <c r="N119" s="10">
-        <v>579.35</v>
+        <v>33</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="5" t="s">
-        <v>242</v>
+        <v>251</v>
       </c>
       <c r="B120" s="6" t="s">
-        <v>243</v>
+        <v>252</v>
       </c>
       <c r="C120" s="7" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="D120" s="7" t="s">
-        <v>242</v>
+        <v>251</v>
       </c>
       <c r="E120" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G120" s="9" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H120" s="7" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I120" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J120" s="10">
-        <v>63.53</v>
+        <v>16.5</v>
       </c>
       <c r="L120" s="7">
         <v>20</v>
       </c>
       <c r="M120" s="7">
         <v>20</v>
       </c>
       <c r="N120" s="10">
-        <v>50.82</v>
+        <v>13.2</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="5" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="B121" s="6" t="s">
-        <v>245</v>
+        <v>254</v>
       </c>
       <c r="C121" s="7" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="D121" s="7" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="E121" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G121" s="9" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H121" s="7" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I121" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J121" s="10">
-        <v>158.4</v>
+        <v>142.5</v>
       </c>
       <c r="L121" s="7">
         <v>20</v>
       </c>
       <c r="M121" s="7">
         <v>20</v>
       </c>
       <c r="N121" s="10">
-        <v>126.72</v>
+        <v>114</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="5" t="s">
-        <v>246</v>
+        <v>255</v>
       </c>
       <c r="B122" s="6" t="s">
-        <v>247</v>
+        <v>256</v>
       </c>
       <c r="C122" s="7" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="D122" s="7" t="s">
-        <v>246</v>
+        <v>255</v>
       </c>
       <c r="E122" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G122" s="9" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H122" s="7" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I122" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J122" s="10">
-        <v>18.75</v>
+        <v>1.65</v>
       </c>
       <c r="L122" s="7">
         <v>20</v>
       </c>
       <c r="M122" s="7">
         <v>20</v>
       </c>
       <c r="N122" s="10">
-        <v>15</v>
+        <v>1.32</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="5" t="s">
-        <v>248</v>
+        <v>257</v>
       </c>
       <c r="B123" s="6" t="s">
-        <v>249</v>
+        <v>258</v>
       </c>
       <c r="C123" s="7" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="D123" s="7" t="s">
-        <v>248</v>
+        <v>257</v>
       </c>
       <c r="E123" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G123" s="9" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H123" s="7" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I123" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J123" s="10">
-        <v>325</v>
+        <v>4.13</v>
       </c>
       <c r="L123" s="7">
         <v>20</v>
       </c>
       <c r="M123" s="7">
         <v>20</v>
       </c>
       <c r="N123" s="10">
-        <v>260</v>
+        <v>3.3</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="5" t="s">
-        <v>250</v>
+        <v>259</v>
       </c>
       <c r="B124" s="6" t="s">
-        <v>251</v>
+        <v>260</v>
       </c>
       <c r="C124" s="7" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="D124" s="7" t="s">
-        <v>250</v>
+        <v>259</v>
       </c>
       <c r="E124" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G124" s="9" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H124" s="7" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I124" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J124" s="10">
-        <v>6.25</v>
+        <v>1.65</v>
       </c>
       <c r="L124" s="7">
         <v>20</v>
       </c>
       <c r="M124" s="7">
         <v>20</v>
       </c>
       <c r="N124" s="10">
-        <v>5</v>
+        <v>1.32</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="5" t="s">
-        <v>252</v>
+        <v>261</v>
       </c>
       <c r="B125" s="6" t="s">
-        <v>253</v>
+        <v>262</v>
       </c>
       <c r="C125" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D125" s="7" t="s">
-        <v>252</v>
+        <v>261</v>
       </c>
       <c r="E125" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G125" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H125" s="7" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I125" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J125" s="10">
-        <v>609.38</v>
+        <v>21.78</v>
       </c>
       <c r="L125" s="7">
         <v>20</v>
       </c>
       <c r="M125" s="7">
         <v>20</v>
       </c>
       <c r="N125" s="10">
-        <v>487.5</v>
+        <v>17.42</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="5" t="s">
-        <v>254</v>
+        <v>263</v>
       </c>
       <c r="B126" s="6" t="s">
-        <v>255</v>
+        <v>264</v>
       </c>
       <c r="C126" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D126" s="7" t="s">
-        <v>254</v>
+        <v>263</v>
       </c>
       <c r="E126" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G126" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H126" s="7" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I126" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J126" s="10">
-        <v>1151.04</v>
+        <v>70.79</v>
       </c>
       <c r="L126" s="7">
         <v>20</v>
       </c>
       <c r="M126" s="7">
         <v>20</v>
       </c>
       <c r="N126" s="10">
-        <v>920.83</v>
+        <v>56.63</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="5" t="s">
-        <v>256</v>
+        <v>265</v>
       </c>
       <c r="B127" s="6" t="s">
-        <v>257</v>
+        <v>266</v>
       </c>
       <c r="C127" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D127" s="7" t="s">
-        <v>256</v>
+        <v>265</v>
       </c>
       <c r="E127" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G127" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H127" s="7" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I127" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J127" s="10">
-        <v>1963.54</v>
+        <v>16.5</v>
       </c>
       <c r="L127" s="7">
         <v>20</v>
       </c>
       <c r="M127" s="7">
         <v>20</v>
       </c>
       <c r="N127" s="10">
-        <v>1570.83</v>
+        <v>13.2</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="5" t="s">
-        <v>258</v>
+        <v>267</v>
       </c>
       <c r="B128" s="6" t="s">
-        <v>259</v>
+        <v>192</v>
       </c>
       <c r="C128" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D128" s="7" t="s">
-        <v>258</v>
+        <v>267</v>
       </c>
       <c r="E128" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G128" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H128" s="7" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I128" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J128" s="10">
-        <v>2776.04</v>
+        <v>12.7</v>
       </c>
       <c r="L128" s="7">
         <v>20</v>
       </c>
       <c r="M128" s="7">
-        <v>20</v>
+        <v>100</v>
       </c>
       <c r="N128" s="10">
-        <v>2220.83</v>
+        <v>0</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="5" t="s">
-        <v>260</v>
+        <v>268</v>
       </c>
       <c r="B129" s="6" t="s">
-        <v>261</v>
+        <v>152</v>
       </c>
       <c r="C129" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D129" s="7" t="s">
-        <v>260</v>
+        <v>268</v>
       </c>
       <c r="E129" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G129" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H129" s="7" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I129" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J129" s="10">
-        <v>3588.54</v>
+        <v>18.15</v>
       </c>
       <c r="L129" s="7">
         <v>20</v>
       </c>
       <c r="M129" s="7">
-        <v>20</v>
+        <v>100</v>
       </c>
       <c r="N129" s="10">
-        <v>2870.83</v>
+        <v>0</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="5" t="s">
-        <v>262</v>
+        <v>269</v>
       </c>
       <c r="B130" s="6" t="s">
-        <v>263</v>
+        <v>172</v>
       </c>
       <c r="C130" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D130" s="7" t="s">
-        <v>262</v>
+        <v>269</v>
       </c>
       <c r="E130" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H130" s="7" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I130" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J130" s="10">
-        <v>56.25</v>
+        <v>150</v>
       </c>
       <c r="L130" s="7">
         <v>20</v>
       </c>
       <c r="M130" s="7">
-        <v>20</v>
+        <v>100</v>
       </c>
       <c r="N130" s="10">
-        <v>45</v>
+        <v>0</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="5" t="s">
-        <v>264</v>
+        <v>270</v>
       </c>
       <c r="B131" s="6" t="s">
-        <v>265</v>
+        <v>140</v>
       </c>
       <c r="C131" s="7" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="D131" s="7" t="s">
-        <v>264</v>
+        <v>270</v>
       </c>
       <c r="E131" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G131" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H131" s="7" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I131" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J131" s="10">
-        <v>24.06</v>
+        <v>165</v>
       </c>
       <c r="L131" s="7">
         <v>20</v>
       </c>
       <c r="M131" s="7">
-        <v>20</v>
+        <v>100</v>
       </c>
       <c r="N131" s="10">
-        <v>19.25</v>
+        <v>0</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="5" t="s">
-        <v>266</v>
+        <v>271</v>
       </c>
       <c r="B132" s="6" t="s">
-        <v>267</v>
+        <v>254</v>
       </c>
       <c r="C132" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D132" s="7" t="s">
-        <v>266</v>
+        <v>271</v>
       </c>
       <c r="E132" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G132" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H132" s="7" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I132" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J132" s="10">
-        <v>25.63</v>
+        <v>142.5</v>
       </c>
       <c r="L132" s="7">
         <v>20</v>
       </c>
       <c r="M132" s="7">
-        <v>20</v>
+        <v>100</v>
       </c>
       <c r="N132" s="10">
-        <v>20.5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="5" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="B133" s="6" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
       <c r="C133" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D133" s="7" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="E133" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G133" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H133" s="7" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I133" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J133" s="10">
-        <v>19</v>
+        <v>142.48</v>
       </c>
       <c r="L133" s="7">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="M133" s="7">
-        <v>19.73</v>
+        <v>85.96</v>
       </c>
       <c r="N133" s="10">
-        <v>15.25</v>
+        <v>20</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="5" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
       <c r="B134" s="6" t="s">
-        <v>271</v>
+        <v>275</v>
       </c>
       <c r="C134" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D134" s="7" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
       <c r="E134" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G134" s="9" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="H134" s="7" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I134" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J134" s="10">
-        <v>38.25</v>
+        <v>21.78</v>
       </c>
       <c r="L134" s="7">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="M134" s="7">
-        <v>10.45</v>
+        <v>20</v>
       </c>
       <c r="N134" s="10">
-        <v>34.25</v>
-[...265 lines deleted...]
-        <v>0</v>
+        <v>17.42</v>
       </c>
     </row>
   </sheetData>
   <pageSetup usePrinterDefaults="0"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010028F0AC6A6E38CD4A93AEB8722B6C91D2" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="f6ac6d535a64713d931e9cc2adbc5ada">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c168b142-b8f7-4789-8d4a-1d544364992b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f57d546c9216a3e1d21645bf97620ae5" ns2:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010028F0AC6A6E38CD4A93AEB8722B6C91D2" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e4568b544d03cf4e8e652e780b214b61">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c168b142-b8f7-4789-8d4a-1d544364992b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0355e1bd8629e6fe14723f637ed371ce" ns2:_="">
     <xsd:import namespace="c168b142-b8f7-4789-8d4a-1d544364992b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c168b142-b8f7-4789-8d4a-1d544364992b" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
@@ -6887,59 +6593,59 @@
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{769D0B67-22DC-4442-B0DD-0D04334EDF55}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AEA8CC66-3649-4B6A-81BD-56548C85A774}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{14C5D01F-740A-4AD4-BF45-95801E1E794E}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{03EAF0CF-2255-41CF-BD00-2EF00A5203DA}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AAB6A597-57BD-46FE-AEE8-66225E1D104F}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ED321555-F263-40CC-B5F0-CBB34EFA50BF}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>FlexCel Studio for .NET</Application>
   <DocSecurity>0</DocSecurity>
   <HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr>Appendix E</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 