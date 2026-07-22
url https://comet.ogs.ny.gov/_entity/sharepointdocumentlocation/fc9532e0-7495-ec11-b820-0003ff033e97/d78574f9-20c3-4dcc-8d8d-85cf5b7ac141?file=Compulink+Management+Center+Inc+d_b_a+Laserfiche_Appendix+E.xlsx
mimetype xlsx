--- v0 (2026-04-05)
+++ v1 (2026-07-22)
@@ -1,1247 +1,746 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="flId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="flId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="flId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" rupBuild="4506" lastEdited="4" lowestEdited="4"/>
-  <workbookPr defaultThemeVersion="166925"/>
+  <workbookPr/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12576"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
     <sheet name="Appendix E" sheetId="1" r:id="flId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...13 lines deleted...]
-  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1046" uniqueCount="324">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="453" uniqueCount="178">
   <si>
     <t>Product Name</t>
   </si>
   <si>
     <t>Product Description</t>
   </si>
   <si>
     <t>Product Category</t>
   </si>
   <si>
     <t>Manufacturer Part Number (SKU)</t>
   </si>
   <si>
+    <t>Lot Information</t>
+  </si>
+  <si>
     <t>Type of Cloud Service (Ex. XaaS - Anything as a Service)</t>
   </si>
   <si>
     <t>Unit of Measure</t>
   </si>
   <si>
     <t>Units Per Unit of Measure</t>
   </si>
   <si>
-    <t>Percentage-Based List Price</t>
-[...8 lines deleted...]
-    <t>Percentage-Based Net Price</t>
+    <t>List Price ($)</t>
+  </si>
+  <si>
+    <t>Net NYS Contract Price ($)</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>Manufacturer Name</t>
-[...11 lines deleted...]
-    <t>Net NYS Contract Price ($)</t>
+    <t>Net NYS Educational Price ($)</t>
+  </si>
+  <si>
+    <t>Laserfiche Forms Portal Add-On</t>
+  </si>
+  <si>
+    <t>Allows anonymous form submisison from unlicensed (public) users. Laserfiche Forms Enterprise Portal Add-on requires the purchase of Laserfiche Forms and is licensed per Laserfiche Rio system.</t>
+  </si>
+  <si>
+    <t>Percentage Add Ons</t>
+  </si>
+  <si>
+    <t>EPFRM</t>
+  </si>
+  <si>
+    <t>Lot 1 Software</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>Each</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>Laserfiche Auto Stamp/Redaction/ Bates Num. - Basic LSAP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Standard Maintenance/Support for Laserfiche Auto Stamp/Redation/Bates Num.  A minimum of one year LSAP must be purchased with each new system. When new users or software are added to the system, LSAP should be adjusted so that all components of the system have the same renewal date. Paid annually.  </t>
+  </si>
+  <si>
+    <t>Laserfiche Software Assurance Plan (LSAP)</t>
+  </si>
+  <si>
+    <t>QC6B</t>
+  </si>
+  <si>
+    <t>Laserfiche Document Classification</t>
+  </si>
+  <si>
+    <t>Feature additon for upgrades only.</t>
+  </si>
+  <si>
+    <t>Desktop Based Add Ons</t>
+  </si>
+  <si>
+    <t>QC9</t>
+  </si>
+  <si>
+    <t>Laserfiche Document Classification - Basic LSAP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Standard Maintenance/Support for Laserfiche Document Classification.  A minimum of one year LSAP must be purchased with each new system. When new users or software are added to the system, LSAP should be adjusted so that all components of the system have the same renewal date. Paid annually.  </t>
+  </si>
+  <si>
+    <t>QC9B</t>
+  </si>
+  <si>
+    <t>Laserfiche Quick Fields Complete</t>
+  </si>
+  <si>
+    <t>Includes all Quick Fields options above.</t>
+  </si>
+  <si>
+    <t>QCX</t>
+  </si>
+  <si>
+    <t>Laserfiche Quick Fields Complete - Basic LSAP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Standard Maintenance/Support for Laserfiche Quick Fields Complete.  A minimum of one year LSAP must be purchased with each new system. When new users or software are added to the system, LSAP should be adjusted so that all components of the system have the same renewal date. Paid annually.  </t>
+  </si>
+  <si>
+    <t>QCXB</t>
+  </si>
+  <si>
+    <t>Laserfiche Quick Fields Agent</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Quick Fields Agent allows you to schedule Quick Fields sessions and have them run unattended. </t>
+  </si>
+  <si>
+    <t>QFA</t>
+  </si>
+  <si>
+    <t>Laserfiche Quick Fields Agent - Basic LSAP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Standard Maintenance/Support for Laserfiche Quick Fields Agent.  A minimum of one year LSAP must be purchased with each new system. When new users or software are added to the system, LSAP should be adjusted so that all components of the system have the same renewal date. Paid annually.  </t>
+  </si>
+  <si>
+    <t>QFAB</t>
+  </si>
+  <si>
+    <t>Laserfiche ScanConnect - Basic LSAP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Standard Maintenance/Support for Laserfiche ScanConnect.  A minimum of one year LSAP must be purchased with each new system. When new users or software are added to the system, LSAP should be adjusted so that all components of the system have the same renewal date. Paid annually.</t>
+  </si>
+  <si>
+    <t>SCX1B</t>
+  </si>
+  <si>
+    <t>Laserfiche SDK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Software Development Kit that allows you to create custom solutions and integrations. </t>
+  </si>
+  <si>
+    <t>Server Based Add Ons</t>
+  </si>
+  <si>
+    <t>TK</t>
+  </si>
+  <si>
+    <t>Laserfiche SDK - Basic LSAP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Standard Maintenance/Support for Laserfiche SDK.  A minimum of one year LSAP must be purchased with each new system. When new users or software are added to the system, LSAP should be adjusted so that all components of the system have the same renewal date. Paid annually.  </t>
+  </si>
+  <si>
+    <t>TKB</t>
+  </si>
+  <si>
+    <t>Laserfiche Rio Full Named Users</t>
+  </si>
+  <si>
+    <t>Full named user license including unlimited Laserfiche servers, workflow, Web Access, Advanced Audit Trail with Watermark, Web Administration Console, Digital Signatures, Snapshot and E-mail. Rio Licensing is enforced by the Rio License Manager, a tool included with each Rio system. The price given here is for the purchase of 100-199 licenses. Volume discounts for additional users are based on the total size of the system. Thus someone adding 200 users to a 300-user system would receive the 500-user discount on the new purchase. Users must have current LSAP to take advantage of volume discounts.</t>
+  </si>
+  <si>
+    <t>Enterprise Content Management Software</t>
+  </si>
+  <si>
+    <t>ENF2001</t>
+  </si>
+  <si>
+    <t>Laserfiche Rio Full Named Users- Basic LSAP</t>
+  </si>
+  <si>
+    <t>Standard Maintenance/Support for Named User Licenses. A minimum of one year LSAP must be purchased with each new system. When new users or software are added to the system, LSAP should be adjusted so that all components of the system have the same renewal date. The price given here is for 100-199 licenses.</t>
+  </si>
+  <si>
+    <t>ENF2001B</t>
+  </si>
+  <si>
+    <t>Full named user license including unlimited Laserfiche servers, workflow, Web Access, Advanced Audit Trail with Watermark, Web Administration Console, Digital Signatures, Snapshot and E-mail. Rio Licensing is enforced by the Rio License Manager, a tool included with each Rio system. The price given here is for the purchase of 200-499 licenses. Volume discounts for additional users are based on the total size of the system. Thus someone adding 200 users to a 300-user system would receive the 500-user discount on the new purchase. Users must have current LSAP to take advantage of volume discounts.</t>
+  </si>
+  <si>
+    <t>ENF2002</t>
+  </si>
+  <si>
+    <t>Standard Maintenance/Support for Named User Licenses. A minimum of one year LSAP must be purchased with each new system. When new users or software are added to the system, LSAP should be adjusted so that all components of the system have the same renewal date. Paid annually. The price given here is for 200-499 licenses.</t>
+  </si>
+  <si>
+    <t>ENF2002B</t>
+  </si>
+  <si>
+    <t>Standard Maintenance/Support for Named User Licenses. A minimum of one year LSAP must be purchased with each new system. When new users or software are added to the system, LSAP should be adjusted so that all components of the system have the same renewal date. The price given here is for 25-49 licenses.</t>
+  </si>
+  <si>
+    <t>ENF20PL25B</t>
+  </si>
+  <si>
+    <t>Full named user license including unlimited Laserfiche servers, workflow, Web Access, Advanced Audit Trail with Watermark, Web Administration Console, Digital Signatures, Snapshot and E-mail. Rio Licensing is enforced by the Rio License Manager, a tool included with each Rio system. The price given here is for the purchase of 50-99 licenses. Volume discounts for additional users are based on the total size of the system. Thus someone adding 200 users to a 300-user system would receive the 500-user discount on the new purchase. Users must have current LSAP to take advantage of volume discounts.</t>
+  </si>
+  <si>
+    <t>ENF20PL50</t>
+  </si>
+  <si>
+    <t>Standard Maintenance/Support for Named User Licenses. A minimum of one year LSAP must be purchased with each new system. When new users or software are added to the system, LSAP should be adjusted so that all components of the system have the same renewal date. The price given here is for 50-99 licenses.</t>
+  </si>
+  <si>
+    <t>ENF20PL50B</t>
+  </si>
+  <si>
+    <t>Laserfiche Quick Fields</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Batch processing application for scanned documents. This application is licensed per desktop; you will need one copy of the software for each computer on which it will be installed. </t>
+  </si>
+  <si>
+    <t>QC5</t>
+  </si>
+  <si>
+    <t>Laserfiche Subscription Education Community Users</t>
+  </si>
+  <si>
+    <t>1-year subscription license to the combined functionality of Named Retrieval Users and Forms Authenticated Participants. The price given here is for a block of 2,000 users. Only one block size may be purchased at any time.</t>
+  </si>
+  <si>
+    <t>JSEDCOM202</t>
+  </si>
+  <si>
+    <t>1-year subscription license to the combined functionality of Named Retrieval Users and Forms Authenticated Participants. The price given here is for a block of 25,000 users. Only one block size may be purchased at any time.</t>
+  </si>
+  <si>
+    <t>JSEDCOM203</t>
+  </si>
+  <si>
+    <t>1-year subscription license to the combined functionality of Named Retrieval Users and Forms Authenticated Participants. The price given here is for a block of 5,000 users. Only one block size may be purchased at any time.</t>
+  </si>
+  <si>
+    <t>JSEDCOM502</t>
+  </si>
+  <si>
+    <t>Laserfiche Subscription Business Tier Full Users</t>
+  </si>
+  <si>
+    <t>1-year subscription license to full named user including test environments, Enterprise Identity Management tools, unlimited Laserfiche servers, workflow, Web Access, Advanced Audit Trail with Watermark, Web Administration Console, Digital Signatures, Snapshot and E-mail. The price given here is for the purchase of 100-199 licenses. Volume discounts for additional users are based on the total size of the system. Thus someone adding 200 users to a 300-user system would receive the 500-user discount on the new purchase.</t>
+  </si>
+  <si>
+    <t>JSENF3100</t>
+  </si>
+  <si>
+    <t>1-year subscription license to full named user including test environments, Enterprise Identity Management tools, unlimited Laserfiche servers, workflow, Web Access, Advanced Audit Trail with Watermark, Web Administration Console, Digital Signatures, Snapshot and E-mail. The price given here is for the purchase of 1,000+ licenses. Volume discounts for additional users are based on the total size of the system. Thus someone adding 200 users to a 300-user system would receive the 500-user discount on the new purchase.</t>
+  </si>
+  <si>
+    <t>JSENF31000</t>
+  </si>
+  <si>
+    <t>1-year subscription license to full named user including test environments, Enterprise Identity Management tools, unlimited Laserfiche servers, workflow, Web Access, Advanced Audit Trail with Watermark, Web Administration Console, Digital Signatures, Snapshot and E-mail. The price given here is for the purchase of 200-499 licenses. Volume discounts for additional users are based on the total size of the system. Thus someone adding 200 users to a 300-user system would receive the 500-user discount on the new purchase.</t>
+  </si>
+  <si>
+    <t>JSENF3200</t>
+  </si>
+  <si>
+    <t>1-year subscription license to full named user including test environments, Enterprise Identity Management tools, unlimited Laserfiche servers, workflow, Web Access, Advanced Audit Trail with Watermark, Web Administration Console, Digital Signatures, Snapshot and E-mail. The price given here is for the purchase of 25-49 licenses. Volume discounts for additional users are based on the total size of the system. Thus someone adding 200 users to a 300-user system would receive the 500-user discount on the new purchase.</t>
+  </si>
+  <si>
+    <t>JSENF325</t>
+  </si>
+  <si>
+    <t>1-year subscription license to full named user including test environments, Enterprise Identity Management tools, unlimited Laserfiche servers, workflow, Web Access, Advanced Audit Trail with Watermark, Web Administration Console, Digital Signatures, Snapshot and E-mail. The price given here is for the purchase of 50-99 licenses. Volume discounts for additional users are based on the total size of the system. Thus someone adding 200 users to a 300-user system would receive the 500-user discount on the new purchase.</t>
+  </si>
+  <si>
+    <t>JSENF350</t>
+  </si>
+  <si>
+    <t>1-year subscription license to full named user including test environments, Enterprise Identity Management tools, unlimited Laserfiche servers, workflow, Web Access, Advanced Audit Trail with Watermark, Web Administration Console, Digital Signatures, Snapshot and E-mail. The price given here is for the purchase of 500-999 licenses. Volume discounts for additional users are based on the total size of the system. Thus someone adding 200 users to a 300-user system would receive the 500-user discount on the new purchase.</t>
+  </si>
+  <si>
+    <t>JSENF3500</t>
+  </si>
+  <si>
+    <t>Laserfiche Subscription Participant Users</t>
+  </si>
+  <si>
+    <t>Participant user licenses are able to retrieve content from the repository as well as authenticate into Laserfiche Forms to engage in an automated process. They can start process instances and perform user tasks, but they cannot create or administer business processes. Requires the purchase of Laserfiche Forms. The price given here is for 10-199 users. Users must have current LSAP in order to take advantage of volume discounts.</t>
+  </si>
+  <si>
+    <t>JSPAR001</t>
+  </si>
+  <si>
+    <t>Participant user licenses are able to retrieve content from the repository as well as authenticate into Laserfiche Forms to engage in an automated process. They can start process instances and perform user tasks, but they cannot create or administer business processes. Requires the purchase of Laserfiche Forms. The price given here is for 200-499 users. Users must have current LSAP in order to take advantage of volume discounts.</t>
+  </si>
+  <si>
+    <t>JSPAR005</t>
+  </si>
+  <si>
+    <t>Participant user licenses are able to retrieve content from the repository as well as authenticate into Laserfiche Forms to engage in an automated process. They can start process instances and perform user tasks, but they cannot create or administer business processes. Requires the purchase of Laserfiche Forms. The price given here is for 500-999 users. Users must have current LSAP in order to take advantage of volume discounts.</t>
+  </si>
+  <si>
+    <t>JSPAR02</t>
+  </si>
+  <si>
+    <t>Participant user licenses are able to retrieve content from the repository as well as authenticate into Laserfiche Forms to engage in an automated process. They can start process instances and perform user tasks, but they cannot create or administer business processes. Requires the purchase of Laserfiche Forms. The price given here is for 1,000+ users. Users must have current LSAP in order to take advantage of volume discounts.</t>
+  </si>
+  <si>
+    <t>JSPAR05</t>
+  </si>
+  <si>
+    <t>Laserfiche Quick Fields Core</t>
+  </si>
+  <si>
+    <t>Quick Fields, Quick Fields Scripting Kit and Validation packages for Bar Code, Real-Time Lookup and Zone OCR</t>
+  </si>
+  <si>
+    <t>QC1</t>
+  </si>
+  <si>
+    <t>Laserfiche Quick Fields Core - Basic LSAP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Standard Maintenance/Support for Laserfiche Quick Fields Core.  A minimum of one year LSAP must be purchased with each new system. When new users or software are added to the system, LSAP should be adjusted so that all components of the system have the same renewal date. Paid annually.  </t>
+  </si>
+  <si>
+    <t>QC1B</t>
+  </si>
+  <si>
+    <t>Laserfiche Quick Fields Classify</t>
+  </si>
+  <si>
+    <t>Quick Fields Core plus Document Classification</t>
+  </si>
+  <si>
+    <t>QC2</t>
+  </si>
+  <si>
+    <t>Laserfiche Quick Fields Classify - Basic LSAP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Standard Maintenance/Support for Laserfiche Quick Fields Classify.  A minimum of one year LSAP must be purchased with each new system. When new users or software are added to the system, LSAP should be adjusted so that all components of the system have the same renewal date. Paid annually.  </t>
+  </si>
+  <si>
+    <t>QC2B</t>
+  </si>
+  <si>
+    <t>Laserfiche Quick Fields Context</t>
+  </si>
+  <si>
+    <t>Quick Fields Core plus Forms Alignment, Forms Identification, Forms Extractor, Optical Mark Recognition and Auto Stamp/Redaction/Bates Num.</t>
+  </si>
+  <si>
+    <t>QC3</t>
+  </si>
+  <si>
+    <t>Laserfiche Connector</t>
+  </si>
+  <si>
+    <t>Enables users to integrate Laserfiche with third party applications.</t>
+  </si>
+  <si>
+    <t>ECNC</t>
+  </si>
+  <si>
+    <t>5% of all named full users</t>
+  </si>
+  <si>
+    <t>Laserfiche Connector - Basic LSAP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Standard Maintenance/Support for Laserfiche Connector.  A minimum of one year LSAP must be purchased with each new system. When new users or software are added to the system, LSAP should be adjusted so that all components of the system have the same renewal date. Paid annually.</t>
+  </si>
+  <si>
+    <t>ECNCB</t>
+  </si>
+  <si>
+    <t>20% of Laserfiche Connector</t>
+  </si>
+  <si>
+    <t>Laserfiche Forms</t>
+  </si>
+  <si>
+    <t>Allows users to digitally collect information with easy-to-design e-forms that can be published on intranets or public websites.</t>
+  </si>
+  <si>
+    <t>EFRM</t>
+  </si>
+  <si>
+    <t>10% of all named full and retrieval users</t>
+  </si>
+  <si>
+    <t>Laserfiche Forms - Basic LSAP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Standard Maintenance/Support for Laserfiche Forms.  A minimum of one year LSAP must be purchased with each new system. When new users or software are added to the system, LSAP should be adjusted so that all components of the system have the same renewal date. Paid annually.</t>
+  </si>
+  <si>
+    <t>EFRMB</t>
+  </si>
+  <si>
+    <t>20% of Laserfiche Forms</t>
+  </si>
+  <si>
+    <t>Laserfiche Records Management Edition</t>
+  </si>
+  <si>
+    <t>Laserfiche Records Management Edition is DoD 5015.2 certified electronic records management software. For our certified system configuration, please visit http://jitc.fhu.disa.mil/cgi/rma/reg.aspx.</t>
+  </si>
+  <si>
+    <t>ERM</t>
+  </si>
+  <si>
+    <t>10% of all named full users</t>
+  </si>
+  <si>
+    <t>Laserfiche Records Management Edition- Basic LSAP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Standard Maintenance/Support for Laserfiche Records Management Edition.  A minimum of one year LSAP must be purchased with each new system. When new users or software are added to the system, LSAP should be adjusted so that all components of the system have the same renewal date. Paid annually.</t>
+  </si>
+  <si>
+    <t>ERMB</t>
+  </si>
+  <si>
+    <t>20% of Laserfiche Records Management Edition</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Solutions Engineer (Programming) </t>
+  </si>
+  <si>
+    <t>The type of work provided by this individual involves the programming work required by more complex projects. The work entails defining the initial scope of more complex customizations and integrations as well as management of Development personnel to perform the work required in those projects. The work performed will usually involve someone with experience in a high level programming language such a Visual C++ or Java.</t>
+  </si>
+  <si>
+    <t>Implementation Services</t>
+  </si>
+  <si>
+    <t>PSPSE</t>
+  </si>
+  <si>
+    <t>Lot 4 Implementation</t>
+  </si>
+  <si>
+    <t>Hourly</t>
   </si>
   <si>
     <t xml:space="preserve">Laserfiche Auto Stamp/Redaction/ Bates Num. </t>
   </si>
   <si>
-    <t>Feature additon for upgrades only.</t>
-[...4 lines deleted...]
-  <si>
     <t>QC6</t>
   </si>
   <si>
-    <t>Lot 1 Software</t>
-[...146 lines deleted...]
-    <t>EPRFM</t>
+    <t>Laserfiche Import Agent - Basic LSAP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Standard Maintenance/Support for Laserfiche Import Agent.  A minimum of one year LSAP must be purchased with each new system. When new users or software are added to the system, LSAP should be adjusted so that all components of the system have the same renewal date. Paid annually.  </t>
+  </si>
+  <si>
+    <t>IAB</t>
+  </si>
+  <si>
+    <t>Laserfiche Quick Fields Basic</t>
+  </si>
+  <si>
+    <t>Quick Fields and Validation packages for Bar Code and Real-Time Lookup</t>
+  </si>
+  <si>
+    <t>QC4</t>
+  </si>
+  <si>
+    <t>Laserfiche Quick Fields Context - Basic LSAP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Standard Maintenance/Support for Laserfiche Quick Fields Context.  A minimum of one year LSAP must be purchased with each new system. When new users or software are added to the system, LSAP should be adjusted so that all components of the system have the same renewal date. Paid annually.  </t>
+  </si>
+  <si>
+    <t>QC3B</t>
+  </si>
+  <si>
+    <t>Laserfiche Import Agent</t>
+  </si>
+  <si>
+    <t>Allows you to schedule document imports into Laserfiche.</t>
+  </si>
+  <si>
+    <t>IA</t>
   </si>
   <si>
     <t>Laserfiche Forms Portal Add-On - Basic LSAP</t>
   </si>
   <si>
     <t xml:space="preserve">Standard Maintenance/Support for Laserfiche Forms Portal Add-On.  A minimum of one year LSAP must be purchased with each new system. When new users or software are added to the system, LSAP should be adjusted so that all components of the system have the same renewal date. Paid annually. </t>
   </si>
   <si>
     <t>EPFRMB</t>
   </si>
   <si>
-    <t>Laserfiche Import Agent</t>
-[...92 lines deleted...]
-    <t>QC5</t>
+    <t>Full named user license including unlimited Laserfiche servers, workflow, Web Access, Advanced Audit Trail with Watermark, Web Administration Console, Digital Signatures, Snapshot and E-mail. Rio Licensing is enforced by the Rio License Manager, a tool included with each Rio system. The price given here is for the purchase of 25-49 licenses. Volume discounts for additional users are based on the total size of the system. Thus someone adding 200 users to a 300-user system would receive the 500-user discount on the new purchase. Users must have current LSAP to take advantage of volume discounts.</t>
+  </si>
+  <si>
+    <t>ENFPL25</t>
+  </si>
+  <si>
+    <t>Laserfiche Quick Fields Basic - Basic LSAP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Standard Maintenance/Support for Laserfiche Quick Fields Basic.  A minimum of one year LSAP must be purchased with each new system. When new users or software are added to the system, LSAP should be adjusted so that all components of the system have the same renewal date. Paid annually.  </t>
+  </si>
+  <si>
+    <t>QC4B</t>
   </si>
   <si>
     <t>Laserfiche Quick Fields - Basic LSAP</t>
   </si>
   <si>
     <t xml:space="preserve">Standard Maintenance/Support for Laserfiche Quick Fields.  A minimum of one year LSAP must be purchased with each new system. When new users or software are added to the system, LSAP should be adjusted so that all components of the system have the same renewal date. Paid annually.  </t>
   </si>
   <si>
     <t>QC5B</t>
   </si>
   <si>
-    <t>Laserfiche Quick Fields Agent</t>
-[...634 lines deleted...]
-  <si>
     <t>Bundled Part Number?Yes/No</t>
   </si>
   <si>
-    <t>Percent Educational Discount ($)</t>
-[...2 lines deleted...]
-    <t>Net NYS Educational Price</t>
+    <t xml:space="preserve">Percentage-Based List Price  ($)</t>
+  </si>
+  <si>
+    <t>Minimum NYS Discount (%)</t>
+  </si>
+  <si>
+    <t>Actual NYS Discount (%)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Percentage-Based Net Price  ($)</t>
+  </si>
+  <si>
+    <t>Percent Educational Discount (%)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="1">
+  <numFmts count="2">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0.00000"/>
+    <numFmt numFmtId="165" formatCode="\$#,##0.00_);\(\$#,##0.00\)"/>
   </numFmts>
-  <fonts count="7">
+  <fonts count="4">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
-      <color rgb="FF000000"/>
+      <b/>
+      <sz val="8"/>
+      <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
-    </font>
-[...18 lines deleted...]
-      <name val="Arial"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF042464"/>
         <bgColor rgb="FF042464"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="2">
+  <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...13 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="1">
     <xf fontId="0" numFmtId="0" fillId="0" borderId="0"/>
-    <xf fontId="1" numFmtId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="15">
+  <cellXfs count="13">
     <xf fontId="0" numFmtId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" fontId="3" numFmtId="0" fillId="2" borderId="1" xfId="1">
-      <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
+    <xf applyNumberFormat="1" applyFont="1" fontId="0" numFmtId="164" fillId="0" borderId="0" xfId="0"/>
+    <xf applyFont="1" fontId="0" numFmtId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" fontId="1" numFmtId="164" fillId="2" borderId="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" fontId="2" numFmtId="0" fillId="2" borderId="1" xfId="1">
-[...23 lines deleted...]
-    <xf applyAlignment="1" fontId="0" numFmtId="0" fillId="0" borderId="0" xfId="0">
+    <xf applyFont="1" applyFill="1" applyAlignment="1" fontId="1" numFmtId="0" fillId="2" borderId="0" xfId="0">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf applyAlignment="1" fontId="0" numFmtId="0" fillId="0" borderId="0" xfId="0">
-      <alignment horizontal="right"/>
+      <alignment horizontal="left"/>
     </xf>
-    <xf applyFont="1" applyAlignment="1" fontId="5" numFmtId="0" fillId="0" borderId="0" xfId="0">
-      <alignment horizontal="right"/>
+    <xf applyFont="1" applyAlignment="1" fontId="2" numFmtId="0" fillId="0" borderId="0" xfId="0">
+      <alignment horizontal="left" vertical="distributed"/>
     </xf>
-    <xf applyFont="1" applyFill="1" applyAlignment="1" fontId="6" numFmtId="0" fillId="2" borderId="0" xfId="0">
+    <xf applyFont="1" applyAlignment="1" fontId="2" numFmtId="0" fillId="0" borderId="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf applyFont="1" applyAlignment="1" fontId="2" numFmtId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf applyFont="1" applyFill="1" applyAlignment="1" fontId="6" numFmtId="0" fillId="2" borderId="0" xfId="0">
-      <alignment vertical="top"/>
+    <xf applyFont="1" fontId="2" numFmtId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf applyNumberFormat="1" applyFont="1" applyAlignment="1" fontId="2" numFmtId="165" fillId="0" borderId="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf applyFont="1" applyFill="1" applyAlignment="1" fontId="3" numFmtId="0" fillId="2" borderId="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" fontId="3" numFmtId="165" fillId="2" borderId="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
     </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="flId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="flId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="flId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="flId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
@@ -1457,4665 +956,2061 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" name="Office Theme" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="flId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="/xl/printerSettings/printerSettings1.bin" /></Relationships>
-[...1 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:T128"/>
+  <dimension ref="A1:R54"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="H1" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" topLeftCell="A1" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="14.4"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="22.109375" style="5" customWidth="1"/>
-[...19 lines deleted...]
-    <col min="21" max="16384" width="8.88671875" style="5"/>
+    <col min="1" max="1" width="101.54296875" customWidth="1"/>
+    <col min="2" max="2" width="255" customWidth="1"/>
+    <col min="3" max="3" width="74.5546875" customWidth="1"/>
+    <col min="4" max="4" width="54.76171875" customWidth="1"/>
+    <col min="5" max="5" width="36.765625" customWidth="1"/>
+    <col min="6" max="6" width="47.56640625" customWidth="1"/>
+    <col min="7" max="7" width="101.54296875" customWidth="1"/>
+    <col min="8" max="8" width="27.7734375" customWidth="1"/>
+    <col min="9" max="9" width="45.765625" customWidth="1"/>
+    <col min="10" max="10" width="25.9765625" customWidth="1"/>
+    <col min="11" max="11" width="79.953125" customWidth="1"/>
+    <col min="12" max="12" width="43.96875" customWidth="1"/>
+    <col min="13" max="13" width="42.171875" customWidth="1"/>
+    <col min="14" max="14" width="47.56640625" customWidth="1"/>
+    <col min="15" max="15" width="79.953125" customWidth="1"/>
+    <col min="16" max="16" width="58.359375" customWidth="1"/>
+    <col min="17" max="17" width="52.9609375" customWidth="1"/>
+    <col min="18" max="18" width="7.98046875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" ht="34.2" customHeight="1">
-      <c r="A1" s="13" t="s">
+    <row r="1">
+      <c r="A1" s="11" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="13" t="s">
+      <c r="B1" s="11" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="13" t="s">
+      <c r="C1" s="11" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="13" t="s">
+      <c r="D1" s="11" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="13" t="s">
+      <c r="E1" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="11" t="s">
+        <v>172</v>
+      </c>
+      <c r="G1" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="I1" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="J1" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="K1" s="11" t="s">
+        <v>173</v>
+      </c>
+      <c r="L1" s="11" t="s">
+        <v>174</v>
+      </c>
+      <c r="M1" s="11" t="s">
+        <v>175</v>
+      </c>
+      <c r="N1" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="O1" s="11" t="s">
+        <v>176</v>
+      </c>
+      <c r="P1" s="11" t="s">
+        <v>177</v>
+      </c>
+      <c r="Q1" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="R1" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="B2" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="C2" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="F1" s="14" t="s">
-[...11 lines deleted...]
-      <c r="J1" s="13" t="s">
+      <c r="D2" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="K1" s="13" t="s">
-[...40 lines deleted...]
-      <c r="D2" t="s">
+      <c r="E2" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F2" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H2" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I2" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J2" s="10">
+        <v>8814.49</v>
+      </c>
+      <c r="L2" s="7">
+        <v>3.1</v>
+      </c>
+      <c r="N2" s="10">
+        <v>8541.24</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="E2" s="9" t="s">
+      <c r="B3" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="F2" s="10" t="s">
+      <c r="C3" s="7" t="s">
         <v>22</v>
       </c>
-      <c r="H2" s="9" t="s">
+      <c r="D3" s="7" t="s">
         <v>23</v>
       </c>
-      <c r="I2" s="11" t="s">
+      <c r="E3" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F3" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H3" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I3" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J3" s="10">
+        <v>110.25</v>
+      </c>
+      <c r="L3" s="7">
+        <v>3.1</v>
+      </c>
+      <c r="N3" s="10">
+        <v>106.83</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="5" t="s">
         <v>24</v>
       </c>
-      <c r="J2" s="12">
-[...10 lines deleted...]
-      <c r="A3" t="s">
+      <c r="B4" s="6" t="s">
         <v>25</v>
       </c>
-      <c r="B3" t="s">
+      <c r="C4" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D4" s="7" t="s">
         <v>27</v>
       </c>
-      <c r="D3" t="s">
+      <c r="E4" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F4" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H4" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I4" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J4" s="10">
+        <v>5512.5</v>
+      </c>
+      <c r="L4" s="7">
+        <v>3.1</v>
+      </c>
+      <c r="N4" s="10">
+        <v>5341.61</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="E3" s="9" t="s">
-[...2 lines deleted...]
-      <c r="F3" s="10" t="s">
+      <c r="B5" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>22</v>
       </c>
-      <c r="H3" s="9" t="s">
-[...5 lines deleted...]
-      <c r="J3" s="12">
+      <c r="D5" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F5" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H5" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I5" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J5" s="10">
+        <v>1102.5</v>
+      </c>
+      <c r="L5" s="7">
+        <v>3.1</v>
+      </c>
+      <c r="N5" s="10">
+        <v>1068.32</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="B6" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="E6" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F6" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H6" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I6" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J6" s="10">
+        <v>16537.5</v>
+      </c>
+      <c r="L6" s="7">
+        <v>3.1</v>
+      </c>
+      <c r="N6" s="10">
+        <v>16024.84</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="B7" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="E7" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F7" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H7" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I7" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J7" s="10">
+        <v>3307.5</v>
+      </c>
+      <c r="L7" s="7">
+        <v>3.1</v>
+      </c>
+      <c r="N7" s="10">
+        <v>3204.97</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="B8" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="E8" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F8" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H8" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I8" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J8" s="10">
+        <v>11025</v>
+      </c>
+      <c r="L8" s="7">
+        <v>3.1</v>
+      </c>
+      <c r="N8" s="10">
+        <v>10683.23</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="B9" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="E9" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F9" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H9" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I9" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J9" s="10">
+        <v>2205</v>
+      </c>
+      <c r="L9" s="7">
+        <v>3.1</v>
+      </c>
+      <c r="N9" s="10">
+        <v>2136.65</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="B10" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="D10" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="E10" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F10" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H10" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I10" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J10" s="10">
+        <v>110.25</v>
+      </c>
+      <c r="L10" s="7">
+        <v>3.1</v>
+      </c>
+      <c r="N10" s="10">
+        <v>106.83</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="B11" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="D11" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="E11" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F11" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H11" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I11" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J11" s="10">
+        <v>2756.25</v>
+      </c>
+      <c r="L11" s="7">
+        <v>3.1</v>
+      </c>
+      <c r="N11" s="10">
+        <v>2670.81</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="B12" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="D12" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="E12" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F12" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H12" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I12" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J12" s="10">
+        <v>826.88</v>
+      </c>
+      <c r="L12" s="7">
+        <v>3.1</v>
+      </c>
+      <c r="N12" s="10">
+        <v>801.25</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="B13" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="D13" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="E13" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F13" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H13" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I13" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J13" s="10">
+        <v>887.51</v>
+      </c>
+      <c r="L13" s="7">
+        <v>3.1</v>
+      </c>
+      <c r="N13" s="10">
+        <v>860</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="B14" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="C14" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="D14" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="E14" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F14" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H14" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I14" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J14" s="10">
+        <v>177.5</v>
+      </c>
+      <c r="L14" s="7">
+        <v>3.1</v>
+      </c>
+      <c r="N14" s="10">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="B15" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="C15" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="D15" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="E15" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F15" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H15" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I15" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J15" s="10">
+        <v>727.65</v>
+      </c>
+      <c r="L15" s="7">
+        <v>3.1</v>
+      </c>
+      <c r="N15" s="10">
+        <v>705.09</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="B16" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="C16" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="D16" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="E16" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F16" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H16" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I16" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J16" s="10">
+        <v>145.53</v>
+      </c>
+      <c r="L16" s="7">
+        <v>3.1</v>
+      </c>
+      <c r="N16" s="10">
+        <v>141.02</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="B17" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="C17" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="D17" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="E17" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F17" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H17" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I17" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J17" s="10">
+        <v>228.22</v>
+      </c>
+      <c r="L17" s="7">
+        <v>3.1</v>
+      </c>
+      <c r="N17" s="10">
+        <v>221.15</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="B18" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="C18" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="D18" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="E18" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F18" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H18" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I18" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J18" s="10">
+        <v>1069.43</v>
+      </c>
+      <c r="L18" s="7">
+        <v>3.1</v>
+      </c>
+      <c r="N18" s="10">
+        <v>1036.28</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="B19" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="C19" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="D19" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="E19" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F19" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H19" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I19" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J19" s="10">
+        <v>213.89</v>
+      </c>
+      <c r="L19" s="7">
+        <v>3.1</v>
+      </c>
+      <c r="N19" s="10">
+        <v>207.26</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="B20" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="C20" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="D20" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="E20" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F20" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H20" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I20" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J20" s="10">
+        <v>655.99</v>
+      </c>
+      <c r="L20" s="7">
+        <v>3.1</v>
+      </c>
+      <c r="N20" s="10">
+        <v>635.65</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="B21" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="C21" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="D21" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="E21" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F21" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H21" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I21" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J21" s="10">
+        <v>11200</v>
+      </c>
+      <c r="L21" s="7">
+        <v>3.1</v>
+      </c>
+      <c r="N21" s="10">
+        <v>10852.8</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="B22" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="C22" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="D22" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="E22" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F22" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H22" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I22" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J22" s="10">
+        <v>28000</v>
+      </c>
+      <c r="L22" s="7">
+        <v>3.1</v>
+      </c>
+      <c r="N22" s="10">
+        <v>27132</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="B23" s="6" t="s">
+        <v>78</v>
+      </c>
+      <c r="C23" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="D23" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="E23" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F23" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H23" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I23" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J23" s="10">
+        <v>16800</v>
+      </c>
+      <c r="L23" s="7">
+        <v>3.1</v>
+      </c>
+      <c r="N23" s="10">
+        <v>16279.2</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="B24" s="6" t="s">
+        <v>81</v>
+      </c>
+      <c r="C24" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="D24" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="E24" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F24" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H24" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I24" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J24" s="10">
+        <v>695</v>
+      </c>
+      <c r="L24" s="7">
+        <v>3.1</v>
+      </c>
+      <c r="N24" s="10">
+        <v>673.46</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="B25" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="C25" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="D25" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="E25" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F25" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H25" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I25" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J25" s="10">
+        <v>200</v>
+      </c>
+      <c r="L25" s="7">
+        <v>3.1</v>
+      </c>
+      <c r="N25" s="10">
+        <v>193.8</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="B26" s="6" t="s">
+        <v>85</v>
+      </c>
+      <c r="C26" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="D26" s="7" t="s">
+        <v>86</v>
+      </c>
+      <c r="E26" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F26" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H26" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I26" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J26" s="10">
+        <v>495</v>
+      </c>
+      <c r="L26" s="7">
+        <v>3.1</v>
+      </c>
+      <c r="N26" s="10">
+        <v>479.66</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="B27" s="6" t="s">
+        <v>87</v>
+      </c>
+      <c r="C27" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="D27" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="E27" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F27" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H27" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I27" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J27" s="10">
+        <v>870</v>
+      </c>
+      <c r="L27" s="7">
+        <v>3.1</v>
+      </c>
+      <c r="N27" s="10">
+        <v>843.03</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="B28" s="6" t="s">
+        <v>89</v>
+      </c>
+      <c r="C28" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="D28" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="E28" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F28" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H28" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I28" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J28" s="10">
+        <v>855</v>
+      </c>
+      <c r="L28" s="7">
+        <v>3.1</v>
+      </c>
+      <c r="N28" s="10">
+        <v>828.5</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="B29" s="6" t="s">
+        <v>91</v>
+      </c>
+      <c r="C29" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="D29" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="E29" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F29" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H29" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I29" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J29" s="10">
+        <v>290</v>
+      </c>
+      <c r="L29" s="7">
+        <v>3.1</v>
+      </c>
+      <c r="N29" s="10">
+        <v>281.01</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="5" t="s">
+        <v>93</v>
+      </c>
+      <c r="B30" s="6" t="s">
+        <v>94</v>
+      </c>
+      <c r="C30" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="D30" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="E30" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F30" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H30" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I30" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J30" s="10">
+        <v>115</v>
+      </c>
+      <c r="L30" s="7">
+        <v>3.1</v>
+      </c>
+      <c r="N30" s="10">
+        <v>111.44</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="5" t="s">
+        <v>93</v>
+      </c>
+      <c r="B31" s="6" t="s">
+        <v>96</v>
+      </c>
+      <c r="C31" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="D31" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="E31" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F31" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H31" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I31" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J31" s="10">
+        <v>58</v>
+      </c>
+      <c r="L31" s="7">
+        <v>3.1</v>
+      </c>
+      <c r="N31" s="10">
+        <v>56.2</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="5" t="s">
+        <v>93</v>
+      </c>
+      <c r="B32" s="6" t="s">
+        <v>98</v>
+      </c>
+      <c r="C32" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="D32" s="7" t="s">
+        <v>99</v>
+      </c>
+      <c r="E32" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F32" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H32" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I32" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J32" s="10">
+        <v>40</v>
+      </c>
+      <c r="L32" s="7">
+        <v>3.1</v>
+      </c>
+      <c r="N32" s="10">
+        <v>38.76</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="5" t="s">
+        <v>93</v>
+      </c>
+      <c r="B33" s="6" t="s">
         <v>100</v>
       </c>
-      <c r="L3" s="11">
-[...22 lines deleted...]
-      <c r="F4" s="10" t="s">
+      <c r="C33" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="D33" s="7" t="s">
+        <v>101</v>
+      </c>
+      <c r="E33" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F33" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H33" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I33" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J33" s="10">
+        <v>29.5</v>
+      </c>
+      <c r="L33" s="7">
+        <v>3.1</v>
+      </c>
+      <c r="N33" s="10">
+        <v>28.59</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="B34" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="C34" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="D34" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="E34" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F34" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H34" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I34" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J34" s="10">
+        <v>5512.5</v>
+      </c>
+      <c r="L34" s="7">
+        <v>3.1</v>
+      </c>
+      <c r="N34" s="10">
+        <v>5341.61</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="B35" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="C35" s="7" t="s">
         <v>22</v>
       </c>
-      <c r="H4" s="9" t="s">
-[...31 lines deleted...]
-      <c r="F5" s="10" t="s">
+      <c r="D35" s="7" t="s">
+        <v>107</v>
+      </c>
+      <c r="E35" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F35" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H35" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I35" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J35" s="10">
+        <v>1102.5</v>
+      </c>
+      <c r="L35" s="7">
+        <v>3.1</v>
+      </c>
+      <c r="N35" s="10">
+        <v>1068.32</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="B36" s="6" t="s">
+        <v>109</v>
+      </c>
+      <c r="C36" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="D36" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="E36" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F36" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H36" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I36" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J36" s="10">
+        <v>8268.75</v>
+      </c>
+      <c r="L36" s="7">
+        <v>3.1</v>
+      </c>
+      <c r="N36" s="10">
+        <v>8012.42</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="5" t="s">
+        <v>111</v>
+      </c>
+      <c r="B37" s="6" t="s">
+        <v>112</v>
+      </c>
+      <c r="C37" s="7" t="s">
         <v>22</v>
       </c>
-      <c r="H5" s="9" t="s">
-[...31 lines deleted...]
-      <c r="F6" s="10" t="s">
+      <c r="D37" s="7" t="s">
+        <v>113</v>
+      </c>
+      <c r="E37" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F37" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H37" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I37" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J37" s="10">
+        <v>1653.75</v>
+      </c>
+      <c r="L37" s="7">
+        <v>3.1</v>
+      </c>
+      <c r="N37" s="10">
+        <v>1602.48</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="B38" s="6" t="s">
+        <v>115</v>
+      </c>
+      <c r="C38" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="D38" s="7" t="s">
+        <v>116</v>
+      </c>
+      <c r="E38" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F38" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H38" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I38" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J38" s="10">
+        <v>11025</v>
+      </c>
+      <c r="L38" s="7">
+        <v>3.1</v>
+      </c>
+      <c r="N38" s="10">
+        <v>10683.23</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="5" t="s">
+        <v>117</v>
+      </c>
+      <c r="B39" s="6" t="s">
+        <v>118</v>
+      </c>
+      <c r="C39" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D39" s="7" t="s">
+        <v>119</v>
+      </c>
+      <c r="E39" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F39" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H39" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I39" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="K39" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="L39" s="7">
+        <v>3.1</v>
+      </c>
+      <c r="O39" s="9" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="5" t="s">
+        <v>121</v>
+      </c>
+      <c r="B40" s="6" t="s">
+        <v>122</v>
+      </c>
+      <c r="C40" s="7" t="s">
         <v>22</v>
       </c>
-      <c r="H6" s="9" t="s">
-[...31 lines deleted...]
-      <c r="F7" s="10" t="s">
+      <c r="D40" s="7" t="s">
+        <v>123</v>
+      </c>
+      <c r="E40" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F40" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H40" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I40" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="K40" s="7" t="s">
+        <v>124</v>
+      </c>
+      <c r="L40" s="7">
+        <v>3.1</v>
+      </c>
+      <c r="O40" s="9" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="B41" s="6" t="s">
+        <v>126</v>
+      </c>
+      <c r="C41" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D41" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="E41" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F41" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H41" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I41" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="K41" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="L41" s="7">
+        <v>3.1</v>
+      </c>
+      <c r="O41" s="9" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="B42" s="6" t="s">
+        <v>130</v>
+      </c>
+      <c r="C42" s="7" t="s">
         <v>22</v>
       </c>
-      <c r="H7" s="9" t="s">
-[...31 lines deleted...]
-      <c r="F8" s="10" t="s">
+      <c r="D42" s="7" t="s">
+        <v>131</v>
+      </c>
+      <c r="E42" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F42" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H42" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I42" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="K42" s="7" t="s">
+        <v>132</v>
+      </c>
+      <c r="L42" s="7">
+        <v>3.1</v>
+      </c>
+      <c r="O42" s="9" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" s="5" t="s">
+        <v>133</v>
+      </c>
+      <c r="B43" s="6" t="s">
+        <v>134</v>
+      </c>
+      <c r="C43" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D43" s="7" t="s">
+        <v>135</v>
+      </c>
+      <c r="E43" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F43" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H43" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I43" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="K43" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="L43" s="7">
+        <v>3.1</v>
+      </c>
+      <c r="O43" s="9" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="5" t="s">
+        <v>137</v>
+      </c>
+      <c r="B44" s="6" t="s">
+        <v>138</v>
+      </c>
+      <c r="C44" s="7" t="s">
         <v>22</v>
       </c>
-      <c r="H8" s="9" t="s">
-[...31 lines deleted...]
-      <c r="F9" s="10" t="s">
+      <c r="D44" s="7" t="s">
+        <v>139</v>
+      </c>
+      <c r="E44" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F44" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H44" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I44" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="K44" s="7" t="s">
+        <v>140</v>
+      </c>
+      <c r="L44" s="7">
+        <v>3.1</v>
+      </c>
+      <c r="O44" s="9" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="5" t="s">
+        <v>141</v>
+      </c>
+      <c r="B45" s="6" t="s">
+        <v>142</v>
+      </c>
+      <c r="C45" s="7" t="s">
+        <v>143</v>
+      </c>
+      <c r="D45" s="7" t="s">
+        <v>144</v>
+      </c>
+      <c r="E45" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="H45" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="I45" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J45" s="10">
+        <v>250</v>
+      </c>
+      <c r="L45" s="7">
+        <v>0</v>
+      </c>
+      <c r="M45" s="7">
+        <v>0</v>
+      </c>
+      <c r="N45" s="10">
+        <v>250</v>
+      </c>
+      <c r="P45" s="7">
+        <v>0</v>
+      </c>
+      <c r="Q45" s="10">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" s="5" t="s">
+        <v>147</v>
+      </c>
+      <c r="B46" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="C46" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="D46" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="E46" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F46" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H46" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I46" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J46" s="10">
+        <v>551.25</v>
+      </c>
+      <c r="L46" s="7">
+        <v>3.1</v>
+      </c>
+      <c r="N46" s="10">
+        <v>534.16</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" s="5" t="s">
+        <v>149</v>
+      </c>
+      <c r="B47" s="6" t="s">
+        <v>150</v>
+      </c>
+      <c r="C47" s="7" t="s">
         <v>22</v>
       </c>
-      <c r="H9" s="9" t="s">
-[...31 lines deleted...]
-      <c r="F10" s="10" t="s">
+      <c r="D47" s="7" t="s">
+        <v>151</v>
+      </c>
+      <c r="E47" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F47" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H47" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I47" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J47" s="10">
+        <v>330.75</v>
+      </c>
+      <c r="L47" s="7">
+        <v>3.1</v>
+      </c>
+      <c r="N47" s="10">
+        <v>320.5</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" s="5" t="s">
+        <v>152</v>
+      </c>
+      <c r="B48" s="6" t="s">
+        <v>153</v>
+      </c>
+      <c r="C48" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="D48" s="7" t="s">
+        <v>154</v>
+      </c>
+      <c r="E48" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F48" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H48" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I48" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J48" s="10">
+        <v>2756.25</v>
+      </c>
+      <c r="L48" s="7">
+        <v>3.1</v>
+      </c>
+      <c r="N48" s="10">
+        <v>2670.81</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="B49" s="6" t="s">
+        <v>156</v>
+      </c>
+      <c r="C49" s="7" t="s">
         <v>22</v>
       </c>
-      <c r="H10" s="9" t="s">
-[...19 lines deleted...]
-      <c r="B11" t="s">
+      <c r="D49" s="7" t="s">
+        <v>157</v>
+      </c>
+      <c r="E49" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F49" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H49" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I49" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J49" s="10">
+        <v>2205</v>
+      </c>
+      <c r="L49" s="7">
+        <v>3.1</v>
+      </c>
+      <c r="N49" s="10">
+        <v>2136.65</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" s="5" t="s">
+        <v>158</v>
+      </c>
+      <c r="B50" s="6" t="s">
+        <v>159</v>
+      </c>
+      <c r="C50" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="D50" s="7" t="s">
+        <v>160</v>
+      </c>
+      <c r="E50" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F50" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H50" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I50" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J50" s="10">
+        <v>1653.75</v>
+      </c>
+      <c r="L50" s="7">
+        <v>3.1</v>
+      </c>
+      <c r="N50" s="10">
+        <v>1602.48</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" s="5" t="s">
+        <v>161</v>
+      </c>
+      <c r="B51" s="6" t="s">
+        <v>162</v>
+      </c>
+      <c r="C51" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="D51" s="7" t="s">
+        <v>163</v>
+      </c>
+      <c r="E51" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F51" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H51" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I51" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J51" s="10">
+        <v>1762.9</v>
+      </c>
+      <c r="L51" s="7">
+        <v>3.1</v>
+      </c>
+      <c r="N51" s="10">
+        <v>1708.25</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" s="5" t="s">
         <v>53</v>
       </c>
-      <c r="C11" t="s">
-[...8 lines deleted...]
-      <c r="F11" s="10" t="s">
+      <c r="B52" s="6" t="s">
+        <v>164</v>
+      </c>
+      <c r="C52" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="D52" s="7" t="s">
+        <v>165</v>
+      </c>
+      <c r="E52" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F52" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H52" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I52" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J52" s="10">
+        <v>1141.09</v>
+      </c>
+      <c r="L52" s="7">
+        <v>3.1</v>
+      </c>
+      <c r="N52" s="10">
+        <v>1105.72</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" s="5" t="s">
+        <v>166</v>
+      </c>
+      <c r="B53" s="6" t="s">
+        <v>167</v>
+      </c>
+      <c r="C53" s="7" t="s">
         <v>22</v>
       </c>
-      <c r="H11" s="9" t="s">
-[...31 lines deleted...]
-      <c r="F12" s="10" t="s">
+      <c r="D53" s="7" t="s">
+        <v>168</v>
+      </c>
+      <c r="E53" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F53" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H53" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I53" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J53" s="10">
+        <v>551.25</v>
+      </c>
+      <c r="L53" s="7">
+        <v>3.1</v>
+      </c>
+      <c r="N53" s="10">
+        <v>534.16</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="B54" s="6" t="s">
+        <v>170</v>
+      </c>
+      <c r="C54" s="7" t="s">
         <v>22</v>
       </c>
-      <c r="H12" s="9" t="s">
-[...1425 lines deleted...]
-      <c r="D53" t="s">
+      <c r="D54" s="7" t="s">
         <v>171</v>
       </c>
-      <c r="E53" s="9" t="s">
-[...2655 lines deleted...]
-        <v>250</v>
+      <c r="E54" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F54" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H54" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I54" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J54" s="10">
+        <v>132.3</v>
+      </c>
+      <c r="L54" s="7">
+        <v>3.1</v>
+      </c>
+      <c r="N54" s="10">
+        <v>128.2</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" r:id="flId1"/>
+  <pageSetup usePrinterDefaults="0"/>
+  <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010028F0AC6A6E38CD4A93AEB8722B6C91D2" ma:contentTypeVersion="3" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="639715fddc2a7601aa9231ebe94363ae">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c168b142-b8f7-4789-8d4a-1d544364992b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e3a94aa5609278a8962c20c482c4ea7c" ns2:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010028F0AC6A6E38CD4A93AEB8722B6C91D2" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e4568b544d03cf4e8e652e780b214b61">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c168b142-b8f7-4789-8d4a-1d544364992b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0355e1bd8629e6fe14723f637ed371ce" ns2:_="">
     <xsd:import namespace="c168b142-b8f7-4789-8d4a-1d544364992b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c168b142-b8f7-4789-8d4a-1d544364992b" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="11" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
@@ -6190,75 +3085,73 @@
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5C1885AA-5D0B-414A-BA2C-F29CE361969A}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{40256AD3-CC6C-4D4D-A1E9-3EA1F774219A}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D008EE9E-D3FE-4111-BA36-A4D295F20B77}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B2EDDD75-0BB1-4776-AFBB-A802462490E6}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{43CAAA16-D2D9-45F8-B912-724592C24250}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5C81458F-D71D-4D22-B86E-E86A94C966CB}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>FlexCel Studio for .NET</Application>
   <DocSecurity>0</DocSecurity>
   <HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr>Appendix E</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Rohini Kudemella</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010028F0AC6A6E38CD4A93AEB8722B6C91D2</vt:lpwstr>
   </property>
 </Properties>
 </file>